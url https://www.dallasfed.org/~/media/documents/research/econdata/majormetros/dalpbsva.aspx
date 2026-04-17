--- v3 (2026-02-15)
+++ v4 (2026-04-17)
@@ -1,85 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{EF664236-79F3-46FA-8BCA-D7804D3EBC9E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{79AF9E3F-F742-4828-A449-5B9601350484}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{8A0E27C0-2A48-44C7-A8C8-8656A7C523A9}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{E6D9F12E-6EF5-4E33-A680-5BB299773EEB}"/>
   </bookViews>
   <sheets>
     <sheet name="dalpbsva" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Dallas—Plano—Irving Professional and Business Services Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q2 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry December 2025</t>
+    <t>Last data entry January 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -917,52 +917,52 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2BE23762-4B51-4A58-83A6-1D461B6813A4}">
-  <dimension ref="A1:F437"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D3D5EED4-6103-49DA-AF38-45A791EDBDE7}">
+  <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
@@ -974,6190 +974,6259 @@
       </c>
     </row>
     <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>153.57629741</v>
+        <v>154.35081861</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>154.20019561000001</v>
+        <v>155.10914274999999</v>
       </c>
       <c r="C7" s="5">
-        <v>0.6238982000000135</v>
+        <v>0.75832413999998494</v>
       </c>
       <c r="D7" s="5">
-        <v>4.9853693861342085</v>
+        <v>6.0575342081352401</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>154.86506206999999</v>
+        <v>155.53943805</v>
       </c>
       <c r="C8" s="5">
-        <v>0.66486645999998473</v>
+        <v>0.43029530000001159</v>
       </c>
       <c r="D8" s="5">
-        <v>5.2985317408091648</v>
+        <v>3.3802398210373674</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>154.09390961</v>
+        <v>154.72215281000001</v>
       </c>
       <c r="C9" s="5">
-        <v>-0.77115245999999615</v>
+        <v>-0.8172852399999897</v>
       </c>
       <c r="D9" s="5">
-        <v>-5.8144501619372679</v>
+        <v>-6.1263535148466275</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>155.34583097999999</v>
+        <v>155.45420999000001</v>
       </c>
       <c r="C10" s="5">
-        <v>1.2519213699999909</v>
+        <v>0.7320571799999982</v>
       </c>
       <c r="D10" s="5">
-        <v>10.196941848384466</v>
+        <v>5.8278228497098183</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>157.55309213999999</v>
+        <v>157.43826981000001</v>
       </c>
       <c r="C11" s="5">
-        <v>2.2072611600000016</v>
+        <v>1.9840598199999988</v>
       </c>
       <c r="D11" s="5">
-        <v>18.448057231876703</v>
+        <v>16.437760525456333</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>158.88942021</v>
+        <v>158.59912596000001</v>
       </c>
       <c r="C12" s="5">
-        <v>1.3363280700000075</v>
+        <v>1.1608561500000008</v>
       </c>
       <c r="D12" s="5">
-        <v>10.666605960884358</v>
+        <v>9.2158762751278331</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>161.37554127000001</v>
+        <v>161.03220977999999</v>
       </c>
       <c r="C13" s="5">
-        <v>2.4861210600000163</v>
+        <v>2.4330838199999789</v>
       </c>
       <c r="D13" s="5">
-        <v>20.479395497190534</v>
+        <v>20.044856374652365</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>162.75446928</v>
+        <v>162.3021923</v>
       </c>
       <c r="C14" s="5">
-        <v>1.3789280099999814</v>
+        <v>1.2699825200000134</v>
       </c>
       <c r="D14" s="5">
-        <v>10.749694161756572</v>
+        <v>9.8853009248028414</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>161.64246441</v>
+        <v>160.97056348999999</v>
       </c>
       <c r="C15" s="5">
-        <v>-1.1120048699999927</v>
+        <v>-1.3316288100000122</v>
       </c>
       <c r="D15" s="5">
-        <v>-7.8976994416078528</v>
+        <v>-9.413195745052505</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>164.19623838999999</v>
+        <v>163.49587801999999</v>
       </c>
       <c r="C16" s="5">
-        <v>2.5537739799999883</v>
+        <v>2.5253145300000028</v>
       </c>
       <c r="D16" s="5">
-        <v>20.696002224365294</v>
+        <v>20.538039300119259</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>165.93598248000001</v>
+        <v>165.89417463000001</v>
       </c>
       <c r="C17" s="5">
-        <v>1.7397440900000163</v>
+        <v>2.3982966100000169</v>
       </c>
       <c r="D17" s="5">
-        <v>13.48237342010481</v>
+        <v>19.094563694415136</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>159.9791214</v>
+        <v>160.57661671</v>
       </c>
       <c r="C18" s="5">
-        <v>-5.9568610800000101</v>
+        <v>-5.3175579200000129</v>
       </c>
       <c r="D18" s="5">
-        <v>-35.512901764089953</v>
+        <v>-32.358379049384759</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>159.94697736000001</v>
+        <v>160.70510812000001</v>
       </c>
       <c r="C19" s="5">
-        <v>-3.2144039999991492E-2</v>
+        <v>0.12849141000000941</v>
       </c>
       <c r="D19" s="5">
-        <v>-0.24084548980820575</v>
+        <v>0.96446233667990544</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>160.11737119</v>
+        <v>160.73104762</v>
       </c>
       <c r="C20" s="5">
-        <v>0.17039382999999475</v>
+        <v>2.5939499999992677E-2</v>
       </c>
       <c r="D20" s="5">
-        <v>1.2858943372211273</v>
+        <v>0.19386470558999669</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>157.99731546000001</v>
+        <v>158.55504009000001</v>
       </c>
       <c r="C21" s="5">
-        <v>-2.12005572999999</v>
+        <v>-2.1760075299999926</v>
       </c>
       <c r="D21" s="5">
-        <v>-14.781265634671126</v>
+        <v>-15.08912490215274</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>159.36334359</v>
+        <v>159.47248956000001</v>
       </c>
       <c r="C22" s="5">
-        <v>1.3660281299999895</v>
+        <v>0.9174494700000082</v>
       </c>
       <c r="D22" s="5">
-        <v>10.882932240253606</v>
+        <v>7.1688741808247913</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>159.15451748999999</v>
+        <v>159.04496445999999</v>
       </c>
       <c r="C23" s="5">
-        <v>-0.20882610000001023</v>
+        <v>-0.4275251000000253</v>
       </c>
       <c r="D23" s="5">
-        <v>-1.5611692713184966</v>
+        <v>-3.1700313537775582</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>158.72680077000001</v>
+        <v>158.43971096000001</v>
       </c>
       <c r="C24" s="5">
-        <v>-0.42771671999997807</v>
+        <v>-0.60525349999997502</v>
       </c>
       <c r="D24" s="5">
-        <v>-3.177674083077664</v>
+        <v>-4.4722791042126069</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>159.48306454999999</v>
+        <v>159.13355605000001</v>
       </c>
       <c r="C25" s="5">
-        <v>0.7562637799999834</v>
+        <v>0.69384508999999639</v>
       </c>
       <c r="D25" s="5">
-        <v>5.8697073442106618</v>
+        <v>5.383523668199075</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>158.84860848</v>
+        <v>158.35973515000001</v>
       </c>
       <c r="C26" s="5">
-        <v>-0.63445606999999882</v>
+        <v>-0.77382090000000403</v>
       </c>
       <c r="D26" s="5">
-        <v>-4.6707645959951138</v>
+        <v>-5.6816949541934285</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>159.43284360999999</v>
+        <v>158.79800064</v>
       </c>
       <c r="C27" s="5">
-        <v>0.58423512999999616</v>
+        <v>0.43826548999999204</v>
       </c>
       <c r="D27" s="5">
-        <v>4.5039073667208607</v>
+        <v>3.3720574657450042</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>159.93060439000001</v>
+        <v>159.25961121</v>
       </c>
       <c r="C28" s="5">
-        <v>0.49776078000002144</v>
+        <v>0.46161057000000483</v>
       </c>
       <c r="D28" s="5">
-        <v>3.8114927419403033</v>
+        <v>3.5445995586530277</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>159.83184238999999</v>
+        <v>159.76091450000001</v>
       </c>
       <c r="C29" s="5">
-        <v>-9.8762000000021999E-2</v>
+        <v>0.50130329000000984</v>
       </c>
       <c r="D29" s="5">
-        <v>-0.7385247092941527</v>
+        <v>3.8433380407689732</v>
       </c>
       <c r="E29" s="5">
-        <v>-3.6786114733950104</v>
+        <v>-3.6970919224133314</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>161.08426836000001</v>
+        <v>161.67860915</v>
       </c>
       <c r="C30" s="5">
-        <v>1.2524259700000187</v>
+        <v>1.9176946499999872</v>
       </c>
       <c r="D30" s="5">
-        <v>9.8190997392090473</v>
+        <v>15.394290050926474</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>161.17317130000001</v>
+        <v>161.87915963</v>
       </c>
       <c r="C31" s="5">
-        <v>8.8902939999996988E-2</v>
+        <v>0.20055048000000397</v>
       </c>
       <c r="D31" s="5">
-        <v>0.6642980101959628</v>
+        <v>1.4987094152250302</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>162.14347892999999</v>
+        <v>162.69614139999999</v>
       </c>
       <c r="C32" s="5">
-        <v>0.97030762999997933</v>
+        <v>0.81698176999998395</v>
       </c>
       <c r="D32" s="5">
-        <v>7.4684109750798866</v>
+        <v>6.2272021366740038</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>163.23431076</v>
+        <v>163.72233772000001</v>
       </c>
       <c r="C33" s="5">
-        <v>1.0908318300000133</v>
+        <v>1.0261963200000253</v>
       </c>
       <c r="D33" s="5">
-        <v>8.3786044092211789</v>
+        <v>7.837102107585503</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>164.06368178</v>
+        <v>164.13468078</v>
       </c>
       <c r="C34" s="5">
-        <v>0.82937101999999641</v>
+        <v>0.41234305999998355</v>
       </c>
       <c r="D34" s="5">
-        <v>6.2703334004155842</v>
+        <v>3.0644791328982457</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>164.05287007000001</v>
+        <v>163.94007884000001</v>
       </c>
       <c r="C35" s="5">
-        <v>-1.0811709999984487E-2</v>
+        <v>-0.1946019399999841</v>
       </c>
       <c r="D35" s="5">
-        <v>-7.9050710581363148E-2</v>
+        <v>-1.4135071662442544</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>164.51282946000001</v>
+        <v>164.30337867</v>
       </c>
       <c r="C36" s="5">
-        <v>0.45995938999999453</v>
+        <v>0.36329982999998833</v>
       </c>
       <c r="D36" s="5">
-        <v>3.4168416517905476</v>
+        <v>2.6919155479244949</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>164.01558822999999</v>
+        <v>163.71100518</v>
       </c>
       <c r="C37" s="5">
-        <v>-0.49724123000001441</v>
+        <v>-0.59237348999999995</v>
       </c>
       <c r="D37" s="5">
-        <v>-3.567317500320466</v>
+        <v>-4.2416684484147478</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>164.70341801999999</v>
+        <v>164.29025132999999</v>
       </c>
       <c r="C38" s="5">
-        <v>0.687829789999995</v>
+        <v>0.5792461499999888</v>
       </c>
       <c r="D38" s="5">
-        <v>5.1501347647732398</v>
+        <v>4.3294762478997217</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>166.39570854999999</v>
+        <v>165.95382171</v>
       </c>
       <c r="C39" s="5">
-        <v>1.6922905300000082</v>
+        <v>1.6635703800000101</v>
       </c>
       <c r="D39" s="5">
-        <v>13.050923019336347</v>
+        <v>12.851040980830962</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>166.65910700000001</v>
+        <v>166.12111010000001</v>
       </c>
       <c r="C40" s="5">
-        <v>0.26339845000001105</v>
+        <v>0.16728839000001017</v>
       </c>
       <c r="D40" s="5">
-        <v>1.9161827375445473</v>
+        <v>1.2163793310079773</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>166.77060664000001</v>
+        <v>166.68124710000001</v>
       </c>
       <c r="C41" s="5">
-        <v>0.11149964000000523</v>
+        <v>0.56013699999999744</v>
       </c>
       <c r="D41" s="5">
-        <v>0.80579457240781416</v>
+        <v>4.1221191850389083</v>
       </c>
       <c r="E41" s="5">
-        <v>4.3412902874941484</v>
+        <v>4.3316806376944017</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>167.14539945000001</v>
+        <v>167.65575193000001</v>
       </c>
       <c r="C42" s="5">
-        <v>0.37479281000000242</v>
+        <v>0.97450483000000077</v>
       </c>
       <c r="D42" s="5">
-        <v>2.7304113611463121</v>
+        <v>7.2458756307899996</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>168.61146962000001</v>
+        <v>169.12652947000001</v>
       </c>
       <c r="C43" s="5">
-        <v>1.4660701699999947</v>
+        <v>1.4707775400000003</v>
       </c>
       <c r="D43" s="5">
-        <v>11.048381978863553</v>
+        <v>11.050201716435538</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>168.72278795</v>
+        <v>169.20295311999999</v>
       </c>
       <c r="C44" s="5">
-        <v>0.11131832999998892</v>
+        <v>7.642364999998108E-2</v>
       </c>
       <c r="D44" s="5">
-        <v>0.79513048222288329</v>
+        <v>0.54359683683569138</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>171.26593481</v>
+        <v>171.61989890999999</v>
       </c>
       <c r="C45" s="5">
-        <v>2.5431468600000073</v>
+        <v>2.4169457899999998</v>
       </c>
       <c r="D45" s="5">
-        <v>19.664948011087603</v>
+        <v>18.55406209557988</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>172.77729176</v>
+        <v>172.80225910999999</v>
       </c>
       <c r="C46" s="5">
-        <v>1.5113569499999926</v>
+        <v>1.1823602000000051</v>
       </c>
       <c r="D46" s="5">
-        <v>11.118936104219856</v>
+        <v>8.5878635858979138</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>174.41284481</v>
+        <v>174.32025231</v>
       </c>
       <c r="C47" s="5">
-        <v>1.6355530499999986</v>
+        <v>1.5179932000000065</v>
       </c>
       <c r="D47" s="5">
-        <v>11.969990859712908</v>
+        <v>11.066007230460094</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>177.04034521</v>
+        <v>176.96537111000001</v>
       </c>
       <c r="C48" s="5">
-        <v>2.6275004000000024</v>
+        <v>2.6451188000000059</v>
       </c>
       <c r="D48" s="5">
-        <v>19.653493466016549</v>
+        <v>19.80786917500641</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>177.45233794000001</v>
+        <v>177.26594026000001</v>
       </c>
       <c r="C49" s="5">
-        <v>0.41199273000000858</v>
+        <v>0.30056915000000117</v>
       </c>
       <c r="D49" s="5">
-        <v>2.8285552071366515</v>
+        <v>2.0573034343270624</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>179.74010607</v>
+        <v>179.51521937999999</v>
       </c>
       <c r="C50" s="5">
-        <v>2.2877681299999892</v>
+        <v>2.2492791199999829</v>
       </c>
       <c r="D50" s="5">
-        <v>16.616288977059092</v>
+        <v>16.335351534787069</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>180.1988532</v>
+        <v>180.02785564000001</v>
       </c>
       <c r="C51" s="5">
-        <v>0.45874713000000611</v>
+        <v>0.51263626000002205</v>
       </c>
       <c r="D51" s="5">
-        <v>3.1060975154005188</v>
+        <v>3.4811418817927597</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>180.82313114999999</v>
+        <v>180.39522299999999</v>
       </c>
       <c r="C52" s="5">
-        <v>0.62427794999999264</v>
+        <v>0.3673673599999745</v>
       </c>
       <c r="D52" s="5">
-        <v>4.2373951185773917</v>
+        <v>2.4764076809265401</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>182.05999648</v>
+        <v>181.96312042</v>
       </c>
       <c r="C53" s="5">
-        <v>1.2368653300000005</v>
+        <v>1.5678974200000084</v>
       </c>
       <c r="D53" s="5">
-        <v>8.5241859680209799</v>
+        <v>10.943053379429358</v>
       </c>
       <c r="E53" s="5">
-        <v>9.1679164260669133</v>
+        <v>9.1683219233605016</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>183.56274884999999</v>
+        <v>183.81403083000001</v>
       </c>
       <c r="C54" s="5">
-        <v>1.5027523699999961</v>
+        <v>1.8509104100000116</v>
       </c>
       <c r="D54" s="5">
-        <v>10.367262726896431</v>
+        <v>12.912856756881276</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>183.51861643000001</v>
+        <v>183.75594261000001</v>
       </c>
       <c r="C55" s="5">
-        <v>-4.4132419999982631E-2</v>
+        <v>-5.8088220000001911E-2</v>
       </c>
       <c r="D55" s="5">
-        <v>-0.28812453460751453</v>
+        <v>-0.37856107174292219</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>184.53963521</v>
+        <v>184.82952459000001</v>
       </c>
       <c r="C56" s="5">
-        <v>1.0210187799999915</v>
+        <v>1.0735819800000002</v>
       </c>
       <c r="D56" s="5">
-        <v>6.8844131176951651</v>
+        <v>7.2406511086592573</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>186.66623881000001</v>
+        <v>186.90605816999999</v>
       </c>
       <c r="C57" s="5">
-        <v>2.1266036000000099</v>
+        <v>2.0765335799999889</v>
       </c>
       <c r="D57" s="5">
-        <v>14.739625684200464</v>
+        <v>14.346896789288843</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>186.74075855000001</v>
+        <v>186.67344173000001</v>
       </c>
       <c r="C58" s="5">
-        <v>7.4519739999999501E-2</v>
+        <v>-0.23261643999998682</v>
       </c>
       <c r="D58" s="5">
-        <v>0.48010982342621134</v>
+        <v>-1.4832953856713349</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>188.15936245</v>
+        <v>188.04546827999999</v>
       </c>
       <c r="C59" s="5">
-        <v>1.4186038999999937</v>
+        <v>1.3720265499999869</v>
       </c>
       <c r="D59" s="5">
-        <v>9.5066696028409901</v>
+        <v>9.1852681404668957</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>196.78256838999999</v>
+        <v>196.86598402999999</v>
       </c>
       <c r="C60" s="5">
-        <v>8.6232059399999912</v>
+        <v>8.8205157499999984</v>
       </c>
       <c r="D60" s="5">
-        <v>71.210147529401752</v>
+        <v>73.337976461547228</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>197.61192278999999</v>
+        <v>197.67688724999999</v>
       </c>
       <c r="C61" s="5">
-        <v>0.82935439999999971</v>
+        <v>0.81090322000000015</v>
       </c>
       <c r="D61" s="5">
-        <v>5.1763829776324322</v>
+        <v>5.056406452830875</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>198.83952183</v>
+        <v>198.82228721000001</v>
       </c>
       <c r="C62" s="5">
-        <v>1.2275990400000012</v>
+        <v>1.1453999600000202</v>
       </c>
       <c r="D62" s="5">
-        <v>7.714654760171813</v>
+        <v>7.1790889563585036</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>196.72516451000001</v>
+        <v>196.79425323000001</v>
       </c>
       <c r="C63" s="5">
-        <v>-2.1143573199999821</v>
+        <v>-2.0280339800000036</v>
       </c>
       <c r="D63" s="5">
-        <v>-12.03974393375521</v>
+        <v>-11.576406945378492</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>199.28217104999999</v>
+        <v>198.96274156999999</v>
       </c>
       <c r="C64" s="5">
-        <v>2.5570065399999748</v>
+        <v>2.1684883399999819</v>
       </c>
       <c r="D64" s="5">
-        <v>16.762220376914328</v>
+        <v>14.054423698045682</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>200.1677837</v>
+        <v>200.07954616000001</v>
       </c>
       <c r="C65" s="5">
-        <v>0.88561265000001299</v>
+        <v>1.1168045900000152</v>
       </c>
       <c r="D65" s="5">
-        <v>5.4651115318181676</v>
+        <v>6.9476495755612211</v>
       </c>
       <c r="E65" s="5">
-        <v>9.9460549105246265</v>
+        <v>9.9560975312933842</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>200.86164456</v>
+        <v>200.90185041000001</v>
       </c>
       <c r="C66" s="5">
-        <v>0.69386086000000091</v>
+        <v>0.82230425000000196</v>
       </c>
       <c r="D66" s="5">
-        <v>4.2399040200900684</v>
+        <v>5.0448871284031416</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>202.95702499999999</v>
+        <v>202.92145747000001</v>
       </c>
       <c r="C67" s="5">
-        <v>2.0953804399999854</v>
+        <v>2.0196070599999985</v>
       </c>
       <c r="D67" s="5">
-        <v>13.26217285469442</v>
+        <v>12.75308498785266</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>204.50543802000001</v>
+        <v>204.61535762</v>
       </c>
       <c r="C68" s="5">
-        <v>1.5484130200000266</v>
+        <v>1.6939001499999904</v>
       </c>
       <c r="D68" s="5">
-        <v>9.5492153445364547</v>
+        <v>10.490019174942478</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>202.69124973000001</v>
+        <v>202.79196862000001</v>
       </c>
       <c r="C69" s="5">
-        <v>-1.8141882900000041</v>
+        <v>-1.8233889999999917</v>
       </c>
       <c r="D69" s="5">
-        <v>-10.140980654857213</v>
+        <v>-10.184707221211864</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>204.12020505999999</v>
+        <v>203.98362818999999</v>
       </c>
       <c r="C70" s="5">
-        <v>1.4289553299999795</v>
+        <v>1.1916595699999846</v>
       </c>
       <c r="D70" s="5">
-        <v>8.79575402664039</v>
+        <v>7.283944247857943</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>204.14490663000001</v>
+        <v>203.99871741999999</v>
       </c>
       <c r="C71" s="5">
-        <v>2.4701570000019046E-2</v>
+        <v>1.5089230000000953E-2</v>
       </c>
       <c r="D71" s="5">
-        <v>0.1453144780147575</v>
+        <v>8.8803424292982491E-2</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>203.70869001</v>
+        <v>203.74433418000001</v>
       </c>
       <c r="C72" s="5">
-        <v>-0.43621662000001038</v>
+        <v>-0.25438323999998147</v>
       </c>
       <c r="D72" s="5">
-        <v>-2.5342373364272142</v>
+        <v>-1.4861611426871701</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>206.50208737</v>
+        <v>206.69329084</v>
       </c>
       <c r="C73" s="5">
-        <v>2.7933973600000002</v>
+        <v>2.9489566599999932</v>
       </c>
       <c r="D73" s="5">
-        <v>17.75481648238657</v>
+        <v>18.820143456198579</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>207.40366928</v>
+        <v>207.47629398999999</v>
       </c>
       <c r="C74" s="5">
-        <v>0.90158191000000443</v>
+        <v>0.78300314999998477</v>
       </c>
       <c r="D74" s="5">
-        <v>5.3668201427653495</v>
+        <v>4.641805412263067</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>210.03854988000001</v>
+        <v>210.20274119000001</v>
       </c>
       <c r="C75" s="5">
-        <v>2.6348806000000025</v>
+        <v>2.7264472000000239</v>
       </c>
       <c r="D75" s="5">
-        <v>16.356569732759585</v>
+        <v>16.960366426435634</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>214.02350799000001</v>
+        <v>213.72353061000001</v>
       </c>
       <c r="C76" s="5">
-        <v>3.984958110000008</v>
+        <v>3.5207894199999998</v>
       </c>
       <c r="D76" s="5">
-        <v>25.299576520184086</v>
+        <v>22.058372845130215</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>213.84660482000001</v>
+        <v>213.76479255000001</v>
       </c>
       <c r="C77" s="5">
-        <v>-0.17690317000000277</v>
+        <v>4.1261939999998276E-2</v>
       </c>
       <c r="D77" s="5">
-        <v>-0.9873747111620923</v>
+        <v>0.23192082833685124</v>
       </c>
       <c r="E77" s="5">
-        <v>6.8336776613868278</v>
+        <v>6.8399027550053226</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>215.22592994999999</v>
+        <v>215.26106530000001</v>
       </c>
       <c r="C78" s="5">
-        <v>1.3793251299999838</v>
+        <v>1.4962727500000028</v>
       </c>
       <c r="D78" s="5">
-        <v>8.0206539622897246</v>
+        <v>8.7305764486463211</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>217.74471871</v>
+        <v>217.63115296000001</v>
       </c>
       <c r="C79" s="5">
-        <v>2.5187887600000067</v>
+        <v>2.3700876599999958</v>
       </c>
       <c r="D79" s="5">
-        <v>14.983744239045249</v>
+        <v>14.042553178929108</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>218.61532997</v>
+        <v>218.65308200999999</v>
       </c>
       <c r="C80" s="5">
-        <v>0.87061126000000399</v>
+        <v>1.0219290499999829</v>
       </c>
       <c r="D80" s="5">
-        <v>4.9049038869570571</v>
+        <v>5.7826604132815929</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>222.86764087</v>
+        <v>222.90479637000001</v>
       </c>
       <c r="C81" s="5">
-        <v>4.2523108999999977</v>
+        <v>4.2517143600000225</v>
       </c>
       <c r="D81" s="5">
-        <v>26.007628622131129</v>
+        <v>25.998600989167553</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>225.95619013999999</v>
+        <v>225.73277687000001</v>
       </c>
       <c r="C82" s="5">
-        <v>3.0885492699999872</v>
+        <v>2.8279804999999953</v>
       </c>
       <c r="D82" s="5">
-        <v>17.957817995780889</v>
+        <v>16.332892609270999</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>226.23630531000001</v>
+        <v>226.09499574</v>
       </c>
       <c r="C83" s="5">
-        <v>0.28011517000001618</v>
+        <v>0.36221886999999242</v>
       </c>
       <c r="D83" s="5">
-        <v>1.4978106449768935</v>
+        <v>1.942648101233968</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>231.02973641</v>
+        <v>231.13484635</v>
       </c>
       <c r="C84" s="5">
-        <v>4.7934310999999923</v>
+        <v>5.039850610000002</v>
       </c>
       <c r="D84" s="5">
-        <v>28.607707077313261</v>
+        <v>30.284786598155435</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>232.83575544999999</v>
+        <v>233.29289527</v>
       </c>
       <c r="C85" s="5">
-        <v>1.8060190399999954</v>
+        <v>2.1580489199999988</v>
       </c>
       <c r="D85" s="5">
-        <v>9.7947291441493611</v>
+        <v>11.797746363590322</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>234.07320525</v>
+        <v>234.32150752000001</v>
       </c>
       <c r="C86" s="5">
-        <v>1.2374498000000074</v>
+        <v>1.028612250000009</v>
       </c>
       <c r="D86" s="5">
-        <v>6.5673932372329213</v>
+        <v>5.4211325587679271</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>236.49614851000001</v>
+        <v>236.82017385</v>
       </c>
       <c r="C87" s="5">
-        <v>2.4229432600000109</v>
+        <v>2.4986663299999918</v>
       </c>
       <c r="D87" s="5">
-        <v>13.153617518333549</v>
+        <v>13.573893474707855</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>240.22103561</v>
+        <v>240.03422223000001</v>
       </c>
       <c r="C88" s="5">
-        <v>3.7248870999999895</v>
+        <v>3.2140483800000084</v>
       </c>
       <c r="D88" s="5">
-        <v>20.626728768726153</v>
+        <v>17.558389204413572</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>240.42256413999999</v>
+        <v>240.42893346</v>
       </c>
       <c r="C89" s="5">
-        <v>0.20152852999999027</v>
+        <v>0.39471122999998443</v>
       </c>
       <c r="D89" s="5">
-        <v>1.0113735963379833</v>
+        <v>1.9912196060815512</v>
       </c>
       <c r="E89" s="5">
-        <v>12.42758066810068</v>
+        <v>12.473588654110657</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>240.19031174</v>
+        <v>239.97367672999999</v>
       </c>
       <c r="C90" s="5">
-        <v>-0.23225239999999303</v>
+        <v>-0.45525673000000211</v>
       </c>
       <c r="D90" s="5">
-        <v>-1.1530817152184181</v>
+        <v>-2.2487076753133217</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>242.18077310000001</v>
+        <v>241.870744</v>
       </c>
       <c r="C91" s="5">
-        <v>1.9904613600000118</v>
+        <v>1.897067270000008</v>
       </c>
       <c r="D91" s="5">
-        <v>10.410430942579341</v>
+        <v>9.9099017020918723</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>244.89556121000001</v>
+        <v>244.80490161</v>
       </c>
       <c r="C92" s="5">
-        <v>2.7147881100000006</v>
+        <v>2.9341576099999997</v>
       </c>
       <c r="D92" s="5">
-        <v>14.31284334588474</v>
+        <v>15.568965201262564</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>246.68993603000001</v>
+        <v>246.64056328999999</v>
       </c>
       <c r="C93" s="5">
-        <v>1.7943748200000016</v>
+        <v>1.835661679999987</v>
       </c>
       <c r="D93" s="5">
-        <v>9.1556515419110021</v>
+        <v>9.3786936803235363</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>248.80307008</v>
+        <v>248.55771902000001</v>
       </c>
       <c r="C94" s="5">
-        <v>2.1131340499999851</v>
+        <v>1.9171557300000188</v>
       </c>
       <c r="D94" s="5">
-        <v>10.777518267444153</v>
+        <v>9.7369826707156104</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>251.42211438000001</v>
+        <v>251.33622263000001</v>
       </c>
       <c r="C95" s="5">
-        <v>2.619044300000013</v>
+        <v>2.7785036100000013</v>
       </c>
       <c r="D95" s="5">
-        <v>13.389508385873627</v>
+        <v>14.270452446718117</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>248.07334158</v>
+        <v>248.13028391</v>
       </c>
       <c r="C96" s="5">
-        <v>-3.3487728000000061</v>
+        <v>-3.205938720000006</v>
       </c>
       <c r="D96" s="5">
-        <v>-14.862779383301582</v>
+        <v>-14.277216417933246</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>251.55187180999999</v>
+        <v>252.04444511</v>
       </c>
       <c r="C97" s="5">
-        <v>3.4785302299999898</v>
+        <v>3.9141611999999952</v>
       </c>
       <c r="D97" s="5">
-        <v>18.186937461904741</v>
+        <v>20.661381742081542</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>255.43109238</v>
+        <v>255.77219051</v>
       </c>
       <c r="C98" s="5">
-        <v>3.8792205700000011</v>
+        <v>3.7277454000000034</v>
       </c>
       <c r="D98" s="5">
-        <v>20.158497445582913</v>
+        <v>19.26535665038498</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>256.14966862</v>
+        <v>256.48836691999998</v>
       </c>
       <c r="C99" s="5">
-        <v>0.71857624000000442</v>
+        <v>0.71617640999997434</v>
       </c>
       <c r="D99" s="5">
-        <v>3.4285537853060211</v>
+        <v>3.4122990734220648</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>258.56322002000002</v>
+        <v>258.47083149999997</v>
       </c>
       <c r="C100" s="5">
-        <v>2.4135514000000171</v>
+        <v>1.9824645799999985</v>
       </c>
       <c r="D100" s="5">
-        <v>11.911673732500748</v>
+        <v>9.6797396308319072</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>260.25929660000003</v>
+        <v>260.30620216</v>
       </c>
       <c r="C101" s="5">
-        <v>1.6960765800000104</v>
+        <v>1.8353706600000237</v>
       </c>
       <c r="D101" s="5">
-        <v>8.161835554590402</v>
+        <v>8.8618502565084523</v>
       </c>
       <c r="E101" s="5">
-        <v>8.2507781792265256</v>
+        <v>8.2674195713249965</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>263.32958695999997</v>
+        <v>262.93807622000003</v>
       </c>
       <c r="C102" s="5">
-        <v>3.0702903599999445</v>
+        <v>2.6318740600000297</v>
       </c>
       <c r="D102" s="5">
-        <v>15.112072988124069</v>
+        <v>12.830777903199575</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>264.24268984000003</v>
+        <v>263.86813354999998</v>
       </c>
       <c r="C103" s="5">
-        <v>0.91310288000005357</v>
+        <v>0.93005732999995416</v>
       </c>
       <c r="D103" s="5">
-        <v>4.2413155644594358</v>
+        <v>4.3281648949683449</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>265.46188599999999</v>
+        <v>265.31808912000002</v>
       </c>
       <c r="C104" s="5">
-        <v>1.2191961599999672</v>
+        <v>1.4499555700000428</v>
       </c>
       <c r="D104" s="5">
-        <v>5.6793972935127224</v>
+        <v>6.7969838228487456</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>266.75317281999997</v>
+        <v>266.64578649999999</v>
       </c>
       <c r="C105" s="5">
-        <v>1.2912868199999821</v>
+        <v>1.327697379999961</v>
       </c>
       <c r="D105" s="5">
-        <v>5.9958880905976786</v>
+        <v>6.1730701778975661</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>267.97543968000002</v>
+        <v>267.72723865</v>
       </c>
       <c r="C106" s="5">
-        <v>1.2222668600000475</v>
+        <v>1.0814521500000183</v>
       </c>
       <c r="D106" s="5">
-        <v>5.6391215906972825</v>
+        <v>4.9769617652221543</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>270.68931497</v>
+        <v>270.62455474000001</v>
       </c>
       <c r="C107" s="5">
-        <v>2.7138752899999758</v>
+        <v>2.8973160900000039</v>
       </c>
       <c r="D107" s="5">
-        <v>12.853088825138027</v>
+        <v>13.787796023764676</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>271.91558910999998</v>
+        <v>272.00157838000001</v>
       </c>
       <c r="C108" s="5">
-        <v>1.2262741399999868</v>
+        <v>1.3770236400000044</v>
       </c>
       <c r="D108" s="5">
-        <v>5.5737441947695032</v>
+        <v>6.2797931180880395</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>272.21296818000002</v>
+        <v>272.70418605999998</v>
       </c>
       <c r="C109" s="5">
-        <v>0.29737907000003361</v>
+        <v>0.70260767999997142</v>
       </c>
       <c r="D109" s="5">
-        <v>1.3202965970890546</v>
+        <v>3.1441410993435115</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>273.51462084999997</v>
+        <v>273.88783651</v>
       </c>
       <c r="C110" s="5">
-        <v>1.3016526699999531</v>
+        <v>1.183650450000016</v>
       </c>
       <c r="D110" s="5">
-        <v>5.891433480144137</v>
+        <v>5.3346584896031057</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>276.50603944</v>
+        <v>276.84951027</v>
       </c>
       <c r="C111" s="5">
-        <v>2.9914185900000234</v>
+        <v>2.9616737599999965</v>
       </c>
       <c r="D111" s="5">
-        <v>13.943327679769158</v>
+        <v>13.776395202374259</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>277.56342911000002</v>
+        <v>277.58351288</v>
       </c>
       <c r="C112" s="5">
-        <v>1.0573896700000205</v>
+        <v>0.73400261000000455</v>
       </c>
       <c r="D112" s="5">
-        <v>4.6866908749202851</v>
+        <v>3.2283285393400085</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>280.10013383</v>
+        <v>280.17606494</v>
       </c>
       <c r="C113" s="5">
-        <v>2.5367047199999888</v>
+        <v>2.5925520600000027</v>
       </c>
       <c r="D113" s="5">
-        <v>11.535434816823841</v>
+        <v>11.801689254965275</v>
       </c>
       <c r="E113" s="5">
-        <v>7.6234883783974583</v>
+        <v>7.6332652142444113</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>282.99982183999998</v>
+        <v>282.49818234000003</v>
       </c>
       <c r="C114" s="5">
-        <v>2.8996880099999771</v>
+        <v>2.3221174000000246</v>
       </c>
       <c r="D114" s="5">
-        <v>13.155104359407765</v>
+        <v>10.411806989434025</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>286.43845827000001</v>
+        <v>285.99773434999997</v>
       </c>
       <c r="C115" s="5">
-        <v>3.4386364300000309</v>
+        <v>3.4995520099999453</v>
       </c>
       <c r="D115" s="5">
-        <v>15.595781302038535</v>
+        <v>15.921293529091018</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>288.90228612999999</v>
+        <v>288.66282611000003</v>
       </c>
       <c r="C116" s="5">
-        <v>2.4638278599999808</v>
+        <v>2.6650917600000525</v>
       </c>
       <c r="D116" s="5">
-        <v>10.824507985996522</v>
+        <v>11.773589485311597</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>287.55924040000002</v>
+        <v>287.42473486</v>
       </c>
       <c r="C117" s="5">
-        <v>-1.3430457299999716</v>
+        <v>-1.238091250000025</v>
       </c>
       <c r="D117" s="5">
-        <v>-5.4380997705732126</v>
+        <v>-5.0271736734399664</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>286.72742613999998</v>
+        <v>286.52478915</v>
       </c>
       <c r="C118" s="5">
-        <v>-0.83181426000004421</v>
+        <v>-0.89994570999999723</v>
       </c>
       <c r="D118" s="5">
-        <v>-3.4165083874457824</v>
+        <v>-3.6932457569576527</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>289.19374785999997</v>
+        <v>289.20038776000001</v>
       </c>
       <c r="C119" s="5">
-        <v>2.4663217199999963</v>
+        <v>2.6755986100000086</v>
       </c>
       <c r="D119" s="5">
-        <v>10.824546040387052</v>
+        <v>11.799543896208409</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>292.30555232</v>
+        <v>292.44755831999998</v>
       </c>
       <c r="C120" s="5">
-        <v>3.1118044600000303</v>
+        <v>3.2471705599999723</v>
       </c>
       <c r="D120" s="5">
-        <v>13.704586307543586</v>
+        <v>14.33772474329813</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>293.31884887000001</v>
+        <v>293.73459765000001</v>
       </c>
       <c r="C121" s="5">
-        <v>1.0132965500000068</v>
+        <v>1.2870393300000273</v>
       </c>
       <c r="D121" s="5">
-        <v>4.2401158499452141</v>
+        <v>5.410831762545687</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>294.46980930000001</v>
+        <v>294.84016995000002</v>
       </c>
       <c r="C122" s="5">
-        <v>1.1509604299999978</v>
+        <v>1.1055723000000057</v>
       </c>
       <c r="D122" s="5">
-        <v>4.8116692937279604</v>
+        <v>4.6112995607560325</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>295.49906549999997</v>
+        <v>295.85283586000003</v>
       </c>
       <c r="C123" s="5">
-        <v>1.0292561999999634</v>
+        <v>1.0126659100000097</v>
       </c>
       <c r="D123" s="5">
-        <v>4.2759224254545369</v>
+        <v>4.2003082609728404</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>296.85659522999998</v>
+        <v>296.99578872000001</v>
       </c>
       <c r="C124" s="5">
-        <v>1.3575297300000102</v>
+        <v>1.1429528599999799</v>
       </c>
       <c r="D124" s="5">
-        <v>5.6542771471741471</v>
+        <v>4.7356800173098179</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>298.86238383</v>
+        <v>298.98606834999998</v>
       </c>
       <c r="C125" s="5">
-        <v>2.0057886000000167</v>
+        <v>1.990279629999975</v>
       </c>
       <c r="D125" s="5">
-        <v>8.4163170599458326</v>
+        <v>8.3447651098385265</v>
       </c>
       <c r="E125" s="5">
-        <v>6.698408081228302</v>
+        <v>6.7136368033536842</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>301.94544707</v>
+        <v>301.29396924999998</v>
       </c>
       <c r="C126" s="5">
-        <v>3.0830632400000013</v>
+        <v>2.3079008999999928</v>
       </c>
       <c r="D126" s="5">
-        <v>13.10628821408104</v>
+        <v>9.6664635692327536</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>303.51828258</v>
+        <v>303.04153067999999</v>
       </c>
       <c r="C127" s="5">
-        <v>1.5728355100000044</v>
+        <v>1.7475614300000188</v>
       </c>
       <c r="D127" s="5">
-        <v>6.4330355629342861</v>
+        <v>7.18661242521903</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>305.40916240000001</v>
+        <v>305.11780047000002</v>
       </c>
       <c r="C128" s="5">
-        <v>1.8908798200000092</v>
+        <v>2.0762697900000262</v>
       </c>
       <c r="D128" s="5">
-        <v>7.7373947192649783</v>
+        <v>8.5387280931768608</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>307.71863043000002</v>
+        <v>307.60562055000003</v>
       </c>
       <c r="C129" s="5">
-        <v>2.309468030000005</v>
+        <v>2.4878200800000059</v>
       </c>
       <c r="D129" s="5">
-        <v>9.4613366338443416</v>
+        <v>10.235292683241926</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>309.50585809</v>
+        <v>309.35028218000002</v>
       </c>
       <c r="C130" s="5">
-        <v>1.787227659999985</v>
+        <v>1.744661629999996</v>
       </c>
       <c r="D130" s="5">
-        <v>7.1965950889572028</v>
+        <v>7.0224771207874737</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>315.67510828000002</v>
+        <v>315.81393799</v>
       </c>
       <c r="C131" s="5">
-        <v>6.1692501900000138</v>
+        <v>6.4636558099999775</v>
       </c>
       <c r="D131" s="5">
-        <v>26.72362164463371</v>
+        <v>28.164963609612936</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>314.24542455</v>
+        <v>314.45862973999999</v>
       </c>
       <c r="C132" s="5">
-        <v>-1.429683730000022</v>
+        <v>-1.3553082500000073</v>
       </c>
       <c r="D132" s="5">
-        <v>-5.301412981107811</v>
+        <v>-5.0299437808887237</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>315.81811657999998</v>
+        <v>316.22337563999997</v>
       </c>
       <c r="C133" s="5">
-        <v>1.5726920299999847</v>
+        <v>1.7647458999999799</v>
       </c>
       <c r="D133" s="5">
-        <v>6.1736908148117831</v>
+        <v>6.9462184931116777</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>318.61670301999999</v>
+        <v>318.96331480999999</v>
       </c>
       <c r="C134" s="5">
-        <v>2.7985864400000082</v>
+        <v>2.7399391700000137</v>
       </c>
       <c r="D134" s="5">
-        <v>11.167541434596462</v>
+        <v>10.907569512464722</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>316.93326672000001</v>
+        <v>317.36129324000001</v>
       </c>
       <c r="C135" s="5">
-        <v>-1.6834362999999826</v>
+        <v>-1.6020215699999767</v>
       </c>
       <c r="D135" s="5">
-        <v>-6.1592537405119501</v>
+        <v>-5.8633685138055558</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>317.52455302999999</v>
+        <v>317.79704190000001</v>
       </c>
       <c r="C136" s="5">
-        <v>0.59128630999998677</v>
+        <v>0.43574866000000156</v>
       </c>
       <c r="D136" s="5">
-        <v>2.2618948279261808</v>
+        <v>1.6601435154215194</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>317.68438162000001</v>
+        <v>317.90176018</v>
       </c>
       <c r="C137" s="5">
-        <v>0.15982859000001781</v>
+        <v>0.10471827999998595</v>
       </c>
       <c r="D137" s="5">
-        <v>0.60570489713365205</v>
+        <v>0.39613309631889582</v>
       </c>
       <c r="E137" s="5">
-        <v>6.2978811681788649</v>
+        <v>6.3266131209354093</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>315.50258667000003</v>
+        <v>314.75636229999998</v>
       </c>
       <c r="C138" s="5">
-        <v>-2.1817949499999827</v>
+        <v>-3.1453978800000186</v>
       </c>
       <c r="D138" s="5">
-        <v>-7.9370850416145995</v>
+        <v>-11.247822179407507</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>314.99365211999998</v>
+        <v>314.49112124999999</v>
       </c>
       <c r="C139" s="5">
-        <v>-0.50893455000004906</v>
+        <v>-0.26524104999998599</v>
       </c>
       <c r="D139" s="5">
-        <v>-1.9186282185935655</v>
+        <v>-1.0065505702260835</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>314.54575555999998</v>
+        <v>314.23560051999999</v>
       </c>
       <c r="C140" s="5">
-        <v>-0.44789656000000377</v>
+        <v>-0.25552073000000064</v>
       </c>
       <c r="D140" s="5">
-        <v>-1.6930257420063932</v>
+        <v>-0.97064224506083763</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>311.32696943000002</v>
+        <v>311.25226694000003</v>
       </c>
       <c r="C141" s="5">
-        <v>-3.2187861299999554</v>
+        <v>-2.9833335799999645</v>
       </c>
       <c r="D141" s="5">
-        <v>-11.61165988905174</v>
+        <v>-10.816266518938821</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>309.67764218000002</v>
+        <v>309.62934086000001</v>
       </c>
       <c r="C142" s="5">
-        <v>-1.6493272499999989</v>
+        <v>-1.6229260800000134</v>
       </c>
       <c r="D142" s="5">
-        <v>-6.1752769238491378</v>
+        <v>-6.0806624980023871</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>307.34054013000002</v>
+        <v>307.41586346000003</v>
       </c>
       <c r="C143" s="5">
-        <v>-2.3371020499999986</v>
+        <v>-2.2134773999999879</v>
       </c>
       <c r="D143" s="5">
-        <v>-8.6896553987488403</v>
+        <v>-8.2491714724913336</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>302.90741551000002</v>
+        <v>303.02428248000001</v>
       </c>
       <c r="C144" s="5">
-        <v>-4.433124620000001</v>
+        <v>-4.3915809800000147</v>
       </c>
       <c r="D144" s="5">
-        <v>-15.999733573100217</v>
+        <v>-15.857795733184265</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>300.49931213999997</v>
+        <v>300.61354122</v>
       </c>
       <c r="C145" s="5">
-        <v>-2.4081033700000489</v>
+        <v>-2.4107412600000089</v>
       </c>
       <c r="D145" s="5">
-        <v>-9.1336839759786788</v>
+        <v>-9.1398819712584682</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>298.00214905000001</v>
+        <v>298.10660682999998</v>
       </c>
       <c r="C146" s="5">
-        <v>-2.4971630899999582</v>
+        <v>-2.5069343900000263</v>
       </c>
       <c r="D146" s="5">
-        <v>-9.528671928949084</v>
+        <v>-9.5607942295949933</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>289.86376842999999</v>
+        <v>289.95320952999998</v>
       </c>
       <c r="C147" s="5">
-        <v>-8.1383806200000208</v>
+        <v>-8.1533972999999946</v>
       </c>
       <c r="D147" s="5">
-        <v>-28.271052842422829</v>
+        <v>-28.30715260031522</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>288.55868156999998</v>
+        <v>288.60731098000002</v>
       </c>
       <c r="C148" s="5">
-        <v>-1.3050868600000172</v>
+        <v>-1.3458985499999585</v>
       </c>
       <c r="D148" s="5">
-        <v>-5.2710918254223476</v>
+        <v>-5.4301072550034579</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>286.55992450999997</v>
+        <v>286.54124895000001</v>
       </c>
       <c r="C149" s="5">
-        <v>-1.9987570600000026</v>
+        <v>-2.0660620300000119</v>
       </c>
       <c r="D149" s="5">
-        <v>-8.0025670935525142</v>
+        <v>-8.2601864202770496</v>
       </c>
       <c r="E149" s="5">
-        <v>-9.7972890424401609</v>
+        <v>-9.8648435328710598</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>285.68156830999999</v>
+        <v>285.59852741999998</v>
       </c>
       <c r="C150" s="5">
-        <v>-0.87835619999998471</v>
+        <v>-0.94272153000002845</v>
       </c>
       <c r="D150" s="5">
-        <v>-3.6168297755544199</v>
+        <v>-3.8773419349544369</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>283.98724434000002</v>
+        <v>284.07829860999999</v>
       </c>
       <c r="C151" s="5">
-        <v>-1.6943239699999708</v>
+        <v>-1.5202288099999919</v>
       </c>
       <c r="D151" s="5">
-        <v>-6.8893524931194055</v>
+        <v>-6.2038239990114485</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>283.56515598999999</v>
+        <v>283.62034553000001</v>
       </c>
       <c r="C152" s="5">
-        <v>-0.42208835000002409</v>
+        <v>-0.45795307999998158</v>
       </c>
       <c r="D152" s="5">
-        <v>-1.7690441524120359</v>
+        <v>-1.9174197087409639</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>283.40087684000002</v>
+        <v>283.41255741999998</v>
       </c>
       <c r="C153" s="5">
-        <v>-0.16427914999997029</v>
+        <v>-0.20778811000002406</v>
       </c>
       <c r="D153" s="5">
-        <v>-0.6929908276115393</v>
+        <v>-0.87561932286887023</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>284.34869825999999</v>
+        <v>284.35993890999998</v>
       </c>
       <c r="C154" s="5">
-        <v>0.94782141999996838</v>
+        <v>0.94738148999999794</v>
       </c>
       <c r="D154" s="5">
-        <v>4.0879984657317792</v>
+        <v>4.0858944941387865</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>283.36143719</v>
+        <v>283.31539186999998</v>
       </c>
       <c r="C155" s="5">
-        <v>-0.98726106999998819</v>
+        <v>-1.0445470399999977</v>
       </c>
       <c r="D155" s="5">
-        <v>-4.0877617709432652</v>
+        <v>-4.3200178878964319</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>284.09248939000003</v>
+        <v>284.14882223000001</v>
       </c>
       <c r="C156" s="5">
-        <v>0.73105220000002191</v>
+        <v>0.83343036000002257</v>
       </c>
       <c r="D156" s="5">
-        <v>3.1402237855415072</v>
+        <v>3.5877239537332128</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>284.78070399000001</v>
+        <v>284.73085254</v>
       </c>
       <c r="C157" s="5">
-        <v>0.68821459999998069</v>
+        <v>0.58203030999999328</v>
       </c>
       <c r="D157" s="5">
-        <v>2.9460489764512765</v>
+        <v>2.485876205345261</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>284.88990381999997</v>
+        <v>284.82014796999999</v>
       </c>
       <c r="C158" s="5">
-        <v>0.10919982999996591</v>
+        <v>8.9295429999992848E-2</v>
       </c>
       <c r="D158" s="5">
-        <v>0.4611144963478031</v>
+        <v>0.37698597268407408</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>282.48330206000003</v>
+        <v>282.42728323</v>
       </c>
       <c r="C159" s="5">
-        <v>-2.4066017599999441</v>
+        <v>-2.3928647399999932</v>
       </c>
       <c r="D159" s="5">
-        <v>-9.6790136811993328</v>
+        <v>-9.6285421567865903</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>282.05767734</v>
+        <v>282.00113378999998</v>
       </c>
       <c r="C160" s="5">
-        <v>-0.42562472000003027</v>
+        <v>-0.42614944000001742</v>
       </c>
       <c r="D160" s="5">
-        <v>-1.7931618238519187</v>
+        <v>-1.795707319955786</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>280.29464352999997</v>
+        <v>280.19743796</v>
       </c>
       <c r="C161" s="5">
-        <v>-1.7630338100000245</v>
+        <v>-1.803695829999981</v>
       </c>
       <c r="D161" s="5">
-        <v>-7.248172077572157</v>
+        <v>-7.4109419153571938</v>
       </c>
       <c r="E161" s="5">
-        <v>-2.1863772440313345</v>
+        <v>-2.2139259227933916</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>279.72450112000001</v>
+        <v>279.83494468999999</v>
       </c>
       <c r="C162" s="5">
-        <v>-0.57014240999995991</v>
+        <v>-0.36249327000001585</v>
       </c>
       <c r="D162" s="5">
-        <v>-2.4137757821021677</v>
+        <v>-1.5414491301608546</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>278.00422936000001</v>
+        <v>278.24222268</v>
       </c>
       <c r="C163" s="5">
-        <v>-1.7202717600000028</v>
+        <v>-1.5927220099999886</v>
       </c>
       <c r="D163" s="5">
-        <v>-7.1352827888719776</v>
+        <v>-6.6201764571849449</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>277.19327809999999</v>
+        <v>277.34844736000002</v>
       </c>
       <c r="C164" s="5">
-        <v>-0.81095126000002438</v>
+        <v>-0.89377531999997473</v>
       </c>
       <c r="D164" s="5">
-        <v>-3.4448378325495521</v>
+        <v>-3.7872871488624282</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>277.71480475999999</v>
+        <v>277.74317413</v>
       </c>
       <c r="C165" s="5">
-        <v>0.52152666000000636</v>
+        <v>0.39472676999997702</v>
       </c>
       <c r="D165" s="5">
-        <v>2.2812562216666166</v>
+        <v>1.7212915111301408</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>277.76138385000002</v>
+        <v>277.78445119000003</v>
       </c>
       <c r="C166" s="5">
-        <v>4.6579090000022916E-2</v>
+        <v>4.1277060000027177E-2</v>
       </c>
       <c r="D166" s="5">
-        <v>0.20145306458370094</v>
+        <v>0.17848495988372903</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>278.04694868000001</v>
+        <v>277.99675509000002</v>
       </c>
       <c r="C167" s="5">
-        <v>0.28556482999999844</v>
+        <v>0.21230389999999488</v>
       </c>
       <c r="D167" s="5">
-        <v>1.2407128900920217</v>
+        <v>0.92099582715232664</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>278.67901882000001</v>
+        <v>278.79766209000002</v>
       </c>
       <c r="C168" s="5">
-        <v>0.63207013999999617</v>
+        <v>0.80090699999999515</v>
       </c>
       <c r="D168" s="5">
-        <v>2.7622659811936012</v>
+        <v>3.5125032116829491</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>279.42509878999999</v>
+        <v>279.3380793</v>
       </c>
       <c r="C169" s="5">
-        <v>0.7460799699999825</v>
+        <v>0.54041720999998688</v>
       </c>
       <c r="D169" s="5">
-        <v>3.2603717620379946</v>
+        <v>2.3510213674809322</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>280.42627587999999</v>
+        <v>280.27388334</v>
       </c>
       <c r="C170" s="5">
-        <v>1.0011770899999988</v>
+        <v>0.93580403999999362</v>
       </c>
       <c r="D170" s="5">
-        <v>4.3853366573468833</v>
+        <v>4.0949975740444344</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>281.43902441</v>
+        <v>281.26442084000001</v>
       </c>
       <c r="C171" s="5">
-        <v>1.0127485300000103</v>
+        <v>0.99053750000001628</v>
       </c>
       <c r="D171" s="5">
-        <v>4.4208793016754733</v>
+        <v>4.3244279515022521</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>283.01021402999999</v>
+        <v>282.87456502999999</v>
       </c>
       <c r="C172" s="5">
-        <v>1.5711896199999842</v>
+        <v>1.6101441899999713</v>
       </c>
       <c r="D172" s="5">
-        <v>6.9088154314508987</v>
+        <v>7.0900710300878744</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>286.00725971000003</v>
+        <v>285.89622537999998</v>
       </c>
       <c r="C173" s="5">
-        <v>2.997045680000042</v>
+        <v>3.0216603499999906</v>
       </c>
       <c r="D173" s="5">
-        <v>13.474784305318565</v>
+        <v>13.598937187472494</v>
       </c>
       <c r="E173" s="5">
-        <v>2.038075400962347</v>
+        <v>2.0338470835031375</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>288.22856833999998</v>
+        <v>288.28903667999998</v>
       </c>
       <c r="C174" s="5">
-        <v>2.2213086299999532</v>
+        <v>2.3928113000000053</v>
       </c>
       <c r="D174" s="5">
-        <v>9.7285426934416783</v>
+        <v>10.518877509129343</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>289.66721984999998</v>
+        <v>289.77762116999997</v>
       </c>
       <c r="C175" s="5">
-        <v>1.4386515099999997</v>
+        <v>1.4885844899999938</v>
       </c>
       <c r="D175" s="5">
-        <v>6.1568244324396781</v>
+        <v>6.3752494418342298</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>290.71157572999999</v>
+        <v>290.76923144</v>
       </c>
       <c r="C176" s="5">
-        <v>1.0443558800000119</v>
+        <v>0.99161027000002377</v>
       </c>
       <c r="D176" s="5">
-        <v>4.4132678158775862</v>
+        <v>4.1845373407489062</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>292.18328938000002</v>
+        <v>292.20462917999998</v>
       </c>
       <c r="C177" s="5">
-        <v>1.4717136500000265</v>
+        <v>1.4353977399999849</v>
       </c>
       <c r="D177" s="5">
-        <v>6.2469781889247677</v>
+        <v>6.0873790114648774</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>292.21269310999998</v>
+        <v>292.23711754999999</v>
       </c>
       <c r="C178" s="5">
-        <v>2.9403729999955885E-2</v>
+        <v>3.2488370000010036E-2</v>
       </c>
       <c r="D178" s="5">
-        <v>0.12082830688397994</v>
+        <v>0.13350196846846352</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>292.96657025000002</v>
+        <v>292.96631810000002</v>
       </c>
       <c r="C179" s="5">
-        <v>0.7538771400000428</v>
+        <v>0.72920055000003003</v>
       </c>
       <c r="D179" s="5">
-        <v>3.1401787257126612</v>
+        <v>3.0357197421925441</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>296.20958776999998</v>
+        <v>296.46806523999999</v>
       </c>
       <c r="C180" s="5">
-        <v>3.2430175199999667</v>
+        <v>3.5017471399999636</v>
       </c>
       <c r="D180" s="5">
-        <v>14.122831661740843</v>
+        <v>15.324800897644696</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>294.90100255999999</v>
+        <v>294.93226393999998</v>
       </c>
       <c r="C181" s="5">
-        <v>-1.3085852099999897</v>
+        <v>-1.5358013000000028</v>
       </c>
       <c r="D181" s="5">
-        <v>-5.1743895633858834</v>
+        <v>-6.0422983930690233</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>293.45356726</v>
+        <v>293.33497399999999</v>
       </c>
       <c r="C182" s="5">
-        <v>-1.4474352999999951</v>
+        <v>-1.597289939999996</v>
       </c>
       <c r="D182" s="5">
-        <v>-5.7334244488050139</v>
+        <v>-6.3088124598405066</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>297.61184943000001</v>
+        <v>297.45955502999999</v>
       </c>
       <c r="C183" s="5">
-        <v>4.1582821700000068</v>
+        <v>4.1245810300000016</v>
       </c>
       <c r="D183" s="5">
-        <v>18.394057726499867</v>
+        <v>18.241227375533597</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>296.09505469999999</v>
+        <v>295.95017439999998</v>
       </c>
       <c r="C184" s="5">
-        <v>-1.5167947300000151</v>
+        <v>-1.5093806300000097</v>
       </c>
       <c r="D184" s="5">
-        <v>-5.9473094882784956</v>
+        <v>-5.9219914865104801</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>296.42149555999998</v>
+        <v>296.26721623999998</v>
       </c>
       <c r="C185" s="5">
-        <v>0.32644085999999106</v>
+        <v>0.31704184000000168</v>
       </c>
       <c r="D185" s="5">
-        <v>1.3310357430492692</v>
+        <v>1.2931225148533398</v>
       </c>
       <c r="E185" s="5">
-        <v>3.6412487782861103</v>
+        <v>3.6275368260687557</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>296.24376673</v>
+        <v>296.33022539000001</v>
       </c>
       <c r="C186" s="5">
-        <v>-0.17772882999997819</v>
+        <v>6.3009150000027603E-2</v>
       </c>
       <c r="D186" s="5">
-        <v>-0.71712978895200896</v>
+        <v>0.25551084432713367</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>298.43194149999999</v>
+        <v>298.5164226</v>
       </c>
       <c r="C187" s="5">
-        <v>2.1881747699999892</v>
+        <v>2.1861972099999889</v>
       </c>
       <c r="D187" s="5">
-        <v>9.2327829120021363</v>
+        <v>9.2212958597293735</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>299.09047043999999</v>
+        <v>299.14413696999998</v>
       </c>
       <c r="C188" s="5">
-        <v>0.65852893999999651</v>
+        <v>0.62771436999997832</v>
       </c>
       <c r="D188" s="5">
-        <v>2.6803306508380365</v>
+        <v>2.5527246642031765</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>304.23368891000001</v>
+        <v>304.26665198000001</v>
       </c>
       <c r="C189" s="5">
-        <v>5.1432184700000221</v>
+        <v>5.1225150100000292</v>
       </c>
       <c r="D189" s="5">
-        <v>22.703437798347316</v>
+        <v>22.598829623238139</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>303.81844465</v>
+        <v>303.86391175</v>
       </c>
       <c r="C190" s="5">
-        <v>-0.41524426000000858</v>
+        <v>-0.40274023000000625</v>
       </c>
       <c r="D190" s="5">
-        <v>-1.6256235701870514</v>
+        <v>-1.5768583103887512</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>304.99197751000003</v>
+        <v>305.01401122999999</v>
       </c>
       <c r="C191" s="5">
-        <v>1.173532860000023</v>
+        <v>1.1500994799999944</v>
       </c>
       <c r="D191" s="5">
-        <v>4.7348841934329533</v>
+        <v>4.6376515797620588</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>309.85135774999998</v>
+        <v>310.16613741999998</v>
       </c>
       <c r="C192" s="5">
-        <v>4.8593802399999504</v>
+        <v>5.1521261899999899</v>
       </c>
       <c r="D192" s="5">
-        <v>20.887070251559869</v>
+        <v>22.263015732399595</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>309.19883634000001</v>
+        <v>309.27194879000001</v>
       </c>
       <c r="C193" s="5">
-        <v>-0.652521409999963</v>
+        <v>-0.89418862999997373</v>
       </c>
       <c r="D193" s="5">
-        <v>-2.4980352850756171</v>
+        <v>-3.4051903767663649</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>312.17962883000001</v>
+        <v>312.14111710999998</v>
       </c>
       <c r="C194" s="5">
-        <v>2.9807924899999989</v>
+        <v>2.8691683199999716</v>
       </c>
       <c r="D194" s="5">
-        <v>12.201977058941971</v>
+        <v>11.718576308972818</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>315.98831947000002</v>
+        <v>315.85994600999999</v>
       </c>
       <c r="C195" s="5">
-        <v>3.8086906400000089</v>
+        <v>3.7188289000000054</v>
       </c>
       <c r="D195" s="5">
-        <v>15.663846551895189</v>
+        <v>15.271758309897354</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>317.18019593000002</v>
+        <v>317.1045967</v>
       </c>
       <c r="C196" s="5">
-        <v>1.1918764600000031</v>
+        <v>1.2446506900000145</v>
       </c>
       <c r="D196" s="5">
-        <v>4.6213708630177042</v>
+        <v>4.8324580145088891</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>318.71906647999998</v>
+        <v>318.63982222999999</v>
       </c>
       <c r="C197" s="5">
-        <v>1.538870549999956</v>
+        <v>1.5352255299999911</v>
       </c>
       <c r="D197" s="5">
-        <v>5.9799669865842064</v>
+        <v>5.9668837314563516</v>
       </c>
       <c r="E197" s="5">
-        <v>7.5222516767467829</v>
+        <v>7.5514956646017817</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>321.64189313999998</v>
+        <v>321.44809791</v>
       </c>
       <c r="C198" s="5">
-        <v>2.9228266599999984</v>
+        <v>2.8082756800000084</v>
       </c>
       <c r="D198" s="5">
-        <v>11.577025448131861</v>
+        <v>11.10400388369861</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>323.38823001999998</v>
+        <v>323.30666790999999</v>
       </c>
       <c r="C199" s="5">
-        <v>1.7463368800000012</v>
+        <v>1.8585699999999861</v>
       </c>
       <c r="D199" s="5">
-        <v>6.7134587893987296</v>
+        <v>7.1631858776929347</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>325.83768021999998</v>
+        <v>325.74713989000003</v>
       </c>
       <c r="C200" s="5">
-        <v>2.4494502000000011</v>
+        <v>2.4404719800000407</v>
       </c>
       <c r="D200" s="5">
-        <v>9.4775701371582866</v>
+        <v>9.4438582904744059</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>326.73698689999998</v>
+        <v>326.76947932000002</v>
       </c>
       <c r="C201" s="5">
-        <v>0.89930667999999514</v>
+        <v>1.0223394299999882</v>
       </c>
       <c r="D201" s="5">
-        <v>3.3627213999343208</v>
+        <v>3.8318276407547147</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>328.42300383999998</v>
+        <v>328.44924763</v>
       </c>
       <c r="C202" s="5">
-        <v>1.6860169400000018</v>
+        <v>1.6797683099999858</v>
       </c>
       <c r="D202" s="5">
-        <v>6.3709970984219044</v>
+        <v>6.3460646189975156</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>329.87685408999999</v>
+        <v>329.94482993000003</v>
       </c>
       <c r="C203" s="5">
-        <v>1.4538502500000163</v>
+        <v>1.4955823000000237</v>
       </c>
       <c r="D203" s="5">
-        <v>5.4433762030384303</v>
+        <v>5.6031017446039</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>330.73012103000002</v>
+        <v>331.03294462999997</v>
       </c>
       <c r="C204" s="5">
-        <v>0.8532669400000259</v>
+        <v>1.0881146999999487</v>
       </c>
       <c r="D204" s="5">
-        <v>3.1484882003357528</v>
+        <v>4.030018496712251</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>333.05579032000003</v>
+        <v>333.18571630999998</v>
       </c>
       <c r="C205" s="5">
-        <v>2.3256692900000075</v>
+        <v>2.1527716800000007</v>
       </c>
       <c r="D205" s="5">
-        <v>8.772438263432436</v>
+        <v>8.0890978951049917</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>335.19850091000001</v>
+        <v>335.21723513000001</v>
       </c>
       <c r="C206" s="5">
-        <v>2.1427105899999788</v>
+        <v>2.0315188200000307</v>
       </c>
       <c r="D206" s="5">
-        <v>7.9993025362361303</v>
+        <v>7.5671290516102552</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>334.72433573000001</v>
+        <v>334.67765772000001</v>
       </c>
       <c r="C207" s="5">
-        <v>-0.47416517999999996</v>
+        <v>-0.5395774099999926</v>
       </c>
       <c r="D207" s="5">
-        <v>-1.6843515327422676</v>
+        <v>-1.9145533697453199</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>338.09883868999998</v>
+        <v>338.13428794999999</v>
       </c>
       <c r="C208" s="5">
-        <v>3.3745029599999725</v>
+        <v>3.4566302299999734</v>
       </c>
       <c r="D208" s="5">
-        <v>12.791582026526571</v>
+        <v>13.122733948485932</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>340.04561160999998</v>
+        <v>340.06836224</v>
       </c>
       <c r="C209" s="5">
-        <v>1.9467729200000008</v>
+        <v>1.9340742900000123</v>
       </c>
       <c r="D209" s="5">
-        <v>7.1326741959261808</v>
+        <v>7.0839087682676105</v>
       </c>
       <c r="E209" s="5">
-        <v>6.6913301941847525</v>
+        <v>6.7250037550336428</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>339.79106416000002</v>
+        <v>339.48415308</v>
       </c>
       <c r="C210" s="5">
-        <v>-0.25454744999996137</v>
+        <v>-0.58420916000000034</v>
       </c>
       <c r="D210" s="5">
-        <v>-0.8945931290569531</v>
+        <v>-2.0421331234550366</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>343.91272930999997</v>
+        <v>343.72536667000003</v>
       </c>
       <c r="C211" s="5">
-        <v>4.1216651499999557</v>
+        <v>4.2412135900000294</v>
       </c>
       <c r="D211" s="5">
-        <v>15.567459379734894</v>
+        <v>16.065976418494344</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>346.28206173000001</v>
+        <v>346.12021277999997</v>
       </c>
       <c r="C212" s="5">
-        <v>2.3693324200000347</v>
+        <v>2.3948461099999463</v>
       </c>
       <c r="D212" s="5">
-        <v>8.5877729645276837</v>
+        <v>8.6887357869802173</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>347.52648384999998</v>
+        <v>347.53530002000002</v>
       </c>
       <c r="C213" s="5">
-        <v>1.2444221199999674</v>
+        <v>1.415087240000048</v>
       </c>
       <c r="D213" s="5">
-        <v>4.3986639744936218</v>
+        <v>5.0179503938014181</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>349.11689474999997</v>
+        <v>349.10643765999998</v>
       </c>
       <c r="C214" s="5">
-        <v>1.5904108999999949</v>
+        <v>1.5711376399999608</v>
       </c>
       <c r="D214" s="5">
-        <v>5.6320033885889131</v>
+        <v>5.5619020816545683</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>352.05357594999998</v>
+        <v>352.15879602000001</v>
       </c>
       <c r="C215" s="5">
-        <v>2.9366812000000095</v>
+        <v>3.0523583600000279</v>
       </c>
       <c r="D215" s="5">
-        <v>10.574434529879429</v>
+        <v>11.011557447413534</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>351.53611711999997</v>
+        <v>351.74608046999998</v>
       </c>
       <c r="C216" s="5">
-        <v>-0.51745883000000958</v>
+        <v>-0.41271555000002991</v>
       </c>
       <c r="D216" s="5">
-        <v>-1.749606727208497</v>
+        <v>-1.3973206943483363</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>353.69089491</v>
+        <v>353.85644771</v>
       </c>
       <c r="C217" s="5">
-        <v>2.1547777900000256</v>
+        <v>2.1103672400000164</v>
       </c>
       <c r="D217" s="5">
-        <v>7.6086396961889458</v>
+        <v>7.4420187365783264</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>354.96438768000002</v>
+        <v>355.01410555000001</v>
       </c>
       <c r="C218" s="5">
-        <v>1.2734927700000185</v>
+        <v>1.157657840000013</v>
       </c>
       <c r="D218" s="5">
-        <v>4.4072962982856234</v>
+        <v>3.9972718080442116</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>357.10356046999999</v>
+        <v>357.21086766000002</v>
       </c>
       <c r="C219" s="5">
-        <v>2.1391727899999751</v>
+        <v>2.1967621100000088</v>
       </c>
       <c r="D219" s="5">
-        <v>7.4763120386665882</v>
+        <v>7.6833732333190241</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>359.21438828999999</v>
+        <v>359.43991015</v>
       </c>
       <c r="C220" s="5">
-        <v>2.1108278199999972</v>
+        <v>2.2290424899999834</v>
       </c>
       <c r="D220" s="5">
-        <v>7.3283675323508879</v>
+        <v>7.7505772231933889</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>361.98340533999999</v>
+        <v>362.18618341000001</v>
       </c>
       <c r="C221" s="5">
-        <v>2.7690170500000022</v>
+        <v>2.7462732600000095</v>
       </c>
       <c r="D221" s="5">
-        <v>9.6526794235276761</v>
+        <v>9.563773878142424</v>
       </c>
       <c r="E221" s="5">
-        <v>6.4514268030491762</v>
+        <v>6.5039338044597494</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>363.68517609000003</v>
+        <v>363.15002294999999</v>
       </c>
       <c r="C222" s="5">
-        <v>1.701770750000037</v>
+        <v>0.96383953999998084</v>
       </c>
       <c r="D222" s="5">
-        <v>5.789668817130611</v>
+        <v>3.240562976692285</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>364.67273901999999</v>
+        <v>364.33980616999997</v>
       </c>
       <c r="C223" s="5">
-        <v>0.98756292999996731</v>
+        <v>1.1897832199999812</v>
       </c>
       <c r="D223" s="5">
-        <v>3.3076290851644652</v>
+        <v>4.0031669574090767</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>364.56179662</v>
+        <v>364.32117148999998</v>
       </c>
       <c r="C224" s="5">
-        <v>-0.110942399999999</v>
+        <v>-1.8634679999991022E-2</v>
       </c>
       <c r="D224" s="5">
-        <v>-0.36445923226194887</v>
+        <v>-6.1358452332938018E-2</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>362.24432826999998</v>
+        <v>362.21832712999998</v>
       </c>
       <c r="C225" s="5">
-        <v>-2.3174683500000128</v>
+        <v>-2.102844360000006</v>
       </c>
       <c r="D225" s="5">
-        <v>-7.3670996449437425</v>
+        <v>-6.7106367580011099</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>364.36250267999998</v>
+        <v>364.30654884</v>
       </c>
       <c r="C226" s="5">
-        <v>2.1181744099999946</v>
+        <v>2.0882217100000275</v>
       </c>
       <c r="D226" s="5">
-        <v>7.2469585713081264</v>
+        <v>7.1417395466196743</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>363.88307222999998</v>
+        <v>364.00395981000003</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.47943044999999529</v>
+        <v>-0.30258902999997872</v>
       </c>
       <c r="D227" s="5">
-        <v>-1.5675905593906747</v>
+        <v>-0.992166245655135</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>361.97429742999998</v>
+        <v>362.08694981999997</v>
       </c>
       <c r="C228" s="5">
-        <v>-1.9087748000000033</v>
+        <v>-1.9170099900000537</v>
       </c>
       <c r="D228" s="5">
-        <v>-6.1162187149966574</v>
+        <v>-6.1398656122550914</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>360.74847561000001</v>
+        <v>360.87749360999999</v>
       </c>
       <c r="C229" s="5">
-        <v>-1.2258218199999646</v>
+        <v>-1.2094562099999848</v>
       </c>
       <c r="D229" s="5">
-        <v>-3.9889434143066782</v>
+        <v>-3.9354606953545423</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>358.85276406000003</v>
+        <v>358.88451930999997</v>
       </c>
       <c r="C230" s="5">
-        <v>-1.8957115499999873</v>
+        <v>-1.9929743000000144</v>
       </c>
       <c r="D230" s="5">
-        <v>-6.1268278901468136</v>
+        <v>-6.4294615494404965</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>356.02113809000002</v>
+        <v>356.07396054999998</v>
       </c>
       <c r="C231" s="5">
-        <v>-2.8316259700000046</v>
+        <v>-2.8105587599999922</v>
       </c>
       <c r="D231" s="5">
-        <v>-9.0686034449761532</v>
+        <v>-9.0032503802645607</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>353.11043824000001</v>
+        <v>353.18612329000001</v>
       </c>
       <c r="C232" s="5">
-        <v>-2.9106998500000145</v>
+        <v>-2.8878372599999693</v>
       </c>
       <c r="D232" s="5">
-        <v>-9.3814183472802686</v>
+        <v>-9.3096664336398955</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>350.69427329000001</v>
+        <v>350.70575266999998</v>
       </c>
       <c r="C233" s="5">
-        <v>-2.4161649499999953</v>
+        <v>-2.4803706200000306</v>
       </c>
       <c r="D233" s="5">
-        <v>-7.9089513214628209</v>
+        <v>-8.1093982804344868</v>
       </c>
       <c r="E233" s="5">
-        <v>-3.1186877308357341</v>
+        <v>-3.1697594402721907</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>344.62866113000001</v>
+        <v>344.59588439999999</v>
       </c>
       <c r="C234" s="5">
-        <v>-6.0656121600000006</v>
+        <v>-6.1098682699999927</v>
       </c>
       <c r="D234" s="5">
-        <v>-18.890331750550928</v>
+        <v>-19.014669613521395</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>340.07943346000002</v>
+        <v>340.17127749999997</v>
       </c>
       <c r="C235" s="5">
-        <v>-4.5492276699999934</v>
+        <v>-4.4246069000000148</v>
       </c>
       <c r="D235" s="5">
-        <v>-14.739532880928452</v>
+        <v>-14.365127206990657</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>337.07411618999998</v>
+        <v>337.17222623999999</v>
       </c>
       <c r="C236" s="5">
-        <v>-3.0053172700000346</v>
+        <v>-2.9990512599999875</v>
       </c>
       <c r="D236" s="5">
-        <v>-10.10398670959799</v>
+        <v>-10.081339331125927</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>333.10946683999998</v>
+        <v>333.18910284999998</v>
       </c>
       <c r="C237" s="5">
-        <v>-3.964649350000002</v>
+        <v>-3.9831233900000029</v>
       </c>
       <c r="D237" s="5">
-        <v>-13.236142883357193</v>
+        <v>-13.290247251299137</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>333.61183291999998</v>
+        <v>333.68010056000003</v>
       </c>
       <c r="C238" s="5">
-        <v>0.5023660800000016</v>
+        <v>0.49099771000004466</v>
       </c>
       <c r="D238" s="5">
-        <v>1.8248200553714788</v>
+        <v>1.7827600237215968</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>333.15978522</v>
+        <v>333.18531131999998</v>
       </c>
       <c r="C239" s="5">
-        <v>-0.45204769999998007</v>
+        <v>-0.49478924000004554</v>
       </c>
       <c r="D239" s="5">
-        <v>-1.61394979315862</v>
+        <v>-1.7649497667989178</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>333.53439276</v>
+        <v>333.58788959999998</v>
       </c>
       <c r="C240" s="5">
-        <v>0.37460753999999952</v>
+        <v>0.40257828000000018</v>
       </c>
       <c r="D240" s="5">
-        <v>1.3576653347361578</v>
+        <v>1.4596000544010446</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>332.79652656000002</v>
+        <v>332.69034426000002</v>
       </c>
       <c r="C241" s="5">
-        <v>-0.73786619999998493</v>
+        <v>-0.89754533999996511</v>
       </c>
       <c r="D241" s="5">
-        <v>-2.6226529210608307</v>
+        <v>-3.1813445922178274</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>332.15909404000001</v>
+        <v>332.08621812000001</v>
       </c>
       <c r="C242" s="5">
-        <v>-0.63743252000000439</v>
+        <v>-0.60412614000000531</v>
       </c>
       <c r="D242" s="5">
-        <v>-2.2743991394105656</v>
+        <v>-2.1574256259917157</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>334.03840408000002</v>
+        <v>333.80565313</v>
       </c>
       <c r="C243" s="5">
-        <v>1.8793100400000071</v>
+        <v>1.7194350099999838</v>
       </c>
       <c r="D243" s="5">
-        <v>7.0047443349828153</v>
+        <v>6.3932363922981184</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>335.25630346000003</v>
+        <v>335.03240324000001</v>
       </c>
       <c r="C244" s="5">
-        <v>1.2178993800000057</v>
+        <v>1.2267501100000118</v>
       </c>
       <c r="D244" s="5">
-        <v>4.4639936132165436</v>
+        <v>4.5002917909653828</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>336.27614032999998</v>
+        <v>336.08634058000001</v>
       </c>
       <c r="C245" s="5">
-        <v>1.0198368699999492</v>
+        <v>1.0539373400000045</v>
       </c>
       <c r="D245" s="5">
-        <v>3.7120510095283166</v>
+        <v>3.8409355786135357</v>
       </c>
       <c r="E245" s="5">
-        <v>-4.1113112069774864</v>
+        <v>-4.1685692289616494</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>337.34451268999999</v>
+        <v>337.57148905999998</v>
       </c>
       <c r="C246" s="5">
-        <v>1.0683723600000121</v>
+        <v>1.4851484799999639</v>
       </c>
       <c r="D246" s="5">
-        <v>3.8798117225544493</v>
+        <v>5.4335354063412167</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>338.31771122999999</v>
+        <v>338.51753712999999</v>
       </c>
       <c r="C247" s="5">
-        <v>0.9731985399999985</v>
+        <v>0.94604807000001756</v>
       </c>
       <c r="D247" s="5">
-        <v>3.517316744266008</v>
+        <v>3.4153383079395416</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>339.58242172000001</v>
+        <v>339.70584697999999</v>
       </c>
       <c r="C248" s="5">
-        <v>1.2647104900000272</v>
+        <v>1.188309849999996</v>
       </c>
       <c r="D248" s="5">
-        <v>4.5792697532987425</v>
+        <v>4.2946889706394931</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>341.53404413999999</v>
+        <v>341.60357486999999</v>
       </c>
       <c r="C249" s="5">
-        <v>1.9516224199999783</v>
+        <v>1.8977278899999988</v>
       </c>
       <c r="D249" s="5">
-        <v>7.1187742063218096</v>
+        <v>6.9135177950384152</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>342.87514616999999</v>
+        <v>342.92821114999998</v>
       </c>
       <c r="C250" s="5">
-        <v>1.3411020300000018</v>
+        <v>1.3246362799999929</v>
       </c>
       <c r="D250" s="5">
-        <v>4.8151501650698592</v>
+        <v>4.753775657630066</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>343.71174924000002</v>
+        <v>343.71719621</v>
       </c>
       <c r="C251" s="5">
-        <v>0.83660307000002376</v>
+        <v>0.78898506000001589</v>
       </c>
       <c r="D251" s="5">
-        <v>2.967570941305353</v>
+        <v>2.7960809015196153</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>346.46440412999999</v>
+        <v>346.51152298</v>
       </c>
       <c r="C252" s="5">
-        <v>2.7526548899999739</v>
+        <v>2.7943267699999979</v>
       </c>
       <c r="D252" s="5">
-        <v>10.04515423483976</v>
+        <v>10.203921845081254</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>347.80896525999998</v>
+        <v>347.74431686000003</v>
       </c>
       <c r="C253" s="5">
-        <v>1.3445611299999882</v>
+        <v>1.2327938800000311</v>
       </c>
       <c r="D253" s="5">
-        <v>4.7576646366338071</v>
+        <v>4.3538117778049612</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>349.82495341999999</v>
+        <v>349.76779183000002</v>
       </c>
       <c r="C254" s="5">
-        <v>2.0159881600000062</v>
+        <v>2.0234749699999952</v>
       </c>
       <c r="D254" s="5">
-        <v>7.1815791664106676</v>
+        <v>7.2104920907273273</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>350.65505438000002</v>
+        <v>350.53594645999999</v>
       </c>
       <c r="C255" s="5">
-        <v>0.83010096000003841</v>
+        <v>0.76815462999996953</v>
       </c>
       <c r="D255" s="5">
-        <v>2.8849425118506522</v>
+        <v>2.6674889836911353</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>351.83378599999998</v>
+        <v>351.73149339000003</v>
       </c>
       <c r="C256" s="5">
-        <v>1.1787316199999509</v>
+        <v>1.1955469300000345</v>
       </c>
       <c r="D256" s="5">
-        <v>4.1092364308480622</v>
+        <v>4.1704041005820036</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>354.60539599999998</v>
+        <v>354.57232189000001</v>
       </c>
       <c r="C257" s="5">
-        <v>2.7716100000000097</v>
+        <v>2.8408284999999864</v>
       </c>
       <c r="D257" s="5">
-        <v>9.8736568375382703</v>
+        <v>10.134378162810576</v>
       </c>
       <c r="E257" s="5">
-        <v>5.4506560150276551</v>
+        <v>5.5003667444793791</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>354.80237233999998</v>
+        <v>354.88651104000002</v>
       </c>
       <c r="C258" s="5">
-        <v>0.19697633999999198</v>
+        <v>0.31418915000000425</v>
       </c>
       <c r="D258" s="5">
-        <v>0.66861671685458646</v>
+        <v>1.0685264187736854</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>356.55689367000002</v>
+        <v>356.60575713999998</v>
       </c>
       <c r="C259" s="5">
-        <v>1.7545213300000455</v>
+        <v>1.7192460999999639</v>
       </c>
       <c r="D259" s="5">
-        <v>6.0981643091468474</v>
+        <v>5.9708196733465835</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>358.53456193</v>
+        <v>358.55189554999998</v>
       </c>
       <c r="C260" s="5">
-        <v>1.9776682599999731</v>
+        <v>1.9461384100000032</v>
       </c>
       <c r="D260" s="5">
-        <v>6.8627323336627688</v>
+        <v>6.7490627619718913</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>360.82831914000002</v>
+        <v>360.85494662999997</v>
       </c>
       <c r="C261" s="5">
-        <v>2.2937572100000239</v>
+        <v>2.3030510799999888</v>
       </c>
       <c r="D261" s="5">
-        <v>7.9530851684498582</v>
+        <v>7.986056687699894</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>360.52359845000001</v>
+        <v>360.55339363000002</v>
       </c>
       <c r="C262" s="5">
-        <v>-0.30472069000001056</v>
+        <v>-0.30155299999995577</v>
       </c>
       <c r="D262" s="5">
-        <v>-1.0087101052181802</v>
+        <v>-0.99819899962230174</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>361.22651538999997</v>
+        <v>361.22846019999997</v>
       </c>
       <c r="C263" s="5">
-        <v>0.70291693999996596</v>
+        <v>0.67506656999995585</v>
       </c>
       <c r="D263" s="5">
-        <v>2.3649064227864169</v>
+        <v>2.2700496795829972</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>362.67489554000002</v>
+        <v>362.72825294</v>
       </c>
       <c r="C264" s="5">
-        <v>1.4483801500000482</v>
+        <v>1.4997927400000322</v>
       </c>
       <c r="D264" s="5">
-        <v>4.919080445488011</v>
+        <v>5.0976708330222387</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>364.14588429999998</v>
+        <v>364.12500390000002</v>
       </c>
       <c r="C265" s="5">
-        <v>1.4709887599999547</v>
+        <v>1.3967509600000199</v>
       </c>
       <c r="D265" s="5">
-        <v>4.9771876293083217</v>
+        <v>4.7199479747032091</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>367.47866048999998</v>
+        <v>367.45579233000001</v>
       </c>
       <c r="C266" s="5">
-        <v>3.3327761900000041</v>
+        <v>3.3307884299999841</v>
       </c>
       <c r="D266" s="5">
-        <v>11.552838728546021</v>
+        <v>11.546293754514014</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>367.24395541000001</v>
+        <v>367.18936530000002</v>
       </c>
       <c r="C267" s="5">
-        <v>-0.23470507999996926</v>
+        <v>-0.26642702999998846</v>
       </c>
       <c r="D267" s="5">
-        <v>-0.76374185473893075</v>
+        <v>-0.86660916064079663</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>367.70988273</v>
+        <v>367.68245615000001</v>
       </c>
       <c r="C268" s="5">
-        <v>0.4659273199999916</v>
+        <v>0.49309084999998731</v>
       </c>
       <c r="D268" s="5">
-        <v>1.5331246942978494</v>
+        <v>1.6234100509992189</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>368.05135960000001</v>
+        <v>368.07115905000001</v>
       </c>
       <c r="C269" s="5">
-        <v>0.34147687000000815</v>
+        <v>0.38870289999999841</v>
       </c>
       <c r="D269" s="5">
-        <v>1.1200996141646158</v>
+        <v>1.2760063953921597</v>
       </c>
       <c r="E269" s="5">
-        <v>3.7918102069715909</v>
+        <v>3.8070758281544048</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>371.71367649000001</v>
+        <v>371.66826042000002</v>
       </c>
       <c r="C270" s="5">
-        <v>3.6623168899999996</v>
+        <v>3.5971013700000185</v>
       </c>
       <c r="D270" s="5">
-        <v>12.616329561707396</v>
+        <v>12.378759657328665</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>374.60281190000001</v>
+        <v>374.54465933</v>
       </c>
       <c r="C271" s="5">
-        <v>2.8891354099999944</v>
+        <v>2.8763989099999776</v>
       </c>
       <c r="D271" s="5">
-        <v>9.7361984893576281</v>
+        <v>9.6926695792736837</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>376.78559218999999</v>
+        <v>376.75602893000001</v>
       </c>
       <c r="C272" s="5">
-        <v>2.1827802899999824</v>
+        <v>2.2113696000000118</v>
       </c>
       <c r="D272" s="5">
-        <v>7.2208027726990753</v>
+        <v>7.3196438974370892</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>378.48152024000001</v>
+        <v>378.48212414</v>
       </c>
       <c r="C273" s="5">
-        <v>1.6959280500000204</v>
+        <v>1.7260952099999827</v>
       </c>
       <c r="D273" s="5">
-        <v>5.5369898276126372</v>
+        <v>5.6384305789804579</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>381.40607641000003</v>
+        <v>381.43081453999997</v>
       </c>
       <c r="C274" s="5">
-        <v>2.9245561700000167</v>
+        <v>2.9486903999999754</v>
       </c>
       <c r="D274" s="5">
-        <v>9.6768931742210249</v>
+        <v>9.7601862066345912</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>381.72073802</v>
+        <v>381.76255235999997</v>
       </c>
       <c r="C275" s="5">
-        <v>0.31466160999997328</v>
+        <v>0.33173782000000074</v>
       </c>
       <c r="D275" s="5">
-        <v>0.99450957153592867</v>
+        <v>1.0486702292324068</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>379.09904426000003</v>
+        <v>379.14373717000001</v>
       </c>
       <c r="C276" s="5">
-        <v>-2.621693759999971</v>
+        <v>-2.6188151899999639</v>
       </c>
       <c r="D276" s="5">
-        <v>-7.9374041045802146</v>
+        <v>-7.9281792098022663</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>382.41982021000001</v>
+        <v>382.43334695999999</v>
       </c>
       <c r="C277" s="5">
-        <v>3.3207759499999838</v>
+        <v>3.2896097899999859</v>
       </c>
       <c r="D277" s="5">
-        <v>11.033093864439959</v>
+        <v>10.923205999802343</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>383.40363178000001</v>
+        <v>383.41935479</v>
       </c>
       <c r="C278" s="5">
-        <v>0.9838115700000003</v>
+        <v>0.98600783000000547</v>
       </c>
       <c r="D278" s="5">
-        <v>3.1311719831881746</v>
+        <v>3.138148851298439</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>384.59064534999999</v>
+        <v>384.55309840000001</v>
       </c>
       <c r="C279" s="5">
-        <v>1.1870135699999764</v>
+        <v>1.1337436100000104</v>
       </c>
       <c r="D279" s="5">
-        <v>3.7791066722646205</v>
+        <v>3.6065933711563858</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>387.43819366000002</v>
+        <v>387.47742591000002</v>
       </c>
       <c r="C280" s="5">
-        <v>2.8475483100000361</v>
+        <v>2.9243275100000119</v>
       </c>
       <c r="D280" s="5">
-        <v>9.2558193056017313</v>
+        <v>9.5168876400348665</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>386.87115570999998</v>
+        <v>386.92162962999998</v>
       </c>
       <c r="C281" s="5">
-        <v>-0.5670379500000422</v>
+        <v>-0.55579628000003822</v>
       </c>
       <c r="D281" s="5">
-        <v>-1.7422001601684833</v>
+        <v>-1.7077611129065362</v>
       </c>
       <c r="E281" s="5">
-        <v>5.1133613880555817</v>
+        <v>5.1214201701251127</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>385.76352747999999</v>
+        <v>385.66346381</v>
       </c>
       <c r="C282" s="5">
-        <v>-1.1076282299999889</v>
+        <v>-1.2581658199999879</v>
       </c>
       <c r="D282" s="5">
-        <v>-3.3820627180719209</v>
+        <v>-3.8330436219934594</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>388.02416255999998</v>
+        <v>387.95954369999998</v>
       </c>
       <c r="C283" s="5">
-        <v>2.2606350799999859</v>
+        <v>2.2960798899999872</v>
       </c>
       <c r="D283" s="5">
-        <v>7.2633290593827171</v>
+        <v>7.3829444325308691</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>389.74169017000003</v>
+        <v>389.77081170000002</v>
       </c>
       <c r="C284" s="5">
-        <v>1.7175276100000474</v>
+        <v>1.811268000000041</v>
       </c>
       <c r="D284" s="5">
-        <v>5.4428478458456331</v>
+        <v>5.7485652455496972</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>389.37098615999997</v>
+        <v>389.37459201000001</v>
       </c>
       <c r="C285" s="5">
-        <v>-0.37070401000005404</v>
+        <v>-0.39621969000000945</v>
       </c>
       <c r="D285" s="5">
-        <v>-1.1354316211833804</v>
+        <v>-1.2130572227084024</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>391.49331393</v>
+        <v>391.56225224000002</v>
       </c>
       <c r="C286" s="5">
-        <v>2.1223277700000267</v>
+        <v>2.1876602300000059</v>
       </c>
       <c r="D286" s="5">
-        <v>6.7404791180934565</v>
+        <v>6.9543634107682273</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>394.24985923999998</v>
+        <v>394.33337524000001</v>
       </c>
       <c r="C287" s="5">
-        <v>2.7565453099999786</v>
+        <v>2.7711229999999887</v>
       </c>
       <c r="D287" s="5">
-        <v>8.7843372879367934</v>
+        <v>8.8309996246275446</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>394.66675792000001</v>
+        <v>394.68731535000001</v>
       </c>
       <c r="C288" s="5">
-        <v>0.41689868000003116</v>
+        <v>0.35394010999999637</v>
       </c>
       <c r="D288" s="5">
-        <v>1.2763436319112254</v>
+        <v>1.0824118939264826</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>398.53823549999998</v>
+        <v>398.54007732999997</v>
       </c>
       <c r="C289" s="5">
-        <v>3.8714775799999757</v>
+        <v>3.8527619799999684</v>
       </c>
       <c r="D289" s="5">
-        <v>12.427705387506505</v>
+        <v>12.363686696473408</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>401.19622612000001</v>
+        <v>401.25230806000002</v>
       </c>
       <c r="C290" s="5">
-        <v>2.657990620000021</v>
+        <v>2.7122307300000443</v>
       </c>
       <c r="D290" s="5">
-        <v>8.303413726315334</v>
+        <v>8.479209983170243</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>403.13782235000002</v>
+        <v>403.09212697999999</v>
       </c>
       <c r="C291" s="5">
-        <v>1.941596230000016</v>
+        <v>1.8398189199999706</v>
       </c>
       <c r="D291" s="5">
-        <v>5.9645203412133529</v>
+        <v>5.6431316726125447</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>406.36862422000002</v>
+        <v>406.41964849999999</v>
       </c>
       <c r="C292" s="5">
-        <v>3.2308018699999934</v>
+        <v>3.3275215200000048</v>
       </c>
       <c r="D292" s="5">
-        <v>10.052389666702343</v>
+        <v>10.368352917234681</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>406.44795527999997</v>
+        <v>406.48227544999997</v>
       </c>
       <c r="C293" s="5">
-        <v>7.9331059999958597E-2</v>
+        <v>6.2626949999980752E-2</v>
       </c>
       <c r="D293" s="5">
-        <v>0.23451503595233181</v>
+        <v>0.18506995420428662</v>
       </c>
       <c r="E293" s="5">
-        <v>5.060289267126139</v>
+        <v>5.0554542114136014</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>408.23335258999998</v>
+        <v>408.02478673000002</v>
       </c>
       <c r="C294" s="5">
-        <v>1.7853973100000076</v>
+        <v>1.542511280000042</v>
       </c>
       <c r="D294" s="5">
-        <v>5.4004551438438853</v>
+        <v>4.6499923369368812</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>410.59740225000002</v>
+        <v>410.46825931000001</v>
       </c>
       <c r="C295" s="5">
-        <v>2.3640496600000347</v>
+        <v>2.443472579999991</v>
       </c>
       <c r="D295" s="5">
-        <v>7.1747712158607868</v>
+        <v>7.4277297815975141</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>413.81239348999998</v>
+        <v>413.83478534</v>
       </c>
       <c r="C296" s="5">
-        <v>3.2149912399999607</v>
+        <v>3.3665260299999886</v>
       </c>
       <c r="D296" s="5">
-        <v>9.811431468308939</v>
+        <v>10.298335866080466</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>416.99887360999998</v>
+        <v>416.998561</v>
       </c>
       <c r="C297" s="5">
-        <v>3.1864801199999988</v>
+        <v>3.1637756599999989</v>
       </c>
       <c r="D297" s="5">
-        <v>9.6419273148495641</v>
+        <v>9.5697724918998297</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>419.73891164000003</v>
+        <v>419.80157607000001</v>
       </c>
       <c r="C298" s="5">
-        <v>2.7400380300000506</v>
+        <v>2.8030150700000149</v>
       </c>
       <c r="D298" s="5">
-        <v>8.1763198258224321</v>
+        <v>8.371254627294844</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>421.86401138999997</v>
+        <v>421.99819271000001</v>
       </c>
       <c r="C299" s="5">
-        <v>2.1250997499999471</v>
+        <v>2.196616640000002</v>
       </c>
       <c r="D299" s="5">
-        <v>6.2475563204451579</v>
+        <v>6.4629057433806869</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>424.06186022000003</v>
+        <v>424.07349277999998</v>
       </c>
       <c r="C300" s="5">
-        <v>2.1978488300000549</v>
+        <v>2.0753000699999689</v>
       </c>
       <c r="D300" s="5">
-        <v>6.434110343728161</v>
+        <v>6.0636172347695139</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>426.32493044</v>
+        <v>426.35601951000001</v>
       </c>
       <c r="C301" s="5">
-        <v>2.2630702199999746</v>
+        <v>2.2825267300000291</v>
       </c>
       <c r="D301" s="5">
-        <v>6.5953325867392776</v>
+        <v>6.6535365422287995</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>428.34928535</v>
+        <v>428.43004694000001</v>
       </c>
       <c r="C302" s="5">
-        <v>2.0243549099999996</v>
+        <v>2.074027430000001</v>
       </c>
       <c r="D302" s="5">
-        <v>5.8492540059665643</v>
+        <v>5.9961936826562923</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>429.67876794</v>
+        <v>429.68701462000001</v>
       </c>
       <c r="C303" s="5">
-        <v>1.3294825899999978</v>
+        <v>1.2569676800000025</v>
       </c>
       <c r="D303" s="5">
-        <v>3.7887230890126578</v>
+        <v>3.5780412001264361</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>431.70341403999998</v>
+        <v>431.80048835000002</v>
       </c>
       <c r="C304" s="5">
-        <v>2.024646099999984</v>
+        <v>2.1134737300000097</v>
       </c>
       <c r="D304" s="5">
-        <v>5.8032649148427318</v>
+        <v>6.06468314113906</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>434.40352582000003</v>
+        <v>434.43079354999998</v>
       </c>
       <c r="C305" s="5">
-        <v>2.7001117800000429</v>
+        <v>2.6303051999999525</v>
       </c>
       <c r="D305" s="5">
-        <v>7.7691109069806918</v>
+        <v>7.559721409856901</v>
       </c>
       <c r="E305" s="5">
-        <v>6.8780197259798337</v>
+        <v>6.8757040067883191</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>438.29879013999999</v>
+        <v>437.95742052000003</v>
       </c>
       <c r="C306" s="5">
-        <v>3.895264319999967</v>
+        <v>3.5266269700000521</v>
       </c>
       <c r="D306" s="5">
-        <v>11.307175877269749</v>
+        <v>10.18829210825043</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>439.77182815999998</v>
+        <v>439.59142487999998</v>
       </c>
       <c r="C307" s="5">
-        <v>1.47303801999999</v>
+        <v>1.634004359999949</v>
       </c>
       <c r="D307" s="5">
-        <v>4.1083581080624931</v>
+        <v>4.5701844641722555</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>441.35410840999998</v>
+        <v>441.34460852000001</v>
       </c>
       <c r="C308" s="5">
-        <v>1.5822802499999966</v>
+        <v>1.7531836400000316</v>
       </c>
       <c r="D308" s="5">
-        <v>4.4040207205210846</v>
+        <v>4.8922406584550826</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>442.47721891999998</v>
+        <v>442.49789929999997</v>
       </c>
       <c r="C309" s="5">
-        <v>1.1231105100000036</v>
+        <v>1.1532907799999634</v>
       </c>
       <c r="D309" s="5">
-        <v>3.0967336940281642</v>
+        <v>3.1812184777763708</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>443.10621089</v>
+        <v>443.16346999000001</v>
       </c>
       <c r="C310" s="5">
-        <v>0.6289919700000155</v>
+        <v>0.66557069000003821</v>
       </c>
       <c r="D310" s="5">
-        <v>1.7192289746594813</v>
+        <v>1.8199528725023839</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>443.92777948999998</v>
+        <v>444.06943484999999</v>
       </c>
       <c r="C311" s="5">
-        <v>0.82156859999997778</v>
+        <v>0.90596485999998322</v>
       </c>
       <c r="D311" s="5">
-        <v>2.24776439787997</v>
+        <v>2.48094729793924</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>446.86084595</v>
+        <v>446.88090969000001</v>
       </c>
       <c r="C312" s="5">
-        <v>2.9330664600000205</v>
+        <v>2.8114748400000167</v>
       </c>
       <c r="D312" s="5">
-        <v>8.2230500725752655</v>
+        <v>7.8676076502665726</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>446.88302186999999</v>
+        <v>446.88075765999997</v>
       </c>
       <c r="C313" s="5">
-        <v>2.2175919999995131E-2</v>
+        <v>-1.5203000003793932E-4</v>
       </c>
       <c r="D313" s="5">
-        <v>5.956746660309431E-2</v>
+        <v>-4.0824222901081342E-4</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>447.51616688000001</v>
+        <v>447.60254681999999</v>
       </c>
       <c r="C314" s="5">
-        <v>0.6331450100000211</v>
+        <v>0.72178916000001436</v>
       </c>
       <c r="D314" s="5">
-        <v>1.713474215957933</v>
+        <v>1.9555170420506807</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>450.68244076000002</v>
+        <v>450.69103507</v>
       </c>
       <c r="C315" s="5">
-        <v>3.1662738800000056</v>
+        <v>3.0884882500000117</v>
       </c>
       <c r="D315" s="5">
-        <v>8.8285647988222351</v>
+        <v>8.6016553545183108</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>450.76821047999999</v>
+        <v>450.80424375000001</v>
       </c>
       <c r="C316" s="5">
-        <v>8.5769719999973404E-2</v>
+        <v>0.11320868000001383</v>
       </c>
       <c r="D316" s="5">
-        <v>0.22861210954552291</v>
+        <v>0.30184371431294377</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>453.24404745999999</v>
+        <v>453.22427587999999</v>
       </c>
       <c r="C317" s="5">
-        <v>2.4758369799999969</v>
+        <v>2.4200321299999814</v>
       </c>
       <c r="D317" s="5">
-        <v>6.7937756468294141</v>
+        <v>6.6355507875923037</v>
       </c>
       <c r="E317" s="5">
-        <v>4.3371014552507914</v>
+        <v>4.3260014273912129</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>457.00321070000001</v>
+        <v>456.71902179</v>
       </c>
       <c r="C318" s="5">
-        <v>3.7591632400000208</v>
+        <v>3.494745910000006</v>
       </c>
       <c r="D318" s="5">
-        <v>10.419481955629784</v>
+        <v>9.6557053116753444</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>457.84849529000002</v>
+        <v>457.72692247999998</v>
       </c>
       <c r="C319" s="5">
-        <v>0.84528459000000566</v>
+        <v>1.0079006899999854</v>
       </c>
       <c r="D319" s="5">
-        <v>2.2422692063239769</v>
+        <v>2.6805747963467574</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>457.85518546999998</v>
+        <v>457.89820772000002</v>
       </c>
       <c r="C320" s="5">
-        <v>6.6901799999641298E-3</v>
+        <v>0.17128524000003154</v>
       </c>
       <c r="D320" s="5">
-        <v>1.7536065574108584E-2</v>
+        <v>0.44997539371021134</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>461.38085770999999</v>
+        <v>461.44561361000001</v>
       </c>
       <c r="C321" s="5">
-        <v>3.5256722400000058</v>
+        <v>3.5474058899999932</v>
       </c>
       <c r="D321" s="5">
-        <v>9.6420680467304685</v>
+        <v>9.7031103015766682</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>462.13111792000001</v>
+        <v>462.18399683000001</v>
       </c>
       <c r="C322" s="5">
-        <v>0.75026021000002174</v>
+        <v>0.73838322000000289</v>
       </c>
       <c r="D322" s="5">
-        <v>1.9688899625168954</v>
+        <v>1.9371723341076175</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>463.77812834999997</v>
+        <v>463.90074734000001</v>
       </c>
       <c r="C323" s="5">
-        <v>1.6470104299999662</v>
+        <v>1.7167505099999971</v>
       </c>
       <c r="D323" s="5">
-        <v>4.3615706438292046</v>
+        <v>4.549514169168356</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>466.91492132000002</v>
+        <v>466.93962006999999</v>
       </c>
       <c r="C324" s="5">
-        <v>3.1367929700000445</v>
+        <v>3.03887272999998</v>
       </c>
       <c r="D324" s="5">
-        <v>8.4251104550520761</v>
+        <v>8.1503281017552673</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>468.76877868999998</v>
+        <v>468.73043716000001</v>
       </c>
       <c r="C325" s="5">
-        <v>1.8538573699999574</v>
+        <v>1.7908170900000187</v>
       </c>
       <c r="D325" s="5">
-        <v>4.8699615610825253</v>
+        <v>4.7005971265908775</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>472.08776825000001</v>
+        <v>472.17094713</v>
       </c>
       <c r="C326" s="5">
-        <v>3.3189895600000341</v>
+        <v>3.4405099699999937</v>
       </c>
       <c r="D326" s="5">
-        <v>8.8350626504617438</v>
+        <v>9.1725034165733419</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>470.44693352000002</v>
+        <v>470.45726490999999</v>
       </c>
       <c r="C327" s="5">
-        <v>-1.6408347299999946</v>
+        <v>-1.7136822200000097</v>
       </c>
       <c r="D327" s="5">
-        <v>-4.0920235420326971</v>
+        <v>-4.2693477883239517</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>471.26952168000003</v>
+        <v>471.25074188000002</v>
       </c>
       <c r="C328" s="5">
-        <v>0.82258816000000934</v>
+        <v>0.79347697000002881</v>
       </c>
       <c r="D328" s="5">
-        <v>2.1185263466731774</v>
+        <v>2.0428101772411056</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>472.99183345</v>
+        <v>472.93884931000002</v>
       </c>
       <c r="C329" s="5">
-        <v>1.7223117699999761</v>
+        <v>1.6881074300000023</v>
       </c>
       <c r="D329" s="5">
-        <v>4.4747799685143308</v>
+        <v>4.3843332341166441</v>
       </c>
       <c r="E329" s="5">
-        <v>4.3569873891709188</v>
+        <v>4.3498493966858565</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>474.22224500999999</v>
+        <v>473.97823183999998</v>
       </c>
       <c r="C330" s="5">
-        <v>1.2304115599999932</v>
+        <v>1.0393825299999548</v>
       </c>
       <c r="D330" s="5">
-        <v>3.1666568945451612</v>
+        <v>2.6693644548677842</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>475.5875231</v>
+        <v>475.56812221000001</v>
       </c>
       <c r="C331" s="5">
-        <v>1.3652780900000039</v>
+        <v>1.5898903700000346</v>
       </c>
       <c r="D331" s="5">
-        <v>3.5100131830149595</v>
+        <v>4.1003215154586936</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>475.49832339</v>
+        <v>475.60799285000002</v>
       </c>
       <c r="C332" s="5">
-        <v>-8.9199710000002597E-2</v>
+        <v>3.9870640000003732E-2</v>
       </c>
       <c r="D332" s="5">
-        <v>-0.22483622400611969</v>
+        <v>0.10065190150858605</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>474.19781332000002</v>
+        <v>474.31175459000002</v>
       </c>
       <c r="C333" s="5">
-        <v>-1.300510069999973</v>
+        <v>-1.2962382599999955</v>
       </c>
       <c r="D333" s="5">
-        <v>-3.2331320963639221</v>
+        <v>-3.2219388830922124</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>476.61388804000001</v>
+        <v>476.68440575</v>
       </c>
       <c r="C334" s="5">
-        <v>2.4160747199999832</v>
+        <v>2.3726511599999753</v>
       </c>
       <c r="D334" s="5">
-        <v>6.2883715858510048</v>
+        <v>6.1707008045986944</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>477.53463650999998</v>
+        <v>477.64486162999998</v>
       </c>
       <c r="C335" s="5">
-        <v>0.92074846999997817</v>
+        <v>0.96045587999998361</v>
       </c>
       <c r="D335" s="5">
-        <v>2.3430157638153037</v>
+        <v>2.4448156386232656</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>476.27063706000001</v>
+        <v>476.22750508000001</v>
       </c>
       <c r="C336" s="5">
-        <v>-1.2639994499999716</v>
+        <v>-1.4173565499999654</v>
       </c>
       <c r="D336" s="5">
-        <v>-3.1304772111943713</v>
+        <v>-3.5033184066297074</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>476.72855288</v>
+        <v>476.5886481</v>
       </c>
       <c r="C337" s="5">
-        <v>0.45791581999998243</v>
+        <v>0.36114301999998588</v>
       </c>
       <c r="D337" s="5">
-        <v>1.1598743341969531</v>
+        <v>0.91381479702221657</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>480.20695834999998</v>
+        <v>480.26745448000003</v>
       </c>
       <c r="C338" s="5">
-        <v>3.4784054699999842</v>
+        <v>3.6788063800000259</v>
       </c>
       <c r="D338" s="5">
-        <v>9.1157437344224554</v>
+        <v>9.6663947043278178</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>481.47428858000001</v>
+        <v>481.45828208</v>
       </c>
       <c r="C339" s="5">
-        <v>1.2673302300000273</v>
+        <v>1.1908275999999773</v>
       </c>
       <c r="D339" s="5">
-        <v>3.2133360718367143</v>
+        <v>3.016324932109371</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>483.66236407999997</v>
+        <v>483.51891898999997</v>
       </c>
       <c r="C340" s="5">
-        <v>2.1880754999999681</v>
+        <v>2.0606369099999711</v>
       </c>
       <c r="D340" s="5">
-        <v>5.5918333086089067</v>
+        <v>5.2586311724069024</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>481.93213052999999</v>
+        <v>481.79878262</v>
       </c>
       <c r="C341" s="5">
-        <v>-1.7302335499999799</v>
+        <v>-1.7201363699999774</v>
       </c>
       <c r="D341" s="5">
-        <v>-4.2093655824081306</v>
+        <v>-4.1864968172642181</v>
       </c>
       <c r="E341" s="5">
-        <v>1.8901588669701708</v>
+        <v>1.8733782016271849</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>485.14766728000001</v>
+        <v>484.97998133999999</v>
       </c>
       <c r="C342" s="5">
-        <v>3.2155367500000125</v>
+        <v>3.1811987199999976</v>
       </c>
       <c r="D342" s="5">
-        <v>8.3070654271905973</v>
+        <v>8.2174683758968072</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>486.97577137000002</v>
+        <v>487.06633778000003</v>
       </c>
       <c r="C343" s="5">
-        <v>1.8281040900000107</v>
+        <v>2.0863564400000314</v>
       </c>
       <c r="D343" s="5">
-        <v>4.6166670945949839</v>
+        <v>5.2862450362618274</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>490.41538035000002</v>
+        <v>490.66542408999999</v>
       </c>
       <c r="C344" s="5">
-        <v>3.4396089800000027</v>
+        <v>3.5990863099999615</v>
       </c>
       <c r="D344" s="5">
-        <v>8.8129874430425517</v>
+        <v>9.2365759837879313</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>490.16445528999998</v>
+        <v>490.33480191000001</v>
       </c>
       <c r="C345" s="5">
-        <v>-0.25092506000004278</v>
+        <v>-0.33062217999997756</v>
       </c>
       <c r="D345" s="5">
-        <v>-0.61226496481787684</v>
+        <v>-0.80559896477399029</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>492.99031418999999</v>
+        <v>493.07939914000002</v>
       </c>
       <c r="C346" s="5">
-        <v>2.8258589000000143</v>
+        <v>2.7445972300000108</v>
       </c>
       <c r="D346" s="5">
-        <v>7.1417814969837012</v>
+        <v>6.9275637932614709</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>495.32048663</v>
+        <v>495.40043036999998</v>
       </c>
       <c r="C347" s="5">
-        <v>2.3301724400000126</v>
+        <v>2.32103122999996</v>
       </c>
       <c r="D347" s="5">
-        <v>5.8217282688247218</v>
+        <v>5.7972203364246244</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>496.33308556999998</v>
+        <v>496.14760124999998</v>
       </c>
       <c r="C348" s="5">
-        <v>1.0125989399999753</v>
+        <v>0.74717087999999876</v>
       </c>
       <c r="D348" s="5">
-        <v>2.4809691286333591</v>
+        <v>1.8249481161973335</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>498.40913613999999</v>
+        <v>498.29693666999998</v>
       </c>
       <c r="C349" s="5">
-        <v>2.0760505700000067</v>
+        <v>2.1493354199999999</v>
       </c>
       <c r="D349" s="5">
-        <v>5.1364286216981636</v>
+        <v>5.3241240314265914</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>498.36494513000002</v>
+        <v>498.31984954000001</v>
       </c>
       <c r="C350" s="5">
-        <v>-4.4191009999963171E-2</v>
+        <v>2.2912870000027397E-2</v>
       </c>
       <c r="D350" s="5">
-        <v>-0.10634508069806703</v>
+        <v>5.5192791129154983E-2</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>499.09740526000002</v>
+        <v>499.10634621999998</v>
       </c>
       <c r="C351" s="5">
-        <v>0.73246012999999266</v>
+        <v>0.78649667999997064</v>
       </c>
       <c r="D351" s="5">
-        <v>1.7779984201296672</v>
+        <v>1.9104838371279742</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>500.61166208999998</v>
+        <v>500.52023323999998</v>
       </c>
       <c r="C352" s="5">
-        <v>1.5142568299999652</v>
+        <v>1.4138870200000042</v>
       </c>
       <c r="D352" s="5">
-        <v>3.7021609929197563</v>
+        <v>3.4528727464635089</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>501.91440312999998</v>
+        <v>501.77836273999998</v>
       </c>
       <c r="C353" s="5">
-        <v>1.3027410400000008</v>
+        <v>1.2581294999999955</v>
       </c>
       <c r="D353" s="5">
-        <v>3.1678432518729815</v>
+        <v>3.0584252271933066</v>
       </c>
       <c r="E353" s="5">
-        <v>4.1462835395566389</v>
+        <v>4.1468722713145834</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>501.88908629999997</v>
+        <v>501.64669192999997</v>
       </c>
       <c r="C354" s="5">
-        <v>-2.5316830000008395E-2</v>
+        <v>-0.1316708100000028</v>
       </c>
       <c r="D354" s="5">
-        <v>-6.0511850356370633E-2</v>
+        <v>-0.31443590052903092</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>503.07600495000003</v>
+        <v>503.27697112999999</v>
       </c>
       <c r="C355" s="5">
-        <v>1.1869186500000524</v>
+        <v>1.6302792000000181</v>
       </c>
       <c r="D355" s="5">
-        <v>2.8750875175512114</v>
+        <v>3.9702934186939043</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>505.03943984</v>
+        <v>505.47481819000001</v>
       </c>
       <c r="C356" s="5">
-        <v>1.9634348899999736</v>
+        <v>2.1978470600000151</v>
       </c>
       <c r="D356" s="5">
-        <v>4.7852839217891407</v>
+        <v>5.3682082444290513</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>507.92875657000002</v>
+        <v>508.12617704000002</v>
       </c>
       <c r="C357" s="5">
-        <v>2.8893167300000187</v>
+        <v>2.6513588500000083</v>
       </c>
       <c r="D357" s="5">
-        <v>7.0853547294856378</v>
+        <v>6.4791389941482702</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>509.35718373999998</v>
+        <v>509.4831178</v>
       </c>
       <c r="C358" s="5">
-        <v>1.4284271699999636</v>
+        <v>1.3569407599999863</v>
       </c>
       <c r="D358" s="5">
-        <v>3.4274011951989536</v>
+        <v>3.2520650834703568</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>511.57745115</v>
+        <v>511.53780591999998</v>
       </c>
       <c r="C359" s="5">
-        <v>2.2202674100000195</v>
+        <v>2.0546881199999802</v>
       </c>
       <c r="D359" s="5">
-        <v>5.3579951612103605</v>
+        <v>4.9482648488497594</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>513.78526852000005</v>
+        <v>513.43905717999996</v>
       </c>
       <c r="C360" s="5">
-        <v>2.2078173700000434</v>
+        <v>1.9012512599999809</v>
       </c>
       <c r="D360" s="5">
-        <v>5.3035587392334049</v>
+        <v>4.5523961810781</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>516.34233959999995</v>
+        <v>516.25881113000003</v>
       </c>
       <c r="C361" s="5">
-        <v>2.5570710799999006</v>
+        <v>2.819753950000063</v>
       </c>
       <c r="D361" s="5">
-        <v>6.1385340995905979</v>
+        <v>6.7930269179521163</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>516.56665570999996</v>
+        <v>516.44322449000003</v>
       </c>
       <c r="C362" s="5">
-        <v>0.22431611000001794</v>
+        <v>0.18441336000000774</v>
       </c>
       <c r="D362" s="5">
-        <v>0.52256693979515489</v>
+        <v>0.42949644049217195</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>518.33259567000005</v>
+        <v>518.39925672000004</v>
       </c>
       <c r="C363" s="5">
-        <v>1.7659399600000825</v>
+        <v>1.9560322300000053</v>
       </c>
       <c r="D363" s="5">
-        <v>4.1803513257425262</v>
+        <v>4.6408921093121558</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>520.58996894999996</v>
+        <v>520.63870433</v>
       </c>
       <c r="C364" s="5">
-        <v>2.2573732799999107</v>
+        <v>2.2394476099999565</v>
       </c>
       <c r="D364" s="5">
-        <v>5.3530954037273037</v>
+        <v>5.308872632528594</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>521.35557871000003</v>
+        <v>521.04577010000003</v>
       </c>
       <c r="C365" s="5">
-        <v>0.76560976000007486</v>
+        <v>0.40706577000003108</v>
       </c>
       <c r="D365" s="5">
-        <v>1.7791344204874271</v>
+        <v>0.94227526998693634</v>
       </c>
       <c r="E365" s="5">
-        <v>3.873404600219188</v>
+        <v>3.8398242711759956</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>524.53863784999999</v>
+        <v>524.04729216999999</v>
       </c>
       <c r="C366" s="5">
-        <v>3.1830591399999548</v>
+        <v>3.0015220699999645</v>
       </c>
       <c r="D366" s="5">
-        <v>7.5775152680563451</v>
+        <v>7.1359635569082425</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>526.37138111000002</v>
+        <v>526.44620326999996</v>
       </c>
       <c r="C367" s="5">
-        <v>1.8327432600000293</v>
+        <v>2.3989110999999639</v>
       </c>
       <c r="D367" s="5">
-        <v>4.2743313661613103</v>
+        <v>5.6336289093857017</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>524.96233457000005</v>
+        <v>525.23339348000002</v>
       </c>
       <c r="C368" s="5">
-        <v>-1.409046539999963</v>
+        <v>-1.2128097899999375</v>
       </c>
       <c r="D368" s="5">
-        <v>-3.1654118559757971</v>
+        <v>-2.7297604305183798</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>481.55760565999998</v>
+        <v>481.38008580000002</v>
       </c>
       <c r="C369" s="5">
-        <v>-43.404728910000074</v>
+        <v>-43.85330768</v>
       </c>
       <c r="D369" s="5">
-        <v>-64.498947854244022</v>
+        <v>-64.873936703109365</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>484.88308111999999</v>
+        <v>484.62191648999999</v>
       </c>
       <c r="C370" s="5">
-        <v>3.3254754600000069</v>
+        <v>3.241830689999972</v>
       </c>
       <c r="D370" s="5">
-        <v>8.6088989033153762</v>
+        <v>8.3874924231665204</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>489.08058887999999</v>
+        <v>488.49019759999999</v>
       </c>
       <c r="C371" s="5">
-        <v>4.1975077600000077</v>
+        <v>3.8682811099999981</v>
       </c>
       <c r="D371" s="5">
-        <v>10.897242991117672</v>
+        <v>10.010371298105714</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>494.21723973000002</v>
+        <v>492.98090029000002</v>
       </c>
       <c r="C372" s="5">
-        <v>5.1366508500000236</v>
+        <v>4.4907026900000346</v>
       </c>
       <c r="D372" s="5">
-        <v>13.357320582737309</v>
+        <v>11.606858523102638</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>498.73956453</v>
+        <v>497.74849552000001</v>
       </c>
       <c r="C373" s="5">
-        <v>4.5223247999999785</v>
+        <v>4.7675952299999835</v>
       </c>
       <c r="D373" s="5">
-        <v>11.550410193804828</v>
+        <v>12.242763033654303</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>499.97180716000003</v>
+        <v>499.20546447999999</v>
       </c>
       <c r="C374" s="5">
-        <v>1.2322426300000302</v>
+        <v>1.4569689599999833</v>
       </c>
       <c r="D374" s="5">
-        <v>3.0054792042875977</v>
+        <v>3.5696468771075462</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>504.59219259999998</v>
+        <v>503.51634458000001</v>
       </c>
       <c r="C375" s="5">
-        <v>4.62038543999995</v>
+        <v>4.3108801000000199</v>
       </c>
       <c r="D375" s="5">
-        <v>11.670929355870552</v>
+        <v>10.869197666305475</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>508.00682079000001</v>
+        <v>506.96000523999999</v>
       </c>
       <c r="C376" s="5">
-        <v>3.4146281900000304</v>
+        <v>3.4436606599999777</v>
       </c>
       <c r="D376" s="5">
-        <v>8.4296866140932458</v>
+        <v>8.5229300486157289</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>516.74839264000002</v>
+        <v>515.56910327000003</v>
       </c>
       <c r="C377" s="5">
-        <v>8.7415718500000139</v>
+        <v>8.609098030000041</v>
       </c>
       <c r="D377" s="5">
-        <v>22.719928080943895</v>
+        <v>22.393461186234063</v>
       </c>
       <c r="E377" s="5">
-        <v>-0.88369363600168116</v>
+        <v>-1.0510913137149025</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>522.12428124999997</v>
+        <v>521.00836675999994</v>
       </c>
       <c r="C378" s="5">
-        <v>5.3758886099999472</v>
+        <v>5.4392634899999166</v>
       </c>
       <c r="D378" s="5">
-        <v>13.223629401230696</v>
+        <v>13.421078196095749</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>521.52832073000002</v>
+        <v>521.00742678999995</v>
       </c>
       <c r="C379" s="5">
-        <v>-0.5959605199999487</v>
+        <v>-9.3996999999035324E-4</v>
       </c>
       <c r="D379" s="5">
-        <v>-1.3611320415580552</v>
+        <v>-2.1649418311620039E-3</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>530.53166391000002</v>
+        <v>530.13658871999996</v>
       </c>
       <c r="C380" s="5">
-        <v>9.0033431800000017</v>
+        <v>9.1291619300000093</v>
       </c>
       <c r="D380" s="5">
-        <v>22.800729126561414</v>
+        <v>23.176080760434893</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>535.90596076999998</v>
+        <v>534.90131101999998</v>
       </c>
       <c r="C381" s="5">
-        <v>5.3742968599999585</v>
+        <v>4.7647223000000167</v>
       </c>
       <c r="D381" s="5">
-        <v>12.856698599959504</v>
+        <v>11.334713956427134</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>542.07432978999998</v>
+        <v>540.89161537999996</v>
       </c>
       <c r="C382" s="5">
-        <v>6.1683690200000001</v>
+        <v>5.9903043599999819</v>
       </c>
       <c r="D382" s="5">
-        <v>14.721032409183522</v>
+        <v>14.29810851593647</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>547.58990517999996</v>
+        <v>545.78070417000004</v>
       </c>
       <c r="C383" s="5">
-        <v>5.5155753899999809</v>
+        <v>4.8890887900000735</v>
       </c>
       <c r="D383" s="5">
-        <v>12.916940266485778</v>
+        <v>11.402551143664063</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>554.69012506000001</v>
+        <v>552.52719070000001</v>
       </c>
       <c r="C384" s="5">
-        <v>7.1002198800000542</v>
+        <v>6.7464865299999701</v>
       </c>
       <c r="D384" s="5">
-        <v>16.718584651027534</v>
+        <v>15.884602182320219</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>557.56553209000003</v>
+        <v>556.05783117999999</v>
       </c>
       <c r="C385" s="5">
-        <v>2.8754070300000194</v>
+        <v>3.5306404799999882</v>
       </c>
       <c r="D385" s="5">
-        <v>6.401024344405859</v>
+        <v>7.9432961547256875</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>565.96907783999995</v>
+        <v>564.17128492999996</v>
       </c>
       <c r="C386" s="5">
-        <v>8.4035457499999211</v>
+        <v>8.1134537499999624</v>
       </c>
       <c r="D386" s="5">
-        <v>19.663423730366492</v>
+        <v>18.984994656357856</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>575.90718592999997</v>
+        <v>574.81765188999998</v>
       </c>
       <c r="C387" s="5">
-        <v>9.9381080900000143</v>
+        <v>10.646366960000023</v>
       </c>
       <c r="D387" s="5">
-        <v>23.230305252777185</v>
+        <v>25.149587437171995</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>579.04825128000004</v>
+        <v>578.11457355000005</v>
       </c>
       <c r="C388" s="5">
-        <v>3.1410653500000763</v>
+        <v>3.2969216600000664</v>
       </c>
       <c r="D388" s="5">
-        <v>6.7448871742270544</v>
+        <v>7.1040405573436605</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>585.15557768999997</v>
+        <v>583.09781598999996</v>
       </c>
       <c r="C389" s="5">
-        <v>6.1073264099999278</v>
+        <v>4.9832424399999127</v>
       </c>
       <c r="D389" s="5">
-        <v>13.417256107691443</v>
+        <v>10.848537280995551</v>
       </c>
       <c r="E389" s="5">
-        <v>13.238006353636944</v>
+        <v>13.097897506211819</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>587.47062921999998</v>
+        <v>585.30798818999995</v>
       </c>
       <c r="C390" s="5">
-        <v>2.3150515300000052</v>
+        <v>2.2101721999999882</v>
       </c>
       <c r="D390" s="5">
-        <v>4.8522409128453514</v>
+        <v>4.6445076302682464</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>593.98265430000004</v>
+        <v>592.41158999000004</v>
       </c>
       <c r="C391" s="5">
-        <v>6.5120250800000576</v>
+        <v>7.1036018000000922</v>
       </c>
       <c r="D391" s="5">
-        <v>14.143516309631243</v>
+        <v>15.576394463727073</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>599.91432237000004</v>
+        <v>598.14767856000003</v>
       </c>
       <c r="C392" s="5">
-        <v>5.9316680700000006</v>
+        <v>5.7360885699999926</v>
       </c>
       <c r="D392" s="5">
-        <v>12.6641156695662</v>
+        <v>12.258310203613121</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>606.10802644</v>
+        <v>604.26894812</v>
       </c>
       <c r="C393" s="5">
-        <v>6.193704069999967</v>
+        <v>6.1212695599999734</v>
       </c>
       <c r="D393" s="5">
-        <v>13.117463405118702</v>
+        <v>12.995792232688785</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>610.56965903000003</v>
+        <v>608.37378134000005</v>
       </c>
       <c r="C394" s="5">
-        <v>4.461632590000022</v>
+        <v>4.1048332200000459</v>
       </c>
       <c r="D394" s="5">
-        <v>9.1998915451126262</v>
+        <v>8.4632320101627023</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>614.40002317999995</v>
+        <v>610.94364431999998</v>
       </c>
       <c r="C395" s="5">
-        <v>3.830364149999923</v>
+        <v>2.5698629799999253</v>
       </c>
       <c r="D395" s="5">
-        <v>7.7933703406827703</v>
+        <v>5.1884226076182038</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>621.18053738000003</v>
+        <v>618.01208317999999</v>
       </c>
       <c r="C396" s="5">
-        <v>6.7805142000000842</v>
+        <v>7.0684388600000148</v>
       </c>
       <c r="D396" s="5">
-        <v>14.07734376940919</v>
+        <v>14.802086739638231</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>623.44378720999998</v>
+        <v>621.40459782000005</v>
       </c>
       <c r="C397" s="5">
-        <v>2.2632498299999497</v>
+        <v>3.3925146400000585</v>
       </c>
       <c r="D397" s="5">
-        <v>4.4608453302563245</v>
+        <v>6.7898438200027833</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>626.41320185999996</v>
+        <v>623.69624338000006</v>
       </c>
       <c r="C398" s="5">
-        <v>2.9694146499999761</v>
+        <v>2.2916455600000063</v>
       </c>
       <c r="D398" s="5">
-        <v>5.8676340117701065</v>
+        <v>4.5162914151455347</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>627.90441310000006</v>
+        <v>626.82958793</v>
       </c>
       <c r="C399" s="5">
-        <v>1.4912112400000979</v>
+        <v>3.133344549999947</v>
       </c>
       <c r="D399" s="5">
-        <v>2.8943671843284946</v>
+        <v>6.1979951463742911</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>628.48253715999999</v>
+        <v>627.5579338</v>
       </c>
       <c r="C400" s="5">
-        <v>0.57812405999993643</v>
+        <v>0.72834586999999829</v>
       </c>
       <c r="D400" s="5">
-        <v>1.1104760179906581</v>
+        <v>1.4032878326472042</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>627.28384802000005</v>
+        <v>624.58895858999995</v>
       </c>
       <c r="C401" s="5">
-        <v>-1.1986891399999422</v>
+        <v>-2.9689752100000533</v>
       </c>
       <c r="D401" s="5">
-        <v>-2.264873382325916</v>
+        <v>-5.5317789117042775</v>
       </c>
       <c r="E401" s="5">
-        <v>7.1994990625071864</v>
+        <v>7.115640200016049</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>630.36987346000001</v>
+        <v>627.30829961999996</v>
       </c>
       <c r="C402" s="5">
-        <v>3.0860254399999576</v>
+        <v>2.7193410300000096</v>
       </c>
       <c r="D402" s="5">
-        <v>6.065985353704173</v>
+        <v>5.3515116652602224</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>629.54208889999995</v>
+        <v>627.07625794</v>
       </c>
       <c r="C403" s="5">
-        <v>-0.82778456000005463</v>
+        <v>-0.23204167999995207</v>
       </c>
       <c r="D403" s="5">
-        <v>-1.5644758187702168</v>
+        <v>-0.44297870857080701</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>630.88289149000002</v>
+        <v>628.04270448</v>
       </c>
       <c r="C404" s="5">
-        <v>1.3408025900000666</v>
+        <v>0.96644653999999264</v>
       </c>
       <c r="D404" s="5">
-        <v>2.585918988901259</v>
+        <v>1.8651911852378245</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>628.89844688000005</v>
+        <v>626.16619378999997</v>
       </c>
       <c r="C405" s="5">
-        <v>-1.9844446099999686</v>
+        <v>-1.8765106900000319</v>
       </c>
       <c r="D405" s="5">
-        <v>-3.709982888344654</v>
+        <v>-3.5271076326054418</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>626.49768720999998</v>
+        <v>623.43109713000001</v>
       </c>
       <c r="C406" s="5">
-        <v>-2.4007596700000704</v>
+        <v>-2.7350966599999538</v>
       </c>
       <c r="D406" s="5">
-        <v>-4.4859196236210703</v>
+        <v>-5.1174963417179642</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>626.55352803000005</v>
+        <v>621.88262529999997</v>
       </c>
       <c r="C407" s="5">
-        <v>5.584082000007129E-2</v>
+        <v>-1.5484718300000395</v>
       </c>
       <c r="D407" s="5">
-        <v>0.10701051987196397</v>
+        <v>-2.9401662484912827</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>625.36165560999996</v>
+        <v>620.98807977000001</v>
       </c>
       <c r="C408" s="5">
-        <v>-1.1918724200000952</v>
+        <v>-0.8945455299999594</v>
       </c>
       <c r="D408" s="5">
-        <v>-2.2589889022726628</v>
+        <v>-1.7125460444179064</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>623.48581448000004</v>
+        <v>620.40921064999998</v>
       </c>
       <c r="C409" s="5">
-        <v>-1.8758411299999125</v>
+        <v>-0.57886912000003576</v>
       </c>
       <c r="D409" s="5">
-        <v>-3.5407373237688722</v>
+        <v>-1.1128918636438834</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>623.02889199000003</v>
+        <v>619.65063895000003</v>
       </c>
       <c r="C410" s="5">
-        <v>-0.45692249000001084</v>
+        <v>-0.75857169999994767</v>
       </c>
       <c r="D410" s="5">
-        <v>-0.87588572754925265</v>
+        <v>-1.4574080935450429</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>619.86379015</v>
+        <v>618.09204827999997</v>
       </c>
       <c r="C411" s="5">
-        <v>-3.1651018400000339</v>
+        <v>-1.5585906700000578</v>
       </c>
       <c r="D411" s="5">
-        <v>-5.9287387398376463</v>
+        <v>-2.976920446370801</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>620.19551099</v>
+        <v>618.38661458000001</v>
       </c>
       <c r="C412" s="5">
-        <v>0.33172084000000268</v>
+        <v>0.29456630000004225</v>
       </c>
       <c r="D412" s="5">
-        <v>0.64407494702989343</v>
+        <v>0.57338960904358416</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>617.23961929999996</v>
+        <v>613.82868167000004</v>
       </c>
       <c r="C413" s="5">
-        <v>-2.955891690000044</v>
+        <v>-4.5579329099999768</v>
       </c>
       <c r="D413" s="5">
-        <v>-5.5717121725715302</v>
+        <v>-8.4949287668659608</v>
       </c>
       <c r="E413" s="5">
-        <v>-1.6012254662230441</v>
+        <v>-1.7227773197097562</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>624.22018309999999</v>
+        <v>620.58559823999997</v>
       </c>
       <c r="C414" s="5">
-        <v>6.9805638000000272</v>
+        <v>6.7569165699999303</v>
       </c>
       <c r="D414" s="5">
-        <v>14.447983229487281</v>
+        <v>14.039206175417252</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>624.09251932999996</v>
+        <v>620.66238788999999</v>
       </c>
       <c r="C415" s="5">
-        <v>-0.12766377000002649</v>
+        <v>7.6789650000023357E-2</v>
       </c>
       <c r="D415" s="5">
-        <v>-0.24514477947737978</v>
+        <v>0.1485859770139708</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>621.71608086000003</v>
+        <v>618.19174393000003</v>
       </c>
       <c r="C416" s="5">
-        <v>-2.3764384699999255</v>
+        <v>-2.4706439599999612</v>
       </c>
       <c r="D416" s="5">
-        <v>-4.4749036254676744</v>
+        <v>-4.673582343358607</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>621.46767367999996</v>
+        <v>619.27382910999995</v>
       </c>
       <c r="C417" s="5">
-        <v>-0.248407180000072</v>
+        <v>1.0820851799999218</v>
       </c>
       <c r="D417" s="5">
-        <v>-0.47840877572066232</v>
+        <v>2.1208248472754931</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>622.87946603</v>
+        <v>620.24291698000002</v>
       </c>
       <c r="C418" s="5">
-        <v>1.4117923500000416</v>
+        <v>0.96908787000006669</v>
       </c>
       <c r="D418" s="5">
-        <v>2.7603677208619448</v>
+        <v>1.8941003306756743</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>623.34734673000003</v>
+        <v>621.21587663000003</v>
       </c>
       <c r="C419" s="5">
-        <v>0.46788070000002335</v>
+        <v>0.97295965000000706</v>
       </c>
       <c r="D419" s="5">
-        <v>0.90512253639620788</v>
+        <v>1.8987362965444232</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>622.36307865000003</v>
+        <v>616.79358107999997</v>
       </c>
       <c r="C420" s="5">
-        <v>-0.98426807999999255</v>
+        <v>-4.422295550000058</v>
       </c>
       <c r="D420" s="5">
-        <v>-1.8784358685771774</v>
+        <v>-8.2158721690391836</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>625.22470983999995</v>
+        <v>621.29046006999999</v>
       </c>
       <c r="C421" s="5">
-        <v>2.8616311899999118</v>
+        <v>4.4968789900000274</v>
       </c>
       <c r="D421" s="5">
-        <v>5.65930714447751</v>
+        <v>9.1083720532481252</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>622.85663604000001</v>
+        <v>621.77810554999996</v>
       </c>
       <c r="C422" s="5">
-        <v>-2.3680737999999337</v>
+        <v>0.48764547999996921</v>
       </c>
       <c r="D422" s="5">
-        <v>-4.4515719728882015</v>
+        <v>0.94594618139851594</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>627.13771233</v>
+        <v>623.34329137999998</v>
       </c>
       <c r="C423" s="5">
-        <v>4.2810762899999872</v>
+        <v>1.5651858300000185</v>
       </c>
       <c r="D423" s="5">
-        <v>8.5670054132634288</v>
+        <v>3.0629036745938976</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>626.76621668999996</v>
+        <v>624.19827199999997</v>
       </c>
       <c r="C424" s="5">
-        <v>-0.37149564000003465</v>
+        <v>0.85498061999999209</v>
       </c>
       <c r="D424" s="5">
-        <v>-0.70852894967258218</v>
+        <v>1.6583992229580513</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>627.23373158000004</v>
+        <v>623.46709528999997</v>
       </c>
       <c r="C425" s="5">
-        <v>0.46751489000007496</v>
+        <v>-0.73117670999999973</v>
       </c>
       <c r="D425" s="5">
-        <v>0.89878040983144558</v>
+        <v>-1.3966415372640983</v>
       </c>
       <c r="E425" s="5">
-        <v>1.61916247232059</v>
+        <v>1.5702123259827783</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>621.39237415000002</v>
+        <v>622.72278736999999</v>
       </c>
       <c r="C426" s="5">
-        <v>-5.8413574300000164</v>
+        <v>-0.74430791999998291</v>
       </c>
       <c r="D426" s="5">
-        <v>-10.620450936621262</v>
+        <v>-1.4232157916461818</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>620.30221174999997</v>
+        <v>622.10561869000003</v>
       </c>
       <c r="C427" s="5">
-        <v>-1.0901624000000538</v>
+        <v>-0.61716867999996339</v>
       </c>
       <c r="D427" s="5">
-        <v>-2.085068186711736</v>
+        <v>-1.1828356930402295</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>621.11360131000004</v>
+        <v>624.60007604999998</v>
       </c>
       <c r="C428" s="5">
-        <v>0.81138956000006601</v>
+        <v>2.4944573599999558</v>
       </c>
       <c r="D428" s="5">
-        <v>1.5810083304657718</v>
+        <v>4.9191848556229045</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>624.55443793999996</v>
+        <v>627.03763565999998</v>
       </c>
       <c r="C429" s="5">
-        <v>3.4408366299999216</v>
+        <v>2.4375596099999939</v>
       </c>
       <c r="D429" s="5">
-        <v>6.8540798106453416</v>
+        <v>4.7849497581486267</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>626.85543413000005</v>
+        <v>628.58265515999994</v>
       </c>
       <c r="C430" s="5">
-        <v>2.3009961900000917</v>
+        <v>1.5450194999999667</v>
       </c>
       <c r="D430" s="5">
-        <v>4.5117587684202043</v>
+        <v>2.9971990713221208</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>622.94940245999999</v>
+        <v>627.99619177</v>
       </c>
       <c r="C431" s="5">
-        <v>-3.9060316700000612</v>
+        <v>-0.58646338999994896</v>
       </c>
       <c r="D431" s="5">
-        <v>-7.2263715955576124</v>
+        <v>-1.1138646151544807</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>622.91979702000003</v>
+        <v>628.39674238999999</v>
       </c>
       <c r="C432" s="5">
-        <v>-2.9605439999954797E-2</v>
+        <v>0.40055061999998998</v>
       </c>
       <c r="D432" s="5">
-        <v>-5.7014651932385529E-2</v>
+        <v>0.76807871113440118</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>625.32636012</v>
+        <v>629.98065037000003</v>
       </c>
       <c r="C433" s="5">
-        <v>2.4065630999999712</v>
+        <v>1.5839079800000491</v>
       </c>
       <c r="D433" s="5">
-        <v>4.7358196527033103</v>
+        <v>3.0669502874118848</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>623.87841035999998</v>
+        <v>630.03566238999997</v>
       </c>
       <c r="C434" s="5">
-        <v>-1.4479497600000286</v>
+        <v>5.5012019999935546E-2</v>
       </c>
       <c r="D434" s="5">
-        <v>-2.7434978351551953</v>
+        <v>0.10483836050323436</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>622.95306797000001</v>
+        <v>628.34366549000003</v>
       </c>
       <c r="C435" s="5">
-        <v>-0.92534238999996887</v>
+        <v>-1.6919968999999355</v>
       </c>
       <c r="D435" s="5">
-        <v>-1.7654035459354955</v>
+        <v>-3.1754917225514712</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>620.01093238999999</v>
+        <v>628.95409232999998</v>
       </c>
       <c r="C436" s="5">
-        <v>-2.9421355800000129</v>
+        <v>0.61042683999994551</v>
       </c>
       <c r="D436" s="5">
-        <v>-5.5225377282828614</v>
+        <v>1.1720319446071326</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>619.10532315</v>
+        <v>631.4566145</v>
       </c>
       <c r="C437" s="5">
-        <v>-0.90560923999998977</v>
+        <v>2.5025221700000202</v>
       </c>
       <c r="D437" s="5">
-        <v>-1.7387487156042214</v>
+        <v>4.8805208044208515</v>
       </c>
       <c r="E437" s="5">
-        <v>-1.2959137911037755</v>
+        <v>1.2814660581700332</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A438" s="3">
+        <v>46023</v>
+      </c>
+      <c r="B438" s="5">
+        <v>636.28806897000004</v>
+      </c>
+      <c r="C438" s="5">
+        <v>4.8314544700000397</v>
+      </c>
+      <c r="D438" s="5">
+        <v>9.577946203336607</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A439" s="3">
+        <v>46054</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A440" s="3">
+        <v>46082</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A441" s="3">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A442" s="3">
+        <v>46143</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A443" s="3">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A444" s="3">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A445" s="3">
+        <v>46235</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A446" s="3">
+        <v>46266</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A447" s="3">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A448" s="3">
+        <v>46327</v>
+      </c>
+    </row>
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A449" s="3">
+        <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>