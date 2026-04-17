--- v4 (2026-04-17)
+++ v5 (2026-04-17)
@@ -1,99 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{79AF9E3F-F742-4828-A449-5B9601350484}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{68F2C86C-5613-4A77-BD12-AB966EE28333}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{E6D9F12E-6EF5-4E33-A680-5BB299773EEB}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{3F3A02FB-9F54-403A-AD17-E7B148DC69FF}"/>
   </bookViews>
   <sheets>
     <sheet name="dalpbsva" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Dallas—Plano—Irving Professional and Business Services Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry January 2026</t>
+    <t>Last data entry February 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -917,6327 +916,6330 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D3D5EED4-6103-49DA-AF38-45A791EDBDE7}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1578CA0B-F0BA-4556-80B5-404DC0EEB528}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>154.35081861</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>155.10914274999999</v>
       </c>
       <c r="C7" s="5">
         <v>0.75832413999998494</v>
       </c>
       <c r="D7" s="5">
         <v>6.0575342081352401</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>155.53943805</v>
       </c>
       <c r="C8" s="5">
         <v>0.43029530000001159</v>
       </c>
       <c r="D8" s="5">
         <v>3.3802398210373674</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>154.72215281000001</v>
       </c>
       <c r="C9" s="5">
         <v>-0.8172852399999897</v>
       </c>
       <c r="D9" s="5">
         <v>-6.1263535148466275</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>155.45420999000001</v>
       </c>
       <c r="C10" s="5">
         <v>0.7320571799999982</v>
       </c>
       <c r="D10" s="5">
         <v>5.8278228497098183</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>157.43826981000001</v>
       </c>
       <c r="C11" s="5">
         <v>1.9840598199999988</v>
       </c>
       <c r="D11" s="5">
         <v>16.437760525456333</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>158.59912596000001</v>
       </c>
       <c r="C12" s="5">
         <v>1.1608561500000008</v>
       </c>
       <c r="D12" s="5">
         <v>9.2158762751278331</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>161.03220977999999</v>
       </c>
       <c r="C13" s="5">
         <v>2.4330838199999789</v>
       </c>
       <c r="D13" s="5">
         <v>20.044856374652365</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>162.3021923</v>
       </c>
       <c r="C14" s="5">
         <v>1.2699825200000134</v>
       </c>
       <c r="D14" s="5">
         <v>9.8853009248028414</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>160.97056348999999</v>
       </c>
       <c r="C15" s="5">
         <v>-1.3316288100000122</v>
       </c>
       <c r="D15" s="5">
         <v>-9.413195745052505</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>163.49587801999999</v>
       </c>
       <c r="C16" s="5">
         <v>2.5253145300000028</v>
       </c>
       <c r="D16" s="5">
         <v>20.538039300119259</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>165.89417463000001</v>
       </c>
       <c r="C17" s="5">
         <v>2.3982966100000169</v>
       </c>
       <c r="D17" s="5">
         <v>19.094563694415136</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>160.57661671</v>
       </c>
       <c r="C18" s="5">
         <v>-5.3175579200000129</v>
       </c>
       <c r="D18" s="5">
         <v>-32.358379049384759</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>160.70510812000001</v>
       </c>
       <c r="C19" s="5">
         <v>0.12849141000000941</v>
       </c>
       <c r="D19" s="5">
         <v>0.96446233667990544</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>160.73104762</v>
       </c>
       <c r="C20" s="5">
         <v>2.5939499999992677E-2</v>
       </c>
       <c r="D20" s="5">
         <v>0.19386470558999669</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>158.55504009000001</v>
       </c>
       <c r="C21" s="5">
         <v>-2.1760075299999926</v>
       </c>
       <c r="D21" s="5">
         <v>-15.08912490215274</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>159.47248956000001</v>
       </c>
       <c r="C22" s="5">
         <v>0.9174494700000082</v>
       </c>
       <c r="D22" s="5">
         <v>7.1688741808247913</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>159.04496445999999</v>
       </c>
       <c r="C23" s="5">
         <v>-0.4275251000000253</v>
       </c>
       <c r="D23" s="5">
         <v>-3.1700313537775582</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>158.43971096000001</v>
       </c>
       <c r="C24" s="5">
         <v>-0.60525349999997502</v>
       </c>
       <c r="D24" s="5">
         <v>-4.4722791042126069</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>159.13355605000001</v>
       </c>
       <c r="C25" s="5">
         <v>0.69384508999999639</v>
       </c>
       <c r="D25" s="5">
         <v>5.383523668199075</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>158.35973515000001</v>
       </c>
       <c r="C26" s="5">
         <v>-0.77382090000000403</v>
       </c>
       <c r="D26" s="5">
         <v>-5.6816949541934285</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>158.79800064</v>
       </c>
       <c r="C27" s="5">
         <v>0.43826548999999204</v>
       </c>
       <c r="D27" s="5">
         <v>3.3720574657450042</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>159.25961121</v>
       </c>
       <c r="C28" s="5">
         <v>0.46161057000000483</v>
       </c>
       <c r="D28" s="5">
         <v>3.5445995586530277</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>159.76091450000001</v>
       </c>
       <c r="C29" s="5">
         <v>0.50130329000000984</v>
       </c>
       <c r="D29" s="5">
         <v>3.8433380407689732</v>
       </c>
       <c r="E29" s="5">
         <v>-3.6970919224133314</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>161.67860915</v>
       </c>
       <c r="C30" s="5">
         <v>1.9176946499999872</v>
       </c>
       <c r="D30" s="5">
         <v>15.394290050926474</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>161.87915963</v>
       </c>
       <c r="C31" s="5">
         <v>0.20055048000000397</v>
       </c>
       <c r="D31" s="5">
         <v>1.4987094152250302</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>162.69614139999999</v>
       </c>
       <c r="C32" s="5">
         <v>0.81698176999998395</v>
       </c>
       <c r="D32" s="5">
         <v>6.2272021366740038</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>163.72233772000001</v>
       </c>
       <c r="C33" s="5">
         <v>1.0261963200000253</v>
       </c>
       <c r="D33" s="5">
         <v>7.837102107585503</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>164.13468078</v>
       </c>
       <c r="C34" s="5">
         <v>0.41234305999998355</v>
       </c>
       <c r="D34" s="5">
         <v>3.0644791328982457</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>163.94007884000001</v>
       </c>
       <c r="C35" s="5">
         <v>-0.1946019399999841</v>
       </c>
       <c r="D35" s="5">
         <v>-1.4135071662442544</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>164.30337867</v>
       </c>
       <c r="C36" s="5">
         <v>0.36329982999998833</v>
       </c>
       <c r="D36" s="5">
         <v>2.6919155479244949</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>163.71100518</v>
       </c>
       <c r="C37" s="5">
         <v>-0.59237348999999995</v>
       </c>
       <c r="D37" s="5">
         <v>-4.2416684484147478</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>164.29025132999999</v>
       </c>
       <c r="C38" s="5">
         <v>0.5792461499999888</v>
       </c>
       <c r="D38" s="5">
         <v>4.3294762478997217</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>165.95382171</v>
       </c>
       <c r="C39" s="5">
         <v>1.6635703800000101</v>
       </c>
       <c r="D39" s="5">
         <v>12.851040980830962</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>166.12111010000001</v>
       </c>
       <c r="C40" s="5">
         <v>0.16728839000001017</v>
       </c>
       <c r="D40" s="5">
         <v>1.2163793310079773</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>166.68124710000001</v>
       </c>
       <c r="C41" s="5">
         <v>0.56013699999999744</v>
       </c>
       <c r="D41" s="5">
         <v>4.1221191850389083</v>
       </c>
       <c r="E41" s="5">
         <v>4.3316806376944017</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>167.65575193000001</v>
       </c>
       <c r="C42" s="5">
         <v>0.97450483000000077</v>
       </c>
       <c r="D42" s="5">
         <v>7.2458756307899996</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>169.12652947000001</v>
       </c>
       <c r="C43" s="5">
         <v>1.4707775400000003</v>
       </c>
       <c r="D43" s="5">
         <v>11.050201716435538</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>169.20295311999999</v>
       </c>
       <c r="C44" s="5">
         <v>7.642364999998108E-2</v>
       </c>
       <c r="D44" s="5">
         <v>0.54359683683569138</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>171.61989890999999</v>
       </c>
       <c r="C45" s="5">
         <v>2.4169457899999998</v>
       </c>
       <c r="D45" s="5">
         <v>18.55406209557988</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>172.80225910999999</v>
       </c>
       <c r="C46" s="5">
         <v>1.1823602000000051</v>
       </c>
       <c r="D46" s="5">
         <v>8.5878635858979138</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>174.32025231</v>
       </c>
       <c r="C47" s="5">
         <v>1.5179932000000065</v>
       </c>
       <c r="D47" s="5">
         <v>11.066007230460094</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>176.96537111000001</v>
       </c>
       <c r="C48" s="5">
         <v>2.6451188000000059</v>
       </c>
       <c r="D48" s="5">
         <v>19.80786917500641</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>177.26594026000001</v>
       </c>
       <c r="C49" s="5">
         <v>0.30056915000000117</v>
       </c>
       <c r="D49" s="5">
         <v>2.0573034343270624</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>179.51521937999999</v>
       </c>
       <c r="C50" s="5">
         <v>2.2492791199999829</v>
       </c>
       <c r="D50" s="5">
         <v>16.335351534787069</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>180.02785564000001</v>
       </c>
       <c r="C51" s="5">
         <v>0.51263626000002205</v>
       </c>
       <c r="D51" s="5">
         <v>3.4811418817927597</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>180.39522299999999</v>
       </c>
       <c r="C52" s="5">
         <v>0.3673673599999745</v>
       </c>
       <c r="D52" s="5">
         <v>2.4764076809265401</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>181.96312042</v>
       </c>
       <c r="C53" s="5">
         <v>1.5678974200000084</v>
       </c>
       <c r="D53" s="5">
         <v>10.943053379429358</v>
       </c>
       <c r="E53" s="5">
         <v>9.1683219233605016</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>183.81403083000001</v>
       </c>
       <c r="C54" s="5">
         <v>1.8509104100000116</v>
       </c>
       <c r="D54" s="5">
         <v>12.912856756881276</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>183.75594261000001</v>
       </c>
       <c r="C55" s="5">
         <v>-5.8088220000001911E-2</v>
       </c>
       <c r="D55" s="5">
         <v>-0.37856107174292219</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>184.82952459000001</v>
       </c>
       <c r="C56" s="5">
         <v>1.0735819800000002</v>
       </c>
       <c r="D56" s="5">
         <v>7.2406511086592573</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>186.90605816999999</v>
       </c>
       <c r="C57" s="5">
         <v>2.0765335799999889</v>
       </c>
       <c r="D57" s="5">
         <v>14.346896789288843</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>186.67344173000001</v>
       </c>
       <c r="C58" s="5">
         <v>-0.23261643999998682</v>
       </c>
       <c r="D58" s="5">
         <v>-1.4832953856713349</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>188.04546827999999</v>
       </c>
       <c r="C59" s="5">
         <v>1.3720265499999869</v>
       </c>
       <c r="D59" s="5">
         <v>9.1852681404668957</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>196.86598402999999</v>
       </c>
       <c r="C60" s="5">
         <v>8.8205157499999984</v>
       </c>
       <c r="D60" s="5">
         <v>73.337976461547228</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>197.67688724999999</v>
       </c>
       <c r="C61" s="5">
         <v>0.81090322000000015</v>
       </c>
       <c r="D61" s="5">
         <v>5.056406452830875</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>198.82228721000001</v>
       </c>
       <c r="C62" s="5">
         <v>1.1453999600000202</v>
       </c>
       <c r="D62" s="5">
         <v>7.1790889563585036</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>196.79425323000001</v>
       </c>
       <c r="C63" s="5">
         <v>-2.0280339800000036</v>
       </c>
       <c r="D63" s="5">
         <v>-11.576406945378492</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>198.96274156999999</v>
       </c>
       <c r="C64" s="5">
         <v>2.1684883399999819</v>
       </c>
       <c r="D64" s="5">
         <v>14.054423698045682</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>200.07954616000001</v>
       </c>
       <c r="C65" s="5">
         <v>1.1168045900000152</v>
       </c>
       <c r="D65" s="5">
         <v>6.9476495755612211</v>
       </c>
       <c r="E65" s="5">
         <v>9.9560975312933842</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>200.90185041000001</v>
       </c>
       <c r="C66" s="5">
         <v>0.82230425000000196</v>
       </c>
       <c r="D66" s="5">
         <v>5.0448871284031416</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>202.92145747000001</v>
       </c>
       <c r="C67" s="5">
         <v>2.0196070599999985</v>
       </c>
       <c r="D67" s="5">
         <v>12.75308498785266</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>204.61535762</v>
       </c>
       <c r="C68" s="5">
         <v>1.6939001499999904</v>
       </c>
       <c r="D68" s="5">
         <v>10.490019174942478</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>202.79196862000001</v>
       </c>
       <c r="C69" s="5">
         <v>-1.8233889999999917</v>
       </c>
       <c r="D69" s="5">
         <v>-10.184707221211864</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>203.98362818999999</v>
       </c>
       <c r="C70" s="5">
         <v>1.1916595699999846</v>
       </c>
       <c r="D70" s="5">
         <v>7.283944247857943</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>203.99871741999999</v>
       </c>
       <c r="C71" s="5">
         <v>1.5089230000000953E-2</v>
       </c>
       <c r="D71" s="5">
         <v>8.8803424292982491E-2</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>203.74433418000001</v>
       </c>
       <c r="C72" s="5">
         <v>-0.25438323999998147</v>
       </c>
       <c r="D72" s="5">
         <v>-1.4861611426871701</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>206.69329084</v>
       </c>
       <c r="C73" s="5">
         <v>2.9489566599999932</v>
       </c>
       <c r="D73" s="5">
         <v>18.820143456198579</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>207.47629398999999</v>
       </c>
       <c r="C74" s="5">
         <v>0.78300314999998477</v>
       </c>
       <c r="D74" s="5">
         <v>4.641805412263067</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>210.20274119000001</v>
       </c>
       <c r="C75" s="5">
         <v>2.7264472000000239</v>
       </c>
       <c r="D75" s="5">
         <v>16.960366426435634</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>213.72353061000001</v>
       </c>
       <c r="C76" s="5">
         <v>3.5207894199999998</v>
       </c>
       <c r="D76" s="5">
         <v>22.058372845130215</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>213.76479255000001</v>
       </c>
       <c r="C77" s="5">
         <v>4.1261939999998276E-2</v>
       </c>
       <c r="D77" s="5">
         <v>0.23192082833685124</v>
       </c>
       <c r="E77" s="5">
         <v>6.8399027550053226</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>215.26106530000001</v>
       </c>
       <c r="C78" s="5">
         <v>1.4962727500000028</v>
       </c>
       <c r="D78" s="5">
         <v>8.7305764486463211</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>217.63115296000001</v>
       </c>
       <c r="C79" s="5">
         <v>2.3700876599999958</v>
       </c>
       <c r="D79" s="5">
         <v>14.042553178929108</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>218.65308200999999</v>
       </c>
       <c r="C80" s="5">
         <v>1.0219290499999829</v>
       </c>
       <c r="D80" s="5">
         <v>5.7826604132815929</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>222.90479637000001</v>
       </c>
       <c r="C81" s="5">
         <v>4.2517143600000225</v>
       </c>
       <c r="D81" s="5">
         <v>25.998600989167553</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>225.73277687000001</v>
       </c>
       <c r="C82" s="5">
         <v>2.8279804999999953</v>
       </c>
       <c r="D82" s="5">
         <v>16.332892609270999</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>226.09499574</v>
       </c>
       <c r="C83" s="5">
         <v>0.36221886999999242</v>
       </c>
       <c r="D83" s="5">
         <v>1.942648101233968</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>231.13484635</v>
       </c>
       <c r="C84" s="5">
         <v>5.039850610000002</v>
       </c>
       <c r="D84" s="5">
         <v>30.284786598155435</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>233.29289527</v>
       </c>
       <c r="C85" s="5">
         <v>2.1580489199999988</v>
       </c>
       <c r="D85" s="5">
         <v>11.797746363590322</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>234.32150752000001</v>
       </c>
       <c r="C86" s="5">
         <v>1.028612250000009</v>
       </c>
       <c r="D86" s="5">
         <v>5.4211325587679271</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>236.82017385</v>
       </c>
       <c r="C87" s="5">
         <v>2.4986663299999918</v>
       </c>
       <c r="D87" s="5">
         <v>13.573893474707855</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>240.03422223000001</v>
       </c>
       <c r="C88" s="5">
         <v>3.2140483800000084</v>
       </c>
       <c r="D88" s="5">
         <v>17.558389204413572</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>240.42893346</v>
       </c>
       <c r="C89" s="5">
         <v>0.39471122999998443</v>
       </c>
       <c r="D89" s="5">
         <v>1.9912196060815512</v>
       </c>
       <c r="E89" s="5">
         <v>12.473588654110657</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>239.97367672999999</v>
       </c>
       <c r="C90" s="5">
         <v>-0.45525673000000211</v>
       </c>
       <c r="D90" s="5">
         <v>-2.2487076753133217</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>241.870744</v>
       </c>
       <c r="C91" s="5">
         <v>1.897067270000008</v>
       </c>
       <c r="D91" s="5">
         <v>9.9099017020918723</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>244.80490161</v>
       </c>
       <c r="C92" s="5">
         <v>2.9341576099999997</v>
       </c>
       <c r="D92" s="5">
         <v>15.568965201262564</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>246.64056328999999</v>
       </c>
       <c r="C93" s="5">
         <v>1.835661679999987</v>
       </c>
       <c r="D93" s="5">
         <v>9.3786936803235363</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>248.55771902000001</v>
       </c>
       <c r="C94" s="5">
         <v>1.9171557300000188</v>
       </c>
       <c r="D94" s="5">
         <v>9.7369826707156104</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>251.33622263000001</v>
       </c>
       <c r="C95" s="5">
         <v>2.7785036100000013</v>
       </c>
       <c r="D95" s="5">
         <v>14.270452446718117</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>248.13028391</v>
       </c>
       <c r="C96" s="5">
         <v>-3.205938720000006</v>
       </c>
       <c r="D96" s="5">
         <v>-14.277216417933246</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>252.04444511</v>
       </c>
       <c r="C97" s="5">
         <v>3.9141611999999952</v>
       </c>
       <c r="D97" s="5">
         <v>20.661381742081542</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>255.77219051</v>
       </c>
       <c r="C98" s="5">
         <v>3.7277454000000034</v>
       </c>
       <c r="D98" s="5">
         <v>19.26535665038498</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>256.48836691999998</v>
       </c>
       <c r="C99" s="5">
         <v>0.71617640999997434</v>
       </c>
       <c r="D99" s="5">
         <v>3.4122990734220648</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>258.47083149999997</v>
       </c>
       <c r="C100" s="5">
         <v>1.9824645799999985</v>
       </c>
       <c r="D100" s="5">
         <v>9.6797396308319072</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>260.30620216</v>
       </c>
       <c r="C101" s="5">
         <v>1.8353706600000237</v>
       </c>
       <c r="D101" s="5">
         <v>8.8618502565084523</v>
       </c>
       <c r="E101" s="5">
         <v>8.2674195713249965</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>262.93807622000003</v>
       </c>
       <c r="C102" s="5">
         <v>2.6318740600000297</v>
       </c>
       <c r="D102" s="5">
         <v>12.830777903199575</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>263.86813354999998</v>
       </c>
       <c r="C103" s="5">
         <v>0.93005732999995416</v>
       </c>
       <c r="D103" s="5">
         <v>4.3281648949683449</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>265.31808912000002</v>
       </c>
       <c r="C104" s="5">
         <v>1.4499555700000428</v>
       </c>
       <c r="D104" s="5">
         <v>6.7969838228487456</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>266.64578649999999</v>
       </c>
       <c r="C105" s="5">
         <v>1.327697379999961</v>
       </c>
       <c r="D105" s="5">
         <v>6.1730701778975661</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>267.72723865</v>
       </c>
       <c r="C106" s="5">
         <v>1.0814521500000183</v>
       </c>
       <c r="D106" s="5">
         <v>4.9769617652221543</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>270.62455474000001</v>
       </c>
       <c r="C107" s="5">
         <v>2.8973160900000039</v>
       </c>
       <c r="D107" s="5">
         <v>13.787796023764676</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>272.00157838000001</v>
       </c>
       <c r="C108" s="5">
         <v>1.3770236400000044</v>
       </c>
       <c r="D108" s="5">
         <v>6.2797931180880395</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>272.70418605999998</v>
       </c>
       <c r="C109" s="5">
         <v>0.70260767999997142</v>
       </c>
       <c r="D109" s="5">
         <v>3.1441410993435115</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>273.88783651</v>
       </c>
       <c r="C110" s="5">
         <v>1.183650450000016</v>
       </c>
       <c r="D110" s="5">
         <v>5.3346584896031057</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>276.84951027</v>
       </c>
       <c r="C111" s="5">
         <v>2.9616737599999965</v>
       </c>
       <c r="D111" s="5">
         <v>13.776395202374259</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>277.58351288</v>
       </c>
       <c r="C112" s="5">
         <v>0.73400261000000455</v>
       </c>
       <c r="D112" s="5">
         <v>3.2283285393400085</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>280.17606494</v>
       </c>
       <c r="C113" s="5">
         <v>2.5925520600000027</v>
       </c>
       <c r="D113" s="5">
         <v>11.801689254965275</v>
       </c>
       <c r="E113" s="5">
         <v>7.6332652142444113</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>282.49818234000003</v>
       </c>
       <c r="C114" s="5">
         <v>2.3221174000000246</v>
       </c>
       <c r="D114" s="5">
         <v>10.411806989434025</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>285.99773434999997</v>
       </c>
       <c r="C115" s="5">
         <v>3.4995520099999453</v>
       </c>
       <c r="D115" s="5">
         <v>15.921293529091018</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>288.66282611000003</v>
       </c>
       <c r="C116" s="5">
         <v>2.6650917600000525</v>
       </c>
       <c r="D116" s="5">
         <v>11.773589485311597</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>287.42473486</v>
       </c>
       <c r="C117" s="5">
         <v>-1.238091250000025</v>
       </c>
       <c r="D117" s="5">
         <v>-5.0271736734399664</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>286.52478915</v>
       </c>
       <c r="C118" s="5">
         <v>-0.89994570999999723</v>
       </c>
       <c r="D118" s="5">
         <v>-3.6932457569576527</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>289.20038776000001</v>
       </c>
       <c r="C119" s="5">
         <v>2.6755986100000086</v>
       </c>
       <c r="D119" s="5">
         <v>11.799543896208409</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>292.44755831999998</v>
       </c>
       <c r="C120" s="5">
         <v>3.2471705599999723</v>
       </c>
       <c r="D120" s="5">
         <v>14.33772474329813</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>293.73459765000001</v>
       </c>
       <c r="C121" s="5">
         <v>1.2870393300000273</v>
       </c>
       <c r="D121" s="5">
         <v>5.410831762545687</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>294.84016995000002</v>
       </c>
       <c r="C122" s="5">
         <v>1.1055723000000057</v>
       </c>
       <c r="D122" s="5">
         <v>4.6112995607560325</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>295.85283586000003</v>
       </c>
       <c r="C123" s="5">
         <v>1.0126659100000097</v>
       </c>
       <c r="D123" s="5">
         <v>4.2003082609728404</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>296.99578872000001</v>
       </c>
       <c r="C124" s="5">
         <v>1.1429528599999799</v>
       </c>
       <c r="D124" s="5">
         <v>4.7356800173098179</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>298.98606834999998</v>
       </c>
       <c r="C125" s="5">
         <v>1.990279629999975</v>
       </c>
       <c r="D125" s="5">
         <v>8.3447651098385265</v>
       </c>
       <c r="E125" s="5">
         <v>6.7136368033536842</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>301.29396924999998</v>
       </c>
       <c r="C126" s="5">
         <v>2.3079008999999928</v>
       </c>
       <c r="D126" s="5">
         <v>9.6664635692327536</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>303.04153067999999</v>
       </c>
       <c r="C127" s="5">
         <v>1.7475614300000188</v>
       </c>
       <c r="D127" s="5">
         <v>7.18661242521903</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>305.11780047000002</v>
       </c>
       <c r="C128" s="5">
         <v>2.0762697900000262</v>
       </c>
       <c r="D128" s="5">
         <v>8.5387280931768608</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>307.60562055000003</v>
       </c>
       <c r="C129" s="5">
         <v>2.4878200800000059</v>
       </c>
       <c r="D129" s="5">
         <v>10.235292683241926</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>309.35028218000002</v>
       </c>
       <c r="C130" s="5">
         <v>1.744661629999996</v>
       </c>
       <c r="D130" s="5">
         <v>7.0224771207874737</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>315.81393799</v>
       </c>
       <c r="C131" s="5">
         <v>6.4636558099999775</v>
       </c>
       <c r="D131" s="5">
         <v>28.164963609612936</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>314.45862973999999</v>
       </c>
       <c r="C132" s="5">
         <v>-1.3553082500000073</v>
       </c>
       <c r="D132" s="5">
         <v>-5.0299437808887237</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>316.22337563999997</v>
       </c>
       <c r="C133" s="5">
         <v>1.7647458999999799</v>
       </c>
       <c r="D133" s="5">
         <v>6.9462184931116777</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>318.96331480999999</v>
       </c>
       <c r="C134" s="5">
         <v>2.7399391700000137</v>
       </c>
       <c r="D134" s="5">
         <v>10.907569512464722</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>317.36129324000001</v>
       </c>
       <c r="C135" s="5">
         <v>-1.6020215699999767</v>
       </c>
       <c r="D135" s="5">
         <v>-5.8633685138055558</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>317.79704190000001</v>
       </c>
       <c r="C136" s="5">
         <v>0.43574866000000156</v>
       </c>
       <c r="D136" s="5">
         <v>1.6601435154215194</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>317.90176018</v>
       </c>
       <c r="C137" s="5">
         <v>0.10471827999998595</v>
       </c>
       <c r="D137" s="5">
         <v>0.39613309631889582</v>
       </c>
       <c r="E137" s="5">
         <v>6.3266131209354093</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>314.75636229999998</v>
       </c>
       <c r="C138" s="5">
         <v>-3.1453978800000186</v>
       </c>
       <c r="D138" s="5">
         <v>-11.247822179407507</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>314.49112124999999</v>
       </c>
       <c r="C139" s="5">
         <v>-0.26524104999998599</v>
       </c>
       <c r="D139" s="5">
         <v>-1.0065505702260835</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>314.23560051999999</v>
       </c>
       <c r="C140" s="5">
         <v>-0.25552073000000064</v>
       </c>
       <c r="D140" s="5">
         <v>-0.97064224506083763</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>311.25226694000003</v>
       </c>
       <c r="C141" s="5">
         <v>-2.9833335799999645</v>
       </c>
       <c r="D141" s="5">
         <v>-10.816266518938821</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>309.62934086000001</v>
       </c>
       <c r="C142" s="5">
         <v>-1.6229260800000134</v>
       </c>
       <c r="D142" s="5">
         <v>-6.0806624980023871</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>307.41586346000003</v>
       </c>
       <c r="C143" s="5">
         <v>-2.2134773999999879</v>
       </c>
       <c r="D143" s="5">
         <v>-8.2491714724913336</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>303.02428248000001</v>
       </c>
       <c r="C144" s="5">
         <v>-4.3915809800000147</v>
       </c>
       <c r="D144" s="5">
         <v>-15.857795733184265</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>300.61354122</v>
       </c>
       <c r="C145" s="5">
         <v>-2.4107412600000089</v>
       </c>
       <c r="D145" s="5">
         <v>-9.1398819712584682</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>298.10660682999998</v>
       </c>
       <c r="C146" s="5">
         <v>-2.5069343900000263</v>
       </c>
       <c r="D146" s="5">
         <v>-9.5607942295949933</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>289.95320952999998</v>
       </c>
       <c r="C147" s="5">
         <v>-8.1533972999999946</v>
       </c>
       <c r="D147" s="5">
         <v>-28.30715260031522</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>288.60731098000002</v>
       </c>
       <c r="C148" s="5">
         <v>-1.3458985499999585</v>
       </c>
       <c r="D148" s="5">
         <v>-5.4301072550034579</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>286.54124895000001</v>
       </c>
       <c r="C149" s="5">
         <v>-2.0660620300000119</v>
       </c>
       <c r="D149" s="5">
         <v>-8.2601864202770496</v>
       </c>
       <c r="E149" s="5">
         <v>-9.8648435328710598</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>285.59852741999998</v>
       </c>
       <c r="C150" s="5">
         <v>-0.94272153000002845</v>
       </c>
       <c r="D150" s="5">
         <v>-3.8773419349544369</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>284.07829860999999</v>
       </c>
       <c r="C151" s="5">
         <v>-1.5202288099999919</v>
       </c>
       <c r="D151" s="5">
         <v>-6.2038239990114485</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>283.62034553000001</v>
       </c>
       <c r="C152" s="5">
         <v>-0.45795307999998158</v>
       </c>
       <c r="D152" s="5">
         <v>-1.9174197087409639</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>283.41255741999998</v>
       </c>
       <c r="C153" s="5">
         <v>-0.20778811000002406</v>
       </c>
       <c r="D153" s="5">
         <v>-0.87561932286887023</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>284.35993890999998</v>
       </c>
       <c r="C154" s="5">
         <v>0.94738148999999794</v>
       </c>
       <c r="D154" s="5">
         <v>4.0858944941387865</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>283.31539186999998</v>
       </c>
       <c r="C155" s="5">
         <v>-1.0445470399999977</v>
       </c>
       <c r="D155" s="5">
         <v>-4.3200178878964319</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>284.14882223000001</v>
       </c>
       <c r="C156" s="5">
         <v>0.83343036000002257</v>
       </c>
       <c r="D156" s="5">
         <v>3.5877239537332128</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>284.73085254</v>
       </c>
       <c r="C157" s="5">
         <v>0.58203030999999328</v>
       </c>
       <c r="D157" s="5">
         <v>2.485876205345261</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>284.82014796999999</v>
       </c>
       <c r="C158" s="5">
         <v>8.9295429999992848E-2</v>
       </c>
       <c r="D158" s="5">
         <v>0.37698597268407408</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>282.42728323</v>
       </c>
       <c r="C159" s="5">
         <v>-2.3928647399999932</v>
       </c>
       <c r="D159" s="5">
         <v>-9.6285421567865903</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>282.00113378999998</v>
       </c>
       <c r="C160" s="5">
         <v>-0.42614944000001742</v>
       </c>
       <c r="D160" s="5">
         <v>-1.795707319955786</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>280.19743796</v>
       </c>
       <c r="C161" s="5">
         <v>-1.803695829999981</v>
       </c>
       <c r="D161" s="5">
         <v>-7.4109419153571938</v>
       </c>
       <c r="E161" s="5">
         <v>-2.2139259227933916</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>279.83494468999999</v>
       </c>
       <c r="C162" s="5">
         <v>-0.36249327000001585</v>
       </c>
       <c r="D162" s="5">
         <v>-1.5414491301608546</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>278.24222268</v>
       </c>
       <c r="C163" s="5">
         <v>-1.5927220099999886</v>
       </c>
       <c r="D163" s="5">
         <v>-6.6201764571849449</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>277.34844736000002</v>
       </c>
       <c r="C164" s="5">
         <v>-0.89377531999997473</v>
       </c>
       <c r="D164" s="5">
         <v>-3.7872871488624282</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>277.74317413</v>
       </c>
       <c r="C165" s="5">
         <v>0.39472676999997702</v>
       </c>
       <c r="D165" s="5">
         <v>1.7212915111301408</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>277.78445119000003</v>
       </c>
       <c r="C166" s="5">
         <v>4.1277060000027177E-2</v>
       </c>
       <c r="D166" s="5">
         <v>0.17848495988372903</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>277.99675509000002</v>
       </c>
       <c r="C167" s="5">
         <v>0.21230389999999488</v>
       </c>
       <c r="D167" s="5">
         <v>0.92099582715232664</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>278.79766209000002</v>
       </c>
       <c r="C168" s="5">
         <v>0.80090699999999515</v>
       </c>
       <c r="D168" s="5">
         <v>3.5125032116829491</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>279.3380793</v>
       </c>
       <c r="C169" s="5">
         <v>0.54041720999998688</v>
       </c>
       <c r="D169" s="5">
         <v>2.3510213674809322</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>280.27388334</v>
       </c>
       <c r="C170" s="5">
         <v>0.93580403999999362</v>
       </c>
       <c r="D170" s="5">
         <v>4.0949975740444344</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>281.26442084000001</v>
       </c>
       <c r="C171" s="5">
         <v>0.99053750000001628</v>
       </c>
       <c r="D171" s="5">
         <v>4.3244279515022521</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>282.87456502999999</v>
       </c>
       <c r="C172" s="5">
         <v>1.6101441899999713</v>
       </c>
       <c r="D172" s="5">
         <v>7.0900710300878744</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>285.89622537999998</v>
       </c>
       <c r="C173" s="5">
         <v>3.0216603499999906</v>
       </c>
       <c r="D173" s="5">
         <v>13.598937187472494</v>
       </c>
       <c r="E173" s="5">
         <v>2.0338470835031375</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>288.28903667999998</v>
       </c>
       <c r="C174" s="5">
         <v>2.3928113000000053</v>
       </c>
       <c r="D174" s="5">
         <v>10.518877509129343</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>289.77762116999997</v>
       </c>
       <c r="C175" s="5">
         <v>1.4885844899999938</v>
       </c>
       <c r="D175" s="5">
         <v>6.3752494418342298</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>290.76923144</v>
       </c>
       <c r="C176" s="5">
         <v>0.99161027000002377</v>
       </c>
       <c r="D176" s="5">
         <v>4.1845373407489062</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>292.20462917999998</v>
       </c>
       <c r="C177" s="5">
         <v>1.4353977399999849</v>
       </c>
       <c r="D177" s="5">
         <v>6.0873790114648774</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>292.23711754999999</v>
       </c>
       <c r="C178" s="5">
         <v>3.2488370000010036E-2</v>
       </c>
       <c r="D178" s="5">
         <v>0.13350196846846352</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>292.96631810000002</v>
       </c>
       <c r="C179" s="5">
         <v>0.72920055000003003</v>
       </c>
       <c r="D179" s="5">
         <v>3.0357197421925441</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>296.46806523999999</v>
       </c>
       <c r="C180" s="5">
         <v>3.5017471399999636</v>
       </c>
       <c r="D180" s="5">
         <v>15.324800897644696</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>294.93226393999998</v>
       </c>
       <c r="C181" s="5">
         <v>-1.5358013000000028</v>
       </c>
       <c r="D181" s="5">
         <v>-6.0422983930690233</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>293.33497399999999</v>
       </c>
       <c r="C182" s="5">
         <v>-1.597289939999996</v>
       </c>
       <c r="D182" s="5">
         <v>-6.3088124598405066</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>297.45955502999999</v>
       </c>
       <c r="C183" s="5">
         <v>4.1245810300000016</v>
       </c>
       <c r="D183" s="5">
         <v>18.241227375533597</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>295.95017439999998</v>
       </c>
       <c r="C184" s="5">
         <v>-1.5093806300000097</v>
       </c>
       <c r="D184" s="5">
         <v>-5.9219914865104801</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>296.26721623999998</v>
       </c>
       <c r="C185" s="5">
         <v>0.31704184000000168</v>
       </c>
       <c r="D185" s="5">
         <v>1.2931225148533398</v>
       </c>
       <c r="E185" s="5">
         <v>3.6275368260687557</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>296.33022539000001</v>
       </c>
       <c r="C186" s="5">
         <v>6.3009150000027603E-2</v>
       </c>
       <c r="D186" s="5">
         <v>0.25551084432713367</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>298.5164226</v>
       </c>
       <c r="C187" s="5">
         <v>2.1861972099999889</v>
       </c>
       <c r="D187" s="5">
         <v>9.2212958597293735</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>299.14413696999998</v>
       </c>
       <c r="C188" s="5">
         <v>0.62771436999997832</v>
       </c>
       <c r="D188" s="5">
         <v>2.5527246642031765</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>304.26665198000001</v>
       </c>
       <c r="C189" s="5">
         <v>5.1225150100000292</v>
       </c>
       <c r="D189" s="5">
         <v>22.598829623238139</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>303.86391175</v>
       </c>
       <c r="C190" s="5">
         <v>-0.40274023000000625</v>
       </c>
       <c r="D190" s="5">
         <v>-1.5768583103887512</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>305.01401122999999</v>
       </c>
       <c r="C191" s="5">
         <v>1.1500994799999944</v>
       </c>
       <c r="D191" s="5">
         <v>4.6376515797620588</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>310.16613741999998</v>
       </c>
       <c r="C192" s="5">
         <v>5.1521261899999899</v>
       </c>
       <c r="D192" s="5">
         <v>22.263015732399595</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>309.27194879000001</v>
       </c>
       <c r="C193" s="5">
         <v>-0.89418862999997373</v>
       </c>
       <c r="D193" s="5">
         <v>-3.4051903767663649</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>312.14111710999998</v>
       </c>
       <c r="C194" s="5">
         <v>2.8691683199999716</v>
       </c>
       <c r="D194" s="5">
         <v>11.718576308972818</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>315.85994600999999</v>
       </c>
       <c r="C195" s="5">
         <v>3.7188289000000054</v>
       </c>
       <c r="D195" s="5">
         <v>15.271758309897354</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>317.1045967</v>
       </c>
       <c r="C196" s="5">
         <v>1.2446506900000145</v>
       </c>
       <c r="D196" s="5">
         <v>4.8324580145088891</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>318.63982222999999</v>
       </c>
       <c r="C197" s="5">
         <v>1.5352255299999911</v>
       </c>
       <c r="D197" s="5">
         <v>5.9668837314563516</v>
       </c>
       <c r="E197" s="5">
         <v>7.5514956646017817</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>321.44809791</v>
       </c>
       <c r="C198" s="5">
         <v>2.8082756800000084</v>
       </c>
       <c r="D198" s="5">
         <v>11.10400388369861</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>323.30666790999999</v>
       </c>
       <c r="C199" s="5">
         <v>1.8585699999999861</v>
       </c>
       <c r="D199" s="5">
         <v>7.1631858776929347</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>325.74713989000003</v>
       </c>
       <c r="C200" s="5">
         <v>2.4404719800000407</v>
       </c>
       <c r="D200" s="5">
         <v>9.4438582904744059</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>326.76947932000002</v>
       </c>
       <c r="C201" s="5">
         <v>1.0223394299999882</v>
       </c>
       <c r="D201" s="5">
         <v>3.8318276407547147</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>328.44924763</v>
       </c>
       <c r="C202" s="5">
         <v>1.6797683099999858</v>
       </c>
       <c r="D202" s="5">
         <v>6.3460646189975156</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>329.94482993000003</v>
       </c>
       <c r="C203" s="5">
         <v>1.4955823000000237</v>
       </c>
       <c r="D203" s="5">
         <v>5.6031017446039</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>331.03294462999997</v>
       </c>
       <c r="C204" s="5">
         <v>1.0881146999999487</v>
       </c>
       <c r="D204" s="5">
         <v>4.030018496712251</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>333.18571630999998</v>
       </c>
       <c r="C205" s="5">
         <v>2.1527716800000007</v>
       </c>
       <c r="D205" s="5">
         <v>8.0890978951049917</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>335.21723513000001</v>
       </c>
       <c r="C206" s="5">
         <v>2.0315188200000307</v>
       </c>
       <c r="D206" s="5">
         <v>7.5671290516102552</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>334.67765772000001</v>
       </c>
       <c r="C207" s="5">
         <v>-0.5395774099999926</v>
       </c>
       <c r="D207" s="5">
         <v>-1.9145533697453199</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>338.13428794999999</v>
       </c>
       <c r="C208" s="5">
         <v>3.4566302299999734</v>
       </c>
       <c r="D208" s="5">
         <v>13.122733948485932</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>340.06836224</v>
       </c>
       <c r="C209" s="5">
         <v>1.9340742900000123</v>
       </c>
       <c r="D209" s="5">
         <v>7.0839087682676105</v>
       </c>
       <c r="E209" s="5">
         <v>6.7250037550336428</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>339.48415308</v>
       </c>
       <c r="C210" s="5">
         <v>-0.58420916000000034</v>
       </c>
       <c r="D210" s="5">
         <v>-2.0421331234550366</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>343.72536667000003</v>
       </c>
       <c r="C211" s="5">
         <v>4.2412135900000294</v>
       </c>
       <c r="D211" s="5">
         <v>16.065976418494344</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>346.12021277999997</v>
       </c>
       <c r="C212" s="5">
         <v>2.3948461099999463</v>
       </c>
       <c r="D212" s="5">
         <v>8.6887357869802173</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>347.53530002000002</v>
       </c>
       <c r="C213" s="5">
         <v>1.415087240000048</v>
       </c>
       <c r="D213" s="5">
         <v>5.0179503938014181</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>349.10643765999998</v>
       </c>
       <c r="C214" s="5">
         <v>1.5711376399999608</v>
       </c>
       <c r="D214" s="5">
         <v>5.5619020816545683</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>352.15879602000001</v>
       </c>
       <c r="C215" s="5">
         <v>3.0523583600000279</v>
       </c>
       <c r="D215" s="5">
         <v>11.011557447413534</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>351.74608046999998</v>
       </c>
       <c r="C216" s="5">
         <v>-0.41271555000002991</v>
       </c>
       <c r="D216" s="5">
         <v>-1.3973206943483363</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>353.85644771</v>
       </c>
       <c r="C217" s="5">
         <v>2.1103672400000164</v>
       </c>
       <c r="D217" s="5">
         <v>7.4420187365783264</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>355.01410555000001</v>
       </c>
       <c r="C218" s="5">
         <v>1.157657840000013</v>
       </c>
       <c r="D218" s="5">
         <v>3.9972718080442116</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>357.21086766000002</v>
       </c>
       <c r="C219" s="5">
         <v>2.1967621100000088</v>
       </c>
       <c r="D219" s="5">
         <v>7.6833732333190241</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>359.43991015</v>
       </c>
       <c r="C220" s="5">
         <v>2.2290424899999834</v>
       </c>
       <c r="D220" s="5">
         <v>7.7505772231933889</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>362.18618341000001</v>
       </c>
       <c r="C221" s="5">
         <v>2.7462732600000095</v>
       </c>
       <c r="D221" s="5">
         <v>9.563773878142424</v>
       </c>
       <c r="E221" s="5">
         <v>6.5039338044597494</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>363.15002294999999</v>
       </c>
       <c r="C222" s="5">
         <v>0.96383953999998084</v>
       </c>
       <c r="D222" s="5">
         <v>3.240562976692285</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>364.33980616999997</v>
       </c>
       <c r="C223" s="5">
         <v>1.1897832199999812</v>
       </c>
       <c r="D223" s="5">
         <v>4.0031669574090767</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>364.32117148999998</v>
       </c>
       <c r="C224" s="5">
         <v>-1.8634679999991022E-2</v>
       </c>
       <c r="D224" s="5">
         <v>-6.1358452332938018E-2</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>362.21832712999998</v>
       </c>
       <c r="C225" s="5">
         <v>-2.102844360000006</v>
       </c>
       <c r="D225" s="5">
         <v>-6.7106367580011099</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>364.30654884</v>
       </c>
       <c r="C226" s="5">
         <v>2.0882217100000275</v>
       </c>
       <c r="D226" s="5">
         <v>7.1417395466196743</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>364.00395981000003</v>
       </c>
       <c r="C227" s="5">
         <v>-0.30258902999997872</v>
       </c>
       <c r="D227" s="5">
         <v>-0.992166245655135</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>362.08694981999997</v>
       </c>
       <c r="C228" s="5">
         <v>-1.9170099900000537</v>
       </c>
       <c r="D228" s="5">
         <v>-6.1398656122550914</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>360.87749360999999</v>
       </c>
       <c r="C229" s="5">
         <v>-1.2094562099999848</v>
       </c>
       <c r="D229" s="5">
         <v>-3.9354606953545423</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>358.88451930999997</v>
       </c>
       <c r="C230" s="5">
         <v>-1.9929743000000144</v>
       </c>
       <c r="D230" s="5">
         <v>-6.4294615494404965</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>356.07396054999998</v>
       </c>
       <c r="C231" s="5">
         <v>-2.8105587599999922</v>
       </c>
       <c r="D231" s="5">
         <v>-9.0032503802645607</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>353.18612329000001</v>
       </c>
       <c r="C232" s="5">
         <v>-2.8878372599999693</v>
       </c>
       <c r="D232" s="5">
         <v>-9.3096664336398955</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>350.70575266999998</v>
       </c>
       <c r="C233" s="5">
         <v>-2.4803706200000306</v>
       </c>
       <c r="D233" s="5">
         <v>-8.1093982804344868</v>
       </c>
       <c r="E233" s="5">
         <v>-3.1697594402721907</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>344.59588439999999</v>
       </c>
       <c r="C234" s="5">
         <v>-6.1098682699999927</v>
       </c>
       <c r="D234" s="5">
         <v>-19.014669613521395</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>340.17127749999997</v>
       </c>
       <c r="C235" s="5">
         <v>-4.4246069000000148</v>
       </c>
       <c r="D235" s="5">
         <v>-14.365127206990657</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>337.17222623999999</v>
       </c>
       <c r="C236" s="5">
         <v>-2.9990512599999875</v>
       </c>
       <c r="D236" s="5">
         <v>-10.081339331125927</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>333.18910284999998</v>
       </c>
       <c r="C237" s="5">
         <v>-3.9831233900000029</v>
       </c>
       <c r="D237" s="5">
         <v>-13.290247251299137</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>333.68010056000003</v>
       </c>
       <c r="C238" s="5">
         <v>0.49099771000004466</v>
       </c>
       <c r="D238" s="5">
         <v>1.7827600237215968</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>333.18531131999998</v>
       </c>
       <c r="C239" s="5">
         <v>-0.49478924000004554</v>
       </c>
       <c r="D239" s="5">
         <v>-1.7649497667989178</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>333.58788959999998</v>
       </c>
       <c r="C240" s="5">
         <v>0.40257828000000018</v>
       </c>
       <c r="D240" s="5">
         <v>1.4596000544010446</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>332.69034426000002</v>
       </c>
       <c r="C241" s="5">
         <v>-0.89754533999996511</v>
       </c>
       <c r="D241" s="5">
         <v>-3.1813445922178274</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>332.08621812000001</v>
       </c>
       <c r="C242" s="5">
         <v>-0.60412614000000531</v>
       </c>
       <c r="D242" s="5">
         <v>-2.1574256259917157</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>333.80565313</v>
       </c>
       <c r="C243" s="5">
         <v>1.7194350099999838</v>
       </c>
       <c r="D243" s="5">
         <v>6.3932363922981184</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>335.03240324000001</v>
       </c>
       <c r="C244" s="5">
         <v>1.2267501100000118</v>
       </c>
       <c r="D244" s="5">
         <v>4.5002917909653828</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>336.08634058000001</v>
       </c>
       <c r="C245" s="5">
         <v>1.0539373400000045</v>
       </c>
       <c r="D245" s="5">
         <v>3.8409355786135357</v>
       </c>
       <c r="E245" s="5">
         <v>-4.1685692289616494</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>337.57148905999998</v>
       </c>
       <c r="C246" s="5">
         <v>1.4851484799999639</v>
       </c>
       <c r="D246" s="5">
         <v>5.4335354063412167</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>338.51753712999999</v>
       </c>
       <c r="C247" s="5">
         <v>0.94604807000001756</v>
       </c>
       <c r="D247" s="5">
         <v>3.4153383079395416</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>339.70584697999999</v>
       </c>
       <c r="C248" s="5">
         <v>1.188309849999996</v>
       </c>
       <c r="D248" s="5">
         <v>4.2946889706394931</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>341.60357486999999</v>
       </c>
       <c r="C249" s="5">
         <v>1.8977278899999988</v>
       </c>
       <c r="D249" s="5">
         <v>6.9135177950384152</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>342.92821114999998</v>
       </c>
       <c r="C250" s="5">
         <v>1.3246362799999929</v>
       </c>
       <c r="D250" s="5">
         <v>4.753775657630066</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>343.71719621</v>
       </c>
       <c r="C251" s="5">
         <v>0.78898506000001589</v>
       </c>
       <c r="D251" s="5">
         <v>2.7960809015196153</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>346.51152298</v>
       </c>
       <c r="C252" s="5">
         <v>2.7943267699999979</v>
       </c>
       <c r="D252" s="5">
         <v>10.203921845081254</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>347.74431686000003</v>
       </c>
       <c r="C253" s="5">
         <v>1.2327938800000311</v>
       </c>
       <c r="D253" s="5">
         <v>4.3538117778049612</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>349.76779183000002</v>
       </c>
       <c r="C254" s="5">
         <v>2.0234749699999952</v>
       </c>
       <c r="D254" s="5">
         <v>7.2104920907273273</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>350.53594645999999</v>
       </c>
       <c r="C255" s="5">
         <v>0.76815462999996953</v>
       </c>
       <c r="D255" s="5">
         <v>2.6674889836911353</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>351.73149339000003</v>
       </c>
       <c r="C256" s="5">
         <v>1.1955469300000345</v>
       </c>
       <c r="D256" s="5">
         <v>4.1704041005820036</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>354.57232189000001</v>
       </c>
       <c r="C257" s="5">
         <v>2.8408284999999864</v>
       </c>
       <c r="D257" s="5">
         <v>10.134378162810576</v>
       </c>
       <c r="E257" s="5">
         <v>5.5003667444793791</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>354.88651104000002</v>
       </c>
       <c r="C258" s="5">
         <v>0.31418915000000425</v>
       </c>
       <c r="D258" s="5">
         <v>1.0685264187736854</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>356.60575713999998</v>
       </c>
       <c r="C259" s="5">
         <v>1.7192460999999639</v>
       </c>
       <c r="D259" s="5">
         <v>5.9708196733465835</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>358.55189554999998</v>
       </c>
       <c r="C260" s="5">
         <v>1.9461384100000032</v>
       </c>
       <c r="D260" s="5">
         <v>6.7490627619718913</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>360.85494662999997</v>
       </c>
       <c r="C261" s="5">
         <v>2.3030510799999888</v>
       </c>
       <c r="D261" s="5">
         <v>7.986056687699894</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>360.55339363000002</v>
       </c>
       <c r="C262" s="5">
         <v>-0.30155299999995577</v>
       </c>
       <c r="D262" s="5">
         <v>-0.99819899962230174</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>361.22846019999997</v>
       </c>
       <c r="C263" s="5">
         <v>0.67506656999995585</v>
       </c>
       <c r="D263" s="5">
         <v>2.2700496795829972</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>362.72825294</v>
       </c>
       <c r="C264" s="5">
         <v>1.4997927400000322</v>
       </c>
       <c r="D264" s="5">
         <v>5.0976708330222387</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>364.12500390000002</v>
       </c>
       <c r="C265" s="5">
         <v>1.3967509600000199</v>
       </c>
       <c r="D265" s="5">
         <v>4.7199479747032091</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>367.45579233000001</v>
       </c>
       <c r="C266" s="5">
         <v>3.3307884299999841</v>
       </c>
       <c r="D266" s="5">
         <v>11.546293754514014</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>367.18936530000002</v>
       </c>
       <c r="C267" s="5">
         <v>-0.26642702999998846</v>
       </c>
       <c r="D267" s="5">
         <v>-0.86660916064079663</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>367.68245615000001</v>
       </c>
       <c r="C268" s="5">
         <v>0.49309084999998731</v>
       </c>
       <c r="D268" s="5">
         <v>1.6234100509992189</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>368.07115905000001</v>
       </c>
       <c r="C269" s="5">
         <v>0.38870289999999841</v>
       </c>
       <c r="D269" s="5">
         <v>1.2760063953921597</v>
       </c>
       <c r="E269" s="5">
         <v>3.8070758281544048</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>371.66826042000002</v>
       </c>
       <c r="C270" s="5">
         <v>3.5971013700000185</v>
       </c>
       <c r="D270" s="5">
         <v>12.378759657328665</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>374.54465933</v>
       </c>
       <c r="C271" s="5">
         <v>2.8763989099999776</v>
       </c>
       <c r="D271" s="5">
         <v>9.6926695792736837</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>376.75602893000001</v>
       </c>
       <c r="C272" s="5">
         <v>2.2113696000000118</v>
       </c>
       <c r="D272" s="5">
         <v>7.3196438974370892</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>378.48212414</v>
       </c>
       <c r="C273" s="5">
         <v>1.7260952099999827</v>
       </c>
       <c r="D273" s="5">
         <v>5.6384305789804579</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>381.43081453999997</v>
       </c>
       <c r="C274" s="5">
         <v>2.9486903999999754</v>
       </c>
       <c r="D274" s="5">
         <v>9.7601862066345912</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>381.76255235999997</v>
       </c>
       <c r="C275" s="5">
         <v>0.33173782000000074</v>
       </c>
       <c r="D275" s="5">
         <v>1.0486702292324068</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>379.14373717000001</v>
       </c>
       <c r="C276" s="5">
         <v>-2.6188151899999639</v>
       </c>
       <c r="D276" s="5">
         <v>-7.9281792098022663</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>382.43334695999999</v>
       </c>
       <c r="C277" s="5">
         <v>3.2896097899999859</v>
       </c>
       <c r="D277" s="5">
         <v>10.923205999802343</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>383.41935479</v>
       </c>
       <c r="C278" s="5">
         <v>0.98600783000000547</v>
       </c>
       <c r="D278" s="5">
         <v>3.138148851298439</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>384.55309840000001</v>
       </c>
       <c r="C279" s="5">
         <v>1.1337436100000104</v>
       </c>
       <c r="D279" s="5">
         <v>3.6065933711563858</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>387.47742591000002</v>
       </c>
       <c r="C280" s="5">
         <v>2.9243275100000119</v>
       </c>
       <c r="D280" s="5">
         <v>9.5168876400348665</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>386.92162962999998</v>
       </c>
       <c r="C281" s="5">
         <v>-0.55579628000003822</v>
       </c>
       <c r="D281" s="5">
         <v>-1.7077611129065362</v>
       </c>
       <c r="E281" s="5">
         <v>5.1214201701251127</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>385.66346381</v>
       </c>
       <c r="C282" s="5">
         <v>-1.2581658199999879</v>
       </c>
       <c r="D282" s="5">
         <v>-3.8330436219934594</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>387.95954369999998</v>
       </c>
       <c r="C283" s="5">
         <v>2.2960798899999872</v>
       </c>
       <c r="D283" s="5">
         <v>7.3829444325308691</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>389.77081170000002</v>
       </c>
       <c r="C284" s="5">
         <v>1.811268000000041</v>
       </c>
       <c r="D284" s="5">
         <v>5.7485652455496972</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>389.37459201000001</v>
       </c>
       <c r="C285" s="5">
         <v>-0.39621969000000945</v>
       </c>
       <c r="D285" s="5">
         <v>-1.2130572227084024</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>391.56225224000002</v>
       </c>
       <c r="C286" s="5">
         <v>2.1876602300000059</v>
       </c>
       <c r="D286" s="5">
         <v>6.9543634107682273</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>394.33337524000001</v>
       </c>
       <c r="C287" s="5">
         <v>2.7711229999999887</v>
       </c>
       <c r="D287" s="5">
         <v>8.8309996246275446</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>394.68731535000001</v>
       </c>
       <c r="C288" s="5">
         <v>0.35394010999999637</v>
       </c>
       <c r="D288" s="5">
         <v>1.0824118939264826</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>398.54007732999997</v>
       </c>
       <c r="C289" s="5">
         <v>3.8527619799999684</v>
       </c>
       <c r="D289" s="5">
         <v>12.363686696473408</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>401.25230806000002</v>
       </c>
       <c r="C290" s="5">
         <v>2.7122307300000443</v>
       </c>
       <c r="D290" s="5">
         <v>8.479209983170243</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>403.09212697999999</v>
       </c>
       <c r="C291" s="5">
         <v>1.8398189199999706</v>
       </c>
       <c r="D291" s="5">
         <v>5.6431316726125447</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>406.41964849999999</v>
       </c>
       <c r="C292" s="5">
         <v>3.3275215200000048</v>
       </c>
       <c r="D292" s="5">
         <v>10.368352917234681</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>406.48227544999997</v>
       </c>
       <c r="C293" s="5">
         <v>6.2626949999980752E-2</v>
       </c>
       <c r="D293" s="5">
         <v>0.18506995420428662</v>
       </c>
       <c r="E293" s="5">
         <v>5.0554542114136014</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>408.02478673000002</v>
       </c>
       <c r="C294" s="5">
         <v>1.542511280000042</v>
       </c>
       <c r="D294" s="5">
         <v>4.6499923369368812</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>410.46825931000001</v>
       </c>
       <c r="C295" s="5">
         <v>2.443472579999991</v>
       </c>
       <c r="D295" s="5">
         <v>7.4277297815975141</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>413.83478534</v>
       </c>
       <c r="C296" s="5">
         <v>3.3665260299999886</v>
       </c>
       <c r="D296" s="5">
         <v>10.298335866080466</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>416.998561</v>
       </c>
       <c r="C297" s="5">
         <v>3.1637756599999989</v>
       </c>
       <c r="D297" s="5">
         <v>9.5697724918998297</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>419.80157607000001</v>
       </c>
       <c r="C298" s="5">
         <v>2.8030150700000149</v>
       </c>
       <c r="D298" s="5">
         <v>8.371254627294844</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>421.99819271000001</v>
       </c>
       <c r="C299" s="5">
         <v>2.196616640000002</v>
       </c>
       <c r="D299" s="5">
         <v>6.4629057433806869</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>424.07349277999998</v>
       </c>
       <c r="C300" s="5">
         <v>2.0753000699999689</v>
       </c>
       <c r="D300" s="5">
         <v>6.0636172347695139</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>426.35601951000001</v>
       </c>
       <c r="C301" s="5">
         <v>2.2825267300000291</v>
       </c>
       <c r="D301" s="5">
         <v>6.6535365422287995</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>428.43004694000001</v>
       </c>
       <c r="C302" s="5">
         <v>2.074027430000001</v>
       </c>
       <c r="D302" s="5">
         <v>5.9961936826562923</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>429.68701462000001</v>
       </c>
       <c r="C303" s="5">
         <v>1.2569676800000025</v>
       </c>
       <c r="D303" s="5">
         <v>3.5780412001264361</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>431.80048835000002</v>
       </c>
       <c r="C304" s="5">
         <v>2.1134737300000097</v>
       </c>
       <c r="D304" s="5">
         <v>6.06468314113906</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>434.43079354999998</v>
       </c>
       <c r="C305" s="5">
         <v>2.6303051999999525</v>
       </c>
       <c r="D305" s="5">
         <v>7.559721409856901</v>
       </c>
       <c r="E305" s="5">
         <v>6.8757040067883191</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>437.95742052000003</v>
       </c>
       <c r="C306" s="5">
         <v>3.5266269700000521</v>
       </c>
       <c r="D306" s="5">
         <v>10.18829210825043</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>439.59142487999998</v>
       </c>
       <c r="C307" s="5">
         <v>1.634004359999949</v>
       </c>
       <c r="D307" s="5">
         <v>4.5701844641722555</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>441.34460852000001</v>
       </c>
       <c r="C308" s="5">
         <v>1.7531836400000316</v>
       </c>
       <c r="D308" s="5">
         <v>4.8922406584550826</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>442.49789929999997</v>
       </c>
       <c r="C309" s="5">
         <v>1.1532907799999634</v>
       </c>
       <c r="D309" s="5">
         <v>3.1812184777763708</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>443.16346999000001</v>
       </c>
       <c r="C310" s="5">
         <v>0.66557069000003821</v>
       </c>
       <c r="D310" s="5">
         <v>1.8199528725023839</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>444.06943484999999</v>
       </c>
       <c r="C311" s="5">
         <v>0.90596485999998322</v>
       </c>
       <c r="D311" s="5">
         <v>2.48094729793924</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>446.88090969000001</v>
       </c>
       <c r="C312" s="5">
         <v>2.8114748400000167</v>
       </c>
       <c r="D312" s="5">
         <v>7.8676076502665726</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>446.88075765999997</v>
       </c>
       <c r="C313" s="5">
         <v>-1.5203000003793932E-4</v>
       </c>
       <c r="D313" s="5">
         <v>-4.0824222901081342E-4</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>447.60254681999999</v>
       </c>
       <c r="C314" s="5">
         <v>0.72178916000001436</v>
       </c>
       <c r="D314" s="5">
         <v>1.9555170420506807</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>450.69103507</v>
       </c>
       <c r="C315" s="5">
         <v>3.0884882500000117</v>
       </c>
       <c r="D315" s="5">
         <v>8.6016553545183108</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>450.80424375000001</v>
       </c>
       <c r="C316" s="5">
         <v>0.11320868000001383</v>
       </c>
       <c r="D316" s="5">
         <v>0.30184371431294377</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>453.22427587999999</v>
       </c>
       <c r="C317" s="5">
         <v>2.4200321299999814</v>
       </c>
       <c r="D317" s="5">
         <v>6.6355507875923037</v>
       </c>
       <c r="E317" s="5">
         <v>4.3260014273912129</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>456.71902179</v>
       </c>
       <c r="C318" s="5">
         <v>3.494745910000006</v>
       </c>
       <c r="D318" s="5">
         <v>9.6557053116753444</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>457.72692247999998</v>
       </c>
       <c r="C319" s="5">
         <v>1.0079006899999854</v>
       </c>
       <c r="D319" s="5">
         <v>2.6805747963467574</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>457.89820772000002</v>
       </c>
       <c r="C320" s="5">
         <v>0.17128524000003154</v>
       </c>
       <c r="D320" s="5">
         <v>0.44997539371021134</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>461.44561361000001</v>
       </c>
       <c r="C321" s="5">
         <v>3.5474058899999932</v>
       </c>
       <c r="D321" s="5">
         <v>9.7031103015766682</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>462.18399683000001</v>
       </c>
       <c r="C322" s="5">
         <v>0.73838322000000289</v>
       </c>
       <c r="D322" s="5">
         <v>1.9371723341076175</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>463.90074734000001</v>
       </c>
       <c r="C323" s="5">
         <v>1.7167505099999971</v>
       </c>
       <c r="D323" s="5">
         <v>4.549514169168356</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>466.93962006999999</v>
       </c>
       <c r="C324" s="5">
         <v>3.03887272999998</v>
       </c>
       <c r="D324" s="5">
         <v>8.1503281017552673</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>468.73043716000001</v>
       </c>
       <c r="C325" s="5">
         <v>1.7908170900000187</v>
       </c>
       <c r="D325" s="5">
         <v>4.7005971265908775</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>472.17094713</v>
       </c>
       <c r="C326" s="5">
         <v>3.4405099699999937</v>
       </c>
       <c r="D326" s="5">
         <v>9.1725034165733419</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>470.45726490999999</v>
       </c>
       <c r="C327" s="5">
         <v>-1.7136822200000097</v>
       </c>
       <c r="D327" s="5">
         <v>-4.2693477883239517</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>471.25074188000002</v>
       </c>
       <c r="C328" s="5">
         <v>0.79347697000002881</v>
       </c>
       <c r="D328" s="5">
         <v>2.0428101772411056</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>472.93884931000002</v>
       </c>
       <c r="C329" s="5">
         <v>1.6881074300000023</v>
       </c>
       <c r="D329" s="5">
         <v>4.3843332341166441</v>
       </c>
       <c r="E329" s="5">
         <v>4.3498493966858565</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>473.97823183999998</v>
       </c>
       <c r="C330" s="5">
         <v>1.0393825299999548</v>
       </c>
       <c r="D330" s="5">
         <v>2.6693644548677842</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>475.56812221000001</v>
       </c>
       <c r="C331" s="5">
         <v>1.5898903700000346</v>
       </c>
       <c r="D331" s="5">
         <v>4.1003215154586936</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>475.60799285000002</v>
       </c>
       <c r="C332" s="5">
         <v>3.9870640000003732E-2</v>
       </c>
       <c r="D332" s="5">
         <v>0.10065190150858605</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>474.31175459000002</v>
       </c>
       <c r="C333" s="5">
         <v>-1.2962382599999955</v>
       </c>
       <c r="D333" s="5">
         <v>-3.2219388830922124</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>476.68440575</v>
       </c>
       <c r="C334" s="5">
         <v>2.3726511599999753</v>
       </c>
       <c r="D334" s="5">
         <v>6.1707008045986944</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>477.64486162999998</v>
       </c>
       <c r="C335" s="5">
         <v>0.96045587999998361</v>
       </c>
       <c r="D335" s="5">
         <v>2.4448156386232656</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>476.22750508000001</v>
       </c>
       <c r="C336" s="5">
         <v>-1.4173565499999654</v>
       </c>
       <c r="D336" s="5">
         <v>-3.5033184066297074</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>476.5886481</v>
       </c>
       <c r="C337" s="5">
         <v>0.36114301999998588</v>
       </c>
       <c r="D337" s="5">
         <v>0.91381479702221657</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>480.26745448000003</v>
       </c>
       <c r="C338" s="5">
         <v>3.6788063800000259</v>
       </c>
       <c r="D338" s="5">
         <v>9.6663947043278178</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>481.45828208</v>
       </c>
       <c r="C339" s="5">
         <v>1.1908275999999773</v>
       </c>
       <c r="D339" s="5">
         <v>3.016324932109371</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>483.51891898999997</v>
       </c>
       <c r="C340" s="5">
         <v>2.0606369099999711</v>
       </c>
       <c r="D340" s="5">
         <v>5.2586311724069024</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>481.79878262</v>
       </c>
       <c r="C341" s="5">
         <v>-1.7201363699999774</v>
       </c>
       <c r="D341" s="5">
         <v>-4.1864968172642181</v>
       </c>
       <c r="E341" s="5">
         <v>1.8733782016271849</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>484.97998133999999</v>
       </c>
       <c r="C342" s="5">
         <v>3.1811987199999976</v>
       </c>
       <c r="D342" s="5">
         <v>8.2174683758968072</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>487.06633778000003</v>
       </c>
       <c r="C343" s="5">
         <v>2.0863564400000314</v>
       </c>
       <c r="D343" s="5">
         <v>5.2862450362618274</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>490.66542408999999</v>
       </c>
       <c r="C344" s="5">
         <v>3.5990863099999615</v>
       </c>
       <c r="D344" s="5">
         <v>9.2365759837879313</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>490.33480191000001</v>
       </c>
       <c r="C345" s="5">
         <v>-0.33062217999997756</v>
       </c>
       <c r="D345" s="5">
         <v>-0.80559896477399029</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>493.07939914000002</v>
       </c>
       <c r="C346" s="5">
         <v>2.7445972300000108</v>
       </c>
       <c r="D346" s="5">
         <v>6.9275637932614709</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>495.40043036999998</v>
       </c>
       <c r="C347" s="5">
         <v>2.32103122999996</v>
       </c>
       <c r="D347" s="5">
         <v>5.7972203364246244</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>496.14760124999998</v>
       </c>
       <c r="C348" s="5">
         <v>0.74717087999999876</v>
       </c>
       <c r="D348" s="5">
         <v>1.8249481161973335</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>498.29693666999998</v>
       </c>
       <c r="C349" s="5">
         <v>2.1493354199999999</v>
       </c>
       <c r="D349" s="5">
         <v>5.3241240314265914</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>498.31984954000001</v>
       </c>
       <c r="C350" s="5">
         <v>2.2912870000027397E-2</v>
       </c>
       <c r="D350" s="5">
         <v>5.5192791129154983E-2</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>499.10634621999998</v>
       </c>
       <c r="C351" s="5">
         <v>0.78649667999997064</v>
       </c>
       <c r="D351" s="5">
         <v>1.9104838371279742</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>500.52023323999998</v>
       </c>
       <c r="C352" s="5">
         <v>1.4138870200000042</v>
       </c>
       <c r="D352" s="5">
         <v>3.4528727464635089</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>501.77836273999998</v>
       </c>
       <c r="C353" s="5">
         <v>1.2581294999999955</v>
       </c>
       <c r="D353" s="5">
         <v>3.0584252271933066</v>
       </c>
       <c r="E353" s="5">
         <v>4.1468722713145834</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>501.64669192999997</v>
       </c>
       <c r="C354" s="5">
         <v>-0.1316708100000028</v>
       </c>
       <c r="D354" s="5">
         <v>-0.31443590052903092</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>503.27697112999999</v>
       </c>
       <c r="C355" s="5">
         <v>1.6302792000000181</v>
       </c>
       <c r="D355" s="5">
         <v>3.9702934186939043</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>505.47481819000001</v>
       </c>
       <c r="C356" s="5">
         <v>2.1978470600000151</v>
       </c>
       <c r="D356" s="5">
         <v>5.3682082444290513</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>508.12617704000002</v>
       </c>
       <c r="C357" s="5">
         <v>2.6513588500000083</v>
       </c>
       <c r="D357" s="5">
         <v>6.4791389941482702</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>509.4831178</v>
       </c>
       <c r="C358" s="5">
         <v>1.3569407599999863</v>
       </c>
       <c r="D358" s="5">
         <v>3.2520650834703568</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>511.53780591999998</v>
       </c>
       <c r="C359" s="5">
         <v>2.0546881199999802</v>
       </c>
       <c r="D359" s="5">
         <v>4.9482648488497594</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>513.43905717999996</v>
       </c>
       <c r="C360" s="5">
         <v>1.9012512599999809</v>
       </c>
       <c r="D360" s="5">
         <v>4.5523961810781</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>516.25881113000003</v>
       </c>
       <c r="C361" s="5">
         <v>2.819753950000063</v>
       </c>
       <c r="D361" s="5">
         <v>6.7930269179521163</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>516.44322449000003</v>
       </c>
       <c r="C362" s="5">
         <v>0.18441336000000774</v>
       </c>
       <c r="D362" s="5">
         <v>0.42949644049217195</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>518.39925672000004</v>
       </c>
       <c r="C363" s="5">
         <v>1.9560322300000053</v>
       </c>
       <c r="D363" s="5">
         <v>4.6408921093121558</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>520.63870433</v>
       </c>
       <c r="C364" s="5">
         <v>2.2394476099999565</v>
       </c>
       <c r="D364" s="5">
         <v>5.308872632528594</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>521.04577010000003</v>
       </c>
       <c r="C365" s="5">
         <v>0.40706577000003108</v>
       </c>
       <c r="D365" s="5">
         <v>0.94227526998693634</v>
       </c>
       <c r="E365" s="5">
         <v>3.8398242711759956</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>524.04729216999999</v>
       </c>
       <c r="C366" s="5">
         <v>3.0015220699999645</v>
       </c>
       <c r="D366" s="5">
         <v>7.1359635569082425</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>526.44620326999996</v>
       </c>
       <c r="C367" s="5">
         <v>2.3989110999999639</v>
       </c>
       <c r="D367" s="5">
         <v>5.6336289093857017</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>525.23339348000002</v>
       </c>
       <c r="C368" s="5">
         <v>-1.2128097899999375</v>
       </c>
       <c r="D368" s="5">
         <v>-2.7297604305183798</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>481.38008580000002</v>
       </c>
       <c r="C369" s="5">
         <v>-43.85330768</v>
       </c>
       <c r="D369" s="5">
         <v>-64.873936703109365</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>484.62191648999999</v>
       </c>
       <c r="C370" s="5">
         <v>3.241830689999972</v>
       </c>
       <c r="D370" s="5">
         <v>8.3874924231665204</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>488.49019759999999</v>
       </c>
       <c r="C371" s="5">
         <v>3.8682811099999981</v>
       </c>
       <c r="D371" s="5">
         <v>10.010371298105714</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>492.98090029000002</v>
       </c>
       <c r="C372" s="5">
         <v>4.4907026900000346</v>
       </c>
       <c r="D372" s="5">
         <v>11.606858523102638</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>497.74849552000001</v>
       </c>
       <c r="C373" s="5">
         <v>4.7675952299999835</v>
       </c>
       <c r="D373" s="5">
         <v>12.242763033654303</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>499.20546447999999</v>
       </c>
       <c r="C374" s="5">
         <v>1.4569689599999833</v>
       </c>
       <c r="D374" s="5">
         <v>3.5696468771075462</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>503.51634458000001</v>
       </c>
       <c r="C375" s="5">
         <v>4.3108801000000199</v>
       </c>
       <c r="D375" s="5">
         <v>10.869197666305475</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>506.96000523999999</v>
       </c>
       <c r="C376" s="5">
         <v>3.4436606599999777</v>
       </c>
       <c r="D376" s="5">
         <v>8.5229300486157289</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>515.56910327000003</v>
       </c>
       <c r="C377" s="5">
         <v>8.609098030000041</v>
       </c>
       <c r="D377" s="5">
         <v>22.393461186234063</v>
       </c>
       <c r="E377" s="5">
         <v>-1.0510913137149025</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>521.00836675999994</v>
       </c>
       <c r="C378" s="5">
         <v>5.4392634899999166</v>
       </c>
       <c r="D378" s="5">
         <v>13.421078196095749</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>521.00742678999995</v>
       </c>
       <c r="C379" s="5">
         <v>-9.3996999999035324E-4</v>
       </c>
       <c r="D379" s="5">
         <v>-2.1649418311620039E-3</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>530.13658871999996</v>
       </c>
       <c r="C380" s="5">
         <v>9.1291619300000093</v>
       </c>
       <c r="D380" s="5">
         <v>23.176080760434893</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>534.90131101999998</v>
       </c>
       <c r="C381" s="5">
         <v>4.7647223000000167</v>
       </c>
       <c r="D381" s="5">
         <v>11.334713956427134</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>540.89161537999996</v>
       </c>
       <c r="C382" s="5">
         <v>5.9903043599999819</v>
       </c>
       <c r="D382" s="5">
         <v>14.29810851593647</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>545.78070417000004</v>
       </c>
       <c r="C383" s="5">
         <v>4.8890887900000735</v>
       </c>
       <c r="D383" s="5">
         <v>11.402551143664063</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>552.52719070000001</v>
       </c>
       <c r="C384" s="5">
         <v>6.7464865299999701</v>
       </c>
       <c r="D384" s="5">
         <v>15.884602182320219</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>556.05783117999999</v>
       </c>
       <c r="C385" s="5">
         <v>3.5306404799999882</v>
       </c>
       <c r="D385" s="5">
         <v>7.9432961547256875</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>564.17128492999996</v>
       </c>
       <c r="C386" s="5">
         <v>8.1134537499999624</v>
       </c>
       <c r="D386" s="5">
         <v>18.984994656357856</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>574.81765188999998</v>
       </c>
       <c r="C387" s="5">
         <v>10.646366960000023</v>
       </c>
       <c r="D387" s="5">
         <v>25.149587437171995</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>578.11457355000005</v>
       </c>
       <c r="C388" s="5">
         <v>3.2969216600000664</v>
       </c>
       <c r="D388" s="5">
         <v>7.1040405573436605</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>583.09781598999996</v>
       </c>
       <c r="C389" s="5">
         <v>4.9832424399999127</v>
       </c>
       <c r="D389" s="5">
         <v>10.848537280995551</v>
       </c>
       <c r="E389" s="5">
         <v>13.097897506211819</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>585.30798818999995</v>
       </c>
       <c r="C390" s="5">
         <v>2.2101721999999882</v>
       </c>
       <c r="D390" s="5">
         <v>4.6445076302682464</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>592.41158999000004</v>
       </c>
       <c r="C391" s="5">
         <v>7.1036018000000922</v>
       </c>
       <c r="D391" s="5">
         <v>15.576394463727073</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>598.14767856000003</v>
       </c>
       <c r="C392" s="5">
         <v>5.7360885699999926</v>
       </c>
       <c r="D392" s="5">
         <v>12.258310203613121</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>604.26894812</v>
       </c>
       <c r="C393" s="5">
         <v>6.1212695599999734</v>
       </c>
       <c r="D393" s="5">
         <v>12.995792232688785</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>608.37378134000005</v>
       </c>
       <c r="C394" s="5">
         <v>4.1048332200000459</v>
       </c>
       <c r="D394" s="5">
         <v>8.4632320101627023</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>610.94364431999998</v>
       </c>
       <c r="C395" s="5">
         <v>2.5698629799999253</v>
       </c>
       <c r="D395" s="5">
         <v>5.1884226076182038</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>618.01208317999999</v>
       </c>
       <c r="C396" s="5">
         <v>7.0684388600000148</v>
       </c>
       <c r="D396" s="5">
         <v>14.802086739638231</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>621.40459782000005</v>
       </c>
       <c r="C397" s="5">
         <v>3.3925146400000585</v>
       </c>
       <c r="D397" s="5">
         <v>6.7898438200027833</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>623.69624338000006</v>
       </c>
       <c r="C398" s="5">
         <v>2.2916455600000063</v>
       </c>
       <c r="D398" s="5">
         <v>4.5162914151455347</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>626.82958793</v>
       </c>
       <c r="C399" s="5">
         <v>3.133344549999947</v>
       </c>
       <c r="D399" s="5">
         <v>6.1979951463742911</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>627.5579338</v>
       </c>
       <c r="C400" s="5">
         <v>0.72834586999999829</v>
       </c>
       <c r="D400" s="5">
         <v>1.4032878326472042</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>624.58895858999995</v>
       </c>
       <c r="C401" s="5">
         <v>-2.9689752100000533</v>
       </c>
       <c r="D401" s="5">
         <v>-5.5317789117042775</v>
       </c>
       <c r="E401" s="5">
         <v>7.115640200016049</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>627.30829961999996</v>
       </c>
       <c r="C402" s="5">
         <v>2.7193410300000096</v>
       </c>
       <c r="D402" s="5">
         <v>5.3515116652602224</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>627.07625794</v>
       </c>
       <c r="C403" s="5">
         <v>-0.23204167999995207</v>
       </c>
       <c r="D403" s="5">
         <v>-0.44297870857080701</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>628.04270448</v>
       </c>
       <c r="C404" s="5">
         <v>0.96644653999999264</v>
       </c>
       <c r="D404" s="5">
         <v>1.8651911852378245</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>626.16619378999997</v>
       </c>
       <c r="C405" s="5">
         <v>-1.8765106900000319</v>
       </c>
       <c r="D405" s="5">
         <v>-3.5271076326054418</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>623.43109713000001</v>
       </c>
       <c r="C406" s="5">
         <v>-2.7350966599999538</v>
       </c>
       <c r="D406" s="5">
         <v>-5.1174963417179642</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>621.88262529999997</v>
       </c>
       <c r="C407" s="5">
         <v>-1.5484718300000395</v>
       </c>
       <c r="D407" s="5">
         <v>-2.9401662484912827</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>620.98807977000001</v>
       </c>
       <c r="C408" s="5">
         <v>-0.8945455299999594</v>
       </c>
       <c r="D408" s="5">
         <v>-1.7125460444179064</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>620.40921064999998</v>
       </c>
       <c r="C409" s="5">
         <v>-0.57886912000003576</v>
       </c>
       <c r="D409" s="5">
         <v>-1.1128918636438834</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>619.65063895000003</v>
       </c>
       <c r="C410" s="5">
         <v>-0.75857169999994767</v>
       </c>
       <c r="D410" s="5">
         <v>-1.4574080935450429</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>618.09204827999997</v>
       </c>
       <c r="C411" s="5">
         <v>-1.5585906700000578</v>
       </c>
       <c r="D411" s="5">
         <v>-2.976920446370801</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>618.38661458000001</v>
       </c>
       <c r="C412" s="5">
         <v>0.29456630000004225</v>
       </c>
       <c r="D412" s="5">
         <v>0.57338960904358416</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>613.82868167000004</v>
       </c>
       <c r="C413" s="5">
         <v>-4.5579329099999768</v>
       </c>
       <c r="D413" s="5">
         <v>-8.4949287668659608</v>
       </c>
       <c r="E413" s="5">
         <v>-1.7227773197097562</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>620.58559823999997</v>
       </c>
       <c r="C414" s="5">
         <v>6.7569165699999303</v>
       </c>
       <c r="D414" s="5">
         <v>14.039206175417252</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>620.66238788999999</v>
       </c>
       <c r="C415" s="5">
         <v>7.6789650000023357E-2</v>
       </c>
       <c r="D415" s="5">
         <v>0.1485859770139708</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>618.19174393000003</v>
       </c>
       <c r="C416" s="5">
         <v>-2.4706439599999612</v>
       </c>
       <c r="D416" s="5">
         <v>-4.673582343358607</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>619.27382910999995</v>
       </c>
       <c r="C417" s="5">
         <v>1.0820851799999218</v>
       </c>
       <c r="D417" s="5">
         <v>2.1208248472754931</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>620.24291698000002</v>
       </c>
       <c r="C418" s="5">
         <v>0.96908787000006669</v>
       </c>
       <c r="D418" s="5">
         <v>1.8941003306756743</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>621.21587663000003</v>
       </c>
       <c r="C419" s="5">
         <v>0.97295965000000706</v>
       </c>
       <c r="D419" s="5">
         <v>1.8987362965444232</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>616.79358107999997</v>
       </c>
       <c r="C420" s="5">
         <v>-4.422295550000058</v>
       </c>
       <c r="D420" s="5">
         <v>-8.2158721690391836</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>621.29046006999999</v>
       </c>
       <c r="C421" s="5">
         <v>4.4968789900000274</v>
       </c>
       <c r="D421" s="5">
         <v>9.1083720532481252</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>621.77810554999996</v>
       </c>
       <c r="C422" s="5">
         <v>0.48764547999996921</v>
       </c>
       <c r="D422" s="5">
         <v>0.94594618139851594</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>623.34329137999998</v>
       </c>
       <c r="C423" s="5">
         <v>1.5651858300000185</v>
       </c>
       <c r="D423" s="5">
         <v>3.0629036745938976</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>624.19827199999997</v>
       </c>
       <c r="C424" s="5">
         <v>0.85498061999999209</v>
       </c>
       <c r="D424" s="5">
         <v>1.6583992229580513</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>623.46709528999997</v>
       </c>
       <c r="C425" s="5">
         <v>-0.73117670999999973</v>
       </c>
       <c r="D425" s="5">
         <v>-1.3966415372640983</v>
       </c>
       <c r="E425" s="5">
         <v>1.5702123259827783</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>622.72278736999999</v>
       </c>
       <c r="C426" s="5">
         <v>-0.74430791999998291</v>
       </c>
       <c r="D426" s="5">
         <v>-1.4232157916461818</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>622.10561869000003</v>
       </c>
       <c r="C427" s="5">
         <v>-0.61716867999996339</v>
       </c>
       <c r="D427" s="5">
         <v>-1.1828356930402295</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>624.60007604999998</v>
       </c>
       <c r="C428" s="5">
         <v>2.4944573599999558</v>
       </c>
       <c r="D428" s="5">
         <v>4.9191848556229045</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>627.03763565999998</v>
       </c>
       <c r="C429" s="5">
         <v>2.4375596099999939</v>
       </c>
       <c r="D429" s="5">
         <v>4.7849497581486267</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>628.58265515999994</v>
       </c>
       <c r="C430" s="5">
         <v>1.5450194999999667</v>
       </c>
       <c r="D430" s="5">
         <v>2.9971990713221208</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>627.99619177</v>
       </c>
       <c r="C431" s="5">
         <v>-0.58646338999994896</v>
       </c>
       <c r="D431" s="5">
         <v>-1.1138646151544807</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>628.39674238999999</v>
       </c>
       <c r="C432" s="5">
         <v>0.40055061999998998</v>
       </c>
       <c r="D432" s="5">
         <v>0.76807871113440118</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>629.98065037000003</v>
       </c>
       <c r="C433" s="5">
         <v>1.5839079800000491</v>
       </c>
       <c r="D433" s="5">
         <v>3.0669502874118848</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>630.03566238999997</v>
       </c>
       <c r="C434" s="5">
         <v>5.5012019999935546E-2</v>
       </c>
       <c r="D434" s="5">
         <v>0.10483836050323436</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>628.34366549000003</v>
       </c>
       <c r="C435" s="5">
         <v>-1.6919968999999355</v>
       </c>
       <c r="D435" s="5">
         <v>-3.1754917225514712</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>628.95409232999998</v>
       </c>
       <c r="C436" s="5">
         <v>0.61042683999994551</v>
       </c>
       <c r="D436" s="5">
         <v>1.1720319446071326</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>631.4566145</v>
       </c>
       <c r="C437" s="5">
         <v>2.5025221700000202</v>
       </c>
       <c r="D437" s="5">
         <v>4.8805208044208515</v>
       </c>
       <c r="E437" s="5">
         <v>1.2814660581700332</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>636.28806897000004</v>
+        <v>636.77333711999995</v>
       </c>
       <c r="C438" s="5">
-        <v>4.8314544700000397</v>
+        <v>5.3167226199999504</v>
       </c>
       <c r="D438" s="5">
-        <v>9.577946203336607</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.585005196693874</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
-    </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B439" s="5">
+        <v>637.48411357999998</v>
+      </c>
+      <c r="C439" s="5">
+        <v>0.71077646000003369</v>
+      </c>
+      <c r="D439" s="5">
+        <v>1.3477128222252777</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
     </row>
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
     </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>dalpbsva</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>