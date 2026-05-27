--- v5 (2026-04-17)
+++ v6 (2026-05-27)
@@ -1,84 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{68F2C86C-5613-4A77-BD12-AB966EE28333}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{70241474-A656-46F7-8F5B-6BE622350590}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{3F3A02FB-9F54-403A-AD17-E7B148DC69FF}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{1735E67C-7614-412B-BE9D-7FE310023944}"/>
   </bookViews>
   <sheets>
     <sheet name="dalpbsva" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Dallas—Plano—Irving Professional and Business Services Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry February 2026</t>
+    <t>Last data entry April 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -916,51 +917,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1578CA0B-F0BA-4556-80B5-404DC0EEB528}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0CFF6C46-F1CD-479A-ADC1-E6749B63497E}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="9" style="3"/>
     <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
     <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
@@ -7134,112 +7135,136 @@
         <v>4.8805208044208515</v>
       </c>
       <c r="E437" s="5">
         <v>1.2814660581700332</v>
       </c>
     </row>
     <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>636.77333711999995</v>
       </c>
       <c r="C438" s="5">
         <v>5.3167226199999504</v>
       </c>
       <c r="D438" s="5">
         <v>10.585005196693874</v>
       </c>
     </row>
     <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>637.48411357999998</v>
+        <v>637.73076551999998</v>
       </c>
       <c r="C439" s="5">
-        <v>0.71077646000003369</v>
+        <v>0.95742840000002616</v>
       </c>
       <c r="D439" s="5">
-        <v>1.3477128222252777</v>
+        <v>1.8192704430663564</v>
       </c>
     </row>
     <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
+      <c r="B440" s="5">
+        <v>642.81746042999998</v>
+      </c>
+      <c r="C440" s="5">
+        <v>5.0866949100000056</v>
+      </c>
+      <c r="D440" s="5">
+        <v>10.002752145930982</v>
+      </c>
     </row>
     <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
+      <c r="B441" s="5">
+        <v>643.69487786000002</v>
+      </c>
+      <c r="C441" s="5">
+        <v>0.8774174300000368</v>
+      </c>
+      <c r="D441" s="5">
+        <v>1.6502995851670699</v>
+      </c>
     </row>
     <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
     <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
     <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
     <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
     <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>dalpbsva</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>