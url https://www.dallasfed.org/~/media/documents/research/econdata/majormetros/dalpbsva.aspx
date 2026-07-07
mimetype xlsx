--- v6 (2026-05-27)
+++ v7 (2026-07-07)
@@ -1,99 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{70241474-A656-46F7-8F5B-6BE622350590}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{6E967122-2D7A-4797-9D70-31A9F6E35E3F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{1735E67C-7614-412B-BE9D-7FE310023944}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{4A2366E8-43F6-4086-ADA2-60D68797BE1E}"/>
   </bookViews>
   <sheets>
     <sheet name="dalpbsva" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Dallas—Plano—Irving Professional and Business Services Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry April 2026</t>
+    <t>Last data entry May 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -917,6341 +917,6350 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0CFF6C46-F1CD-479A-ADC1-E6749B63497E}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{508DCD41-D1D3-4595-8DD6-9B4D6539A5CC}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>154.35081861</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6">
+        <v>154.35075606000001</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>155.10914274999999</v>
+        <v>155.10890917</v>
       </c>
       <c r="C7" s="5">
-        <v>0.75832413999998494</v>
+        <v>0.75815310999999497</v>
       </c>
       <c r="D7" s="5">
-        <v>6.0575342081352401</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6">
+        <v>6.0561334144595191</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>155.53943805</v>
+        <v>155.53886033000001</v>
       </c>
       <c r="C8" s="5">
-        <v>0.43029530000001159</v>
+        <v>0.42995116000000166</v>
       </c>
       <c r="D8" s="5">
-        <v>3.3802398210373674</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6">
+        <v>3.3775002013361144</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>154.72215281000001</v>
+        <v>154.72056196</v>
       </c>
       <c r="C9" s="5">
-        <v>-0.8172852399999897</v>
+        <v>-0.81829837000000794</v>
       </c>
       <c r="D9" s="5">
-        <v>-6.1263535148466275</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6">
+        <v>-6.1337516603188424</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>155.45420999000001</v>
+        <v>155.45341884999999</v>
       </c>
       <c r="C10" s="5">
-        <v>0.7320571799999982</v>
+        <v>0.73285688999999365</v>
       </c>
       <c r="D10" s="5">
-        <v>5.8278228497098183</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6">
+        <v>5.8344175725335345</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>157.43826981000001</v>
+        <v>157.43792661000001</v>
       </c>
       <c r="C11" s="5">
-        <v>1.9840598199999988</v>
+        <v>1.9845077600000138</v>
       </c>
       <c r="D11" s="5">
-        <v>16.437760525456333</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6">
+        <v>16.441825658792531</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>158.59912596000001</v>
+        <v>158.59940058000001</v>
       </c>
       <c r="C12" s="5">
-        <v>1.1608561500000008</v>
+        <v>1.161473970000003</v>
       </c>
       <c r="D12" s="5">
-        <v>9.2158762751278331</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6">
+        <v>9.2210026893419172</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>161.03220977999999</v>
+        <v>161.03295064</v>
       </c>
       <c r="C13" s="5">
-        <v>2.4330838199999789</v>
+        <v>2.4335500599999875</v>
       </c>
       <c r="D13" s="5">
-        <v>20.044856374652365</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6">
+        <v>20.048989566216036</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>162.3021923</v>
+        <v>162.30305167</v>
       </c>
       <c r="C14" s="5">
-        <v>1.2699825200000134</v>
+        <v>1.2701010300000064</v>
       </c>
       <c r="D14" s="5">
-        <v>9.8853009248028414</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6">
+        <v>9.8862162883579519</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>160.97056348999999</v>
+        <v>160.97154459999999</v>
       </c>
       <c r="C15" s="5">
-        <v>-1.3316288100000122</v>
+        <v>-1.3315070700000149</v>
       </c>
       <c r="D15" s="5">
-        <v>-9.413195745052505</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6">
+        <v>-9.4123260155440143</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>163.49587801999999</v>
+        <v>163.49635416000001</v>
       </c>
       <c r="C16" s="5">
-        <v>2.5253145300000028</v>
+        <v>2.5248095600000227</v>
       </c>
       <c r="D16" s="5">
-        <v>20.538039300119259</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5">
+        <v>20.533435741906313</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>165.89417463000001</v>
+        <v>165.89464251000001</v>
       </c>
       <c r="C17" s="5">
-        <v>2.3982966100000169</v>
+        <v>2.3982883500000014</v>
       </c>
       <c r="D17" s="5">
-        <v>19.094563694415136</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5">
+        <v>19.094432368131443</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>160.57661671</v>
+        <v>160.57664771</v>
       </c>
       <c r="C18" s="5">
-        <v>-5.3175579200000129</v>
+        <v>-5.3179948000000081</v>
       </c>
       <c r="D18" s="5">
-        <v>-32.358379049384759</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5">
+        <v>-32.36051158884883</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>160.70510812000001</v>
+        <v>160.70483389</v>
       </c>
       <c r="C19" s="5">
-        <v>0.12849141000000941</v>
+        <v>0.12818618000000015</v>
       </c>
       <c r="D19" s="5">
-        <v>0.96446233667990544</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5">
+        <v>0.96216101149273481</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>160.73104762</v>
+        <v>160.73037790999999</v>
       </c>
       <c r="C20" s="5">
-        <v>2.5939499999992677E-2</v>
+        <v>2.5544019999983902E-2</v>
       </c>
       <c r="D20" s="5">
-        <v>0.19386470558999669</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5">
+        <v>0.19090673822095283</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>158.55504009000001</v>
+        <v>158.55334822</v>
       </c>
       <c r="C21" s="5">
-        <v>-2.1760075299999926</v>
+        <v>-2.1770296899999835</v>
       </c>
       <c r="D21" s="5">
-        <v>-15.08912490215274</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5">
+        <v>-15.095751718242855</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>159.47248956000001</v>
+        <v>159.47122521</v>
       </c>
       <c r="C22" s="5">
-        <v>0.9174494700000082</v>
+        <v>0.91787698999999634</v>
       </c>
       <c r="D22" s="5">
-        <v>7.1688741808247913</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5">
+        <v>7.1724008476196532</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>159.04496445999999</v>
+        <v>159.04365086999999</v>
       </c>
       <c r="C23" s="5">
-        <v>-0.4275251000000253</v>
+        <v>-0.42757434000000671</v>
       </c>
       <c r="D23" s="5">
-        <v>-3.1700313537775582</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5">
+        <v>-3.170415860108422</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>158.43971096000001</v>
+        <v>158.44093844</v>
       </c>
       <c r="C24" s="5">
-        <v>-0.60525349999997502</v>
+        <v>-0.60271242999999686</v>
       </c>
       <c r="D24" s="5">
-        <v>-4.4722791042126069</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5">
+        <v>-4.4539285214074358</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>159.13355605000001</v>
+        <v>159.13476568999999</v>
       </c>
       <c r="C25" s="5">
-        <v>0.69384508999999639</v>
+        <v>0.69382724999999823</v>
       </c>
       <c r="D25" s="5">
-        <v>5.383523668199075</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5">
+        <v>5.3833391814651854</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>158.35973515000001</v>
+        <v>158.3607944</v>
       </c>
       <c r="C26" s="5">
-        <v>-0.77382090000000403</v>
+        <v>-0.77397128999999154</v>
       </c>
       <c r="D26" s="5">
-        <v>-5.6816949541934285</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5">
+        <v>-5.6827277595393415</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>158.79800064</v>
+        <v>158.79913443000001</v>
       </c>
       <c r="C27" s="5">
-        <v>0.43826548999999204</v>
+        <v>0.43834003000000621</v>
       </c>
       <c r="D27" s="5">
-        <v>3.3720574657450042</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5">
+        <v>3.3726168394933032</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>159.25961121</v>
+        <v>159.26019384</v>
       </c>
       <c r="C28" s="5">
-        <v>0.46161057000000483</v>
+        <v>0.46105940999999007</v>
       </c>
       <c r="D28" s="5">
-        <v>3.5445995586530277</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5">
+        <v>3.5402738369368469</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>159.76091450000001</v>
+        <v>159.76141314</v>
       </c>
       <c r="C29" s="5">
-        <v>0.50130329000000984</v>
+        <v>0.50121930000000248</v>
       </c>
       <c r="D29" s="5">
-        <v>3.8433380407689732</v>
+        <v>3.8426686264765753</v>
       </c>
       <c r="E29" s="5">
-        <v>-3.6970919224133314</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5">
+        <v>-3.6970629534527011</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>161.67860915</v>
+        <v>161.67861539</v>
       </c>
       <c r="C30" s="5">
-        <v>1.9176946499999872</v>
+        <v>1.9172022500000026</v>
       </c>
       <c r="D30" s="5">
-        <v>15.394290050926474</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5">
+        <v>15.390021606531935</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>161.87915963</v>
+        <v>161.87872512000001</v>
       </c>
       <c r="C31" s="5">
-        <v>0.20055048000000397</v>
+        <v>0.20010973000000831</v>
       </c>
       <c r="D31" s="5">
-        <v>1.4987094152250302</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5">
+        <v>1.495393188213745</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>162.69614139999999</v>
+        <v>162.69539648</v>
       </c>
       <c r="C32" s="5">
-        <v>0.81698176999998395</v>
+        <v>0.81667135999998663</v>
       </c>
       <c r="D32" s="5">
-        <v>6.2272021366740038</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5">
+        <v>6.2247872703813378</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>163.72233772000001</v>
+        <v>163.72031396</v>
       </c>
       <c r="C33" s="5">
-        <v>1.0261963200000253</v>
+        <v>1.0249174799999992</v>
       </c>
       <c r="D33" s="5">
-        <v>7.837102107585503</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5">
+        <v>7.8270318039591391</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>164.13468078</v>
+        <v>164.13275041</v>
       </c>
       <c r="C34" s="5">
-        <v>0.41234305999998355</v>
+        <v>0.41243645000000129</v>
       </c>
       <c r="D34" s="5">
-        <v>3.0644791328982457</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5">
+        <v>3.0652212549936886</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>163.94007884000001</v>
+        <v>163.93772324</v>
       </c>
       <c r="C35" s="5">
-        <v>-0.1946019399999841</v>
+        <v>-0.19502717000000303</v>
       </c>
       <c r="D35" s="5">
-        <v>-1.4135071662442544</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5">
+        <v>-1.4165922539142173</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>164.30337867</v>
+        <v>164.30563706999999</v>
       </c>
       <c r="C36" s="5">
-        <v>0.36329982999998833</v>
+        <v>0.367913829999992</v>
       </c>
       <c r="D36" s="5">
-        <v>2.6919155479244949</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5">
+        <v>2.7265663316791144</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>163.71100518</v>
+        <v>163.71287975999999</v>
       </c>
       <c r="C37" s="5">
-        <v>-0.59237348999999995</v>
+        <v>-0.5927573099999961</v>
       </c>
       <c r="D37" s="5">
-        <v>-4.2416684484147478</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5">
+        <v>-4.244305288818162</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>164.29025132999999</v>
+        <v>164.29175466999999</v>
       </c>
       <c r="C38" s="5">
-        <v>0.5792461499999888</v>
+        <v>0.57887490999999613</v>
       </c>
       <c r="D38" s="5">
-        <v>4.3294762478997217</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5">
+        <v>4.326596784848924</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>165.95382171</v>
+        <v>165.95522484</v>
       </c>
       <c r="C39" s="5">
-        <v>1.6635703800000101</v>
+        <v>1.6634701700000107</v>
       </c>
       <c r="D39" s="5">
-        <v>12.851040980830962</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5">
+        <v>12.85009904329284</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>166.12111010000001</v>
+        <v>166.12167682</v>
       </c>
       <c r="C40" s="5">
-        <v>0.16728839000001017</v>
+        <v>0.16645198000000505</v>
       </c>
       <c r="D40" s="5">
-        <v>1.2163793310079773</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5">
+        <v>1.2102537891499843</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>166.68124710000001</v>
+        <v>166.68174450000001</v>
       </c>
       <c r="C41" s="5">
-        <v>0.56013699999999744</v>
+        <v>0.56006768000000307</v>
       </c>
       <c r="D41" s="5">
-        <v>4.1221191850389083</v>
+        <v>4.1215852315444224</v>
       </c>
       <c r="E41" s="5">
-        <v>4.3316806376944017</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5">
+        <v>4.3316663416939516</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>167.65575193000001</v>
+        <v>167.65570201</v>
       </c>
       <c r="C42" s="5">
-        <v>0.97450483000000077</v>
+        <v>0.97395750999999109</v>
       </c>
       <c r="D42" s="5">
-        <v>7.2458756307899996</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5">
+        <v>7.2416520871571244</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>169.12652947000001</v>
+        <v>169.12588772999999</v>
       </c>
       <c r="C43" s="5">
-        <v>1.4707775400000003</v>
+        <v>1.4701857199999893</v>
       </c>
       <c r="D43" s="5">
-        <v>11.050201716435538</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5">
+        <v>11.045542114767294</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>169.20295311999999</v>
+        <v>169.20202251000001</v>
       </c>
       <c r="C44" s="5">
-        <v>7.642364999998108E-2</v>
+        <v>7.6134780000018054E-2</v>
       </c>
       <c r="D44" s="5">
-        <v>0.54359683683569138</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5">
+        <v>0.54153909185477023</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>171.61989890999999</v>
+        <v>171.61769446</v>
       </c>
       <c r="C45" s="5">
-        <v>2.4169457899999998</v>
+        <v>2.4156719499999895</v>
       </c>
       <c r="D45" s="5">
-        <v>18.55406209557988</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5">
+        <v>18.543613115725634</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>172.80225910999999</v>
+        <v>172.79972251000001</v>
       </c>
       <c r="C46" s="5">
-        <v>1.1823602000000051</v>
+        <v>1.1820280500000138</v>
       </c>
       <c r="D46" s="5">
-        <v>8.5878635858979138</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5">
+        <v>8.5854734511517918</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>174.32025231</v>
+        <v>174.31660808999999</v>
       </c>
       <c r="C47" s="5">
-        <v>1.5179932000000065</v>
+        <v>1.516885579999979</v>
       </c>
       <c r="D47" s="5">
-        <v>11.066007230460094</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5">
+        <v>11.057709282679241</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>176.96537111000001</v>
+        <v>176.96875714000001</v>
       </c>
       <c r="C48" s="5">
-        <v>2.6451188000000059</v>
+        <v>2.6521490500000198</v>
       </c>
       <c r="D48" s="5">
-        <v>19.80786917500641</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5">
+        <v>19.86544715264149</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>177.26594026000001</v>
+        <v>177.26856387999999</v>
       </c>
       <c r="C49" s="5">
-        <v>0.30056915000000117</v>
+        <v>0.29980673999997975</v>
       </c>
       <c r="D49" s="5">
-        <v>2.0573034343270624</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5">
+        <v>2.0519966228837561</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>179.51521937999999</v>
+        <v>179.51721953000001</v>
       </c>
       <c r="C50" s="5">
-        <v>2.2492791199999829</v>
+        <v>2.2486556500000177</v>
       </c>
       <c r="D50" s="5">
-        <v>16.335351534787069</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5">
+        <v>16.330244327684863</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>180.02785564000001</v>
+        <v>180.02957950000001</v>
       </c>
       <c r="C51" s="5">
-        <v>0.51263626000002205</v>
+        <v>0.51235997000000566</v>
       </c>
       <c r="D51" s="5">
-        <v>3.4811418817927597</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5">
+        <v>3.4791967635734222</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>180.39522299999999</v>
+        <v>180.39554487999999</v>
       </c>
       <c r="C52" s="5">
-        <v>0.3673673599999745</v>
+        <v>0.36596537999997736</v>
       </c>
       <c r="D52" s="5">
-        <v>2.4764076809265401</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5">
+        <v>2.466827196114374</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>181.96312042</v>
+        <v>181.96352572999999</v>
       </c>
       <c r="C53" s="5">
-        <v>1.5678974200000084</v>
+        <v>1.5679808499999979</v>
       </c>
       <c r="D53" s="5">
-        <v>10.943053379429358</v>
+        <v>10.943643319397633</v>
       </c>
       <c r="E53" s="5">
-        <v>9.1683219233605016</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5">
+        <v>9.1682393148938779</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>183.81403083000001</v>
+        <v>183.81379923</v>
       </c>
       <c r="C54" s="5">
-        <v>1.8509104100000116</v>
+        <v>1.8502735000000143</v>
       </c>
       <c r="D54" s="5">
-        <v>12.912856756881276</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5">
+        <v>12.908131592534833</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>183.75594261000001</v>
+        <v>183.75508751000001</v>
       </c>
       <c r="C55" s="5">
-        <v>-5.8088220000001911E-2</v>
+        <v>-5.8711719999990919E-2</v>
       </c>
       <c r="D55" s="5">
-        <v>-0.37856107174292219</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5">
+        <v>-0.38261776844774609</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>184.82952459000001</v>
+        <v>184.82845777</v>
       </c>
       <c r="C56" s="5">
-        <v>1.0735819800000002</v>
+        <v>1.0733702599999901</v>
       </c>
       <c r="D56" s="5">
-        <v>7.2406511086592573</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5">
+        <v>7.2392117803288025</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>186.90605816999999</v>
+        <v>186.90377311</v>
       </c>
       <c r="C57" s="5">
-        <v>2.0765335799999889</v>
+        <v>2.0753153400000031</v>
       </c>
       <c r="D57" s="5">
-        <v>14.346896789288843</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5">
+        <v>14.338041387674405</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>186.67344173000001</v>
+        <v>186.67073302</v>
       </c>
       <c r="C58" s="5">
-        <v>-0.23261643999998682</v>
+        <v>-0.23304009000000292</v>
       </c>
       <c r="D58" s="5">
-        <v>-1.4832953856713349</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5">
+        <v>-1.4859963650341146</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>188.04546827999999</v>
+        <v>188.04138971</v>
       </c>
       <c r="C59" s="5">
-        <v>1.3720265499999869</v>
+        <v>1.3706566900000041</v>
       </c>
       <c r="D59" s="5">
-        <v>9.1852681404668957</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5">
+        <v>9.1758624716907544</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>196.86598402999999</v>
+        <v>196.86975426000001</v>
       </c>
       <c r="C60" s="5">
-        <v>8.8205157499999984</v>
+        <v>8.8283645500000034</v>
       </c>
       <c r="D60" s="5">
-        <v>73.337976461547228</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5">
+        <v>73.422947961717028</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>197.67688724999999</v>
+        <v>197.67959318999999</v>
       </c>
       <c r="C61" s="5">
-        <v>0.81090322000000015</v>
+        <v>0.80983892999998375</v>
       </c>
       <c r="D61" s="5">
-        <v>5.056406452830875</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5">
+        <v>5.0495202815623585</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>198.82228721000001</v>
+        <v>198.82518827999999</v>
       </c>
       <c r="C62" s="5">
-        <v>1.1453999600000202</v>
+        <v>1.1455950900000005</v>
       </c>
       <c r="D62" s="5">
-        <v>7.1790889563585036</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5">
+        <v>7.1802497853385328</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>196.79425323000001</v>
+        <v>196.79598981000001</v>
       </c>
       <c r="C63" s="5">
-        <v>-2.0280339800000036</v>
+        <v>-2.029198469999983</v>
       </c>
       <c r="D63" s="5">
-        <v>-11.576406945378492</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5">
+        <v>-11.582525852574953</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>198.96274156999999</v>
+        <v>198.96264841999999</v>
       </c>
       <c r="C64" s="5">
-        <v>2.1684883399999819</v>
+        <v>2.1666586099999847</v>
       </c>
       <c r="D64" s="5">
-        <v>14.054423698045682</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5">
+        <v>14.041706222518236</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>200.07954616000001</v>
+        <v>200.07983532</v>
       </c>
       <c r="C65" s="5">
-        <v>1.1168045900000152</v>
+        <v>1.1171869000000072</v>
       </c>
       <c r="D65" s="5">
-        <v>6.9476495755612211</v>
+        <v>6.950105210378088</v>
       </c>
       <c r="E65" s="5">
-        <v>9.9560975312933842</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5">
+        <v>9.9560115233649817</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>200.90185041000001</v>
+        <v>200.90146949000001</v>
       </c>
       <c r="C66" s="5">
-        <v>0.82230425000000196</v>
+        <v>0.82163417000001004</v>
       </c>
       <c r="D66" s="5">
-        <v>5.0448871284031416</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5">
+        <v>5.040675405096029</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>202.92145747000001</v>
+        <v>202.92044346</v>
       </c>
       <c r="C67" s="5">
-        <v>2.0196070599999985</v>
+        <v>2.0189739699999905</v>
       </c>
       <c r="D67" s="5">
-        <v>12.75308498785266</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5">
+        <v>12.748889275098275</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>204.61535762</v>
+        <v>204.61418838</v>
       </c>
       <c r="C68" s="5">
-        <v>1.6939001499999904</v>
+        <v>1.6937449200000003</v>
       </c>
       <c r="D68" s="5">
-        <v>10.490019174942478</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5">
+        <v>10.489068153170876</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>202.79196862000001</v>
+        <v>202.79000765000001</v>
       </c>
       <c r="C69" s="5">
-        <v>-1.8233889999999917</v>
+        <v>-1.8241807299999948</v>
       </c>
       <c r="D69" s="5">
-        <v>-10.184707221211864</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5">
+        <v>-10.188970356431126</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>203.98362818999999</v>
+        <v>203.98111248000001</v>
       </c>
       <c r="C70" s="5">
-        <v>1.1916595699999846</v>
+        <v>1.1911048300000004</v>
       </c>
       <c r="D70" s="5">
-        <v>7.283944247857943</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5">
+        <v>7.2805158460788499</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>203.99871741999999</v>
+        <v>203.99435640999999</v>
       </c>
       <c r="C71" s="5">
-        <v>1.5089230000000953E-2</v>
+        <v>1.3243929999987358E-2</v>
       </c>
       <c r="D71" s="5">
-        <v>8.8803424292982491E-2</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5">
+        <v>7.7940512829233199E-2</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>203.74433418000001</v>
+        <v>203.74835952000001</v>
       </c>
       <c r="C72" s="5">
-        <v>-0.25438323999998147</v>
+        <v>-0.24599688999998648</v>
       </c>
       <c r="D72" s="5">
-        <v>-1.4861611426871701</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5">
+        <v>-1.4375213442599288</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>206.69329084</v>
+        <v>206.69576893000001</v>
       </c>
       <c r="C73" s="5">
-        <v>2.9489566599999932</v>
+        <v>2.9474094100000059</v>
       </c>
       <c r="D73" s="5">
-        <v>18.820143456198579</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5">
+        <v>18.809068771718017</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>207.47629398999999</v>
+        <v>207.4797288</v>
       </c>
       <c r="C74" s="5">
-        <v>0.78300314999998477</v>
+        <v>0.78395986999998968</v>
       </c>
       <c r="D74" s="5">
-        <v>4.641805412263067</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5">
+        <v>4.6475389949802715</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>210.20274119000001</v>
+        <v>210.20426492999999</v>
       </c>
       <c r="C75" s="5">
-        <v>2.7264472000000239</v>
+        <v>2.72453612999999</v>
       </c>
       <c r="D75" s="5">
-        <v>16.960366426435634</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5">
+        <v>16.94730571152472</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>213.72353061000001</v>
+        <v>213.72308498999999</v>
       </c>
       <c r="C76" s="5">
-        <v>3.5207894199999998</v>
+        <v>3.5188200599999959</v>
       </c>
       <c r="D76" s="5">
-        <v>22.058372845130215</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5">
+        <v>22.044702224761426</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>213.76479255000001</v>
+        <v>213.76501078999999</v>
       </c>
       <c r="C77" s="5">
-        <v>4.1261939999998276E-2</v>
+        <v>4.1925800000001345E-2</v>
       </c>
       <c r="D77" s="5">
-        <v>0.23192082833685124</v>
+        <v>0.23565670238618885</v>
       </c>
       <c r="E77" s="5">
-        <v>6.8399027550053226</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5">
+        <v>6.8398574239690202</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>215.26106530000001</v>
+        <v>215.26072486999999</v>
       </c>
       <c r="C78" s="5">
-        <v>1.4962727500000028</v>
+        <v>1.4957140799999991</v>
       </c>
       <c r="D78" s="5">
-        <v>8.7305764486463211</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5">
+        <v>8.7271809619458232</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>217.63115296000001</v>
+        <v>217.62950194999999</v>
       </c>
       <c r="C79" s="5">
-        <v>2.3700876599999958</v>
+        <v>2.368777080000001</v>
       </c>
       <c r="D79" s="5">
-        <v>14.042553178929108</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5">
+        <v>14.034335803275265</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>218.65308200999999</v>
+        <v>218.65172673999999</v>
       </c>
       <c r="C80" s="5">
-        <v>1.0219290499999829</v>
+        <v>1.0222247899999957</v>
       </c>
       <c r="D80" s="5">
-        <v>5.7826604132815929</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5">
+        <v>5.7844223686196017</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>222.90479637000001</v>
+        <v>222.90310608999999</v>
       </c>
       <c r="C81" s="5">
-        <v>4.2517143600000225</v>
+        <v>4.2513793500000077</v>
       </c>
       <c r="D81" s="5">
-        <v>25.998600989167553</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5">
+        <v>25.996507345785759</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>225.73277687000001</v>
+        <v>225.73114831999999</v>
       </c>
       <c r="C82" s="5">
-        <v>2.8279804999999953</v>
+        <v>2.8280422299999941</v>
       </c>
       <c r="D82" s="5">
-        <v>16.332892609270999</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5">
+        <v>16.333406988531852</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>226.09499574</v>
+        <v>226.09170177999999</v>
       </c>
       <c r="C83" s="5">
-        <v>0.36221886999999242</v>
+        <v>0.36055346000000554</v>
       </c>
       <c r="D83" s="5">
-        <v>1.942648101233968</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5">
+        <v>1.9336516558978945</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>231.13484635</v>
+        <v>231.13848580000001</v>
       </c>
       <c r="C84" s="5">
-        <v>5.039850610000002</v>
+        <v>5.0467840200000182</v>
       </c>
       <c r="D84" s="5">
-        <v>30.284786598155435</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5">
+        <v>30.332190071981692</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>233.29289527</v>
+        <v>233.29505036</v>
       </c>
       <c r="C85" s="5">
-        <v>2.1580489199999988</v>
+        <v>2.1565645599999925</v>
       </c>
       <c r="D85" s="5">
-        <v>11.797746363590322</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5">
+        <v>11.789015451484142</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>234.32150752000001</v>
+        <v>234.32537986</v>
       </c>
       <c r="C86" s="5">
-        <v>1.028612250000009</v>
+        <v>1.0303294999999935</v>
       </c>
       <c r="D86" s="5">
-        <v>5.4211325587679271</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5">
+        <v>5.4303526230638832</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>236.82017385</v>
+        <v>236.82107199000001</v>
       </c>
       <c r="C87" s="5">
-        <v>2.4986663299999918</v>
+        <v>2.495692130000009</v>
       </c>
       <c r="D87" s="5">
-        <v>13.573893474707855</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5">
+        <v>13.556540988634215</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>240.03422223000001</v>
+        <v>240.03318929</v>
       </c>
       <c r="C88" s="5">
-        <v>3.2140483800000084</v>
+        <v>3.2121172999999885</v>
       </c>
       <c r="D88" s="5">
-        <v>17.558389204413572</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5">
+        <v>17.546969004486801</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>240.42893346</v>
+        <v>240.42882044000001</v>
       </c>
       <c r="C89" s="5">
-        <v>0.39471122999998443</v>
+        <v>0.39563115000001403</v>
       </c>
       <c r="D89" s="5">
-        <v>1.9912196060815512</v>
+        <v>1.9959111905458959</v>
       </c>
       <c r="E89" s="5">
-        <v>12.473588654110657</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5">
+        <v>12.473420954841963</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>239.97367672999999</v>
+        <v>239.97333947000001</v>
       </c>
       <c r="C90" s="5">
-        <v>-0.45525673000000211</v>
+        <v>-0.45548096999999643</v>
       </c>
       <c r="D90" s="5">
-        <v>-2.2487076753133217</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5">
+        <v>-2.249804823976409</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>241.870744</v>
+        <v>241.86844499</v>
       </c>
       <c r="C91" s="5">
-        <v>1.897067270000008</v>
+        <v>1.8951055199999871</v>
       </c>
       <c r="D91" s="5">
-        <v>9.9099017020918723</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5">
+        <v>9.8992192977232385</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>244.80490161</v>
+        <v>244.80301857000001</v>
       </c>
       <c r="C92" s="5">
-        <v>2.9341576099999997</v>
+        <v>2.9345735800000057</v>
       </c>
       <c r="D92" s="5">
-        <v>15.568965201262564</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5">
+        <v>15.571479728558678</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>246.64056328999999</v>
+        <v>246.63903366</v>
       </c>
       <c r="C93" s="5">
-        <v>1.835661679999987</v>
+        <v>1.8360150899999894</v>
       </c>
       <c r="D93" s="5">
-        <v>9.3786936803235363</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5">
+        <v>9.3806495912315935</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>248.55771902000001</v>
+        <v>248.55721854000001</v>
       </c>
       <c r="C94" s="5">
-        <v>1.9171557300000188</v>
+        <v>1.9181848800000125</v>
       </c>
       <c r="D94" s="5">
-        <v>9.7369826707156104</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5">
+        <v>9.7424981986834034</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>251.33622263000001</v>
+        <v>251.33445800999999</v>
       </c>
       <c r="C95" s="5">
-        <v>2.7785036100000013</v>
+        <v>2.7772394699999836</v>
       </c>
       <c r="D95" s="5">
-        <v>14.270452446718117</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5">
+        <v>14.263586223732293</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>248.13028391</v>
+        <v>248.13403</v>
       </c>
       <c r="C96" s="5">
-        <v>-3.205938720000006</v>
+        <v>-3.200428009999996</v>
       </c>
       <c r="D96" s="5">
-        <v>-14.277216417933246</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5">
+        <v>-14.254461061142521</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>252.04444511</v>
+        <v>252.04674703000001</v>
       </c>
       <c r="C97" s="5">
-        <v>3.9141611999999952</v>
+        <v>3.9127170300000103</v>
       </c>
       <c r="D97" s="5">
-        <v>20.661381742081542</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5">
+        <v>20.652746259372901</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>255.77219051</v>
+        <v>255.77802328000001</v>
       </c>
       <c r="C98" s="5">
-        <v>3.7277454000000034</v>
+        <v>3.7312762500000076</v>
       </c>
       <c r="D98" s="5">
-        <v>19.26535665038498</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5">
+        <v>19.284924462968455</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>256.48836691999998</v>
+        <v>256.48788583999999</v>
       </c>
       <c r="C99" s="5">
-        <v>0.71617640999997434</v>
+        <v>0.70986255999997638</v>
       </c>
       <c r="D99" s="5">
-        <v>3.4122990734220648</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5">
+        <v>3.3816771041565552</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>258.47083149999997</v>
+        <v>258.46779292999997</v>
       </c>
       <c r="C100" s="5">
-        <v>1.9824645799999985</v>
+        <v>1.9799070899999833</v>
       </c>
       <c r="D100" s="5">
-        <v>9.6797396308319072</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5">
+        <v>9.6667362768342748</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>260.30620216</v>
+        <v>260.30361756999997</v>
       </c>
       <c r="C101" s="5">
-        <v>1.8353706600000237</v>
+        <v>1.8358246399999985</v>
       </c>
       <c r="D101" s="5">
-        <v>8.8618502565084523</v>
+        <v>8.864236880793408</v>
       </c>
       <c r="E101" s="5">
-        <v>8.2674195713249965</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5">
+        <v>8.2663954735658685</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>262.93807622000003</v>
+        <v>262.94107258999998</v>
       </c>
       <c r="C102" s="5">
-        <v>2.6318740600000297</v>
+        <v>2.6374550200000044</v>
       </c>
       <c r="D102" s="5">
-        <v>12.830777903199575</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5">
+        <v>12.859654650835829</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>263.86813354999998</v>
+        <v>263.86350788999999</v>
       </c>
       <c r="C103" s="5">
-        <v>0.93005732999995416</v>
+        <v>0.92243530000001783</v>
       </c>
       <c r="D103" s="5">
-        <v>4.3281648949683449</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5">
+        <v>4.2919576096901446</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>265.31808912000002</v>
+        <v>265.31456142000002</v>
       </c>
       <c r="C104" s="5">
-        <v>1.4499555700000428</v>
+        <v>1.4510535300000242</v>
       </c>
       <c r="D104" s="5">
-        <v>6.7969838228487456</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5">
+        <v>6.8024102879738146</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>266.64578649999999</v>
+        <v>266.64390364000002</v>
       </c>
       <c r="C105" s="5">
-        <v>1.327697379999961</v>
+        <v>1.3293422200000009</v>
       </c>
       <c r="D105" s="5">
-        <v>6.1730701778975661</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5">
+        <v>6.1810142183360783</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>267.72723865</v>
+        <v>267.72793971999999</v>
       </c>
       <c r="C106" s="5">
-        <v>1.0814521500000183</v>
+        <v>1.0840360799999758</v>
       </c>
       <c r="D106" s="5">
-        <v>4.9769617652221543</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5">
+        <v>4.9891564680512035</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>270.62455474000001</v>
+        <v>270.62466572</v>
       </c>
       <c r="C107" s="5">
-        <v>2.8973160900000039</v>
+        <v>2.896726000000001</v>
       </c>
       <c r="D107" s="5">
-        <v>13.787796023764676</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5">
+        <v>13.784780451118905</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>272.00157838000001</v>
+        <v>272.00611601999998</v>
       </c>
       <c r="C108" s="5">
-        <v>1.3770236400000044</v>
+        <v>1.3814502999999831</v>
       </c>
       <c r="D108" s="5">
-        <v>6.2797931180880395</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5">
+        <v>6.3005479859791214</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>272.70418605999998</v>
+        <v>272.70912849000001</v>
       </c>
       <c r="C109" s="5">
-        <v>0.70260767999997142</v>
+        <v>0.70301247000003286</v>
       </c>
       <c r="D109" s="5">
-        <v>3.1441410993435115</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5">
+        <v>3.1459251155410373</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>273.88783651</v>
+        <v>273.90088718999999</v>
       </c>
       <c r="C110" s="5">
-        <v>1.183650450000016</v>
+        <v>1.1917586999999799</v>
       </c>
       <c r="D110" s="5">
-        <v>5.3346584896031057</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5">
+        <v>5.3719851409919306</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>276.84951027</v>
+        <v>276.84272105000002</v>
       </c>
       <c r="C111" s="5">
-        <v>2.9616737599999965</v>
+        <v>2.9418338600000311</v>
       </c>
       <c r="D111" s="5">
-        <v>13.776395202374259</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5">
+        <v>13.677900175488178</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>277.58351288</v>
+        <v>277.57646628999998</v>
       </c>
       <c r="C112" s="5">
-        <v>0.73400261000000455</v>
+        <v>0.733745239999962</v>
       </c>
       <c r="D112" s="5">
-        <v>3.2283285393400085</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5">
+        <v>3.2272603095318653</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>280.17606494</v>
+        <v>280.17019544999999</v>
       </c>
       <c r="C113" s="5">
-        <v>2.5925520600000027</v>
+        <v>2.5937291600000094</v>
       </c>
       <c r="D113" s="5">
-        <v>11.801689254965275</v>
+        <v>11.807641228511056</v>
       </c>
       <c r="E113" s="5">
-        <v>7.6332652142444113</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5">
+        <v>7.6320790565492569</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>282.49818234000003</v>
+        <v>282.50396762999998</v>
       </c>
       <c r="C114" s="5">
-        <v>2.3221174000000246</v>
+        <v>2.3337721799999827</v>
       </c>
       <c r="D114" s="5">
-        <v>10.411806989434025</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5">
+        <v>10.466710764291065</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>285.99773434999997</v>
+        <v>285.99109261000001</v>
       </c>
       <c r="C115" s="5">
-        <v>3.4995520099999453</v>
+        <v>3.4871249800000328</v>
       </c>
       <c r="D115" s="5">
-        <v>15.921293529091018</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5">
+        <v>15.860517355956883</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>288.66282611000003</v>
+        <v>288.65801871000002</v>
       </c>
       <c r="C116" s="5">
-        <v>2.6650917600000525</v>
+        <v>2.666926100000012</v>
       </c>
       <c r="D116" s="5">
-        <v>11.773589485311597</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5">
+        <v>11.782400922158986</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>287.42473486</v>
+        <v>287.42262258</v>
       </c>
       <c r="C117" s="5">
-        <v>-1.238091250000025</v>
+        <v>-1.2353961300000265</v>
       </c>
       <c r="D117" s="5">
-        <v>-5.0271736734399664</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5">
+        <v>-5.0165682342303448</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>286.52478915</v>
+        <v>286.52632750999999</v>
       </c>
       <c r="C118" s="5">
-        <v>-0.89994570999999723</v>
+        <v>-0.89629507000000785</v>
       </c>
       <c r="D118" s="5">
-        <v>-3.6932457569576527</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5">
+        <v>-3.6785466528559074</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>289.20038776000001</v>
+        <v>289.20199250000002</v>
       </c>
       <c r="C119" s="5">
-        <v>2.6755986100000086</v>
+        <v>2.6756649900000298</v>
       </c>
       <c r="D119" s="5">
-        <v>11.799543896208409</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5">
+        <v>11.799785189939893</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>292.44755831999998</v>
+        <v>292.45369994999999</v>
       </c>
       <c r="C120" s="5">
-        <v>3.2471705599999723</v>
+        <v>3.2517074499999694</v>
       </c>
       <c r="D120" s="5">
-        <v>14.33772474329813</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5">
+        <v>14.358927255101372</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>293.73459765000001</v>
+        <v>293.74230224000001</v>
       </c>
       <c r="C121" s="5">
-        <v>1.2870393300000273</v>
+        <v>1.2886022900000285</v>
       </c>
       <c r="D121" s="5">
-        <v>5.410831762545687</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5">
+        <v>5.4174461023519305</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>294.84016995000002</v>
+        <v>294.86346734</v>
       </c>
       <c r="C122" s="5">
-        <v>1.1055723000000057</v>
+        <v>1.1211650999999847</v>
       </c>
       <c r="D122" s="5">
-        <v>4.6112995607560325</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5">
+        <v>4.6775827750007437</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>295.85283586000003</v>
+        <v>295.83882854000001</v>
       </c>
       <c r="C123" s="5">
-        <v>1.0126659100000097</v>
+        <v>0.97536120000000892</v>
       </c>
       <c r="D123" s="5">
-        <v>4.2003082609728404</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5">
+        <v>4.042426255158138</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>296.99578872000001</v>
+        <v>296.98379475000002</v>
       </c>
       <c r="C124" s="5">
-        <v>1.1429528599999799</v>
+        <v>1.1449662100000069</v>
       </c>
       <c r="D124" s="5">
-        <v>4.7356800173098179</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5">
+        <v>4.7444298692913778</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>298.98606834999998</v>
+        <v>298.97619066999999</v>
       </c>
       <c r="C125" s="5">
-        <v>1.990279629999975</v>
+        <v>1.9923959199999786</v>
       </c>
       <c r="D125" s="5">
-        <v>8.3447651098385265</v>
+        <v>8.3543180565928346</v>
       </c>
       <c r="E125" s="5">
-        <v>6.7136368033536842</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5">
+        <v>6.7123468253982077</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>301.29396924999998</v>
+        <v>301.30212259000001</v>
       </c>
       <c r="C126" s="5">
-        <v>2.3079008999999928</v>
+        <v>2.3259319200000164</v>
       </c>
       <c r="D126" s="5">
-        <v>9.6664635692327536</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5">
+        <v>9.7455815973872326</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>303.04153067999999</v>
+        <v>303.03268002999999</v>
       </c>
       <c r="C127" s="5">
-        <v>1.7475614300000188</v>
+        <v>1.7305574399999841</v>
       </c>
       <c r="D127" s="5">
-        <v>7.18661242521903</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5">
+        <v>7.1142637631141259</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>305.11780047000002</v>
+        <v>305.11204365999998</v>
       </c>
       <c r="C128" s="5">
-        <v>2.0762697900000262</v>
+        <v>2.0793636299999889</v>
       </c>
       <c r="D128" s="5">
-        <v>8.5387280931768608</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5">
+        <v>8.552194866230689</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>307.60562055000003</v>
+        <v>307.60350631</v>
       </c>
       <c r="C129" s="5">
-        <v>2.4878200800000059</v>
+        <v>2.4914626500000168</v>
       </c>
       <c r="D129" s="5">
-        <v>10.235292683241926</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5">
+        <v>10.251160349270162</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>309.35028218000002</v>
+        <v>309.35253719999997</v>
       </c>
       <c r="C130" s="5">
-        <v>1.744661629999996</v>
+        <v>1.7490308899999718</v>
       </c>
       <c r="D130" s="5">
-        <v>7.0224771207874737</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5">
+        <v>7.0406674567849548</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>315.81393799</v>
+        <v>315.81703070999998</v>
       </c>
       <c r="C131" s="5">
-        <v>6.4636558099999775</v>
+        <v>6.4644935100000112</v>
       </c>
       <c r="D131" s="5">
-        <v>28.164963609612936</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5">
+        <v>28.168813687615724</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>314.45862973999999</v>
+        <v>314.46632865999999</v>
       </c>
       <c r="C132" s="5">
-        <v>-1.3553082500000073</v>
+        <v>-1.3507020499999953</v>
       </c>
       <c r="D132" s="5">
-        <v>-5.0299437808887237</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5">
+        <v>-5.0132009985772275</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>316.22337563999997</v>
+        <v>316.23429255999997</v>
       </c>
       <c r="C133" s="5">
-        <v>1.7647458999999799</v>
+        <v>1.7679638999999838</v>
       </c>
       <c r="D133" s="5">
-        <v>6.9462184931116777</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5">
+        <v>6.9591034077990166</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>318.96331480999999</v>
+        <v>318.99517170000001</v>
       </c>
       <c r="C134" s="5">
-        <v>2.7399391700000137</v>
+        <v>2.7608791400000428</v>
       </c>
       <c r="D134" s="5">
-        <v>10.907569512464722</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5">
+        <v>10.994576196756455</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>317.36129324000001</v>
+        <v>317.34090581999999</v>
       </c>
       <c r="C135" s="5">
-        <v>-1.6020215699999767</v>
+        <v>-1.6542658800000254</v>
       </c>
       <c r="D135" s="5">
-        <v>-5.8633685138055558</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5">
+        <v>-6.0485755638829524</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>317.79704190000001</v>
+        <v>317.78107143</v>
       </c>
       <c r="C136" s="5">
-        <v>0.43574866000000156</v>
+        <v>0.4401656100000082</v>
       </c>
       <c r="D136" s="5">
-        <v>1.6601435154215194</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5">
+        <v>1.6772086449828416</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>317.90176018</v>
+        <v>317.88931568999999</v>
       </c>
       <c r="C137" s="5">
-        <v>0.10471827999998595</v>
+        <v>0.10824425999999221</v>
       </c>
       <c r="D137" s="5">
-        <v>0.39613309631889582</v>
+        <v>0.40951695058186743</v>
       </c>
       <c r="E137" s="5">
-        <v>6.3266131209354093</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5">
+        <v>6.3259636085455595</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>314.75636229999998</v>
+        <v>314.76294352000002</v>
       </c>
       <c r="C138" s="5">
-        <v>-3.1453978800000186</v>
+        <v>-3.1263721699999678</v>
       </c>
       <c r="D138" s="5">
-        <v>-11.247822179407507</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5">
+        <v>-11.183838778806143</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>314.49112124999999</v>
+        <v>314.48226890000001</v>
       </c>
       <c r="C139" s="5">
-        <v>-0.26524104999998599</v>
+        <v>-0.28067462000001342</v>
       </c>
       <c r="D139" s="5">
-        <v>-1.0065505702260835</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5">
+        <v>-1.0648096163382137</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>314.23560051999999</v>
+        <v>314.23033900000001</v>
       </c>
       <c r="C140" s="5">
-        <v>-0.25552073000000064</v>
+        <v>-0.25192989999999327</v>
       </c>
       <c r="D140" s="5">
-        <v>-0.97064224506083763</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5">
+        <v>-0.95708868549969628</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>311.25226694000003</v>
+        <v>311.25077749000002</v>
       </c>
       <c r="C141" s="5">
-        <v>-2.9833335799999645</v>
+        <v>-2.9795615099999964</v>
       </c>
       <c r="D141" s="5">
-        <v>-10.816266518938821</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5">
+        <v>-10.803467393896039</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>309.62934086000001</v>
+        <v>309.63203131</v>
       </c>
       <c r="C142" s="5">
-        <v>-1.6229260800000134</v>
+        <v>-1.6187461800000165</v>
       </c>
       <c r="D142" s="5">
-        <v>-6.0806624980023871</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5">
+        <v>-6.0654749856651202</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>307.41586346000003</v>
+        <v>307.41994745</v>
       </c>
       <c r="C143" s="5">
-        <v>-2.2134773999999879</v>
+        <v>-2.212083860000007</v>
       </c>
       <c r="D143" s="5">
-        <v>-8.2491714724913336</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5">
+        <v>-8.2441115402142273</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>303.02428248000001</v>
+        <v>303.03289950999999</v>
       </c>
       <c r="C144" s="5">
-        <v>-4.3915809800000147</v>
+        <v>-4.3870479400000022</v>
       </c>
       <c r="D144" s="5">
-        <v>-15.857795733184265</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5">
+        <v>-15.842495729920858</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>300.61354122</v>
+        <v>300.62481356000001</v>
       </c>
       <c r="C145" s="5">
-        <v>-2.4107412600000089</v>
+        <v>-2.408085949999986</v>
       </c>
       <c r="D145" s="5">
-        <v>-9.1398819712584682</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5">
+        <v>-9.1300023416041824</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>298.10660682999998</v>
+        <v>298.14240010999998</v>
       </c>
       <c r="C146" s="5">
-        <v>-2.5069343900000263</v>
+        <v>-2.4824134500000241</v>
       </c>
       <c r="D146" s="5">
-        <v>-9.5607942295949933</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5">
+        <v>-9.4711450761598925</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>289.95320952999998</v>
+        <v>289.93039390000001</v>
       </c>
       <c r="C147" s="5">
-        <v>-8.1533972999999946</v>
+        <v>-8.21200620999997</v>
       </c>
       <c r="D147" s="5">
-        <v>-28.30715260031522</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5">
+        <v>-28.477937927082998</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>288.60731098000002</v>
+        <v>288.58991945999998</v>
       </c>
       <c r="C148" s="5">
-        <v>-1.3458985499999585</v>
+        <v>-1.3404744400000368</v>
       </c>
       <c r="D148" s="5">
-        <v>-5.4301072550034579</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5">
+        <v>-5.4091916672072138</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>286.54124895000001</v>
+        <v>286.52736844999998</v>
       </c>
       <c r="C149" s="5">
-        <v>-2.0660620300000119</v>
+        <v>-2.0625510099999929</v>
       </c>
       <c r="D149" s="5">
-        <v>-8.2601864202770496</v>
+        <v>-8.2471739472267167</v>
       </c>
       <c r="E149" s="5">
-        <v>-9.8648435328710598</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5">
+        <v>-9.8656814469925802</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>285.59852741999998</v>
+        <v>285.60405315000003</v>
       </c>
       <c r="C150" s="5">
-        <v>-0.94272153000002845</v>
+        <v>-0.9233152999999561</v>
       </c>
       <c r="D150" s="5">
-        <v>-3.8773419349544369</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5">
+        <v>-3.799115774450712</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>284.07829860999999</v>
+        <v>284.06977436</v>
       </c>
       <c r="C151" s="5">
-        <v>-1.5202288099999919</v>
+        <v>-1.5342787900000303</v>
       </c>
       <c r="D151" s="5">
-        <v>-6.2038239990114485</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5">
+        <v>-6.2593591049353918</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>283.62034553000001</v>
+        <v>283.61580185999998</v>
       </c>
       <c r="C152" s="5">
-        <v>-0.45795307999998158</v>
+        <v>-0.45397250000002032</v>
       </c>
       <c r="D152" s="5">
-        <v>-1.9174197087409639</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5">
+        <v>-1.9009560372935552</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>283.41255741999998</v>
+        <v>283.41200207000003</v>
       </c>
       <c r="C153" s="5">
-        <v>-0.20778811000002406</v>
+        <v>-0.20379978999994819</v>
       </c>
       <c r="D153" s="5">
-        <v>-0.87561932286887023</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5">
+        <v>-0.85889261189109334</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>284.35993890999998</v>
+        <v>284.36268140999999</v>
       </c>
       <c r="C154" s="5">
-        <v>0.94738148999999794</v>
+        <v>0.95067933999996512</v>
       </c>
       <c r="D154" s="5">
-        <v>4.0858944941387865</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5">
+        <v>4.1003891724422648</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>283.31539186999998</v>
+        <v>283.31951706000001</v>
       </c>
       <c r="C155" s="5">
-        <v>-1.0445470399999977</v>
+        <v>-1.0431643499999836</v>
       </c>
       <c r="D155" s="5">
-        <v>-4.3200178878964319</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5">
+        <v>-4.3143734944429912</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>284.14882223000001</v>
+        <v>284.15763139000001</v>
       </c>
       <c r="C156" s="5">
-        <v>0.83343036000002257</v>
+        <v>0.83811432999999624</v>
       </c>
       <c r="D156" s="5">
-        <v>3.5877239537332128</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5">
+        <v>3.6081631640597633</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>284.73085254</v>
+        <v>284.74197519000001</v>
       </c>
       <c r="C157" s="5">
-        <v>0.58203030999999328</v>
+        <v>0.58434379999999919</v>
       </c>
       <c r="D157" s="5">
-        <v>2.485876205345261</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5">
+        <v>2.4957909971178305</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>284.82014796999999</v>
+        <v>284.85435138000003</v>
       </c>
       <c r="C158" s="5">
-        <v>8.9295429999992848E-2</v>
+        <v>0.11237619000002042</v>
       </c>
       <c r="D158" s="5">
-        <v>0.37698597268407408</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5">
+        <v>0.47462101671778001</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>282.42728323</v>
+        <v>282.40383537000002</v>
       </c>
       <c r="C159" s="5">
-        <v>-2.3928647399999932</v>
+        <v>-2.4505160100000012</v>
       </c>
       <c r="D159" s="5">
-        <v>-9.6285421567865903</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5">
+        <v>-9.848534462228475</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>282.00113378999998</v>
+        <v>281.98516998999997</v>
       </c>
       <c r="C160" s="5">
-        <v>-0.42614944000001742</v>
+        <v>-0.41866538000004994</v>
       </c>
       <c r="D160" s="5">
-        <v>-1.795707319955786</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5">
+        <v>-1.7645730036160545</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>280.19743796</v>
+        <v>280.18526559999998</v>
       </c>
       <c r="C161" s="5">
-        <v>-1.803695829999981</v>
+        <v>-1.7999043899999947</v>
       </c>
       <c r="D161" s="5">
-        <v>-7.4109419153571938</v>
+        <v>-7.3963106854360134</v>
       </c>
       <c r="E161" s="5">
-        <v>-2.2139259227933916</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5">
+        <v>-2.2134370214992982</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>279.83494468999999</v>
+        <v>279.83673153000001</v>
       </c>
       <c r="C162" s="5">
-        <v>-0.36249327000001585</v>
+        <v>-0.34853406999997105</v>
       </c>
       <c r="D162" s="5">
-        <v>-1.5414491301608546</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5">
+        <v>-1.4825592112735486</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>278.24222268</v>
+        <v>278.23612305</v>
       </c>
       <c r="C163" s="5">
-        <v>-1.5927220099999886</v>
+        <v>-1.6006084800000053</v>
       </c>
       <c r="D163" s="5">
-        <v>-6.6201764571849449</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5">
+        <v>-6.6518913406563911</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>277.34844736000002</v>
+        <v>277.34583757000001</v>
       </c>
       <c r="C164" s="5">
-        <v>-0.89377531999997473</v>
+        <v>-0.89028547999998864</v>
       </c>
       <c r="D164" s="5">
-        <v>-3.7872871488624282</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5">
+        <v>-3.7728398146688824</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>277.74317413</v>
+        <v>277.74382594999997</v>
       </c>
       <c r="C165" s="5">
-        <v>0.39472676999997702</v>
+        <v>0.3979883799999584</v>
       </c>
       <c r="D165" s="5">
-        <v>1.7212915111301408</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5">
+        <v>1.7356433716851249</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>277.78445119000003</v>
+        <v>277.786948</v>
       </c>
       <c r="C166" s="5">
-        <v>4.1277060000027177E-2</v>
+        <v>4.3122050000022227E-2</v>
       </c>
       <c r="D166" s="5">
-        <v>0.17848495988372903</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5">
+        <v>0.18646920444023163</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>277.99675509000002</v>
+        <v>278.00044302999999</v>
       </c>
       <c r="C167" s="5">
-        <v>0.21230389999999488</v>
+        <v>0.21349502999999004</v>
       </c>
       <c r="D167" s="5">
-        <v>0.92099582715232664</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5">
+        <v>0.9261765720054882</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>278.79766209000002</v>
+        <v>278.80537475</v>
       </c>
       <c r="C168" s="5">
-        <v>0.80090699999999515</v>
+        <v>0.80493172000001323</v>
       </c>
       <c r="D168" s="5">
-        <v>3.5125032116829491</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5">
+        <v>3.5303887169240378</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>279.3380793</v>
+        <v>279.34612290000001</v>
       </c>
       <c r="C169" s="5">
-        <v>0.54041720999998688</v>
+        <v>0.54074815000001308</v>
       </c>
       <c r="D169" s="5">
-        <v>2.3510213674809322</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5">
+        <v>2.3524107030911567</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>280.27388334</v>
+        <v>280.30127368000001</v>
       </c>
       <c r="C170" s="5">
-        <v>0.93580403999999362</v>
+        <v>0.95515077999999676</v>
       </c>
       <c r="D170" s="5">
-        <v>4.0949975740444344</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5">
+        <v>4.1811332565077741</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>281.26442084000001</v>
+        <v>281.24374366000001</v>
       </c>
       <c r="C171" s="5">
-        <v>0.99053750000001628</v>
+        <v>0.94246997999999849</v>
       </c>
       <c r="D171" s="5">
-        <v>4.3244279515022521</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5">
+        <v>4.1102737882763751</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>282.87456502999999</v>
+        <v>282.86318252000001</v>
       </c>
       <c r="C172" s="5">
-        <v>1.6101441899999713</v>
+        <v>1.6194388600000025</v>
       </c>
       <c r="D172" s="5">
-        <v>7.0900710300878744</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5">
+        <v>7.1328448339279982</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>285.89622537999998</v>
+        <v>285.88751130000003</v>
       </c>
       <c r="C173" s="5">
-        <v>3.0216603499999906</v>
+        <v>3.0243287800000189</v>
       </c>
       <c r="D173" s="5">
-        <v>13.598937187472494</v>
+        <v>13.612241573716478</v>
       </c>
       <c r="E173" s="5">
-        <v>2.0338470835031375</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5">
+        <v>2.035169725213426</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>288.28903667999998</v>
+        <v>288.28816202000002</v>
       </c>
       <c r="C174" s="5">
-        <v>2.3928113000000053</v>
+        <v>2.4006507199999874</v>
       </c>
       <c r="D174" s="5">
-        <v>10.518877509129343</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5">
+        <v>10.555283597100495</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>289.77762116999997</v>
+        <v>289.77380013999999</v>
       </c>
       <c r="C175" s="5">
-        <v>1.4885844899999938</v>
+        <v>1.485638119999976</v>
       </c>
       <c r="D175" s="5">
-        <v>6.3752494418342298</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5">
+        <v>6.3622909299544395</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>290.76923144</v>
+        <v>290.76823207000001</v>
       </c>
       <c r="C176" s="5">
-        <v>0.99161027000002377</v>
+        <v>0.99443193000001884</v>
       </c>
       <c r="D176" s="5">
-        <v>4.1845373407489062</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5">
+        <v>4.1967266084097288</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>292.20462917999998</v>
+        <v>292.20613921</v>
       </c>
       <c r="C177" s="5">
-        <v>1.4353977399999849</v>
+        <v>1.437907139999993</v>
       </c>
       <c r="D177" s="5">
-        <v>6.0873790114648774</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5">
+        <v>6.0983337695700079</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>292.23711754999999</v>
+        <v>292.23914101000003</v>
       </c>
       <c r="C178" s="5">
-        <v>3.2488370000010036E-2</v>
+        <v>3.3001800000022286E-2</v>
       </c>
       <c r="D178" s="5">
-        <v>0.13350196846846352</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5">
+        <v>0.13561237649899471</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>292.96631810000002</v>
+        <v>292.96920358</v>
       </c>
       <c r="C179" s="5">
-        <v>0.72920055000003003</v>
+        <v>0.73006256999997277</v>
       </c>
       <c r="D179" s="5">
-        <v>3.0357197421925441</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5">
+        <v>3.0393365169468778</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>296.46806523999999</v>
+        <v>296.47420404000002</v>
       </c>
       <c r="C180" s="5">
-        <v>3.5017471399999636</v>
+        <v>3.5050004600000193</v>
       </c>
       <c r="D180" s="5">
-        <v>15.324800897644696</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5">
+        <v>15.339826982020654</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>294.93226393999998</v>
+        <v>294.93767872000001</v>
       </c>
       <c r="C181" s="5">
-        <v>-1.5358013000000028</v>
+        <v>-1.5365253200000097</v>
       </c>
       <c r="D181" s="5">
-        <v>-6.0422983930690233</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5">
+        <v>-6.0449445784833244</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>293.33497399999999</v>
+        <v>293.35125726000001</v>
       </c>
       <c r="C182" s="5">
-        <v>-1.597289939999996</v>
+        <v>-1.5864214599999968</v>
       </c>
       <c r="D182" s="5">
-        <v>-6.3088124598405066</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5">
+        <v>-6.2670355844424037</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>297.45955502999999</v>
+        <v>297.44394906999997</v>
       </c>
       <c r="C183" s="5">
-        <v>4.1245810300000016</v>
+        <v>4.0926918099999625</v>
       </c>
       <c r="D183" s="5">
-        <v>18.241227375533597</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5">
+        <v>18.088121740573992</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>295.95017439999998</v>
+        <v>295.94418372000001</v>
       </c>
       <c r="C184" s="5">
-        <v>-1.5093806300000097</v>
+        <v>-1.4997653499999615</v>
       </c>
       <c r="D184" s="5">
-        <v>-5.9219914865104801</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5">
+        <v>-5.8856066075726581</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>296.26721623999998</v>
+        <v>296.26263075999998</v>
       </c>
       <c r="C185" s="5">
-        <v>0.31704184000000168</v>
+        <v>0.31844703999996682</v>
       </c>
       <c r="D185" s="5">
-        <v>1.2931225148533398</v>
+        <v>1.2989143321276542</v>
       </c>
       <c r="E185" s="5">
-        <v>3.6275368260687557</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5">
+        <v>3.6290915307289007</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>296.33022539000001</v>
+        <v>296.32717185000001</v>
       </c>
       <c r="C186" s="5">
-        <v>6.3009150000027603E-2</v>
+        <v>6.4541090000034274E-2</v>
       </c>
       <c r="D186" s="5">
-        <v>0.25551084432713367</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5">
+        <v>0.26173457463316563</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>298.5164226</v>
+        <v>298.51518384000002</v>
       </c>
       <c r="C187" s="5">
-        <v>2.1861972099999889</v>
+        <v>2.1880119900000068</v>
       </c>
       <c r="D187" s="5">
-        <v>9.2212958597293735</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5">
+        <v>9.2293630335816843</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>299.14413696999998</v>
+        <v>299.14452191999999</v>
       </c>
       <c r="C188" s="5">
-        <v>0.62771436999997832</v>
+        <v>0.62933807999996816</v>
       </c>
       <c r="D188" s="5">
-        <v>2.5527246642031765</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5">
+        <v>2.559415299650003</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>304.26665198000001</v>
+        <v>304.26843336000002</v>
       </c>
       <c r="C189" s="5">
-        <v>5.1225150100000292</v>
+        <v>5.123911440000029</v>
       </c>
       <c r="D189" s="5">
-        <v>22.598829623238139</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5">
+        <v>22.605549909860656</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>303.86391175</v>
+        <v>303.86540328000001</v>
       </c>
       <c r="C190" s="5">
-        <v>-0.40274023000000625</v>
+        <v>-0.40303008000000773</v>
       </c>
       <c r="D190" s="5">
-        <v>-1.5768583103887512</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5">
+        <v>-1.5779757406873318</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>305.01401122999999</v>
+        <v>305.01600639999998</v>
       </c>
       <c r="C191" s="5">
-        <v>1.1500994799999944</v>
+        <v>1.1506031199999711</v>
       </c>
       <c r="D191" s="5">
-        <v>4.6376515797620588</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5">
+        <v>4.639701683866293</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>310.16613741999998</v>
+        <v>310.17050879999999</v>
       </c>
       <c r="C192" s="5">
-        <v>5.1521261899999899</v>
+        <v>5.1545024000000126</v>
       </c>
       <c r="D192" s="5">
-        <v>22.263015732399595</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5">
+        <v>22.274096717742808</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>309.27194879000001</v>
+        <v>309.27433702000002</v>
       </c>
       <c r="C193" s="5">
-        <v>-0.89418862999997373</v>
+        <v>-0.89617177999997466</v>
       </c>
       <c r="D193" s="5">
-        <v>-3.4051903767663649</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5">
+        <v>-3.4125755399479929</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>312.14111710999998</v>
+        <v>312.14827890999999</v>
       </c>
       <c r="C194" s="5">
-        <v>2.8691683199999716</v>
+        <v>2.8739418899999691</v>
       </c>
       <c r="D194" s="5">
-        <v>11.718576308972818</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5">
+        <v>11.73898483012823</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>315.85994600999999</v>
+        <v>315.84886637</v>
       </c>
       <c r="C195" s="5">
-        <v>3.7188289000000054</v>
+        <v>3.7005874600000084</v>
       </c>
       <c r="D195" s="5">
-        <v>15.271758309897354</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5">
+        <v>15.191526447279703</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>317.1045967</v>
+        <v>317.10299896999999</v>
       </c>
       <c r="C196" s="5">
-        <v>1.2446506900000145</v>
+        <v>1.2541325999999913</v>
       </c>
       <c r="D196" s="5">
-        <v>4.8324580145088891</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5">
+        <v>4.870254586863676</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>318.63982222999999</v>
+        <v>318.63788940000001</v>
       </c>
       <c r="C197" s="5">
-        <v>1.5352255299999911</v>
+        <v>1.5348904300000186</v>
       </c>
       <c r="D197" s="5">
-        <v>5.9668837314563516</v>
+        <v>5.9655773108057364</v>
       </c>
       <c r="E197" s="5">
-        <v>7.5514956646017817</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5">
+        <v>7.5525079158991426</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>321.44809791</v>
+        <v>321.44657452000001</v>
       </c>
       <c r="C198" s="5">
-        <v>2.8082756800000084</v>
+        <v>2.8086851200000069</v>
       </c>
       <c r="D198" s="5">
-        <v>11.10400388369861</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5">
+        <v>11.105772766771004</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>323.30666790999999</v>
+        <v>323.30633999999998</v>
       </c>
       <c r="C199" s="5">
-        <v>1.8585699999999861</v>
+        <v>1.8597654799999646</v>
       </c>
       <c r="D199" s="5">
-        <v>7.1631858776929347</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5">
+        <v>7.1679760763964318</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>325.74713989000003</v>
+        <v>325.74767396999999</v>
       </c>
       <c r="C200" s="5">
-        <v>2.4404719800000407</v>
+        <v>2.4413339700000165</v>
       </c>
       <c r="D200" s="5">
-        <v>9.4438582904744059</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5">
+        <v>9.447343639974747</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>326.76947932000002</v>
+        <v>326.77092475000001</v>
       </c>
       <c r="C201" s="5">
-        <v>1.0223394299999882</v>
+        <v>1.0232507800000121</v>
       </c>
       <c r="D201" s="5">
-        <v>3.8318276407547147</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5">
+        <v>3.8352963020296338</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>328.44924763</v>
+        <v>328.45013592999999</v>
       </c>
       <c r="C202" s="5">
-        <v>1.6797683099999858</v>
+        <v>1.6792111799999816</v>
       </c>
       <c r="D202" s="5">
-        <v>6.3460646189975156</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5">
+        <v>6.3438711136970305</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>329.94482993000003</v>
+        <v>329.94597976</v>
       </c>
       <c r="C203" s="5">
-        <v>1.4955823000000237</v>
+        <v>1.4958438300000125</v>
       </c>
       <c r="D203" s="5">
-        <v>5.6031017446039</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5">
+        <v>5.6040906835498339</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>331.03294462999997</v>
+        <v>331.03578353</v>
       </c>
       <c r="C204" s="5">
-        <v>1.0881146999999487</v>
+        <v>1.0898037700000032</v>
       </c>
       <c r="D204" s="5">
-        <v>4.030018496712251</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5">
+        <v>4.0363740140223703</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>333.18571630999998</v>
+        <v>333.18734325999998</v>
       </c>
       <c r="C205" s="5">
-        <v>2.1527716800000007</v>
+        <v>2.151559729999974</v>
       </c>
       <c r="D205" s="5">
-        <v>8.0890978951049917</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5">
+        <v>8.0843081241313683</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>335.21723513000001</v>
+        <v>335.21944151999998</v>
       </c>
       <c r="C206" s="5">
-        <v>2.0315188200000307</v>
+        <v>2.0320982599999979</v>
       </c>
       <c r="D206" s="5">
-        <v>7.5671290516102552</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5">
+        <v>7.5693220860570287</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>334.67765772000001</v>
+        <v>334.66907746999999</v>
       </c>
       <c r="C207" s="5">
-        <v>-0.5395774099999926</v>
+        <v>-0.55036404999998467</v>
       </c>
       <c r="D207" s="5">
-        <v>-1.9145533697453199</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5">
+        <v>-1.9524693643849123</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>338.13428794999999</v>
+        <v>338.13435105000002</v>
       </c>
       <c r="C208" s="5">
-        <v>3.4566302299999734</v>
+        <v>3.4652735800000301</v>
       </c>
       <c r="D208" s="5">
-        <v>13.122733948485932</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5">
+        <v>13.157795160529817</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>340.06836224</v>
+        <v>340.06809016</v>
       </c>
       <c r="C209" s="5">
-        <v>1.9340742900000123</v>
+        <v>1.9337391099999763</v>
       </c>
       <c r="D209" s="5">
-        <v>7.0839087682676105</v>
+        <v>7.0826408761927473</v>
       </c>
       <c r="E209" s="5">
-        <v>6.7250037550336428</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5">
+        <v>6.7255657512524269</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>339.48415308</v>
+        <v>339.48382408999998</v>
       </c>
       <c r="C210" s="5">
-        <v>-0.58420916000000034</v>
+        <v>-0.58426607000001241</v>
       </c>
       <c r="D210" s="5">
-        <v>-2.0421331234550366</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5">
+        <v>-2.0423317978729538</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>343.72536667000003</v>
+        <v>343.72569576000001</v>
       </c>
       <c r="C211" s="5">
-        <v>4.2412135900000294</v>
+        <v>4.2418716700000232</v>
       </c>
       <c r="D211" s="5">
-        <v>16.065976418494344</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5">
+        <v>16.068659675695017</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>346.12021277999997</v>
+        <v>346.12082810999999</v>
       </c>
       <c r="C212" s="5">
-        <v>2.3948461099999463</v>
+        <v>2.395132349999983</v>
       </c>
       <c r="D212" s="5">
-        <v>8.6887357869802173</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5">
+        <v>8.6898057723467268</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>347.53530002000002</v>
+        <v>347.53630249000003</v>
       </c>
       <c r="C213" s="5">
-        <v>1.415087240000048</v>
+        <v>1.4154743800000347</v>
       </c>
       <c r="D213" s="5">
-        <v>5.0179503938014181</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5">
+        <v>5.0193451054075577</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>349.10643765999998</v>
+        <v>349.10698687000001</v>
       </c>
       <c r="C214" s="5">
-        <v>1.5711376399999608</v>
+        <v>1.5706843799999888</v>
       </c>
       <c r="D214" s="5">
-        <v>5.5619020816545683</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5">
+        <v>5.5602409870106673</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>352.15879602000001</v>
+        <v>352.15949418999998</v>
       </c>
       <c r="C215" s="5">
-        <v>3.0523583600000279</v>
+        <v>3.0525073199999611</v>
       </c>
       <c r="D215" s="5">
-        <v>11.011557447413534</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5">
+        <v>11.012102765806265</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>351.74608046999998</v>
+        <v>351.74754315000001</v>
       </c>
       <c r="C216" s="5">
-        <v>-0.41271555000002991</v>
+        <v>-0.41195103999996263</v>
       </c>
       <c r="D216" s="5">
-        <v>-1.3973206943483363</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5">
+        <v>-1.3947461951403839</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>353.85644771</v>
+        <v>353.85726512000002</v>
       </c>
       <c r="C217" s="5">
-        <v>2.1103672400000164</v>
+        <v>2.1097219700000096</v>
       </c>
       <c r="D217" s="5">
-        <v>7.4420187365783264</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5">
+        <v>7.4396357032465721</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>355.01410555000001</v>
+        <v>355.01531567000001</v>
       </c>
       <c r="C218" s="5">
-        <v>1.157657840000013</v>
+        <v>1.1580505499999845</v>
       </c>
       <c r="D218" s="5">
-        <v>3.9972718080442116</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5">
+        <v>3.9986428908401539</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>357.21086766000002</v>
+        <v>357.20377438999998</v>
       </c>
       <c r="C219" s="5">
-        <v>2.1967621100000088</v>
+        <v>2.1884587199999714</v>
       </c>
       <c r="D219" s="5">
-        <v>7.6833732333190241</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5">
+        <v>7.6533128102590942</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>359.43991015</v>
+        <v>359.44047644</v>
       </c>
       <c r="C220" s="5">
-        <v>2.2290424899999834</v>
+        <v>2.2367020500000194</v>
       </c>
       <c r="D220" s="5">
-        <v>7.7505772231933889</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5">
+        <v>7.7782938686961289</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>362.18618341000001</v>
+        <v>362.18661680999998</v>
       </c>
       <c r="C221" s="5">
-        <v>2.7462732600000095</v>
+        <v>2.7461403699999778</v>
       </c>
       <c r="D221" s="5">
-        <v>9.563773878142424</v>
+        <v>9.5632757722061932</v>
       </c>
       <c r="E221" s="5">
-        <v>6.5039338044597494</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5">
+        <v>6.5041464606671484</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>363.15002294999999</v>
+        <v>363.15021751</v>
       </c>
       <c r="C222" s="5">
-        <v>0.96383953999998084</v>
+        <v>0.96360070000002906</v>
       </c>
       <c r="D222" s="5">
-        <v>3.240562976692285</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5">
+        <v>3.2397442430295076</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>364.33980616999997</v>
+        <v>364.34031184000003</v>
       </c>
       <c r="C223" s="5">
-        <v>1.1897832199999812</v>
+        <v>1.1900943300000222</v>
       </c>
       <c r="D223" s="5">
-        <v>4.0031669574090767</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5">
+        <v>4.0042304787790473</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>364.32117148999998</v>
+        <v>364.32175131000002</v>
       </c>
       <c r="C224" s="5">
-        <v>-1.8634679999991022E-2</v>
+        <v>-1.8560530000002018E-2</v>
       </c>
       <c r="D224" s="5">
-        <v>-6.1358452332938018E-2</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5">
+        <v>-6.1114282070162673E-2</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>362.21832712999998</v>
+        <v>362.21896062000002</v>
       </c>
       <c r="C225" s="5">
-        <v>-2.102844360000006</v>
+        <v>-2.1027906900000062</v>
       </c>
       <c r="D225" s="5">
-        <v>-6.7106367580011099</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5">
+        <v>-6.7104605422743102</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>364.30654884</v>
+        <v>364.30680401000001</v>
       </c>
       <c r="C226" s="5">
-        <v>2.0882217100000275</v>
+        <v>2.0878433899999891</v>
       </c>
       <c r="D226" s="5">
-        <v>7.1417395466196743</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5">
+        <v>7.1403915109904847</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>364.00395981000003</v>
+        <v>364.00452274999998</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.30258902999997872</v>
+        <v>-0.30228126000002931</v>
       </c>
       <c r="D227" s="5">
-        <v>-0.992166245655135</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5">
+        <v>-0.99116100124826412</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>362.08694981999997</v>
+        <v>362.08755760000003</v>
       </c>
       <c r="C228" s="5">
-        <v>-1.9170099900000537</v>
+        <v>-1.9169651499999532</v>
       </c>
       <c r="D228" s="5">
-        <v>-6.1398656122550914</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5">
+        <v>-6.1397169092436759</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>360.87749360999999</v>
+        <v>360.87793295</v>
       </c>
       <c r="C229" s="5">
-        <v>-1.2094562099999848</v>
+        <v>-1.2096246500000234</v>
       </c>
       <c r="D229" s="5">
-        <v>-3.9354606953545423</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5">
+        <v>-3.935992266998023</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>358.88451930999997</v>
+        <v>358.88476498</v>
       </c>
       <c r="C230" s="5">
-        <v>-1.9929743000000144</v>
+        <v>-1.9931679700000018</v>
       </c>
       <c r="D230" s="5">
-        <v>-6.4294615494404965</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5">
+        <v>-6.4300598935347786</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>356.07396054999998</v>
+        <v>356.06993017999997</v>
       </c>
       <c r="C231" s="5">
-        <v>-2.8105587599999922</v>
+        <v>-2.8148348000000283</v>
       </c>
       <c r="D231" s="5">
-        <v>-9.0032503802645607</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5">
+        <v>-9.01635680546784</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>353.18612329000001</v>
+        <v>353.18630303999998</v>
       </c>
       <c r="C232" s="5">
-        <v>-2.8878372599999693</v>
+        <v>-2.8836271399999873</v>
       </c>
       <c r="D232" s="5">
-        <v>-9.3096664336398955</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5">
+        <v>-9.2967933895471422</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>350.70575266999998</v>
+        <v>350.70601694999999</v>
       </c>
       <c r="C233" s="5">
-        <v>-2.4803706200000306</v>
+        <v>-2.4802860899999928</v>
       </c>
       <c r="D233" s="5">
-        <v>-8.1093982804344868</v>
+        <v>-8.1091285323250499</v>
       </c>
       <c r="E233" s="5">
-        <v>-3.1697594402721907</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5">
+        <v>-3.1698023414329035</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>344.59588439999999</v>
+        <v>344.59612835000001</v>
       </c>
       <c r="C234" s="5">
-        <v>-6.1098682699999927</v>
+        <v>-6.1098885999999766</v>
       </c>
       <c r="D234" s="5">
-        <v>-19.014669613521395</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5">
+        <v>-19.014713963161512</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>340.17127749999997</v>
+        <v>340.17174831</v>
       </c>
       <c r="C235" s="5">
-        <v>-4.4246069000000148</v>
+        <v>-4.4243800400000168</v>
       </c>
       <c r="D235" s="5">
-        <v>-14.365127206990657</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5">
+        <v>-14.364432424453632</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>337.17222623999999</v>
+        <v>337.17266899999998</v>
       </c>
       <c r="C236" s="5">
-        <v>-2.9990512599999875</v>
+        <v>-2.9990793100000133</v>
       </c>
       <c r="D236" s="5">
-        <v>-10.081339331125927</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5">
+        <v>-10.081415813587125</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>333.18910284999998</v>
+        <v>333.18946555999997</v>
       </c>
       <c r="C237" s="5">
-        <v>-3.9831233900000029</v>
+        <v>-3.9832034400000111</v>
       </c>
       <c r="D237" s="5">
-        <v>-13.290247251299137</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5">
+        <v>-13.290480904803847</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>333.68010056000003</v>
+        <v>333.68027284999999</v>
       </c>
       <c r="C238" s="5">
-        <v>0.49099771000004466</v>
+        <v>0.49080729000002066</v>
       </c>
       <c r="D238" s="5">
-        <v>1.7827600237215968</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5">
+        <v>1.7820610622763855</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>333.18531131999998</v>
+        <v>333.18565654000002</v>
       </c>
       <c r="C239" s="5">
-        <v>-0.49478924000004554</v>
+        <v>-0.49461630999996942</v>
       </c>
       <c r="D239" s="5">
-        <v>-1.7649497667989178</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5">
+        <v>-1.764337029446672</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>333.58788959999998</v>
+        <v>333.58806426000001</v>
       </c>
       <c r="C240" s="5">
-        <v>0.40257828000000018</v>
+        <v>0.40240771999998515</v>
       </c>
       <c r="D240" s="5">
-        <v>1.4596000544010446</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5">
+        <v>1.4589760316294997</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>332.69034426000002</v>
+        <v>332.69048858000002</v>
       </c>
       <c r="C241" s="5">
-        <v>-0.89754533999996511</v>
+        <v>-0.89757567999998855</v>
       </c>
       <c r="D241" s="5">
-        <v>-3.1813445922178274</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5">
+        <v>-3.1814489045834948</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>332.08621812000001</v>
+        <v>332.08633515999998</v>
       </c>
       <c r="C242" s="5">
-        <v>-0.60412614000000531</v>
+        <v>-0.60415342000004557</v>
       </c>
       <c r="D242" s="5">
-        <v>-2.1574256259917157</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5">
+        <v>-2.1575211494391011</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>333.80565313</v>
+        <v>333.80358396000003</v>
       </c>
       <c r="C243" s="5">
-        <v>1.7194350099999838</v>
+        <v>1.7172488000000499</v>
       </c>
       <c r="D243" s="5">
-        <v>6.3932363922981184</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5">
+        <v>6.3848727005280992</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>335.03240324000001</v>
+        <v>335.03241942</v>
       </c>
       <c r="C244" s="5">
-        <v>1.2267501100000118</v>
+        <v>1.2288354599999707</v>
       </c>
       <c r="D244" s="5">
-        <v>4.5002917909653828</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5">
+        <v>4.5081258942631264</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>336.08634058000001</v>
+        <v>336.08648400999999</v>
       </c>
       <c r="C245" s="5">
-        <v>1.0539373400000045</v>
+        <v>1.0540645899999959</v>
       </c>
       <c r="D245" s="5">
-        <v>3.8409355786135357</v>
+        <v>3.8414071895879198</v>
       </c>
       <c r="E245" s="5">
-        <v>-4.1685692289616494</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5">
+        <v>-4.1686005467320815</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>337.57148905999998</v>
+        <v>337.57162772999999</v>
       </c>
       <c r="C246" s="5">
-        <v>1.4851484799999639</v>
+        <v>1.4851437199999964</v>
       </c>
       <c r="D246" s="5">
-        <v>5.4335354063412167</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5">
+        <v>5.4335151906002022</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>338.51753712999999</v>
+        <v>338.51782682999999</v>
       </c>
       <c r="C247" s="5">
-        <v>0.94604807000001756</v>
+        <v>0.94619910000000118</v>
       </c>
       <c r="D247" s="5">
-        <v>3.4153383079395416</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5">
+        <v>3.4158905508993032</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>339.70584697999999</v>
+        <v>339.70610663000002</v>
       </c>
       <c r="C248" s="5">
-        <v>1.188309849999996</v>
+        <v>1.1882798000000321</v>
       </c>
       <c r="D248" s="5">
-        <v>4.2946889706394931</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5">
+        <v>4.2945745146932612</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>341.60357486999999</v>
+        <v>341.60377406999999</v>
       </c>
       <c r="C249" s="5">
-        <v>1.8977278899999988</v>
+        <v>1.8976674399999638</v>
       </c>
       <c r="D249" s="5">
-        <v>6.9135177950384152</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5">
+        <v>6.9132853154185936</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>342.92821114999998</v>
+        <v>342.92827069999998</v>
       </c>
       <c r="C250" s="5">
-        <v>1.3246362799999929</v>
+        <v>1.3244966299999987</v>
       </c>
       <c r="D250" s="5">
-        <v>4.753775657630066</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5">
+        <v>4.7532609234657741</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>343.71719621</v>
+        <v>343.71735249</v>
       </c>
       <c r="C251" s="5">
-        <v>0.78898506000001589</v>
+        <v>0.78908179000001155</v>
       </c>
       <c r="D251" s="5">
-        <v>2.7960809015196153</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5">
+        <v>2.7964275607396116</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>346.51152298</v>
+        <v>346.51159557</v>
       </c>
       <c r="C252" s="5">
-        <v>2.7943267699999979</v>
+        <v>2.7942430800000011</v>
       </c>
       <c r="D252" s="5">
-        <v>10.203921845081254</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5">
+        <v>10.203597597338753</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>347.74431686000003</v>
+        <v>347.74428748999998</v>
       </c>
       <c r="C253" s="5">
-        <v>1.2327938800000311</v>
+        <v>1.2326919199999793</v>
       </c>
       <c r="D253" s="5">
-        <v>4.3538117778049612</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5">
+        <v>4.3534436851138336</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>349.76779183000002</v>
+        <v>349.7677061</v>
       </c>
       <c r="C254" s="5">
-        <v>2.0234749699999952</v>
+        <v>2.0234186100000215</v>
       </c>
       <c r="D254" s="5">
-        <v>7.2104920907273273</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5">
+        <v>7.2102854145359219</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>350.53594645999999</v>
+        <v>350.53574966000002</v>
       </c>
       <c r="C255" s="5">
-        <v>0.76815462999996953</v>
+        <v>0.76804356000002372</v>
       </c>
       <c r="D255" s="5">
-        <v>2.6674889836911353</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5">
+        <v>2.6670992742428457</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>351.73149339000003</v>
+        <v>351.73110507000001</v>
       </c>
       <c r="C256" s="5">
-        <v>1.1955469300000345</v>
+        <v>1.1953554099999906</v>
       </c>
       <c r="D256" s="5">
-        <v>4.1704041005820036</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5">
+        <v>4.1697258304469464</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>354.57232189000001</v>
+        <v>354.57226666000003</v>
       </c>
       <c r="C257" s="5">
-        <v>2.8408284999999864</v>
+        <v>2.8411615900000129</v>
       </c>
       <c r="D257" s="5">
-        <v>10.134378162810576</v>
+        <v>10.135631401517697</v>
       </c>
       <c r="E257" s="5">
-        <v>5.5003667444793791</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5">
+        <v>5.500305287328966</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>354.88651104000002</v>
+        <v>354.88650645000001</v>
       </c>
       <c r="C258" s="5">
-        <v>0.31418915000000425</v>
+        <v>0.31423978999998781</v>
       </c>
       <c r="D258" s="5">
-        <v>1.0685264187736854</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5">
+        <v>1.0686996480547384</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>356.60575713999998</v>
+        <v>356.60585757000001</v>
       </c>
       <c r="C259" s="5">
-        <v>1.7192460999999639</v>
+        <v>1.7193511199999989</v>
       </c>
       <c r="D259" s="5">
-        <v>5.9708196733465835</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5">
+        <v>5.9711942527189033</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>358.55189554999998</v>
+        <v>358.55194595</v>
       </c>
       <c r="C260" s="5">
-        <v>1.9461384100000032</v>
+        <v>1.946088379999992</v>
       </c>
       <c r="D260" s="5">
-        <v>6.7490627619718913</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5">
+        <v>6.7488820631892876</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>360.85494662999997</v>
+        <v>360.85502666999997</v>
       </c>
       <c r="C261" s="5">
-        <v>2.3030510799999888</v>
+        <v>2.3030807199999686</v>
       </c>
       <c r="D261" s="5">
-        <v>7.986056687699894</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5">
+        <v>7.9861619626685032</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>360.55339363000002</v>
+        <v>360.55346133</v>
       </c>
       <c r="C262" s="5">
-        <v>-0.30155299999995577</v>
+        <v>-0.30156533999996782</v>
       </c>
       <c r="D262" s="5">
-        <v>-0.99819899962230174</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5">
+        <v>-0.99823943945296367</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>361.22846019999997</v>
+        <v>361.22848216</v>
       </c>
       <c r="C263" s="5">
-        <v>0.67506656999995585</v>
+        <v>0.67502082999999402</v>
       </c>
       <c r="D263" s="5">
-        <v>2.2700496795829972</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5">
+        <v>2.2698938516230616</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>362.72825294</v>
+        <v>362.72834043</v>
       </c>
       <c r="C264" s="5">
-        <v>1.4997927400000322</v>
+        <v>1.4998582700000043</v>
       </c>
       <c r="D264" s="5">
-        <v>5.0976708330222387</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5">
+        <v>5.0978983578751524</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>364.12500390000002</v>
+        <v>364.12509833000001</v>
       </c>
       <c r="C265" s="5">
-        <v>1.3967509600000199</v>
+        <v>1.3967579000000114</v>
       </c>
       <c r="D265" s="5">
-        <v>4.7199479747032091</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5">
+        <v>4.7199707628090115</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>367.45579233000001</v>
+        <v>367.45598443</v>
       </c>
       <c r="C266" s="5">
-        <v>3.3307884299999841</v>
+        <v>3.3308860999999865</v>
       </c>
       <c r="D266" s="5">
-        <v>11.546293754514014</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5">
+        <v>11.546646397331163</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>367.18936530000002</v>
+        <v>367.18949415999998</v>
       </c>
       <c r="C267" s="5">
-        <v>-0.26642702999998846</v>
+        <v>-0.26649027000001979</v>
       </c>
       <c r="D267" s="5">
-        <v>-0.86660916064079663</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5">
+        <v>-0.86681359070476249</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>367.68245615000001</v>
+        <v>367.68209419999999</v>
       </c>
       <c r="C268" s="5">
-        <v>0.49309084999998731</v>
+        <v>0.49260004000001345</v>
       </c>
       <c r="D268" s="5">
-        <v>1.6234100509992189</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5">
+        <v>1.621781635402697</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>368.07115905000001</v>
+        <v>368.07114331000002</v>
       </c>
       <c r="C269" s="5">
-        <v>0.38870289999999841</v>
+        <v>0.3890491100000304</v>
       </c>
       <c r="D269" s="5">
-        <v>1.2760063953921597</v>
+        <v>1.2771507958978523</v>
       </c>
       <c r="E269" s="5">
-        <v>3.8070758281544048</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5">
+        <v>3.8070875585269892</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>371.66826042000002</v>
+        <v>371.66808393000002</v>
       </c>
       <c r="C270" s="5">
-        <v>3.5971013700000185</v>
+        <v>3.596940619999998</v>
       </c>
       <c r="D270" s="5">
-        <v>12.378759657328665</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5">
+        <v>12.378176958439258</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>374.54465933</v>
+        <v>374.54456359</v>
       </c>
       <c r="C271" s="5">
-        <v>2.8763989099999776</v>
+        <v>2.8764796599999727</v>
       </c>
       <c r="D271" s="5">
-        <v>9.6926695792736837</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5">
+        <v>9.6929581705138332</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>376.75602893000001</v>
+        <v>376.75590907999998</v>
       </c>
       <c r="C272" s="5">
-        <v>2.2113696000000118</v>
+        <v>2.2113454899999851</v>
       </c>
       <c r="D272" s="5">
-        <v>7.3196438974370892</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5">
+        <v>7.3195634163097933</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>378.48212414</v>
+        <v>378.48202744000002</v>
       </c>
       <c r="C273" s="5">
-        <v>1.7260952099999827</v>
+        <v>1.7261183600000436</v>
       </c>
       <c r="D273" s="5">
-        <v>5.6384305789804579</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5">
+        <v>5.6385099550794848</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>381.43081453999997</v>
+        <v>381.43072977999998</v>
       </c>
       <c r="C274" s="5">
-        <v>2.9486903999999754</v>
+        <v>2.9487023399999543</v>
       </c>
       <c r="D274" s="5">
-        <v>9.7601862066345912</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5">
+        <v>9.7602300382575891</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>381.76255235999997</v>
+        <v>381.76247362999999</v>
       </c>
       <c r="C275" s="5">
-        <v>0.33173782000000074</v>
+        <v>0.33174385000000939</v>
       </c>
       <c r="D275" s="5">
-        <v>1.0486702292324068</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5">
+        <v>1.0486896163425907</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>379.14373717000001</v>
+        <v>379.14414378999999</v>
       </c>
       <c r="C276" s="5">
-        <v>-2.6188151899999639</v>
+        <v>-2.6183298400000012</v>
       </c>
       <c r="D276" s="5">
-        <v>-7.9281792098022663</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5">
+        <v>-7.9267664161344342</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>382.43334695999999</v>
+        <v>382.43366827</v>
       </c>
       <c r="C277" s="5">
-        <v>3.2896097899999859</v>
+        <v>3.2895244800000114</v>
       </c>
       <c r="D277" s="5">
-        <v>10.923205999802343</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5">
+        <v>10.922896795389381</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>383.41935479</v>
+        <v>383.41971482000002</v>
       </c>
       <c r="C278" s="5">
-        <v>0.98600783000000547</v>
+        <v>0.98604655000002595</v>
       </c>
       <c r="D278" s="5">
-        <v>3.138148851298439</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5">
+        <v>3.1382711633272997</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>384.55309840000001</v>
+        <v>384.5533734</v>
       </c>
       <c r="C279" s="5">
-        <v>1.1337436100000104</v>
+        <v>1.1336585799999739</v>
       </c>
       <c r="D279" s="5">
-        <v>3.6065933711563858</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5">
+        <v>3.6063150237305663</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>387.47742591000002</v>
+        <v>387.47700357000002</v>
       </c>
       <c r="C280" s="5">
-        <v>2.9243275100000119</v>
+        <v>2.923630170000024</v>
       </c>
       <c r="D280" s="5">
-        <v>9.5168876400348665</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5">
+        <v>9.514515412554637</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>386.92162962999998</v>
+        <v>386.92194749999999</v>
       </c>
       <c r="C281" s="5">
-        <v>-0.55579628000003822</v>
+        <v>-0.55505607000003465</v>
       </c>
       <c r="D281" s="5">
-        <v>-1.7077611129065362</v>
+        <v>-1.7055064486941052</v>
       </c>
       <c r="E281" s="5">
-        <v>5.1214201701251127</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5">
+        <v>5.1215110265037112</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>385.66346381</v>
+        <v>385.66181698999998</v>
       </c>
       <c r="C282" s="5">
-        <v>-1.2581658199999879</v>
+        <v>-1.2601305100000104</v>
       </c>
       <c r="D282" s="5">
-        <v>-3.8330436219934594</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5">
+        <v>-3.8389192134686834</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>387.95954369999998</v>
+        <v>387.96023151000003</v>
       </c>
       <c r="C283" s="5">
-        <v>2.2960798899999872</v>
+        <v>2.2984145200000512</v>
       </c>
       <c r="D283" s="5">
-        <v>7.3829444325308691</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5">
+        <v>7.390731689455321</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>389.77081170000002</v>
+        <v>389.77120697999999</v>
       </c>
       <c r="C284" s="5">
-        <v>1.811268000000041</v>
+        <v>1.8109754699999598</v>
       </c>
       <c r="D284" s="5">
-        <v>5.7485652455496972</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5">
+        <v>5.7476024021965166</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>389.37459201000001</v>
+        <v>389.37448774000001</v>
       </c>
       <c r="C285" s="5">
-        <v>-0.39621969000000945</v>
+        <v>-0.39671923999998171</v>
       </c>
       <c r="D285" s="5">
-        <v>-1.2130572227084024</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5">
+        <v>-1.2145768573031623</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>391.56225224000002</v>
+        <v>391.56184231999998</v>
       </c>
       <c r="C286" s="5">
-        <v>2.1876602300000059</v>
+        <v>2.1873545799999761</v>
       </c>
       <c r="D286" s="5">
-        <v>6.9543634107682273</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5">
+        <v>6.953363483543229</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>394.33337524000001</v>
+        <v>394.33295629999998</v>
       </c>
       <c r="C287" s="5">
-        <v>2.7711229999999887</v>
+        <v>2.7711139799999955</v>
       </c>
       <c r="D287" s="5">
-        <v>8.8309996246275446</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5">
+        <v>8.8309793595541244</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>394.68731535000001</v>
+        <v>394.68777381000001</v>
       </c>
       <c r="C288" s="5">
-        <v>0.35394010999999637</v>
+        <v>0.35481751000003214</v>
       </c>
       <c r="D288" s="5">
-        <v>1.0824118939264826</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5">
+        <v>1.0851095908818831</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>398.54007732999997</v>
+        <v>398.54028080000001</v>
       </c>
       <c r="C289" s="5">
-        <v>3.8527619799999684</v>
+        <v>3.8525069899999949</v>
       </c>
       <c r="D289" s="5">
-        <v>12.363686696473408</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5">
+        <v>12.362808862424979</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>401.25230806000002</v>
+        <v>401.25328152999998</v>
       </c>
       <c r="C290" s="5">
-        <v>2.7122307300000443</v>
+        <v>2.7130007299999761</v>
       </c>
       <c r="D290" s="5">
-        <v>8.479209983170243</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5">
+        <v>8.4817035648379058</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>403.09212697999999</v>
+        <v>403.09202327999998</v>
       </c>
       <c r="C291" s="5">
-        <v>1.8398189199999706</v>
+        <v>1.838741749999997</v>
       </c>
       <c r="D291" s="5">
-        <v>5.6431316726125447</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5">
+        <v>5.6397300127740913</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>406.41964849999999</v>
+        <v>406.41871805</v>
       </c>
       <c r="C292" s="5">
-        <v>3.3275215200000048</v>
+        <v>3.3266947700000173</v>
       </c>
       <c r="D292" s="5">
-        <v>10.368352917234681</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5">
+        <v>10.365661564271278</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>406.48227544999997</v>
+        <v>406.48248319999999</v>
       </c>
       <c r="C293" s="5">
-        <v>6.2626949999980752E-2</v>
+        <v>6.3765149999994719E-2</v>
       </c>
       <c r="D293" s="5">
-        <v>0.18506995420428662</v>
+        <v>0.18843680295859144</v>
       </c>
       <c r="E293" s="5">
-        <v>5.0554542114136014</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5">
+        <v>5.0554215976595707</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>408.02478673000002</v>
+        <v>408.02206223000002</v>
       </c>
       <c r="C294" s="5">
-        <v>1.542511280000042</v>
+        <v>1.5395790300000272</v>
       </c>
       <c r="D294" s="5">
-        <v>4.6499923369368812</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5">
+        <v>4.6409655279604722</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>410.46825931000001</v>
+        <v>410.47108668999999</v>
       </c>
       <c r="C295" s="5">
-        <v>2.443472579999991</v>
+        <v>2.4490244599999755</v>
       </c>
       <c r="D295" s="5">
-        <v>7.4277297815975141</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5">
+        <v>7.4452188978343603</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>413.83478534</v>
+        <v>413.83789142000001</v>
       </c>
       <c r="C296" s="5">
-        <v>3.3665260299999886</v>
+        <v>3.3668047300000126</v>
       </c>
       <c r="D296" s="5">
-        <v>10.298335866080466</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5">
+        <v>10.299153070834667</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>416.998561</v>
+        <v>416.99567717000002</v>
       </c>
       <c r="C297" s="5">
-        <v>3.1637756599999989</v>
+        <v>3.1577857500000164</v>
       </c>
       <c r="D297" s="5">
-        <v>9.5697724918998297</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5">
+        <v>9.5508124920979718</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>419.80157607000001</v>
+        <v>419.80251264999998</v>
       </c>
       <c r="C298" s="5">
-        <v>2.8030150700000149</v>
+        <v>2.8068354799999611</v>
       </c>
       <c r="D298" s="5">
-        <v>8.371254627294844</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5">
+        <v>8.3831501668762307</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>421.99819271000001</v>
+        <v>421.99491272</v>
       </c>
       <c r="C299" s="5">
-        <v>2.196616640000002</v>
+        <v>2.1924000700000192</v>
       </c>
       <c r="D299" s="5">
-        <v>6.4629057433806869</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5">
+        <v>6.4501264193293606</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>424.07349277999998</v>
+        <v>424.07398239000003</v>
       </c>
       <c r="C300" s="5">
-        <v>2.0753000699999689</v>
+        <v>2.079069670000024</v>
       </c>
       <c r="D300" s="5">
-        <v>6.0636172347695139</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5">
+        <v>6.0749799186692544</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>426.35601951000001</v>
+        <v>426.35709487999998</v>
       </c>
       <c r="C301" s="5">
-        <v>2.2825267300000291</v>
+        <v>2.2831124899999509</v>
       </c>
       <c r="D301" s="5">
-        <v>6.6535365422287995</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5">
+        <v>6.6552869866818076</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>428.43004694000001</v>
+        <v>428.43179352999999</v>
       </c>
       <c r="C302" s="5">
-        <v>2.074027430000001</v>
+        <v>2.0746986500000162</v>
       </c>
       <c r="D302" s="5">
-        <v>5.9961936826562923</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5">
+        <v>5.9981709306714981</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>429.68701462000001</v>
+        <v>429.68639494000001</v>
       </c>
       <c r="C303" s="5">
-        <v>1.2569676800000025</v>
+        <v>1.2546014100000207</v>
       </c>
       <c r="D303" s="5">
-        <v>3.5780412001264361</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5">
+        <v>3.5711818095812475</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>431.80048835000002</v>
+        <v>431.79963433</v>
       </c>
       <c r="C304" s="5">
-        <v>2.1134737300000097</v>
+        <v>2.1132393899999897</v>
       </c>
       <c r="D304" s="5">
-        <v>6.06468314113906</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5">
+        <v>6.0640013852284458</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>434.43079354999998</v>
+        <v>434.43210428999998</v>
       </c>
       <c r="C305" s="5">
-        <v>2.6303051999999525</v>
+        <v>2.6324699599999803</v>
       </c>
       <c r="D305" s="5">
-        <v>7.559721409856901</v>
+        <v>7.5661686712977128</v>
       </c>
       <c r="E305" s="5">
-        <v>6.8757040067883191</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5">
+        <v>6.8759718426164129</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>437.95742052000003</v>
+        <v>437.95054549999998</v>
       </c>
       <c r="C306" s="5">
-        <v>3.5266269700000521</v>
+        <v>3.5184412099999918</v>
       </c>
       <c r="D306" s="5">
-        <v>10.18829210825043</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5">
+        <v>10.16354856112649</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>439.59142487999998</v>
+        <v>439.59070671000001</v>
       </c>
       <c r="C307" s="5">
-        <v>1.634004359999949</v>
+        <v>1.6401612100000307</v>
       </c>
       <c r="D307" s="5">
-        <v>4.5701844641722555</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5">
+        <v>4.5878344547715333</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>441.34460852000001</v>
+        <v>441.36452201999998</v>
       </c>
       <c r="C308" s="5">
-        <v>1.7531836400000316</v>
+        <v>1.7738153099999749</v>
       </c>
       <c r="D308" s="5">
-        <v>4.8922406584550826</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5">
+        <v>4.9511052104246334</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>442.49789929999997</v>
+        <v>442.48655714</v>
       </c>
       <c r="C309" s="5">
-        <v>1.1532907799999634</v>
+        <v>1.1220351200000209</v>
       </c>
       <c r="D309" s="5">
-        <v>3.1812184777763708</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5">
+        <v>3.0936529397471269</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>443.16346999000001</v>
+        <v>443.16268461999999</v>
       </c>
       <c r="C310" s="5">
-        <v>0.66557069000003821</v>
+        <v>0.67612747999999101</v>
       </c>
       <c r="D310" s="5">
-        <v>1.8199528725023839</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5">
+        <v>1.8491104510902856</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>444.06943484999999</v>
+        <v>444.06274923000001</v>
       </c>
       <c r="C311" s="5">
-        <v>0.90596485999998322</v>
+        <v>0.90006461000001536</v>
       </c>
       <c r="D311" s="5">
-        <v>2.48094729793924</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5">
+        <v>2.464613214995004</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>446.88090969000001</v>
+        <v>446.88160254000002</v>
       </c>
       <c r="C312" s="5">
-        <v>2.8114748400000167</v>
+        <v>2.8188533100000086</v>
       </c>
       <c r="D312" s="5">
-        <v>7.8676076502665726</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5">
+        <v>7.8891046221801098</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>446.88075765999997</v>
+        <v>446.88292326999999</v>
       </c>
       <c r="C313" s="5">
-        <v>-1.5203000003793932E-4</v>
+        <v>1.3207299999749011E-3</v>
       </c>
       <c r="D313" s="5">
-        <v>-4.0824222901081342E-4</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5">
+        <v>3.5465809136159265E-3</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>447.60254681999999</v>
+        <v>447.60629499999999</v>
       </c>
       <c r="C314" s="5">
-        <v>0.72178916000001436</v>
+        <v>0.72337172999999666</v>
       </c>
       <c r="D314" s="5">
-        <v>1.9555170420506807</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5">
+        <v>1.9598333033616688</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>450.69103507</v>
+        <v>450.69212855000001</v>
       </c>
       <c r="C315" s="5">
-        <v>3.0884882500000117</v>
+        <v>3.085833550000018</v>
       </c>
       <c r="D315" s="5">
-        <v>8.6016553545183108</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5">
+        <v>8.5939045479557876</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>450.80424375000001</v>
+        <v>450.80504328000001</v>
       </c>
       <c r="C316" s="5">
-        <v>0.11320868000001383</v>
+        <v>0.11291472999999996</v>
       </c>
       <c r="D316" s="5">
-        <v>0.30184371431294377</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5">
+        <v>0.30105815562058158</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>453.22427587999999</v>
+        <v>453.22661777000002</v>
       </c>
       <c r="C317" s="5">
-        <v>2.4200321299999814</v>
+        <v>2.4215744900000118</v>
       </c>
       <c r="D317" s="5">
-        <v>6.6355507875923037</v>
+        <v>6.6398934187931635</v>
       </c>
       <c r="E317" s="5">
-        <v>4.3260014273912129</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5">
+        <v>4.3262257311107888</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>456.71902179</v>
+        <v>456.70848325999998</v>
       </c>
       <c r="C318" s="5">
-        <v>3.494745910000006</v>
+        <v>3.4818654899999615</v>
       </c>
       <c r="D318" s="5">
-        <v>9.6557053116753444</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5">
+        <v>9.6185490387655115</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>457.72692247999998</v>
+        <v>457.72018323999998</v>
       </c>
       <c r="C319" s="5">
-        <v>1.0079006899999854</v>
+        <v>1.0116999800000031</v>
       </c>
       <c r="D319" s="5">
-        <v>2.6805747963467574</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5">
+        <v>2.6908655185051256</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>457.89820772000002</v>
+        <v>457.93238796999998</v>
       </c>
       <c r="C320" s="5">
-        <v>0.17128524000003154</v>
+        <v>0.21220472999999629</v>
       </c>
       <c r="D320" s="5">
-        <v>0.44997539371021134</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5">
+        <v>0.55775559538135955</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>461.44561361000001</v>
+        <v>461.42407458999998</v>
       </c>
       <c r="C321" s="5">
-        <v>3.5474058899999932</v>
+        <v>3.4916866199999959</v>
       </c>
       <c r="D321" s="5">
-        <v>9.7031103015766682</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5">
+        <v>9.5435143174180226</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>462.18399683000001</v>
+        <v>462.18063461999998</v>
       </c>
       <c r="C322" s="5">
-        <v>0.73838322000000289</v>
+        <v>0.75656003000000283</v>
       </c>
       <c r="D322" s="5">
-        <v>1.9371723341076175</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5">
+        <v>1.9853841723348475</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>463.90074734000001</v>
+        <v>463.89026447999998</v>
       </c>
       <c r="C323" s="5">
-        <v>1.7167505099999971</v>
+        <v>1.7096298600000068</v>
       </c>
       <c r="D323" s="5">
-        <v>4.549514169168356</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5">
+        <v>4.5302920162873406</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>466.93962006999999</v>
+        <v>466.94040171</v>
       </c>
       <c r="C324" s="5">
-        <v>3.03887272999998</v>
+        <v>3.0501372300000185</v>
       </c>
       <c r="D324" s="5">
-        <v>8.1503281017552673</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5">
+        <v>8.1818322365397442</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>468.73043716000001</v>
+        <v>468.73569170000002</v>
       </c>
       <c r="C325" s="5">
-        <v>1.7908170900000187</v>
+        <v>1.7952899900000148</v>
       </c>
       <c r="D325" s="5">
-        <v>4.7005971265908775</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5">
+        <v>4.7125790716850746</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>472.17094713</v>
+        <v>472.17918787999997</v>
       </c>
       <c r="C326" s="5">
-        <v>3.4405099699999937</v>
+        <v>3.4434961799999542</v>
       </c>
       <c r="D326" s="5">
-        <v>9.1725034165733419</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5">
+        <v>9.1806820348381954</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>470.45726490999999</v>
+        <v>470.46223229999998</v>
       </c>
       <c r="C327" s="5">
-        <v>-1.7136822200000097</v>
+        <v>-1.7169555799999898</v>
       </c>
       <c r="D327" s="5">
-        <v>-4.2693477883239517</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5">
+        <v>-4.2772672455357652</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>471.25074188000002</v>
+        <v>471.25604220000002</v>
       </c>
       <c r="C328" s="5">
-        <v>0.79347697000002881</v>
+        <v>0.79380990000004203</v>
       </c>
       <c r="D328" s="5">
-        <v>2.0428101772411056</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5">
+        <v>2.0436534982228194</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>472.93884931000002</v>
+        <v>472.94799617000001</v>
       </c>
       <c r="C329" s="5">
-        <v>1.6881074300000023</v>
+        <v>1.6919539699999859</v>
       </c>
       <c r="D329" s="5">
-        <v>4.3843332341166441</v>
+        <v>4.3944711169521034</v>
       </c>
       <c r="E329" s="5">
-        <v>4.3498493966858565</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5">
+        <v>4.3513283701285266</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>473.97823183999998</v>
+        <v>473.97194480000002</v>
       </c>
       <c r="C330" s="5">
-        <v>1.0393825299999548</v>
+        <v>1.0239486300000067</v>
       </c>
       <c r="D330" s="5">
-        <v>2.6693644548677842</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5">
+        <v>2.6292021697989387</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>475.56812221000001</v>
+        <v>475.52553813999998</v>
       </c>
       <c r="C331" s="5">
-        <v>1.5898903700000346</v>
+        <v>1.5535933399999635</v>
       </c>
       <c r="D331" s="5">
-        <v>4.1003215154586936</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5">
+        <v>4.0050719872809282</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>475.60799285000002</v>
+        <v>475.66228257</v>
       </c>
       <c r="C332" s="5">
-        <v>3.9870640000003732E-2</v>
+        <v>0.13674443000002157</v>
       </c>
       <c r="D332" s="5">
-        <v>0.10065190150858605</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5">
+        <v>0.34562412075949123</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>474.31175459000002</v>
+        <v>474.28187723000002</v>
       </c>
       <c r="C333" s="5">
-        <v>-1.2962382599999955</v>
+        <v>-1.3804053399999816</v>
       </c>
       <c r="D333" s="5">
-        <v>-3.2219388830922124</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5">
+        <v>-3.4274331885330578</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>476.68440575</v>
+        <v>476.67355250000003</v>
       </c>
       <c r="C334" s="5">
-        <v>2.3726511599999753</v>
+        <v>2.3916752700000075</v>
       </c>
       <c r="D334" s="5">
-        <v>6.1707008045986944</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5">
+        <v>6.2219611244852757</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>477.64486162999998</v>
+        <v>477.62773792000002</v>
       </c>
       <c r="C335" s="5">
-        <v>0.96045587999998361</v>
+        <v>0.95418541999998752</v>
       </c>
       <c r="D335" s="5">
-        <v>2.4448156386232656</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5">
+        <v>2.4287341244068061</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>476.22750508000001</v>
+        <v>476.24207152000002</v>
       </c>
       <c r="C336" s="5">
-        <v>-1.4173565499999654</v>
+        <v>-1.385666399999991</v>
       </c>
       <c r="D336" s="5">
-        <v>-3.5033184066297074</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5">
+        <v>-3.4263556163981357</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>476.5886481</v>
+        <v>476.59274399999998</v>
       </c>
       <c r="C337" s="5">
-        <v>0.36114301999998588</v>
+        <v>0.35067247999995743</v>
       </c>
       <c r="D337" s="5">
-        <v>0.91381479702221657</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5">
+        <v>0.88718613300526883</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>480.26745448000003</v>
+        <v>480.28273001000002</v>
       </c>
       <c r="C338" s="5">
-        <v>3.6788063800000259</v>
+        <v>3.689986010000041</v>
       </c>
       <c r="D338" s="5">
-        <v>9.6663947043278178</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5">
+        <v>9.6969453826151852</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>481.45828208</v>
+        <v>481.47013788999999</v>
       </c>
       <c r="C339" s="5">
-        <v>1.1908275999999773</v>
+        <v>1.1874078799999666</v>
       </c>
       <c r="D339" s="5">
-        <v>3.016324932109371</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5">
+        <v>3.007447816116815</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>483.51891898999997</v>
+        <v>483.53171551999998</v>
       </c>
       <c r="C340" s="5">
-        <v>2.0606369099999711</v>
+        <v>2.0615776299999879</v>
       </c>
       <c r="D340" s="5">
-        <v>5.2586311724069024</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5">
+        <v>5.2609560393219512</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>481.79878262</v>
+        <v>481.81230183999998</v>
       </c>
       <c r="C341" s="5">
-        <v>-1.7201363699999774</v>
+        <v>-1.7194136800000024</v>
       </c>
       <c r="D341" s="5">
-        <v>-4.1864968172642181</v>
+        <v>-4.1846635876206069</v>
       </c>
       <c r="E341" s="5">
-        <v>1.8733782016271849</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5">
+        <v>1.874266460960694</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>484.97998133999999</v>
+        <v>484.97951988</v>
       </c>
       <c r="C342" s="5">
-        <v>3.1811987199999976</v>
+        <v>3.1672180400000229</v>
       </c>
       <c r="D342" s="5">
-        <v>8.2174683758968072</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5">
+        <v>8.1798009714965545</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>487.06633778000003</v>
+        <v>486.99094312</v>
       </c>
       <c r="C343" s="5">
-        <v>2.0863564400000314</v>
+        <v>2.0114232399999992</v>
       </c>
       <c r="D343" s="5">
-        <v>5.2862450362618274</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5">
+        <v>5.092039986940522</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>490.66542408999999</v>
+        <v>490.72040823999998</v>
       </c>
       <c r="C344" s="5">
-        <v>3.5990863099999615</v>
+        <v>3.7294651199999862</v>
       </c>
       <c r="D344" s="5">
-        <v>9.2365759837879313</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5">
+        <v>9.5869464819807071</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>490.33480191000001</v>
+        <v>490.29907484</v>
       </c>
       <c r="C345" s="5">
-        <v>-0.33062217999997756</v>
+        <v>-0.42133339999998043</v>
       </c>
       <c r="D345" s="5">
-        <v>-0.80559896477399029</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5">
+        <v>-1.0254704951653482</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>493.07939914000002</v>
+        <v>493.06408678999998</v>
       </c>
       <c r="C346" s="5">
-        <v>2.7445972300000108</v>
+        <v>2.7650119499999732</v>
       </c>
       <c r="D346" s="5">
-        <v>6.9275637932614709</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5">
+        <v>6.9812252632821536</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>495.40043036999998</v>
+        <v>495.37923417000002</v>
       </c>
       <c r="C347" s="5">
-        <v>2.32103122999996</v>
+        <v>2.3151473800000417</v>
       </c>
       <c r="D347" s="5">
-        <v>5.7972203364246244</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5">
+        <v>5.78232696171459</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>496.14760124999998</v>
+        <v>496.17711092000002</v>
       </c>
       <c r="C348" s="5">
-        <v>0.74717087999999876</v>
+        <v>0.79787675000000036</v>
       </c>
       <c r="D348" s="5">
-        <v>1.8249481161973335</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5">
+        <v>1.9499795998993763</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>498.29693666999998</v>
+        <v>498.29961130999999</v>
       </c>
       <c r="C349" s="5">
-        <v>2.1493354199999999</v>
+        <v>2.1225003899999706</v>
       </c>
       <c r="D349" s="5">
-        <v>5.3241240314265914</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5">
+        <v>5.2557593345353926</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>498.31984954000001</v>
+        <v>498.34555661000002</v>
       </c>
       <c r="C350" s="5">
-        <v>2.2912870000027397E-2</v>
+        <v>4.5945300000028055E-2</v>
       </c>
       <c r="D350" s="5">
-        <v>5.5192791129154983E-2</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5">
+        <v>0.11070112687299183</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>499.10634621999998</v>
+        <v>499.12834504</v>
       </c>
       <c r="C351" s="5">
-        <v>0.78649667999997064</v>
+        <v>0.78278842999998233</v>
       </c>
       <c r="D351" s="5">
-        <v>1.9104838371279742</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5">
+        <v>1.9012992073582424</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>500.52023323999998</v>
+        <v>500.54212903000001</v>
       </c>
       <c r="C352" s="5">
-        <v>1.4138870200000042</v>
+        <v>1.4137839900000131</v>
       </c>
       <c r="D352" s="5">
-        <v>3.4528727464635089</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5">
+        <v>3.452462651908883</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>501.77836273999998</v>
+        <v>501.79540286999998</v>
       </c>
       <c r="C353" s="5">
-        <v>1.2581294999999955</v>
+        <v>1.253273839999963</v>
       </c>
       <c r="D353" s="5">
-        <v>3.0584252271933066</v>
+        <v>3.046323323575395</v>
       </c>
       <c r="E353" s="5">
-        <v>4.1468722713145834</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5">
+        <v>4.1474866776307406</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>501.64669192999997</v>
+        <v>501.64990089999998</v>
       </c>
       <c r="C354" s="5">
-        <v>-0.1316708100000028</v>
+        <v>-0.14550196999999798</v>
       </c>
       <c r="D354" s="5">
-        <v>-0.31443590052903092</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5">
+        <v>-0.34740090677712887</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>503.27697112999999</v>
+        <v>503.16193989999999</v>
       </c>
       <c r="C355" s="5">
-        <v>1.6302792000000181</v>
+        <v>1.5120390000000157</v>
       </c>
       <c r="D355" s="5">
-        <v>3.9702934186939043</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5">
+        <v>3.6775258374538211</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>505.47481819000001</v>
+        <v>505.52231552000001</v>
       </c>
       <c r="C356" s="5">
-        <v>2.1978470600000151</v>
+        <v>2.3603756200000134</v>
       </c>
       <c r="D356" s="5">
-        <v>5.3682082444290513</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5">
+        <v>5.776839203639561</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>508.12617704000002</v>
+        <v>508.08276318999998</v>
       </c>
       <c r="C357" s="5">
-        <v>2.6513588500000083</v>
+        <v>2.5604476699999736</v>
       </c>
       <c r="D357" s="5">
-        <v>6.4791389941482702</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5">
+        <v>6.2501520177587366</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>509.4831178</v>
+        <v>509.45966306000003</v>
       </c>
       <c r="C358" s="5">
-        <v>1.3569407599999863</v>
+        <v>1.3768998700000452</v>
       </c>
       <c r="D358" s="5">
-        <v>3.2520650834703568</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5">
+        <v>3.3009008462594691</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>511.53780591999998</v>
+        <v>511.53852185</v>
       </c>
       <c r="C359" s="5">
-        <v>2.0546881199999802</v>
+        <v>2.0788587899999698</v>
       </c>
       <c r="D359" s="5">
-        <v>4.9482648488497594</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5">
+        <v>5.0080229839450263</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>513.43905717999996</v>
+        <v>513.48589041000002</v>
       </c>
       <c r="C360" s="5">
-        <v>1.9012512599999809</v>
+        <v>1.9473685600000294</v>
       </c>
       <c r="D360" s="5">
-        <v>4.5523961810781</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5">
+        <v>4.6651364550405638</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>516.25881113000003</v>
+        <v>516.25894071000005</v>
       </c>
       <c r="C361" s="5">
-        <v>2.819753950000063</v>
+        <v>2.7730503000000226</v>
       </c>
       <c r="D361" s="5">
-        <v>6.7930269179521163</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5">
+        <v>6.6765242729153407</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>516.44322449000003</v>
+        <v>516.47745206000002</v>
       </c>
       <c r="C362" s="5">
-        <v>0.18441336000000774</v>
+        <v>0.21851134999997157</v>
       </c>
       <c r="D362" s="5">
-        <v>0.42949644049217195</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5">
+        <v>0.50909509766416949</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>518.39925672000004</v>
+        <v>518.43038673000001</v>
       </c>
       <c r="C363" s="5">
-        <v>1.9560322300000053</v>
+        <v>1.9529346699999905</v>
       </c>
       <c r="D363" s="5">
-        <v>4.6408921093121558</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5">
+        <v>4.6330758284524709</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>520.63870433</v>
+        <v>520.66666640999995</v>
       </c>
       <c r="C364" s="5">
-        <v>2.2394476099999565</v>
+        <v>2.2362796799999387</v>
       </c>
       <c r="D364" s="5">
-        <v>5.308872632528594</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5">
+        <v>5.3008577078838437</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>521.04577010000003</v>
+        <v>521.05158168000003</v>
       </c>
       <c r="C365" s="5">
-        <v>0.40706577000003108</v>
+        <v>0.38491527000007864</v>
       </c>
       <c r="D365" s="5">
-        <v>0.94227526998693634</v>
+        <v>0.89074463800540293</v>
       </c>
       <c r="E365" s="5">
-        <v>3.8398242711759956</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5">
+        <v>3.8374562022420067</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>524.04729216999999</v>
+        <v>524.04965042000003</v>
       </c>
       <c r="C366" s="5">
-        <v>3.0015220699999645</v>
+        <v>2.9980687400000079</v>
       </c>
       <c r="D366" s="5">
-        <v>7.1359635569082425</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5">
+        <v>7.1274098700834232</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>526.44620326999996</v>
+        <v>526.32370703000004</v>
       </c>
       <c r="C367" s="5">
-        <v>2.3989110999999639</v>
+        <v>2.2740566100000024</v>
       </c>
       <c r="D367" s="5">
-        <v>5.6336289093857017</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5">
+        <v>5.3333652710218615</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>525.23339348000002</v>
+        <v>525.23060630999998</v>
       </c>
       <c r="C368" s="5">
-        <v>-1.2128097899999375</v>
+        <v>-1.0931007200000522</v>
       </c>
       <c r="D368" s="5">
-        <v>-2.7297604305183798</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5">
+        <v>-2.4639602163567087</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>481.38008580000002</v>
+        <v>481.33419093999998</v>
       </c>
       <c r="C369" s="5">
-        <v>-43.85330768</v>
+        <v>-43.89641537</v>
       </c>
       <c r="D369" s="5">
-        <v>-64.873936703109365</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5">
+        <v>-64.911868443639349</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>484.62191648999999</v>
+        <v>484.60105729999998</v>
       </c>
       <c r="C370" s="5">
-        <v>3.241830689999972</v>
+        <v>3.2668663599999945</v>
       </c>
       <c r="D370" s="5">
-        <v>8.3874924231665204</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5">
+        <v>8.4555398430020023</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>488.49019759999999</v>
+        <v>488.52924473000002</v>
       </c>
       <c r="C371" s="5">
-        <v>3.8682811099999981</v>
+        <v>3.9281874300000368</v>
       </c>
       <c r="D371" s="5">
-        <v>10.010371298105714</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5">
+        <v>10.172832442803315</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>492.98090029000002</v>
+        <v>493.04299994000002</v>
       </c>
       <c r="C372" s="5">
-        <v>4.4907026900000346</v>
+        <v>4.5137552099999994</v>
       </c>
       <c r="D372" s="5">
-        <v>11.606858523102638</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5">
+        <v>11.66852084574035</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>497.74849552000001</v>
+        <v>497.75728167</v>
       </c>
       <c r="C373" s="5">
-        <v>4.7675952299999835</v>
+        <v>4.714281729999982</v>
       </c>
       <c r="D373" s="5">
-        <v>12.242763033654303</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5">
+        <v>12.096976194772168</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>499.20546447999999</v>
+        <v>499.24892442999999</v>
       </c>
       <c r="C374" s="5">
-        <v>1.4569689599999833</v>
+        <v>1.4916427599999906</v>
       </c>
       <c r="D374" s="5">
-        <v>3.5696468771075462</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5">
+        <v>3.6559391148972331</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>503.51634458000001</v>
+        <v>503.55493833000003</v>
       </c>
       <c r="C375" s="5">
-        <v>4.3108801000000199</v>
+        <v>4.306013900000039</v>
       </c>
       <c r="D375" s="5">
-        <v>10.869197666305475</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5">
+        <v>10.855350168570709</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>506.96000523999999</v>
+        <v>506.99377609999999</v>
       </c>
       <c r="C376" s="5">
-        <v>3.4436606599999777</v>
+        <v>3.4388377699999637</v>
       </c>
       <c r="D376" s="5">
-        <v>8.5229300486157289</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5">
+        <v>8.5098647303845532</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>515.56910327000003</v>
+        <v>515.54797317999999</v>
       </c>
       <c r="C377" s="5">
-        <v>8.609098030000041</v>
+        <v>8.5541970799999945</v>
       </c>
       <c r="D377" s="5">
-        <v>22.393461186234063</v>
+        <v>22.235533017144114</v>
       </c>
       <c r="E377" s="5">
-        <v>-1.0510913137149025</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5">
+        <v>-1.0562502242589922</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>521.00836675999994</v>
+        <v>521.01010541999995</v>
       </c>
       <c r="C378" s="5">
-        <v>5.4392634899999166</v>
+        <v>5.4621322399999599</v>
       </c>
       <c r="D378" s="5">
-        <v>13.421078196095749</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5">
+        <v>13.481418763338704</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>521.00742678999995</v>
+        <v>520.88164624000001</v>
       </c>
       <c r="C379" s="5">
-        <v>-9.3996999999035324E-4</v>
+        <v>-0.12845917999993617</v>
       </c>
       <c r="D379" s="5">
-        <v>-2.1649418311620039E-3</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5">
+        <v>-0.29546864204407219</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>530.13658871999996</v>
+        <v>530.05539949000001</v>
       </c>
       <c r="C380" s="5">
-        <v>9.1291619300000093</v>
+        <v>9.1737532500000043</v>
       </c>
       <c r="D380" s="5">
-        <v>23.176080760434893</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5">
+        <v>23.306648988896896</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>534.90131101999998</v>
+        <v>534.84400483000002</v>
       </c>
       <c r="C381" s="5">
-        <v>4.7647223000000167</v>
+        <v>4.7886053400000037</v>
       </c>
       <c r="D381" s="5">
-        <v>11.334713956427134</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5">
+        <v>11.396213898381081</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>540.89161537999996</v>
+        <v>540.83884632000002</v>
       </c>
       <c r="C382" s="5">
-        <v>5.9903043599999819</v>
+        <v>5.9948414899999989</v>
       </c>
       <c r="D382" s="5">
-        <v>14.29810851593647</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5">
+        <v>14.31124310955456</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>545.78070417000004</v>
+        <v>545.92390193000006</v>
       </c>
       <c r="C383" s="5">
-        <v>4.8890887900000735</v>
+        <v>5.0850556100000404</v>
       </c>
       <c r="D383" s="5">
-        <v>11.402551143664063</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5">
+        <v>11.884719716261106</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>552.52719070000001</v>
+        <v>552.65460192</v>
       </c>
       <c r="C384" s="5">
-        <v>6.7464865299999701</v>
+        <v>6.7306999899999482</v>
       </c>
       <c r="D384" s="5">
-        <v>15.884602182320219</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5">
+        <v>15.840434490047706</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>556.05783117999999</v>
+        <v>556.05276070000002</v>
       </c>
       <c r="C385" s="5">
-        <v>3.5306404799999882</v>
+        <v>3.398158780000017</v>
       </c>
       <c r="D385" s="5">
-        <v>7.9432961547256875</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5">
+        <v>7.6332680295543742</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>564.17128492999996</v>
+        <v>564.21559807999995</v>
       </c>
       <c r="C386" s="5">
-        <v>8.1134537499999624</v>
+        <v>8.1628373799999281</v>
       </c>
       <c r="D386" s="5">
-        <v>18.984994656357856</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5">
+        <v>19.110224831869171</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>574.81765188999998</v>
+        <v>574.86539545000005</v>
       </c>
       <c r="C387" s="5">
-        <v>10.646366960000023</v>
+        <v>10.649797370000101</v>
       </c>
       <c r="D387" s="5">
-        <v>25.149587437171995</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5">
+        <v>25.156364760532512</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>578.11457355000005</v>
+        <v>578.15762336</v>
       </c>
       <c r="C388" s="5">
-        <v>3.2969216600000664</v>
+        <v>3.2922279099999514</v>
       </c>
       <c r="D388" s="5">
-        <v>7.1040405573436605</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5">
+        <v>7.0929981913266049</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>583.09781598999996</v>
+        <v>583.02593626999999</v>
       </c>
       <c r="C389" s="5">
-        <v>4.9832424399999127</v>
+        <v>4.868312909999986</v>
       </c>
       <c r="D389" s="5">
-        <v>10.848537280995551</v>
+        <v>10.585815040884938</v>
       </c>
       <c r="E389" s="5">
-        <v>13.097897506211819</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5">
+        <v>13.088590509585906</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>585.30798818999995</v>
+        <v>585.27345276999995</v>
       </c>
       <c r="C390" s="5">
-        <v>2.2101721999999882</v>
+        <v>2.2475164999999606</v>
       </c>
       <c r="D390" s="5">
-        <v>4.6445076302682464</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5">
+        <v>4.7252500224421734</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>592.41158999000004</v>
+        <v>592.35490283000001</v>
       </c>
       <c r="C391" s="5">
-        <v>7.1036018000000922</v>
+        <v>7.0814500600000656</v>
       </c>
       <c r="D391" s="5">
-        <v>15.576394463727073</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5">
+        <v>15.525522731224095</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>598.14767856000003</v>
+        <v>597.94997751999995</v>
       </c>
       <c r="C392" s="5">
-        <v>5.7360885699999926</v>
+        <v>5.5950746899999331</v>
       </c>
       <c r="D392" s="5">
-        <v>12.258310203613121</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5">
+        <v>11.942344383437508</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>604.26894812</v>
+        <v>604.17996039000002</v>
       </c>
       <c r="C393" s="5">
-        <v>6.1212695599999734</v>
+        <v>6.2299828700000717</v>
       </c>
       <c r="D393" s="5">
-        <v>12.995792232688785</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5">
+        <v>13.244612424975632</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>608.37378134000005</v>
+        <v>608.29005562999998</v>
       </c>
       <c r="C394" s="5">
-        <v>4.1048332200000459</v>
+        <v>4.1100952399999642</v>
       </c>
       <c r="D394" s="5">
-        <v>8.4632320101627023</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5">
+        <v>8.4757853924678273</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>610.94364431999998</v>
+        <v>611.17914474999998</v>
       </c>
       <c r="C395" s="5">
-        <v>2.5698629799999253</v>
+        <v>2.8890891199999942</v>
       </c>
       <c r="D395" s="5">
-        <v>5.1884226076182038</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5">
+        <v>5.8506957842135776</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>618.01208317999999</v>
+        <v>618.20805978999999</v>
       </c>
       <c r="C396" s="5">
-        <v>7.0684388600000148</v>
+        <v>7.0289150400000153</v>
       </c>
       <c r="D396" s="5">
-        <v>14.802086739638231</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5">
+        <v>14.707981313296003</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>621.40459782000005</v>
+        <v>621.41412630000002</v>
       </c>
       <c r="C397" s="5">
-        <v>3.3925146400000585</v>
+        <v>3.2060665100000278</v>
       </c>
       <c r="D397" s="5">
-        <v>6.7898438200027833</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5">
+        <v>6.4038900819010314</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>623.69624338000006</v>
+        <v>623.76882774000001</v>
       </c>
       <c r="C398" s="5">
-        <v>2.2916455600000063</v>
+        <v>2.3547014399999853</v>
       </c>
       <c r="D398" s="5">
-        <v>4.5162914151455347</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5">
+        <v>4.6430888059952435</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>626.82958793</v>
+        <v>626.86124445999997</v>
       </c>
       <c r="C399" s="5">
-        <v>3.133344549999947</v>
+        <v>3.0924167199999602</v>
       </c>
       <c r="D399" s="5">
-        <v>6.1979951463742911</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5">
+        <v>6.1140856346376005</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>627.5579338</v>
+        <v>627.69026631999998</v>
       </c>
       <c r="C400" s="5">
-        <v>0.72834586999999829</v>
+        <v>0.82902186000001166</v>
       </c>
       <c r="D400" s="5">
-        <v>1.4032878326472042</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5">
+        <v>1.598590331899219</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>624.58895858999995</v>
+        <v>624.43637496999997</v>
       </c>
       <c r="C401" s="5">
-        <v>-2.9689752100000533</v>
+        <v>-3.2538913500000035</v>
       </c>
       <c r="D401" s="5">
-        <v>-5.5317789117042775</v>
+        <v>-6.0463627179774493</v>
       </c>
       <c r="E401" s="5">
-        <v>7.115640200016049</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5">
+        <v>7.1026752197217435</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>627.30829961999996</v>
+        <v>627.20091991000004</v>
       </c>
       <c r="C402" s="5">
-        <v>2.7193410300000096</v>
+        <v>2.7645449400000643</v>
       </c>
       <c r="D402" s="5">
-        <v>5.3515116652602224</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5">
+        <v>5.4440099709318401</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>627.07625794</v>
+        <v>627.06808205000004</v>
       </c>
       <c r="C403" s="5">
-        <v>-0.23204167999995207</v>
+        <v>-0.13283785999999509</v>
       </c>
       <c r="D403" s="5">
-        <v>-0.44297870857080701</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5">
+        <v>-0.2538578487256471</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>628.04270448</v>
+        <v>627.75193180999997</v>
       </c>
       <c r="C404" s="5">
-        <v>0.96644653999999264</v>
+        <v>0.68384975999993003</v>
       </c>
       <c r="D404" s="5">
-        <v>1.8651911852378245</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5">
+        <v>1.3165392636190987</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>626.16619378999997</v>
+        <v>626.02445673</v>
       </c>
       <c r="C405" s="5">
-        <v>-1.8765106900000319</v>
+        <v>-1.7274750799999765</v>
       </c>
       <c r="D405" s="5">
-        <v>-3.5271076326054418</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5">
+        <v>-3.2526883970863341</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>623.43109713000001</v>
+        <v>623.28541775999997</v>
       </c>
       <c r="C406" s="5">
-        <v>-2.7350966599999538</v>
+        <v>-2.7390389700000242</v>
       </c>
       <c r="D406" s="5">
-        <v>-5.1174963417179642</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5">
+        <v>-5.1258285407951636</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>621.88262529999997</v>
+        <v>622.17640423</v>
       </c>
       <c r="C407" s="5">
-        <v>-1.5484718300000395</v>
+        <v>-1.1090135299999702</v>
       </c>
       <c r="D407" s="5">
-        <v>-2.9401662484912827</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5">
+        <v>-2.114391809646865</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>620.98807977000001</v>
+        <v>621.30744081</v>
       </c>
       <c r="C408" s="5">
-        <v>-0.8945455299999594</v>
+        <v>-0.86896342000000004</v>
       </c>
       <c r="D408" s="5">
-        <v>-1.7125460444179064</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5">
+        <v>-1.6631669967172025</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>620.40921064999998</v>
+        <v>620.43295483999998</v>
       </c>
       <c r="C409" s="5">
-        <v>-0.57886912000003576</v>
+        <v>-0.87448597000002337</v>
       </c>
       <c r="D409" s="5">
-        <v>-1.1128918636438834</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5">
+        <v>-1.6759780904360144</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>619.65063895000003</v>
+        <v>619.75605455000004</v>
       </c>
       <c r="C410" s="5">
-        <v>-0.75857169999994767</v>
+        <v>-0.67690028999993501</v>
       </c>
       <c r="D410" s="5">
-        <v>-1.4574080935450429</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5">
+        <v>-1.3013878111068911</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>618.09204827999997</v>
+        <v>618.11500564000005</v>
       </c>
       <c r="C411" s="5">
-        <v>-1.5585906700000578</v>
+        <v>-1.641048909999995</v>
       </c>
       <c r="D411" s="5">
-        <v>-2.976920446370801</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5">
+        <v>-3.1316050270648876</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>618.38661458000001</v>
+        <v>618.64373642999999</v>
       </c>
       <c r="C412" s="5">
-        <v>0.29456630000004225</v>
+        <v>0.5287307899999405</v>
       </c>
       <c r="D412" s="5">
-        <v>0.57338960904358416</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5">
+        <v>1.031313697950198</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>613.82868167000004</v>
+        <v>613.57906894999996</v>
       </c>
       <c r="C413" s="5">
-        <v>-4.5579329099999768</v>
+        <v>-5.0646674800000255</v>
       </c>
       <c r="D413" s="5">
-        <v>-8.4949287668659608</v>
+        <v>-9.3935759012831461</v>
       </c>
       <c r="E413" s="5">
-        <v>-1.7227773197097562</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5">
+        <v>-1.7387369562706256</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>620.58559823999997</v>
+        <v>620.38857839000002</v>
       </c>
       <c r="C414" s="5">
-        <v>6.7569165699999303</v>
+        <v>6.8095094400000562</v>
       </c>
       <c r="D414" s="5">
-        <v>14.039206175417252</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5">
+        <v>14.161348744269908</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>620.66238788999999</v>
+        <v>620.70988219000003</v>
       </c>
       <c r="C415" s="5">
-        <v>7.6789650000023357E-2</v>
+        <v>0.32130380000000969</v>
       </c>
       <c r="D415" s="5">
-        <v>0.1485859770139708</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5">
+        <v>0.62326217574046883</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>618.19174393000003</v>
+        <v>617.81925208999996</v>
       </c>
       <c r="C416" s="5">
-        <v>-2.4706439599999612</v>
+        <v>-2.8906301000000667</v>
       </c>
       <c r="D416" s="5">
-        <v>-4.673582343358607</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5">
+        <v>-5.4474313369367806</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>619.27382910999995</v>
+        <v>619.08121184000004</v>
       </c>
       <c r="C417" s="5">
-        <v>1.0820851799999218</v>
+        <v>1.2619597500000737</v>
       </c>
       <c r="D417" s="5">
-        <v>2.1208248472754931</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5">
+        <v>2.4788492317449728</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>620.24291698000002</v>
+        <v>620.05687814999999</v>
       </c>
       <c r="C418" s="5">
-        <v>0.96908787000006669</v>
+        <v>0.97566630999995141</v>
       </c>
       <c r="D418" s="5">
-        <v>1.8941003306756743</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5">
+        <v>1.9076681432602438</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>621.21587663000003</v>
+        <v>621.49324875000002</v>
       </c>
       <c r="C419" s="5">
-        <v>0.97295965000000706</v>
+        <v>1.436370600000032</v>
       </c>
       <c r="D419" s="5">
-        <v>1.8987362965444232</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5">
+        <v>2.8155091964151113</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>616.79358107999997</v>
+        <v>617.21939077000002</v>
       </c>
       <c r="C420" s="5">
-        <v>-4.422295550000058</v>
+        <v>-4.2738579800000025</v>
       </c>
       <c r="D420" s="5">
-        <v>-8.2158721690391836</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5">
+        <v>-7.9470406021931677</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>621.29046006999999</v>
+        <v>621.35345472999995</v>
       </c>
       <c r="C421" s="5">
-        <v>4.4968789900000274</v>
+        <v>4.1340639599999349</v>
       </c>
       <c r="D421" s="5">
-        <v>9.1083720532481252</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5">
+        <v>8.3402590707866828</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>621.77810554999996</v>
+        <v>621.92982658000005</v>
       </c>
       <c r="C422" s="5">
-        <v>0.48764547999996921</v>
+        <v>0.57637185000010049</v>
       </c>
       <c r="D422" s="5">
-        <v>0.94594618139851594</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5">
+        <v>1.1188250677135692</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>623.34329137999998</v>
+        <v>623.35803633</v>
       </c>
       <c r="C423" s="5">
-        <v>1.5651858300000185</v>
+        <v>1.4282097499999509</v>
       </c>
       <c r="D423" s="5">
-        <v>3.0629036745938976</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5">
+        <v>2.790772568483324</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>624.19827199999997</v>
+        <v>624.60426897000002</v>
       </c>
       <c r="C424" s="5">
-        <v>0.85498061999999209</v>
+        <v>1.2462326400000165</v>
       </c>
       <c r="D424" s="5">
-        <v>1.6583992229580513</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5">
+        <v>2.4256254830141932</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>623.46709528999997</v>
+        <v>623.12546626000005</v>
       </c>
       <c r="C425" s="5">
-        <v>-0.73117670999999973</v>
+        <v>-1.4788027099999681</v>
       </c>
       <c r="D425" s="5">
-        <v>-1.3966415372640983</v>
+        <v>-2.8043945441075246</v>
       </c>
       <c r="E425" s="5">
-        <v>1.5702123259827783</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5">
+        <v>1.5558544600187574</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>622.72278736999999</v>
+        <v>622.45506651000005</v>
       </c>
       <c r="C426" s="5">
-        <v>-0.74430791999998291</v>
+        <v>-0.6703997500000014</v>
       </c>
       <c r="D426" s="5">
-        <v>-1.4232157916461818</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5">
+        <v>-1.2834275822303787</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>622.10561869000003</v>
+        <v>622.14897640000004</v>
       </c>
       <c r="C427" s="5">
-        <v>-0.61716867999996339</v>
+        <v>-0.30609011000001374</v>
       </c>
       <c r="D427" s="5">
-        <v>-1.1828356930402295</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5">
+        <v>-0.58850245514427968</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>624.60007604999998</v>
+        <v>624.18530852000004</v>
       </c>
       <c r="C428" s="5">
-        <v>2.4944573599999558</v>
+        <v>2.0363321199999973</v>
       </c>
       <c r="D428" s="5">
-        <v>4.9191848556229045</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5">
+        <v>3.9991567851229703</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>627.03763565999998</v>
+        <v>626.80476108000005</v>
       </c>
       <c r="C429" s="5">
-        <v>2.4375596099999939</v>
+        <v>2.6194525600000134</v>
       </c>
       <c r="D429" s="5">
-        <v>4.7849497581486267</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5">
+        <v>5.1537899602246862</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>628.58265515999994</v>
+        <v>628.34420872999999</v>
       </c>
       <c r="C430" s="5">
-        <v>1.5450194999999667</v>
+        <v>1.5394476499999428</v>
       </c>
       <c r="D430" s="5">
-        <v>2.9971990713221208</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5">
+        <v>2.9873683141568685</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>627.99619177</v>
+        <v>628.25529882000001</v>
       </c>
       <c r="C431" s="5">
-        <v>-0.58646338999994896</v>
+        <v>-8.8909909999983938E-2</v>
       </c>
       <c r="D431" s="5">
-        <v>-1.1138646151544807</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5">
+        <v>-0.16966639852412646</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>628.39674238999999</v>
+        <v>628.95420548000004</v>
       </c>
       <c r="C432" s="5">
-        <v>0.40055061999998998</v>
+        <v>0.69890666000003421</v>
       </c>
       <c r="D432" s="5">
-        <v>0.76807871113440118</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5">
+        <v>1.3431459968806791</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>629.98065037000003</v>
+        <v>630.05484589000002</v>
       </c>
       <c r="C433" s="5">
-        <v>1.5839079800000491</v>
+        <v>1.1006404099999827</v>
       </c>
       <c r="D433" s="5">
-        <v>3.0669502874118848</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5">
+        <v>2.1202735929669592</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>630.03566238999997</v>
+        <v>630.21686611999996</v>
       </c>
       <c r="C434" s="5">
-        <v>5.5012019999935546E-2</v>
+        <v>0.16202022999993915</v>
       </c>
       <c r="D434" s="5">
-        <v>0.10483836050323436</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5">
+        <v>0.30901991308938115</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>628.34366549000003</v>
+        <v>631.42754258000002</v>
       </c>
       <c r="C435" s="5">
-        <v>-1.6919968999999355</v>
+        <v>1.2106764600000588</v>
       </c>
       <c r="D435" s="5">
-        <v>-3.1754917225514712</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5">
+        <v>2.3297702937610021</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>628.95409232999998</v>
+        <v>631.78897226000004</v>
       </c>
       <c r="C436" s="5">
-        <v>0.61042683999994551</v>
+        <v>0.36142968000001474</v>
       </c>
       <c r="D436" s="5">
-        <v>1.1720319446071326</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5">
+        <v>0.68904762756187843</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>631.4566145</v>
+        <v>634.38455037000006</v>
       </c>
       <c r="C437" s="5">
-        <v>2.5025221700000202</v>
+        <v>2.5955781100000195</v>
       </c>
       <c r="D437" s="5">
-        <v>4.8805208044208515</v>
+        <v>5.0428942914649388</v>
       </c>
       <c r="E437" s="5">
-        <v>1.2814660581700332</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5">
+        <v>1.8068727278275132</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>636.77333711999995</v>
+        <v>639.74182119</v>
       </c>
       <c r="C438" s="5">
-        <v>5.3167226199999504</v>
+        <v>5.3572708199999397</v>
       </c>
       <c r="D438" s="5">
-        <v>10.585005196693874</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5">
+        <v>10.617982935488834</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>637.73076551999998</v>
+        <v>640.67261449</v>
       </c>
       <c r="C439" s="5">
-        <v>0.95742840000002616</v>
+        <v>0.93079330000000482</v>
       </c>
       <c r="D439" s="5">
-        <v>1.8192704430663564</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>1.7599811724500647</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>642.81746042999998</v>
+        <v>645.78277430000003</v>
       </c>
       <c r="C440" s="5">
-        <v>5.0866949100000056</v>
+        <v>5.1101598100000274</v>
       </c>
       <c r="D440" s="5">
-        <v>10.002752145930982</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5">
+        <v>10.002752147399452</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>643.69487786000002</v>
+        <v>646.79511462999994</v>
       </c>
       <c r="C441" s="5">
-        <v>0.8774174300000368</v>
+        <v>1.0123403299999154</v>
       </c>
       <c r="D441" s="5">
-        <v>1.6502995851670699</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:5">
+        <v>1.8974449617468636</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
-    </row>
-    <row r="443" spans="1:5">
+      <c r="B442" s="5">
+        <v>644.48868135999999</v>
+      </c>
+      <c r="C442" s="5">
+        <v>-2.3064332699999568</v>
+      </c>
+      <c r="D442" s="5">
+        <v>-4.1961937362059327</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5">
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5">
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>