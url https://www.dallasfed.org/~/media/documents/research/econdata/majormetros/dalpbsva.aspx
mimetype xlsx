--- v7 (2026-07-07)
+++ v8 (2026-07-27)
@@ -1,99 +1,103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{6E967122-2D7A-4797-9D70-31A9F6E35E3F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{6EDA1CC7-6DFC-4296-AC27-23B7204EC86A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{4A2366E8-43F6-4086-ADA2-60D68797BE1E}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{2A95A0DD-C716-45D2-AECB-E95ED6EE8739}"/>
   </bookViews>
   <sheets>
     <sheet name="dalpbsva" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Dallas—Plano—Irving Professional and Business Services Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry May 2026</t>
+    <t>Last data entry June 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -598,51 +602,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -917,6374 +921,6651 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{508DCD41-D1D3-4595-8DD6-9B4D6539A5CC}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{575715D9-A697-4DC9-A835-3B260853A0FA}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>154.35075606000001</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>155.10890917</v>
       </c>
       <c r="C7" s="5">
         <v>0.75815310999999497</v>
       </c>
       <c r="D7" s="5">
         <v>6.0561334144595191</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>155.53886033000001</v>
       </c>
       <c r="C8" s="5">
         <v>0.42995116000000166</v>
       </c>
       <c r="D8" s="5">
         <v>3.3775002013361144</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>154.72056196</v>
       </c>
       <c r="C9" s="5">
         <v>-0.81829837000000794</v>
       </c>
       <c r="D9" s="5">
         <v>-6.1337516603188424</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>155.45341884999999</v>
       </c>
       <c r="C10" s="5">
         <v>0.73285688999999365</v>
       </c>
       <c r="D10" s="5">
         <v>5.8344175725335345</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>157.43792661000001</v>
       </c>
       <c r="C11" s="5">
         <v>1.9845077600000138</v>
       </c>
       <c r="D11" s="5">
         <v>16.441825658792531</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>158.59940058000001</v>
       </c>
       <c r="C12" s="5">
         <v>1.161473970000003</v>
       </c>
       <c r="D12" s="5">
         <v>9.2210026893419172</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>161.03295064</v>
       </c>
       <c r="C13" s="5">
         <v>2.4335500599999875</v>
       </c>
       <c r="D13" s="5">
         <v>20.048989566216036</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>162.30305167</v>
       </c>
       <c r="C14" s="5">
         <v>1.2701010300000064</v>
       </c>
       <c r="D14" s="5">
         <v>9.8862162883579519</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>160.97154459999999</v>
       </c>
       <c r="C15" s="5">
         <v>-1.3315070700000149</v>
       </c>
       <c r="D15" s="5">
         <v>-9.4123260155440143</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>163.49635416000001</v>
       </c>
       <c r="C16" s="5">
         <v>2.5248095600000227</v>
       </c>
       <c r="D16" s="5">
         <v>20.533435741906313</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>165.89464251000001</v>
       </c>
       <c r="C17" s="5">
         <v>2.3982883500000014</v>
       </c>
       <c r="D17" s="5">
         <v>19.094432368131443</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>160.57664771</v>
       </c>
       <c r="C18" s="5">
         <v>-5.3179948000000081</v>
       </c>
       <c r="D18" s="5">
         <v>-32.36051158884883</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>160.70483389</v>
       </c>
       <c r="C19" s="5">
         <v>0.12818618000000015</v>
       </c>
       <c r="D19" s="5">
         <v>0.96216101149273481</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>160.73037790999999</v>
       </c>
       <c r="C20" s="5">
         <v>2.5544019999983902E-2</v>
       </c>
       <c r="D20" s="5">
         <v>0.19090673822095283</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>158.55334822</v>
       </c>
       <c r="C21" s="5">
         <v>-2.1770296899999835</v>
       </c>
       <c r="D21" s="5">
         <v>-15.095751718242855</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>159.47122521</v>
       </c>
       <c r="C22" s="5">
         <v>0.91787698999999634</v>
       </c>
       <c r="D22" s="5">
         <v>7.1724008476196532</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>159.04365086999999</v>
       </c>
       <c r="C23" s="5">
         <v>-0.42757434000000671</v>
       </c>
       <c r="D23" s="5">
         <v>-3.170415860108422</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>158.44093844</v>
       </c>
       <c r="C24" s="5">
         <v>-0.60271242999999686</v>
       </c>
       <c r="D24" s="5">
         <v>-4.4539285214074358</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>159.13476568999999</v>
       </c>
       <c r="C25" s="5">
         <v>0.69382724999999823</v>
       </c>
       <c r="D25" s="5">
         <v>5.3833391814651854</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>158.3607944</v>
       </c>
       <c r="C26" s="5">
         <v>-0.77397128999999154</v>
       </c>
       <c r="D26" s="5">
         <v>-5.6827277595393415</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>158.79913443000001</v>
       </c>
       <c r="C27" s="5">
         <v>0.43834003000000621</v>
       </c>
       <c r="D27" s="5">
         <v>3.3726168394933032</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>159.26019384</v>
       </c>
       <c r="C28" s="5">
         <v>0.46105940999999007</v>
       </c>
       <c r="D28" s="5">
         <v>3.5402738369368469</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>159.76141314</v>
       </c>
       <c r="C29" s="5">
         <v>0.50121930000000248</v>
       </c>
       <c r="D29" s="5">
         <v>3.8426686264765753</v>
       </c>
       <c r="E29" s="5">
         <v>-3.6970629534527011</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>161.67861539</v>
       </c>
       <c r="C30" s="5">
         <v>1.9172022500000026</v>
       </c>
       <c r="D30" s="5">
         <v>15.390021606531935</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>161.87872512000001</v>
       </c>
       <c r="C31" s="5">
         <v>0.20010973000000831</v>
       </c>
       <c r="D31" s="5">
         <v>1.495393188213745</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>162.69539648</v>
       </c>
       <c r="C32" s="5">
         <v>0.81667135999998663</v>
       </c>
       <c r="D32" s="5">
         <v>6.2247872703813378</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>163.72031396</v>
       </c>
       <c r="C33" s="5">
         <v>1.0249174799999992</v>
       </c>
       <c r="D33" s="5">
         <v>7.8270318039591391</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>164.13275041</v>
       </c>
       <c r="C34" s="5">
         <v>0.41243645000000129</v>
       </c>
       <c r="D34" s="5">
         <v>3.0652212549936886</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>163.93772324</v>
       </c>
       <c r="C35" s="5">
         <v>-0.19502717000000303</v>
       </c>
       <c r="D35" s="5">
         <v>-1.4165922539142173</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>164.30563706999999</v>
       </c>
       <c r="C36" s="5">
         <v>0.367913829999992</v>
       </c>
       <c r="D36" s="5">
         <v>2.7265663316791144</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>163.71287975999999</v>
       </c>
       <c r="C37" s="5">
         <v>-0.5927573099999961</v>
       </c>
       <c r="D37" s="5">
         <v>-4.244305288818162</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>164.29175466999999</v>
       </c>
       <c r="C38" s="5">
         <v>0.57887490999999613</v>
       </c>
       <c r="D38" s="5">
         <v>4.326596784848924</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>165.95522484</v>
       </c>
       <c r="C39" s="5">
         <v>1.6634701700000107</v>
       </c>
       <c r="D39" s="5">
         <v>12.85009904329284</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>166.12167682</v>
       </c>
       <c r="C40" s="5">
         <v>0.16645198000000505</v>
       </c>
       <c r="D40" s="5">
         <v>1.2102537891499843</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>166.68174450000001</v>
       </c>
       <c r="C41" s="5">
         <v>0.56006768000000307</v>
       </c>
       <c r="D41" s="5">
         <v>4.1215852315444224</v>
       </c>
       <c r="E41" s="5">
         <v>4.3316663416939516</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>167.65570201</v>
       </c>
       <c r="C42" s="5">
         <v>0.97395750999999109</v>
       </c>
       <c r="D42" s="5">
         <v>7.2416520871571244</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>169.12588772999999</v>
       </c>
       <c r="C43" s="5">
         <v>1.4701857199999893</v>
       </c>
       <c r="D43" s="5">
         <v>11.045542114767294</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>169.20202251000001</v>
       </c>
       <c r="C44" s="5">
         <v>7.6134780000018054E-2</v>
       </c>
       <c r="D44" s="5">
         <v>0.54153909185477023</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>171.61769446</v>
       </c>
       <c r="C45" s="5">
         <v>2.4156719499999895</v>
       </c>
       <c r="D45" s="5">
         <v>18.543613115725634</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>172.79972251000001</v>
       </c>
       <c r="C46" s="5">
         <v>1.1820280500000138</v>
       </c>
       <c r="D46" s="5">
         <v>8.5854734511517918</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>174.31660808999999</v>
       </c>
       <c r="C47" s="5">
         <v>1.516885579999979</v>
       </c>
       <c r="D47" s="5">
         <v>11.057709282679241</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>176.96875714000001</v>
       </c>
       <c r="C48" s="5">
         <v>2.6521490500000198</v>
       </c>
       <c r="D48" s="5">
         <v>19.86544715264149</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>177.26856387999999</v>
       </c>
       <c r="C49" s="5">
         <v>0.29980673999997975</v>
       </c>
       <c r="D49" s="5">
         <v>2.0519966228837561</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>179.51721953000001</v>
       </c>
       <c r="C50" s="5">
         <v>2.2486556500000177</v>
       </c>
       <c r="D50" s="5">
         <v>16.330244327684863</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>180.02957950000001</v>
       </c>
       <c r="C51" s="5">
         <v>0.51235997000000566</v>
       </c>
       <c r="D51" s="5">
         <v>3.4791967635734222</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>180.39554487999999</v>
       </c>
       <c r="C52" s="5">
         <v>0.36596537999997736</v>
       </c>
       <c r="D52" s="5">
         <v>2.466827196114374</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>181.96352572999999</v>
       </c>
       <c r="C53" s="5">
         <v>1.5679808499999979</v>
       </c>
       <c r="D53" s="5">
         <v>10.943643319397633</v>
       </c>
       <c r="E53" s="5">
         <v>9.1682393148938779</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>183.81379923</v>
       </c>
       <c r="C54" s="5">
         <v>1.8502735000000143</v>
       </c>
       <c r="D54" s="5">
         <v>12.908131592534833</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>183.75508751000001</v>
       </c>
       <c r="C55" s="5">
         <v>-5.8711719999990919E-2</v>
       </c>
       <c r="D55" s="5">
         <v>-0.38261776844774609</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>184.82845777</v>
       </c>
       <c r="C56" s="5">
         <v>1.0733702599999901</v>
       </c>
       <c r="D56" s="5">
         <v>7.2392117803288025</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>186.90377311</v>
       </c>
       <c r="C57" s="5">
         <v>2.0753153400000031</v>
       </c>
       <c r="D57" s="5">
         <v>14.338041387674405</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>186.67073302</v>
       </c>
       <c r="C58" s="5">
         <v>-0.23304009000000292</v>
       </c>
       <c r="D58" s="5">
         <v>-1.4859963650341146</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>188.04138971</v>
       </c>
       <c r="C59" s="5">
         <v>1.3706566900000041</v>
       </c>
       <c r="D59" s="5">
         <v>9.1758624716907544</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>196.86975426000001</v>
       </c>
       <c r="C60" s="5">
         <v>8.8283645500000034</v>
       </c>
       <c r="D60" s="5">
         <v>73.422947961717028</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>197.67959318999999</v>
       </c>
       <c r="C61" s="5">
         <v>0.80983892999998375</v>
       </c>
       <c r="D61" s="5">
         <v>5.0495202815623585</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>198.82518827999999</v>
       </c>
       <c r="C62" s="5">
         <v>1.1455950900000005</v>
       </c>
       <c r="D62" s="5">
         <v>7.1802497853385328</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>196.79598981000001</v>
       </c>
       <c r="C63" s="5">
         <v>-2.029198469999983</v>
       </c>
       <c r="D63" s="5">
         <v>-11.582525852574953</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>198.96264841999999</v>
       </c>
       <c r="C64" s="5">
         <v>2.1666586099999847</v>
       </c>
       <c r="D64" s="5">
         <v>14.041706222518236</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>200.07983532</v>
       </c>
       <c r="C65" s="5">
         <v>1.1171869000000072</v>
       </c>
       <c r="D65" s="5">
         <v>6.950105210378088</v>
       </c>
       <c r="E65" s="5">
         <v>9.9560115233649817</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>200.90146949000001</v>
       </c>
       <c r="C66" s="5">
         <v>0.82163417000001004</v>
       </c>
       <c r="D66" s="5">
         <v>5.040675405096029</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>202.92044346</v>
       </c>
       <c r="C67" s="5">
         <v>2.0189739699999905</v>
       </c>
       <c r="D67" s="5">
         <v>12.748889275098275</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>204.61418838</v>
       </c>
       <c r="C68" s="5">
         <v>1.6937449200000003</v>
       </c>
       <c r="D68" s="5">
         <v>10.489068153170876</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>202.79000765000001</v>
       </c>
       <c r="C69" s="5">
         <v>-1.8241807299999948</v>
       </c>
       <c r="D69" s="5">
         <v>-10.188970356431126</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>203.98111248000001</v>
       </c>
       <c r="C70" s="5">
         <v>1.1911048300000004</v>
       </c>
       <c r="D70" s="5">
         <v>7.2805158460788499</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>203.99435640999999</v>
       </c>
       <c r="C71" s="5">
         <v>1.3243929999987358E-2</v>
       </c>
       <c r="D71" s="5">
         <v>7.7940512829233199E-2</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>203.74835952000001</v>
       </c>
       <c r="C72" s="5">
         <v>-0.24599688999998648</v>
       </c>
       <c r="D72" s="5">
         <v>-1.4375213442599288</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>206.69576893000001</v>
       </c>
       <c r="C73" s="5">
         <v>2.9474094100000059</v>
       </c>
       <c r="D73" s="5">
         <v>18.809068771718017</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>207.4797288</v>
       </c>
       <c r="C74" s="5">
         <v>0.78395986999998968</v>
       </c>
       <c r="D74" s="5">
         <v>4.6475389949802715</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>210.20426492999999</v>
       </c>
       <c r="C75" s="5">
         <v>2.72453612999999</v>
       </c>
       <c r="D75" s="5">
         <v>16.94730571152472</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>213.72308498999999</v>
       </c>
       <c r="C76" s="5">
         <v>3.5188200599999959</v>
       </c>
       <c r="D76" s="5">
         <v>22.044702224761426</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>213.76501078999999</v>
       </c>
       <c r="C77" s="5">
         <v>4.1925800000001345E-2</v>
       </c>
       <c r="D77" s="5">
         <v>0.23565670238618885</v>
       </c>
       <c r="E77" s="5">
         <v>6.8398574239690202</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>215.26072486999999</v>
       </c>
       <c r="C78" s="5">
         <v>1.4957140799999991</v>
       </c>
       <c r="D78" s="5">
         <v>8.7271809619458232</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>217.62950194999999</v>
       </c>
       <c r="C79" s="5">
         <v>2.368777080000001</v>
       </c>
       <c r="D79" s="5">
         <v>14.034335803275265</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>218.65172673999999</v>
       </c>
       <c r="C80" s="5">
         <v>1.0222247899999957</v>
       </c>
       <c r="D80" s="5">
         <v>5.7844223686196017</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>222.90310608999999</v>
       </c>
       <c r="C81" s="5">
         <v>4.2513793500000077</v>
       </c>
       <c r="D81" s="5">
         <v>25.996507345785759</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>225.73114831999999</v>
       </c>
       <c r="C82" s="5">
         <v>2.8280422299999941</v>
       </c>
       <c r="D82" s="5">
         <v>16.333406988531852</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>226.09170177999999</v>
       </c>
       <c r="C83" s="5">
         <v>0.36055346000000554</v>
       </c>
       <c r="D83" s="5">
         <v>1.9336516558978945</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>231.13848580000001</v>
       </c>
       <c r="C84" s="5">
         <v>5.0467840200000182</v>
       </c>
       <c r="D84" s="5">
         <v>30.332190071981692</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>233.29505036</v>
       </c>
       <c r="C85" s="5">
         <v>2.1565645599999925</v>
       </c>
       <c r="D85" s="5">
         <v>11.789015451484142</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>234.32537986</v>
       </c>
       <c r="C86" s="5">
         <v>1.0303294999999935</v>
       </c>
       <c r="D86" s="5">
         <v>5.4303526230638832</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>236.82107199000001</v>
       </c>
       <c r="C87" s="5">
         <v>2.495692130000009</v>
       </c>
       <c r="D87" s="5">
         <v>13.556540988634215</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>240.03318929</v>
       </c>
       <c r="C88" s="5">
         <v>3.2121172999999885</v>
       </c>
       <c r="D88" s="5">
         <v>17.546969004486801</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>240.42882044000001</v>
       </c>
       <c r="C89" s="5">
         <v>0.39563115000001403</v>
       </c>
       <c r="D89" s="5">
         <v>1.9959111905458959</v>
       </c>
       <c r="E89" s="5">
         <v>12.473420954841963</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>239.97333947000001</v>
       </c>
       <c r="C90" s="5">
         <v>-0.45548096999999643</v>
       </c>
       <c r="D90" s="5">
         <v>-2.249804823976409</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>241.86844499</v>
       </c>
       <c r="C91" s="5">
         <v>1.8951055199999871</v>
       </c>
       <c r="D91" s="5">
         <v>9.8992192977232385</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>244.80301857000001</v>
       </c>
       <c r="C92" s="5">
         <v>2.9345735800000057</v>
       </c>
       <c r="D92" s="5">
         <v>15.571479728558678</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>246.63903366</v>
       </c>
       <c r="C93" s="5">
         <v>1.8360150899999894</v>
       </c>
       <c r="D93" s="5">
         <v>9.3806495912315935</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>248.55721854000001</v>
       </c>
       <c r="C94" s="5">
         <v>1.9181848800000125</v>
       </c>
       <c r="D94" s="5">
         <v>9.7424981986834034</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>251.33445800999999</v>
       </c>
       <c r="C95" s="5">
         <v>2.7772394699999836</v>
       </c>
       <c r="D95" s="5">
         <v>14.263586223732293</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>248.13403</v>
       </c>
       <c r="C96" s="5">
         <v>-3.200428009999996</v>
       </c>
       <c r="D96" s="5">
         <v>-14.254461061142521</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>252.04674703000001</v>
       </c>
       <c r="C97" s="5">
         <v>3.9127170300000103</v>
       </c>
       <c r="D97" s="5">
         <v>20.652746259372901</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>255.77802328000001</v>
       </c>
       <c r="C98" s="5">
         <v>3.7312762500000076</v>
       </c>
       <c r="D98" s="5">
         <v>19.284924462968455</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>256.48788583999999</v>
       </c>
       <c r="C99" s="5">
         <v>0.70986255999997638</v>
       </c>
       <c r="D99" s="5">
         <v>3.3816771041565552</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>258.46779292999997</v>
       </c>
       <c r="C100" s="5">
         <v>1.9799070899999833</v>
       </c>
       <c r="D100" s="5">
         <v>9.6667362768342748</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>260.30361756999997</v>
       </c>
       <c r="C101" s="5">
         <v>1.8358246399999985</v>
       </c>
       <c r="D101" s="5">
         <v>8.864236880793408</v>
       </c>
       <c r="E101" s="5">
         <v>8.2663954735658685</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>262.94107258999998</v>
       </c>
       <c r="C102" s="5">
         <v>2.6374550200000044</v>
       </c>
       <c r="D102" s="5">
         <v>12.859654650835829</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>263.86350788999999</v>
       </c>
       <c r="C103" s="5">
         <v>0.92243530000001783</v>
       </c>
       <c r="D103" s="5">
         <v>4.2919576096901446</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>265.31456142000002</v>
       </c>
       <c r="C104" s="5">
         <v>1.4510535300000242</v>
       </c>
       <c r="D104" s="5">
         <v>6.8024102879738146</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>266.64390364000002</v>
       </c>
       <c r="C105" s="5">
         <v>1.3293422200000009</v>
       </c>
       <c r="D105" s="5">
         <v>6.1810142183360783</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>267.72793971999999</v>
       </c>
       <c r="C106" s="5">
         <v>1.0840360799999758</v>
       </c>
       <c r="D106" s="5">
         <v>4.9891564680512035</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>270.62466572</v>
       </c>
       <c r="C107" s="5">
         <v>2.896726000000001</v>
       </c>
       <c r="D107" s="5">
         <v>13.784780451118905</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>272.00611601999998</v>
       </c>
       <c r="C108" s="5">
         <v>1.3814502999999831</v>
       </c>
       <c r="D108" s="5">
         <v>6.3005479859791214</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>272.70912849000001</v>
       </c>
       <c r="C109" s="5">
         <v>0.70301247000003286</v>
       </c>
       <c r="D109" s="5">
         <v>3.1459251155410373</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>273.90088718999999</v>
       </c>
       <c r="C110" s="5">
         <v>1.1917586999999799</v>
       </c>
       <c r="D110" s="5">
         <v>5.3719851409919306</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>276.84272105000002</v>
       </c>
       <c r="C111" s="5">
         <v>2.9418338600000311</v>
       </c>
       <c r="D111" s="5">
         <v>13.677900175488178</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>277.57646628999998</v>
       </c>
       <c r="C112" s="5">
         <v>0.733745239999962</v>
       </c>
       <c r="D112" s="5">
         <v>3.2272603095318653</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>280.17019544999999</v>
       </c>
       <c r="C113" s="5">
         <v>2.5937291600000094</v>
       </c>
       <c r="D113" s="5">
         <v>11.807641228511056</v>
       </c>
       <c r="E113" s="5">
         <v>7.6320790565492569</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>282.50396762999998</v>
       </c>
       <c r="C114" s="5">
         <v>2.3337721799999827</v>
       </c>
       <c r="D114" s="5">
         <v>10.466710764291065</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>285.99109261000001</v>
       </c>
       <c r="C115" s="5">
         <v>3.4871249800000328</v>
       </c>
       <c r="D115" s="5">
         <v>15.860517355956883</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>288.65801871000002</v>
       </c>
       <c r="C116" s="5">
         <v>2.666926100000012</v>
       </c>
       <c r="D116" s="5">
         <v>11.782400922158986</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>287.42262258</v>
       </c>
       <c r="C117" s="5">
         <v>-1.2353961300000265</v>
       </c>
       <c r="D117" s="5">
         <v>-5.0165682342303448</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>286.52632750999999</v>
       </c>
       <c r="C118" s="5">
         <v>-0.89629507000000785</v>
       </c>
       <c r="D118" s="5">
         <v>-3.6785466528559074</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>289.20199250000002</v>
       </c>
       <c r="C119" s="5">
         <v>2.6756649900000298</v>
       </c>
       <c r="D119" s="5">
         <v>11.799785189939893</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>292.45369994999999</v>
       </c>
       <c r="C120" s="5">
         <v>3.2517074499999694</v>
       </c>
       <c r="D120" s="5">
         <v>14.358927255101372</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>293.74230224000001</v>
       </c>
       <c r="C121" s="5">
         <v>1.2886022900000285</v>
       </c>
       <c r="D121" s="5">
         <v>5.4174461023519305</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>294.86346734</v>
       </c>
       <c r="C122" s="5">
         <v>1.1211650999999847</v>
       </c>
       <c r="D122" s="5">
         <v>4.6775827750007437</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>295.83882854000001</v>
       </c>
       <c r="C123" s="5">
         <v>0.97536120000000892</v>
       </c>
       <c r="D123" s="5">
         <v>4.042426255158138</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>296.98379475000002</v>
       </c>
       <c r="C124" s="5">
         <v>1.1449662100000069</v>
       </c>
       <c r="D124" s="5">
         <v>4.7444298692913778</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>298.97619066999999</v>
       </c>
       <c r="C125" s="5">
         <v>1.9923959199999786</v>
       </c>
       <c r="D125" s="5">
         <v>8.3543180565928346</v>
       </c>
       <c r="E125" s="5">
         <v>6.7123468253982077</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>301.30212259000001</v>
       </c>
       <c r="C126" s="5">
         <v>2.3259319200000164</v>
       </c>
       <c r="D126" s="5">
         <v>9.7455815973872326</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>303.03268002999999</v>
       </c>
       <c r="C127" s="5">
         <v>1.7305574399999841</v>
       </c>
       <c r="D127" s="5">
         <v>7.1142637631141259</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>305.11204365999998</v>
       </c>
       <c r="C128" s="5">
         <v>2.0793636299999889</v>
       </c>
       <c r="D128" s="5">
         <v>8.552194866230689</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>307.60350631</v>
       </c>
       <c r="C129" s="5">
         <v>2.4914626500000168</v>
       </c>
       <c r="D129" s="5">
         <v>10.251160349270162</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>309.35253719999997</v>
       </c>
       <c r="C130" s="5">
         <v>1.7490308899999718</v>
       </c>
       <c r="D130" s="5">
         <v>7.0406674567849548</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>315.81703070999998</v>
       </c>
       <c r="C131" s="5">
         <v>6.4644935100000112</v>
       </c>
       <c r="D131" s="5">
         <v>28.168813687615724</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>314.46632865999999</v>
       </c>
       <c r="C132" s="5">
         <v>-1.3507020499999953</v>
       </c>
       <c r="D132" s="5">
         <v>-5.0132009985772275</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>316.23429255999997</v>
       </c>
       <c r="C133" s="5">
         <v>1.7679638999999838</v>
       </c>
       <c r="D133" s="5">
         <v>6.9591034077990166</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>318.99517170000001</v>
       </c>
       <c r="C134" s="5">
         <v>2.7608791400000428</v>
       </c>
       <c r="D134" s="5">
         <v>10.994576196756455</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>317.34090581999999</v>
       </c>
       <c r="C135" s="5">
         <v>-1.6542658800000254</v>
       </c>
       <c r="D135" s="5">
         <v>-6.0485755638829524</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>317.78107143</v>
       </c>
       <c r="C136" s="5">
         <v>0.4401656100000082</v>
       </c>
       <c r="D136" s="5">
         <v>1.6772086449828416</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>317.88931568999999</v>
       </c>
       <c r="C137" s="5">
         <v>0.10824425999999221</v>
       </c>
       <c r="D137" s="5">
         <v>0.40951695058186743</v>
       </c>
       <c r="E137" s="5">
         <v>6.3259636085455595</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>314.76294352000002</v>
       </c>
       <c r="C138" s="5">
         <v>-3.1263721699999678</v>
       </c>
       <c r="D138" s="5">
         <v>-11.183838778806143</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>314.48226890000001</v>
       </c>
       <c r="C139" s="5">
         <v>-0.28067462000001342</v>
       </c>
       <c r="D139" s="5">
         <v>-1.0648096163382137</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>314.23033900000001</v>
       </c>
       <c r="C140" s="5">
         <v>-0.25192989999999327</v>
       </c>
       <c r="D140" s="5">
         <v>-0.95708868549969628</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>311.25077749000002</v>
       </c>
       <c r="C141" s="5">
         <v>-2.9795615099999964</v>
       </c>
       <c r="D141" s="5">
         <v>-10.803467393896039</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>309.63203131</v>
       </c>
       <c r="C142" s="5">
         <v>-1.6187461800000165</v>
       </c>
       <c r="D142" s="5">
         <v>-6.0654749856651202</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>307.41994745</v>
       </c>
       <c r="C143" s="5">
         <v>-2.212083860000007</v>
       </c>
       <c r="D143" s="5">
         <v>-8.2441115402142273</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>303.03289950999999</v>
       </c>
       <c r="C144" s="5">
         <v>-4.3870479400000022</v>
       </c>
       <c r="D144" s="5">
         <v>-15.842495729920858</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>300.62481356000001</v>
       </c>
       <c r="C145" s="5">
         <v>-2.408085949999986</v>
       </c>
       <c r="D145" s="5">
         <v>-9.1300023416041824</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>298.14240010999998</v>
       </c>
       <c r="C146" s="5">
         <v>-2.4824134500000241</v>
       </c>
       <c r="D146" s="5">
         <v>-9.4711450761598925</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>289.93039390000001</v>
       </c>
       <c r="C147" s="5">
         <v>-8.21200620999997</v>
       </c>
       <c r="D147" s="5">
         <v>-28.477937927082998</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>288.58991945999998</v>
       </c>
       <c r="C148" s="5">
         <v>-1.3404744400000368</v>
       </c>
       <c r="D148" s="5">
         <v>-5.4091916672072138</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>286.52736844999998</v>
       </c>
       <c r="C149" s="5">
         <v>-2.0625510099999929</v>
       </c>
       <c r="D149" s="5">
         <v>-8.2471739472267167</v>
       </c>
       <c r="E149" s="5">
         <v>-9.8656814469925802</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>285.60405315000003</v>
       </c>
       <c r="C150" s="5">
         <v>-0.9233152999999561</v>
       </c>
       <c r="D150" s="5">
         <v>-3.799115774450712</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>284.06977436</v>
       </c>
       <c r="C151" s="5">
         <v>-1.5342787900000303</v>
       </c>
       <c r="D151" s="5">
         <v>-6.2593591049353918</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>283.61580185999998</v>
       </c>
       <c r="C152" s="5">
         <v>-0.45397250000002032</v>
       </c>
       <c r="D152" s="5">
         <v>-1.9009560372935552</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>283.41200207000003</v>
       </c>
       <c r="C153" s="5">
         <v>-0.20379978999994819</v>
       </c>
       <c r="D153" s="5">
         <v>-0.85889261189109334</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>284.36268140999999</v>
       </c>
       <c r="C154" s="5">
         <v>0.95067933999996512</v>
       </c>
       <c r="D154" s="5">
         <v>4.1003891724422648</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>283.31951706000001</v>
       </c>
       <c r="C155" s="5">
         <v>-1.0431643499999836</v>
       </c>
       <c r="D155" s="5">
         <v>-4.3143734944429912</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>284.15763139000001</v>
       </c>
       <c r="C156" s="5">
         <v>0.83811432999999624</v>
       </c>
       <c r="D156" s="5">
         <v>3.6081631640597633</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>284.74197519000001</v>
       </c>
       <c r="C157" s="5">
         <v>0.58434379999999919</v>
       </c>
       <c r="D157" s="5">
         <v>2.4957909971178305</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>284.85435138000003</v>
       </c>
       <c r="C158" s="5">
         <v>0.11237619000002042</v>
       </c>
       <c r="D158" s="5">
         <v>0.47462101671778001</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>282.40383537000002</v>
       </c>
       <c r="C159" s="5">
         <v>-2.4505160100000012</v>
       </c>
       <c r="D159" s="5">
         <v>-9.848534462228475</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>281.98516998999997</v>
       </c>
       <c r="C160" s="5">
         <v>-0.41866538000004994</v>
       </c>
       <c r="D160" s="5">
         <v>-1.7645730036160545</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>280.18526559999998</v>
       </c>
       <c r="C161" s="5">
         <v>-1.7999043899999947</v>
       </c>
       <c r="D161" s="5">
         <v>-7.3963106854360134</v>
       </c>
       <c r="E161" s="5">
         <v>-2.2134370214992982</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>279.83673153000001</v>
       </c>
       <c r="C162" s="5">
         <v>-0.34853406999997105</v>
       </c>
       <c r="D162" s="5">
         <v>-1.4825592112735486</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>278.23612305</v>
       </c>
       <c r="C163" s="5">
         <v>-1.6006084800000053</v>
       </c>
       <c r="D163" s="5">
         <v>-6.6518913406563911</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>277.34583757000001</v>
       </c>
       <c r="C164" s="5">
         <v>-0.89028547999998864</v>
       </c>
       <c r="D164" s="5">
         <v>-3.7728398146688824</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>277.74382594999997</v>
       </c>
       <c r="C165" s="5">
         <v>0.3979883799999584</v>
       </c>
       <c r="D165" s="5">
         <v>1.7356433716851249</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>277.786948</v>
       </c>
       <c r="C166" s="5">
         <v>4.3122050000022227E-2</v>
       </c>
       <c r="D166" s="5">
         <v>0.18646920444023163</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>278.00044302999999</v>
       </c>
       <c r="C167" s="5">
         <v>0.21349502999999004</v>
       </c>
       <c r="D167" s="5">
         <v>0.9261765720054882</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>278.80537475</v>
       </c>
       <c r="C168" s="5">
         <v>0.80493172000001323</v>
       </c>
       <c r="D168" s="5">
         <v>3.5303887169240378</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>279.34612290000001</v>
       </c>
       <c r="C169" s="5">
         <v>0.54074815000001308</v>
       </c>
       <c r="D169" s="5">
         <v>2.3524107030911567</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>280.30127368000001</v>
       </c>
       <c r="C170" s="5">
         <v>0.95515077999999676</v>
       </c>
       <c r="D170" s="5">
         <v>4.1811332565077741</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>281.24374366000001</v>
       </c>
       <c r="C171" s="5">
         <v>0.94246997999999849</v>
       </c>
       <c r="D171" s="5">
         <v>4.1102737882763751</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>282.86318252000001</v>
       </c>
       <c r="C172" s="5">
         <v>1.6194388600000025</v>
       </c>
       <c r="D172" s="5">
         <v>7.1328448339279982</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>285.88751130000003</v>
       </c>
       <c r="C173" s="5">
         <v>3.0243287800000189</v>
       </c>
       <c r="D173" s="5">
         <v>13.612241573716478</v>
       </c>
       <c r="E173" s="5">
         <v>2.035169725213426</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>288.28816202000002</v>
       </c>
       <c r="C174" s="5">
         <v>2.4006507199999874</v>
       </c>
       <c r="D174" s="5">
         <v>10.555283597100495</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>289.77380013999999</v>
       </c>
       <c r="C175" s="5">
         <v>1.485638119999976</v>
       </c>
       <c r="D175" s="5">
         <v>6.3622909299544395</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>290.76823207000001</v>
       </c>
       <c r="C176" s="5">
         <v>0.99443193000001884</v>
       </c>
       <c r="D176" s="5">
         <v>4.1967266084097288</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>292.20613921</v>
       </c>
       <c r="C177" s="5">
         <v>1.437907139999993</v>
       </c>
       <c r="D177" s="5">
         <v>6.0983337695700079</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>292.23914101000003</v>
       </c>
       <c r="C178" s="5">
         <v>3.3001800000022286E-2</v>
       </c>
       <c r="D178" s="5">
         <v>0.13561237649899471</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>292.96920358</v>
       </c>
       <c r="C179" s="5">
         <v>0.73006256999997277</v>
       </c>
       <c r="D179" s="5">
         <v>3.0393365169468778</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>296.47420404000002</v>
       </c>
       <c r="C180" s="5">
         <v>3.5050004600000193</v>
       </c>
       <c r="D180" s="5">
         <v>15.339826982020654</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>294.93767872000001</v>
       </c>
       <c r="C181" s="5">
         <v>-1.5365253200000097</v>
       </c>
       <c r="D181" s="5">
         <v>-6.0449445784833244</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>293.35125726000001</v>
       </c>
       <c r="C182" s="5">
         <v>-1.5864214599999968</v>
       </c>
       <c r="D182" s="5">
         <v>-6.2670355844424037</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>297.44394906999997</v>
       </c>
       <c r="C183" s="5">
         <v>4.0926918099999625</v>
       </c>
       <c r="D183" s="5">
         <v>18.088121740573992</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>295.94418372000001</v>
       </c>
       <c r="C184" s="5">
         <v>-1.4997653499999615</v>
       </c>
       <c r="D184" s="5">
         <v>-5.8856066075726581</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>296.26263075999998</v>
       </c>
       <c r="C185" s="5">
         <v>0.31844703999996682</v>
       </c>
       <c r="D185" s="5">
         <v>1.2989143321276542</v>
       </c>
       <c r="E185" s="5">
         <v>3.6290915307289007</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>296.32717185000001</v>
       </c>
       <c r="C186" s="5">
         <v>6.4541090000034274E-2</v>
       </c>
       <c r="D186" s="5">
         <v>0.26173457463316563</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>298.51518384000002</v>
       </c>
       <c r="C187" s="5">
         <v>2.1880119900000068</v>
       </c>
       <c r="D187" s="5">
         <v>9.2293630335816843</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>299.14452191999999</v>
       </c>
       <c r="C188" s="5">
         <v>0.62933807999996816</v>
       </c>
       <c r="D188" s="5">
         <v>2.559415299650003</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>304.26843336000002</v>
       </c>
       <c r="C189" s="5">
         <v>5.123911440000029</v>
       </c>
       <c r="D189" s="5">
         <v>22.605549909860656</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>303.86540328000001</v>
       </c>
       <c r="C190" s="5">
         <v>-0.40303008000000773</v>
       </c>
       <c r="D190" s="5">
         <v>-1.5779757406873318</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>305.01600639999998</v>
       </c>
       <c r="C191" s="5">
         <v>1.1506031199999711</v>
       </c>
       <c r="D191" s="5">
         <v>4.639701683866293</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>310.17050879999999</v>
       </c>
       <c r="C192" s="5">
         <v>5.1545024000000126</v>
       </c>
       <c r="D192" s="5">
         <v>22.274096717742808</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>309.27433702000002</v>
       </c>
       <c r="C193" s="5">
         <v>-0.89617177999997466</v>
       </c>
       <c r="D193" s="5">
         <v>-3.4125755399479929</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>312.14827890999999</v>
       </c>
       <c r="C194" s="5">
         <v>2.8739418899999691</v>
       </c>
       <c r="D194" s="5">
         <v>11.73898483012823</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>315.84886637</v>
       </c>
       <c r="C195" s="5">
         <v>3.7005874600000084</v>
       </c>
       <c r="D195" s="5">
         <v>15.191526447279703</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>317.10299896999999</v>
       </c>
       <c r="C196" s="5">
         <v>1.2541325999999913</v>
       </c>
       <c r="D196" s="5">
         <v>4.870254586863676</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>318.63788940000001</v>
       </c>
       <c r="C197" s="5">
         <v>1.5348904300000186</v>
       </c>
       <c r="D197" s="5">
         <v>5.9655773108057364</v>
       </c>
       <c r="E197" s="5">
         <v>7.5525079158991426</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>321.44657452000001</v>
       </c>
       <c r="C198" s="5">
         <v>2.8086851200000069</v>
       </c>
       <c r="D198" s="5">
         <v>11.105772766771004</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>323.30633999999998</v>
       </c>
       <c r="C199" s="5">
         <v>1.8597654799999646</v>
       </c>
       <c r="D199" s="5">
         <v>7.1679760763964318</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>325.74767396999999</v>
       </c>
       <c r="C200" s="5">
         <v>2.4413339700000165</v>
       </c>
       <c r="D200" s="5">
         <v>9.447343639974747</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>326.77092475000001</v>
       </c>
       <c r="C201" s="5">
         <v>1.0232507800000121</v>
       </c>
       <c r="D201" s="5">
         <v>3.8352963020296338</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>328.45013592999999</v>
       </c>
       <c r="C202" s="5">
         <v>1.6792111799999816</v>
       </c>
       <c r="D202" s="5">
         <v>6.3438711136970305</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>329.94597976</v>
       </c>
       <c r="C203" s="5">
         <v>1.4958438300000125</v>
       </c>
       <c r="D203" s="5">
         <v>5.6040906835498339</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>331.03578353</v>
       </c>
       <c r="C204" s="5">
         <v>1.0898037700000032</v>
       </c>
       <c r="D204" s="5">
         <v>4.0363740140223703</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>333.18734325999998</v>
       </c>
       <c r="C205" s="5">
         <v>2.151559729999974</v>
       </c>
       <c r="D205" s="5">
         <v>8.0843081241313683</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>335.21944151999998</v>
       </c>
       <c r="C206" s="5">
         <v>2.0320982599999979</v>
       </c>
       <c r="D206" s="5">
         <v>7.5693220860570287</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>334.66907746999999</v>
       </c>
       <c r="C207" s="5">
         <v>-0.55036404999998467</v>
       </c>
       <c r="D207" s="5">
         <v>-1.9524693643849123</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>338.13435105000002</v>
       </c>
       <c r="C208" s="5">
         <v>3.4652735800000301</v>
       </c>
       <c r="D208" s="5">
         <v>13.157795160529817</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>340.06809016</v>
       </c>
       <c r="C209" s="5">
         <v>1.9337391099999763</v>
       </c>
       <c r="D209" s="5">
         <v>7.0826408761927473</v>
       </c>
       <c r="E209" s="5">
         <v>6.7255657512524269</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>339.48382408999998</v>
       </c>
       <c r="C210" s="5">
         <v>-0.58426607000001241</v>
       </c>
       <c r="D210" s="5">
         <v>-2.0423317978729538</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>343.72569576000001</v>
       </c>
       <c r="C211" s="5">
         <v>4.2418716700000232</v>
       </c>
       <c r="D211" s="5">
         <v>16.068659675695017</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>346.12082810999999</v>
       </c>
       <c r="C212" s="5">
         <v>2.395132349999983</v>
       </c>
       <c r="D212" s="5">
         <v>8.6898057723467268</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>347.53630249000003</v>
       </c>
       <c r="C213" s="5">
         <v>1.4154743800000347</v>
       </c>
       <c r="D213" s="5">
         <v>5.0193451054075577</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>349.10698687000001</v>
       </c>
       <c r="C214" s="5">
         <v>1.5706843799999888</v>
       </c>
       <c r="D214" s="5">
         <v>5.5602409870106673</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>352.15949418999998</v>
       </c>
       <c r="C215" s="5">
         <v>3.0525073199999611</v>
       </c>
       <c r="D215" s="5">
         <v>11.012102765806265</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>351.74754315000001</v>
       </c>
       <c r="C216" s="5">
         <v>-0.41195103999996263</v>
       </c>
       <c r="D216" s="5">
         <v>-1.3947461951403839</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>353.85726512000002</v>
       </c>
       <c r="C217" s="5">
         <v>2.1097219700000096</v>
       </c>
       <c r="D217" s="5">
         <v>7.4396357032465721</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>355.01531567000001</v>
       </c>
       <c r="C218" s="5">
         <v>1.1580505499999845</v>
       </c>
       <c r="D218" s="5">
         <v>3.9986428908401539</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>357.20377438999998</v>
       </c>
       <c r="C219" s="5">
         <v>2.1884587199999714</v>
       </c>
       <c r="D219" s="5">
         <v>7.6533128102590942</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>359.44047644</v>
       </c>
       <c r="C220" s="5">
         <v>2.2367020500000194</v>
       </c>
       <c r="D220" s="5">
         <v>7.7782938686961289</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>362.18661680999998</v>
       </c>
       <c r="C221" s="5">
         <v>2.7461403699999778</v>
       </c>
       <c r="D221" s="5">
         <v>9.5632757722061932</v>
       </c>
       <c r="E221" s="5">
         <v>6.5041464606671484</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>363.15021751</v>
       </c>
       <c r="C222" s="5">
         <v>0.96360070000002906</v>
       </c>
       <c r="D222" s="5">
         <v>3.2397442430295076</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>364.34031184000003</v>
       </c>
       <c r="C223" s="5">
         <v>1.1900943300000222</v>
       </c>
       <c r="D223" s="5">
         <v>4.0042304787790473</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>364.32175131000002</v>
       </c>
       <c r="C224" s="5">
         <v>-1.8560530000002018E-2</v>
       </c>
       <c r="D224" s="5">
         <v>-6.1114282070162673E-2</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>362.21896062000002</v>
       </c>
       <c r="C225" s="5">
         <v>-2.1027906900000062</v>
       </c>
       <c r="D225" s="5">
         <v>-6.7104605422743102</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>364.30680401000001</v>
       </c>
       <c r="C226" s="5">
         <v>2.0878433899999891</v>
       </c>
       <c r="D226" s="5">
         <v>7.1403915109904847</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>364.00452274999998</v>
       </c>
       <c r="C227" s="5">
         <v>-0.30228126000002931</v>
       </c>
       <c r="D227" s="5">
         <v>-0.99116100124826412</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>362.08755760000003</v>
       </c>
       <c r="C228" s="5">
         <v>-1.9169651499999532</v>
       </c>
       <c r="D228" s="5">
         <v>-6.1397169092436759</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>360.87793295</v>
       </c>
       <c r="C229" s="5">
         <v>-1.2096246500000234</v>
       </c>
       <c r="D229" s="5">
         <v>-3.935992266998023</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>358.88476498</v>
       </c>
       <c r="C230" s="5">
         <v>-1.9931679700000018</v>
       </c>
       <c r="D230" s="5">
         <v>-6.4300598935347786</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>356.06993017999997</v>
       </c>
       <c r="C231" s="5">
         <v>-2.8148348000000283</v>
       </c>
       <c r="D231" s="5">
         <v>-9.01635680546784</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>353.18630303999998</v>
       </c>
       <c r="C232" s="5">
         <v>-2.8836271399999873</v>
       </c>
       <c r="D232" s="5">
         <v>-9.2967933895471422</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>350.70601694999999</v>
       </c>
       <c r="C233" s="5">
         <v>-2.4802860899999928</v>
       </c>
       <c r="D233" s="5">
         <v>-8.1091285323250499</v>
       </c>
       <c r="E233" s="5">
         <v>-3.1698023414329035</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>344.59612835000001</v>
       </c>
       <c r="C234" s="5">
         <v>-6.1098885999999766</v>
       </c>
       <c r="D234" s="5">
         <v>-19.014713963161512</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>340.17174831</v>
       </c>
       <c r="C235" s="5">
         <v>-4.4243800400000168</v>
       </c>
       <c r="D235" s="5">
         <v>-14.364432424453632</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>337.17266899999998</v>
       </c>
       <c r="C236" s="5">
         <v>-2.9990793100000133</v>
       </c>
       <c r="D236" s="5">
         <v>-10.081415813587125</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>333.18946555999997</v>
       </c>
       <c r="C237" s="5">
         <v>-3.9832034400000111</v>
       </c>
       <c r="D237" s="5">
         <v>-13.290480904803847</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>333.68027284999999</v>
       </c>
       <c r="C238" s="5">
         <v>0.49080729000002066</v>
       </c>
       <c r="D238" s="5">
         <v>1.7820610622763855</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>333.18565654000002</v>
       </c>
       <c r="C239" s="5">
         <v>-0.49461630999996942</v>
       </c>
       <c r="D239" s="5">
         <v>-1.764337029446672</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>333.58806426000001</v>
       </c>
       <c r="C240" s="5">
         <v>0.40240771999998515</v>
       </c>
       <c r="D240" s="5">
         <v>1.4589760316294997</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>332.69048858000002</v>
       </c>
       <c r="C241" s="5">
         <v>-0.89757567999998855</v>
       </c>
       <c r="D241" s="5">
         <v>-3.1814489045834948</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>332.08633515999998</v>
       </c>
       <c r="C242" s="5">
         <v>-0.60415342000004557</v>
       </c>
       <c r="D242" s="5">
         <v>-2.1575211494391011</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>333.80358396000003</v>
       </c>
       <c r="C243" s="5">
         <v>1.7172488000000499</v>
       </c>
       <c r="D243" s="5">
         <v>6.3848727005280992</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>335.03241942</v>
       </c>
       <c r="C244" s="5">
         <v>1.2288354599999707</v>
       </c>
       <c r="D244" s="5">
         <v>4.5081258942631264</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>336.08648400999999</v>
       </c>
       <c r="C245" s="5">
         <v>1.0540645899999959</v>
       </c>
       <c r="D245" s="5">
         <v>3.8414071895879198</v>
       </c>
       <c r="E245" s="5">
         <v>-4.1686005467320815</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>337.57162772999999</v>
       </c>
       <c r="C246" s="5">
         <v>1.4851437199999964</v>
       </c>
       <c r="D246" s="5">
         <v>5.4335151906002022</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>338.51782682999999</v>
       </c>
       <c r="C247" s="5">
         <v>0.94619910000000118</v>
       </c>
       <c r="D247" s="5">
         <v>3.4158905508993032</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>339.70610663000002</v>
       </c>
       <c r="C248" s="5">
         <v>1.1882798000000321</v>
       </c>
       <c r="D248" s="5">
         <v>4.2945745146932612</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>341.60377406999999</v>
       </c>
       <c r="C249" s="5">
         <v>1.8976674399999638</v>
       </c>
       <c r="D249" s="5">
         <v>6.9132853154185936</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>342.92827069999998</v>
       </c>
       <c r="C250" s="5">
         <v>1.3244966299999987</v>
       </c>
       <c r="D250" s="5">
         <v>4.7532609234657741</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>343.71735249</v>
       </c>
       <c r="C251" s="5">
         <v>0.78908179000001155</v>
       </c>
       <c r="D251" s="5">
         <v>2.7964275607396116</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>346.51159557</v>
       </c>
       <c r="C252" s="5">
         <v>2.7942430800000011</v>
       </c>
       <c r="D252" s="5">
         <v>10.203597597338753</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>347.74428748999998</v>
       </c>
       <c r="C253" s="5">
         <v>1.2326919199999793</v>
       </c>
       <c r="D253" s="5">
         <v>4.3534436851138336</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>349.7677061</v>
       </c>
       <c r="C254" s="5">
         <v>2.0234186100000215</v>
       </c>
       <c r="D254" s="5">
         <v>7.2102854145359219</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>350.53574966000002</v>
       </c>
       <c r="C255" s="5">
         <v>0.76804356000002372</v>
       </c>
       <c r="D255" s="5">
         <v>2.6670992742428457</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>351.73110507000001</v>
       </c>
       <c r="C256" s="5">
         <v>1.1953554099999906</v>
       </c>
       <c r="D256" s="5">
         <v>4.1697258304469464</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>354.57226666000003</v>
       </c>
       <c r="C257" s="5">
         <v>2.8411615900000129</v>
       </c>
       <c r="D257" s="5">
         <v>10.135631401517697</v>
       </c>
       <c r="E257" s="5">
         <v>5.500305287328966</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>354.88650645000001</v>
       </c>
       <c r="C258" s="5">
         <v>0.31423978999998781</v>
       </c>
       <c r="D258" s="5">
         <v>1.0686996480547384</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>356.60585757000001</v>
       </c>
       <c r="C259" s="5">
         <v>1.7193511199999989</v>
       </c>
       <c r="D259" s="5">
         <v>5.9711942527189033</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>358.55194595</v>
       </c>
       <c r="C260" s="5">
         <v>1.946088379999992</v>
       </c>
       <c r="D260" s="5">
         <v>6.7488820631892876</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>360.85502666999997</v>
       </c>
       <c r="C261" s="5">
         <v>2.3030807199999686</v>
       </c>
       <c r="D261" s="5">
         <v>7.9861619626685032</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>360.55346133</v>
       </c>
       <c r="C262" s="5">
         <v>-0.30156533999996782</v>
       </c>
       <c r="D262" s="5">
         <v>-0.99823943945296367</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>361.22848216</v>
       </c>
       <c r="C263" s="5">
         <v>0.67502082999999402</v>
       </c>
       <c r="D263" s="5">
         <v>2.2698938516230616</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>362.72834043</v>
       </c>
       <c r="C264" s="5">
         <v>1.4998582700000043</v>
       </c>
       <c r="D264" s="5">
         <v>5.0978983578751524</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>364.12509833000001</v>
       </c>
       <c r="C265" s="5">
         <v>1.3967579000000114</v>
       </c>
       <c r="D265" s="5">
         <v>4.7199707628090115</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>367.45598443</v>
       </c>
       <c r="C266" s="5">
         <v>3.3308860999999865</v>
       </c>
       <c r="D266" s="5">
         <v>11.546646397331163</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>367.18949415999998</v>
       </c>
       <c r="C267" s="5">
         <v>-0.26649027000001979</v>
       </c>
       <c r="D267" s="5">
         <v>-0.86681359070476249</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>367.68209419999999</v>
       </c>
       <c r="C268" s="5">
         <v>0.49260004000001345</v>
       </c>
       <c r="D268" s="5">
         <v>1.621781635402697</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>368.07114331000002</v>
       </c>
       <c r="C269" s="5">
         <v>0.3890491100000304</v>
       </c>
       <c r="D269" s="5">
         <v>1.2771507958978523</v>
       </c>
       <c r="E269" s="5">
         <v>3.8070875585269892</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>371.66808393000002</v>
       </c>
       <c r="C270" s="5">
         <v>3.596940619999998</v>
       </c>
       <c r="D270" s="5">
         <v>12.378176958439258</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>374.54456359</v>
       </c>
       <c r="C271" s="5">
         <v>2.8764796599999727</v>
       </c>
       <c r="D271" s="5">
         <v>9.6929581705138332</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>376.75590907999998</v>
       </c>
       <c r="C272" s="5">
         <v>2.2113454899999851</v>
       </c>
       <c r="D272" s="5">
         <v>7.3195634163097933</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>378.48202744000002</v>
       </c>
       <c r="C273" s="5">
         <v>1.7261183600000436</v>
       </c>
       <c r="D273" s="5">
         <v>5.6385099550794848</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>381.43072977999998</v>
       </c>
       <c r="C274" s="5">
         <v>2.9487023399999543</v>
       </c>
       <c r="D274" s="5">
         <v>9.7602300382575891</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>381.76247362999999</v>
       </c>
       <c r="C275" s="5">
         <v>0.33174385000000939</v>
       </c>
       <c r="D275" s="5">
         <v>1.0486896163425907</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>379.14414378999999</v>
       </c>
       <c r="C276" s="5">
         <v>-2.6183298400000012</v>
       </c>
       <c r="D276" s="5">
         <v>-7.9267664161344342</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>382.43366827</v>
       </c>
       <c r="C277" s="5">
         <v>3.2895244800000114</v>
       </c>
       <c r="D277" s="5">
         <v>10.922896795389381</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>383.41971482000002</v>
       </c>
       <c r="C278" s="5">
         <v>0.98604655000002595</v>
       </c>
       <c r="D278" s="5">
         <v>3.1382711633272997</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>384.5533734</v>
       </c>
       <c r="C279" s="5">
         <v>1.1336585799999739</v>
       </c>
       <c r="D279" s="5">
         <v>3.6063150237305663</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>387.47700357000002</v>
       </c>
       <c r="C280" s="5">
         <v>2.923630170000024</v>
       </c>
       <c r="D280" s="5">
         <v>9.514515412554637</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>386.92194749999999</v>
       </c>
       <c r="C281" s="5">
         <v>-0.55505607000003465</v>
       </c>
       <c r="D281" s="5">
         <v>-1.7055064486941052</v>
       </c>
       <c r="E281" s="5">
         <v>5.1215110265037112</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>385.66181698999998</v>
       </c>
       <c r="C282" s="5">
         <v>-1.2601305100000104</v>
       </c>
       <c r="D282" s="5">
         <v>-3.8389192134686834</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>387.96023151000003</v>
       </c>
       <c r="C283" s="5">
         <v>2.2984145200000512</v>
       </c>
       <c r="D283" s="5">
         <v>7.390731689455321</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>389.77120697999999</v>
       </c>
       <c r="C284" s="5">
         <v>1.8109754699999598</v>
       </c>
       <c r="D284" s="5">
         <v>5.7476024021965166</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>389.37448774000001</v>
       </c>
       <c r="C285" s="5">
         <v>-0.39671923999998171</v>
       </c>
       <c r="D285" s="5">
         <v>-1.2145768573031623</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>391.56184231999998</v>
       </c>
       <c r="C286" s="5">
         <v>2.1873545799999761</v>
       </c>
       <c r="D286" s="5">
         <v>6.953363483543229</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>394.33295629999998</v>
       </c>
       <c r="C287" s="5">
         <v>2.7711139799999955</v>
       </c>
       <c r="D287" s="5">
         <v>8.8309793595541244</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>394.68777381000001</v>
       </c>
       <c r="C288" s="5">
         <v>0.35481751000003214</v>
       </c>
       <c r="D288" s="5">
         <v>1.0851095908818831</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>398.54028080000001</v>
       </c>
       <c r="C289" s="5">
         <v>3.8525069899999949</v>
       </c>
       <c r="D289" s="5">
         <v>12.362808862424979</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>401.25328152999998</v>
       </c>
       <c r="C290" s="5">
         <v>2.7130007299999761</v>
       </c>
       <c r="D290" s="5">
         <v>8.4817035648379058</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>403.09202327999998</v>
       </c>
       <c r="C291" s="5">
         <v>1.838741749999997</v>
       </c>
       <c r="D291" s="5">
         <v>5.6397300127740913</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>406.41871805</v>
       </c>
       <c r="C292" s="5">
         <v>3.3266947700000173</v>
       </c>
       <c r="D292" s="5">
         <v>10.365661564271278</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>406.48248319999999</v>
       </c>
       <c r="C293" s="5">
         <v>6.3765149999994719E-2</v>
       </c>
       <c r="D293" s="5">
         <v>0.18843680295859144</v>
       </c>
       <c r="E293" s="5">
         <v>5.0554215976595707</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>408.02206223000002</v>
       </c>
       <c r="C294" s="5">
         <v>1.5395790300000272</v>
       </c>
       <c r="D294" s="5">
         <v>4.6409655279604722</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>410.47108668999999</v>
       </c>
       <c r="C295" s="5">
         <v>2.4490244599999755</v>
       </c>
       <c r="D295" s="5">
         <v>7.4452188978343603</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>413.83789142000001</v>
       </c>
       <c r="C296" s="5">
         <v>3.3668047300000126</v>
       </c>
       <c r="D296" s="5">
         <v>10.299153070834667</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>416.99567717000002</v>
       </c>
       <c r="C297" s="5">
         <v>3.1577857500000164</v>
       </c>
       <c r="D297" s="5">
         <v>9.5508124920979718</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>419.80251264999998</v>
       </c>
       <c r="C298" s="5">
         <v>2.8068354799999611</v>
       </c>
       <c r="D298" s="5">
         <v>8.3831501668762307</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>421.99491272</v>
       </c>
       <c r="C299" s="5">
         <v>2.1924000700000192</v>
       </c>
       <c r="D299" s="5">
         <v>6.4501264193293606</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>424.07398239000003</v>
       </c>
       <c r="C300" s="5">
         <v>2.079069670000024</v>
       </c>
       <c r="D300" s="5">
         <v>6.0749799186692544</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>426.35709487999998</v>
       </c>
       <c r="C301" s="5">
         <v>2.2831124899999509</v>
       </c>
       <c r="D301" s="5">
         <v>6.6552869866818076</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>428.43179352999999</v>
       </c>
       <c r="C302" s="5">
         <v>2.0746986500000162</v>
       </c>
       <c r="D302" s="5">
         <v>5.9981709306714981</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>429.68639494000001</v>
       </c>
       <c r="C303" s="5">
         <v>1.2546014100000207</v>
       </c>
       <c r="D303" s="5">
         <v>3.5711818095812475</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>431.79963433</v>
       </c>
       <c r="C304" s="5">
         <v>2.1132393899999897</v>
       </c>
       <c r="D304" s="5">
         <v>6.0640013852284458</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>434.43210428999998</v>
       </c>
       <c r="C305" s="5">
         <v>2.6324699599999803</v>
       </c>
       <c r="D305" s="5">
         <v>7.5661686712977128</v>
       </c>
       <c r="E305" s="5">
         <v>6.8759718426164129</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>437.95054549999998</v>
       </c>
       <c r="C306" s="5">
         <v>3.5184412099999918</v>
       </c>
       <c r="D306" s="5">
         <v>10.16354856112649</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>439.59070671000001</v>
       </c>
       <c r="C307" s="5">
         <v>1.6401612100000307</v>
       </c>
       <c r="D307" s="5">
         <v>4.5878344547715333</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>441.36452201999998</v>
       </c>
       <c r="C308" s="5">
         <v>1.7738153099999749</v>
       </c>
       <c r="D308" s="5">
         <v>4.9511052104246334</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>442.48655714</v>
       </c>
       <c r="C309" s="5">
         <v>1.1220351200000209</v>
       </c>
       <c r="D309" s="5">
         <v>3.0936529397471269</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>443.16268461999999</v>
       </c>
       <c r="C310" s="5">
         <v>0.67612747999999101</v>
       </c>
       <c r="D310" s="5">
         <v>1.8491104510902856</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>444.06274923000001</v>
       </c>
       <c r="C311" s="5">
         <v>0.90006461000001536</v>
       </c>
       <c r="D311" s="5">
         <v>2.464613214995004</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>446.88160254000002</v>
       </c>
       <c r="C312" s="5">
         <v>2.8188533100000086</v>
       </c>
       <c r="D312" s="5">
         <v>7.8891046221801098</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>446.88292326999999</v>
       </c>
       <c r="C313" s="5">
         <v>1.3207299999749011E-3</v>
       </c>
       <c r="D313" s="5">
         <v>3.5465809136159265E-3</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>447.60629499999999</v>
       </c>
       <c r="C314" s="5">
         <v>0.72337172999999666</v>
       </c>
       <c r="D314" s="5">
         <v>1.9598333033616688</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>450.69212855000001</v>
       </c>
       <c r="C315" s="5">
         <v>3.085833550000018</v>
       </c>
       <c r="D315" s="5">
         <v>8.5939045479557876</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>450.80504328000001</v>
       </c>
       <c r="C316" s="5">
         <v>0.11291472999999996</v>
       </c>
       <c r="D316" s="5">
         <v>0.30105815562058158</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>453.22661777000002</v>
       </c>
       <c r="C317" s="5">
         <v>2.4215744900000118</v>
       </c>
       <c r="D317" s="5">
         <v>6.6398934187931635</v>
       </c>
       <c r="E317" s="5">
         <v>4.3262257311107888</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>456.70848325999998</v>
       </c>
       <c r="C318" s="5">
         <v>3.4818654899999615</v>
       </c>
       <c r="D318" s="5">
         <v>9.6185490387655115</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>457.72018323999998</v>
       </c>
       <c r="C319" s="5">
         <v>1.0116999800000031</v>
       </c>
       <c r="D319" s="5">
         <v>2.6908655185051256</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>457.93238796999998</v>
       </c>
       <c r="C320" s="5">
         <v>0.21220472999999629</v>
       </c>
       <c r="D320" s="5">
         <v>0.55775559538135955</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>461.42407458999998</v>
       </c>
       <c r="C321" s="5">
         <v>3.4916866199999959</v>
       </c>
       <c r="D321" s="5">
         <v>9.5435143174180226</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>462.18063461999998</v>
       </c>
       <c r="C322" s="5">
         <v>0.75656003000000283</v>
       </c>
       <c r="D322" s="5">
         <v>1.9853841723348475</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>463.89026447999998</v>
       </c>
       <c r="C323" s="5">
         <v>1.7096298600000068</v>
       </c>
       <c r="D323" s="5">
         <v>4.5302920162873406</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>466.94040171</v>
       </c>
       <c r="C324" s="5">
         <v>3.0501372300000185</v>
       </c>
       <c r="D324" s="5">
         <v>8.1818322365397442</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>468.73569170000002</v>
       </c>
       <c r="C325" s="5">
         <v>1.7952899900000148</v>
       </c>
       <c r="D325" s="5">
         <v>4.7125790716850746</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>472.17918787999997</v>
       </c>
       <c r="C326" s="5">
         <v>3.4434961799999542</v>
       </c>
       <c r="D326" s="5">
         <v>9.1806820348381954</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>470.46223229999998</v>
       </c>
       <c r="C327" s="5">
         <v>-1.7169555799999898</v>
       </c>
       <c r="D327" s="5">
         <v>-4.2772672455357652</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>471.25604220000002</v>
       </c>
       <c r="C328" s="5">
         <v>0.79380990000004203</v>
       </c>
       <c r="D328" s="5">
         <v>2.0436534982228194</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>472.94799617000001</v>
       </c>
       <c r="C329" s="5">
         <v>1.6919539699999859</v>
       </c>
       <c r="D329" s="5">
         <v>4.3944711169521034</v>
       </c>
       <c r="E329" s="5">
         <v>4.3513283701285266</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>473.97194480000002</v>
       </c>
       <c r="C330" s="5">
         <v>1.0239486300000067</v>
       </c>
       <c r="D330" s="5">
         <v>2.6292021697989387</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>475.52553813999998</v>
       </c>
       <c r="C331" s="5">
         <v>1.5535933399999635</v>
       </c>
       <c r="D331" s="5">
         <v>4.0050719872809282</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>475.66228257</v>
       </c>
       <c r="C332" s="5">
         <v>0.13674443000002157</v>
       </c>
       <c r="D332" s="5">
         <v>0.34562412075949123</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>474.28187723000002</v>
       </c>
       <c r="C333" s="5">
         <v>-1.3804053399999816</v>
       </c>
       <c r="D333" s="5">
         <v>-3.4274331885330578</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>476.67355250000003</v>
       </c>
       <c r="C334" s="5">
         <v>2.3916752700000075</v>
       </c>
       <c r="D334" s="5">
         <v>6.2219611244852757</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>477.62773792000002</v>
       </c>
       <c r="C335" s="5">
         <v>0.95418541999998752</v>
       </c>
       <c r="D335" s="5">
         <v>2.4287341244068061</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>476.24207152000002</v>
       </c>
       <c r="C336" s="5">
         <v>-1.385666399999991</v>
       </c>
       <c r="D336" s="5">
         <v>-3.4263556163981357</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>476.59274399999998</v>
       </c>
       <c r="C337" s="5">
         <v>0.35067247999995743</v>
       </c>
       <c r="D337" s="5">
         <v>0.88718613300526883</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>480.28273001000002</v>
       </c>
       <c r="C338" s="5">
         <v>3.689986010000041</v>
       </c>
       <c r="D338" s="5">
         <v>9.6969453826151852</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>481.47013788999999</v>
       </c>
       <c r="C339" s="5">
         <v>1.1874078799999666</v>
       </c>
       <c r="D339" s="5">
         <v>3.007447816116815</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>483.53171551999998</v>
       </c>
       <c r="C340" s="5">
         <v>2.0615776299999879</v>
       </c>
       <c r="D340" s="5">
         <v>5.2609560393219512</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>481.81230183999998</v>
       </c>
       <c r="C341" s="5">
         <v>-1.7194136800000024</v>
       </c>
       <c r="D341" s="5">
         <v>-4.1846635876206069</v>
       </c>
       <c r="E341" s="5">
         <v>1.874266460960694</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>484.97951988</v>
       </c>
       <c r="C342" s="5">
         <v>3.1672180400000229</v>
       </c>
       <c r="D342" s="5">
         <v>8.1798009714965545</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>486.99094312</v>
       </c>
       <c r="C343" s="5">
         <v>2.0114232399999992</v>
       </c>
       <c r="D343" s="5">
         <v>5.092039986940522</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>490.72040823999998</v>
       </c>
       <c r="C344" s="5">
         <v>3.7294651199999862</v>
       </c>
       <c r="D344" s="5">
         <v>9.5869464819807071</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>490.29907484</v>
       </c>
       <c r="C345" s="5">
         <v>-0.42133339999998043</v>
       </c>
       <c r="D345" s="5">
         <v>-1.0254704951653482</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>493.06408678999998</v>
       </c>
       <c r="C346" s="5">
         <v>2.7650119499999732</v>
       </c>
       <c r="D346" s="5">
         <v>6.9812252632821536</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>495.37923417000002</v>
       </c>
       <c r="C347" s="5">
         <v>2.3151473800000417</v>
       </c>
       <c r="D347" s="5">
         <v>5.78232696171459</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>496.17711092000002</v>
       </c>
       <c r="C348" s="5">
         <v>0.79787675000000036</v>
       </c>
       <c r="D348" s="5">
         <v>1.9499795998993763</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>498.29961130999999</v>
       </c>
       <c r="C349" s="5">
         <v>2.1225003899999706</v>
       </c>
       <c r="D349" s="5">
         <v>5.2557593345353926</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>498.34555661000002</v>
       </c>
       <c r="C350" s="5">
         <v>4.5945300000028055E-2</v>
       </c>
       <c r="D350" s="5">
         <v>0.11070112687299183</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>499.12834504</v>
       </c>
       <c r="C351" s="5">
         <v>0.78278842999998233</v>
       </c>
       <c r="D351" s="5">
         <v>1.9012992073582424</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>500.54212903000001</v>
       </c>
       <c r="C352" s="5">
         <v>1.4137839900000131</v>
       </c>
       <c r="D352" s="5">
         <v>3.452462651908883</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>501.79540286999998</v>
       </c>
       <c r="C353" s="5">
         <v>1.253273839999963</v>
       </c>
       <c r="D353" s="5">
         <v>3.046323323575395</v>
       </c>
       <c r="E353" s="5">
         <v>4.1474866776307406</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>501.64990089999998</v>
       </c>
       <c r="C354" s="5">
         <v>-0.14550196999999798</v>
       </c>
       <c r="D354" s="5">
         <v>-0.34740090677712887</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>503.16193989999999</v>
       </c>
       <c r="C355" s="5">
         <v>1.5120390000000157</v>
       </c>
       <c r="D355" s="5">
         <v>3.6775258374538211</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>505.52231552000001</v>
       </c>
       <c r="C356" s="5">
         <v>2.3603756200000134</v>
       </c>
       <c r="D356" s="5">
         <v>5.776839203639561</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>508.08276318999998</v>
       </c>
       <c r="C357" s="5">
         <v>2.5604476699999736</v>
       </c>
       <c r="D357" s="5">
         <v>6.2501520177587366</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>509.45966306000003</v>
       </c>
       <c r="C358" s="5">
         <v>1.3768998700000452</v>
       </c>
       <c r="D358" s="5">
         <v>3.3009008462594691</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>511.53852185</v>
       </c>
       <c r="C359" s="5">
         <v>2.0788587899999698</v>
       </c>
       <c r="D359" s="5">
         <v>5.0080229839450263</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>513.48589041000002</v>
       </c>
       <c r="C360" s="5">
         <v>1.9473685600000294</v>
       </c>
       <c r="D360" s="5">
         <v>4.6651364550405638</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>516.25894071000005</v>
       </c>
       <c r="C361" s="5">
         <v>2.7730503000000226</v>
       </c>
       <c r="D361" s="5">
         <v>6.6765242729153407</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>516.47745206000002</v>
       </c>
       <c r="C362" s="5">
         <v>0.21851134999997157</v>
       </c>
       <c r="D362" s="5">
         <v>0.50909509766416949</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>518.43038673000001</v>
       </c>
       <c r="C363" s="5">
         <v>1.9529346699999905</v>
       </c>
       <c r="D363" s="5">
         <v>4.6330758284524709</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>520.66666640999995</v>
       </c>
       <c r="C364" s="5">
         <v>2.2362796799999387</v>
       </c>
       <c r="D364" s="5">
         <v>5.3008577078838437</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>521.05158168000003</v>
       </c>
       <c r="C365" s="5">
         <v>0.38491527000007864</v>
       </c>
       <c r="D365" s="5">
         <v>0.89074463800540293</v>
       </c>
       <c r="E365" s="5">
         <v>3.8374562022420067</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>524.04965042000003</v>
       </c>
       <c r="C366" s="5">
         <v>2.9980687400000079</v>
       </c>
       <c r="D366" s="5">
         <v>7.1274098700834232</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>526.32370703000004</v>
       </c>
       <c r="C367" s="5">
         <v>2.2740566100000024</v>
       </c>
       <c r="D367" s="5">
         <v>5.3333652710218615</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>525.23060630999998</v>
       </c>
       <c r="C368" s="5">
         <v>-1.0931007200000522</v>
       </c>
       <c r="D368" s="5">
         <v>-2.4639602163567087</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>481.33419093999998</v>
       </c>
       <c r="C369" s="5">
         <v>-43.89641537</v>
       </c>
       <c r="D369" s="5">
         <v>-64.911868443639349</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>484.60105729999998</v>
       </c>
       <c r="C370" s="5">
         <v>3.2668663599999945</v>
       </c>
       <c r="D370" s="5">
         <v>8.4555398430020023</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>488.52924473000002</v>
       </c>
       <c r="C371" s="5">
         <v>3.9281874300000368</v>
       </c>
       <c r="D371" s="5">
         <v>10.172832442803315</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>493.04299994000002</v>
       </c>
       <c r="C372" s="5">
         <v>4.5137552099999994</v>
       </c>
       <c r="D372" s="5">
         <v>11.66852084574035</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>497.75728167</v>
       </c>
       <c r="C373" s="5">
         <v>4.714281729999982</v>
       </c>
       <c r="D373" s="5">
         <v>12.096976194772168</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>499.24892442999999</v>
       </c>
       <c r="C374" s="5">
         <v>1.4916427599999906</v>
       </c>
       <c r="D374" s="5">
         <v>3.6559391148972331</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>503.55493833000003</v>
       </c>
       <c r="C375" s="5">
         <v>4.306013900000039</v>
       </c>
       <c r="D375" s="5">
         <v>10.855350168570709</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>506.99377609999999</v>
       </c>
       <c r="C376" s="5">
         <v>3.4388377699999637</v>
       </c>
       <c r="D376" s="5">
         <v>8.5098647303845532</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>515.54797317999999</v>
       </c>
       <c r="C377" s="5">
         <v>8.5541970799999945</v>
       </c>
       <c r="D377" s="5">
         <v>22.235533017144114</v>
       </c>
       <c r="E377" s="5">
         <v>-1.0562502242589922</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>521.01010541999995</v>
       </c>
       <c r="C378" s="5">
         <v>5.4621322399999599</v>
       </c>
       <c r="D378" s="5">
         <v>13.481418763338704</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>520.88164624000001</v>
       </c>
       <c r="C379" s="5">
         <v>-0.12845917999993617</v>
       </c>
       <c r="D379" s="5">
         <v>-0.29546864204407219</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>530.05539949000001</v>
       </c>
       <c r="C380" s="5">
         <v>9.1737532500000043</v>
       </c>
       <c r="D380" s="5">
         <v>23.306648988896896</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>534.84400483000002</v>
       </c>
       <c r="C381" s="5">
         <v>4.7886053400000037</v>
       </c>
       <c r="D381" s="5">
         <v>11.396213898381081</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>540.83884632000002</v>
       </c>
       <c r="C382" s="5">
         <v>5.9948414899999989</v>
       </c>
       <c r="D382" s="5">
         <v>14.31124310955456</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>545.92390193000006</v>
       </c>
       <c r="C383" s="5">
         <v>5.0850556100000404</v>
       </c>
       <c r="D383" s="5">
         <v>11.884719716261106</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>552.65460192</v>
       </c>
       <c r="C384" s="5">
         <v>6.7306999899999482</v>
       </c>
       <c r="D384" s="5">
         <v>15.840434490047706</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>556.05276070000002</v>
       </c>
       <c r="C385" s="5">
         <v>3.398158780000017</v>
       </c>
       <c r="D385" s="5">
         <v>7.6332680295543742</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>564.21559807999995</v>
       </c>
       <c r="C386" s="5">
         <v>8.1628373799999281</v>
       </c>
       <c r="D386" s="5">
         <v>19.110224831869171</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>574.86539545000005</v>
       </c>
       <c r="C387" s="5">
         <v>10.649797370000101</v>
       </c>
       <c r="D387" s="5">
         <v>25.156364760532512</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>578.15762336</v>
       </c>
       <c r="C388" s="5">
         <v>3.2922279099999514</v>
       </c>
       <c r="D388" s="5">
         <v>7.0929981913266049</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>583.02593626999999</v>
       </c>
       <c r="C389" s="5">
         <v>4.868312909999986</v>
       </c>
       <c r="D389" s="5">
         <v>10.585815040884938</v>
       </c>
       <c r="E389" s="5">
         <v>13.088590509585906</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>585.27345276999995</v>
       </c>
       <c r="C390" s="5">
         <v>2.2475164999999606</v>
       </c>
       <c r="D390" s="5">
         <v>4.7252500224421734</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>592.35490283000001</v>
       </c>
       <c r="C391" s="5">
         <v>7.0814500600000656</v>
       </c>
       <c r="D391" s="5">
         <v>15.525522731224095</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>597.94997751999995</v>
       </c>
       <c r="C392" s="5">
         <v>5.5950746899999331</v>
       </c>
       <c r="D392" s="5">
         <v>11.942344383437508</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>604.17996039000002</v>
       </c>
       <c r="C393" s="5">
         <v>6.2299828700000717</v>
       </c>
       <c r="D393" s="5">
         <v>13.244612424975632</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>608.29005562999998</v>
       </c>
       <c r="C394" s="5">
         <v>4.1100952399999642</v>
       </c>
       <c r="D394" s="5">
         <v>8.4757853924678273</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>611.17914474999998</v>
       </c>
       <c r="C395" s="5">
         <v>2.8890891199999942</v>
       </c>
       <c r="D395" s="5">
         <v>5.8506957842135776</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>618.20805978999999</v>
       </c>
       <c r="C396" s="5">
         <v>7.0289150400000153</v>
       </c>
       <c r="D396" s="5">
         <v>14.707981313296003</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>621.41412630000002</v>
       </c>
       <c r="C397" s="5">
         <v>3.2060665100000278</v>
       </c>
       <c r="D397" s="5">
         <v>6.4038900819010314</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>623.76882774000001</v>
       </c>
       <c r="C398" s="5">
         <v>2.3547014399999853</v>
       </c>
       <c r="D398" s="5">
         <v>4.6430888059952435</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>626.86124445999997</v>
       </c>
       <c r="C399" s="5">
         <v>3.0924167199999602</v>
       </c>
       <c r="D399" s="5">
         <v>6.1140856346376005</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>627.69026631999998</v>
       </c>
       <c r="C400" s="5">
         <v>0.82902186000001166</v>
       </c>
       <c r="D400" s="5">
         <v>1.598590331899219</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>624.43637496999997</v>
       </c>
       <c r="C401" s="5">
         <v>-3.2538913500000035</v>
       </c>
       <c r="D401" s="5">
         <v>-6.0463627179774493</v>
       </c>
       <c r="E401" s="5">
         <v>7.1026752197217435</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>627.20091991000004</v>
       </c>
       <c r="C402" s="5">
         <v>2.7645449400000643</v>
       </c>
       <c r="D402" s="5">
         <v>5.4440099709318401</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>627.06808205000004</v>
       </c>
       <c r="C403" s="5">
         <v>-0.13283785999999509</v>
       </c>
       <c r="D403" s="5">
         <v>-0.2538578487256471</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>627.75193180999997</v>
       </c>
       <c r="C404" s="5">
         <v>0.68384975999993003</v>
       </c>
       <c r="D404" s="5">
         <v>1.3165392636190987</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>626.02445673</v>
       </c>
       <c r="C405" s="5">
         <v>-1.7274750799999765</v>
       </c>
       <c r="D405" s="5">
         <v>-3.2526883970863341</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>623.28541775999997</v>
       </c>
       <c r="C406" s="5">
         <v>-2.7390389700000242</v>
       </c>
       <c r="D406" s="5">
         <v>-5.1258285407951636</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>622.17640423</v>
       </c>
       <c r="C407" s="5">
         <v>-1.1090135299999702</v>
       </c>
       <c r="D407" s="5">
         <v>-2.114391809646865</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>621.30744081</v>
       </c>
       <c r="C408" s="5">
         <v>-0.86896342000000004</v>
       </c>
       <c r="D408" s="5">
         <v>-1.6631669967172025</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>620.43295483999998</v>
       </c>
       <c r="C409" s="5">
         <v>-0.87448597000002337</v>
       </c>
       <c r="D409" s="5">
         <v>-1.6759780904360144</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>619.75605455000004</v>
       </c>
       <c r="C410" s="5">
         <v>-0.67690028999993501</v>
       </c>
       <c r="D410" s="5">
         <v>-1.3013878111068911</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>618.11500564000005</v>
       </c>
       <c r="C411" s="5">
         <v>-1.641048909999995</v>
       </c>
       <c r="D411" s="5">
         <v>-3.1316050270648876</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>618.64373642999999</v>
       </c>
       <c r="C412" s="5">
         <v>0.5287307899999405</v>
       </c>
       <c r="D412" s="5">
         <v>1.031313697950198</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>613.57906894999996</v>
       </c>
       <c r="C413" s="5">
         <v>-5.0646674800000255</v>
       </c>
       <c r="D413" s="5">
         <v>-9.3935759012831461</v>
       </c>
       <c r="E413" s="5">
         <v>-1.7387369562706256</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>620.38857839000002</v>
       </c>
       <c r="C414" s="5">
         <v>6.8095094400000562</v>
       </c>
       <c r="D414" s="5">
         <v>14.161348744269908</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>620.70988219000003</v>
       </c>
       <c r="C415" s="5">
         <v>0.32130380000000969</v>
       </c>
       <c r="D415" s="5">
         <v>0.62326217574046883</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>617.81925208999996</v>
       </c>
       <c r="C416" s="5">
         <v>-2.8906301000000667</v>
       </c>
       <c r="D416" s="5">
         <v>-5.4474313369367806</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>619.08121184000004</v>
       </c>
       <c r="C417" s="5">
         <v>1.2619597500000737</v>
       </c>
       <c r="D417" s="5">
         <v>2.4788492317449728</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>620.05687814999999</v>
       </c>
       <c r="C418" s="5">
         <v>0.97566630999995141</v>
       </c>
       <c r="D418" s="5">
         <v>1.9076681432602438</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>621.49324875000002</v>
       </c>
       <c r="C419" s="5">
         <v>1.436370600000032</v>
       </c>
       <c r="D419" s="5">
         <v>2.8155091964151113</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>617.21939077000002</v>
       </c>
       <c r="C420" s="5">
         <v>-4.2738579800000025</v>
       </c>
       <c r="D420" s="5">
         <v>-7.9470406021931677</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>621.35345472999995</v>
       </c>
       <c r="C421" s="5">
         <v>4.1340639599999349</v>
       </c>
       <c r="D421" s="5">
         <v>8.3402590707866828</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>621.92982658000005</v>
       </c>
       <c r="C422" s="5">
         <v>0.57637185000010049</v>
       </c>
       <c r="D422" s="5">
         <v>1.1188250677135692</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>623.35803633</v>
       </c>
       <c r="C423" s="5">
         <v>1.4282097499999509</v>
       </c>
       <c r="D423" s="5">
         <v>2.790772568483324</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>624.60426897000002</v>
       </c>
       <c r="C424" s="5">
         <v>1.2462326400000165</v>
       </c>
       <c r="D424" s="5">
         <v>2.4256254830141932</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>623.12546626000005</v>
       </c>
       <c r="C425" s="5">
         <v>-1.4788027099999681</v>
       </c>
       <c r="D425" s="5">
         <v>-2.8043945441075246</v>
       </c>
       <c r="E425" s="5">
         <v>1.5558544600187574</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>622.45506651000005</v>
       </c>
       <c r="C426" s="5">
         <v>-0.6703997500000014</v>
       </c>
       <c r="D426" s="5">
         <v>-1.2834275822303787</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>622.14897640000004</v>
       </c>
       <c r="C427" s="5">
         <v>-0.30609011000001374</v>
       </c>
       <c r="D427" s="5">
         <v>-0.58850245514427968</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>624.18530852000004</v>
       </c>
       <c r="C428" s="5">
         <v>2.0363321199999973</v>
       </c>
       <c r="D428" s="5">
         <v>3.9991567851229703</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>626.80476108000005</v>
       </c>
       <c r="C429" s="5">
         <v>2.6194525600000134</v>
       </c>
       <c r="D429" s="5">
         <v>5.1537899602246862</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>628.34420872999999</v>
       </c>
       <c r="C430" s="5">
         <v>1.5394476499999428</v>
       </c>
       <c r="D430" s="5">
         <v>2.9873683141568685</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>628.25529882000001</v>
       </c>
       <c r="C431" s="5">
         <v>-8.8909909999983938E-2</v>
       </c>
       <c r="D431" s="5">
         <v>-0.16966639852412646</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>628.95420548000004</v>
       </c>
       <c r="C432" s="5">
         <v>0.69890666000003421</v>
       </c>
       <c r="D432" s="5">
         <v>1.3431459968806791</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>630.05484589000002</v>
       </c>
       <c r="C433" s="5">
         <v>1.1006404099999827</v>
       </c>
       <c r="D433" s="5">
         <v>2.1202735929669592</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>630.21686611999996</v>
       </c>
       <c r="C434" s="5">
         <v>0.16202022999993915</v>
       </c>
       <c r="D434" s="5">
         <v>0.30901991308938115</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>631.42754258000002</v>
       </c>
       <c r="C435" s="5">
         <v>1.2106764600000588</v>
       </c>
       <c r="D435" s="5">
         <v>2.3297702937610021</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>631.78897226000004</v>
       </c>
       <c r="C436" s="5">
         <v>0.36142968000001474</v>
       </c>
       <c r="D436" s="5">
         <v>0.68904762756187843</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>634.38455037000006</v>
       </c>
       <c r="C437" s="5">
         <v>2.5955781100000195</v>
       </c>
       <c r="D437" s="5">
         <v>5.0428942914649388</v>
       </c>
       <c r="E437" s="5">
         <v>1.8068727278275132</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>639.74182119</v>
       </c>
       <c r="C438" s="5">
         <v>5.3572708199999397</v>
       </c>
       <c r="D438" s="5">
         <v>10.617982935488834</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>640.67261449</v>
       </c>
       <c r="C439" s="5">
         <v>0.93079330000000482</v>
       </c>
       <c r="D439" s="5">
         <v>1.7599811724500647</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>645.78277430000003</v>
       </c>
       <c r="C440" s="5">
         <v>5.1101598100000274</v>
       </c>
       <c r="D440" s="5">
         <v>10.002752147399452</v>
       </c>
     </row>
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>646.79511462999994</v>
       </c>
       <c r="C441" s="5">
         <v>1.0123403299999154</v>
       </c>
       <c r="D441" s="5">
         <v>1.8974449617468636</v>
       </c>
     </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>644.48868135999999</v>
+        <v>645.70135127000003</v>
       </c>
       <c r="C442" s="5">
-        <v>-2.3064332699999568</v>
+        <v>-1.0937633599999117</v>
       </c>
       <c r="D442" s="5">
-        <v>-4.1961937362059327</v>
-[...2 lines deleted...]
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.0104931701511175</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
-    </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B443" s="5">
+        <v>649.37378254999999</v>
+      </c>
+      <c r="C443" s="5">
+        <v>3.6724312799999552</v>
+      </c>
+      <c r="D443" s="5">
+        <v>7.0426038846699068</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006FBED722B018BC40A751CB0F5D3ADA74" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="04bda6238d830f2b328ab5e9ad1e7c12">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="74424788-9774-4656-b3e3-f9b9153be0e0" xmlns:ns3="d64264fa-5603-4e4e-a2f4-32f4724a08c4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7165114d2df508fdc74932f45bce7e3b" ns2:_="" ns3:_="">
+    <xsd:import namespace="74424788-9774-4656-b3e3-f9b9153be0e0"/>
+    <xsd:import namespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:Note" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="74424788-9774-4656-b3e3-f9b9153be0e0" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="b94cc3ae-357c-4eb4-84e8-520ab3b4f5d4" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="18" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="19" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Note" ma:index="21" nillable="true" ma:displayName="Note" ma:description="Add notes about the file" ma:format="Dropdown" ma:internalName="Note">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{8d62b0c9-db67-4e82-b694-67e81e0f5876}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="af44d872-6276-42da-ba23-58815cdf9cb3">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="74424788-9774-4656-b3e3-f9b9153be0e0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="d64264fa-5603-4e4e-a2f4-32f4724a08c4" xsi:nil="true"/>
+    <Note xmlns="74424788-9774-4656-b3e3-f9b9153be0e0" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2EAC3E8C-F57D-49A6-8B52-4E7D23B81EF8}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9DFED800-6C84-471F-8533-CA8D14D5C4B4}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1D423100-319F-475F-8231-229F20EFE442}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>dalpbsva</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101006FBED722B018BC40A751CB0F5D3ADA74</vt:lpwstr>
+  </property>
+</Properties>
+</file>