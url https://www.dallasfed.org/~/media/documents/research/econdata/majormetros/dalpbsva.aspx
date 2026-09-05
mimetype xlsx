--- v8 (2026-07-27)
+++ v9 (2026-09-05)
@@ -1,103 +1,112 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{6EDA1CC7-6DFC-4296-AC27-23B7204EC86A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{F2DFF052-E4B8-41E0-A6C7-BC8ABACD137D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{2A95A0DD-C716-45D2-AECB-E95ED6EE8739}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{49B236D0-6B0A-4688-BF07-1E33528AE8A7}"/>
   </bookViews>
   <sheets>
     <sheet name="dalpbsva" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Dallas—Plano—Irving Professional and Business Services Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry June 2026</t>
+    <t>Last data entry July 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -602,51 +611,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -921,6651 +930,6392 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{575715D9-A697-4DC9-A835-3B260853A0FA}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FD650BB9-4825-46CF-8255-055204AC59C9}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>154.35075606000001</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>155.10890917</v>
       </c>
       <c r="C7" s="5">
         <v>0.75815310999999497</v>
       </c>
       <c r="D7" s="5">
         <v>6.0561334144595191</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>155.53886033000001</v>
       </c>
       <c r="C8" s="5">
         <v>0.42995116000000166</v>
       </c>
       <c r="D8" s="5">
         <v>3.3775002013361144</v>
       </c>
     </row>
-    <row r="9" spans="1:6">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>154.72056196</v>
       </c>
       <c r="C9" s="5">
         <v>-0.81829837000000794</v>
       </c>
       <c r="D9" s="5">
         <v>-6.1337516603188424</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>155.45341884999999</v>
       </c>
       <c r="C10" s="5">
         <v>0.73285688999999365</v>
       </c>
       <c r="D10" s="5">
         <v>5.8344175725335345</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>157.43792661000001</v>
       </c>
       <c r="C11" s="5">
         <v>1.9845077600000138</v>
       </c>
       <c r="D11" s="5">
         <v>16.441825658792531</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>158.59940058000001</v>
       </c>
       <c r="C12" s="5">
         <v>1.161473970000003</v>
       </c>
       <c r="D12" s="5">
         <v>9.2210026893419172</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>161.03295064</v>
       </c>
       <c r="C13" s="5">
         <v>2.4335500599999875</v>
       </c>
       <c r="D13" s="5">
         <v>20.048989566216036</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>162.30305167</v>
       </c>
       <c r="C14" s="5">
         <v>1.2701010300000064</v>
       </c>
       <c r="D14" s="5">
         <v>9.8862162883579519</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>160.97154459999999</v>
       </c>
       <c r="C15" s="5">
         <v>-1.3315070700000149</v>
       </c>
       <c r="D15" s="5">
         <v>-9.4123260155440143</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>163.49635416000001</v>
       </c>
       <c r="C16" s="5">
         <v>2.5248095600000227</v>
       </c>
       <c r="D16" s="5">
         <v>20.533435741906313</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>165.89464251000001</v>
       </c>
       <c r="C17" s="5">
         <v>2.3982883500000014</v>
       </c>
       <c r="D17" s="5">
         <v>19.094432368131443</v>
       </c>
     </row>
-    <row r="18" spans="1:5">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>160.57664771</v>
       </c>
       <c r="C18" s="5">
         <v>-5.3179948000000081</v>
       </c>
       <c r="D18" s="5">
         <v>-32.36051158884883</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>160.70483389</v>
       </c>
       <c r="C19" s="5">
         <v>0.12818618000000015</v>
       </c>
       <c r="D19" s="5">
         <v>0.96216101149273481</v>
       </c>
     </row>
-    <row r="20" spans="1:5">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>160.73037790999999</v>
       </c>
       <c r="C20" s="5">
         <v>2.5544019999983902E-2</v>
       </c>
       <c r="D20" s="5">
         <v>0.19090673822095283</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>158.55334822</v>
       </c>
       <c r="C21" s="5">
         <v>-2.1770296899999835</v>
       </c>
       <c r="D21" s="5">
         <v>-15.095751718242855</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>159.47122521</v>
       </c>
       <c r="C22" s="5">
         <v>0.91787698999999634</v>
       </c>
       <c r="D22" s="5">
         <v>7.1724008476196532</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>159.04365086999999</v>
       </c>
       <c r="C23" s="5">
         <v>-0.42757434000000671</v>
       </c>
       <c r="D23" s="5">
         <v>-3.170415860108422</v>
       </c>
     </row>
-    <row r="24" spans="1:5">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>158.44093844</v>
       </c>
       <c r="C24" s="5">
         <v>-0.60271242999999686</v>
       </c>
       <c r="D24" s="5">
         <v>-4.4539285214074358</v>
       </c>
     </row>
-    <row r="25" spans="1:5">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>159.13476568999999</v>
       </c>
       <c r="C25" s="5">
         <v>0.69382724999999823</v>
       </c>
       <c r="D25" s="5">
         <v>5.3833391814651854</v>
       </c>
     </row>
-    <row r="26" spans="1:5">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>158.3607944</v>
       </c>
       <c r="C26" s="5">
         <v>-0.77397128999999154</v>
       </c>
       <c r="D26" s="5">
         <v>-5.6827277595393415</v>
       </c>
     </row>
-    <row r="27" spans="1:5">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>158.79913443000001</v>
       </c>
       <c r="C27" s="5">
         <v>0.43834003000000621</v>
       </c>
       <c r="D27" s="5">
         <v>3.3726168394933032</v>
       </c>
     </row>
-    <row r="28" spans="1:5">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>159.26019384</v>
       </c>
       <c r="C28" s="5">
         <v>0.46105940999999007</v>
       </c>
       <c r="D28" s="5">
         <v>3.5402738369368469</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>159.76141314</v>
       </c>
       <c r="C29" s="5">
         <v>0.50121930000000248</v>
       </c>
       <c r="D29" s="5">
         <v>3.8426686264765753</v>
       </c>
       <c r="E29" s="5">
         <v>-3.6970629534527011</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>161.67861539</v>
       </c>
       <c r="C30" s="5">
         <v>1.9172022500000026</v>
       </c>
       <c r="D30" s="5">
         <v>15.390021606531935</v>
       </c>
     </row>
-    <row r="31" spans="1:5">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>161.87872512000001</v>
       </c>
       <c r="C31" s="5">
         <v>0.20010973000000831</v>
       </c>
       <c r="D31" s="5">
         <v>1.495393188213745</v>
       </c>
     </row>
-    <row r="32" spans="1:5">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>162.69539648</v>
       </c>
       <c r="C32" s="5">
         <v>0.81667135999998663</v>
       </c>
       <c r="D32" s="5">
         <v>6.2247872703813378</v>
       </c>
     </row>
-    <row r="33" spans="1:5">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>163.72031396</v>
       </c>
       <c r="C33" s="5">
         <v>1.0249174799999992</v>
       </c>
       <c r="D33" s="5">
         <v>7.8270318039591391</v>
       </c>
     </row>
-    <row r="34" spans="1:5">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>164.13275041</v>
       </c>
       <c r="C34" s="5">
         <v>0.41243645000000129</v>
       </c>
       <c r="D34" s="5">
         <v>3.0652212549936886</v>
       </c>
     </row>
-    <row r="35" spans="1:5">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>163.93772324</v>
       </c>
       <c r="C35" s="5">
         <v>-0.19502717000000303</v>
       </c>
       <c r="D35" s="5">
         <v>-1.4165922539142173</v>
       </c>
     </row>
-    <row r="36" spans="1:5">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>164.30563706999999</v>
       </c>
       <c r="C36" s="5">
         <v>0.367913829999992</v>
       </c>
       <c r="D36" s="5">
         <v>2.7265663316791144</v>
       </c>
     </row>
-    <row r="37" spans="1:5">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>163.71287975999999</v>
       </c>
       <c r="C37" s="5">
         <v>-0.5927573099999961</v>
       </c>
       <c r="D37" s="5">
         <v>-4.244305288818162</v>
       </c>
     </row>
-    <row r="38" spans="1:5">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>164.29175466999999</v>
       </c>
       <c r="C38" s="5">
         <v>0.57887490999999613</v>
       </c>
       <c r="D38" s="5">
         <v>4.326596784848924</v>
       </c>
     </row>
-    <row r="39" spans="1:5">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>165.95522484</v>
       </c>
       <c r="C39" s="5">
         <v>1.6634701700000107</v>
       </c>
       <c r="D39" s="5">
         <v>12.85009904329284</v>
       </c>
     </row>
-    <row r="40" spans="1:5">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>166.12167682</v>
       </c>
       <c r="C40" s="5">
         <v>0.16645198000000505</v>
       </c>
       <c r="D40" s="5">
         <v>1.2102537891499843</v>
       </c>
     </row>
-    <row r="41" spans="1:5">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>166.68174450000001</v>
       </c>
       <c r="C41" s="5">
         <v>0.56006768000000307</v>
       </c>
       <c r="D41" s="5">
         <v>4.1215852315444224</v>
       </c>
       <c r="E41" s="5">
         <v>4.3316663416939516</v>
       </c>
     </row>
-    <row r="42" spans="1:5">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>167.65570201</v>
       </c>
       <c r="C42" s="5">
         <v>0.97395750999999109</v>
       </c>
       <c r="D42" s="5">
         <v>7.2416520871571244</v>
       </c>
     </row>
-    <row r="43" spans="1:5">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>169.12588772999999</v>
       </c>
       <c r="C43" s="5">
         <v>1.4701857199999893</v>
       </c>
       <c r="D43" s="5">
         <v>11.045542114767294</v>
       </c>
     </row>
-    <row r="44" spans="1:5">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>169.20202251000001</v>
       </c>
       <c r="C44" s="5">
         <v>7.6134780000018054E-2</v>
       </c>
       <c r="D44" s="5">
         <v>0.54153909185477023</v>
       </c>
     </row>
-    <row r="45" spans="1:5">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>171.61769446</v>
       </c>
       <c r="C45" s="5">
         <v>2.4156719499999895</v>
       </c>
       <c r="D45" s="5">
         <v>18.543613115725634</v>
       </c>
     </row>
-    <row r="46" spans="1:5">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>172.79972251000001</v>
       </c>
       <c r="C46" s="5">
         <v>1.1820280500000138</v>
       </c>
       <c r="D46" s="5">
         <v>8.5854734511517918</v>
       </c>
     </row>
-    <row r="47" spans="1:5">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>174.31660808999999</v>
       </c>
       <c r="C47" s="5">
         <v>1.516885579999979</v>
       </c>
       <c r="D47" s="5">
         <v>11.057709282679241</v>
       </c>
     </row>
-    <row r="48" spans="1:5">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>176.96875714000001</v>
       </c>
       <c r="C48" s="5">
         <v>2.6521490500000198</v>
       </c>
       <c r="D48" s="5">
         <v>19.86544715264149</v>
       </c>
     </row>
-    <row r="49" spans="1:5">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>177.26856387999999</v>
       </c>
       <c r="C49" s="5">
         <v>0.29980673999997975</v>
       </c>
       <c r="D49" s="5">
         <v>2.0519966228837561</v>
       </c>
     </row>
-    <row r="50" spans="1:5">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>179.51721953000001</v>
       </c>
       <c r="C50" s="5">
         <v>2.2486556500000177</v>
       </c>
       <c r="D50" s="5">
         <v>16.330244327684863</v>
       </c>
     </row>
-    <row r="51" spans="1:5">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>180.02957950000001</v>
       </c>
       <c r="C51" s="5">
         <v>0.51235997000000566</v>
       </c>
       <c r="D51" s="5">
         <v>3.4791967635734222</v>
       </c>
     </row>
-    <row r="52" spans="1:5">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>180.39554487999999</v>
       </c>
       <c r="C52" s="5">
         <v>0.36596537999997736</v>
       </c>
       <c r="D52" s="5">
         <v>2.466827196114374</v>
       </c>
     </row>
-    <row r="53" spans="1:5">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>181.96352572999999</v>
       </c>
       <c r="C53" s="5">
         <v>1.5679808499999979</v>
       </c>
       <c r="D53" s="5">
         <v>10.943643319397633</v>
       </c>
       <c r="E53" s="5">
         <v>9.1682393148938779</v>
       </c>
     </row>
-    <row r="54" spans="1:5">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>183.81379923</v>
       </c>
       <c r="C54" s="5">
         <v>1.8502735000000143</v>
       </c>
       <c r="D54" s="5">
         <v>12.908131592534833</v>
       </c>
     </row>
-    <row r="55" spans="1:5">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>183.75508751000001</v>
       </c>
       <c r="C55" s="5">
         <v>-5.8711719999990919E-2</v>
       </c>
       <c r="D55" s="5">
         <v>-0.38261776844774609</v>
       </c>
     </row>
-    <row r="56" spans="1:5">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>184.82845777</v>
       </c>
       <c r="C56" s="5">
         <v>1.0733702599999901</v>
       </c>
       <c r="D56" s="5">
         <v>7.2392117803288025</v>
       </c>
     </row>
-    <row r="57" spans="1:5">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>186.90377311</v>
       </c>
       <c r="C57" s="5">
         <v>2.0753153400000031</v>
       </c>
       <c r="D57" s="5">
         <v>14.338041387674405</v>
       </c>
     </row>
-    <row r="58" spans="1:5">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>186.67073302</v>
       </c>
       <c r="C58" s="5">
         <v>-0.23304009000000292</v>
       </c>
       <c r="D58" s="5">
         <v>-1.4859963650341146</v>
       </c>
     </row>
-    <row r="59" spans="1:5">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>188.04138971</v>
       </c>
       <c r="C59" s="5">
         <v>1.3706566900000041</v>
       </c>
       <c r="D59" s="5">
         <v>9.1758624716907544</v>
       </c>
     </row>
-    <row r="60" spans="1:5">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>196.86975426000001</v>
       </c>
       <c r="C60" s="5">
         <v>8.8283645500000034</v>
       </c>
       <c r="D60" s="5">
         <v>73.422947961717028</v>
       </c>
     </row>
-    <row r="61" spans="1:5">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>197.67959318999999</v>
       </c>
       <c r="C61" s="5">
         <v>0.80983892999998375</v>
       </c>
       <c r="D61" s="5">
         <v>5.0495202815623585</v>
       </c>
     </row>
-    <row r="62" spans="1:5">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>198.82518827999999</v>
       </c>
       <c r="C62" s="5">
         <v>1.1455950900000005</v>
       </c>
       <c r="D62" s="5">
         <v>7.1802497853385328</v>
       </c>
     </row>
-    <row r="63" spans="1:5">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>196.79598981000001</v>
       </c>
       <c r="C63" s="5">
         <v>-2.029198469999983</v>
       </c>
       <c r="D63" s="5">
         <v>-11.582525852574953</v>
       </c>
     </row>
-    <row r="64" spans="1:5">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>198.96264841999999</v>
       </c>
       <c r="C64" s="5">
         <v>2.1666586099999847</v>
       </c>
       <c r="D64" s="5">
         <v>14.041706222518236</v>
       </c>
     </row>
-    <row r="65" spans="1:5">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>200.07983532</v>
       </c>
       <c r="C65" s="5">
         <v>1.1171869000000072</v>
       </c>
       <c r="D65" s="5">
         <v>6.950105210378088</v>
       </c>
       <c r="E65" s="5">
         <v>9.9560115233649817</v>
       </c>
     </row>
-    <row r="66" spans="1:5">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>200.90146949000001</v>
       </c>
       <c r="C66" s="5">
         <v>0.82163417000001004</v>
       </c>
       <c r="D66" s="5">
         <v>5.040675405096029</v>
       </c>
     </row>
-    <row r="67" spans="1:5">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>202.92044346</v>
       </c>
       <c r="C67" s="5">
         <v>2.0189739699999905</v>
       </c>
       <c r="D67" s="5">
         <v>12.748889275098275</v>
       </c>
     </row>
-    <row r="68" spans="1:5">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>204.61418838</v>
       </c>
       <c r="C68" s="5">
         <v>1.6937449200000003</v>
       </c>
       <c r="D68" s="5">
         <v>10.489068153170876</v>
       </c>
     </row>
-    <row r="69" spans="1:5">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>202.79000765000001</v>
       </c>
       <c r="C69" s="5">
         <v>-1.8241807299999948</v>
       </c>
       <c r="D69" s="5">
         <v>-10.188970356431126</v>
       </c>
     </row>
-    <row r="70" spans="1:5">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>203.98111248000001</v>
       </c>
       <c r="C70" s="5">
         <v>1.1911048300000004</v>
       </c>
       <c r="D70" s="5">
         <v>7.2805158460788499</v>
       </c>
     </row>
-    <row r="71" spans="1:5">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>203.99435640999999</v>
       </c>
       <c r="C71" s="5">
         <v>1.3243929999987358E-2</v>
       </c>
       <c r="D71" s="5">
         <v>7.7940512829233199E-2</v>
       </c>
     </row>
-    <row r="72" spans="1:5">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>203.74835952000001</v>
       </c>
       <c r="C72" s="5">
         <v>-0.24599688999998648</v>
       </c>
       <c r="D72" s="5">
         <v>-1.4375213442599288</v>
       </c>
     </row>
-    <row r="73" spans="1:5">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>206.69576893000001</v>
       </c>
       <c r="C73" s="5">
         <v>2.9474094100000059</v>
       </c>
       <c r="D73" s="5">
         <v>18.809068771718017</v>
       </c>
     </row>
-    <row r="74" spans="1:5">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>207.4797288</v>
       </c>
       <c r="C74" s="5">
         <v>0.78395986999998968</v>
       </c>
       <c r="D74" s="5">
         <v>4.6475389949802715</v>
       </c>
     </row>
-    <row r="75" spans="1:5">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>210.20426492999999</v>
       </c>
       <c r="C75" s="5">
         <v>2.72453612999999</v>
       </c>
       <c r="D75" s="5">
         <v>16.94730571152472</v>
       </c>
     </row>
-    <row r="76" spans="1:5">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>213.72308498999999</v>
       </c>
       <c r="C76" s="5">
         <v>3.5188200599999959</v>
       </c>
       <c r="D76" s="5">
         <v>22.044702224761426</v>
       </c>
     </row>
-    <row r="77" spans="1:5">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>213.76501078999999</v>
       </c>
       <c r="C77" s="5">
         <v>4.1925800000001345E-2</v>
       </c>
       <c r="D77" s="5">
         <v>0.23565670238618885</v>
       </c>
       <c r="E77" s="5">
         <v>6.8398574239690202</v>
       </c>
     </row>
-    <row r="78" spans="1:5">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>215.26072486999999</v>
       </c>
       <c r="C78" s="5">
         <v>1.4957140799999991</v>
       </c>
       <c r="D78" s="5">
         <v>8.7271809619458232</v>
       </c>
     </row>
-    <row r="79" spans="1:5">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>217.62950194999999</v>
       </c>
       <c r="C79" s="5">
         <v>2.368777080000001</v>
       </c>
       <c r="D79" s="5">
         <v>14.034335803275265</v>
       </c>
     </row>
-    <row r="80" spans="1:5">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>218.65172673999999</v>
       </c>
       <c r="C80" s="5">
         <v>1.0222247899999957</v>
       </c>
       <c r="D80" s="5">
         <v>5.7844223686196017</v>
       </c>
     </row>
-    <row r="81" spans="1:5">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>222.90310608999999</v>
       </c>
       <c r="C81" s="5">
         <v>4.2513793500000077</v>
       </c>
       <c r="D81" s="5">
         <v>25.996507345785759</v>
       </c>
     </row>
-    <row r="82" spans="1:5">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>225.73114831999999</v>
       </c>
       <c r="C82" s="5">
         <v>2.8280422299999941</v>
       </c>
       <c r="D82" s="5">
         <v>16.333406988531852</v>
       </c>
     </row>
-    <row r="83" spans="1:5">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>226.09170177999999</v>
       </c>
       <c r="C83" s="5">
         <v>0.36055346000000554</v>
       </c>
       <c r="D83" s="5">
         <v>1.9336516558978945</v>
       </c>
     </row>
-    <row r="84" spans="1:5">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>231.13848580000001</v>
       </c>
       <c r="C84" s="5">
         <v>5.0467840200000182</v>
       </c>
       <c r="D84" s="5">
         <v>30.332190071981692</v>
       </c>
     </row>
-    <row r="85" spans="1:5">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>233.29505036</v>
       </c>
       <c r="C85" s="5">
         <v>2.1565645599999925</v>
       </c>
       <c r="D85" s="5">
         <v>11.789015451484142</v>
       </c>
     </row>
-    <row r="86" spans="1:5">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>234.32537986</v>
       </c>
       <c r="C86" s="5">
         <v>1.0303294999999935</v>
       </c>
       <c r="D86" s="5">
         <v>5.4303526230638832</v>
       </c>
     </row>
-    <row r="87" spans="1:5">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>236.82107199000001</v>
       </c>
       <c r="C87" s="5">
         <v>2.495692130000009</v>
       </c>
       <c r="D87" s="5">
         <v>13.556540988634215</v>
       </c>
     </row>
-    <row r="88" spans="1:5">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>240.03318929</v>
       </c>
       <c r="C88" s="5">
         <v>3.2121172999999885</v>
       </c>
       <c r="D88" s="5">
         <v>17.546969004486801</v>
       </c>
     </row>
-    <row r="89" spans="1:5">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>240.42882044000001</v>
       </c>
       <c r="C89" s="5">
         <v>0.39563115000001403</v>
       </c>
       <c r="D89" s="5">
         <v>1.9959111905458959</v>
       </c>
       <c r="E89" s="5">
         <v>12.473420954841963</v>
       </c>
     </row>
-    <row r="90" spans="1:5">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>239.97333947000001</v>
       </c>
       <c r="C90" s="5">
         <v>-0.45548096999999643</v>
       </c>
       <c r="D90" s="5">
         <v>-2.249804823976409</v>
       </c>
     </row>
-    <row r="91" spans="1:5">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>241.86844499</v>
       </c>
       <c r="C91" s="5">
         <v>1.8951055199999871</v>
       </c>
       <c r="D91" s="5">
         <v>9.8992192977232385</v>
       </c>
     </row>
-    <row r="92" spans="1:5">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>244.80301857000001</v>
       </c>
       <c r="C92" s="5">
         <v>2.9345735800000057</v>
       </c>
       <c r="D92" s="5">
         <v>15.571479728558678</v>
       </c>
     </row>
-    <row r="93" spans="1:5">
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>246.63903366</v>
       </c>
       <c r="C93" s="5">
         <v>1.8360150899999894</v>
       </c>
       <c r="D93" s="5">
         <v>9.3806495912315935</v>
       </c>
     </row>
-    <row r="94" spans="1:5">
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>248.55721854000001</v>
       </c>
       <c r="C94" s="5">
         <v>1.9181848800000125</v>
       </c>
       <c r="D94" s="5">
         <v>9.7424981986834034</v>
       </c>
     </row>
-    <row r="95" spans="1:5">
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>251.33445800999999</v>
       </c>
       <c r="C95" s="5">
         <v>2.7772394699999836</v>
       </c>
       <c r="D95" s="5">
         <v>14.263586223732293</v>
       </c>
     </row>
-    <row r="96" spans="1:5">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>248.13403</v>
       </c>
       <c r="C96" s="5">
         <v>-3.200428009999996</v>
       </c>
       <c r="D96" s="5">
         <v>-14.254461061142521</v>
       </c>
     </row>
-    <row r="97" spans="1:5">
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>252.04674703000001</v>
       </c>
       <c r="C97" s="5">
         <v>3.9127170300000103</v>
       </c>
       <c r="D97" s="5">
         <v>20.652746259372901</v>
       </c>
     </row>
-    <row r="98" spans="1:5">
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>255.77802328000001</v>
       </c>
       <c r="C98" s="5">
         <v>3.7312762500000076</v>
       </c>
       <c r="D98" s="5">
         <v>19.284924462968455</v>
       </c>
     </row>
-    <row r="99" spans="1:5">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>256.48788583999999</v>
       </c>
       <c r="C99" s="5">
         <v>0.70986255999997638</v>
       </c>
       <c r="D99" s="5">
         <v>3.3816771041565552</v>
       </c>
     </row>
-    <row r="100" spans="1:5">
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>258.46779292999997</v>
       </c>
       <c r="C100" s="5">
         <v>1.9799070899999833</v>
       </c>
       <c r="D100" s="5">
         <v>9.6667362768342748</v>
       </c>
     </row>
-    <row r="101" spans="1:5">
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>260.30361756999997</v>
       </c>
       <c r="C101" s="5">
         <v>1.8358246399999985</v>
       </c>
       <c r="D101" s="5">
         <v>8.864236880793408</v>
       </c>
       <c r="E101" s="5">
         <v>8.2663954735658685</v>
       </c>
     </row>
-    <row r="102" spans="1:5">
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>262.94107258999998</v>
       </c>
       <c r="C102" s="5">
         <v>2.6374550200000044</v>
       </c>
       <c r="D102" s="5">
         <v>12.859654650835829</v>
       </c>
     </row>
-    <row r="103" spans="1:5">
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>263.86350788999999</v>
       </c>
       <c r="C103" s="5">
         <v>0.92243530000001783</v>
       </c>
       <c r="D103" s="5">
         <v>4.2919576096901446</v>
       </c>
     </row>
-    <row r="104" spans="1:5">
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>265.31456142000002</v>
       </c>
       <c r="C104" s="5">
         <v>1.4510535300000242</v>
       </c>
       <c r="D104" s="5">
         <v>6.8024102879738146</v>
       </c>
     </row>
-    <row r="105" spans="1:5">
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>266.64390364000002</v>
       </c>
       <c r="C105" s="5">
         <v>1.3293422200000009</v>
       </c>
       <c r="D105" s="5">
         <v>6.1810142183360783</v>
       </c>
     </row>
-    <row r="106" spans="1:5">
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>267.72793971999999</v>
       </c>
       <c r="C106" s="5">
         <v>1.0840360799999758</v>
       </c>
       <c r="D106" s="5">
         <v>4.9891564680512035</v>
       </c>
     </row>
-    <row r="107" spans="1:5">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>270.62466572</v>
       </c>
       <c r="C107" s="5">
         <v>2.896726000000001</v>
       </c>
       <c r="D107" s="5">
         <v>13.784780451118905</v>
       </c>
     </row>
-    <row r="108" spans="1:5">
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>272.00611601999998</v>
       </c>
       <c r="C108" s="5">
         <v>1.3814502999999831</v>
       </c>
       <c r="D108" s="5">
         <v>6.3005479859791214</v>
       </c>
     </row>
-    <row r="109" spans="1:5">
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>272.70912849000001</v>
       </c>
       <c r="C109" s="5">
         <v>0.70301247000003286</v>
       </c>
       <c r="D109" s="5">
         <v>3.1459251155410373</v>
       </c>
     </row>
-    <row r="110" spans="1:5">
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>273.90088718999999</v>
       </c>
       <c r="C110" s="5">
         <v>1.1917586999999799</v>
       </c>
       <c r="D110" s="5">
         <v>5.3719851409919306</v>
       </c>
     </row>
-    <row r="111" spans="1:5">
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>276.84272105000002</v>
       </c>
       <c r="C111" s="5">
         <v>2.9418338600000311</v>
       </c>
       <c r="D111" s="5">
         <v>13.677900175488178</v>
       </c>
     </row>
-    <row r="112" spans="1:5">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>277.57646628999998</v>
       </c>
       <c r="C112" s="5">
         <v>0.733745239999962</v>
       </c>
       <c r="D112" s="5">
         <v>3.2272603095318653</v>
       </c>
     </row>
-    <row r="113" spans="1:5">
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>280.17019544999999</v>
       </c>
       <c r="C113" s="5">
         <v>2.5937291600000094</v>
       </c>
       <c r="D113" s="5">
         <v>11.807641228511056</v>
       </c>
       <c r="E113" s="5">
         <v>7.6320790565492569</v>
       </c>
     </row>
-    <row r="114" spans="1:5">
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>282.50396762999998</v>
       </c>
       <c r="C114" s="5">
         <v>2.3337721799999827</v>
       </c>
       <c r="D114" s="5">
         <v>10.466710764291065</v>
       </c>
     </row>
-    <row r="115" spans="1:5">
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>285.99109261000001</v>
       </c>
       <c r="C115" s="5">
         <v>3.4871249800000328</v>
       </c>
       <c r="D115" s="5">
         <v>15.860517355956883</v>
       </c>
     </row>
-    <row r="116" spans="1:5">
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>288.65801871000002</v>
       </c>
       <c r="C116" s="5">
         <v>2.666926100000012</v>
       </c>
       <c r="D116" s="5">
         <v>11.782400922158986</v>
       </c>
     </row>
-    <row r="117" spans="1:5">
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>287.42262258</v>
       </c>
       <c r="C117" s="5">
         <v>-1.2353961300000265</v>
       </c>
       <c r="D117" s="5">
         <v>-5.0165682342303448</v>
       </c>
     </row>
-    <row r="118" spans="1:5">
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>286.52632750999999</v>
       </c>
       <c r="C118" s="5">
         <v>-0.89629507000000785</v>
       </c>
       <c r="D118" s="5">
         <v>-3.6785466528559074</v>
       </c>
     </row>
-    <row r="119" spans="1:5">
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>289.20199250000002</v>
       </c>
       <c r="C119" s="5">
         <v>2.6756649900000298</v>
       </c>
       <c r="D119" s="5">
         <v>11.799785189939893</v>
       </c>
     </row>
-    <row r="120" spans="1:5">
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>292.45369994999999</v>
       </c>
       <c r="C120" s="5">
         <v>3.2517074499999694</v>
       </c>
       <c r="D120" s="5">
         <v>14.358927255101372</v>
       </c>
     </row>
-    <row r="121" spans="1:5">
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>293.74230224000001</v>
       </c>
       <c r="C121" s="5">
         <v>1.2886022900000285</v>
       </c>
       <c r="D121" s="5">
         <v>5.4174461023519305</v>
       </c>
     </row>
-    <row r="122" spans="1:5">
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>294.86346734</v>
       </c>
       <c r="C122" s="5">
         <v>1.1211650999999847</v>
       </c>
       <c r="D122" s="5">
         <v>4.6775827750007437</v>
       </c>
     </row>
-    <row r="123" spans="1:5">
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>295.83882854000001</v>
       </c>
       <c r="C123" s="5">
         <v>0.97536120000000892</v>
       </c>
       <c r="D123" s="5">
         <v>4.042426255158138</v>
       </c>
     </row>
-    <row r="124" spans="1:5">
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>296.98379475000002</v>
       </c>
       <c r="C124" s="5">
         <v>1.1449662100000069</v>
       </c>
       <c r="D124" s="5">
         <v>4.7444298692913778</v>
       </c>
     </row>
-    <row r="125" spans="1:5">
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>298.97619066999999</v>
       </c>
       <c r="C125" s="5">
         <v>1.9923959199999786</v>
       </c>
       <c r="D125" s="5">
         <v>8.3543180565928346</v>
       </c>
       <c r="E125" s="5">
         <v>6.7123468253982077</v>
       </c>
     </row>
-    <row r="126" spans="1:5">
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>301.30212259000001</v>
       </c>
       <c r="C126" s="5">
         <v>2.3259319200000164</v>
       </c>
       <c r="D126" s="5">
         <v>9.7455815973872326</v>
       </c>
     </row>
-    <row r="127" spans="1:5">
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>303.03268002999999</v>
       </c>
       <c r="C127" s="5">
         <v>1.7305574399999841</v>
       </c>
       <c r="D127" s="5">
         <v>7.1142637631141259</v>
       </c>
     </row>
-    <row r="128" spans="1:5">
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>305.11204365999998</v>
       </c>
       <c r="C128" s="5">
         <v>2.0793636299999889</v>
       </c>
       <c r="D128" s="5">
         <v>8.552194866230689</v>
       </c>
     </row>
-    <row r="129" spans="1:5">
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>307.60350631</v>
       </c>
       <c r="C129" s="5">
         <v>2.4914626500000168</v>
       </c>
       <c r="D129" s="5">
         <v>10.251160349270162</v>
       </c>
     </row>
-    <row r="130" spans="1:5">
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>309.35253719999997</v>
       </c>
       <c r="C130" s="5">
         <v>1.7490308899999718</v>
       </c>
       <c r="D130" s="5">
         <v>7.0406674567849548</v>
       </c>
     </row>
-    <row r="131" spans="1:5">
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>315.81703070999998</v>
       </c>
       <c r="C131" s="5">
         <v>6.4644935100000112</v>
       </c>
       <c r="D131" s="5">
         <v>28.168813687615724</v>
       </c>
     </row>
-    <row r="132" spans="1:5">
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>314.46632865999999</v>
       </c>
       <c r="C132" s="5">
         <v>-1.3507020499999953</v>
       </c>
       <c r="D132" s="5">
         <v>-5.0132009985772275</v>
       </c>
     </row>
-    <row r="133" spans="1:5">
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>316.23429255999997</v>
       </c>
       <c r="C133" s="5">
         <v>1.7679638999999838</v>
       </c>
       <c r="D133" s="5">
         <v>6.9591034077990166</v>
       </c>
     </row>
-    <row r="134" spans="1:5">
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>318.99517170000001</v>
       </c>
       <c r="C134" s="5">
         <v>2.7608791400000428</v>
       </c>
       <c r="D134" s="5">
         <v>10.994576196756455</v>
       </c>
     </row>
-    <row r="135" spans="1:5">
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>317.34090581999999</v>
       </c>
       <c r="C135" s="5">
         <v>-1.6542658800000254</v>
       </c>
       <c r="D135" s="5">
         <v>-6.0485755638829524</v>
       </c>
     </row>
-    <row r="136" spans="1:5">
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>317.78107143</v>
       </c>
       <c r="C136" s="5">
         <v>0.4401656100000082</v>
       </c>
       <c r="D136" s="5">
         <v>1.6772086449828416</v>
       </c>
     </row>
-    <row r="137" spans="1:5">
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>317.88931568999999</v>
       </c>
       <c r="C137" s="5">
         <v>0.10824425999999221</v>
       </c>
       <c r="D137" s="5">
         <v>0.40951695058186743</v>
       </c>
       <c r="E137" s="5">
         <v>6.3259636085455595</v>
       </c>
     </row>
-    <row r="138" spans="1:5">
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>314.76294352000002</v>
       </c>
       <c r="C138" s="5">
         <v>-3.1263721699999678</v>
       </c>
       <c r="D138" s="5">
         <v>-11.183838778806143</v>
       </c>
     </row>
-    <row r="139" spans="1:5">
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>314.48226890000001</v>
       </c>
       <c r="C139" s="5">
         <v>-0.28067462000001342</v>
       </c>
       <c r="D139" s="5">
         <v>-1.0648096163382137</v>
       </c>
     </row>
-    <row r="140" spans="1:5">
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>314.23033900000001</v>
       </c>
       <c r="C140" s="5">
         <v>-0.25192989999999327</v>
       </c>
       <c r="D140" s="5">
         <v>-0.95708868549969628</v>
       </c>
     </row>
-    <row r="141" spans="1:5">
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>311.25077749000002</v>
       </c>
       <c r="C141" s="5">
         <v>-2.9795615099999964</v>
       </c>
       <c r="D141" s="5">
         <v>-10.803467393896039</v>
       </c>
     </row>
-    <row r="142" spans="1:5">
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>309.63203131</v>
       </c>
       <c r="C142" s="5">
         <v>-1.6187461800000165</v>
       </c>
       <c r="D142" s="5">
         <v>-6.0654749856651202</v>
       </c>
     </row>
-    <row r="143" spans="1:5">
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>307.41994745</v>
       </c>
       <c r="C143" s="5">
         <v>-2.212083860000007</v>
       </c>
       <c r="D143" s="5">
         <v>-8.2441115402142273</v>
       </c>
     </row>
-    <row r="144" spans="1:5">
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>303.03289950999999</v>
       </c>
       <c r="C144" s="5">
         <v>-4.3870479400000022</v>
       </c>
       <c r="D144" s="5">
         <v>-15.842495729920858</v>
       </c>
     </row>
-    <row r="145" spans="1:5">
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>300.62481356000001</v>
       </c>
       <c r="C145" s="5">
         <v>-2.408085949999986</v>
       </c>
       <c r="D145" s="5">
         <v>-9.1300023416041824</v>
       </c>
     </row>
-    <row r="146" spans="1:5">
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>298.14240010999998</v>
       </c>
       <c r="C146" s="5">
         <v>-2.4824134500000241</v>
       </c>
       <c r="D146" s="5">
         <v>-9.4711450761598925</v>
       </c>
     </row>
-    <row r="147" spans="1:5">
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>289.93039390000001</v>
       </c>
       <c r="C147" s="5">
         <v>-8.21200620999997</v>
       </c>
       <c r="D147" s="5">
         <v>-28.477937927082998</v>
       </c>
     </row>
-    <row r="148" spans="1:5">
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>288.58991945999998</v>
       </c>
       <c r="C148" s="5">
         <v>-1.3404744400000368</v>
       </c>
       <c r="D148" s="5">
         <v>-5.4091916672072138</v>
       </c>
     </row>
-    <row r="149" spans="1:5">
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>286.52736844999998</v>
       </c>
       <c r="C149" s="5">
         <v>-2.0625510099999929</v>
       </c>
       <c r="D149" s="5">
         <v>-8.2471739472267167</v>
       </c>
       <c r="E149" s="5">
         <v>-9.8656814469925802</v>
       </c>
     </row>
-    <row r="150" spans="1:5">
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>285.60405315000003</v>
       </c>
       <c r="C150" s="5">
         <v>-0.9233152999999561</v>
       </c>
       <c r="D150" s="5">
         <v>-3.799115774450712</v>
       </c>
     </row>
-    <row r="151" spans="1:5">
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>284.06977436</v>
       </c>
       <c r="C151" s="5">
         <v>-1.5342787900000303</v>
       </c>
       <c r="D151" s="5">
         <v>-6.2593591049353918</v>
       </c>
     </row>
-    <row r="152" spans="1:5">
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>283.61580185999998</v>
       </c>
       <c r="C152" s="5">
         <v>-0.45397250000002032</v>
       </c>
       <c r="D152" s="5">
         <v>-1.9009560372935552</v>
       </c>
     </row>
-    <row r="153" spans="1:5">
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>283.41200207000003</v>
       </c>
       <c r="C153" s="5">
         <v>-0.20379978999994819</v>
       </c>
       <c r="D153" s="5">
         <v>-0.85889261189109334</v>
       </c>
     </row>
-    <row r="154" spans="1:5">
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>284.36268140999999</v>
       </c>
       <c r="C154" s="5">
         <v>0.95067933999996512</v>
       </c>
       <c r="D154" s="5">
         <v>4.1003891724422648</v>
       </c>
     </row>
-    <row r="155" spans="1:5">
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>283.31951706000001</v>
       </c>
       <c r="C155" s="5">
         <v>-1.0431643499999836</v>
       </c>
       <c r="D155" s="5">
         <v>-4.3143734944429912</v>
       </c>
     </row>
-    <row r="156" spans="1:5">
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>284.15763139000001</v>
       </c>
       <c r="C156" s="5">
         <v>0.83811432999999624</v>
       </c>
       <c r="D156" s="5">
         <v>3.6081631640597633</v>
       </c>
     </row>
-    <row r="157" spans="1:5">
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>284.74197519000001</v>
       </c>
       <c r="C157" s="5">
         <v>0.58434379999999919</v>
       </c>
       <c r="D157" s="5">
         <v>2.4957909971178305</v>
       </c>
     </row>
-    <row r="158" spans="1:5">
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>284.85435138000003</v>
       </c>
       <c r="C158" s="5">
         <v>0.11237619000002042</v>
       </c>
       <c r="D158" s="5">
         <v>0.47462101671778001</v>
       </c>
     </row>
-    <row r="159" spans="1:5">
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>282.40383537000002</v>
       </c>
       <c r="C159" s="5">
         <v>-2.4505160100000012</v>
       </c>
       <c r="D159" s="5">
         <v>-9.848534462228475</v>
       </c>
     </row>
-    <row r="160" spans="1:5">
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>281.98516998999997</v>
       </c>
       <c r="C160" s="5">
         <v>-0.41866538000004994</v>
       </c>
       <c r="D160" s="5">
         <v>-1.7645730036160545</v>
       </c>
     </row>
-    <row r="161" spans="1:5">
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>280.18526559999998</v>
       </c>
       <c r="C161" s="5">
         <v>-1.7999043899999947</v>
       </c>
       <c r="D161" s="5">
         <v>-7.3963106854360134</v>
       </c>
       <c r="E161" s="5">
         <v>-2.2134370214992982</v>
       </c>
     </row>
-    <row r="162" spans="1:5">
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>279.83673153000001</v>
       </c>
       <c r="C162" s="5">
         <v>-0.34853406999997105</v>
       </c>
       <c r="D162" s="5">
         <v>-1.4825592112735486</v>
       </c>
     </row>
-    <row r="163" spans="1:5">
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>278.23612305</v>
       </c>
       <c r="C163" s="5">
         <v>-1.6006084800000053</v>
       </c>
       <c r="D163" s="5">
         <v>-6.6518913406563911</v>
       </c>
     </row>
-    <row r="164" spans="1:5">
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>277.34583757000001</v>
       </c>
       <c r="C164" s="5">
         <v>-0.89028547999998864</v>
       </c>
       <c r="D164" s="5">
         <v>-3.7728398146688824</v>
       </c>
     </row>
-    <row r="165" spans="1:5">
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>277.74382594999997</v>
       </c>
       <c r="C165" s="5">
         <v>0.3979883799999584</v>
       </c>
       <c r="D165" s="5">
         <v>1.7356433716851249</v>
       </c>
     </row>
-    <row r="166" spans="1:5">
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>277.786948</v>
       </c>
       <c r="C166" s="5">
         <v>4.3122050000022227E-2</v>
       </c>
       <c r="D166" s="5">
         <v>0.18646920444023163</v>
       </c>
     </row>
-    <row r="167" spans="1:5">
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>278.00044302999999</v>
       </c>
       <c r="C167" s="5">
         <v>0.21349502999999004</v>
       </c>
       <c r="D167" s="5">
         <v>0.9261765720054882</v>
       </c>
     </row>
-    <row r="168" spans="1:5">
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>278.80537475</v>
       </c>
       <c r="C168" s="5">
         <v>0.80493172000001323</v>
       </c>
       <c r="D168" s="5">
         <v>3.5303887169240378</v>
       </c>
     </row>
-    <row r="169" spans="1:5">
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>279.34612290000001</v>
       </c>
       <c r="C169" s="5">
         <v>0.54074815000001308</v>
       </c>
       <c r="D169" s="5">
         <v>2.3524107030911567</v>
       </c>
     </row>
-    <row r="170" spans="1:5">
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>280.30127368000001</v>
       </c>
       <c r="C170" s="5">
         <v>0.95515077999999676</v>
       </c>
       <c r="D170" s="5">
         <v>4.1811332565077741</v>
       </c>
     </row>
-    <row r="171" spans="1:5">
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>281.24374366000001</v>
       </c>
       <c r="C171" s="5">
         <v>0.94246997999999849</v>
       </c>
       <c r="D171" s="5">
         <v>4.1102737882763751</v>
       </c>
     </row>
-    <row r="172" spans="1:5">
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>282.86318252000001</v>
       </c>
       <c r="C172" s="5">
         <v>1.6194388600000025</v>
       </c>
       <c r="D172" s="5">
         <v>7.1328448339279982</v>
       </c>
     </row>
-    <row r="173" spans="1:5">
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>285.88751130000003</v>
       </c>
       <c r="C173" s="5">
         <v>3.0243287800000189</v>
       </c>
       <c r="D173" s="5">
         <v>13.612241573716478</v>
       </c>
       <c r="E173" s="5">
         <v>2.035169725213426</v>
       </c>
     </row>
-    <row r="174" spans="1:5">
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>288.28816202000002</v>
       </c>
       <c r="C174" s="5">
         <v>2.4006507199999874</v>
       </c>
       <c r="D174" s="5">
         <v>10.555283597100495</v>
       </c>
     </row>
-    <row r="175" spans="1:5">
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>289.77380013999999</v>
       </c>
       <c r="C175" s="5">
         <v>1.485638119999976</v>
       </c>
       <c r="D175" s="5">
         <v>6.3622909299544395</v>
       </c>
     </row>
-    <row r="176" spans="1:5">
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>290.76823207000001</v>
       </c>
       <c r="C176" s="5">
         <v>0.99443193000001884</v>
       </c>
       <c r="D176" s="5">
         <v>4.1967266084097288</v>
       </c>
     </row>
-    <row r="177" spans="1:5">
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>292.20613921</v>
       </c>
       <c r="C177" s="5">
         <v>1.437907139999993</v>
       </c>
       <c r="D177" s="5">
         <v>6.0983337695700079</v>
       </c>
     </row>
-    <row r="178" spans="1:5">
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>292.23914101000003</v>
       </c>
       <c r="C178" s="5">
         <v>3.3001800000022286E-2</v>
       </c>
       <c r="D178" s="5">
         <v>0.13561237649899471</v>
       </c>
     </row>
-    <row r="179" spans="1:5">
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>292.96920358</v>
       </c>
       <c r="C179" s="5">
         <v>0.73006256999997277</v>
       </c>
       <c r="D179" s="5">
         <v>3.0393365169468778</v>
       </c>
     </row>
-    <row r="180" spans="1:5">
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>296.47420404000002</v>
       </c>
       <c r="C180" s="5">
         <v>3.5050004600000193</v>
       </c>
       <c r="D180" s="5">
         <v>15.339826982020654</v>
       </c>
     </row>
-    <row r="181" spans="1:5">
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>294.93767872000001</v>
       </c>
       <c r="C181" s="5">
         <v>-1.5365253200000097</v>
       </c>
       <c r="D181" s="5">
         <v>-6.0449445784833244</v>
       </c>
     </row>
-    <row r="182" spans="1:5">
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>293.35125726000001</v>
       </c>
       <c r="C182" s="5">
         <v>-1.5864214599999968</v>
       </c>
       <c r="D182" s="5">
         <v>-6.2670355844424037</v>
       </c>
     </row>
-    <row r="183" spans="1:5">
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>297.44394906999997</v>
       </c>
       <c r="C183" s="5">
         <v>4.0926918099999625</v>
       </c>
       <c r="D183" s="5">
         <v>18.088121740573992</v>
       </c>
     </row>
-    <row r="184" spans="1:5">
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>295.94418372000001</v>
       </c>
       <c r="C184" s="5">
         <v>-1.4997653499999615</v>
       </c>
       <c r="D184" s="5">
         <v>-5.8856066075726581</v>
       </c>
     </row>
-    <row r="185" spans="1:5">
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>296.26263075999998</v>
       </c>
       <c r="C185" s="5">
         <v>0.31844703999996682</v>
       </c>
       <c r="D185" s="5">
         <v>1.2989143321276542</v>
       </c>
       <c r="E185" s="5">
         <v>3.6290915307289007</v>
       </c>
     </row>
-    <row r="186" spans="1:5">
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>296.32717185000001</v>
       </c>
       <c r="C186" s="5">
         <v>6.4541090000034274E-2</v>
       </c>
       <c r="D186" s="5">
         <v>0.26173457463316563</v>
       </c>
     </row>
-    <row r="187" spans="1:5">
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>298.51518384000002</v>
       </c>
       <c r="C187" s="5">
         <v>2.1880119900000068</v>
       </c>
       <c r="D187" s="5">
         <v>9.2293630335816843</v>
       </c>
     </row>
-    <row r="188" spans="1:5">
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>299.14452191999999</v>
       </c>
       <c r="C188" s="5">
         <v>0.62933807999996816</v>
       </c>
       <c r="D188" s="5">
         <v>2.559415299650003</v>
       </c>
     </row>
-    <row r="189" spans="1:5">
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>304.26843336000002</v>
       </c>
       <c r="C189" s="5">
         <v>5.123911440000029</v>
       </c>
       <c r="D189" s="5">
         <v>22.605549909860656</v>
       </c>
     </row>
-    <row r="190" spans="1:5">
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>303.86540328000001</v>
       </c>
       <c r="C190" s="5">
         <v>-0.40303008000000773</v>
       </c>
       <c r="D190" s="5">
         <v>-1.5779757406873318</v>
       </c>
     </row>
-    <row r="191" spans="1:5">
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>305.01600639999998</v>
       </c>
       <c r="C191" s="5">
         <v>1.1506031199999711</v>
       </c>
       <c r="D191" s="5">
         <v>4.639701683866293</v>
       </c>
     </row>
-    <row r="192" spans="1:5">
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>310.17050879999999</v>
       </c>
       <c r="C192" s="5">
         <v>5.1545024000000126</v>
       </c>
       <c r="D192" s="5">
         <v>22.274096717742808</v>
       </c>
     </row>
-    <row r="193" spans="1:5">
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>309.27433702000002</v>
       </c>
       <c r="C193" s="5">
         <v>-0.89617177999997466</v>
       </c>
       <c r="D193" s="5">
         <v>-3.4125755399479929</v>
       </c>
     </row>
-    <row r="194" spans="1:5">
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>312.14827890999999</v>
       </c>
       <c r="C194" s="5">
         <v>2.8739418899999691</v>
       </c>
       <c r="D194" s="5">
         <v>11.73898483012823</v>
       </c>
     </row>
-    <row r="195" spans="1:5">
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>315.84886637</v>
       </c>
       <c r="C195" s="5">
         <v>3.7005874600000084</v>
       </c>
       <c r="D195" s="5">
         <v>15.191526447279703</v>
       </c>
     </row>
-    <row r="196" spans="1:5">
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>317.10299896999999</v>
       </c>
       <c r="C196" s="5">
         <v>1.2541325999999913</v>
       </c>
       <c r="D196" s="5">
         <v>4.870254586863676</v>
       </c>
     </row>
-    <row r="197" spans="1:5">
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>318.63788940000001</v>
       </c>
       <c r="C197" s="5">
         <v>1.5348904300000186</v>
       </c>
       <c r="D197" s="5">
         <v>5.9655773108057364</v>
       </c>
       <c r="E197" s="5">
         <v>7.5525079158991426</v>
       </c>
     </row>
-    <row r="198" spans="1:5">
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>321.44657452000001</v>
       </c>
       <c r="C198" s="5">
         <v>2.8086851200000069</v>
       </c>
       <c r="D198" s="5">
         <v>11.105772766771004</v>
       </c>
     </row>
-    <row r="199" spans="1:5">
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>323.30633999999998</v>
       </c>
       <c r="C199" s="5">
         <v>1.8597654799999646</v>
       </c>
       <c r="D199" s="5">
         <v>7.1679760763964318</v>
       </c>
     </row>
-    <row r="200" spans="1:5">
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>325.74767396999999</v>
       </c>
       <c r="C200" s="5">
         <v>2.4413339700000165</v>
       </c>
       <c r="D200" s="5">
         <v>9.447343639974747</v>
       </c>
     </row>
-    <row r="201" spans="1:5">
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>326.77092475000001</v>
       </c>
       <c r="C201" s="5">
         <v>1.0232507800000121</v>
       </c>
       <c r="D201" s="5">
         <v>3.8352963020296338</v>
       </c>
     </row>
-    <row r="202" spans="1:5">
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>328.45013592999999</v>
       </c>
       <c r="C202" s="5">
         <v>1.6792111799999816</v>
       </c>
       <c r="D202" s="5">
         <v>6.3438711136970305</v>
       </c>
     </row>
-    <row r="203" spans="1:5">
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>329.94597976</v>
       </c>
       <c r="C203" s="5">
         <v>1.4958438300000125</v>
       </c>
       <c r="D203" s="5">
         <v>5.6040906835498339</v>
       </c>
     </row>
-    <row r="204" spans="1:5">
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>331.03578353</v>
       </c>
       <c r="C204" s="5">
         <v>1.0898037700000032</v>
       </c>
       <c r="D204" s="5">
         <v>4.0363740140223703</v>
       </c>
     </row>
-    <row r="205" spans="1:5">
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>333.18734325999998</v>
       </c>
       <c r="C205" s="5">
         <v>2.151559729999974</v>
       </c>
       <c r="D205" s="5">
         <v>8.0843081241313683</v>
       </c>
     </row>
-    <row r="206" spans="1:5">
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>335.21944151999998</v>
       </c>
       <c r="C206" s="5">
         <v>2.0320982599999979</v>
       </c>
       <c r="D206" s="5">
         <v>7.5693220860570287</v>
       </c>
     </row>
-    <row r="207" spans="1:5">
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>334.66907746999999</v>
       </c>
       <c r="C207" s="5">
         <v>-0.55036404999998467</v>
       </c>
       <c r="D207" s="5">
         <v>-1.9524693643849123</v>
       </c>
     </row>
-    <row r="208" spans="1:5">
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>338.13435105000002</v>
       </c>
       <c r="C208" s="5">
         <v>3.4652735800000301</v>
       </c>
       <c r="D208" s="5">
         <v>13.157795160529817</v>
       </c>
     </row>
-    <row r="209" spans="1:5">
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>340.06809016</v>
       </c>
       <c r="C209" s="5">
         <v>1.9337391099999763</v>
       </c>
       <c r="D209" s="5">
         <v>7.0826408761927473</v>
       </c>
       <c r="E209" s="5">
         <v>6.7255657512524269</v>
       </c>
     </row>
-    <row r="210" spans="1:5">
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>339.48382408999998</v>
       </c>
       <c r="C210" s="5">
         <v>-0.58426607000001241</v>
       </c>
       <c r="D210" s="5">
         <v>-2.0423317978729538</v>
       </c>
     </row>
-    <row r="211" spans="1:5">
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>343.72569576000001</v>
       </c>
       <c r="C211" s="5">
         <v>4.2418716700000232</v>
       </c>
       <c r="D211" s="5">
         <v>16.068659675695017</v>
       </c>
     </row>
-    <row r="212" spans="1:5">
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>346.12082810999999</v>
       </c>
       <c r="C212" s="5">
         <v>2.395132349999983</v>
       </c>
       <c r="D212" s="5">
         <v>8.6898057723467268</v>
       </c>
     </row>
-    <row r="213" spans="1:5">
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>347.53630249000003</v>
       </c>
       <c r="C213" s="5">
         <v>1.4154743800000347</v>
       </c>
       <c r="D213" s="5">
         <v>5.0193451054075577</v>
       </c>
     </row>
-    <row r="214" spans="1:5">
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>349.10698687000001</v>
       </c>
       <c r="C214" s="5">
         <v>1.5706843799999888</v>
       </c>
       <c r="D214" s="5">
         <v>5.5602409870106673</v>
       </c>
     </row>
-    <row r="215" spans="1:5">
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>352.15949418999998</v>
       </c>
       <c r="C215" s="5">
         <v>3.0525073199999611</v>
       </c>
       <c r="D215" s="5">
         <v>11.012102765806265</v>
       </c>
     </row>
-    <row r="216" spans="1:5">
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>351.74754315000001</v>
       </c>
       <c r="C216" s="5">
         <v>-0.41195103999996263</v>
       </c>
       <c r="D216" s="5">
         <v>-1.3947461951403839</v>
       </c>
     </row>
-    <row r="217" spans="1:5">
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>353.85726512000002</v>
       </c>
       <c r="C217" s="5">
         <v>2.1097219700000096</v>
       </c>
       <c r="D217" s="5">
         <v>7.4396357032465721</v>
       </c>
     </row>
-    <row r="218" spans="1:5">
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>355.01531567000001</v>
       </c>
       <c r="C218" s="5">
         <v>1.1580505499999845</v>
       </c>
       <c r="D218" s="5">
         <v>3.9986428908401539</v>
       </c>
     </row>
-    <row r="219" spans="1:5">
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>357.20377438999998</v>
       </c>
       <c r="C219" s="5">
         <v>2.1884587199999714</v>
       </c>
       <c r="D219" s="5">
         <v>7.6533128102590942</v>
       </c>
     </row>
-    <row r="220" spans="1:5">
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>359.44047644</v>
       </c>
       <c r="C220" s="5">
         <v>2.2367020500000194</v>
       </c>
       <c r="D220" s="5">
         <v>7.7782938686961289</v>
       </c>
     </row>
-    <row r="221" spans="1:5">
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>362.18661680999998</v>
       </c>
       <c r="C221" s="5">
         <v>2.7461403699999778</v>
       </c>
       <c r="D221" s="5">
         <v>9.5632757722061932</v>
       </c>
       <c r="E221" s="5">
         <v>6.5041464606671484</v>
       </c>
     </row>
-    <row r="222" spans="1:5">
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>363.15021751</v>
       </c>
       <c r="C222" s="5">
         <v>0.96360070000002906</v>
       </c>
       <c r="D222" s="5">
         <v>3.2397442430295076</v>
       </c>
     </row>
-    <row r="223" spans="1:5">
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>364.34031184000003</v>
       </c>
       <c r="C223" s="5">
         <v>1.1900943300000222</v>
       </c>
       <c r="D223" s="5">
         <v>4.0042304787790473</v>
       </c>
     </row>
-    <row r="224" spans="1:5">
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>364.32175131000002</v>
       </c>
       <c r="C224" s="5">
         <v>-1.8560530000002018E-2</v>
       </c>
       <c r="D224" s="5">
         <v>-6.1114282070162673E-2</v>
       </c>
     </row>
-    <row r="225" spans="1:5">
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>362.21896062000002</v>
       </c>
       <c r="C225" s="5">
         <v>-2.1027906900000062</v>
       </c>
       <c r="D225" s="5">
         <v>-6.7104605422743102</v>
       </c>
     </row>
-    <row r="226" spans="1:5">
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>364.30680401000001</v>
       </c>
       <c r="C226" s="5">
         <v>2.0878433899999891</v>
       </c>
       <c r="D226" s="5">
         <v>7.1403915109904847</v>
       </c>
     </row>
-    <row r="227" spans="1:5">
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>364.00452274999998</v>
       </c>
       <c r="C227" s="5">
         <v>-0.30228126000002931</v>
       </c>
       <c r="D227" s="5">
         <v>-0.99116100124826412</v>
       </c>
     </row>
-    <row r="228" spans="1:5">
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>362.08755760000003</v>
       </c>
       <c r="C228" s="5">
         <v>-1.9169651499999532</v>
       </c>
       <c r="D228" s="5">
         <v>-6.1397169092436759</v>
       </c>
     </row>
-    <row r="229" spans="1:5">
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>360.87793295</v>
       </c>
       <c r="C229" s="5">
         <v>-1.2096246500000234</v>
       </c>
       <c r="D229" s="5">
         <v>-3.935992266998023</v>
       </c>
     </row>
-    <row r="230" spans="1:5">
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>358.88476498</v>
       </c>
       <c r="C230" s="5">
         <v>-1.9931679700000018</v>
       </c>
       <c r="D230" s="5">
         <v>-6.4300598935347786</v>
       </c>
     </row>
-    <row r="231" spans="1:5">
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>356.06993017999997</v>
       </c>
       <c r="C231" s="5">
         <v>-2.8148348000000283</v>
       </c>
       <c r="D231" s="5">
         <v>-9.01635680546784</v>
       </c>
     </row>
-    <row r="232" spans="1:5">
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>353.18630303999998</v>
       </c>
       <c r="C232" s="5">
         <v>-2.8836271399999873</v>
       </c>
       <c r="D232" s="5">
         <v>-9.2967933895471422</v>
       </c>
     </row>
-    <row r="233" spans="1:5">
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>350.70601694999999</v>
       </c>
       <c r="C233" s="5">
         <v>-2.4802860899999928</v>
       </c>
       <c r="D233" s="5">
         <v>-8.1091285323250499</v>
       </c>
       <c r="E233" s="5">
         <v>-3.1698023414329035</v>
       </c>
     </row>
-    <row r="234" spans="1:5">
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>344.59612835000001</v>
       </c>
       <c r="C234" s="5">
         <v>-6.1098885999999766</v>
       </c>
       <c r="D234" s="5">
         <v>-19.014713963161512</v>
       </c>
     </row>
-    <row r="235" spans="1:5">
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>340.17174831</v>
       </c>
       <c r="C235" s="5">
         <v>-4.4243800400000168</v>
       </c>
       <c r="D235" s="5">
         <v>-14.364432424453632</v>
       </c>
     </row>
-    <row r="236" spans="1:5">
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>337.17266899999998</v>
       </c>
       <c r="C236" s="5">
         <v>-2.9990793100000133</v>
       </c>
       <c r="D236" s="5">
         <v>-10.081415813587125</v>
       </c>
     </row>
-    <row r="237" spans="1:5">
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>333.18946555999997</v>
       </c>
       <c r="C237" s="5">
         <v>-3.9832034400000111</v>
       </c>
       <c r="D237" s="5">
         <v>-13.290480904803847</v>
       </c>
     </row>
-    <row r="238" spans="1:5">
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>333.68027284999999</v>
       </c>
       <c r="C238" s="5">
         <v>0.49080729000002066</v>
       </c>
       <c r="D238" s="5">
         <v>1.7820610622763855</v>
       </c>
     </row>
-    <row r="239" spans="1:5">
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>333.18565654000002</v>
       </c>
       <c r="C239" s="5">
         <v>-0.49461630999996942</v>
       </c>
       <c r="D239" s="5">
         <v>-1.764337029446672</v>
       </c>
     </row>
-    <row r="240" spans="1:5">
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>333.58806426000001</v>
       </c>
       <c r="C240" s="5">
         <v>0.40240771999998515</v>
       </c>
       <c r="D240" s="5">
         <v>1.4589760316294997</v>
       </c>
     </row>
-    <row r="241" spans="1:5">
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>332.69048858000002</v>
       </c>
       <c r="C241" s="5">
         <v>-0.89757567999998855</v>
       </c>
       <c r="D241" s="5">
         <v>-3.1814489045834948</v>
       </c>
     </row>
-    <row r="242" spans="1:5">
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>332.08633515999998</v>
       </c>
       <c r="C242" s="5">
         <v>-0.60415342000004557</v>
       </c>
       <c r="D242" s="5">
         <v>-2.1575211494391011</v>
       </c>
     </row>
-    <row r="243" spans="1:5">
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>333.80358396000003</v>
       </c>
       <c r="C243" s="5">
         <v>1.7172488000000499</v>
       </c>
       <c r="D243" s="5">
         <v>6.3848727005280992</v>
       </c>
     </row>
-    <row r="244" spans="1:5">
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>335.03241942</v>
       </c>
       <c r="C244" s="5">
         <v>1.2288354599999707</v>
       </c>
       <c r="D244" s="5">
         <v>4.5081258942631264</v>
       </c>
     </row>
-    <row r="245" spans="1:5">
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>336.08648400999999</v>
       </c>
       <c r="C245" s="5">
         <v>1.0540645899999959</v>
       </c>
       <c r="D245" s="5">
         <v>3.8414071895879198</v>
       </c>
       <c r="E245" s="5">
         <v>-4.1686005467320815</v>
       </c>
     </row>
-    <row r="246" spans="1:5">
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>337.57162772999999</v>
       </c>
       <c r="C246" s="5">
         <v>1.4851437199999964</v>
       </c>
       <c r="D246" s="5">
         <v>5.4335151906002022</v>
       </c>
     </row>
-    <row r="247" spans="1:5">
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>338.51782682999999</v>
       </c>
       <c r="C247" s="5">
         <v>0.94619910000000118</v>
       </c>
       <c r="D247" s="5">
         <v>3.4158905508993032</v>
       </c>
     </row>
-    <row r="248" spans="1:5">
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>339.70610663000002</v>
       </c>
       <c r="C248" s="5">
         <v>1.1882798000000321</v>
       </c>
       <c r="D248" s="5">
         <v>4.2945745146932612</v>
       </c>
     </row>
-    <row r="249" spans="1:5">
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>341.60377406999999</v>
       </c>
       <c r="C249" s="5">
         <v>1.8976674399999638</v>
       </c>
       <c r="D249" s="5">
         <v>6.9132853154185936</v>
       </c>
     </row>
-    <row r="250" spans="1:5">
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>342.92827069999998</v>
       </c>
       <c r="C250" s="5">
         <v>1.3244966299999987</v>
       </c>
       <c r="D250" s="5">
         <v>4.7532609234657741</v>
       </c>
     </row>
-    <row r="251" spans="1:5">
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>343.71735249</v>
       </c>
       <c r="C251" s="5">
         <v>0.78908179000001155</v>
       </c>
       <c r="D251" s="5">
         <v>2.7964275607396116</v>
       </c>
     </row>
-    <row r="252" spans="1:5">
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>346.51159557</v>
       </c>
       <c r="C252" s="5">
         <v>2.7942430800000011</v>
       </c>
       <c r="D252" s="5">
         <v>10.203597597338753</v>
       </c>
     </row>
-    <row r="253" spans="1:5">
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>347.74428748999998</v>
       </c>
       <c r="C253" s="5">
         <v>1.2326919199999793</v>
       </c>
       <c r="D253" s="5">
         <v>4.3534436851138336</v>
       </c>
     </row>
-    <row r="254" spans="1:5">
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>349.7677061</v>
       </c>
       <c r="C254" s="5">
         <v>2.0234186100000215</v>
       </c>
       <c r="D254" s="5">
         <v>7.2102854145359219</v>
       </c>
     </row>
-    <row r="255" spans="1:5">
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>350.53574966000002</v>
       </c>
       <c r="C255" s="5">
         <v>0.76804356000002372</v>
       </c>
       <c r="D255" s="5">
         <v>2.6670992742428457</v>
       </c>
     </row>
-    <row r="256" spans="1:5">
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>351.73110507000001</v>
       </c>
       <c r="C256" s="5">
         <v>1.1953554099999906</v>
       </c>
       <c r="D256" s="5">
         <v>4.1697258304469464</v>
       </c>
     </row>
-    <row r="257" spans="1:5">
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>354.57226666000003</v>
       </c>
       <c r="C257" s="5">
         <v>2.8411615900000129</v>
       </c>
       <c r="D257" s="5">
         <v>10.135631401517697</v>
       </c>
       <c r="E257" s="5">
         <v>5.500305287328966</v>
       </c>
     </row>
-    <row r="258" spans="1:5">
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>354.88650645000001</v>
       </c>
       <c r="C258" s="5">
         <v>0.31423978999998781</v>
       </c>
       <c r="D258" s="5">
         <v>1.0686996480547384</v>
       </c>
     </row>
-    <row r="259" spans="1:5">
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>356.60585757000001</v>
       </c>
       <c r="C259" s="5">
         <v>1.7193511199999989</v>
       </c>
       <c r="D259" s="5">
         <v>5.9711942527189033</v>
       </c>
     </row>
-    <row r="260" spans="1:5">
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>358.55194595</v>
       </c>
       <c r="C260" s="5">
         <v>1.946088379999992</v>
       </c>
       <c r="D260" s="5">
         <v>6.7488820631892876</v>
       </c>
     </row>
-    <row r="261" spans="1:5">
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>360.85502666999997</v>
       </c>
       <c r="C261" s="5">
         <v>2.3030807199999686</v>
       </c>
       <c r="D261" s="5">
         <v>7.9861619626685032</v>
       </c>
     </row>
-    <row r="262" spans="1:5">
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>360.55346133</v>
       </c>
       <c r="C262" s="5">
         <v>-0.30156533999996782</v>
       </c>
       <c r="D262" s="5">
         <v>-0.99823943945296367</v>
       </c>
     </row>
-    <row r="263" spans="1:5">
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>361.22848216</v>
       </c>
       <c r="C263" s="5">
         <v>0.67502082999999402</v>
       </c>
       <c r="D263" s="5">
         <v>2.2698938516230616</v>
       </c>
     </row>
-    <row r="264" spans="1:5">
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>362.72834043</v>
       </c>
       <c r="C264" s="5">
         <v>1.4998582700000043</v>
       </c>
       <c r="D264" s="5">
         <v>5.0978983578751524</v>
       </c>
     </row>
-    <row r="265" spans="1:5">
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>364.12509833000001</v>
       </c>
       <c r="C265" s="5">
         <v>1.3967579000000114</v>
       </c>
       <c r="D265" s="5">
         <v>4.7199707628090115</v>
       </c>
     </row>
-    <row r="266" spans="1:5">
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>367.45598443</v>
       </c>
       <c r="C266" s="5">
         <v>3.3308860999999865</v>
       </c>
       <c r="D266" s="5">
         <v>11.546646397331163</v>
       </c>
     </row>
-    <row r="267" spans="1:5">
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>367.18949415999998</v>
       </c>
       <c r="C267" s="5">
         <v>-0.26649027000001979</v>
       </c>
       <c r="D267" s="5">
         <v>-0.86681359070476249</v>
       </c>
     </row>
-    <row r="268" spans="1:5">
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>367.68209419999999</v>
       </c>
       <c r="C268" s="5">
         <v>0.49260004000001345</v>
       </c>
       <c r="D268" s="5">
         <v>1.621781635402697</v>
       </c>
     </row>
-    <row r="269" spans="1:5">
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>368.07114331000002</v>
       </c>
       <c r="C269" s="5">
         <v>0.3890491100000304</v>
       </c>
       <c r="D269" s="5">
         <v>1.2771507958978523</v>
       </c>
       <c r="E269" s="5">
         <v>3.8070875585269892</v>
       </c>
     </row>
-    <row r="270" spans="1:5">
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>371.66808393000002</v>
       </c>
       <c r="C270" s="5">
         <v>3.596940619999998</v>
       </c>
       <c r="D270" s="5">
         <v>12.378176958439258</v>
       </c>
     </row>
-    <row r="271" spans="1:5">
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>374.54456359</v>
       </c>
       <c r="C271" s="5">
         <v>2.8764796599999727</v>
       </c>
       <c r="D271" s="5">
         <v>9.6929581705138332</v>
       </c>
     </row>
-    <row r="272" spans="1:5">
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>376.75590907999998</v>
       </c>
       <c r="C272" s="5">
         <v>2.2113454899999851</v>
       </c>
       <c r="D272" s="5">
         <v>7.3195634163097933</v>
       </c>
     </row>
-    <row r="273" spans="1:5">
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>378.48202744000002</v>
       </c>
       <c r="C273" s="5">
         <v>1.7261183600000436</v>
       </c>
       <c r="D273" s="5">
         <v>5.6385099550794848</v>
       </c>
     </row>
-    <row r="274" spans="1:5">
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>381.43072977999998</v>
       </c>
       <c r="C274" s="5">
         <v>2.9487023399999543</v>
       </c>
       <c r="D274" s="5">
         <v>9.7602300382575891</v>
       </c>
     </row>
-    <row r="275" spans="1:5">
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>381.76247362999999</v>
       </c>
       <c r="C275" s="5">
         <v>0.33174385000000939</v>
       </c>
       <c r="D275" s="5">
         <v>1.0486896163425907</v>
       </c>
     </row>
-    <row r="276" spans="1:5">
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>379.14414378999999</v>
       </c>
       <c r="C276" s="5">
         <v>-2.6183298400000012</v>
       </c>
       <c r="D276" s="5">
         <v>-7.9267664161344342</v>
       </c>
     </row>
-    <row r="277" spans="1:5">
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>382.43366827</v>
       </c>
       <c r="C277" s="5">
         <v>3.2895244800000114</v>
       </c>
       <c r="D277" s="5">
         <v>10.922896795389381</v>
       </c>
     </row>
-    <row r="278" spans="1:5">
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>383.41971482000002</v>
       </c>
       <c r="C278" s="5">
         <v>0.98604655000002595</v>
       </c>
       <c r="D278" s="5">
         <v>3.1382711633272997</v>
       </c>
     </row>
-    <row r="279" spans="1:5">
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>384.5533734</v>
       </c>
       <c r="C279" s="5">
         <v>1.1336585799999739</v>
       </c>
       <c r="D279" s="5">
         <v>3.6063150237305663</v>
       </c>
     </row>
-    <row r="280" spans="1:5">
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>387.47700357000002</v>
       </c>
       <c r="C280" s="5">
         <v>2.923630170000024</v>
       </c>
       <c r="D280" s="5">
         <v>9.514515412554637</v>
       </c>
     </row>
-    <row r="281" spans="1:5">
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>386.92194749999999</v>
       </c>
       <c r="C281" s="5">
         <v>-0.55505607000003465</v>
       </c>
       <c r="D281" s="5">
         <v>-1.7055064486941052</v>
       </c>
       <c r="E281" s="5">
         <v>5.1215110265037112</v>
       </c>
     </row>
-    <row r="282" spans="1:5">
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>385.66181698999998</v>
       </c>
       <c r="C282" s="5">
         <v>-1.2601305100000104</v>
       </c>
       <c r="D282" s="5">
         <v>-3.8389192134686834</v>
       </c>
     </row>
-    <row r="283" spans="1:5">
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>387.96023151000003</v>
       </c>
       <c r="C283" s="5">
         <v>2.2984145200000512</v>
       </c>
       <c r="D283" s="5">
         <v>7.390731689455321</v>
       </c>
     </row>
-    <row r="284" spans="1:5">
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>389.77120697999999</v>
       </c>
       <c r="C284" s="5">
         <v>1.8109754699999598</v>
       </c>
       <c r="D284" s="5">
         <v>5.7476024021965166</v>
       </c>
     </row>
-    <row r="285" spans="1:5">
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>389.37448774000001</v>
       </c>
       <c r="C285" s="5">
         <v>-0.39671923999998171</v>
       </c>
       <c r="D285" s="5">
         <v>-1.2145768573031623</v>
       </c>
     </row>
-    <row r="286" spans="1:5">
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>391.56184231999998</v>
       </c>
       <c r="C286" s="5">
         <v>2.1873545799999761</v>
       </c>
       <c r="D286" s="5">
         <v>6.953363483543229</v>
       </c>
     </row>
-    <row r="287" spans="1:5">
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>394.33295629999998</v>
       </c>
       <c r="C287" s="5">
         <v>2.7711139799999955</v>
       </c>
       <c r="D287" s="5">
         <v>8.8309793595541244</v>
       </c>
     </row>
-    <row r="288" spans="1:5">
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>394.68777381000001</v>
       </c>
       <c r="C288" s="5">
         <v>0.35481751000003214</v>
       </c>
       <c r="D288" s="5">
         <v>1.0851095908818831</v>
       </c>
     </row>
-    <row r="289" spans="1:5">
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>398.54028080000001</v>
       </c>
       <c r="C289" s="5">
         <v>3.8525069899999949</v>
       </c>
       <c r="D289" s="5">
         <v>12.362808862424979</v>
       </c>
     </row>
-    <row r="290" spans="1:5">
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>401.25328152999998</v>
       </c>
       <c r="C290" s="5">
         <v>2.7130007299999761</v>
       </c>
       <c r="D290" s="5">
         <v>8.4817035648379058</v>
       </c>
     </row>
-    <row r="291" spans="1:5">
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>403.09202327999998</v>
       </c>
       <c r="C291" s="5">
         <v>1.838741749999997</v>
       </c>
       <c r="D291" s="5">
         <v>5.6397300127740913</v>
       </c>
     </row>
-    <row r="292" spans="1:5">
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>406.41871805</v>
       </c>
       <c r="C292" s="5">
         <v>3.3266947700000173</v>
       </c>
       <c r="D292" s="5">
         <v>10.365661564271278</v>
       </c>
     </row>
-    <row r="293" spans="1:5">
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>406.48248319999999</v>
       </c>
       <c r="C293" s="5">
         <v>6.3765149999994719E-2</v>
       </c>
       <c r="D293" s="5">
         <v>0.18843680295859144</v>
       </c>
       <c r="E293" s="5">
         <v>5.0554215976595707</v>
       </c>
     </row>
-    <row r="294" spans="1:5">
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>408.02206223000002</v>
       </c>
       <c r="C294" s="5">
         <v>1.5395790300000272</v>
       </c>
       <c r="D294" s="5">
         <v>4.6409655279604722</v>
       </c>
     </row>
-    <row r="295" spans="1:5">
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>410.47108668999999</v>
       </c>
       <c r="C295" s="5">
         <v>2.4490244599999755</v>
       </c>
       <c r="D295" s="5">
         <v>7.4452188978343603</v>
       </c>
     </row>
-    <row r="296" spans="1:5">
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>413.83789142000001</v>
       </c>
       <c r="C296" s="5">
         <v>3.3668047300000126</v>
       </c>
       <c r="D296" s="5">
         <v>10.299153070834667</v>
       </c>
     </row>
-    <row r="297" spans="1:5">
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>416.99567717000002</v>
       </c>
       <c r="C297" s="5">
         <v>3.1577857500000164</v>
       </c>
       <c r="D297" s="5">
         <v>9.5508124920979718</v>
       </c>
     </row>
-    <row r="298" spans="1:5">
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>419.80251264999998</v>
       </c>
       <c r="C298" s="5">
         <v>2.8068354799999611</v>
       </c>
       <c r="D298" s="5">
         <v>8.3831501668762307</v>
       </c>
     </row>
-    <row r="299" spans="1:5">
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>421.99491272</v>
       </c>
       <c r="C299" s="5">
         <v>2.1924000700000192</v>
       </c>
       <c r="D299" s="5">
         <v>6.4501264193293606</v>
       </c>
     </row>
-    <row r="300" spans="1:5">
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>424.07398239000003</v>
       </c>
       <c r="C300" s="5">
         <v>2.079069670000024</v>
       </c>
       <c r="D300" s="5">
         <v>6.0749799186692544</v>
       </c>
     </row>
-    <row r="301" spans="1:5">
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>426.35709487999998</v>
       </c>
       <c r="C301" s="5">
         <v>2.2831124899999509</v>
       </c>
       <c r="D301" s="5">
         <v>6.6552869866818076</v>
       </c>
     </row>
-    <row r="302" spans="1:5">
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>428.43179352999999</v>
       </c>
       <c r="C302" s="5">
         <v>2.0746986500000162</v>
       </c>
       <c r="D302" s="5">
         <v>5.9981709306714981</v>
       </c>
     </row>
-    <row r="303" spans="1:5">
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>429.68639494000001</v>
       </c>
       <c r="C303" s="5">
         <v>1.2546014100000207</v>
       </c>
       <c r="D303" s="5">
         <v>3.5711818095812475</v>
       </c>
     </row>
-    <row r="304" spans="1:5">
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>431.79963433</v>
       </c>
       <c r="C304" s="5">
         <v>2.1132393899999897</v>
       </c>
       <c r="D304" s="5">
         <v>6.0640013852284458</v>
       </c>
     </row>
-    <row r="305" spans="1:5">
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>434.43210428999998</v>
       </c>
       <c r="C305" s="5">
         <v>2.6324699599999803</v>
       </c>
       <c r="D305" s="5">
         <v>7.5661686712977128</v>
       </c>
       <c r="E305" s="5">
         <v>6.8759718426164129</v>
       </c>
     </row>
-    <row r="306" spans="1:5">
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>437.95054549999998</v>
       </c>
       <c r="C306" s="5">
         <v>3.5184412099999918</v>
       </c>
       <c r="D306" s="5">
         <v>10.16354856112649</v>
       </c>
     </row>
-    <row r="307" spans="1:5">
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>439.59070671000001</v>
       </c>
       <c r="C307" s="5">
         <v>1.6401612100000307</v>
       </c>
       <c r="D307" s="5">
         <v>4.5878344547715333</v>
       </c>
     </row>
-    <row r="308" spans="1:5">
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>441.36452201999998</v>
       </c>
       <c r="C308" s="5">
         <v>1.7738153099999749</v>
       </c>
       <c r="D308" s="5">
         <v>4.9511052104246334</v>
       </c>
     </row>
-    <row r="309" spans="1:5">
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>442.48655714</v>
       </c>
       <c r="C309" s="5">
         <v>1.1220351200000209</v>
       </c>
       <c r="D309" s="5">
         <v>3.0936529397471269</v>
       </c>
     </row>
-    <row r="310" spans="1:5">
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>443.16268461999999</v>
       </c>
       <c r="C310" s="5">
         <v>0.67612747999999101</v>
       </c>
       <c r="D310" s="5">
         <v>1.8491104510902856</v>
       </c>
     </row>
-    <row r="311" spans="1:5">
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>444.06274923000001</v>
       </c>
       <c r="C311" s="5">
         <v>0.90006461000001536</v>
       </c>
       <c r="D311" s="5">
         <v>2.464613214995004</v>
       </c>
     </row>
-    <row r="312" spans="1:5">
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>446.88160254000002</v>
       </c>
       <c r="C312" s="5">
         <v>2.8188533100000086</v>
       </c>
       <c r="D312" s="5">
         <v>7.8891046221801098</v>
       </c>
     </row>
-    <row r="313" spans="1:5">
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>446.88292326999999</v>
       </c>
       <c r="C313" s="5">
         <v>1.3207299999749011E-3</v>
       </c>
       <c r="D313" s="5">
         <v>3.5465809136159265E-3</v>
       </c>
     </row>
-    <row r="314" spans="1:5">
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>447.60629499999999</v>
       </c>
       <c r="C314" s="5">
         <v>0.72337172999999666</v>
       </c>
       <c r="D314" s="5">
         <v>1.9598333033616688</v>
       </c>
     </row>
-    <row r="315" spans="1:5">
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>450.69212855000001</v>
       </c>
       <c r="C315" s="5">
         <v>3.085833550000018</v>
       </c>
       <c r="D315" s="5">
         <v>8.5939045479557876</v>
       </c>
     </row>
-    <row r="316" spans="1:5">
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>450.80504328000001</v>
       </c>
       <c r="C316" s="5">
         <v>0.11291472999999996</v>
       </c>
       <c r="D316" s="5">
         <v>0.30105815562058158</v>
       </c>
     </row>
-    <row r="317" spans="1:5">
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>453.22661777000002</v>
       </c>
       <c r="C317" s="5">
         <v>2.4215744900000118</v>
       </c>
       <c r="D317" s="5">
         <v>6.6398934187931635</v>
       </c>
       <c r="E317" s="5">
         <v>4.3262257311107888</v>
       </c>
     </row>
-    <row r="318" spans="1:5">
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>456.70848325999998</v>
       </c>
       <c r="C318" s="5">
         <v>3.4818654899999615</v>
       </c>
       <c r="D318" s="5">
         <v>9.6185490387655115</v>
       </c>
     </row>
-    <row r="319" spans="1:5">
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>457.72018323999998</v>
       </c>
       <c r="C319" s="5">
         <v>1.0116999800000031</v>
       </c>
       <c r="D319" s="5">
         <v>2.6908655185051256</v>
       </c>
     </row>
-    <row r="320" spans="1:5">
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>457.93238796999998</v>
       </c>
       <c r="C320" s="5">
         <v>0.21220472999999629</v>
       </c>
       <c r="D320" s="5">
         <v>0.55775559538135955</v>
       </c>
     </row>
-    <row r="321" spans="1:5">
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>461.42407458999998</v>
       </c>
       <c r="C321" s="5">
         <v>3.4916866199999959</v>
       </c>
       <c r="D321" s="5">
         <v>9.5435143174180226</v>
       </c>
     </row>
-    <row r="322" spans="1:5">
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>462.18063461999998</v>
       </c>
       <c r="C322" s="5">
         <v>0.75656003000000283</v>
       </c>
       <c r="D322" s="5">
         <v>1.9853841723348475</v>
       </c>
     </row>
-    <row r="323" spans="1:5">
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>463.89026447999998</v>
       </c>
       <c r="C323" s="5">
         <v>1.7096298600000068</v>
       </c>
       <c r="D323" s="5">
         <v>4.5302920162873406</v>
       </c>
     </row>
-    <row r="324" spans="1:5">
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>466.94040171</v>
       </c>
       <c r="C324" s="5">
         <v>3.0501372300000185</v>
       </c>
       <c r="D324" s="5">
         <v>8.1818322365397442</v>
       </c>
     </row>
-    <row r="325" spans="1:5">
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>468.73569170000002</v>
       </c>
       <c r="C325" s="5">
         <v>1.7952899900000148</v>
       </c>
       <c r="D325" s="5">
         <v>4.7125790716850746</v>
       </c>
     </row>
-    <row r="326" spans="1:5">
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>472.17918787999997</v>
       </c>
       <c r="C326" s="5">
         <v>3.4434961799999542</v>
       </c>
       <c r="D326" s="5">
         <v>9.1806820348381954</v>
       </c>
     </row>
-    <row r="327" spans="1:5">
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>470.46223229999998</v>
       </c>
       <c r="C327" s="5">
         <v>-1.7169555799999898</v>
       </c>
       <c r="D327" s="5">
         <v>-4.2772672455357652</v>
       </c>
     </row>
-    <row r="328" spans="1:5">
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>471.25604220000002</v>
       </c>
       <c r="C328" s="5">
         <v>0.79380990000004203</v>
       </c>
       <c r="D328" s="5">
         <v>2.0436534982228194</v>
       </c>
     </row>
-    <row r="329" spans="1:5">
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>472.94799617000001</v>
       </c>
       <c r="C329" s="5">
         <v>1.6919539699999859</v>
       </c>
       <c r="D329" s="5">
         <v>4.3944711169521034</v>
       </c>
       <c r="E329" s="5">
         <v>4.3513283701285266</v>
       </c>
     </row>
-    <row r="330" spans="1:5">
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>473.97194480000002</v>
       </c>
       <c r="C330" s="5">
         <v>1.0239486300000067</v>
       </c>
       <c r="D330" s="5">
         <v>2.6292021697989387</v>
       </c>
     </row>
-    <row r="331" spans="1:5">
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>475.52553813999998</v>
       </c>
       <c r="C331" s="5">
         <v>1.5535933399999635</v>
       </c>
       <c r="D331" s="5">
         <v>4.0050719872809282</v>
       </c>
     </row>
-    <row r="332" spans="1:5">
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>475.66228257</v>
       </c>
       <c r="C332" s="5">
         <v>0.13674443000002157</v>
       </c>
       <c r="D332" s="5">
         <v>0.34562412075949123</v>
       </c>
     </row>
-    <row r="333" spans="1:5">
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>474.28187723000002</v>
       </c>
       <c r="C333" s="5">
         <v>-1.3804053399999816</v>
       </c>
       <c r="D333" s="5">
         <v>-3.4274331885330578</v>
       </c>
     </row>
-    <row r="334" spans="1:5">
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>476.67355250000003</v>
       </c>
       <c r="C334" s="5">
         <v>2.3916752700000075</v>
       </c>
       <c r="D334" s="5">
         <v>6.2219611244852757</v>
       </c>
     </row>
-    <row r="335" spans="1:5">
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>477.62773792000002</v>
       </c>
       <c r="C335" s="5">
         <v>0.95418541999998752</v>
       </c>
       <c r="D335" s="5">
         <v>2.4287341244068061</v>
       </c>
     </row>
-    <row r="336" spans="1:5">
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>476.24207152000002</v>
       </c>
       <c r="C336" s="5">
         <v>-1.385666399999991</v>
       </c>
       <c r="D336" s="5">
         <v>-3.4263556163981357</v>
       </c>
     </row>
-    <row r="337" spans="1:5">
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>476.59274399999998</v>
       </c>
       <c r="C337" s="5">
         <v>0.35067247999995743</v>
       </c>
       <c r="D337" s="5">
         <v>0.88718613300526883</v>
       </c>
     </row>
-    <row r="338" spans="1:5">
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>480.28273001000002</v>
       </c>
       <c r="C338" s="5">
         <v>3.689986010000041</v>
       </c>
       <c r="D338" s="5">
         <v>9.6969453826151852</v>
       </c>
     </row>
-    <row r="339" spans="1:5">
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>481.47013788999999</v>
       </c>
       <c r="C339" s="5">
         <v>1.1874078799999666</v>
       </c>
       <c r="D339" s="5">
         <v>3.007447816116815</v>
       </c>
     </row>
-    <row r="340" spans="1:5">
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>483.53171551999998</v>
       </c>
       <c r="C340" s="5">
         <v>2.0615776299999879</v>
       </c>
       <c r="D340" s="5">
         <v>5.2609560393219512</v>
       </c>
     </row>
-    <row r="341" spans="1:5">
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>481.81230183999998</v>
       </c>
       <c r="C341" s="5">
         <v>-1.7194136800000024</v>
       </c>
       <c r="D341" s="5">
         <v>-4.1846635876206069</v>
       </c>
       <c r="E341" s="5">
         <v>1.874266460960694</v>
       </c>
     </row>
-    <row r="342" spans="1:5">
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>484.97951988</v>
       </c>
       <c r="C342" s="5">
         <v>3.1672180400000229</v>
       </c>
       <c r="D342" s="5">
         <v>8.1798009714965545</v>
       </c>
     </row>
-    <row r="343" spans="1:5">
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>486.99094312</v>
       </c>
       <c r="C343" s="5">
         <v>2.0114232399999992</v>
       </c>
       <c r="D343" s="5">
         <v>5.092039986940522</v>
       </c>
     </row>
-    <row r="344" spans="1:5">
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>490.72040823999998</v>
       </c>
       <c r="C344" s="5">
         <v>3.7294651199999862</v>
       </c>
       <c r="D344" s="5">
         <v>9.5869464819807071</v>
       </c>
     </row>
-    <row r="345" spans="1:5">
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>490.29907484</v>
       </c>
       <c r="C345" s="5">
         <v>-0.42133339999998043</v>
       </c>
       <c r="D345" s="5">
         <v>-1.0254704951653482</v>
       </c>
     </row>
-    <row r="346" spans="1:5">
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>493.06408678999998</v>
       </c>
       <c r="C346" s="5">
         <v>2.7650119499999732</v>
       </c>
       <c r="D346" s="5">
         <v>6.9812252632821536</v>
       </c>
     </row>
-    <row r="347" spans="1:5">
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>495.37923417000002</v>
       </c>
       <c r="C347" s="5">
         <v>2.3151473800000417</v>
       </c>
       <c r="D347" s="5">
         <v>5.78232696171459</v>
       </c>
     </row>
-    <row r="348" spans="1:5">
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>496.17711092000002</v>
       </c>
       <c r="C348" s="5">
         <v>0.79787675000000036</v>
       </c>
       <c r="D348" s="5">
         <v>1.9499795998993763</v>
       </c>
     </row>
-    <row r="349" spans="1:5">
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>498.29961130999999</v>
       </c>
       <c r="C349" s="5">
         <v>2.1225003899999706</v>
       </c>
       <c r="D349" s="5">
         <v>5.2557593345353926</v>
       </c>
     </row>
-    <row r="350" spans="1:5">
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>498.34555661000002</v>
       </c>
       <c r="C350" s="5">
         <v>4.5945300000028055E-2</v>
       </c>
       <c r="D350" s="5">
         <v>0.11070112687299183</v>
       </c>
     </row>
-    <row r="351" spans="1:5">
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>499.12834504</v>
       </c>
       <c r="C351" s="5">
         <v>0.78278842999998233</v>
       </c>
       <c r="D351" s="5">
         <v>1.9012992073582424</v>
       </c>
     </row>
-    <row r="352" spans="1:5">
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>500.54212903000001</v>
       </c>
       <c r="C352" s="5">
         <v>1.4137839900000131</v>
       </c>
       <c r="D352" s="5">
         <v>3.452462651908883</v>
       </c>
     </row>
-    <row r="353" spans="1:5">
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>501.79540286999998</v>
       </c>
       <c r="C353" s="5">
         <v>1.253273839999963</v>
       </c>
       <c r="D353" s="5">
         <v>3.046323323575395</v>
       </c>
       <c r="E353" s="5">
         <v>4.1474866776307406</v>
       </c>
     </row>
-    <row r="354" spans="1:5">
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>501.64990089999998</v>
       </c>
       <c r="C354" s="5">
         <v>-0.14550196999999798</v>
       </c>
       <c r="D354" s="5">
         <v>-0.34740090677712887</v>
       </c>
     </row>
-    <row r="355" spans="1:5">
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>503.16193989999999</v>
       </c>
       <c r="C355" s="5">
         <v>1.5120390000000157</v>
       </c>
       <c r="D355" s="5">
         <v>3.6775258374538211</v>
       </c>
     </row>
-    <row r="356" spans="1:5">
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>505.52231552000001</v>
       </c>
       <c r="C356" s="5">
         <v>2.3603756200000134</v>
       </c>
       <c r="D356" s="5">
         <v>5.776839203639561</v>
       </c>
     </row>
-    <row r="357" spans="1:5">
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>508.08276318999998</v>
       </c>
       <c r="C357" s="5">
         <v>2.5604476699999736</v>
       </c>
       <c r="D357" s="5">
         <v>6.2501520177587366</v>
       </c>
     </row>
-    <row r="358" spans="1:5">
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>509.45966306000003</v>
       </c>
       <c r="C358" s="5">
         <v>1.3768998700000452</v>
       </c>
       <c r="D358" s="5">
         <v>3.3009008462594691</v>
       </c>
     </row>
-    <row r="359" spans="1:5">
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>511.53852185</v>
       </c>
       <c r="C359" s="5">
         <v>2.0788587899999698</v>
       </c>
       <c r="D359" s="5">
         <v>5.0080229839450263</v>
       </c>
     </row>
-    <row r="360" spans="1:5">
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>513.48589041000002</v>
       </c>
       <c r="C360" s="5">
         <v>1.9473685600000294</v>
       </c>
       <c r="D360" s="5">
         <v>4.6651364550405638</v>
       </c>
     </row>
-    <row r="361" spans="1:5">
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>516.25894071000005</v>
       </c>
       <c r="C361" s="5">
         <v>2.7730503000000226</v>
       </c>
       <c r="D361" s="5">
         <v>6.6765242729153407</v>
       </c>
     </row>
-    <row r="362" spans="1:5">
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>516.47745206000002</v>
       </c>
       <c r="C362" s="5">
         <v>0.21851134999997157</v>
       </c>
       <c r="D362" s="5">
         <v>0.50909509766416949</v>
       </c>
     </row>
-    <row r="363" spans="1:5">
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>518.43038673000001</v>
       </c>
       <c r="C363" s="5">
         <v>1.9529346699999905</v>
       </c>
       <c r="D363" s="5">
         <v>4.6330758284524709</v>
       </c>
     </row>
-    <row r="364" spans="1:5">
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>520.66666640999995</v>
       </c>
       <c r="C364" s="5">
         <v>2.2362796799999387</v>
       </c>
       <c r="D364" s="5">
         <v>5.3008577078838437</v>
       </c>
     </row>
-    <row r="365" spans="1:5">
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>521.05158168000003</v>
       </c>
       <c r="C365" s="5">
         <v>0.38491527000007864</v>
       </c>
       <c r="D365" s="5">
         <v>0.89074463800540293</v>
       </c>
       <c r="E365" s="5">
         <v>3.8374562022420067</v>
       </c>
     </row>
-    <row r="366" spans="1:5">
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>524.04965042000003</v>
       </c>
       <c r="C366" s="5">
         <v>2.9980687400000079</v>
       </c>
       <c r="D366" s="5">
         <v>7.1274098700834232</v>
       </c>
     </row>
-    <row r="367" spans="1:5">
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>526.32370703000004</v>
       </c>
       <c r="C367" s="5">
         <v>2.2740566100000024</v>
       </c>
       <c r="D367" s="5">
         <v>5.3333652710218615</v>
       </c>
     </row>
-    <row r="368" spans="1:5">
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>525.23060630999998</v>
       </c>
       <c r="C368" s="5">
         <v>-1.0931007200000522</v>
       </c>
       <c r="D368" s="5">
         <v>-2.4639602163567087</v>
       </c>
     </row>
-    <row r="369" spans="1:5">
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>481.33419093999998</v>
       </c>
       <c r="C369" s="5">
         <v>-43.89641537</v>
       </c>
       <c r="D369" s="5">
         <v>-64.911868443639349</v>
       </c>
     </row>
-    <row r="370" spans="1:5">
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>484.60105729999998</v>
       </c>
       <c r="C370" s="5">
         <v>3.2668663599999945</v>
       </c>
       <c r="D370" s="5">
         <v>8.4555398430020023</v>
       </c>
     </row>
-    <row r="371" spans="1:5">
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>488.52924473000002</v>
       </c>
       <c r="C371" s="5">
         <v>3.9281874300000368</v>
       </c>
       <c r="D371" s="5">
         <v>10.172832442803315</v>
       </c>
     </row>
-    <row r="372" spans="1:5">
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>493.04299994000002</v>
       </c>
       <c r="C372" s="5">
         <v>4.5137552099999994</v>
       </c>
       <c r="D372" s="5">
         <v>11.66852084574035</v>
       </c>
     </row>
-    <row r="373" spans="1:5">
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>497.75728167</v>
       </c>
       <c r="C373" s="5">
         <v>4.714281729999982</v>
       </c>
       <c r="D373" s="5">
         <v>12.096976194772168</v>
       </c>
     </row>
-    <row r="374" spans="1:5">
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>499.24892442999999</v>
       </c>
       <c r="C374" s="5">
         <v>1.4916427599999906</v>
       </c>
       <c r="D374" s="5">
         <v>3.6559391148972331</v>
       </c>
     </row>
-    <row r="375" spans="1:5">
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>503.55493833000003</v>
       </c>
       <c r="C375" s="5">
         <v>4.306013900000039</v>
       </c>
       <c r="D375" s="5">
         <v>10.855350168570709</v>
       </c>
     </row>
-    <row r="376" spans="1:5">
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>506.99377609999999</v>
       </c>
       <c r="C376" s="5">
         <v>3.4388377699999637</v>
       </c>
       <c r="D376" s="5">
         <v>8.5098647303845532</v>
       </c>
     </row>
-    <row r="377" spans="1:5">
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>515.54797317999999</v>
       </c>
       <c r="C377" s="5">
         <v>8.5541970799999945</v>
       </c>
       <c r="D377" s="5">
         <v>22.235533017144114</v>
       </c>
       <c r="E377" s="5">
         <v>-1.0562502242589922</v>
       </c>
     </row>
-    <row r="378" spans="1:5">
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>521.01010541999995</v>
       </c>
       <c r="C378" s="5">
         <v>5.4621322399999599</v>
       </c>
       <c r="D378" s="5">
         <v>13.481418763338704</v>
       </c>
     </row>
-    <row r="379" spans="1:5">
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>520.88164624000001</v>
       </c>
       <c r="C379" s="5">
         <v>-0.12845917999993617</v>
       </c>
       <c r="D379" s="5">
         <v>-0.29546864204407219</v>
       </c>
     </row>
-    <row r="380" spans="1:5">
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>530.05539949000001</v>
       </c>
       <c r="C380" s="5">
         <v>9.1737532500000043</v>
       </c>
       <c r="D380" s="5">
         <v>23.306648988896896</v>
       </c>
     </row>
-    <row r="381" spans="1:5">
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>534.84400483000002</v>
       </c>
       <c r="C381" s="5">
         <v>4.7886053400000037</v>
       </c>
       <c r="D381" s="5">
         <v>11.396213898381081</v>
       </c>
     </row>
-    <row r="382" spans="1:5">
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>540.83884632000002</v>
       </c>
       <c r="C382" s="5">
         <v>5.9948414899999989</v>
       </c>
       <c r="D382" s="5">
         <v>14.31124310955456</v>
       </c>
     </row>
-    <row r="383" spans="1:5">
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>545.92390193000006</v>
       </c>
       <c r="C383" s="5">
         <v>5.0850556100000404</v>
       </c>
       <c r="D383" s="5">
         <v>11.884719716261106</v>
       </c>
     </row>
-    <row r="384" spans="1:5">
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>552.65460192</v>
       </c>
       <c r="C384" s="5">
         <v>6.7306999899999482</v>
       </c>
       <c r="D384" s="5">
         <v>15.840434490047706</v>
       </c>
     </row>
-    <row r="385" spans="1:5">
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>556.05276070000002</v>
       </c>
       <c r="C385" s="5">
         <v>3.398158780000017</v>
       </c>
       <c r="D385" s="5">
         <v>7.6332680295543742</v>
       </c>
     </row>
-    <row r="386" spans="1:5">
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>564.21559807999995</v>
       </c>
       <c r="C386" s="5">
         <v>8.1628373799999281</v>
       </c>
       <c r="D386" s="5">
         <v>19.110224831869171</v>
       </c>
     </row>
-    <row r="387" spans="1:5">
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>574.86539545000005</v>
       </c>
       <c r="C387" s="5">
         <v>10.649797370000101</v>
       </c>
       <c r="D387" s="5">
         <v>25.156364760532512</v>
       </c>
     </row>
-    <row r="388" spans="1:5">
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>578.15762336</v>
       </c>
       <c r="C388" s="5">
         <v>3.2922279099999514</v>
       </c>
       <c r="D388" s="5">
         <v>7.0929981913266049</v>
       </c>
     </row>
-    <row r="389" spans="1:5">
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>583.02593626999999</v>
       </c>
       <c r="C389" s="5">
         <v>4.868312909999986</v>
       </c>
       <c r="D389" s="5">
         <v>10.585815040884938</v>
       </c>
       <c r="E389" s="5">
         <v>13.088590509585906</v>
       </c>
     </row>
-    <row r="390" spans="1:5">
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>585.27345276999995</v>
       </c>
       <c r="C390" s="5">
         <v>2.2475164999999606</v>
       </c>
       <c r="D390" s="5">
         <v>4.7252500224421734</v>
       </c>
     </row>
-    <row r="391" spans="1:5">
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>592.35490283000001</v>
       </c>
       <c r="C391" s="5">
         <v>7.0814500600000656</v>
       </c>
       <c r="D391" s="5">
         <v>15.525522731224095</v>
       </c>
     </row>
-    <row r="392" spans="1:5">
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>597.94997751999995</v>
       </c>
       <c r="C392" s="5">
         <v>5.5950746899999331</v>
       </c>
       <c r="D392" s="5">
         <v>11.942344383437508</v>
       </c>
     </row>
-    <row r="393" spans="1:5">
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>604.17996039000002</v>
       </c>
       <c r="C393" s="5">
         <v>6.2299828700000717</v>
       </c>
       <c r="D393" s="5">
         <v>13.244612424975632</v>
       </c>
     </row>
-    <row r="394" spans="1:5">
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>608.29005562999998</v>
       </c>
       <c r="C394" s="5">
         <v>4.1100952399999642</v>
       </c>
       <c r="D394" s="5">
         <v>8.4757853924678273</v>
       </c>
     </row>
-    <row r="395" spans="1:5">
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>611.17914474999998</v>
       </c>
       <c r="C395" s="5">
         <v>2.8890891199999942</v>
       </c>
       <c r="D395" s="5">
         <v>5.8506957842135776</v>
       </c>
     </row>
-    <row r="396" spans="1:5">
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>618.20805978999999</v>
       </c>
       <c r="C396" s="5">
         <v>7.0289150400000153</v>
       </c>
       <c r="D396" s="5">
         <v>14.707981313296003</v>
       </c>
     </row>
-    <row r="397" spans="1:5">
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>621.41412630000002</v>
       </c>
       <c r="C397" s="5">
         <v>3.2060665100000278</v>
       </c>
       <c r="D397" s="5">
         <v>6.4038900819010314</v>
       </c>
     </row>
-    <row r="398" spans="1:5">
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>623.76882774000001</v>
       </c>
       <c r="C398" s="5">
         <v>2.3547014399999853</v>
       </c>
       <c r="D398" s="5">
         <v>4.6430888059952435</v>
       </c>
     </row>
-    <row r="399" spans="1:5">
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>626.86124445999997</v>
       </c>
       <c r="C399" s="5">
         <v>3.0924167199999602</v>
       </c>
       <c r="D399" s="5">
         <v>6.1140856346376005</v>
       </c>
     </row>
-    <row r="400" spans="1:5">
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>627.69026631999998</v>
       </c>
       <c r="C400" s="5">
         <v>0.82902186000001166</v>
       </c>
       <c r="D400" s="5">
         <v>1.598590331899219</v>
       </c>
     </row>
-    <row r="401" spans="1:5">
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>624.43637496999997</v>
       </c>
       <c r="C401" s="5">
         <v>-3.2538913500000035</v>
       </c>
       <c r="D401" s="5">
         <v>-6.0463627179774493</v>
       </c>
       <c r="E401" s="5">
         <v>7.1026752197217435</v>
       </c>
     </row>
-    <row r="402" spans="1:5">
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>627.20091991000004</v>
       </c>
       <c r="C402" s="5">
         <v>2.7645449400000643</v>
       </c>
       <c r="D402" s="5">
         <v>5.4440099709318401</v>
       </c>
     </row>
-    <row r="403" spans="1:5">
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>627.06808205000004</v>
       </c>
       <c r="C403" s="5">
         <v>-0.13283785999999509</v>
       </c>
       <c r="D403" s="5">
         <v>-0.2538578487256471</v>
       </c>
     </row>
-    <row r="404" spans="1:5">
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>627.75193180999997</v>
       </c>
       <c r="C404" s="5">
         <v>0.68384975999993003</v>
       </c>
       <c r="D404" s="5">
         <v>1.3165392636190987</v>
       </c>
     </row>
-    <row r="405" spans="1:5">
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>626.02445673</v>
       </c>
       <c r="C405" s="5">
         <v>-1.7274750799999765</v>
       </c>
       <c r="D405" s="5">
         <v>-3.2526883970863341</v>
       </c>
     </row>
-    <row r="406" spans="1:5">
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>623.28541775999997</v>
       </c>
       <c r="C406" s="5">
         <v>-2.7390389700000242</v>
       </c>
       <c r="D406" s="5">
         <v>-5.1258285407951636</v>
       </c>
     </row>
-    <row r="407" spans="1:5">
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>622.17640423</v>
       </c>
       <c r="C407" s="5">
         <v>-1.1090135299999702</v>
       </c>
       <c r="D407" s="5">
         <v>-2.114391809646865</v>
       </c>
     </row>
-    <row r="408" spans="1:5">
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>621.30744081</v>
       </c>
       <c r="C408" s="5">
         <v>-0.86896342000000004</v>
       </c>
       <c r="D408" s="5">
         <v>-1.6631669967172025</v>
       </c>
     </row>
-    <row r="409" spans="1:5">
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>620.43295483999998</v>
       </c>
       <c r="C409" s="5">
         <v>-0.87448597000002337</v>
       </c>
       <c r="D409" s="5">
         <v>-1.6759780904360144</v>
       </c>
     </row>
-    <row r="410" spans="1:5">
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>619.75605455000004</v>
       </c>
       <c r="C410" s="5">
         <v>-0.67690028999993501</v>
       </c>
       <c r="D410" s="5">
         <v>-1.3013878111068911</v>
       </c>
     </row>
-    <row r="411" spans="1:5">
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>618.11500564000005</v>
       </c>
       <c r="C411" s="5">
         <v>-1.641048909999995</v>
       </c>
       <c r="D411" s="5">
         <v>-3.1316050270648876</v>
       </c>
     </row>
-    <row r="412" spans="1:5">
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>618.64373642999999</v>
       </c>
       <c r="C412" s="5">
         <v>0.5287307899999405</v>
       </c>
       <c r="D412" s="5">
         <v>1.031313697950198</v>
       </c>
     </row>
-    <row r="413" spans="1:5">
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>613.57906894999996</v>
       </c>
       <c r="C413" s="5">
         <v>-5.0646674800000255</v>
       </c>
       <c r="D413" s="5">
         <v>-9.3935759012831461</v>
       </c>
       <c r="E413" s="5">
         <v>-1.7387369562706256</v>
       </c>
     </row>
-    <row r="414" spans="1:5">
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>620.38857839000002</v>
       </c>
       <c r="C414" s="5">
         <v>6.8095094400000562</v>
       </c>
       <c r="D414" s="5">
         <v>14.161348744269908</v>
       </c>
     </row>
-    <row r="415" spans="1:5">
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>620.70988219000003</v>
       </c>
       <c r="C415" s="5">
         <v>0.32130380000000969</v>
       </c>
       <c r="D415" s="5">
         <v>0.62326217574046883</v>
       </c>
     </row>
-    <row r="416" spans="1:5">
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>617.81925208999996</v>
       </c>
       <c r="C416" s="5">
         <v>-2.8906301000000667</v>
       </c>
       <c r="D416" s="5">
         <v>-5.4474313369367806</v>
       </c>
     </row>
-    <row r="417" spans="1:5">
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>619.08121184000004</v>
       </c>
       <c r="C417" s="5">
         <v>1.2619597500000737</v>
       </c>
       <c r="D417" s="5">
         <v>2.4788492317449728</v>
       </c>
     </row>
-    <row r="418" spans="1:5">
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>620.05687814999999</v>
       </c>
       <c r="C418" s="5">
         <v>0.97566630999995141</v>
       </c>
       <c r="D418" s="5">
         <v>1.9076681432602438</v>
       </c>
     </row>
-    <row r="419" spans="1:5">
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>621.49324875000002</v>
       </c>
       <c r="C419" s="5">
         <v>1.436370600000032</v>
       </c>
       <c r="D419" s="5">
         <v>2.8155091964151113</v>
       </c>
     </row>
-    <row r="420" spans="1:5">
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>617.21939077000002</v>
       </c>
       <c r="C420" s="5">
         <v>-4.2738579800000025</v>
       </c>
       <c r="D420" s="5">
         <v>-7.9470406021931677</v>
       </c>
     </row>
-    <row r="421" spans="1:5">
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>621.35345472999995</v>
       </c>
       <c r="C421" s="5">
         <v>4.1340639599999349</v>
       </c>
       <c r="D421" s="5">
         <v>8.3402590707866828</v>
       </c>
     </row>
-    <row r="422" spans="1:5">
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>621.92982658000005</v>
       </c>
       <c r="C422" s="5">
         <v>0.57637185000010049</v>
       </c>
       <c r="D422" s="5">
         <v>1.1188250677135692</v>
       </c>
     </row>
-    <row r="423" spans="1:5">
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>623.35803633</v>
       </c>
       <c r="C423" s="5">
         <v>1.4282097499999509</v>
       </c>
       <c r="D423" s="5">
         <v>2.790772568483324</v>
       </c>
     </row>
-    <row r="424" spans="1:5">
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>624.60426897000002</v>
       </c>
       <c r="C424" s="5">
         <v>1.2462326400000165</v>
       </c>
       <c r="D424" s="5">
         <v>2.4256254830141932</v>
       </c>
     </row>
-    <row r="425" spans="1:5">
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>623.12546626000005</v>
       </c>
       <c r="C425" s="5">
         <v>-1.4788027099999681</v>
       </c>
       <c r="D425" s="5">
         <v>-2.8043945441075246</v>
       </c>
       <c r="E425" s="5">
         <v>1.5558544600187574</v>
       </c>
     </row>
-    <row r="426" spans="1:5">
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>622.45506651000005</v>
       </c>
       <c r="C426" s="5">
         <v>-0.6703997500000014</v>
       </c>
       <c r="D426" s="5">
         <v>-1.2834275822303787</v>
       </c>
     </row>
-    <row r="427" spans="1:5">
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>622.14897640000004</v>
       </c>
       <c r="C427" s="5">
         <v>-0.30609011000001374</v>
       </c>
       <c r="D427" s="5">
         <v>-0.58850245514427968</v>
       </c>
     </row>
-    <row r="428" spans="1:5">
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>624.18530852000004</v>
       </c>
       <c r="C428" s="5">
         <v>2.0363321199999973</v>
       </c>
       <c r="D428" s="5">
         <v>3.9991567851229703</v>
       </c>
     </row>
-    <row r="429" spans="1:5">
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>626.80476108000005</v>
       </c>
       <c r="C429" s="5">
         <v>2.6194525600000134</v>
       </c>
       <c r="D429" s="5">
         <v>5.1537899602246862</v>
       </c>
     </row>
-    <row r="430" spans="1:5">
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>628.34420872999999</v>
       </c>
       <c r="C430" s="5">
         <v>1.5394476499999428</v>
       </c>
       <c r="D430" s="5">
         <v>2.9873683141568685</v>
       </c>
     </row>
-    <row r="431" spans="1:5">
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>628.25529882000001</v>
       </c>
       <c r="C431" s="5">
         <v>-8.8909909999983938E-2</v>
       </c>
       <c r="D431" s="5">
         <v>-0.16966639852412646</v>
       </c>
     </row>
-    <row r="432" spans="1:5">
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>628.95420548000004</v>
       </c>
       <c r="C432" s="5">
         <v>0.69890666000003421</v>
       </c>
       <c r="D432" s="5">
         <v>1.3431459968806791</v>
       </c>
     </row>
-    <row r="433" spans="1:5">
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>630.05484589000002</v>
       </c>
       <c r="C433" s="5">
         <v>1.1006404099999827</v>
       </c>
       <c r="D433" s="5">
         <v>2.1202735929669592</v>
       </c>
     </row>
-    <row r="434" spans="1:5">
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>630.21686611999996</v>
       </c>
       <c r="C434" s="5">
         <v>0.16202022999993915</v>
       </c>
       <c r="D434" s="5">
         <v>0.30901991308938115</v>
       </c>
     </row>
-    <row r="435" spans="1:5">
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>631.42754258000002</v>
       </c>
       <c r="C435" s="5">
         <v>1.2106764600000588</v>
       </c>
       <c r="D435" s="5">
         <v>2.3297702937610021</v>
       </c>
     </row>
-    <row r="436" spans="1:5">
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>631.78897226000004</v>
       </c>
       <c r="C436" s="5">
         <v>0.36142968000001474</v>
       </c>
       <c r="D436" s="5">
         <v>0.68904762756187843</v>
       </c>
     </row>
-    <row r="437" spans="1:5">
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>634.38455037000006</v>
       </c>
       <c r="C437" s="5">
         <v>2.5955781100000195</v>
       </c>
       <c r="D437" s="5">
         <v>5.0428942914649388</v>
       </c>
       <c r="E437" s="5">
         <v>1.8068727278275132</v>
       </c>
     </row>
-    <row r="438" spans="1:5">
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>639.74182119</v>
       </c>
       <c r="C438" s="5">
         <v>5.3572708199999397</v>
       </c>
       <c r="D438" s="5">
         <v>10.617982935488834</v>
       </c>
     </row>
-    <row r="439" spans="1:5">
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>640.67261449</v>
       </c>
       <c r="C439" s="5">
         <v>0.93079330000000482</v>
       </c>
       <c r="D439" s="5">
         <v>1.7599811724500647</v>
       </c>
     </row>
-    <row r="440" spans="1:5">
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>645.78277430000003</v>
       </c>
       <c r="C440" s="5">
         <v>5.1101598100000274</v>
       </c>
       <c r="D440" s="5">
         <v>10.002752147399452</v>
       </c>
     </row>
-    <row r="441" spans="1:5">
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>646.79511462999994</v>
       </c>
       <c r="C441" s="5">
         <v>1.0123403299999154</v>
       </c>
       <c r="D441" s="5">
         <v>1.8974449617468636</v>
       </c>
     </row>
-    <row r="442" spans="1:5">
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
         <v>645.70135127000003</v>
       </c>
       <c r="C442" s="5">
         <v>-1.0937633599999117</v>
       </c>
       <c r="D442" s="5">
         <v>-2.0104931701511175</v>
       </c>
     </row>
-    <row r="443" spans="1:5">
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>649.37378254999999</v>
+        <v>651.06633995000004</v>
       </c>
       <c r="C443" s="5">
-        <v>3.6724312799999552</v>
+        <v>5.3649886800000104</v>
       </c>
       <c r="D443" s="5">
-        <v>7.0426038846699068</v>
-[...2 lines deleted...]
-    <row r="444" spans="1:5">
+        <v>10.439027152825208</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
-    </row>
-    <row r="445" spans="1:5">
+      <c r="B444" s="5">
+        <v>652.57124710999994</v>
+      </c>
+      <c r="C444" s="5">
+        <v>1.5049071599999024</v>
+      </c>
+      <c r="D444" s="5">
+        <v>2.8092753485436717</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
-</file>
-[...258 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1D423100-319F-475F-8231-229F20EFE442}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>dalpbsva</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>