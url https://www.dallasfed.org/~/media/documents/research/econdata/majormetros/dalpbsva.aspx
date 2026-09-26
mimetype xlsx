--- v9 (2026-09-05)
+++ v10 (2026-09-26)
@@ -1,98 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{F2DFF052-E4B8-41E0-A6C7-BC8ABACD137D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{E8D03EF0-D94D-4C82-9753-B52372AA2DC6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{49B236D0-6B0A-4688-BF07-1E33528AE8A7}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{D5133848-FFD6-4CE1-A245-04D4498E82AD}"/>
   </bookViews>
   <sheets>
     <sheet name="dalpbsva" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Dallas—Plano—Irving Professional and Business Services Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2026:Q1 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry July 2026</t>
+    <t>Last data entry August 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -930,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FD650BB9-4825-46CF-8255-055204AC59C9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E78AAB66-3ADC-481D-BF1A-C85499F70A25}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -987,6293 +987,6302 @@
       </c>
     </row>
     <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>154.35075606000001</v>
+        <v>154.35075527000001</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>155.10890917</v>
+        <v>155.10890774000001</v>
       </c>
       <c r="C7" s="5">
-        <v>0.75815310999999497</v>
+        <v>0.75815246999999886</v>
       </c>
       <c r="D7" s="5">
-        <v>6.0561334144595191</v>
+        <v>6.0561281950775481</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>155.53886033000001</v>
+        <v>155.53885742</v>
       </c>
       <c r="C8" s="5">
-        <v>0.42995116000000166</v>
+        <v>0.4299496799999929</v>
       </c>
       <c r="D8" s="5">
-        <v>3.3775002013361144</v>
+        <v>3.3774884289271556</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>154.72056196</v>
+        <v>154.7205568</v>
       </c>
       <c r="C9" s="5">
-        <v>-0.81829837000000794</v>
+        <v>-0.81830062000000225</v>
       </c>
       <c r="D9" s="5">
-        <v>-6.1337516603188424</v>
+        <v>-6.1337681522010907</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>155.45341884999999</v>
+        <v>155.45341554999999</v>
       </c>
       <c r="C10" s="5">
-        <v>0.73285688999999365</v>
+        <v>0.73285874999999123</v>
       </c>
       <c r="D10" s="5">
-        <v>5.8344175725335345</v>
+        <v>5.8344329679166362</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>157.43792661000001</v>
+        <v>157.43792571</v>
       </c>
       <c r="C11" s="5">
-        <v>1.9845077600000138</v>
+        <v>1.9845101600000135</v>
       </c>
       <c r="D11" s="5">
-        <v>16.441825658792531</v>
+        <v>16.441847333302473</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>158.59940058000001</v>
+        <v>158.59940288000001</v>
       </c>
       <c r="C12" s="5">
-        <v>1.161473970000003</v>
+        <v>1.1614771700000119</v>
       </c>
       <c r="D12" s="5">
-        <v>9.2210026893419172</v>
+        <v>9.2210291887436782</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>161.03295064</v>
+        <v>161.03295482999999</v>
       </c>
       <c r="C13" s="5">
-        <v>2.4335500599999875</v>
+        <v>2.4335519499999805</v>
       </c>
       <c r="D13" s="5">
-        <v>20.048989566216036</v>
+        <v>20.049006158293015</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>162.30305167</v>
+        <v>162.30305565</v>
       </c>
       <c r="C14" s="5">
-        <v>1.2701010300000064</v>
+        <v>1.2701008200000103</v>
       </c>
       <c r="D14" s="5">
-        <v>9.8862162883579519</v>
+        <v>9.8862143137142589</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>160.97154459999999</v>
+        <v>160.97154796999999</v>
       </c>
       <c r="C15" s="5">
-        <v>-1.3315070700000149</v>
+        <v>-1.3315076800000156</v>
       </c>
       <c r="D15" s="5">
-        <v>-9.4123260155440143</v>
+        <v>-9.4123299144203028</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>163.49635416000001</v>
+        <v>163.49635541000001</v>
       </c>
       <c r="C16" s="5">
-        <v>2.5248095600000227</v>
+        <v>2.5248074400000178</v>
       </c>
       <c r="D16" s="5">
-        <v>20.533435741906313</v>
+        <v>20.533416519312532</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>165.89464251000001</v>
+        <v>165.89464346</v>
       </c>
       <c r="C17" s="5">
-        <v>2.3982883500000014</v>
+        <v>2.3982880499999908</v>
       </c>
       <c r="D17" s="5">
-        <v>19.094432368131443</v>
+        <v>19.094429625761244</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>160.57664771</v>
+        <v>160.57664682000001</v>
       </c>
       <c r="C18" s="5">
-        <v>-5.3179948000000081</v>
+        <v>-5.3179966399999898</v>
       </c>
       <c r="D18" s="5">
-        <v>-32.36051158884883</v>
+        <v>-32.36052073564192</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>160.70483389</v>
+        <v>160.70483142</v>
       </c>
       <c r="C19" s="5">
-        <v>0.12818618000000015</v>
+        <v>0.12818459999999732</v>
       </c>
       <c r="D19" s="5">
-        <v>0.96216101149273481</v>
+        <v>0.96214910530632025</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>160.73037790999999</v>
+        <v>160.73037332000001</v>
       </c>
       <c r="C20" s="5">
-        <v>2.5544019999983902E-2</v>
+        <v>2.5541900000007445E-2</v>
       </c>
       <c r="D20" s="5">
-        <v>0.19090673822095283</v>
+        <v>0.19089088319403924</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>158.55334822</v>
+        <v>158.55334173</v>
       </c>
       <c r="C21" s="5">
-        <v>-2.1770296899999835</v>
+        <v>-2.1770315900000128</v>
       </c>
       <c r="D21" s="5">
-        <v>-15.095751718242855</v>
+        <v>-15.095764326986405</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>159.47122521</v>
+        <v>159.4712208</v>
       </c>
       <c r="C22" s="5">
-        <v>0.91787698999999634</v>
+        <v>0.91787906999999791</v>
       </c>
       <c r="D22" s="5">
-        <v>7.1724008476196532</v>
+        <v>7.1724179249478492</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>159.04365086999999</v>
+        <v>159.04364770999999</v>
       </c>
       <c r="C23" s="5">
-        <v>-0.42757434000000671</v>
+        <v>-0.42757309000000987</v>
       </c>
       <c r="D23" s="5">
-        <v>-3.170415860108422</v>
+        <v>-3.1704068141340414</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>158.44093844</v>
+        <v>158.44094587000001</v>
       </c>
       <c r="C24" s="5">
-        <v>-0.60271242999999686</v>
+        <v>-0.60270183999998039</v>
       </c>
       <c r="D24" s="5">
-        <v>-4.4539285214074358</v>
+        <v>-4.453851973834178</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>159.13476568999999</v>
+        <v>159.13477279</v>
       </c>
       <c r="C25" s="5">
-        <v>0.69382724999999823</v>
+        <v>0.69382691999999224</v>
       </c>
       <c r="D25" s="5">
-        <v>5.3833391814651854</v>
+        <v>5.383336300486774</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>158.3607944</v>
+        <v>158.36080530000001</v>
       </c>
       <c r="C26" s="5">
-        <v>-0.77397128999999154</v>
+        <v>-0.77396748999998977</v>
       </c>
       <c r="D26" s="5">
-        <v>-5.6827277595393415</v>
+        <v>-5.6827003540741439</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>158.79913443000001</v>
+        <v>158.79913293000001</v>
       </c>
       <c r="C27" s="5">
-        <v>0.43834003000000621</v>
+        <v>0.43832763000000341</v>
       </c>
       <c r="D27" s="5">
-        <v>3.3726168394933032</v>
+        <v>3.3725197403245755</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>159.26019384</v>
+        <v>159.26019499</v>
       </c>
       <c r="C28" s="5">
-        <v>0.46105940999999007</v>
+        <v>0.46106205999998906</v>
       </c>
       <c r="D28" s="5">
-        <v>3.5402738369368469</v>
+        <v>3.5402945451382228</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>159.76141314</v>
+        <v>159.76141329999999</v>
       </c>
       <c r="C29" s="5">
-        <v>0.50121930000000248</v>
+        <v>0.50121830999998451</v>
       </c>
       <c r="D29" s="5">
-        <v>3.8426686264765753</v>
+        <v>3.8426608764145831</v>
       </c>
       <c r="E29" s="5">
-        <v>-3.6970629534527011</v>
+        <v>-3.6970634084872334</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>161.67861539</v>
+        <v>161.67861314999999</v>
       </c>
       <c r="C30" s="5">
-        <v>1.9172022500000026</v>
+        <v>1.9171998500000029</v>
       </c>
       <c r="D30" s="5">
-        <v>15.390021606531935</v>
+        <v>15.390001035530499</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>161.87872512000001</v>
+        <v>161.87871981000001</v>
       </c>
       <c r="C31" s="5">
-        <v>0.20010973000000831</v>
+        <v>0.2001066600000172</v>
       </c>
       <c r="D31" s="5">
-        <v>1.495393188213745</v>
+        <v>1.4953701109793771</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>162.69539648</v>
+        <v>162.69538323</v>
       </c>
       <c r="C32" s="5">
-        <v>0.81667135999998663</v>
+        <v>0.81666341999999759</v>
       </c>
       <c r="D32" s="5">
-        <v>6.2247872703813378</v>
+        <v>6.224725271406073</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>163.72031396</v>
+        <v>163.72030565</v>
       </c>
       <c r="C33" s="5">
-        <v>1.0249174799999992</v>
+        <v>1.0249224199999958</v>
       </c>
       <c r="D33" s="5">
-        <v>7.8270318039591391</v>
+        <v>7.8270715057624729</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>164.13275041</v>
+        <v>164.13274688000001</v>
       </c>
       <c r="C34" s="5">
-        <v>0.41243645000000129</v>
+        <v>0.41244123000001309</v>
       </c>
       <c r="D34" s="5">
-        <v>3.0652212549936886</v>
+        <v>3.0652574312798331</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>163.93772324</v>
+        <v>163.93772236999999</v>
       </c>
       <c r="C35" s="5">
-        <v>-0.19502717000000303</v>
+        <v>-0.19502451000002452</v>
       </c>
       <c r="D35" s="5">
-        <v>-1.4165922539142173</v>
+        <v>-1.4165730891935846</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>164.30563706999999</v>
+        <v>164.30565467</v>
       </c>
       <c r="C36" s="5">
-        <v>0.367913829999992</v>
+        <v>0.36793230000000676</v>
       </c>
       <c r="D36" s="5">
-        <v>2.7265663316791144</v>
+        <v>2.7267049193602455</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>163.71287975999999</v>
+        <v>163.71289429000001</v>
       </c>
       <c r="C37" s="5">
-        <v>-0.5927573099999961</v>
+        <v>-0.59276037999998721</v>
       </c>
       <c r="D37" s="5">
-        <v>-4.244305288818162</v>
+        <v>-4.2443263908804152</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>164.29175466999999</v>
+        <v>164.29177641999999</v>
       </c>
       <c r="C38" s="5">
-        <v>0.57887490999999613</v>
+        <v>0.57888212999998245</v>
       </c>
       <c r="D38" s="5">
-        <v>4.326596784848924</v>
+        <v>4.3266514104630893</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>165.95522484</v>
+        <v>165.95522185999999</v>
       </c>
       <c r="C39" s="5">
-        <v>1.6634701700000107</v>
+        <v>1.6634454400000038</v>
       </c>
       <c r="D39" s="5">
-        <v>12.85009904329284</v>
+        <v>12.849895448700433</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>166.12167682</v>
+        <v>166.12166156999999</v>
       </c>
       <c r="C40" s="5">
-        <v>0.16645198000000505</v>
+        <v>0.16643970999999169</v>
       </c>
       <c r="D40" s="5">
-        <v>1.2102537891499843</v>
+        <v>1.2101641045153988</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>166.68174450000001</v>
+        <v>166.68174457000001</v>
       </c>
       <c r="C41" s="5">
-        <v>0.56006768000000307</v>
+        <v>0.56008300000002009</v>
       </c>
       <c r="D41" s="5">
-        <v>4.1215852315444224</v>
+        <v>4.1217004569031435</v>
       </c>
       <c r="E41" s="5">
-        <v>4.3316663416939516</v>
+        <v>4.3316662810218176</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>167.65570201</v>
+        <v>167.65569812000001</v>
       </c>
       <c r="C42" s="5">
-        <v>0.97395750999999109</v>
+        <v>0.9739535500000045</v>
       </c>
       <c r="D42" s="5">
-        <v>7.2416520871571244</v>
+        <v>7.2416216876600936</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>169.12588772999999</v>
+        <v>169.12587916000001</v>
       </c>
       <c r="C43" s="5">
-        <v>1.4701857199999893</v>
+        <v>1.4701810399999999</v>
       </c>
       <c r="D43" s="5">
-        <v>11.045542114767294</v>
+        <v>11.045505509718346</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>169.20202251000001</v>
+        <v>169.20198733000001</v>
       </c>
       <c r="C44" s="5">
-        <v>7.6134780000018054E-2</v>
+        <v>7.6108169999997699E-2</v>
       </c>
       <c r="D44" s="5">
-        <v>0.54153909185477023</v>
+        <v>0.54134937637084768</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>171.61769446</v>
+        <v>171.61768509999999</v>
       </c>
       <c r="C45" s="5">
-        <v>2.4156719499999895</v>
+        <v>2.41569776999998</v>
       </c>
       <c r="D45" s="5">
-        <v>18.543613115725634</v>
+        <v>18.543831298755052</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>172.79972251000001</v>
+        <v>172.79972090999999</v>
       </c>
       <c r="C46" s="5">
-        <v>1.1820280500000138</v>
+        <v>1.1820358100000021</v>
       </c>
       <c r="D46" s="5">
-        <v>8.5854734511517918</v>
+        <v>8.5855324528974819</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>174.31660808999999</v>
+        <v>174.31662652</v>
       </c>
       <c r="C47" s="5">
-        <v>1.516885579999979</v>
+        <v>1.5169056100000091</v>
       </c>
       <c r="D47" s="5">
-        <v>11.057709282679241</v>
+        <v>11.057862524338159</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>176.96875714000001</v>
+        <v>176.96878724000001</v>
       </c>
       <c r="C48" s="5">
-        <v>2.6521490500000198</v>
+        <v>2.6521607200000119</v>
       </c>
       <c r="D48" s="5">
-        <v>19.86544715264149</v>
+        <v>19.865539726224778</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>177.26856387999999</v>
+        <v>177.26858958</v>
       </c>
       <c r="C49" s="5">
-        <v>0.29980673999997975</v>
+        <v>0.29980233999998518</v>
       </c>
       <c r="D49" s="5">
-        <v>2.0519966228837561</v>
+        <v>2.0519658741092739</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>179.51721953000001</v>
+        <v>179.51725719999999</v>
       </c>
       <c r="C50" s="5">
-        <v>2.2486556500000177</v>
+        <v>2.248667619999992</v>
       </c>
       <c r="D50" s="5">
-        <v>16.330244327684863</v>
+        <v>16.330334873810436</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>180.02957950000001</v>
+        <v>180.02958183000001</v>
       </c>
       <c r="C51" s="5">
-        <v>0.51235997000000566</v>
+        <v>0.51232463000002326</v>
       </c>
       <c r="D51" s="5">
-        <v>3.4791967635734222</v>
+        <v>3.4789522653836835</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>180.39554487999999</v>
+        <v>180.39548977999999</v>
       </c>
       <c r="C52" s="5">
-        <v>0.36596537999997736</v>
+        <v>0.36590794999997911</v>
       </c>
       <c r="D52" s="5">
-        <v>2.466827196114374</v>
+        <v>2.4664357133974857</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>181.96352572999999</v>
+        <v>181.96352801</v>
       </c>
       <c r="C53" s="5">
-        <v>1.5679808499999979</v>
+        <v>1.5680382300000133</v>
       </c>
       <c r="D53" s="5">
-        <v>10.943643319397633</v>
+        <v>10.944066641136452</v>
       </c>
       <c r="E53" s="5">
-        <v>9.1682393148938779</v>
+        <v>9.1682406369236311</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>183.81379923</v>
+        <v>183.81378942000001</v>
       </c>
       <c r="C54" s="5">
-        <v>1.8502735000000143</v>
+        <v>1.8502614100000017</v>
       </c>
       <c r="D54" s="5">
-        <v>12.908131592534833</v>
+        <v>12.908042305890199</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>183.75508751000001</v>
+        <v>183.75507261999999</v>
       </c>
       <c r="C55" s="5">
-        <v>-5.8711719999990919E-2</v>
+        <v>-5.8716800000013336E-2</v>
       </c>
       <c r="D55" s="5">
-        <v>-0.38261776844774609</v>
+        <v>-0.38265083648864051</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>184.82845777</v>
+        <v>184.82839637999999</v>
       </c>
       <c r="C56" s="5">
-        <v>1.0733702599999901</v>
+        <v>1.0733237599999939</v>
       </c>
       <c r="D56" s="5">
-        <v>7.2392117803288025</v>
+        <v>7.2388886294731281</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>186.90377311</v>
+        <v>186.90375236</v>
       </c>
       <c r="C57" s="5">
-        <v>2.0753153400000031</v>
+        <v>2.0753559800000119</v>
       </c>
       <c r="D57" s="5">
-        <v>14.338041387674405</v>
+        <v>14.338344785682256</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>186.67073302</v>
+        <v>186.67071591999999</v>
       </c>
       <c r="C58" s="5">
-        <v>-0.23304009000000292</v>
+        <v>-0.23303644000000645</v>
       </c>
       <c r="D58" s="5">
-        <v>-1.4859963650341146</v>
+        <v>-1.4859734137704916</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>188.04138971</v>
+        <v>188.04149512999999</v>
       </c>
       <c r="C59" s="5">
-        <v>1.3706566900000041</v>
+        <v>1.3707792099999949</v>
       </c>
       <c r="D59" s="5">
-        <v>9.1758624716907544</v>
+        <v>9.176716963395215</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>196.86975426000001</v>
+        <v>196.86978500999999</v>
       </c>
       <c r="C60" s="5">
-        <v>8.8283645500000034</v>
+        <v>8.8282898799999998</v>
       </c>
       <c r="D60" s="5">
-        <v>73.422947961717028</v>
+        <v>73.422106321785947</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>197.67959318999999</v>
+        <v>197.67960568999999</v>
       </c>
       <c r="C61" s="5">
-        <v>0.80983892999998375</v>
+        <v>0.8098206800000014</v>
       </c>
       <c r="D61" s="5">
-        <v>5.0495202815623585</v>
+        <v>5.0494030955402058</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>198.82518827999999</v>
+        <v>198.82526902000001</v>
       </c>
       <c r="C62" s="5">
-        <v>1.1455950900000005</v>
+        <v>1.1456633300000192</v>
       </c>
       <c r="D62" s="5">
-        <v>7.1802497853385328</v>
+        <v>7.1806907493514815</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>196.79598981000001</v>
+        <v>196.79599124999999</v>
       </c>
       <c r="C63" s="5">
-        <v>-2.029198469999983</v>
+        <v>-2.0292777700000215</v>
       </c>
       <c r="D63" s="5">
-        <v>-11.582525852574953</v>
+        <v>-11.582948948343418</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>198.96264841999999</v>
+        <v>198.96254375999999</v>
       </c>
       <c r="C64" s="5">
-        <v>2.1666586099999847</v>
+        <v>2.1665525100000025</v>
       </c>
       <c r="D64" s="5">
-        <v>14.041706222518236</v>
+        <v>14.040976340952337</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>200.07983532</v>
+        <v>200.07983540000001</v>
       </c>
       <c r="C65" s="5">
-        <v>1.1171869000000072</v>
+        <v>1.117291640000019</v>
       </c>
       <c r="D65" s="5">
-        <v>6.950105210378088</v>
+        <v>6.9507808313348463</v>
       </c>
       <c r="E65" s="5">
-        <v>9.9560115233649817</v>
+        <v>9.9560101895828303</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>200.90146949000001</v>
+        <v>200.90145147000001</v>
       </c>
       <c r="C66" s="5">
-        <v>0.82163417000001004</v>
+        <v>0.82161607000000458</v>
       </c>
       <c r="D66" s="5">
-        <v>5.040675405096029</v>
+        <v>5.0405618407821873</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>202.92044346</v>
+        <v>202.92041667999999</v>
       </c>
       <c r="C67" s="5">
-        <v>2.0189739699999905</v>
+        <v>2.0189652099999762</v>
       </c>
       <c r="D67" s="5">
-        <v>12.748889275098275</v>
+        <v>12.748832074628137</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>204.61418838</v>
+        <v>204.61410291999999</v>
       </c>
       <c r="C68" s="5">
-        <v>1.6937449200000003</v>
+        <v>1.6936862400000052</v>
       </c>
       <c r="D68" s="5">
-        <v>10.489068153170876</v>
+        <v>10.488689364671799</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>202.79000765000001</v>
+        <v>202.78997774000001</v>
       </c>
       <c r="C69" s="5">
-        <v>-1.8241807299999948</v>
+        <v>-1.8241251799999816</v>
       </c>
       <c r="D69" s="5">
-        <v>-10.188970356431126</v>
+        <v>-10.188679183178639</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>203.98111248000001</v>
+        <v>203.98108348</v>
       </c>
       <c r="C70" s="5">
-        <v>1.1911048300000004</v>
+        <v>1.1911057399999834</v>
       </c>
       <c r="D70" s="5">
-        <v>7.2805158460788499</v>
+        <v>7.2805226980201532</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>203.99435640999999</v>
+        <v>203.99455069000001</v>
       </c>
       <c r="C71" s="5">
-        <v>1.3243929999987358E-2</v>
+        <v>1.3467210000015939E-2</v>
       </c>
       <c r="D71" s="5">
-        <v>7.7940512829233199E-2</v>
+        <v>7.9255003823330838E-2</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>203.74835952000001</v>
+        <v>203.74839</v>
       </c>
       <c r="C72" s="5">
-        <v>-0.24599688999998648</v>
+        <v>-0.24616069000001062</v>
       </c>
       <c r="D72" s="5">
-        <v>-1.4375213442599288</v>
+        <v>-1.4384708305416494</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>206.69576893000001</v>
+        <v>206.69576663000001</v>
       </c>
       <c r="C73" s="5">
-        <v>2.9474094100000059</v>
+        <v>2.9473766300000079</v>
       </c>
       <c r="D73" s="5">
-        <v>18.809068771718017</v>
+        <v>18.808839626669172</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>207.4797288</v>
+        <v>207.47984943</v>
       </c>
       <c r="C74" s="5">
-        <v>0.78395986999998968</v>
+        <v>0.78408279999999309</v>
       </c>
       <c r="D74" s="5">
-        <v>4.6475389949802715</v>
+        <v>4.648283083687188</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>210.20426492999999</v>
+        <v>210.20426033000001</v>
       </c>
       <c r="C75" s="5">
-        <v>2.72453612999999</v>
+        <v>2.7244109000000094</v>
       </c>
       <c r="D75" s="5">
-        <v>16.94730571152472</v>
+        <v>16.946459077604835</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>213.72308498999999</v>
+        <v>213.72294747000001</v>
       </c>
       <c r="C76" s="5">
-        <v>3.5188200599999959</v>
+        <v>3.5186871399999973</v>
       </c>
       <c r="D76" s="5">
-        <v>22.044702224761426</v>
+        <v>22.043791921853217</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>213.76501078999999</v>
+        <v>213.76501589</v>
       </c>
       <c r="C77" s="5">
-        <v>4.1925800000001345E-2</v>
+        <v>4.2068419999992557E-2</v>
       </c>
       <c r="D77" s="5">
-        <v>0.23565670238618885</v>
+        <v>0.23645936181404537</v>
       </c>
       <c r="E77" s="5">
-        <v>6.8398574239690202</v>
+        <v>6.8398599302326168</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>215.26072486999999</v>
+        <v>215.26071555999999</v>
       </c>
       <c r="C78" s="5">
-        <v>1.4957140799999991</v>
+        <v>1.4956996699999934</v>
       </c>
       <c r="D78" s="5">
-        <v>8.7271809619458232</v>
+        <v>8.7270934046102866</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>217.62950194999999</v>
+        <v>217.62941699999999</v>
       </c>
       <c r="C79" s="5">
-        <v>2.368777080000001</v>
+        <v>2.3687014399999953</v>
       </c>
       <c r="D79" s="5">
-        <v>14.034335803275265</v>
+        <v>14.033860838717205</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>218.65172673999999</v>
+        <v>218.65160732000001</v>
       </c>
       <c r="C80" s="5">
-        <v>1.0222247899999957</v>
+        <v>1.0221903200000213</v>
       </c>
       <c r="D80" s="5">
-        <v>5.7844223686196017</v>
+        <v>5.7842245648756618</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>222.90310608999999</v>
+        <v>222.90306009</v>
       </c>
       <c r="C81" s="5">
-        <v>4.2513793500000077</v>
+        <v>4.251452769999986</v>
       </c>
       <c r="D81" s="5">
-        <v>25.996507345785759</v>
+        <v>25.997021106862107</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>225.73114831999999</v>
+        <v>225.73112567000001</v>
       </c>
       <c r="C82" s="5">
-        <v>2.8280422299999941</v>
+        <v>2.8280655800000147</v>
       </c>
       <c r="D82" s="5">
-        <v>16.333406988531852</v>
+        <v>16.333555002558974</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>226.09170177999999</v>
+        <v>226.0919806</v>
       </c>
       <c r="C83" s="5">
-        <v>0.36055346000000554</v>
+        <v>0.36085492999998792</v>
       </c>
       <c r="D83" s="5">
-        <v>1.9336516558978945</v>
+        <v>1.9352828800779598</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>231.13848580000001</v>
+        <v>231.13854205000001</v>
       </c>
       <c r="C84" s="5">
-        <v>5.0467840200000182</v>
+        <v>5.0465614500000129</v>
       </c>
       <c r="D84" s="5">
-        <v>30.332190071981692</v>
+        <v>30.330641961385997</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>233.29505036</v>
+        <v>233.29506434999999</v>
       </c>
       <c r="C85" s="5">
-        <v>2.1565645599999925</v>
+        <v>2.1565222999999776</v>
       </c>
       <c r="D85" s="5">
-        <v>11.789015451484142</v>
+        <v>11.788769435091107</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>234.32537986</v>
+        <v>234.32554259</v>
       </c>
       <c r="C86" s="5">
-        <v>1.0303294999999935</v>
+        <v>1.0304782400000079</v>
       </c>
       <c r="D86" s="5">
-        <v>5.4303526230638832</v>
+        <v>5.4311553658308309</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>236.82107199000001</v>
+        <v>236.82104597</v>
       </c>
       <c r="C87" s="5">
-        <v>2.495692130000009</v>
+        <v>2.4955033800000024</v>
       </c>
       <c r="D87" s="5">
-        <v>13.556540988634215</v>
+        <v>13.555444946048079</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>240.03318929</v>
+        <v>240.03301536000001</v>
       </c>
       <c r="C88" s="5">
-        <v>3.2121172999999885</v>
+        <v>3.2119693900000073</v>
       </c>
       <c r="D88" s="5">
-        <v>17.546969004486801</v>
+        <v>17.546101882871401</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>240.42882044000001</v>
+        <v>240.42880378000001</v>
       </c>
       <c r="C89" s="5">
-        <v>0.39563115000001403</v>
+        <v>0.39578842000000236</v>
       </c>
       <c r="D89" s="5">
-        <v>1.9959111905458959</v>
+        <v>1.9967132677556343</v>
       </c>
       <c r="E89" s="5">
-        <v>12.473420954841963</v>
+        <v>12.473410477849555</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>239.97333947000001</v>
+        <v>239.97332739999999</v>
       </c>
       <c r="C90" s="5">
-        <v>-0.45548096999999643</v>
+        <v>-0.45547638000002166</v>
       </c>
       <c r="D90" s="5">
-        <v>-2.249804823976409</v>
+        <v>-2.2497825420851547</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>241.86844499</v>
+        <v>241.86829377999999</v>
       </c>
       <c r="C91" s="5">
-        <v>1.8951055199999871</v>
+        <v>1.8949663799999996</v>
       </c>
       <c r="D91" s="5">
-        <v>9.8992192977232385</v>
+        <v>9.8984611572696011</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>244.80301857000001</v>
+        <v>244.80285384999999</v>
       </c>
       <c r="C92" s="5">
-        <v>2.9345735800000057</v>
+        <v>2.9345600700000034</v>
       </c>
       <c r="D92" s="5">
-        <v>15.571479728558678</v>
+        <v>15.571413585190896</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>246.63903366</v>
+        <v>246.63896118</v>
       </c>
       <c r="C93" s="5">
-        <v>1.8360150899999894</v>
+        <v>1.8361073300000044</v>
       </c>
       <c r="D93" s="5">
-        <v>9.3806495912315935</v>
+        <v>9.381147051546602</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>248.55721854000001</v>
+        <v>248.55722510999999</v>
       </c>
       <c r="C94" s="5">
-        <v>1.9181848800000125</v>
+        <v>1.9182639299999948</v>
       </c>
       <c r="D94" s="5">
-        <v>9.7424981986834034</v>
+        <v>9.7429200101679889</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>251.33445800999999</v>
+        <v>251.33477873999999</v>
       </c>
       <c r="C95" s="5">
-        <v>2.7772394699999836</v>
+        <v>2.7775536299999999</v>
       </c>
       <c r="D95" s="5">
-        <v>14.263586223732293</v>
+        <v>14.265299744730008</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>248.13403</v>
+        <v>248.13416884</v>
       </c>
       <c r="C96" s="5">
-        <v>-3.200428009999996</v>
+        <v>-3.2006098999999892</v>
       </c>
       <c r="D96" s="5">
-        <v>-14.254461061142521</v>
+        <v>-14.255198371560752</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>252.04674703000001</v>
+        <v>252.04682204</v>
       </c>
       <c r="C97" s="5">
-        <v>3.9127170300000103</v>
+        <v>3.9126531999999941</v>
       </c>
       <c r="D97" s="5">
-        <v>20.652746259372901</v>
+        <v>20.652367025208228</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>255.77802328000001</v>
+        <v>255.77835596</v>
       </c>
       <c r="C98" s="5">
-        <v>3.7312762500000076</v>
+        <v>3.7315339200000039</v>
       </c>
       <c r="D98" s="5">
-        <v>19.284924462968455</v>
+        <v>19.286360263290181</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>256.48788583999999</v>
+        <v>256.48778695999999</v>
       </c>
       <c r="C99" s="5">
-        <v>0.70986255999997638</v>
+        <v>0.70943099999999504</v>
       </c>
       <c r="D99" s="5">
-        <v>3.3816771041565552</v>
+        <v>3.3795852919149327</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>258.46779292999997</v>
+        <v>258.46748606</v>
       </c>
       <c r="C100" s="5">
-        <v>1.9799070899999833</v>
+        <v>1.9796991000000048</v>
       </c>
       <c r="D100" s="5">
-        <v>9.6667362768342748</v>
+        <v>9.6656811765826856</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>260.30361756999997</v>
+        <v>260.30342095999998</v>
       </c>
       <c r="C101" s="5">
-        <v>1.8358246399999985</v>
+        <v>1.8359348999999838</v>
       </c>
       <c r="D101" s="5">
-        <v>8.864236880793408</v>
+        <v>8.8648011770388955</v>
       </c>
       <c r="E101" s="5">
-        <v>8.2663954735658685</v>
+        <v>8.266321200926452</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>262.94107258999998</v>
+        <v>262.94130018999999</v>
       </c>
       <c r="C102" s="5">
-        <v>2.6374550200000044</v>
+        <v>2.63787923000001</v>
       </c>
       <c r="D102" s="5">
-        <v>12.859654650835829</v>
+        <v>12.861849887334298</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>263.86350788999999</v>
+        <v>263.86316818</v>
       </c>
       <c r="C103" s="5">
-        <v>0.92243530000001783</v>
+        <v>0.92186799000000974</v>
       </c>
       <c r="D103" s="5">
-        <v>4.2919576096901446</v>
+        <v>4.2892631079597843</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>265.31456142000002</v>
+        <v>265.31428108</v>
       </c>
       <c r="C104" s="5">
-        <v>1.4510535300000242</v>
+        <v>1.4511128999999983</v>
       </c>
       <c r="D104" s="5">
-        <v>6.8024102879738146</v>
+        <v>6.8027061058448579</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>266.64390364000002</v>
+        <v>266.64377401000002</v>
       </c>
       <c r="C105" s="5">
-        <v>1.3293422200000009</v>
+        <v>1.3294929300000149</v>
       </c>
       <c r="D105" s="5">
-        <v>6.1810142183360783</v>
+        <v>6.181741109271166</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>267.72793971999999</v>
+        <v>267.72798616</v>
       </c>
       <c r="C106" s="5">
-        <v>1.0840360799999758</v>
+        <v>1.0842121499999848</v>
       </c>
       <c r="D106" s="5">
-        <v>4.9891564680512035</v>
+        <v>4.9899874988620585</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>270.62466572</v>
+        <v>270.62501573999998</v>
       </c>
       <c r="C107" s="5">
-        <v>2.896726000000001</v>
+        <v>2.8970295799999803</v>
       </c>
       <c r="D107" s="5">
-        <v>13.784780451118905</v>
+        <v>13.786309616264592</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>272.00611601999998</v>
+        <v>272.00638759999998</v>
       </c>
       <c r="C108" s="5">
-        <v>1.3814502999999831</v>
+        <v>1.3813718600000016</v>
       </c>
       <c r="D108" s="5">
-        <v>6.3005479859791214</v>
+        <v>6.3001717537937152</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>272.70912849000001</v>
+        <v>272.70944764000001</v>
       </c>
       <c r="C109" s="5">
-        <v>0.70301247000003286</v>
+        <v>0.70306004000002531</v>
       </c>
       <c r="D109" s="5">
-        <v>3.1459251155410373</v>
+        <v>3.1461378367865889</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>273.90088718999999</v>
+        <v>273.90177798000002</v>
       </c>
       <c r="C110" s="5">
-        <v>1.1917586999999799</v>
+        <v>1.1923303400000123</v>
       </c>
       <c r="D110" s="5">
-        <v>5.3719851409919306</v>
+        <v>5.3746177062256262</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>276.84272105000002</v>
+        <v>276.84218227999997</v>
       </c>
       <c r="C111" s="5">
-        <v>2.9418338600000311</v>
+        <v>2.9404042999999547</v>
       </c>
       <c r="D111" s="5">
-        <v>13.677900175488178</v>
+        <v>13.670809140422957</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>277.57646628999998</v>
+        <v>277.57588712</v>
       </c>
       <c r="C112" s="5">
-        <v>0.733745239999962</v>
+        <v>0.73370484000002989</v>
       </c>
       <c r="D112" s="5">
-        <v>3.2272603095318653</v>
+        <v>3.2270863906760372</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>280.17019544999999</v>
+        <v>280.16975163000001</v>
       </c>
       <c r="C113" s="5">
-        <v>2.5937291600000094</v>
+        <v>2.5938645100000031</v>
       </c>
       <c r="D113" s="5">
-        <v>11.807641228511056</v>
+        <v>11.808315318626184</v>
       </c>
       <c r="E113" s="5">
-        <v>7.6320790565492569</v>
+        <v>7.6319898512024587</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>282.50396762999998</v>
+        <v>282.50439118999998</v>
       </c>
       <c r="C114" s="5">
-        <v>2.3337721799999827</v>
+        <v>2.334639559999971</v>
       </c>
       <c r="D114" s="5">
-        <v>10.466710764291065</v>
+        <v>10.47079821653214</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>285.99109261000001</v>
+        <v>285.99059346000001</v>
       </c>
       <c r="C115" s="5">
-        <v>3.4871249800000328</v>
+        <v>3.4862022700000352</v>
       </c>
       <c r="D115" s="5">
-        <v>15.860517355956883</v>
+        <v>15.856006334561833</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>288.65801871000002</v>
+        <v>288.65765572999999</v>
       </c>
       <c r="C116" s="5">
-        <v>2.666926100000012</v>
+        <v>2.667062269999974</v>
       </c>
       <c r="D116" s="5">
-        <v>11.782400922158986</v>
+        <v>11.783055334890836</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>287.42262258</v>
+        <v>287.42246189000002</v>
       </c>
       <c r="C117" s="5">
-        <v>-1.2353961300000265</v>
+        <v>-1.2351938399999653</v>
       </c>
       <c r="D117" s="5">
-        <v>-5.0165682342303448</v>
+        <v>-5.0157721907990505</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>286.52632750999999</v>
+        <v>286.52643196000002</v>
       </c>
       <c r="C118" s="5">
-        <v>-0.89629507000000785</v>
+        <v>-0.89602992999999742</v>
       </c>
       <c r="D118" s="5">
-        <v>-3.6785466528559074</v>
+        <v>-3.6774790840346294</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>289.20199250000002</v>
+        <v>289.20233532999998</v>
       </c>
       <c r="C119" s="5">
-        <v>2.6756649900000298</v>
+        <v>2.6759033699999577</v>
       </c>
       <c r="D119" s="5">
-        <v>11.799785189939893</v>
+        <v>11.800886505805108</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>292.45369994999999</v>
+        <v>292.45411956999999</v>
       </c>
       <c r="C120" s="5">
-        <v>3.2517074499999694</v>
+        <v>3.2517842400000063</v>
       </c>
       <c r="D120" s="5">
-        <v>14.358927255101372</v>
+        <v>14.359269496180715</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>293.74230224000001</v>
+        <v>293.74285049999997</v>
       </c>
       <c r="C121" s="5">
-        <v>1.2886022900000285</v>
+        <v>1.2887309299999856</v>
       </c>
       <c r="D121" s="5">
-        <v>5.4174461023519305</v>
+        <v>5.4179921321623636</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>294.86346734</v>
+        <v>294.86515123999999</v>
       </c>
       <c r="C122" s="5">
-        <v>1.1211650999999847</v>
+        <v>1.1223007400000142</v>
       </c>
       <c r="D122" s="5">
-        <v>4.6775827750007437</v>
+        <v>4.6824118284693572</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>295.83882854000001</v>
+        <v>295.83776820000003</v>
       </c>
       <c r="C123" s="5">
-        <v>0.97536120000000892</v>
+        <v>0.97261696000003894</v>
       </c>
       <c r="D123" s="5">
-        <v>4.042426255158138</v>
+        <v>4.0308220724118993</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>296.98379475000002</v>
+        <v>296.9828741</v>
       </c>
       <c r="C124" s="5">
-        <v>1.1449662100000069</v>
+        <v>1.1451058999999759</v>
       </c>
       <c r="D124" s="5">
-        <v>4.7444298692913778</v>
+        <v>4.7450384556362302</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>298.97619066999999</v>
+        <v>298.97545147</v>
       </c>
       <c r="C125" s="5">
-        <v>1.9923959199999786</v>
+        <v>1.9925773699999922</v>
       </c>
       <c r="D125" s="5">
-        <v>8.3543180565928346</v>
+        <v>8.355134052016556</v>
       </c>
       <c r="E125" s="5">
-        <v>6.7123468253982077</v>
+        <v>6.7122520295607391</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>301.30212259000001</v>
+        <v>301.30271791000001</v>
       </c>
       <c r="C126" s="5">
-        <v>2.3259319200000164</v>
+        <v>2.3272664400000167</v>
       </c>
       <c r="D126" s="5">
-        <v>9.7455815973872326</v>
+        <v>9.7514398801333826</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>303.03268002999999</v>
+        <v>303.03201552000002</v>
       </c>
       <c r="C127" s="5">
-        <v>1.7305574399999841</v>
+        <v>1.7292976100000033</v>
       </c>
       <c r="D127" s="5">
-        <v>7.1142637631141259</v>
+        <v>7.1089055827402436</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>305.11204365999998</v>
+        <v>305.11161613000002</v>
       </c>
       <c r="C128" s="5">
-        <v>2.0793636299999889</v>
+        <v>2.07960061</v>
       </c>
       <c r="D128" s="5">
-        <v>8.552194866230689</v>
+        <v>8.5532260877988939</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>307.60350631</v>
+        <v>307.60334810000001</v>
       </c>
       <c r="C129" s="5">
-        <v>2.4914626500000168</v>
+        <v>2.4917319699999894</v>
       </c>
       <c r="D129" s="5">
-        <v>10.251160349270162</v>
+        <v>10.252333727127683</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>309.35253719999997</v>
+        <v>309.35270365999997</v>
       </c>
       <c r="C130" s="5">
-        <v>1.7490308899999718</v>
+        <v>1.7493555599999695</v>
       </c>
       <c r="D130" s="5">
-        <v>7.0406674567849548</v>
+        <v>7.0420192894293132</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>315.81703070999998</v>
+        <v>315.81736605999998</v>
       </c>
       <c r="C131" s="5">
-        <v>6.4644935100000112</v>
+        <v>6.4646624000000088</v>
       </c>
       <c r="D131" s="5">
-        <v>28.168813687615724</v>
+        <v>28.169619241895273</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>314.46632865999999</v>
+        <v>314.46688842999998</v>
       </c>
       <c r="C132" s="5">
-        <v>-1.3507020499999953</v>
+        <v>-1.3504776300000003</v>
       </c>
       <c r="D132" s="5">
-        <v>-5.0132009985772275</v>
+        <v>-5.0123823455846654</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>316.23429255999997</v>
+        <v>316.23509331000002</v>
       </c>
       <c r="C133" s="5">
-        <v>1.7679638999999838</v>
+        <v>1.7682048800000416</v>
       </c>
       <c r="D133" s="5">
-        <v>6.9591034077990166</v>
+        <v>6.9600687093716918</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>318.99517170000001</v>
+        <v>318.99751472999998</v>
       </c>
       <c r="C134" s="5">
-        <v>2.7608791400000428</v>
+        <v>2.7624214199999528</v>
       </c>
       <c r="D134" s="5">
-        <v>10.994576196756455</v>
+        <v>11.000986808079993</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>317.34090581999999</v>
+        <v>317.33938022000001</v>
       </c>
       <c r="C135" s="5">
-        <v>-1.6542658800000254</v>
+        <v>-1.658134509999968</v>
       </c>
       <c r="D135" s="5">
-        <v>-6.0485755638829524</v>
+        <v>-6.062275462476463</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>317.78107143</v>
+        <v>317.77987542</v>
       </c>
       <c r="C136" s="5">
-        <v>0.4401656100000082</v>
+        <v>0.44049519999998665</v>
       </c>
       <c r="D136" s="5">
-        <v>1.6772086449828416</v>
+        <v>1.678482250232527</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>317.88931568999999</v>
+        <v>317.88838799000001</v>
       </c>
       <c r="C137" s="5">
-        <v>0.10824425999999221</v>
+        <v>0.10851257000001624</v>
       </c>
       <c r="D137" s="5">
-        <v>0.40951695058186743</v>
+        <v>0.41053549417364721</v>
       </c>
       <c r="E137" s="5">
-        <v>6.3259636085455595</v>
+        <v>6.3259162004803526</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>314.76294352000002</v>
+        <v>314.76342183999998</v>
       </c>
       <c r="C138" s="5">
-        <v>-3.1263721699999678</v>
+        <v>-3.1249661500000343</v>
       </c>
       <c r="D138" s="5">
-        <v>-11.183838778806143</v>
+        <v>-11.179108729445453</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>314.48226890000001</v>
+        <v>314.48160732000002</v>
       </c>
       <c r="C139" s="5">
-        <v>-0.28067462000001342</v>
+        <v>-0.28181451999995488</v>
       </c>
       <c r="D139" s="5">
-        <v>-1.0648096163382137</v>
+        <v>-1.069111223865471</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>314.23033900000001</v>
+        <v>314.22995027000002</v>
       </c>
       <c r="C140" s="5">
-        <v>-0.25192989999999327</v>
+        <v>-0.25165705000000571</v>
       </c>
       <c r="D140" s="5">
-        <v>-0.95708868549969628</v>
+        <v>-0.95605868112027537</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>311.25077749000002</v>
+        <v>311.25067088999998</v>
       </c>
       <c r="C141" s="5">
-        <v>-2.9795615099999964</v>
+        <v>-2.9792793800000368</v>
       </c>
       <c r="D141" s="5">
-        <v>-10.803467393896039</v>
+        <v>-10.802509848546526</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>309.63203131</v>
+        <v>309.63223871999998</v>
       </c>
       <c r="C142" s="5">
-        <v>-1.6187461800000165</v>
+        <v>-1.6184321700000055</v>
       </c>
       <c r="D142" s="5">
-        <v>-6.0654749856651202</v>
+        <v>-6.0643338449427926</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>307.41994745</v>
+        <v>307.42027358000001</v>
       </c>
       <c r="C143" s="5">
-        <v>-2.212083860000007</v>
+        <v>-2.2119651399999611</v>
       </c>
       <c r="D143" s="5">
-        <v>-8.2441115402142273</v>
+        <v>-8.2436810188481928</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>303.03289950999999</v>
+        <v>303.03354306</v>
       </c>
       <c r="C144" s="5">
-        <v>-4.3870479400000022</v>
+        <v>-4.3867305200000146</v>
       </c>
       <c r="D144" s="5">
-        <v>-15.842495729920858</v>
+        <v>-15.841422378030289</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>300.62481356000001</v>
+        <v>300.62564600000002</v>
       </c>
       <c r="C145" s="5">
-        <v>-2.408085949999986</v>
+        <v>-2.407897059999982</v>
       </c>
       <c r="D145" s="5">
-        <v>-9.1300023416041824</v>
+        <v>-9.129298640323336</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>298.14240010999998</v>
+        <v>298.14505364000001</v>
       </c>
       <c r="C146" s="5">
-        <v>-2.4824134500000241</v>
+        <v>-2.4805923600000028</v>
       </c>
       <c r="D146" s="5">
-        <v>-9.4711450761598925</v>
+        <v>-9.4644842885852611</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>289.93039390000001</v>
+        <v>289.92869425999999</v>
       </c>
       <c r="C147" s="5">
-        <v>-8.21200620999997</v>
+        <v>-8.2163593800000285</v>
       </c>
       <c r="D147" s="5">
-        <v>-28.477937927082998</v>
+        <v>-28.490606871530279</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>288.58991945999998</v>
+        <v>288.58862579999999</v>
       </c>
       <c r="C148" s="5">
-        <v>-1.3404744400000368</v>
+        <v>-1.3400684599999977</v>
       </c>
       <c r="D148" s="5">
-        <v>-5.4091916672072138</v>
+        <v>-5.4076257425864638</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>286.52736844999998</v>
+        <v>286.52633828</v>
       </c>
       <c r="C149" s="5">
-        <v>-2.0625510099999929</v>
+        <v>-2.0622875199999839</v>
       </c>
       <c r="D149" s="5">
-        <v>-8.2471739472267167</v>
+        <v>-8.2461969580906462</v>
       </c>
       <c r="E149" s="5">
-        <v>-9.8656814469925802</v>
+        <v>-9.8657424727909842</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>285.60405315000003</v>
+        <v>285.60445299000003</v>
       </c>
       <c r="C150" s="5">
-        <v>-0.9233152999999561</v>
+        <v>-0.92188528999997743</v>
       </c>
       <c r="D150" s="5">
-        <v>-3.799115774450712</v>
+        <v>-3.793348917755246</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>284.06977436</v>
+        <v>284.06914089000003</v>
       </c>
       <c r="C151" s="5">
-        <v>-1.5342787900000303</v>
+        <v>-1.5353120999999987</v>
       </c>
       <c r="D151" s="5">
-        <v>-6.2593591049353918</v>
+        <v>-6.2634423155029761</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>283.61580185999998</v>
+        <v>283.61546630999999</v>
       </c>
       <c r="C152" s="5">
-        <v>-0.45397250000002032</v>
+        <v>-0.45367458000004035</v>
       </c>
       <c r="D152" s="5">
-        <v>-1.9009560372935552</v>
+        <v>-1.899723669177289</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>283.41200207000003</v>
+        <v>283.41196187000003</v>
       </c>
       <c r="C153" s="5">
-        <v>-0.20379978999994819</v>
+        <v>-0.2035044399999606</v>
       </c>
       <c r="D153" s="5">
-        <v>-0.85889261189109334</v>
+        <v>-0.85765380944377023</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>284.36268140999999</v>
+        <v>284.36288589999998</v>
       </c>
       <c r="C154" s="5">
-        <v>0.95067933999996512</v>
+        <v>0.95092402999995329</v>
       </c>
       <c r="D154" s="5">
-        <v>4.1003891724422648</v>
+        <v>4.1014646927337139</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>283.31951706000001</v>
+        <v>283.31983353999999</v>
       </c>
       <c r="C155" s="5">
-        <v>-1.0431643499999836</v>
+        <v>-1.0430523599999901</v>
       </c>
       <c r="D155" s="5">
-        <v>-4.3143734944429912</v>
+        <v>-4.3139165843708476</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>284.15763139000001</v>
+        <v>284.15828412000002</v>
       </c>
       <c r="C156" s="5">
-        <v>0.83811432999999624</v>
+        <v>0.83845058000002837</v>
       </c>
       <c r="D156" s="5">
-        <v>3.6081631640597633</v>
+        <v>3.6096302975977324</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>284.74197519000001</v>
+        <v>284.74279763999999</v>
       </c>
       <c r="C157" s="5">
-        <v>0.58434379999999919</v>
+        <v>0.58451351999997314</v>
       </c>
       <c r="D157" s="5">
-        <v>2.4957909971178305</v>
+        <v>2.4965183092413357</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>284.85435138000003</v>
+        <v>284.85689373999998</v>
       </c>
       <c r="C158" s="5">
-        <v>0.11237619000002042</v>
+        <v>0.11409609999998338</v>
       </c>
       <c r="D158" s="5">
-        <v>0.47462101671778001</v>
+        <v>0.4818996808875653</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>282.40383537000002</v>
+        <v>282.40209489</v>
       </c>
       <c r="C159" s="5">
-        <v>-2.4505160100000012</v>
+        <v>-2.4547988499999747</v>
       </c>
       <c r="D159" s="5">
-        <v>-9.848534462228475</v>
+        <v>-9.8648556548304622</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>281.98516998999997</v>
+        <v>281.98398502999999</v>
       </c>
       <c r="C160" s="5">
-        <v>-0.41866538000004994</v>
+        <v>-0.41810986000001549</v>
       </c>
       <c r="D160" s="5">
-        <v>-1.7645730036160545</v>
+        <v>-1.7622614271223469</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>280.18526559999998</v>
+        <v>280.18436262</v>
       </c>
       <c r="C161" s="5">
-        <v>-1.7999043899999947</v>
+        <v>-1.7996224099999836</v>
       </c>
       <c r="D161" s="5">
-        <v>-7.3963106854360134</v>
+        <v>-7.395222310539296</v>
       </c>
       <c r="E161" s="5">
-        <v>-2.2134370214992982</v>
+        <v>-2.21340058930376</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>279.83673153000001</v>
+        <v>279.83685652999998</v>
       </c>
       <c r="C162" s="5">
-        <v>-0.34853406999997105</v>
+        <v>-0.34750609000002441</v>
       </c>
       <c r="D162" s="5">
-        <v>-1.4825592112735486</v>
+        <v>-1.4782210102439519</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>278.23612305</v>
+        <v>278.23567091000001</v>
       </c>
       <c r="C163" s="5">
-        <v>-1.6006084800000053</v>
+        <v>-1.601185619999967</v>
       </c>
       <c r="D163" s="5">
-        <v>-6.6518913406563911</v>
+        <v>-6.6542119975805392</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>277.34583757000001</v>
+        <v>277.34564387</v>
       </c>
       <c r="C164" s="5">
-        <v>-0.89028547999998864</v>
+        <v>-0.89002704000000676</v>
       </c>
       <c r="D164" s="5">
-        <v>-3.7728398146688824</v>
+        <v>-3.7717698192320515</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>277.74382594999997</v>
+        <v>277.74387387000002</v>
       </c>
       <c r="C165" s="5">
-        <v>0.3979883799999584</v>
+        <v>0.3982300000000123</v>
       </c>
       <c r="D165" s="5">
-        <v>1.7356433716851249</v>
+        <v>1.7367066441158263</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>277.786948</v>
+        <v>277.78713271999999</v>
       </c>
       <c r="C166" s="5">
-        <v>4.3122050000022227E-2</v>
+        <v>4.3258849999972426E-2</v>
       </c>
       <c r="D166" s="5">
-        <v>0.18646920444023163</v>
+        <v>0.18706123218457105</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>278.00044302999999</v>
+        <v>278.00072053999997</v>
       </c>
       <c r="C167" s="5">
-        <v>0.21349502999999004</v>
+        <v>0.21358781999998655</v>
       </c>
       <c r="D167" s="5">
-        <v>0.9261765720054882</v>
+        <v>0.9265801953584063</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>278.80537475</v>
+        <v>278.80594502000002</v>
       </c>
       <c r="C168" s="5">
-        <v>0.80493172000001323</v>
+        <v>0.80522448000004943</v>
       </c>
       <c r="D168" s="5">
-        <v>3.5303887169240378</v>
+        <v>3.5316896895182914</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>279.34612290000001</v>
+        <v>279.34671795999998</v>
       </c>
       <c r="C169" s="5">
-        <v>0.54074815000001308</v>
+        <v>0.54077293999995391</v>
       </c>
       <c r="D169" s="5">
-        <v>2.3524107030911567</v>
+        <v>2.3525148365128201</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>280.30127368000001</v>
+        <v>280.30331409000001</v>
       </c>
       <c r="C170" s="5">
-        <v>0.95515077999999676</v>
+        <v>0.95659613000003674</v>
       </c>
       <c r="D170" s="5">
-        <v>4.1811332565077741</v>
+        <v>4.1875707656144456</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>281.24374366000001</v>
+        <v>281.24220938000002</v>
       </c>
       <c r="C171" s="5">
-        <v>0.94246997999999849</v>
+        <v>0.93889529000000493</v>
       </c>
       <c r="D171" s="5">
-        <v>4.1102737882763751</v>
+        <v>4.094365279489276</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>282.86318252000001</v>
+        <v>282.86233756000001</v>
       </c>
       <c r="C172" s="5">
-        <v>1.6194388600000025</v>
+        <v>1.6201281799999947</v>
       </c>
       <c r="D172" s="5">
-        <v>7.1328448339279982</v>
+        <v>7.1360179599558649</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>285.88751130000003</v>
+        <v>285.88686453000003</v>
       </c>
       <c r="C173" s="5">
-        <v>3.0243287800000189</v>
+        <v>3.0245269700000108</v>
       </c>
       <c r="D173" s="5">
-        <v>13.612241573716478</v>
+        <v>13.613229796013581</v>
       </c>
       <c r="E173" s="5">
-        <v>2.035169725213426</v>
+        <v>2.0352677275333964</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>288.28816202000002</v>
+        <v>288.28809282999998</v>
       </c>
       <c r="C174" s="5">
-        <v>2.4006507199999874</v>
+        <v>2.401228299999957</v>
       </c>
       <c r="D174" s="5">
-        <v>10.555283597100495</v>
+        <v>10.55796657155501</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>289.77380013999999</v>
+        <v>289.77351603</v>
       </c>
       <c r="C175" s="5">
-        <v>1.485638119999976</v>
+        <v>1.4854232000000138</v>
       </c>
       <c r="D175" s="5">
-        <v>6.3622909299544395</v>
+        <v>6.3613458601730954</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>290.76823207000001</v>
+        <v>290.76815735000002</v>
       </c>
       <c r="C176" s="5">
-        <v>0.99443193000001884</v>
+        <v>0.99464132000002792</v>
       </c>
       <c r="D176" s="5">
-        <v>4.1967266084097288</v>
+        <v>4.1976312238464653</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>292.20613921</v>
+        <v>292.20625107000001</v>
       </c>
       <c r="C177" s="5">
-        <v>1.437907139999993</v>
+        <v>1.4380937199999835</v>
       </c>
       <c r="D177" s="5">
-        <v>6.0983337695700079</v>
+        <v>6.0991483358606269</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>292.23914101000003</v>
+        <v>292.23929127000002</v>
       </c>
       <c r="C178" s="5">
-        <v>3.3001800000022286E-2</v>
+        <v>3.3040200000016284E-2</v>
       </c>
       <c r="D178" s="5">
-        <v>0.13561237649899471</v>
+        <v>0.13577021752242402</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>292.96920358</v>
+        <v>292.96941772999998</v>
       </c>
       <c r="C179" s="5">
-        <v>0.73006256999997277</v>
+        <v>0.73012645999995129</v>
       </c>
       <c r="D179" s="5">
-        <v>3.0393365169468778</v>
+        <v>3.0396045796320381</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>296.47420404000002</v>
+        <v>296.47465861000001</v>
       </c>
       <c r="C180" s="5">
-        <v>3.5050004600000193</v>
+        <v>3.5052408800000308</v>
       </c>
       <c r="D180" s="5">
-        <v>15.339826982020654</v>
+        <v>15.340937416497024</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>294.93767872000001</v>
+        <v>294.93808031999998</v>
       </c>
       <c r="C181" s="5">
-        <v>-1.5365253200000097</v>
+        <v>-1.5365782900000227</v>
       </c>
       <c r="D181" s="5">
-        <v>-6.0449445784833244</v>
+        <v>-6.0451380610039411</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>293.35125726000001</v>
+        <v>293.35247196</v>
       </c>
       <c r="C182" s="5">
-        <v>-1.5864214599999968</v>
+        <v>-1.5856083599999806</v>
       </c>
       <c r="D182" s="5">
-        <v>-6.2670355844424037</v>
+        <v>-6.263909592164163</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>297.44394906999997</v>
+        <v>297.44279048999999</v>
       </c>
       <c r="C183" s="5">
-        <v>4.0926918099999625</v>
+        <v>4.0903185299999905</v>
       </c>
       <c r="D183" s="5">
-        <v>18.088121740573992</v>
+        <v>18.076734972936226</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>295.94418372000001</v>
+        <v>295.94373860000002</v>
       </c>
       <c r="C184" s="5">
-        <v>-1.4997653499999615</v>
+        <v>-1.4990518899999756</v>
       </c>
       <c r="D184" s="5">
-        <v>-5.8856066075726581</v>
+        <v>-5.8829061714902542</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>296.26263075999998</v>
+        <v>296.26228972000001</v>
       </c>
       <c r="C185" s="5">
-        <v>0.31844703999996682</v>
+        <v>0.31855111999999508</v>
       </c>
       <c r="D185" s="5">
-        <v>1.2989143321276542</v>
+        <v>1.2993433465946724</v>
       </c>
       <c r="E185" s="5">
-        <v>3.6290915307289007</v>
+        <v>3.6292066818310209</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>296.32717185000001</v>
+        <v>296.32694436000003</v>
       </c>
       <c r="C186" s="5">
-        <v>6.4541090000034274E-2</v>
+        <v>6.4654640000014751E-2</v>
       </c>
       <c r="D186" s="5">
-        <v>0.26173457463316563</v>
+        <v>0.26219591090779204</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>298.51518384000002</v>
+        <v>298.51509088</v>
       </c>
       <c r="C187" s="5">
-        <v>2.1880119900000068</v>
+        <v>2.1881465199999752</v>
       </c>
       <c r="D187" s="5">
-        <v>9.2293630335816843</v>
+        <v>9.229961119791664</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>299.14452191999999</v>
+        <v>299.14454982000001</v>
       </c>
       <c r="C188" s="5">
-        <v>0.62933807999996816</v>
+        <v>0.62945894000000635</v>
       </c>
       <c r="D188" s="5">
-        <v>2.559415299650003</v>
+        <v>2.5599133383386485</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>304.26843336000002</v>
+        <v>304.26856538999999</v>
       </c>
       <c r="C189" s="5">
-        <v>5.123911440000029</v>
+        <v>5.1240155699999832</v>
       </c>
       <c r="D189" s="5">
-        <v>22.605549909860656</v>
+        <v>22.606051112572501</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>303.86540328000001</v>
+        <v>303.86551386999997</v>
       </c>
       <c r="C190" s="5">
-        <v>-0.40303008000000773</v>
+        <v>-0.40305152000001954</v>
       </c>
       <c r="D190" s="5">
-        <v>-1.5779757406873318</v>
+        <v>-1.5780583938847292</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>305.01600639999998</v>
+        <v>305.01615421999998</v>
       </c>
       <c r="C191" s="5">
-        <v>1.1506031199999711</v>
+        <v>1.1506403500000033</v>
       </c>
       <c r="D191" s="5">
-        <v>4.639701683866293</v>
+        <v>4.6398532268184134</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>310.17050879999999</v>
+        <v>310.17083245999999</v>
       </c>
       <c r="C192" s="5">
-        <v>5.1545024000000126</v>
+        <v>5.1546782400000097</v>
       </c>
       <c r="D192" s="5">
-        <v>22.274096717742808</v>
+        <v>22.27491672947113</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>309.27433702000002</v>
+        <v>309.27451508000001</v>
       </c>
       <c r="C193" s="5">
-        <v>-0.89617177999997466</v>
+        <v>-0.89631737999997085</v>
       </c>
       <c r="D193" s="5">
-        <v>-3.4125755399479929</v>
+        <v>-3.4131176898794857</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>312.14827890999999</v>
+        <v>312.14881388999999</v>
       </c>
       <c r="C194" s="5">
-        <v>2.8739418899999691</v>
+        <v>2.8742988099999707</v>
       </c>
       <c r="D194" s="5">
-        <v>11.73898483012823</v>
+        <v>11.74051092091084</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>315.84886637</v>
+        <v>315.84804350000002</v>
       </c>
       <c r="C195" s="5">
-        <v>3.7005874600000084</v>
+        <v>3.6992296100000317</v>
       </c>
       <c r="D195" s="5">
-        <v>15.191526447279703</v>
+        <v>15.185556273235123</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>317.10299896999999</v>
+        <v>317.10288015999998</v>
       </c>
       <c r="C196" s="5">
-        <v>1.2541325999999913</v>
+        <v>1.2548366599999667</v>
       </c>
       <c r="D196" s="5">
-        <v>4.870254586863676</v>
+        <v>4.8730617013684974</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>318.63788940000001</v>
+        <v>318.63774567000002</v>
       </c>
       <c r="C197" s="5">
-        <v>1.5348904300000186</v>
+        <v>1.5348655100000315</v>
       </c>
       <c r="D197" s="5">
-        <v>5.9655773108057364</v>
+        <v>5.9654801576464411</v>
       </c>
       <c r="E197" s="5">
-        <v>7.5525079158991426</v>
+        <v>7.5525832096778878</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>321.44657452000001</v>
+        <v>321.44646111999998</v>
       </c>
       <c r="C198" s="5">
-        <v>2.8086851200000069</v>
+        <v>2.8087154499999656</v>
       </c>
       <c r="D198" s="5">
-        <v>11.105772766771004</v>
+        <v>11.105903822015485</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>323.30633999999998</v>
+        <v>323.30631505000002</v>
       </c>
       <c r="C199" s="5">
-        <v>1.8597654799999646</v>
+        <v>1.8598539300000425</v>
       </c>
       <c r="D199" s="5">
-        <v>7.1679760763964318</v>
+        <v>7.1683305143707354</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>325.74767396999999</v>
+        <v>325.74771312000001</v>
       </c>
       <c r="C200" s="5">
-        <v>2.4413339700000165</v>
+        <v>2.4413980699999911</v>
       </c>
       <c r="D200" s="5">
-        <v>9.447343639974747</v>
+        <v>9.4476028419326461</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>326.77092475000001</v>
+        <v>326.77103195000001</v>
       </c>
       <c r="C201" s="5">
-        <v>1.0232507800000121</v>
+        <v>1.0233188299999938</v>
       </c>
       <c r="D201" s="5">
-        <v>3.8352963020296338</v>
+        <v>3.8355553175899448</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>328.45013592999999</v>
+        <v>328.45020174000001</v>
       </c>
       <c r="C202" s="5">
-        <v>1.6792111799999816</v>
+        <v>1.6791697900000031</v>
       </c>
       <c r="D202" s="5">
-        <v>6.3438711136970305</v>
+        <v>6.3437081610755008</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>329.94597976</v>
+        <v>329.94606503</v>
       </c>
       <c r="C203" s="5">
-        <v>1.4958438300000125</v>
+        <v>1.4958632899999884</v>
       </c>
       <c r="D203" s="5">
-        <v>5.6040906835498339</v>
+        <v>5.6041642739491637</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>331.03578353</v>
+        <v>331.03599384</v>
       </c>
       <c r="C204" s="5">
-        <v>1.0898037700000032</v>
+        <v>1.0899288100000035</v>
       </c>
       <c r="D204" s="5">
-        <v>4.0363740140223703</v>
+        <v>4.0368445165275713</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>333.18734325999998</v>
+        <v>333.18746504000001</v>
       </c>
       <c r="C205" s="5">
-        <v>2.151559729999974</v>
+        <v>2.1514712000000031</v>
       </c>
       <c r="D205" s="5">
-        <v>8.0843081241313683</v>
+        <v>8.0839581795948199</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>335.21944151999998</v>
+        <v>335.21960466000002</v>
       </c>
       <c r="C206" s="5">
-        <v>2.0320982599999979</v>
+        <v>2.0321396200000095</v>
       </c>
       <c r="D206" s="5">
-        <v>7.5693220860570287</v>
+        <v>7.5694784913040269</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>334.66907746999999</v>
+        <v>334.66844021999998</v>
       </c>
       <c r="C207" s="5">
-        <v>-0.55036404999998467</v>
+        <v>-0.55116444000003639</v>
       </c>
       <c r="D207" s="5">
-        <v>-1.9524693643849123</v>
+        <v>-1.9552822540310877</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>338.13435105000002</v>
+        <v>338.13435625</v>
       </c>
       <c r="C208" s="5">
-        <v>3.4652735800000301</v>
+        <v>3.4659160300000167</v>
       </c>
       <c r="D208" s="5">
-        <v>13.157795160529817</v>
+        <v>13.160401667290976</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>340.06809016</v>
+        <v>340.06807098000002</v>
       </c>
       <c r="C209" s="5">
-        <v>1.9337391099999763</v>
+        <v>1.9337147300000197</v>
       </c>
       <c r="D209" s="5">
-        <v>7.0826408761927473</v>
+        <v>7.082548640847719</v>
       </c>
       <c r="E209" s="5">
-        <v>6.7255657512524269</v>
+        <v>6.7256078732726543</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>339.48382408999998</v>
+        <v>339.48380101999999</v>
       </c>
       <c r="C210" s="5">
-        <v>-0.58426607000001241</v>
+        <v>-0.58426996000002873</v>
       </c>
       <c r="D210" s="5">
-        <v>-2.0423317978729538</v>
+        <v>-2.0423453814356174</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>343.72569576000001</v>
+        <v>343.72572102999999</v>
       </c>
       <c r="C211" s="5">
-        <v>4.2418716700000232</v>
+        <v>4.2419200100000012</v>
       </c>
       <c r="D211" s="5">
-        <v>16.068659675695017</v>
+        <v>16.068856724281044</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>346.12082810999999</v>
+        <v>346.12087391</v>
       </c>
       <c r="C212" s="5">
-        <v>2.395132349999983</v>
+        <v>2.3951528800000119</v>
       </c>
       <c r="D212" s="5">
-        <v>8.6898057723467268</v>
+        <v>8.6898824714677581</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>347.53630249000003</v>
+        <v>347.53637659999998</v>
       </c>
       <c r="C213" s="5">
-        <v>1.4154743800000347</v>
+        <v>1.4155026899999825</v>
       </c>
       <c r="D213" s="5">
-        <v>5.0193451054075577</v>
+        <v>5.0194470836472327</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>349.10698687000001</v>
+        <v>349.10702694999998</v>
       </c>
       <c r="C214" s="5">
-        <v>1.5706843799999888</v>
+        <v>1.570650349999994</v>
       </c>
       <c r="D214" s="5">
-        <v>5.5602409870106673</v>
+        <v>5.5601162950866367</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>352.15949418999998</v>
+        <v>352.15954483000002</v>
       </c>
       <c r="C215" s="5">
-        <v>3.0525073199999611</v>
+        <v>3.052517880000039</v>
       </c>
       <c r="D215" s="5">
-        <v>11.012102765806265</v>
+        <v>11.012141386387132</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>351.74754315000001</v>
+        <v>351.74764871999997</v>
       </c>
       <c r="C216" s="5">
-        <v>-0.41195103999996263</v>
+        <v>-0.41189611000004334</v>
       </c>
       <c r="D216" s="5">
-        <v>-1.3947461951403839</v>
+        <v>-1.3945612136645136</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>353.85726512000002</v>
+        <v>353.85732257000001</v>
       </c>
       <c r="C217" s="5">
-        <v>2.1097219700000096</v>
+        <v>2.1096738500000356</v>
       </c>
       <c r="D217" s="5">
-        <v>7.4396357032465721</v>
+        <v>7.439458071640348</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>355.01531567000001</v>
+        <v>355.01540163999999</v>
       </c>
       <c r="C218" s="5">
-        <v>1.1580505499999845</v>
+        <v>1.1580790699999852</v>
       </c>
       <c r="D218" s="5">
-        <v>3.9986428908401539</v>
+        <v>3.9987424861697374</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>357.20377438999998</v>
+        <v>357.20324714999998</v>
       </c>
       <c r="C219" s="5">
-        <v>2.1884587199999714</v>
+        <v>2.1878455099999883</v>
       </c>
       <c r="D219" s="5">
-        <v>7.6533128102590942</v>
+        <v>7.65109322008799</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>359.44047644</v>
+        <v>359.44052310000001</v>
       </c>
       <c r="C220" s="5">
-        <v>2.2367020500000194</v>
+        <v>2.2372759500000257</v>
       </c>
       <c r="D220" s="5">
-        <v>7.7782938686961289</v>
+        <v>7.7803707775367492</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>362.18661680999998</v>
+        <v>362.18665619000001</v>
       </c>
       <c r="C221" s="5">
-        <v>2.7461403699999778</v>
+        <v>2.7461330900000007</v>
       </c>
       <c r="D221" s="5">
-        <v>9.5632757722061932</v>
+        <v>9.5632480513131455</v>
       </c>
       <c r="E221" s="5">
-        <v>6.5041464606671484</v>
+        <v>6.5041640475858697</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>363.15021751</v>
+        <v>363.15024009000001</v>
       </c>
       <c r="C222" s="5">
-        <v>0.96360070000002906</v>
+        <v>0.96358390000000327</v>
       </c>
       <c r="D222" s="5">
-        <v>3.2397442430295076</v>
+        <v>3.2396865728919977</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>364.34031184000003</v>
+        <v>364.34035612000002</v>
       </c>
       <c r="C223" s="5">
-        <v>1.1900943300000222</v>
+        <v>1.1901160300000129</v>
       </c>
       <c r="D223" s="5">
-        <v>4.0042304787790473</v>
+        <v>4.004304558848748</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>364.32175131000002</v>
+        <v>364.32179930000001</v>
       </c>
       <c r="C224" s="5">
-        <v>-1.8560530000002018E-2</v>
+        <v>-1.8556820000014795E-2</v>
       </c>
       <c r="D224" s="5">
-        <v>-6.1114282070162673E-2</v>
+        <v>-6.1102062146067837E-2</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>362.21896062000002</v>
+        <v>362.21899647999999</v>
       </c>
       <c r="C225" s="5">
-        <v>-2.1027906900000062</v>
+        <v>-2.1028028200000222</v>
       </c>
       <c r="D225" s="5">
-        <v>-6.7104605422743102</v>
+        <v>-6.7104971751984044</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>364.30680401000001</v>
+        <v>364.30682016999998</v>
       </c>
       <c r="C226" s="5">
-        <v>2.0878433899999891</v>
+        <v>2.0878236899999933</v>
       </c>
       <c r="D226" s="5">
-        <v>7.1403915109904847</v>
+        <v>7.1403212577673569</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>364.00452274999998</v>
+        <v>364.00455715999999</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.30228126000002931</v>
+        <v>-0.30226300999999012</v>
       </c>
       <c r="D227" s="5">
-        <v>-0.99116100124826412</v>
+        <v>-0.99110138970406325</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>362.08755760000003</v>
+        <v>362.08758879999999</v>
       </c>
       <c r="C228" s="5">
-        <v>-1.9169651499999532</v>
+        <v>-1.9169683599999985</v>
       </c>
       <c r="D228" s="5">
-        <v>-6.1397169092436759</v>
+        <v>-6.1397263306994248</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>360.87793295</v>
+        <v>360.87795324000001</v>
       </c>
       <c r="C229" s="5">
-        <v>-1.2096246500000234</v>
+        <v>-1.2096355599999811</v>
       </c>
       <c r="D229" s="5">
-        <v>-3.935992266998023</v>
+        <v>-3.9360267843316032</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>358.88476498</v>
+        <v>358.88476342000001</v>
       </c>
       <c r="C230" s="5">
-        <v>-1.9931679700000018</v>
+        <v>-1.9931898199999978</v>
       </c>
       <c r="D230" s="5">
-        <v>-6.4300598935347786</v>
+        <v>-6.430127904778093</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>356.06993017999997</v>
+        <v>356.06964040999998</v>
       </c>
       <c r="C231" s="5">
-        <v>-2.8148348000000283</v>
+        <v>-2.8151230100000362</v>
       </c>
       <c r="D231" s="5">
-        <v>-9.01635680546784</v>
+        <v>-9.0172405664433963</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>353.18630303999998</v>
+        <v>353.18633922999999</v>
       </c>
       <c r="C232" s="5">
-        <v>-2.8836271399999873</v>
+        <v>-2.8833011799999895</v>
       </c>
       <c r="D232" s="5">
-        <v>-9.2967933895471422</v>
+        <v>-9.2957960823784944</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>350.70601694999999</v>
+        <v>350.70606909999998</v>
       </c>
       <c r="C233" s="5">
-        <v>-2.4802860899999928</v>
+        <v>-2.4802701300000081</v>
       </c>
       <c r="D233" s="5">
-        <v>-8.1091285323250499</v>
+        <v>-8.1090775517658198</v>
       </c>
       <c r="E233" s="5">
-        <v>-3.1698023414329035</v>
+        <v>-3.1697984709788463</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>344.59612835000001</v>
+        <v>344.59616726000002</v>
       </c>
       <c r="C234" s="5">
-        <v>-6.1098885999999766</v>
+        <v>-6.1099018399999636</v>
       </c>
       <c r="D234" s="5">
-        <v>-19.014713963161512</v>
+        <v>-19.014748740095889</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>340.17174831</v>
+        <v>340.17179622999998</v>
       </c>
       <c r="C235" s="5">
-        <v>-4.4243800400000168</v>
+        <v>-4.4243710300000316</v>
       </c>
       <c r="D235" s="5">
-        <v>-14.364432424453632</v>
+        <v>-14.364403696913275</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>337.17266899999998</v>
+        <v>337.17271002000001</v>
       </c>
       <c r="C236" s="5">
-        <v>-2.9990793100000133</v>
+        <v>-2.9990862099999731</v>
       </c>
       <c r="D236" s="5">
-        <v>-10.081415813587125</v>
+        <v>-10.081436542998578</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>333.18946555999997</v>
+        <v>333.18947077000001</v>
       </c>
       <c r="C237" s="5">
-        <v>-3.9832034400000111</v>
+        <v>-3.9832392499999969</v>
       </c>
       <c r="D237" s="5">
-        <v>-13.290480904803847</v>
+        <v>-13.290591222110093</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>333.68027284999999</v>
+        <v>333.68025795</v>
       </c>
       <c r="C238" s="5">
-        <v>0.49080729000002066</v>
+        <v>0.49078717999998389</v>
       </c>
       <c r="D238" s="5">
-        <v>1.7820610622763855</v>
+        <v>1.7819874246832956</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>333.18565654000002</v>
+        <v>333.18566326000001</v>
       </c>
       <c r="C239" s="5">
-        <v>-0.49461630999996942</v>
+        <v>-0.49459468999998535</v>
       </c>
       <c r="D239" s="5">
-        <v>-1.764337029446672</v>
+        <v>-1.7642606148889461</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>333.58806426000001</v>
+        <v>333.58804113999997</v>
       </c>
       <c r="C240" s="5">
-        <v>0.40240771999998515</v>
+        <v>0.40237787999996044</v>
       </c>
       <c r="D240" s="5">
-        <v>1.4589760316294997</v>
+        <v>1.4588670939996051</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>332.69048858000002</v>
+        <v>332.69046625999999</v>
       </c>
       <c r="C241" s="5">
-        <v>-0.89757567999998855</v>
+        <v>-0.8975748799999792</v>
       </c>
       <c r="D241" s="5">
-        <v>-3.1814489045834948</v>
+        <v>-3.181446328065185</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>332.08633515999998</v>
+        <v>332.08629741999999</v>
       </c>
       <c r="C242" s="5">
-        <v>-0.60415342000004557</v>
+        <v>-0.60416883999999982</v>
       </c>
       <c r="D242" s="5">
-        <v>-2.1575211494391011</v>
+        <v>-2.1575758110020771</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>333.80358396000003</v>
+        <v>333.80343757999998</v>
       </c>
       <c r="C243" s="5">
-        <v>1.7172488000000499</v>
+        <v>1.7171401599999854</v>
       </c>
       <c r="D243" s="5">
-        <v>6.3848727005280992</v>
+        <v>6.3844579582517547</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>335.03241942</v>
+        <v>335.0325431</v>
       </c>
       <c r="C244" s="5">
-        <v>1.2288354599999707</v>
+        <v>1.2291055200000187</v>
       </c>
       <c r="D244" s="5">
-        <v>4.5081258942631264</v>
+        <v>4.5091388082580286</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>336.08648400999999</v>
+        <v>336.08652684999998</v>
       </c>
       <c r="C245" s="5">
-        <v>1.0540645899999959</v>
+        <v>1.0539837499999862</v>
       </c>
       <c r="D245" s="5">
-        <v>3.8414071895879198</v>
+        <v>3.8411060195548075</v>
       </c>
       <c r="E245" s="5">
-        <v>-4.1686005467320815</v>
+        <v>-4.1686025815057643</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>337.57162772999999</v>
+        <v>337.57171640000001</v>
       </c>
       <c r="C246" s="5">
-        <v>1.4851437199999964</v>
+        <v>1.4851895500000296</v>
       </c>
       <c r="D246" s="5">
-        <v>5.4335151906002022</v>
+        <v>5.4336862498217897</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>338.51782682999999</v>
+        <v>338.51784896999999</v>
       </c>
       <c r="C247" s="5">
-        <v>0.94619910000000118</v>
+        <v>0.94613256999997475</v>
       </c>
       <c r="D247" s="5">
-        <v>3.4158905508993032</v>
+        <v>3.4156457441984589</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>339.70610663000002</v>
+        <v>339.70613184000001</v>
       </c>
       <c r="C248" s="5">
-        <v>1.1882798000000321</v>
+        <v>1.1882828700000232</v>
       </c>
       <c r="D248" s="5">
-        <v>4.2945745146932612</v>
+        <v>4.2945855387717558</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>341.60377406999999</v>
+        <v>341.60376293000002</v>
       </c>
       <c r="C249" s="5">
-        <v>1.8976674399999638</v>
+        <v>1.8976310900000044</v>
       </c>
       <c r="D249" s="5">
-        <v>6.9132853154185936</v>
+        <v>6.9131482671060951</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>342.92827069999998</v>
+        <v>342.92822366000001</v>
       </c>
       <c r="C250" s="5">
-        <v>1.3244966299999987</v>
+        <v>1.3244607299999984</v>
       </c>
       <c r="D250" s="5">
-        <v>4.7532609234657741</v>
+        <v>4.7531294866933083</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>343.71735249</v>
+        <v>343.71731788</v>
       </c>
       <c r="C251" s="5">
-        <v>0.78908179000001155</v>
+        <v>0.78909421999998131</v>
       </c>
       <c r="D251" s="5">
-        <v>2.7964275607396116</v>
+        <v>2.7964725588753403</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>346.51159557</v>
+        <v>346.51152356</v>
       </c>
       <c r="C252" s="5">
-        <v>2.7942430800000011</v>
+        <v>2.7942056800000046</v>
       </c>
       <c r="D252" s="5">
-        <v>10.203597597338753</v>
+        <v>10.203455936087224</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>347.74428748999998</v>
+        <v>347.74419915999999</v>
       </c>
       <c r="C253" s="5">
-        <v>1.2326919199999793</v>
+        <v>1.2326755999999932</v>
       </c>
       <c r="D253" s="5">
-        <v>4.3534436851138336</v>
+        <v>4.3533858386140434</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>349.7677061</v>
+        <v>349.76755908000001</v>
       </c>
       <c r="C254" s="5">
-        <v>2.0234186100000215</v>
+        <v>2.0233599200000185</v>
       </c>
       <c r="D254" s="5">
-        <v>7.2102854145359219</v>
+        <v>7.2100714302816726</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>350.53574966000002</v>
+        <v>350.53565834</v>
       </c>
       <c r="C255" s="5">
-        <v>0.76804356000002372</v>
+        <v>0.76809925999998541</v>
       </c>
       <c r="D255" s="5">
-        <v>2.6670992742428457</v>
+        <v>2.667296174316558</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>351.73110507000001</v>
+        <v>351.73151329000001</v>
       </c>
       <c r="C256" s="5">
-        <v>1.1953554099999906</v>
+        <v>1.1958549500000117</v>
       </c>
       <c r="D256" s="5">
-        <v>4.1697258304469464</v>
+        <v>4.1715022944786018</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>354.57226666000003</v>
+        <v>354.57229344000001</v>
       </c>
       <c r="C257" s="5">
-        <v>2.8411615900000129</v>
+        <v>2.8407801500000005</v>
       </c>
       <c r="D257" s="5">
-        <v>10.135631401517697</v>
+        <v>10.134197346857698</v>
       </c>
       <c r="E257" s="5">
-        <v>5.500305287328966</v>
+        <v>5.5002998076892462</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>354.88650645000001</v>
+        <v>354.88668289999998</v>
       </c>
       <c r="C258" s="5">
-        <v>0.31423978999998781</v>
+        <v>0.31438945999997259</v>
       </c>
       <c r="D258" s="5">
-        <v>1.0686996480547384</v>
+        <v>1.0692110652156694</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>356.60585757000001</v>
+        <v>356.60589246000001</v>
       </c>
       <c r="C259" s="5">
-        <v>1.7193511199999989</v>
+        <v>1.7192095600000243</v>
       </c>
       <c r="D259" s="5">
-        <v>5.9711942527189033</v>
+        <v>5.9706864035453888</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>358.55194595</v>
+        <v>358.55194962000002</v>
       </c>
       <c r="C260" s="5">
-        <v>1.946088379999992</v>
+        <v>1.9460571600000094</v>
       </c>
       <c r="D260" s="5">
-        <v>6.7488820631892876</v>
+        <v>6.7487698443528643</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>360.85502666999997</v>
+        <v>360.85496036000001</v>
       </c>
       <c r="C261" s="5">
-        <v>2.3030807199999686</v>
+        <v>2.3030107399999906</v>
       </c>
       <c r="D261" s="5">
-        <v>7.9861619626685032</v>
+        <v>7.9859105794196639</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>360.55346133</v>
+        <v>360.55331597999998</v>
       </c>
       <c r="C262" s="5">
-        <v>-0.30156533999996782</v>
+        <v>-0.30164438000002747</v>
       </c>
       <c r="D262" s="5">
-        <v>-0.99823943945296367</v>
+        <v>-0.9985000580246095</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>361.22848216</v>
+        <v>361.22835936000001</v>
       </c>
       <c r="C263" s="5">
-        <v>0.67502082999999402</v>
+        <v>0.67504338000003372</v>
       </c>
       <c r="D263" s="5">
-        <v>2.2698938516230616</v>
+        <v>2.2699713876245475</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>362.72834043</v>
+        <v>362.72821371999999</v>
       </c>
       <c r="C264" s="5">
-        <v>1.4998582700000043</v>
+        <v>1.4998543599999721</v>
       </c>
       <c r="D264" s="5">
-        <v>5.0978983578751524</v>
+        <v>5.0978865359455394</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>364.12509833000001</v>
+        <v>364.12499265999998</v>
       </c>
       <c r="C265" s="5">
-        <v>1.3967579000000114</v>
+        <v>1.3967789399999901</v>
       </c>
       <c r="D265" s="5">
-        <v>4.7199707628090115</v>
+        <v>4.7200450583159803</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>367.45598443</v>
+        <v>367.45580215000001</v>
       </c>
       <c r="C266" s="5">
-        <v>3.3308860999999865</v>
+        <v>3.3308094900000356</v>
       </c>
       <c r="D266" s="5">
-        <v>11.546646397331163</v>
+        <v>11.546370845732778</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>367.18949415999998</v>
+        <v>367.18934961999997</v>
       </c>
       <c r="C267" s="5">
-        <v>-0.26649027000001979</v>
+        <v>-0.26645253000003777</v>
       </c>
       <c r="D267" s="5">
-        <v>-0.86681359070476249</v>
+        <v>-0.86669175109165275</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>367.68209419999999</v>
+        <v>367.68282133000002</v>
       </c>
       <c r="C268" s="5">
-        <v>0.49260004000001345</v>
+        <v>0.49347171000005119</v>
       </c>
       <c r="D268" s="5">
-        <v>1.621781635402697</v>
+        <v>1.6246733145564463</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>368.07114331000002</v>
+        <v>368.07115973999998</v>
       </c>
       <c r="C269" s="5">
-        <v>0.3890491100000304</v>
+        <v>0.38833840999996028</v>
       </c>
       <c r="D269" s="5">
-        <v>1.2771507958978523</v>
+        <v>1.2748016407948093</v>
       </c>
       <c r="E269" s="5">
-        <v>3.8070875585269892</v>
+        <v>3.8070843519769415</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>371.66808393000002</v>
+        <v>371.66836713999999</v>
       </c>
       <c r="C270" s="5">
-        <v>3.596940619999998</v>
+        <v>3.5972074000000021</v>
       </c>
       <c r="D270" s="5">
-        <v>12.378176958439258</v>
+        <v>12.379144348152149</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>374.54456359</v>
+        <v>374.54465275000001</v>
       </c>
       <c r="C271" s="5">
-        <v>2.8764796599999727</v>
+        <v>2.8762856100000249</v>
       </c>
       <c r="D271" s="5">
-        <v>9.6929581705138332</v>
+        <v>9.6922684921750388</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>376.75590907999998</v>
+        <v>376.75591087999999</v>
       </c>
       <c r="C272" s="5">
-        <v>2.2113454899999851</v>
+        <v>2.2112581299999761</v>
       </c>
       <c r="D272" s="5">
-        <v>7.3195634163097933</v>
+        <v>7.3192630016450488</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>378.48202744000002</v>
+        <v>378.48188871999997</v>
       </c>
       <c r="C273" s="5">
-        <v>1.7261183600000436</v>
+        <v>1.7259778399999846</v>
       </c>
       <c r="D273" s="5">
-        <v>5.6385099550794848</v>
+        <v>5.6380392802319212</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>381.43072977999998</v>
+        <v>381.43043805999997</v>
       </c>
       <c r="C274" s="5">
-        <v>2.9487023399999543</v>
+        <v>2.9485493399999996</v>
       </c>
       <c r="D274" s="5">
-        <v>9.7602300382575891</v>
+        <v>9.7597054451325818</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>381.76247362999999</v>
+        <v>381.76221386999998</v>
       </c>
       <c r="C275" s="5">
-        <v>0.33174385000000939</v>
+        <v>0.33177581000001055</v>
       </c>
       <c r="D275" s="5">
-        <v>1.0486896163425907</v>
+        <v>1.0487919362408782</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>379.14414378999999</v>
+        <v>379.14374722000002</v>
       </c>
       <c r="C276" s="5">
-        <v>-2.6183298400000012</v>
+        <v>-2.6184666499999594</v>
       </c>
       <c r="D276" s="5">
-        <v>-7.9267664161344342</v>
+        <v>-7.9271702907268482</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>382.43366827</v>
+        <v>382.43356547000002</v>
       </c>
       <c r="C277" s="5">
-        <v>3.2895244800000114</v>
+        <v>3.2898182499999962</v>
       </c>
       <c r="D277" s="5">
-        <v>10.922896795389381</v>
+        <v>10.923931253959385</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>383.41971482000002</v>
+        <v>383.41970755</v>
       </c>
       <c r="C278" s="5">
-        <v>0.98604655000002595</v>
+        <v>0.98614207999997916</v>
       </c>
       <c r="D278" s="5">
-        <v>3.1382711633272997</v>
+        <v>3.1385803853762662</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>384.5533734</v>
+        <v>384.55339586000002</v>
       </c>
       <c r="C279" s="5">
-        <v>1.1336585799999739</v>
+        <v>1.133688310000025</v>
       </c>
       <c r="D279" s="5">
-        <v>3.6063150237305663</v>
+        <v>3.6064112114966962</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>387.47700357000002</v>
+        <v>387.47805491000003</v>
       </c>
       <c r="C280" s="5">
-        <v>2.923630170000024</v>
+        <v>2.9246590500000025</v>
       </c>
       <c r="D280" s="5">
-        <v>9.514515412554637</v>
+        <v>9.5180044526305139</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>386.92194749999999</v>
+        <v>386.92170850000002</v>
       </c>
       <c r="C281" s="5">
-        <v>-0.55505607000003465</v>
+        <v>-0.55634641000000329</v>
       </c>
       <c r="D281" s="5">
-        <v>-1.7055064486941052</v>
+        <v>-1.7094353842857068</v>
       </c>
       <c r="E281" s="5">
-        <v>5.1215110265037112</v>
+        <v>5.1214414009822962</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>385.66181698999998</v>
+        <v>385.66335722000002</v>
       </c>
       <c r="C282" s="5">
-        <v>-1.2601305100000104</v>
+        <v>-1.2583512799999994</v>
       </c>
       <c r="D282" s="5">
-        <v>-3.8389192134686834</v>
+        <v>-3.8335977966462154</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>387.96023151000003</v>
+        <v>387.95966055999997</v>
       </c>
       <c r="C283" s="5">
-        <v>2.2984145200000512</v>
+        <v>2.2963033399999517</v>
       </c>
       <c r="D283" s="5">
-        <v>7.390731689455321</v>
+        <v>7.3836887249756789</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>389.77120697999999</v>
+        <v>389.77057016999998</v>
       </c>
       <c r="C284" s="5">
-        <v>1.8109754699999598</v>
+        <v>1.8109096100000102</v>
       </c>
       <c r="D284" s="5">
-        <v>5.7476024021965166</v>
+        <v>5.747396659756876</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>389.37448774000001</v>
+        <v>389.37392493999999</v>
       </c>
       <c r="C285" s="5">
-        <v>-0.39671923999998171</v>
+        <v>-0.39664522999999008</v>
       </c>
       <c r="D285" s="5">
-        <v>-1.2145768573031623</v>
+        <v>-1.2143535114040538</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>391.56184231999998</v>
+        <v>391.56143416999998</v>
       </c>
       <c r="C286" s="5">
-        <v>2.1873545799999761</v>
+        <v>2.1875092299999892</v>
       </c>
       <c r="D286" s="5">
-        <v>6.953363483543229</v>
+        <v>6.9538807517909751</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>394.33295629999998</v>
+        <v>394.33262008000003</v>
       </c>
       <c r="C287" s="5">
-        <v>2.7711139799999955</v>
+        <v>2.7711859100000424</v>
       </c>
       <c r="D287" s="5">
-        <v>8.8309793595541244</v>
+        <v>8.8312271477810178</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>394.68777381000001</v>
+        <v>394.68694298000003</v>
       </c>
       <c r="C288" s="5">
-        <v>0.35481751000003214</v>
+        <v>0.35432289999999966</v>
       </c>
       <c r="D288" s="5">
-        <v>1.0851095908818831</v>
+        <v>1.0835904106065497</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>398.54028080000001</v>
+        <v>398.53973715000001</v>
       </c>
       <c r="C289" s="5">
-        <v>3.8525069899999949</v>
+        <v>3.8527941699999815</v>
       </c>
       <c r="D289" s="5">
-        <v>12.362808862424979</v>
+        <v>12.363807901592082</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>401.25328152999998</v>
+        <v>401.25570436999999</v>
       </c>
       <c r="C290" s="5">
-        <v>2.7130007299999761</v>
+        <v>2.7159672199999818</v>
       </c>
       <c r="D290" s="5">
-        <v>8.4817035648379058</v>
+        <v>8.4913401190650504</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>403.09202327999998</v>
+        <v>403.09193696</v>
       </c>
       <c r="C291" s="5">
-        <v>1.838741749999997</v>
+        <v>1.8362325900000087</v>
       </c>
       <c r="D291" s="5">
-        <v>5.6397300127740913</v>
+        <v>5.6318044050683413</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>406.41871805</v>
+        <v>406.42001761</v>
       </c>
       <c r="C292" s="5">
-        <v>3.3266947700000173</v>
+        <v>3.328080650000004</v>
       </c>
       <c r="D292" s="5">
-        <v>10.365661564271278</v>
+        <v>10.370180108849514</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>406.48248319999999</v>
+        <v>406.48238491000001</v>
       </c>
       <c r="C293" s="5">
-        <v>6.3765149999994719E-2</v>
+        <v>6.2367300000005343E-2</v>
       </c>
       <c r="D293" s="5">
-        <v>0.18843680295859144</v>
+        <v>0.18430184287747675</v>
       </c>
       <c r="E293" s="5">
-        <v>5.0554215976595707</v>
+        <v>5.0554610869035788</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>408.02206223000002</v>
+        <v>408.02469688999997</v>
       </c>
       <c r="C294" s="5">
-        <v>1.5395790300000272</v>
+        <v>1.5423119799999654</v>
       </c>
       <c r="D294" s="5">
-        <v>4.6409655279604722</v>
+        <v>4.6493776639628059</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>410.47108668999999</v>
+        <v>410.46874380999998</v>
       </c>
       <c r="C295" s="5">
-        <v>2.4490244599999755</v>
+        <v>2.4440469200000052</v>
       </c>
       <c r="D295" s="5">
-        <v>7.4452188978343603</v>
+        <v>7.4295352803900538</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>413.83789142000001</v>
+        <v>413.83491599000001</v>
       </c>
       <c r="C296" s="5">
-        <v>3.3668047300000126</v>
+        <v>3.366172180000035</v>
       </c>
       <c r="D296" s="5">
-        <v>10.299153070834667</v>
+        <v>10.297191434721697</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>416.99567717000002</v>
+        <v>416.99629241999997</v>
       </c>
       <c r="C297" s="5">
-        <v>3.1577857500000164</v>
+        <v>3.1613764299999616</v>
       </c>
       <c r="D297" s="5">
-        <v>9.5508124920979718</v>
+        <v>9.5622045775157538</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>419.80251264999998</v>
+        <v>419.80081286000001</v>
       </c>
       <c r="C298" s="5">
-        <v>2.8068354799999611</v>
+        <v>2.804520440000033</v>
       </c>
       <c r="D298" s="5">
-        <v>8.3831501668762307</v>
+        <v>8.3759652979999757</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>421.99491272</v>
+        <v>421.99556823</v>
       </c>
       <c r="C299" s="5">
-        <v>2.1924000700000192</v>
+        <v>2.1947553699999958</v>
       </c>
       <c r="D299" s="5">
-        <v>6.4501264193293606</v>
+        <v>6.4572831612270454</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>424.07398239000003</v>
+        <v>424.07259333000002</v>
       </c>
       <c r="C300" s="5">
-        <v>2.079069670000024</v>
+        <v>2.0770251000000144</v>
       </c>
       <c r="D300" s="5">
-        <v>6.0749799186692544</v>
+        <v>6.0688334197639859</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>426.35709487999998</v>
+        <v>426.3562617</v>
       </c>
       <c r="C301" s="5">
-        <v>2.2831124899999509</v>
+        <v>2.2836683699999867</v>
       </c>
       <c r="D301" s="5">
-        <v>6.6552869866818076</v>
+        <v>6.6569781263113192</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>428.43179352999999</v>
+        <v>428.43681980000002</v>
       </c>
       <c r="C302" s="5">
-        <v>2.0746986500000162</v>
+        <v>2.0805581000000188</v>
       </c>
       <c r="D302" s="5">
-        <v>5.9981709306714981</v>
+        <v>6.0155805275888374</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>429.68639494000001</v>
+        <v>429.68683048999998</v>
       </c>
       <c r="C303" s="5">
-        <v>1.2546014100000207</v>
+        <v>1.2500106899999537</v>
       </c>
       <c r="D303" s="5">
-        <v>3.5711818095812475</v>
+        <v>3.5578616666108509</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>431.79963433</v>
+        <v>431.80102424</v>
       </c>
       <c r="C304" s="5">
-        <v>2.1132393899999897</v>
+        <v>2.1141937500000267</v>
       </c>
       <c r="D304" s="5">
-        <v>6.0640013852284458</v>
+        <v>6.0668081638632465</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>434.43210428999998</v>
+        <v>434.43275132999997</v>
       </c>
       <c r="C305" s="5">
-        <v>2.6324699599999803</v>
+        <v>2.6317270899999698</v>
       </c>
       <c r="D305" s="5">
-        <v>7.5661686712977128</v>
+        <v>7.5639362914405872</v>
       </c>
       <c r="E305" s="5">
-        <v>6.8759718426164129</v>
+        <v>6.8761568662289108</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>437.95054549999998</v>
+        <v>437.95589914999999</v>
       </c>
       <c r="C306" s="5">
-        <v>3.5184412099999918</v>
+        <v>3.5231478200000197</v>
       </c>
       <c r="D306" s="5">
-        <v>10.16354856112649</v>
+        <v>10.177740557336001</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>439.59070671000001</v>
+        <v>439.59005594000001</v>
       </c>
       <c r="C307" s="5">
-        <v>1.6401612100000307</v>
+        <v>1.63415679000002</v>
       </c>
       <c r="D307" s="5">
-        <v>4.5878344547715333</v>
+        <v>4.5706357909716111</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>441.36452201999998</v>
+        <v>441.34681135</v>
       </c>
       <c r="C308" s="5">
-        <v>1.7738153099999749</v>
+        <v>1.7567554099999825</v>
       </c>
       <c r="D308" s="5">
-        <v>4.9511052104246334</v>
+        <v>4.9024433396088085</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>442.48655714</v>
+        <v>442.49193303999999</v>
       </c>
       <c r="C309" s="5">
-        <v>1.1220351200000209</v>
+        <v>1.1451216899999963</v>
       </c>
       <c r="D309" s="5">
-        <v>3.0936529397471269</v>
+        <v>3.158346486069874</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>443.16268461999999</v>
+        <v>443.16157607000002</v>
       </c>
       <c r="C310" s="5">
-        <v>0.67612747999999101</v>
+        <v>0.66964303000003156</v>
       </c>
       <c r="D310" s="5">
-        <v>1.8491104510902856</v>
+        <v>1.8312061245062683</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>444.06274923000001</v>
+        <v>444.06478132000001</v>
       </c>
       <c r="C311" s="5">
-        <v>0.90006461000001536</v>
+        <v>0.90320524999998497</v>
       </c>
       <c r="D311" s="5">
-        <v>2.464613214995004</v>
+        <v>2.4733159985782738</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>446.88160254000002</v>
+        <v>446.87989642999997</v>
       </c>
       <c r="C312" s="5">
-        <v>2.8188533100000086</v>
+        <v>2.8151151099999652</v>
       </c>
       <c r="D312" s="5">
-        <v>7.8891046221801098</v>
+        <v>7.8782377915045387</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>446.88292326999999</v>
+        <v>446.88247952</v>
       </c>
       <c r="C313" s="5">
-        <v>1.3207299999749011E-3</v>
+        <v>2.5830900000300971E-3</v>
       </c>
       <c r="D313" s="5">
-        <v>3.5465809136159265E-3</v>
+        <v>6.9365540297905426E-3</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>447.60629499999999</v>
+        <v>447.61411683</v>
       </c>
       <c r="C314" s="5">
-        <v>0.72337172999999666</v>
+        <v>0.73163730999999643</v>
       </c>
       <c r="D314" s="5">
-        <v>1.9598333033616688</v>
+        <v>1.9824312924571208</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>450.69212855000001</v>
+        <v>450.69291664000002</v>
       </c>
       <c r="C315" s="5">
-        <v>3.085833550000018</v>
+        <v>3.0787998100000209</v>
       </c>
       <c r="D315" s="5">
-        <v>8.5939045479557876</v>
+        <v>8.5734134744899428</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>450.80504328000001</v>
+        <v>450.80659300999997</v>
       </c>
       <c r="C316" s="5">
-        <v>0.11291472999999996</v>
+        <v>0.11367636999995057</v>
       </c>
       <c r="D316" s="5">
-        <v>0.30105815562058158</v>
+        <v>0.30309116047000373</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>453.22661777000002</v>
+        <v>453.22864671000002</v>
       </c>
       <c r="C317" s="5">
-        <v>2.4215744900000118</v>
+        <v>2.422053700000049</v>
       </c>
       <c r="D317" s="5">
-        <v>6.6398934187931635</v>
+        <v>6.6412229597602179</v>
       </c>
       <c r="E317" s="5">
-        <v>4.3262257311107888</v>
+        <v>4.3265373806318896</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>456.70848325999998</v>
+        <v>456.71528079000001</v>
       </c>
       <c r="C318" s="5">
-        <v>3.4818654899999615</v>
+        <v>3.4866340799999875</v>
       </c>
       <c r="D318" s="5">
-        <v>9.6185490387655115</v>
+        <v>9.6322394725436133</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>457.72018323999998</v>
+        <v>457.72135828</v>
       </c>
       <c r="C319" s="5">
-        <v>1.0116999800000031</v>
+        <v>1.0060774899999956</v>
       </c>
       <c r="D319" s="5">
-        <v>2.6908655185051256</v>
+        <v>2.6756891676716243</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>457.93238796999998</v>
+        <v>457.89975254000001</v>
       </c>
       <c r="C320" s="5">
-        <v>0.21220472999999629</v>
+        <v>0.17839426000000458</v>
       </c>
       <c r="D320" s="5">
-        <v>0.55775559538135955</v>
+        <v>0.46869692770046267</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>461.42407458999998</v>
+        <v>461.43393043999998</v>
       </c>
       <c r="C321" s="5">
-        <v>3.4916866199999959</v>
+        <v>3.5341778999999747</v>
       </c>
       <c r="D321" s="5">
-        <v>9.5435143174180226</v>
+        <v>9.6653447117624793</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>462.18063461999998</v>
+        <v>462.17993271</v>
       </c>
       <c r="C322" s="5">
-        <v>0.75656003000000283</v>
+        <v>0.74600227000001951</v>
       </c>
       <c r="D322" s="5">
-        <v>1.9853841723348475</v>
+        <v>1.9573892330679188</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>463.89026447999998</v>
+        <v>463.89394214999999</v>
       </c>
       <c r="C323" s="5">
-        <v>1.7096298600000068</v>
+        <v>1.7140094399999839</v>
       </c>
       <c r="D323" s="5">
-        <v>4.5302920162873406</v>
+        <v>4.5421420948948521</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>466.94040171</v>
+        <v>466.93907134</v>
       </c>
       <c r="C324" s="5">
-        <v>3.0501372300000185</v>
+        <v>3.0451291900000115</v>
       </c>
       <c r="D324" s="5">
-        <v>8.1818322365397442</v>
+        <v>8.1678426570717111</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>468.73569170000002</v>
+        <v>468.73645347000001</v>
       </c>
       <c r="C325" s="5">
-        <v>1.7952899900000148</v>
+        <v>1.7973821300000168</v>
       </c>
       <c r="D325" s="5">
-        <v>4.7125790716850746</v>
+        <v>4.7182013875597839</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>472.17918787999997</v>
+        <v>472.18793778000003</v>
       </c>
       <c r="C326" s="5">
-        <v>3.4434961799999542</v>
+        <v>3.4514843100000121</v>
       </c>
       <c r="D326" s="5">
-        <v>9.1806820348381954</v>
+        <v>9.2028334077607798</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>470.46223229999998</v>
+        <v>470.46411437</v>
       </c>
       <c r="C327" s="5">
-        <v>-1.7169555799999898</v>
+        <v>-1.7238234100000227</v>
       </c>
       <c r="D327" s="5">
-        <v>-4.2772672455357652</v>
+        <v>-4.2939562992882934</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>471.25604220000002</v>
+        <v>471.25789069000001</v>
       </c>
       <c r="C328" s="5">
-        <v>0.79380990000004203</v>
+        <v>0.79377632000000631</v>
       </c>
       <c r="D328" s="5">
-        <v>2.0436534982228194</v>
+        <v>2.0435579919149571</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>472.94799617000001</v>
+        <v>472.95074232000002</v>
       </c>
       <c r="C329" s="5">
-        <v>1.6919539699999859</v>
+        <v>1.6928516300000069</v>
       </c>
       <c r="D329" s="5">
-        <v>4.3944711169521034</v>
+        <v>4.3968312540857646</v>
       </c>
       <c r="E329" s="5">
-        <v>4.3513283701285266</v>
+        <v>4.3514671354432766</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>473.97194480000002</v>
+        <v>473.97932832999999</v>
       </c>
       <c r="C330" s="5">
-        <v>1.0239486300000067</v>
+        <v>1.0285860099999695</v>
       </c>
       <c r="D330" s="5">
-        <v>2.6292021697989387</v>
+        <v>2.6412368874969561</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>475.52553813999998</v>
+        <v>475.53066913999999</v>
       </c>
       <c r="C331" s="5">
-        <v>1.5535933399999635</v>
+        <v>1.5513408099999992</v>
       </c>
       <c r="D331" s="5">
-        <v>4.0050719872809282</v>
+        <v>3.9990967438521929</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>475.66228257</v>
+        <v>475.61525463999999</v>
       </c>
       <c r="C332" s="5">
-        <v>0.13674443000002157</v>
+        <v>8.4585500000002867E-2</v>
       </c>
       <c r="D332" s="5">
-        <v>0.34562412075949123</v>
+        <v>0.21366016394654963</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>474.28187723000002</v>
+        <v>474.29351009999999</v>
       </c>
       <c r="C333" s="5">
-        <v>-1.3804053399999816</v>
+        <v>-1.3217445399999974</v>
       </c>
       <c r="D333" s="5">
-        <v>-3.4274331885330578</v>
+        <v>-3.2843223208604666</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>476.67355250000003</v>
+        <v>476.67462049</v>
       </c>
       <c r="C334" s="5">
-        <v>2.3916752700000075</v>
+        <v>2.3811103900000035</v>
       </c>
       <c r="D334" s="5">
-        <v>6.2219611244852757</v>
+        <v>6.1935570962526221</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>477.62773792000002</v>
+        <v>477.63289644999998</v>
       </c>
       <c r="C335" s="5">
-        <v>0.95418541999998752</v>
+        <v>0.95827595999998039</v>
       </c>
       <c r="D335" s="5">
-        <v>2.4287341244068061</v>
+        <v>2.4392558408027787</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>476.24207152000002</v>
+        <v>476.24227438999998</v>
       </c>
       <c r="C336" s="5">
-        <v>-1.385666399999991</v>
+        <v>-1.3906220599999983</v>
       </c>
       <c r="D336" s="5">
-        <v>-3.4263556163981357</v>
+        <v>-3.4383774476262841</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>476.59274399999998</v>
+        <v>476.59484736000002</v>
       </c>
       <c r="C337" s="5">
-        <v>0.35067247999995743</v>
+        <v>0.35257297000003973</v>
       </c>
       <c r="D337" s="5">
-        <v>0.88718613300526883</v>
+        <v>0.89201350337144714</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>480.28273001000002</v>
+        <v>480.29297967000002</v>
       </c>
       <c r="C338" s="5">
-        <v>3.689986010000041</v>
+        <v>3.6981323100000054</v>
       </c>
       <c r="D338" s="5">
-        <v>9.6969453826151852</v>
+        <v>9.7192301788553426</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>481.47013788999999</v>
+        <v>481.47217604000002</v>
       </c>
       <c r="C339" s="5">
-        <v>1.1874078799999666</v>
+        <v>1.1791963699999997</v>
       </c>
       <c r="D339" s="5">
-        <v>3.007447816116815</v>
+        <v>2.9863036013582311</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>483.53171551999998</v>
+        <v>483.53412501999998</v>
       </c>
       <c r="C340" s="5">
-        <v>2.0615776299999879</v>
+        <v>2.0619489799999542</v>
       </c>
       <c r="D340" s="5">
-        <v>5.2609560393219512</v>
+        <v>5.2619033203819443</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>481.81230183999998</v>
+        <v>481.81440913</v>
       </c>
       <c r="C341" s="5">
-        <v>-1.7194136800000024</v>
+        <v>-1.7197158899999749</v>
       </c>
       <c r="D341" s="5">
-        <v>-4.1846635876206069</v>
+        <v>-4.1853643210872704</v>
       </c>
       <c r="E341" s="5">
-        <v>1.874266460960694</v>
+        <v>1.8741204985788462</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>484.97951988</v>
+        <v>484.98390454000003</v>
       </c>
       <c r="C342" s="5">
-        <v>3.1672180400000229</v>
+        <v>3.1694954100000245</v>
       </c>
       <c r="D342" s="5">
-        <v>8.1798009714965545</v>
+        <v>8.1858599184930103</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>486.99094312</v>
+        <v>486.99543182000002</v>
       </c>
       <c r="C343" s="5">
-        <v>2.0114232399999992</v>
+        <v>2.0115272799999957</v>
       </c>
       <c r="D343" s="5">
-        <v>5.092039986940522</v>
+        <v>5.092262313682161</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>490.72040823999998</v>
+        <v>490.67159957000001</v>
       </c>
       <c r="C344" s="5">
-        <v>3.7294651199999862</v>
+        <v>3.6761677499999905</v>
       </c>
       <c r="D344" s="5">
-        <v>9.5869464819807071</v>
+        <v>9.4441136103330834</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>490.29907484</v>
+        <v>490.30935477999998</v>
       </c>
       <c r="C345" s="5">
-        <v>-0.42133339999998043</v>
+        <v>-0.36224479000003384</v>
       </c>
       <c r="D345" s="5">
-        <v>-1.0254704951653482</v>
+        <v>-0.88232747429944913</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>493.06408678999998</v>
+        <v>493.06595437999999</v>
       </c>
       <c r="C346" s="5">
-        <v>2.7650119499999732</v>
+        <v>2.7565996000000155</v>
       </c>
       <c r="D346" s="5">
-        <v>6.9812252632821536</v>
+        <v>6.9591739082778048</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>495.37923417000002</v>
+        <v>495.38684991000002</v>
       </c>
       <c r="C347" s="5">
-        <v>2.3151473800000417</v>
+        <v>2.3208955300000298</v>
       </c>
       <c r="D347" s="5">
-        <v>5.78232696171459</v>
+        <v>5.7970347591371096</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>496.17711092000002</v>
+        <v>496.18029531000002</v>
       </c>
       <c r="C348" s="5">
-        <v>0.79787675000000036</v>
+        <v>0.79344539999999597</v>
       </c>
       <c r="D348" s="5">
-        <v>1.9499795998993763</v>
+        <v>1.9390238997615272</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>498.29961130999999</v>
+        <v>498.30378867000002</v>
       </c>
       <c r="C349" s="5">
-        <v>2.1225003899999706</v>
+        <v>2.1234933599999977</v>
       </c>
       <c r="D349" s="5">
-        <v>5.2557593345353926</v>
+        <v>5.258241756264459</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>498.34555661000002</v>
+        <v>498.35731936000002</v>
       </c>
       <c r="C350" s="5">
-        <v>4.5945300000028055E-2</v>
+        <v>5.3530690000002323E-2</v>
       </c>
       <c r="D350" s="5">
-        <v>0.11070112687299183</v>
+        <v>0.12898716981462055</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>499.12834504</v>
+        <v>499.12896412999999</v>
       </c>
       <c r="C351" s="5">
-        <v>0.78278842999998233</v>
+        <v>0.77164476999996623</v>
       </c>
       <c r="D351" s="5">
-        <v>1.9012992073582424</v>
+        <v>1.8739570737393629</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>500.54212903000001</v>
+        <v>500.54336703000001</v>
       </c>
       <c r="C352" s="5">
-        <v>1.4137839900000131</v>
+        <v>1.4144029000000273</v>
       </c>
       <c r="D352" s="5">
-        <v>3.452462651908883</v>
+        <v>3.4539933132130995</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>501.79540286999998</v>
+        <v>501.79453446999997</v>
       </c>
       <c r="C353" s="5">
-        <v>1.253273839999963</v>
+        <v>1.2511674399999606</v>
       </c>
       <c r="D353" s="5">
-        <v>3.046323323575395</v>
+        <v>3.0411250943065626</v>
       </c>
       <c r="E353" s="5">
-        <v>4.1474866776307406</v>
+        <v>4.1468509370812701</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>501.64990089999998</v>
+        <v>501.64799017000001</v>
       </c>
       <c r="C354" s="5">
-        <v>-0.14550196999999798</v>
+        <v>-0.14654429999995955</v>
       </c>
       <c r="D354" s="5">
-        <v>-0.34740090677712887</v>
+        <v>-0.34988618533917659</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>503.16193989999999</v>
+        <v>503.16790544000003</v>
       </c>
       <c r="C355" s="5">
-        <v>1.5120390000000157</v>
+        <v>1.5199152700000127</v>
       </c>
       <c r="D355" s="5">
-        <v>3.6775258374538211</v>
+        <v>3.6970168858231123</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>505.52231552000001</v>
+        <v>505.47504003</v>
       </c>
       <c r="C356" s="5">
-        <v>2.3603756200000134</v>
+        <v>2.3071345899999756</v>
       </c>
       <c r="D356" s="5">
-        <v>5.776839203639561</v>
+        <v>5.6431644675066783</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>508.08276318999998</v>
+        <v>508.08951882000002</v>
       </c>
       <c r="C357" s="5">
-        <v>2.5604476699999736</v>
+        <v>2.614478790000021</v>
       </c>
       <c r="D357" s="5">
-        <v>6.2501520177587366</v>
+        <v>6.3864333932666328</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>509.45966306000003</v>
+        <v>509.45955371999997</v>
       </c>
       <c r="C358" s="5">
-        <v>1.3768998700000452</v>
+        <v>1.3700348999999505</v>
       </c>
       <c r="D358" s="5">
-        <v>3.3009008462594691</v>
+        <v>3.2841540091681498</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>511.53852185</v>
+        <v>511.56354087</v>
       </c>
       <c r="C359" s="5">
-        <v>2.0788587899999698</v>
+        <v>2.1039871500000231</v>
       </c>
       <c r="D359" s="5">
-        <v>5.0080229839450263</v>
+        <v>5.069940663928274</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>513.48589041000002</v>
+        <v>513.48794808000002</v>
       </c>
       <c r="C360" s="5">
-        <v>1.9473685600000294</v>
+        <v>1.9244072100000267</v>
       </c>
       <c r="D360" s="5">
-        <v>4.6651364550405638</v>
+        <v>4.6087569250014671</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>516.25894071000005</v>
+        <v>516.26278884999999</v>
       </c>
       <c r="C361" s="5">
-        <v>2.7730503000000226</v>
+        <v>2.7748407699999689</v>
       </c>
       <c r="D361" s="5">
-        <v>6.6765242729153407</v>
+        <v>6.6809364431994034</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>516.47745206000002</v>
+        <v>516.49040997999998</v>
       </c>
       <c r="C362" s="5">
-        <v>0.21851134999997157</v>
+        <v>0.22762112999998863</v>
       </c>
       <c r="D362" s="5">
-        <v>0.50909509766416949</v>
+        <v>0.53036690362668892</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>518.43038673000001</v>
+        <v>518.42982543000005</v>
       </c>
       <c r="C363" s="5">
-        <v>1.9529346699999905</v>
+        <v>1.9394154500000695</v>
       </c>
       <c r="D363" s="5">
-        <v>4.6330758284524709</v>
+        <v>4.6002202460319497</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>520.66666640999995</v>
+        <v>520.66742033000003</v>
       </c>
       <c r="C364" s="5">
-        <v>2.2362796799999387</v>
+        <v>2.2375948999999764</v>
       </c>
       <c r="D364" s="5">
-        <v>5.3008577078838437</v>
+        <v>5.3040555503178988</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>521.05158168000003</v>
+        <v>521.03512659</v>
       </c>
       <c r="C365" s="5">
-        <v>0.38491527000007864</v>
+        <v>0.36770625999997719</v>
       </c>
       <c r="D365" s="5">
-        <v>0.89074463800540293</v>
+        <v>0.85076468424944984</v>
       </c>
       <c r="E365" s="5">
-        <v>3.8374562022420067</v>
+        <v>3.8343566536295892</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>524.04965042000003</v>
+        <v>524.04252035000002</v>
       </c>
       <c r="C366" s="5">
-        <v>2.9980687400000079</v>
+        <v>3.0073937600000136</v>
       </c>
       <c r="D366" s="5">
-        <v>7.1274098700834232</v>
+        <v>7.1505200415566295</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>526.32370703000004</v>
+        <v>526.32724644999996</v>
       </c>
       <c r="C367" s="5">
-        <v>2.2740566100000024</v>
+        <v>2.2847260999999435</v>
       </c>
       <c r="D367" s="5">
-        <v>5.3333652710218615</v>
+        <v>5.359066268701107</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>525.23060630999998</v>
+        <v>525.19839536999996</v>
       </c>
       <c r="C368" s="5">
-        <v>-1.0931007200000522</v>
+        <v>-1.128851080000004</v>
       </c>
       <c r="D368" s="5">
-        <v>-2.4639602163567087</v>
+        <v>-2.543580182264682</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>481.33419093999998</v>
+        <v>481.33545405000001</v>
       </c>
       <c r="C369" s="5">
-        <v>-43.89641537</v>
+        <v>-43.862941319999948</v>
       </c>
       <c r="D369" s="5">
-        <v>-64.911868443639349</v>
+        <v>-64.88493008836376</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>484.60105729999998</v>
+        <v>484.59874631999998</v>
       </c>
       <c r="C370" s="5">
-        <v>3.2668663599999945</v>
+        <v>3.2632922699999654</v>
       </c>
       <c r="D370" s="5">
-        <v>8.4555398430020023</v>
+        <v>8.4459184983444615</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>488.52924473000002</v>
+        <v>488.57377757</v>
       </c>
       <c r="C371" s="5">
-        <v>3.9281874300000368</v>
+        <v>3.9750312500000291</v>
       </c>
       <c r="D371" s="5">
-        <v>10.172832442803315</v>
+        <v>10.299720968828453</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>493.04299994000002</v>
+        <v>493.04764641000003</v>
       </c>
       <c r="C372" s="5">
-        <v>4.5137552099999994</v>
+        <v>4.4738688400000228</v>
       </c>
       <c r="D372" s="5">
-        <v>11.66852084574035</v>
+        <v>11.559056147029235</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>497.75728167</v>
+        <v>497.76485694000002</v>
       </c>
       <c r="C373" s="5">
-        <v>4.714281729999982</v>
+        <v>4.7172105299999885</v>
       </c>
       <c r="D373" s="5">
-        <v>12.096976194772168</v>
+        <v>12.104771239038236</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>499.24892442999999</v>
+        <v>499.26438984999999</v>
       </c>
       <c r="C374" s="5">
-        <v>1.4916427599999906</v>
+        <v>1.4995329099999708</v>
       </c>
       <c r="D374" s="5">
-        <v>3.6559391148972331</v>
+        <v>3.6755421476610817</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>503.55493833000003</v>
+        <v>503.55219455999998</v>
       </c>
       <c r="C375" s="5">
-        <v>4.306013900000039</v>
+        <v>4.287804709999989</v>
       </c>
       <c r="D375" s="5">
-        <v>10.855350168570709</v>
+        <v>10.806904942587225</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>506.99377609999999</v>
+        <v>506.99010937999998</v>
       </c>
       <c r="C376" s="5">
-        <v>3.4388377699999637</v>
+        <v>3.4379148200000031</v>
       </c>
       <c r="D376" s="5">
-        <v>8.5098647303845532</v>
+        <v>8.5075424404777102</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>515.54797317999999</v>
+        <v>515.49794608000002</v>
       </c>
       <c r="C377" s="5">
-        <v>8.5541970799999945</v>
+        <v>8.5078367000000412</v>
       </c>
       <c r="D377" s="5">
-        <v>22.235533017144114</v>
+        <v>22.103869538961462</v>
       </c>
       <c r="E377" s="5">
-        <v>-1.0562502242589922</v>
+        <v>-1.0627269117610139</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>521.01010541999995</v>
+        <v>520.99332116999994</v>
       </c>
       <c r="C378" s="5">
-        <v>5.4621322399999599</v>
+        <v>5.495375089999925</v>
       </c>
       <c r="D378" s="5">
-        <v>13.481418763338704</v>
+        <v>13.569731821058518</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>520.88164624000001</v>
+        <v>520.87790731999996</v>
       </c>
       <c r="C379" s="5">
-        <v>-0.12845917999993617</v>
+        <v>-0.11541384999998172</v>
       </c>
       <c r="D379" s="5">
-        <v>-0.29546864204407219</v>
+        <v>-0.26550820364533712</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>530.05539949000001</v>
+        <v>530.05577735999998</v>
       </c>
       <c r="C380" s="5">
-        <v>9.1737532500000043</v>
+        <v>9.1778700400000162</v>
       </c>
       <c r="D380" s="5">
-        <v>23.306648988896896</v>
+        <v>23.318325656188655</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>534.84400483000002</v>
+        <v>534.83942647000003</v>
       </c>
       <c r="C381" s="5">
-        <v>4.7886053400000037</v>
+        <v>4.7836491100000558</v>
       </c>
       <c r="D381" s="5">
-        <v>11.396213898381081</v>
+        <v>11.38381872612988</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>540.83884632000002</v>
+        <v>540.83854642999995</v>
       </c>
       <c r="C382" s="5">
-        <v>5.9948414899999989</v>
+        <v>5.9991199599999163</v>
       </c>
       <c r="D382" s="5">
-        <v>14.31124310955456</v>
+        <v>14.322225368504338</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>545.92390193000006</v>
+        <v>545.99380719999999</v>
       </c>
       <c r="C383" s="5">
-        <v>5.0850556100000404</v>
+        <v>5.1552607700000408</v>
       </c>
       <c r="D383" s="5">
-        <v>11.884719716261106</v>
+        <v>12.057507820801572</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>552.65460192</v>
+        <v>552.66748628000005</v>
       </c>
       <c r="C384" s="5">
-        <v>6.7306999899999482</v>
+        <v>6.6736790800000563</v>
       </c>
       <c r="D384" s="5">
-        <v>15.840434490047706</v>
+        <v>15.694945133057313</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>556.05276070000002</v>
+        <v>556.07080593000001</v>
       </c>
       <c r="C385" s="5">
-        <v>3.398158780000017</v>
+        <v>3.4033196499999576</v>
       </c>
       <c r="D385" s="5">
-        <v>7.6332680295543742</v>
+        <v>7.6450719954513691</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>564.21559807999995</v>
+        <v>564.23428989000001</v>
       </c>
       <c r="C386" s="5">
-        <v>8.1628373799999281</v>
+        <v>8.1634839600000078</v>
       </c>
       <c r="D386" s="5">
-        <v>19.110224831869171</v>
+        <v>19.111191702205964</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>574.86539545000005</v>
+        <v>574.85330742999997</v>
       </c>
       <c r="C387" s="5">
-        <v>10.649797370000101</v>
+        <v>10.619017539999959</v>
       </c>
       <c r="D387" s="5">
-        <v>25.156364760532512</v>
+        <v>25.075055444550355</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>578.15762336</v>
+        <v>578.14501474999997</v>
       </c>
       <c r="C388" s="5">
-        <v>3.2922279099999514</v>
+        <v>3.2917073200000004</v>
       </c>
       <c r="D388" s="5">
-        <v>7.0929981913266049</v>
+        <v>7.0919948960432189</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>583.02593626999999</v>
+        <v>582.92365096000003</v>
       </c>
       <c r="C389" s="5">
-        <v>4.868312909999986</v>
+        <v>4.7786362100000588</v>
       </c>
       <c r="D389" s="5">
-        <v>10.585815040884938</v>
+        <v>10.38211061150931</v>
       </c>
       <c r="E389" s="5">
-        <v>13.088590509585906</v>
+        <v>13.079723283618328</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>585.27345276999995</v>
+        <v>585.23519691000001</v>
       </c>
       <c r="C390" s="5">
-        <v>2.2475164999999606</v>
+        <v>2.3115459499999815</v>
       </c>
       <c r="D390" s="5">
-        <v>4.7252500224421734</v>
+        <v>4.8636892044490621</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>592.35490283000001</v>
+        <v>592.34421182000006</v>
       </c>
       <c r="C391" s="5">
-        <v>7.0814500600000656</v>
+        <v>7.1090149100000417</v>
       </c>
       <c r="D391" s="5">
-        <v>15.525522731224095</v>
+        <v>15.591138228915401</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>597.94997751999995</v>
+        <v>597.98357934000001</v>
       </c>
       <c r="C392" s="5">
-        <v>5.5950746899999331</v>
+        <v>5.6393675199999507</v>
       </c>
       <c r="D392" s="5">
-        <v>11.942344383437508</v>
+        <v>12.042118620147434</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>604.17996039000002</v>
+        <v>604.18057580000004</v>
       </c>
       <c r="C393" s="5">
-        <v>6.2299828700000717</v>
+        <v>6.1969964600000367</v>
       </c>
       <c r="D393" s="5">
-        <v>13.244612424975632</v>
+        <v>13.16965816066924</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>608.29005562999998</v>
+        <v>608.30463129999998</v>
       </c>
       <c r="C394" s="5">
-        <v>4.1100952399999642</v>
+        <v>4.1240554999999404</v>
       </c>
       <c r="D394" s="5">
-        <v>8.4757853924678273</v>
+        <v>8.5056544102635847</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>611.17914474999998</v>
+        <v>611.2694841</v>
       </c>
       <c r="C395" s="5">
-        <v>2.8890891199999942</v>
+        <v>2.9648528000000169</v>
       </c>
       <c r="D395" s="5">
-        <v>5.8506957842135776</v>
+        <v>6.0081143411547799</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>618.20805978999999</v>
+        <v>618.2420975</v>
       </c>
       <c r="C396" s="5">
-        <v>7.0289150400000153</v>
+        <v>6.9726134000000002</v>
       </c>
       <c r="D396" s="5">
-        <v>14.707981313296003</v>
+        <v>14.580391289208139</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>621.41412630000002</v>
+        <v>621.45703178999997</v>
       </c>
       <c r="C397" s="5">
-        <v>3.2060665100000278</v>
+        <v>3.2149342899999738</v>
       </c>
       <c r="D397" s="5">
-        <v>6.4038900819010314</v>
+        <v>6.4217487793883254</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>623.76882774000001</v>
+        <v>623.81555717000003</v>
       </c>
       <c r="C398" s="5">
-        <v>2.3547014399999853</v>
+        <v>2.3585253800000601</v>
       </c>
       <c r="D398" s="5">
-        <v>4.6430888059952435</v>
+        <v>4.650459265686635</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>626.86124445999997</v>
+        <v>626.82571015999997</v>
       </c>
       <c r="C399" s="5">
-        <v>3.0924167199999602</v>
+        <v>3.0101529899999377</v>
       </c>
       <c r="D399" s="5">
-        <v>6.1140856346376005</v>
+        <v>5.9466431151303345</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>627.69026631999998</v>
+        <v>627.64974952</v>
       </c>
       <c r="C400" s="5">
-        <v>0.82902186000001166</v>
+        <v>0.82403936000002886</v>
       </c>
       <c r="D400" s="5">
-        <v>1.598590331899219</v>
+        <v>1.5890038102851056</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>624.43637496999997</v>
+        <v>624.22940243999994</v>
       </c>
       <c r="C401" s="5">
-        <v>-3.2538913500000035</v>
+        <v>-3.4203470800000559</v>
       </c>
       <c r="D401" s="5">
-        <v>-6.0463627179774493</v>
+        <v>-6.3468621165660206</v>
       </c>
       <c r="E401" s="5">
-        <v>7.1026752197217435</v>
+        <v>7.0859625290506933</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>627.20091991000004</v>
+        <v>627.14345189999995</v>
       </c>
       <c r="C402" s="5">
-        <v>2.7645449400000643</v>
+        <v>2.9140494600000011</v>
       </c>
       <c r="D402" s="5">
-        <v>5.4440099709318401</v>
+        <v>5.7479735793146691</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>627.06808205000004</v>
+        <v>627.04627939</v>
       </c>
       <c r="C403" s="5">
-        <v>-0.13283785999999509</v>
+        <v>-9.7172509999950307E-2</v>
       </c>
       <c r="D403" s="5">
-        <v>-0.2538578487256471</v>
+        <v>-0.18577518586253561</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>627.75193180999997</v>
+        <v>627.82660665000003</v>
       </c>
       <c r="C404" s="5">
-        <v>0.68384975999993003</v>
+        <v>0.78032726000003549</v>
       </c>
       <c r="D404" s="5">
-        <v>1.3165392636190987</v>
+        <v>1.503602710318197</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>626.02445673</v>
+        <v>626.05418952000002</v>
       </c>
       <c r="C405" s="5">
-        <v>-1.7274750799999765</v>
+        <v>-1.772417130000008</v>
       </c>
       <c r="D405" s="5">
-        <v>-3.2526883970863341</v>
+        <v>-3.3356102654309217</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>623.28541775999997</v>
+        <v>623.33079069999997</v>
       </c>
       <c r="C406" s="5">
-        <v>-2.7390389700000242</v>
+        <v>-2.7233988200000567</v>
       </c>
       <c r="D406" s="5">
-        <v>-5.1258285407951636</v>
+        <v>-5.0970200587223902</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>622.17640423</v>
+        <v>622.29434209999999</v>
       </c>
       <c r="C407" s="5">
-        <v>-1.1090135299999702</v>
+        <v>-1.0364485999999715</v>
       </c>
       <c r="D407" s="5">
-        <v>-2.114391809646865</v>
+        <v>-1.9771635608604621</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>621.30744081</v>
+        <v>621.36404226000002</v>
       </c>
       <c r="C408" s="5">
-        <v>-0.86896342000000004</v>
+        <v>-0.93029983999997512</v>
       </c>
       <c r="D408" s="5">
-        <v>-1.6631669967172025</v>
+        <v>-1.7792648100065311</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>620.43295483999998</v>
+        <v>620.50066311</v>
       </c>
       <c r="C409" s="5">
-        <v>-0.87448597000002337</v>
+        <v>-0.86337915000001431</v>
       </c>
       <c r="D409" s="5">
-        <v>-1.6759780904360144</v>
+        <v>-1.6547043814673645</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>619.75605455000004</v>
+        <v>619.83009445000005</v>
       </c>
       <c r="C410" s="5">
-        <v>-0.67690028999993501</v>
+        <v>-0.67056865999995807</v>
       </c>
       <c r="D410" s="5">
-        <v>-1.3013878111068911</v>
+        <v>-1.2891472343334209</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>618.11500564000005</v>
+        <v>618.04007667999997</v>
       </c>
       <c r="C411" s="5">
-        <v>-1.641048909999995</v>
+        <v>-1.7900177700000768</v>
       </c>
       <c r="D411" s="5">
-        <v>-3.1316050270648876</v>
+        <v>-3.41098224388664</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>618.64373642999999</v>
+        <v>618.55921744</v>
       </c>
       <c r="C412" s="5">
-        <v>0.5287307899999405</v>
+        <v>0.51914076000002751</v>
       </c>
       <c r="D412" s="5">
-        <v>1.031313697950198</v>
+        <v>1.0126447361970659</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>613.57906894999996</v>
+        <v>613.25761704000001</v>
       </c>
       <c r="C413" s="5">
-        <v>-5.0646674800000255</v>
+        <v>-5.3016003999999839</v>
       </c>
       <c r="D413" s="5">
-        <v>-9.3935759012831461</v>
+        <v>-9.8138144877241036</v>
       </c>
       <c r="E413" s="5">
-        <v>-1.7387369562706256</v>
+        <v>-1.7576527727007463</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>620.38857839000002</v>
+        <v>620.31288035</v>
       </c>
       <c r="C414" s="5">
-        <v>6.8095094400000562</v>
+        <v>7.0552633099999866</v>
       </c>
       <c r="D414" s="5">
-        <v>14.161348744269908</v>
+        <v>14.713406174975985</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>620.70988219000003</v>
+        <v>620.68952502000002</v>
       </c>
       <c r="C415" s="5">
-        <v>0.32130380000000969</v>
+        <v>0.37664467000001878</v>
       </c>
       <c r="D415" s="5">
-        <v>0.62326217574046883</v>
+        <v>0.73106016524051576</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>617.81925208999996</v>
+        <v>617.95663219999994</v>
       </c>
       <c r="C416" s="5">
-        <v>-2.8906301000000667</v>
+        <v>-2.7328928200000746</v>
       </c>
       <c r="D416" s="5">
-        <v>-5.4474313369367806</v>
+        <v>-5.1575032937490111</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>619.08121184000004</v>
+        <v>619.14552087000004</v>
       </c>
       <c r="C417" s="5">
-        <v>1.2619597500000737</v>
+        <v>1.1888886700000967</v>
       </c>
       <c r="D417" s="5">
-        <v>2.4788492317449728</v>
+        <v>2.3332703055369386</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>620.05687814999999</v>
+        <v>620.13703330999999</v>
       </c>
       <c r="C418" s="5">
-        <v>0.97566630999995141</v>
+        <v>0.99151243999995131</v>
       </c>
       <c r="D418" s="5">
-        <v>1.9076681432602438</v>
+        <v>1.9387215106540179</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>621.49324875000002</v>
+        <v>621.61987395000006</v>
       </c>
       <c r="C419" s="5">
-        <v>1.436370600000032</v>
+        <v>1.4828406400000631</v>
       </c>
       <c r="D419" s="5">
-        <v>2.8155091964151113</v>
+        <v>2.9074184952801119</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>617.21939077000002</v>
+        <v>617.29909683999995</v>
       </c>
       <c r="C420" s="5">
-        <v>-4.2738579800000025</v>
+        <v>-4.3207771100001082</v>
       </c>
       <c r="D420" s="5">
-        <v>-7.9470406021931677</v>
+        <v>-8.0294026171821251</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>621.35345472999995</v>
+        <v>621.44460473000004</v>
       </c>
       <c r="C421" s="5">
-        <v>4.1340639599999349</v>
+        <v>4.1455078900000899</v>
       </c>
       <c r="D421" s="5">
-        <v>8.3402590707866828</v>
+        <v>8.3630859063744012</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>621.92982658000005</v>
+        <v>622.03634956999997</v>
       </c>
       <c r="C422" s="5">
-        <v>0.57637185000010049</v>
+        <v>0.59174483999993299</v>
       </c>
       <c r="D422" s="5">
-        <v>1.1188250677135692</v>
+        <v>1.1486534715885899</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>623.35803633</v>
+        <v>623.23930221000001</v>
       </c>
       <c r="C423" s="5">
-        <v>1.4282097499999509</v>
+        <v>1.202952640000035</v>
       </c>
       <c r="D423" s="5">
-        <v>2.790772568483324</v>
+        <v>2.3455168000929394</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>624.60426897000002</v>
+        <v>624.46771584999999</v>
       </c>
       <c r="C424" s="5">
-        <v>1.2462326400000165</v>
+        <v>1.2284136399999852</v>
       </c>
       <c r="D424" s="5">
-        <v>2.4256254830141932</v>
+        <v>2.3910268142271374</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>623.12546626000005</v>
+        <v>622.68755443999999</v>
       </c>
       <c r="C425" s="5">
-        <v>-1.4788027099999681</v>
+        <v>-1.7801614100000052</v>
       </c>
       <c r="D425" s="5">
-        <v>-2.8043945441075246</v>
+        <v>-3.3676953492494666</v>
       </c>
       <c r="E425" s="5">
-        <v>1.5558544600187574</v>
+        <v>1.5376796207628551</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>622.45506651000005</v>
+        <v>622.36194260000002</v>
       </c>
       <c r="C426" s="5">
-        <v>-0.6703997500000014</v>
+        <v>-0.32561183999996501</v>
       </c>
       <c r="D426" s="5">
-        <v>-1.2834275822303787</v>
+        <v>-0.62569486132224572</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>622.14897640000004</v>
+        <v>622.12654482999994</v>
       </c>
       <c r="C427" s="5">
-        <v>-0.30609011000001374</v>
+        <v>-0.23539777000007689</v>
       </c>
       <c r="D427" s="5">
-        <v>-0.58850245514427968</v>
+        <v>-0.45293648716739909</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>624.18530852000004</v>
+        <v>624.42042032999996</v>
       </c>
       <c r="C428" s="5">
-        <v>2.0363321199999973</v>
+        <v>2.2938755000000128</v>
       </c>
       <c r="D428" s="5">
-        <v>3.9991567851229703</v>
+        <v>4.515422728933971</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>626.80476108000005</v>
+        <v>626.90048515000001</v>
       </c>
       <c r="C429" s="5">
-        <v>2.6194525600000134</v>
+        <v>2.4800648200000524</v>
       </c>
       <c r="D429" s="5">
-        <v>5.1537899602246862</v>
+        <v>4.8716506439770768</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>628.34420872999999</v>
+        <v>628.45402747000003</v>
       </c>
       <c r="C430" s="5">
-        <v>1.5394476499999428</v>
+        <v>1.5535423200000196</v>
       </c>
       <c r="D430" s="5">
-        <v>2.9873683141568685</v>
+        <v>3.0146269229138101</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>628.25529882000001</v>
+        <v>628.3832165</v>
       </c>
       <c r="C431" s="5">
-        <v>-8.8909909999983938E-2</v>
+        <v>-7.0810970000025009E-2</v>
       </c>
       <c r="D431" s="5">
-        <v>-0.16966639852412646</v>
+        <v>-0.13512607317964775</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>628.95420548000004</v>
+        <v>629.04650828000001</v>
       </c>
       <c r="C432" s="5">
-        <v>0.69890666000003421</v>
+        <v>0.66329178000000866</v>
       </c>
       <c r="D432" s="5">
-        <v>1.3431459968806791</v>
+        <v>1.2740431855876144</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>630.05484589000002</v>
+        <v>630.15218861000005</v>
       </c>
       <c r="C433" s="5">
-        <v>1.1006404099999827</v>
+        <v>1.1056803300000411</v>
       </c>
       <c r="D433" s="5">
-        <v>2.1202735929669592</v>
+        <v>2.1297609781121274</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>630.21686611999996</v>
+        <v>630.32866120000006</v>
       </c>
       <c r="C434" s="5">
-        <v>0.16202022999993915</v>
+        <v>0.17647259000000304</v>
       </c>
       <c r="D434" s="5">
-        <v>0.30901991308938115</v>
+        <v>0.33657518495133765</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>631.42754258000002</v>
+        <v>632.15027759999998</v>
       </c>
       <c r="C435" s="5">
-        <v>1.2106764600000588</v>
+        <v>1.8216163999999253</v>
       </c>
       <c r="D435" s="5">
-        <v>2.3297702937610021</v>
+        <v>3.5235926581619337</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>631.78897226000004</v>
+        <v>632.83344108999995</v>
       </c>
       <c r="C436" s="5">
-        <v>0.36142968000001474</v>
+        <v>0.6831634899999699</v>
       </c>
       <c r="D436" s="5">
-        <v>0.68904762756187843</v>
+        <v>1.304573531574782</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>634.38455037000006</v>
+        <v>635.93042872000001</v>
       </c>
       <c r="C437" s="5">
-        <v>2.5955781100000195</v>
+        <v>3.0969876300000578</v>
       </c>
       <c r="D437" s="5">
-        <v>5.0428942914649388</v>
+        <v>6.0332870135607397</v>
       </c>
       <c r="E437" s="5">
-        <v>1.8068727278275132</v>
+        <v>2.1267285953562531</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>639.74182119</v>
+        <v>636.84411677000003</v>
       </c>
       <c r="C438" s="5">
-        <v>5.3572708199999397</v>
+        <v>0.91368805000001885</v>
       </c>
       <c r="D438" s="5">
-        <v>10.617982935488834</v>
+        <v>1.7378182810720233</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>640.67261449</v>
+        <v>637.91715668999996</v>
       </c>
       <c r="C439" s="5">
-        <v>0.93079330000000482</v>
+        <v>1.0730399199999283</v>
       </c>
       <c r="D439" s="5">
-        <v>1.7599811724500647</v>
+        <v>2.0407631157051132</v>
       </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>645.78277430000003</v>
+        <v>638.58136356</v>
       </c>
       <c r="C440" s="5">
-        <v>5.1101598100000274</v>
+        <v>0.66420687000004364</v>
       </c>
       <c r="D440" s="5">
-        <v>10.002752147399452</v>
+        <v>1.2566342553296916</v>
       </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>646.79511462999994</v>
+        <v>639.73420868000005</v>
       </c>
       <c r="C441" s="5">
-        <v>1.0123403299999154</v>
+        <v>1.1528451200000518</v>
       </c>
       <c r="D441" s="5">
-        <v>1.8974449617468636</v>
+        <v>2.1880272702804904</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>645.70135127000003</v>
+        <v>638.56214410999996</v>
       </c>
       <c r="C442" s="5">
-        <v>-1.0937633599999117</v>
+        <v>-1.1720645700000887</v>
       </c>
       <c r="D442" s="5">
-        <v>-2.0104931701511175</v>
+        <v>-2.176515074338492</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>651.06633995000004</v>
+        <v>643.78106757</v>
       </c>
       <c r="C443" s="5">
-        <v>5.3649886800000104</v>
+        <v>5.2189234600000418</v>
       </c>
       <c r="D443" s="5">
-        <v>10.439027152825208</v>
+        <v>10.260608412433747</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
-        <v>652.57124710999994</v>
+        <v>644.98567367999999</v>
       </c>
       <c r="C444" s="5">
-        <v>1.5049071599999024</v>
+        <v>1.2046061099999861</v>
       </c>
       <c r="D444" s="5">
-        <v>2.8092753485436717</v>
+        <v>2.2686234731529753</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
+      </c>
+      <c r="B445" s="5">
+        <v>649.21986801000003</v>
+      </c>
+      <c r="C445" s="5">
+        <v>4.2341943300000366</v>
+      </c>
+      <c r="D445" s="5">
+        <v>8.1684994798927093</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>