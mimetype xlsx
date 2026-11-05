--- v10 (2026-09-26)
+++ v11 (2026-11-05)
@@ -1,98 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{E8D03EF0-D94D-4C82-9753-B52372AA2DC6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{3638262C-A037-4CC6-A596-CD4DB2F29978}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{D5133848-FFD6-4CE1-A245-04D4498E82AD}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{85C98992-FCA4-4E24-92CE-84B3CBA94534}"/>
   </bookViews>
   <sheets>
     <sheet name="dalpbsva" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Dallas—Plano—Irving Professional and Business Services Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2026:Q1 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry August 2026</t>
+    <t>Last data entry September 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -930,51 +917,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E78AAB66-3ADC-481D-BF1A-C85499F70A25}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{06F3E77C-96B3-42C1-886C-5B54416EF082}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -7232,81 +7219,90 @@
         <v>5.2189234600000418</v>
       </c>
       <c r="D443" s="5">
         <v>10.260608412433747</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
         <v>644.98567367999999</v>
       </c>
       <c r="C444" s="5">
         <v>1.2046061099999861</v>
       </c>
       <c r="D444" s="5">
         <v>2.2686234731529753</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
       <c r="B445" s="5">
-        <v>649.21986801000003</v>
+        <v>649.02454981000005</v>
       </c>
       <c r="C445" s="5">
-        <v>4.2341943300000366</v>
+        <v>4.0388761300000624</v>
       </c>
       <c r="D445" s="5">
-        <v>8.1684994798927093</v>
+        <v>7.7786342800087338</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
+      <c r="B446" s="5">
+        <v>648.60819019999997</v>
+      </c>
+      <c r="C446" s="5">
+        <v>-0.41635961000008592</v>
+      </c>
+      <c r="D446" s="5">
+        <v>-0.76710877513431752</v>
+      </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>