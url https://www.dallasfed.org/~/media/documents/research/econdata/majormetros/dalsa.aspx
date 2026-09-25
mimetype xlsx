--- v8 (2026-09-05)
+++ v9 (2026-09-25)
@@ -1,98 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{65FEB121-7FD9-4B67-92F5-DA9EA03D6991}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{EECC6D67-CFF3-4336-8AC9-6264D4438838}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{BC278B80-B211-4AD5-A671-D78462F78776}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{B0863DAA-147C-456B-891D-F8378DC8E01D}"/>
   </bookViews>
   <sheets>
     <sheet name="dalnaga" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Dallas—Plano—Irving Total Nonfarm Payroll Employment</t>
   </si>
   <si>
-    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q4.</t>
+    <t>Derived from seasonally adjusted components; early benchmarked through 2026:Q1.</t>
   </si>
   <si>
-    <t>Last data entry July 2026</t>
+    <t>Last data entry August 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -930,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8452AE3A-B162-413A-AEC2-C2399D2D9EDE}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{72EFE7D7-5541-4001-9C2F-3C6FF432EC71}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -987,6293 +987,6302 @@
       </c>
     </row>
     <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>1399.2580137</v>
+        <v>1399.2627719</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>1401.6820158999999</v>
+        <v>1401.685172</v>
       </c>
       <c r="C7" s="5">
-        <v>2.4240021999999044</v>
+        <v>2.4224001000000044</v>
       </c>
       <c r="D7" s="5">
-        <v>2.0987395473907711</v>
+        <v>2.0973319895308817</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>1403.2478530999999</v>
+        <v>1403.2413667000001</v>
       </c>
       <c r="C8" s="5">
-        <v>1.5658372000000327</v>
+        <v>1.5561947000001055</v>
       </c>
       <c r="D8" s="5">
-        <v>1.3488027592599261</v>
+        <v>1.3404429474584534</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>1405.4598432</v>
+        <v>1405.4510513</v>
       </c>
       <c r="C9" s="5">
-        <v>2.2119901000000937</v>
+        <v>2.2096845999999459</v>
       </c>
       <c r="D9" s="5">
-        <v>1.9080895844433954</v>
+        <v>1.9060924635928345</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>1410.0319855</v>
+        <v>1410.0262716</v>
       </c>
       <c r="C10" s="5">
-        <v>4.5721422999999959</v>
+        <v>4.5752202999999554</v>
       </c>
       <c r="D10" s="5">
-        <v>3.9743646849468073</v>
+        <v>3.9771136678580232</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>1416.2656376</v>
+        <v>1416.2579228</v>
       </c>
       <c r="C11" s="5">
-        <v>6.2336520999999721</v>
+        <v>6.2316511999999875</v>
       </c>
       <c r="D11" s="5">
-        <v>5.4360299265514334</v>
+        <v>5.4342649796415232</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>1418.265044</v>
+        <v>1418.2599951</v>
       </c>
       <c r="C12" s="5">
-        <v>1.999406399999998</v>
+        <v>2.0020723000000089</v>
       </c>
       <c r="D12" s="5">
-        <v>1.7073104574789388</v>
+        <v>1.7096140062335508</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>1422.5557297</v>
+        <v>1422.5478634999999</v>
       </c>
       <c r="C13" s="5">
-        <v>4.29068570000004</v>
+        <v>4.2878683999999794</v>
       </c>
       <c r="D13" s="5">
-        <v>3.6913868284776052</v>
+        <v>3.6889359398908583</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>1424.6648777</v>
+        <v>1424.6637994</v>
       </c>
       <c r="C14" s="5">
-        <v>2.1091480000000047</v>
+        <v>2.1159359000000677</v>
       </c>
       <c r="D14" s="5">
-        <v>1.7937567534622056</v>
+        <v>1.7995869670030196</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>1423.5411372999999</v>
+        <v>1423.569107</v>
       </c>
       <c r="C15" s="5">
-        <v>-1.1237404000000879</v>
+        <v>-1.0946923999999854</v>
       </c>
       <c r="D15" s="5">
-        <v>-0.94243478325739538</v>
+        <v>-0.91817698044523999</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>1429.2114174000001</v>
+        <v>1429.2070335999999</v>
       </c>
       <c r="C16" s="5">
-        <v>5.6702801000001273</v>
+        <v>5.6379265999999006</v>
       </c>
       <c r="D16" s="5">
-        <v>4.885985033603113</v>
+        <v>4.8573990172460446</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>1432.0005702000001</v>
+        <v>1432.0132476000001</v>
       </c>
       <c r="C17" s="5">
-        <v>2.7891528000000108</v>
+        <v>2.8062140000001818</v>
       </c>
       <c r="D17" s="5">
-        <v>2.3671394256734146</v>
+        <v>2.3817832907531811</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>1418.3072663</v>
+        <v>1418.3110752</v>
       </c>
       <c r="C18" s="5">
-        <v>-13.693303900000046</v>
+        <v>-13.702172400000109</v>
       </c>
       <c r="D18" s="5">
-        <v>-10.890164113026035</v>
+        <v>-10.896758747426393</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>1418.12204</v>
+        <v>1418.1253759000001</v>
       </c>
       <c r="C19" s="5">
-        <v>-0.18522630000006757</v>
+        <v>-0.18569929999989654</v>
       </c>
       <c r="D19" s="5">
-        <v>-0.15660356615692095</v>
+        <v>-0.15700276493043619</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>1417.2346593</v>
+        <v>1417.2283603000001</v>
       </c>
       <c r="C20" s="5">
-        <v>-0.88738069999999425</v>
+        <v>-0.89701560000003155</v>
       </c>
       <c r="D20" s="5">
-        <v>-0.74831336326069975</v>
+        <v>-0.75640829574639135</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>1418.1652498999999</v>
+        <v>1418.1555432</v>
       </c>
       <c r="C21" s="5">
-        <v>0.93059059999995952</v>
+        <v>0.92718289999993431</v>
       </c>
       <c r="D21" s="5">
-        <v>0.79080092466445873</v>
+        <v>0.78789820287992196</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>1420.6435276</v>
+        <v>1420.6375006000001</v>
       </c>
       <c r="C22" s="5">
-        <v>2.4782777000000351</v>
+        <v>2.4819574000000557</v>
       </c>
       <c r="D22" s="5">
-        <v>2.117301919259007</v>
+        <v>2.1204906252151101</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>1417.7799132</v>
+        <v>1417.7722732</v>
       </c>
       <c r="C23" s="5">
-        <v>-2.8636143999999604</v>
+        <v>-2.8652274000000943</v>
       </c>
       <c r="D23" s="5">
-        <v>-2.3922224568610484</v>
+        <v>-2.3935650643540973</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>1418.3401940000001</v>
+        <v>1418.3334001000001</v>
       </c>
       <c r="C24" s="5">
-        <v>0.5602808000001005</v>
+        <v>0.56112690000009025</v>
       </c>
       <c r="D24" s="5">
-        <v>0.47525021667331746</v>
+        <v>0.47597204240157343</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>1418.0462892999999</v>
+        <v>1418.0393656000001</v>
       </c>
       <c r="C25" s="5">
-        <v>-0.29390470000021196</v>
+        <v>-0.29403449999995246</v>
       </c>
       <c r="D25" s="5">
-        <v>-0.24837762109927164</v>
+        <v>-0.24848837840037996</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>1418.7977913</v>
+        <v>1418.7961405999999</v>
       </c>
       <c r="C26" s="5">
-        <v>0.75150200000007317</v>
+        <v>0.75677499999983411</v>
       </c>
       <c r="D26" s="5">
-        <v>0.63780399201203153</v>
+        <v>0.64229550615093611</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>1419.3079212</v>
+        <v>1419.3344304</v>
       </c>
       <c r="C27" s="5">
-        <v>0.51012990000003811</v>
+        <v>0.53828980000002957</v>
       </c>
       <c r="D27" s="5">
-        <v>0.43231522637396935</v>
+        <v>0.45622999887919846</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>1420.6952692</v>
+        <v>1420.6899989000001</v>
       </c>
       <c r="C28" s="5">
-        <v>1.3873479999999745</v>
+        <v>1.3555685000001176</v>
       </c>
       <c r="D28" s="5">
-        <v>1.1793051479216388</v>
+        <v>1.1521275262124986</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>1421.8749938999999</v>
+        <v>1421.8980876999999</v>
       </c>
       <c r="C29" s="5">
-        <v>1.1797246999999516</v>
+        <v>1.208088799999814</v>
       </c>
       <c r="D29" s="5">
-        <v>1.0010261410686727</v>
+        <v>1.0252102948189235</v>
       </c>
       <c r="E29" s="5">
-        <v>-0.70709303548572855</v>
+        <v>-0.70635938019099065</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>1417.2522057000001</v>
+        <v>1417.252639</v>
       </c>
       <c r="C30" s="5">
-        <v>-4.6227881999998317</v>
+        <v>-4.6454486999998608</v>
       </c>
       <c r="D30" s="5">
-        <v>-3.832416971955821</v>
+        <v>-3.8508054511725232</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>1419.9405927</v>
+        <v>1419.9425905999999</v>
       </c>
       <c r="C31" s="5">
-        <v>2.6883869999999206</v>
+        <v>2.6899515999998584</v>
       </c>
       <c r="D31" s="5">
-        <v>2.3001802349967404</v>
+        <v>2.3015321988715254</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>1420.0139564000001</v>
+        <v>1420.0074219999999</v>
       </c>
       <c r="C32" s="5">
-        <v>7.336370000007264E-2</v>
+        <v>6.4831400000002759E-2</v>
       </c>
       <c r="D32" s="5">
-        <v>6.2017708218675693E-2</v>
+        <v>5.4803074337095303E-2</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>1426.3796130999999</v>
+        <v>1426.3697248000001</v>
       </c>
       <c r="C33" s="5">
-        <v>6.3656566999998176</v>
+        <v>6.3623028000001796</v>
       </c>
       <c r="D33" s="5">
-        <v>5.5140083553351094</v>
+        <v>5.5110571932876384</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>1427.5969872000001</v>
+        <v>1427.589553</v>
       </c>
       <c r="C34" s="5">
-        <v>1.2173741000001428</v>
+        <v>1.2198281999999381</v>
       </c>
       <c r="D34" s="5">
-        <v>1.0289868224593546</v>
+        <v>1.0310781012663028</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>1425.3374699999999</v>
+        <v>1425.3292263000001</v>
       </c>
       <c r="C35" s="5">
-        <v>-2.2595172000001185</v>
+        <v>-2.2603266999999505</v>
       </c>
       <c r="D35" s="5">
-        <v>-1.8828434189278931</v>
+        <v>-1.8835218308127843</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>1427.2317011</v>
+        <v>1427.2215034999999</v>
       </c>
       <c r="C36" s="5">
-        <v>1.89423110000007</v>
+        <v>1.8922771999998531</v>
       </c>
       <c r="D36" s="5">
-        <v>1.6064727665916934</v>
+        <v>1.6048129207163475</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>1425.4002860000001</v>
+        <v>1425.3943228000001</v>
       </c>
       <c r="C37" s="5">
-        <v>-1.8314150999999583</v>
+        <v>-1.8271806999998716</v>
       </c>
       <c r="D37" s="5">
-        <v>-1.5290116305241241</v>
+        <v>-1.5255120935356969</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>1429.1474533000001</v>
+        <v>1429.1459762</v>
       </c>
       <c r="C38" s="5">
-        <v>3.747167300000001</v>
+        <v>3.7516533999998956</v>
       </c>
       <c r="D38" s="5">
-        <v>3.2006369430587434</v>
+        <v>3.2045379780213823</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>1437.3547212000001</v>
+        <v>1437.3808635</v>
       </c>
       <c r="C39" s="5">
-        <v>8.2072679000000335</v>
+        <v>8.2348873000000822</v>
       </c>
       <c r="D39" s="5">
-        <v>7.1132115592573708</v>
+        <v>7.13792050931914</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>1436.5891164</v>
+        <v>1436.5866983000001</v>
       </c>
       <c r="C40" s="5">
-        <v>-0.76560480000011921</v>
+        <v>-0.79416519999995216</v>
       </c>
       <c r="D40" s="5">
-        <v>-0.63730897540021925</v>
+        <v>-0.66099919849831323</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>1439.1011484999999</v>
+        <v>1439.1380108000001</v>
       </c>
       <c r="C41" s="5">
-        <v>2.5120320999999421</v>
+        <v>2.5513124999999945</v>
       </c>
       <c r="D41" s="5">
-        <v>2.1186287947149607</v>
+        <v>2.1520855242982861</v>
       </c>
       <c r="E41" s="5">
-        <v>1.2115097792634533</v>
+        <v>1.2124584208342837</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>1446.9895197999999</v>
+        <v>1446.9852652</v>
       </c>
       <c r="C42" s="5">
-        <v>7.8883713000000171</v>
+        <v>7.8472543999998834</v>
       </c>
       <c r="D42" s="5">
-        <v>6.779723092260892</v>
+        <v>6.7431404816385987</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>1452.8523743999999</v>
+        <v>1452.8516809</v>
       </c>
       <c r="C43" s="5">
-        <v>5.8628545999999915</v>
+        <v>5.8664157000000614</v>
       </c>
       <c r="D43" s="5">
-        <v>4.9719397041880553</v>
+        <v>4.9750422741005274</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>1455.3128551</v>
+        <v>1455.3035519</v>
       </c>
       <c r="C44" s="5">
-        <v>2.4604807000000619</v>
+        <v>2.4518709999999828</v>
       </c>
       <c r="D44" s="5">
-        <v>2.0512989605714127</v>
+        <v>2.0440552970761638</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>1461.6638091</v>
+        <v>1461.6493091</v>
       </c>
       <c r="C45" s="5">
-        <v>6.3509540000000015</v>
+        <v>6.34575719999998</v>
       </c>
       <c r="D45" s="5">
-        <v>5.3643131019613488</v>
+        <v>5.3598529312227861</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>1464.2962031</v>
+        <v>1464.2854404</v>
       </c>
       <c r="C46" s="5">
-        <v>2.6323939999999766</v>
+        <v>2.6361312999999882</v>
       </c>
       <c r="D46" s="5">
-        <v>2.1826844528332945</v>
+        <v>2.1858359872002575</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>1469.1230677999999</v>
+        <v>1469.111721</v>
       </c>
       <c r="C47" s="5">
-        <v>4.8268646999999874</v>
+        <v>4.8262806000000182</v>
       </c>
       <c r="D47" s="5">
-        <v>4.0281560779708236</v>
+        <v>4.0276899023070856</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>1479.6948041999999</v>
+        <v>1479.6833429000001</v>
       </c>
       <c r="C48" s="5">
-        <v>10.571736399999963</v>
+        <v>10.571621900000082</v>
       </c>
       <c r="D48" s="5">
-        <v>8.9852313008416793</v>
+        <v>8.9852022671606413</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>1481.7371708999999</v>
+        <v>1481.7330658999999</v>
       </c>
       <c r="C49" s="5">
-        <v>2.0423667000000023</v>
+        <v>2.0497229999998581</v>
       </c>
       <c r="D49" s="5">
-        <v>1.6689464002012322</v>
+        <v>1.6750166423184831</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>1487.8598162999999</v>
+        <v>1487.8630880999999</v>
       </c>
       <c r="C50" s="5">
-        <v>6.1226454000000103</v>
+        <v>6.1300221999999849</v>
       </c>
       <c r="D50" s="5">
-        <v>5.0727421895621294</v>
+        <v>5.0790081528693243</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>1490.6480371</v>
+        <v>1490.6684525999999</v>
       </c>
       <c r="C51" s="5">
-        <v>2.7882208000000901</v>
+        <v>2.805364499999996</v>
       </c>
       <c r="D51" s="5">
-        <v>2.2721003207245793</v>
+        <v>2.2862107109332008</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>1494.3284639999999</v>
+        <v>1494.3357069000001</v>
       </c>
       <c r="C52" s="5">
-        <v>3.6804268999999294</v>
+        <v>3.6672543000001951</v>
       </c>
       <c r="D52" s="5">
-        <v>3.0033802856868075</v>
+        <v>2.9924434983180648</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>1501.5582024</v>
+        <v>1501.6149777000001</v>
       </c>
       <c r="C53" s="5">
-        <v>7.2297384000000875</v>
+        <v>7.2792707999999493</v>
       </c>
       <c r="D53" s="5">
-        <v>5.9627499412038265</v>
+        <v>6.0046728056472487</v>
       </c>
       <c r="E53" s="5">
-        <v>4.3400044510492064</v>
+        <v>4.3412769610101432</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>1502.9977346000001</v>
+        <v>1502.9909223</v>
       </c>
       <c r="C54" s="5">
-        <v>1.4395322000000306</v>
+        <v>1.3759445999999116</v>
       </c>
       <c r="D54" s="5">
-        <v>1.1565161167731208</v>
+        <v>1.1051303015171321</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>1504.4845329</v>
+        <v>1504.4760779000001</v>
       </c>
       <c r="C55" s="5">
-        <v>1.4867982999999185</v>
+        <v>1.4851556000000983</v>
       </c>
       <c r="D55" s="5">
-        <v>1.1935461399523728</v>
+        <v>1.192225699915439</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>1509.5854314999999</v>
+        <v>1509.5774544000001</v>
       </c>
       <c r="C56" s="5">
-        <v>5.1008985999999368</v>
+        <v>5.1013765000000149</v>
       </c>
       <c r="D56" s="5">
-        <v>4.1452877389336784</v>
+        <v>4.1457071141522528</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>1516.7947397999999</v>
+        <v>1516.7682150999999</v>
       </c>
       <c r="C57" s="5">
-        <v>7.2093082999999751</v>
+        <v>7.1907606999998279</v>
       </c>
       <c r="D57" s="5">
-        <v>5.8837746683985559</v>
+        <v>5.8682703823702331</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>1522.6821591999999</v>
+        <v>1522.6572196</v>
       </c>
       <c r="C58" s="5">
-        <v>5.8874193999999989</v>
+        <v>5.8890045000000555</v>
       </c>
       <c r="D58" s="5">
-        <v>4.7585177173671944</v>
+        <v>4.7599113818749483</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>1529.1648488999999</v>
+        <v>1529.1459804000001</v>
       </c>
       <c r="C59" s="5">
-        <v>6.4826897000000372</v>
+        <v>6.4887608000001364</v>
       </c>
       <c r="D59" s="5">
-        <v>5.2302407809722506</v>
+        <v>5.2353420876015022</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>1541.2253952000001</v>
+        <v>1541.2103707000001</v>
       </c>
       <c r="C60" s="5">
-        <v>12.060546300000169</v>
+        <v>12.064390300000014</v>
       </c>
       <c r="D60" s="5">
-        <v>9.8859586452368031</v>
+        <v>9.889374883486667</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>1547.2379788000001</v>
+        <v>1547.2350587000001</v>
       </c>
       <c r="C61" s="5">
-        <v>6.0125835999999708</v>
+        <v>6.0246879999999692</v>
       </c>
       <c r="D61" s="5">
-        <v>4.78316904747349</v>
+        <v>4.79305411965949</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>1552.1242513</v>
+        <v>1552.1362045999999</v>
       </c>
       <c r="C62" s="5">
-        <v>4.8862724999999045</v>
+        <v>4.9011458999998467</v>
       </c>
       <c r="D62" s="5">
-        <v>3.8561956425265276</v>
+        <v>3.8681462598994187</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>1556.5930234</v>
+        <v>1556.6089767000001</v>
       </c>
       <c r="C63" s="5">
-        <v>4.4687721000000238</v>
+        <v>4.4727721000001566</v>
       </c>
       <c r="D63" s="5">
-        <v>3.5101981193623955</v>
+        <v>3.513362577062118</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>1565.2965156</v>
+        <v>1565.3325935</v>
       </c>
       <c r="C64" s="5">
-        <v>8.7034922000000279</v>
+        <v>8.7236167999999452</v>
       </c>
       <c r="D64" s="5">
-        <v>6.9198809216955093</v>
+        <v>6.936304478448041</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>1573.6467746999999</v>
+        <v>1573.7390241999999</v>
       </c>
       <c r="C65" s="5">
-        <v>8.3502590999999029</v>
+        <v>8.4064306999998735</v>
       </c>
       <c r="D65" s="5">
-        <v>6.5927458189932731</v>
+        <v>6.6382553969494884</v>
       </c>
       <c r="E65" s="5">
-        <v>4.8009176190958014</v>
+        <v>4.8030985020188766</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>1578.3698453</v>
+        <v>1578.3726377999999</v>
       </c>
       <c r="C66" s="5">
-        <v>4.7230706000000282</v>
+        <v>4.6336135999999897</v>
       </c>
       <c r="D66" s="5">
-        <v>3.6616769230230828</v>
+        <v>3.5909823832739107</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>1585.4349447</v>
+        <v>1585.3942586999999</v>
       </c>
       <c r="C67" s="5">
-        <v>7.0650994000000082</v>
+        <v>7.0216209000000163</v>
       </c>
       <c r="D67" s="5">
-        <v>5.5056733812247183</v>
+        <v>5.4709484228246508</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>1589.6233162000001</v>
+        <v>1589.6049485999999</v>
       </c>
       <c r="C68" s="5">
-        <v>4.1883715000001303</v>
+        <v>4.210689900000034</v>
       </c>
       <c r="D68" s="5">
-        <v>3.216606358285734</v>
+        <v>3.2340819143362953</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>1589.8696560000001</v>
+        <v>1589.8240355999999</v>
       </c>
       <c r="C69" s="5">
-        <v>0.24633979999998701</v>
+        <v>0.21908699999994496</v>
       </c>
       <c r="D69" s="5">
-        <v>0.18611946603892537</v>
+        <v>0.16551520107987994</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>1593.9792183</v>
+        <v>1593.9386431</v>
       </c>
       <c r="C70" s="5">
-        <v>4.1095622999998795</v>
+        <v>4.1146075000001474</v>
       </c>
       <c r="D70" s="5">
-        <v>3.1462902018698724</v>
+        <v>3.150299651403099</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>1597.8211100999999</v>
+        <v>1597.7948607999999</v>
       </c>
       <c r="C71" s="5">
-        <v>3.8418917999999849</v>
+        <v>3.8562176999998883</v>
       </c>
       <c r="D71" s="5">
-        <v>2.930953751592269</v>
+        <v>2.9421046094772141</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>1598.9318155000001</v>
+        <v>1598.9160331999999</v>
       </c>
       <c r="C72" s="5">
-        <v>1.1107054000001426</v>
+        <v>1.1211723999999776</v>
       </c>
       <c r="D72" s="5">
-        <v>0.8373616492064917</v>
+        <v>0.84529714809320478</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>1608.5998093000001</v>
+        <v>1608.5988910999999</v>
       </c>
       <c r="C73" s="5">
-        <v>9.6679937999999765</v>
+        <v>9.6828579000000445</v>
       </c>
       <c r="D73" s="5">
-        <v>7.5020693867495103</v>
+        <v>7.5140669888578593</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>1613.2462745</v>
+        <v>1613.2672051</v>
       </c>
       <c r="C74" s="5">
-        <v>4.646465199999966</v>
+        <v>4.6683140000000094</v>
       </c>
       <c r="D74" s="5">
-        <v>3.5218192968482498</v>
+        <v>3.5386470207656284</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>1615.3820616999999</v>
+        <v>1615.3950193999999</v>
       </c>
       <c r="C75" s="5">
-        <v>2.1357871999998679</v>
+        <v>2.1278142999999545</v>
       </c>
       <c r="D75" s="5">
-        <v>1.6003069880135667</v>
+        <v>1.5942687996778115</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>1625.6811990000001</v>
+        <v>1625.7458772</v>
       </c>
       <c r="C76" s="5">
-        <v>10.299137300000211</v>
+        <v>10.350857800000085</v>
       </c>
       <c r="D76" s="5">
-        <v>7.9248682850755037</v>
+        <v>7.9660124482517913</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>1631.1674679</v>
+        <v>1631.2991741999999</v>
       </c>
       <c r="C77" s="5">
-        <v>5.4862688999999136</v>
+        <v>5.5532969999999295</v>
       </c>
       <c r="D77" s="5">
-        <v>4.1257199848952375</v>
+        <v>4.1769072132831653</v>
       </c>
       <c r="E77" s="5">
-        <v>3.6552480597792147</v>
+        <v>3.6575409972603445</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>1633.0339168999999</v>
+        <v>1633.0633193000001</v>
       </c>
       <c r="C78" s="5">
-        <v>1.866448999999875</v>
+        <v>1.764145100000178</v>
       </c>
       <c r="D78" s="5">
-        <v>1.3817637688647189</v>
+        <v>1.3054694051879867</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>1639.0481198</v>
+        <v>1638.9705888000001</v>
       </c>
       <c r="C79" s="5">
-        <v>6.0142029000001003</v>
+        <v>5.907269499999984</v>
       </c>
       <c r="D79" s="5">
-        <v>4.51003414839799</v>
+        <v>4.4281619105432046</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>1645.430441</v>
+        <v>1645.3901423</v>
       </c>
       <c r="C80" s="5">
-        <v>6.3823211999999785</v>
+        <v>6.4195534999998927</v>
       </c>
       <c r="D80" s="5">
-        <v>4.7740868152650995</v>
+        <v>4.8027720094702575</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>1651.9648580999999</v>
+        <v>1651.8982243</v>
       </c>
       <c r="C81" s="5">
-        <v>6.5344170999999278</v>
+        <v>6.5080820000000585</v>
       </c>
       <c r="D81" s="5">
-        <v>4.870978816295235</v>
+        <v>4.8510401410386317</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>1660.2840057999999</v>
+        <v>1660.2282491000001</v>
       </c>
       <c r="C82" s="5">
-        <v>8.3191477000000305</v>
+        <v>8.3300248000000465</v>
       </c>
       <c r="D82" s="5">
-        <v>6.213313380343588</v>
+        <v>6.2219217358697509</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>1665.0416392</v>
+        <v>1665.0102339</v>
       </c>
       <c r="C83" s="5">
-        <v>4.7576334000000315</v>
+        <v>4.7819847999999183</v>
       </c>
       <c r="D83" s="5">
-        <v>3.4933810006351873</v>
+        <v>3.5116654792881841</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>1671.4887277</v>
+        <v>1671.4738053999999</v>
       </c>
       <c r="C84" s="5">
-        <v>6.4470885000000635</v>
+        <v>6.4635714999999436</v>
       </c>
       <c r="D84" s="5">
-        <v>4.7466735903928026</v>
+        <v>4.7591611746248041</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>1680.4469663</v>
+        <v>1680.4496346000001</v>
       </c>
       <c r="C85" s="5">
-        <v>8.9582385999999588</v>
+        <v>8.9758292000001347</v>
       </c>
       <c r="D85" s="5">
-        <v>6.6243278992998755</v>
+        <v>6.6377831694363509</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>1683.0461697000001</v>
+        <v>1683.0758054999999</v>
       </c>
       <c r="C86" s="5">
-        <v>2.5992034000000785</v>
+        <v>2.6261708999998064</v>
       </c>
       <c r="D86" s="5">
-        <v>1.8719514720761721</v>
+        <v>1.8915377375581022</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>1694.9703408</v>
+        <v>1694.9889172000001</v>
       </c>
       <c r="C87" s="5">
-        <v>11.924171099999967</v>
+        <v>11.913111700000172</v>
       </c>
       <c r="D87" s="5">
-        <v>8.8410894804765938</v>
+        <v>8.832406117085668</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>1706.0614777999999</v>
+        <v>1706.1506867999999</v>
       </c>
       <c r="C88" s="5">
-        <v>11.09113699999989</v>
+        <v>11.161769599999843</v>
       </c>
       <c r="D88" s="5">
-        <v>8.1411253391343799</v>
+        <v>8.1947702543005327</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>1710.4954846000001</v>
+        <v>1710.6613164</v>
       </c>
       <c r="C89" s="5">
-        <v>4.4340068000001338</v>
+        <v>4.5106296000001294</v>
       </c>
       <c r="D89" s="5">
-        <v>3.1637361783968698</v>
+        <v>3.2190345371988949</v>
       </c>
       <c r="E89" s="5">
-        <v>4.863266234835395</v>
+        <v>4.8649655106286493</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>1720.3271437000001</v>
+        <v>1720.3925649</v>
       </c>
       <c r="C90" s="5">
-        <v>9.8316591000000244</v>
+        <v>9.7312484999999924</v>
       </c>
       <c r="D90" s="5">
-        <v>7.1196923473836993</v>
+        <v>7.043984748385701</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>1728.0496347000001</v>
+        <v>1727.9253891000001</v>
       </c>
       <c r="C91" s="5">
-        <v>7.7224909999999909</v>
+        <v>7.53282420000005</v>
       </c>
       <c r="D91" s="5">
-        <v>5.5217655590370507</v>
+        <v>5.3826578294474015</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>1737.4134294</v>
+        <v>1737.3332528999999</v>
       </c>
       <c r="C92" s="5">
-        <v>9.3637946999999713</v>
+        <v>9.4078637999998591</v>
       </c>
       <c r="D92" s="5">
-        <v>6.6997835644640791</v>
+        <v>6.7327637542497598</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>1746.0530862999999</v>
+        <v>1745.9640065999999</v>
       </c>
       <c r="C93" s="5">
-        <v>8.6396568999998635</v>
+        <v>8.6307537000000139</v>
       </c>
       <c r="D93" s="5">
-        <v>6.1331942485393531</v>
+        <v>6.1269908097258741</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>1757.4873691</v>
+        <v>1757.4193994</v>
       </c>
       <c r="C94" s="5">
-        <v>11.434282800000119</v>
+        <v>11.455392800000027</v>
       </c>
       <c r="D94" s="5">
-        <v>8.1476844983979557</v>
+        <v>8.1637053114457014</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>1765.2001441</v>
+        <v>1765.1662859999999</v>
       </c>
       <c r="C95" s="5">
-        <v>7.7127749999999651</v>
+        <v>7.7468865999999252</v>
       </c>
       <c r="D95" s="5">
-        <v>5.3952166981012128</v>
+        <v>5.4198745248063451</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>1764.9357987000001</v>
+        <v>1764.9238452</v>
       </c>
       <c r="C96" s="5">
-        <v>-0.26434539999991102</v>
+        <v>-0.24244079999994028</v>
       </c>
       <c r="D96" s="5">
-        <v>-0.17955660102354498</v>
+        <v>-0.16469229682370967</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>1776.9611520999999</v>
+        <v>1776.9702084</v>
       </c>
       <c r="C97" s="5">
-        <v>12.025353399999858</v>
+        <v>12.046363200000087</v>
       </c>
       <c r="D97" s="5">
-        <v>8.4896367397239381</v>
+        <v>8.5050901763577649</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>1786.1855363</v>
+        <v>1786.2255694</v>
       </c>
       <c r="C98" s="5">
-        <v>9.2243842000000313</v>
+        <v>9.2553609999999935</v>
       </c>
       <c r="D98" s="5">
-        <v>6.4102882240380188</v>
+        <v>6.4324015662388767</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>1790.3990595</v>
+        <v>1790.4238322000001</v>
       </c>
       <c r="C99" s="5">
-        <v>4.2135232000000542</v>
+        <v>4.1982628000000659</v>
       </c>
       <c r="D99" s="5">
-        <v>2.8677575557537027</v>
+        <v>2.8571717079820314</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>1797.4960613000001</v>
+        <v>1797.5891721</v>
       </c>
       <c r="C100" s="5">
-        <v>7.0970018000000437</v>
+        <v>7.1653398999999354</v>
       </c>
       <c r="D100" s="5">
-        <v>4.8617923208350344</v>
+        <v>4.9095731463268066</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>1801.8807898</v>
+        <v>1802.0683443</v>
       </c>
       <c r="C101" s="5">
-        <v>4.3847284999999374</v>
+        <v>4.4791721999999936</v>
       </c>
       <c r="D101" s="5">
-        <v>2.9668183665213732</v>
+        <v>3.0314406306803265</v>
       </c>
       <c r="E101" s="5">
-        <v>5.3426218322564223</v>
+        <v>5.3433737598253206</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>1809.7926055999999</v>
+        <v>1809.8918583</v>
       </c>
       <c r="C102" s="5">
-        <v>7.9118157999998857</v>
+        <v>7.8235139999999319</v>
       </c>
       <c r="D102" s="5">
-        <v>5.3981652727904894</v>
+        <v>5.335903167106526</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>1816.2067661999999</v>
+        <v>1816.0625683000001</v>
       </c>
       <c r="C103" s="5">
-        <v>6.4141606000000593</v>
+        <v>6.1707100000000992</v>
       </c>
       <c r="D103" s="5">
-        <v>4.3368589112193989</v>
+        <v>4.16892159274731</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>1820.4183128</v>
+        <v>1820.3119841</v>
       </c>
       <c r="C104" s="5">
-        <v>4.2115466000000197</v>
+        <v>4.2494157999999516</v>
       </c>
       <c r="D104" s="5">
-        <v>2.8184084650106689</v>
+        <v>2.8443066637938941</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>1832.2233713999999</v>
+        <v>1832.1228444000001</v>
       </c>
       <c r="C105" s="5">
-        <v>11.805058599999938</v>
+        <v>11.810860300000058</v>
       </c>
       <c r="D105" s="5">
-        <v>8.0654023055289681</v>
+        <v>8.069996926847578</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>1838.4823730000001</v>
+        <v>1838.4071792</v>
       </c>
       <c r="C106" s="5">
-        <v>6.2590016000001469</v>
+        <v>6.2843347999998969</v>
       </c>
       <c r="D106" s="5">
-        <v>4.1771855598764729</v>
+        <v>4.1946473684858265</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>1843.6060887000001</v>
+        <v>1843.5734325999999</v>
       </c>
       <c r="C107" s="5">
-        <v>5.1237157000000479</v>
+        <v>5.1662533999999596</v>
       </c>
       <c r="D107" s="5">
-        <v>3.3960532479029304</v>
+        <v>3.4248271328621405</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>1854.6279156000001</v>
+        <v>1854.6195587</v>
       </c>
       <c r="C108" s="5">
-        <v>11.021826899999951</v>
+        <v>11.046126100000038</v>
       </c>
       <c r="D108" s="5">
-        <v>7.4147455848074362</v>
+        <v>7.4317708921884273</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>1864.4497359</v>
+        <v>1864.4615037000001</v>
       </c>
       <c r="C109" s="5">
-        <v>9.8218202999998994</v>
+        <v>9.8419450000001234</v>
       </c>
       <c r="D109" s="5">
-        <v>6.5434231468561643</v>
+        <v>6.5572546202496307</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>1868.1084698</v>
+        <v>1868.1516461000001</v>
       </c>
       <c r="C110" s="5">
-        <v>3.6587339000000156</v>
+        <v>3.6901424000000134</v>
       </c>
       <c r="D110" s="5">
-        <v>2.3804227397211219</v>
+        <v>2.4010651893194623</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>1875.6816266000001</v>
+        <v>1875.7153701</v>
       </c>
       <c r="C111" s="5">
-        <v>7.5731568000001062</v>
+        <v>7.5637239999998656</v>
       </c>
       <c r="D111" s="5">
-        <v>4.974645645841691</v>
+        <v>4.9681934176449616</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>1883.6499160999999</v>
+        <v>1883.7312417999999</v>
       </c>
       <c r="C112" s="5">
-        <v>7.9682894999998553</v>
+        <v>8.0158716999999342</v>
       </c>
       <c r="D112" s="5">
-        <v>5.2186670836500637</v>
+        <v>5.2504695170446647</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>1892.3684791999999</v>
+        <v>1892.5654915</v>
       </c>
       <c r="C113" s="5">
-        <v>8.718563099999983</v>
+        <v>8.8342497000001003</v>
       </c>
       <c r="D113" s="5">
-        <v>5.6978561723274535</v>
+        <v>5.7751662603361176</v>
       </c>
       <c r="E113" s="5">
-        <v>5.0218466122857963</v>
+        <v>5.0218487820534286</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>1889.6902921000001</v>
+        <v>1889.8128614</v>
       </c>
       <c r="C114" s="5">
-        <v>-2.6781870999998318</v>
+        <v>-2.7526301000000331</v>
       </c>
       <c r="D114" s="5">
-        <v>-1.6851506818652884</v>
+        <v>-1.7314383144177214</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>1896.9861392</v>
+        <v>1896.8338982</v>
       </c>
       <c r="C115" s="5">
-        <v>7.2958470999999463</v>
+        <v>7.0210368000000472</v>
       </c>
       <c r="D115" s="5">
-        <v>4.7327019240670509</v>
+        <v>4.5504782195561422</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>1904.0715408000001</v>
+        <v>1903.9445688000001</v>
       </c>
       <c r="C116" s="5">
-        <v>7.0854016000000684</v>
+        <v>7.1106706000000486</v>
       </c>
       <c r="D116" s="5">
-        <v>4.5753318418328082</v>
+        <v>4.5923631194849435</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>1907.3683775</v>
+        <v>1907.273672</v>
       </c>
       <c r="C117" s="5">
-        <v>3.296836699999858</v>
+        <v>3.3291031999999632</v>
       </c>
       <c r="D117" s="5">
-        <v>2.0976614830959361</v>
+        <v>2.118531990135275</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>1908.4308916</v>
+        <v>1908.3655755</v>
       </c>
       <c r="C118" s="5">
-        <v>1.062514100000044</v>
+        <v>1.091903499999944</v>
       </c>
       <c r="D118" s="5">
-        <v>0.67052102587774609</v>
+        <v>0.68916056444601193</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>1914.2176758000001</v>
+        <v>1914.1928172999999</v>
       </c>
       <c r="C119" s="5">
-        <v>5.7867842000000564</v>
+        <v>5.8272417999999107</v>
       </c>
       <c r="D119" s="5">
-        <v>3.6999655369019502</v>
+        <v>3.7263990613784825</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>1919.8597007999999</v>
+        <v>1919.8570480000001</v>
       </c>
       <c r="C120" s="5">
-        <v>5.6420249999998759</v>
+        <v>5.6642307000001892</v>
       </c>
       <c r="D120" s="5">
-        <v>3.5948210899770849</v>
+        <v>3.6092481633678508</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>1925.808532</v>
+        <v>1925.8211873</v>
       </c>
       <c r="C121" s="5">
-        <v>5.948831200000086</v>
+        <v>5.9641392999999425</v>
       </c>
       <c r="D121" s="5">
-        <v>3.7823180332728246</v>
+        <v>3.7922232853480509</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>1931.4262151999999</v>
+        <v>1931.4642793999999</v>
       </c>
       <c r="C122" s="5">
-        <v>5.617683199999874</v>
+        <v>5.6430920999998762</v>
       </c>
       <c r="D122" s="5">
-        <v>3.557172472600767</v>
+        <v>3.5734979638399889</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>1939.1468583000001</v>
+        <v>1939.1773920999999</v>
       </c>
       <c r="C123" s="5">
-        <v>7.7206431000001885</v>
+        <v>7.7131127000000106</v>
       </c>
       <c r="D123" s="5">
-        <v>4.9037347399426556</v>
+        <v>4.8987476262764673</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>1944.5343018000001</v>
+        <v>1944.5785896</v>
       </c>
       <c r="C124" s="5">
-        <v>5.3874435000000176</v>
+        <v>5.4011975000000803</v>
       </c>
       <c r="D124" s="5">
-        <v>3.3853235581082775</v>
+        <v>3.3940447653080019</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>1953.4882241</v>
+        <v>1953.6560217000001</v>
       </c>
       <c r="C125" s="5">
-        <v>8.9539222999999311</v>
+        <v>9.0774321000001237</v>
       </c>
       <c r="D125" s="5">
-        <v>5.6677033588152348</v>
+        <v>5.7477673710570221</v>
       </c>
       <c r="E125" s="5">
-        <v>3.2298014668812547</v>
+        <v>3.227921595018679</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>1958.8508667000001</v>
+        <v>1958.9712199000001</v>
       </c>
       <c r="C126" s="5">
-        <v>5.362642600000072</v>
+        <v>5.3151981999999407</v>
       </c>
       <c r="D126" s="5">
-        <v>3.34438998691442</v>
+        <v>3.3140683810313654</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>1964.9098933</v>
+        <v>1964.7870591000001</v>
       </c>
       <c r="C127" s="5">
-        <v>6.0590265999999247</v>
+        <v>5.8158392000000276</v>
       </c>
       <c r="D127" s="5">
-        <v>3.7755860910827499</v>
+        <v>3.6213391867276901</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>1972.2958062</v>
+        <v>1972.1728720999999</v>
       </c>
       <c r="C128" s="5">
-        <v>7.3859128999999939</v>
+        <v>7.385812999999871</v>
       </c>
       <c r="D128" s="5">
-        <v>4.6051202895150301</v>
+        <v>4.6053505848010934</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>1980.5886972000001</v>
+        <v>1980.5117069999999</v>
       </c>
       <c r="C129" s="5">
-        <v>8.2928910000000542</v>
+        <v>8.338834899999938</v>
       </c>
       <c r="D129" s="5">
-        <v>5.1639622115272177</v>
+        <v>5.1935712073124751</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>1988.9342601000001</v>
+        <v>1988.8785189</v>
       </c>
       <c r="C130" s="5">
-        <v>8.3455629000000044</v>
+        <v>8.3668119000001298</v>
       </c>
       <c r="D130" s="5">
-        <v>5.1752586893124564</v>
+        <v>5.1889497165397591</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>2001.9367744000001</v>
+        <v>2001.9201092999999</v>
       </c>
       <c r="C131" s="5">
-        <v>13.00251430000003</v>
+        <v>13.041590399999905</v>
       </c>
       <c r="D131" s="5">
-        <v>8.1332221105421709</v>
+        <v>8.1587898140654591</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>2002.1075043000001</v>
+        <v>2002.1090102999999</v>
       </c>
       <c r="C132" s="5">
-        <v>0.17072989999996935</v>
+        <v>0.18890099999998711</v>
       </c>
       <c r="D132" s="5">
-        <v>0.10238685236738654</v>
+        <v>0.11329067471435028</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>2004.9531314000001</v>
+        <v>2004.9617656</v>
       </c>
       <c r="C133" s="5">
-        <v>2.8456271000000015</v>
+        <v>2.8527553000001262</v>
       </c>
       <c r="D133" s="5">
-        <v>1.7189752879855025</v>
+        <v>1.7233137580467739</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>2013.245952</v>
+        <v>2013.2800109</v>
       </c>
       <c r="C134" s="5">
-        <v>8.2928205999999136</v>
+        <v>8.3182452999999441</v>
       </c>
       <c r="D134" s="5">
-        <v>5.0778834808455242</v>
+        <v>5.0937861257871253</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>2015.9414687999999</v>
+        <v>2015.9649942000001</v>
       </c>
       <c r="C135" s="5">
-        <v>2.6955167999999503</v>
+        <v>2.6849833000001126</v>
       </c>
       <c r="D135" s="5">
-        <v>1.6185534625337006</v>
+        <v>1.6121545639956159</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>2018.5543872000001</v>
+        <v>2018.5662176000001</v>
       </c>
       <c r="C136" s="5">
-        <v>2.612918400000126</v>
+        <v>2.6012233999999808</v>
       </c>
       <c r="D136" s="5">
-        <v>1.5664894291986364</v>
+        <v>1.5594099165582298</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>2022.2107060000001</v>
+        <v>2022.3303991</v>
       </c>
       <c r="C137" s="5">
-        <v>3.6563188000000082</v>
+        <v>3.7641814999999497</v>
       </c>
       <c r="D137" s="5">
-        <v>2.1954120598833837</v>
+        <v>2.2608298812478722</v>
       </c>
       <c r="E137" s="5">
-        <v>3.5179368399654187</v>
+        <v>3.5151724068724244</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>2028.6776364</v>
+        <v>2028.7678765999999</v>
       </c>
       <c r="C138" s="5">
-        <v>6.4669303999999102</v>
+        <v>6.4374774999998863</v>
       </c>
       <c r="D138" s="5">
-        <v>3.905763179011057</v>
+        <v>3.887428097598411</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>2030.0990006</v>
+        <v>2030.0211713000001</v>
       </c>
       <c r="C139" s="5">
-        <v>1.4213641999999709</v>
+        <v>1.2532947000001968</v>
       </c>
       <c r="D139" s="5">
-        <v>0.84401042866624199</v>
+        <v>0.74383775501334348</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>2031.4621497999999</v>
+        <v>2031.3654778</v>
       </c>
       <c r="C140" s="5">
-        <v>1.3631491999999525</v>
+        <v>1.3443064999999024</v>
       </c>
       <c r="D140" s="5">
-        <v>0.80874560610211255</v>
+        <v>0.79755632389997277</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>2026.2707998000001</v>
+        <v>2026.2250931999999</v>
       </c>
       <c r="C141" s="5">
-        <v>-5.1913499999998294</v>
+        <v>-5.1403846000000613</v>
       </c>
       <c r="D141" s="5">
-        <v>-3.0238336328081039</v>
+        <v>-2.9947000156627324</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>2020.7707508999999</v>
+        <v>2020.7445241999999</v>
       </c>
       <c r="C142" s="5">
-        <v>-5.500048900000138</v>
+        <v>-5.4805690000000595</v>
       </c>
       <c r="D142" s="5">
-        <v>-3.209053923421834</v>
+        <v>-3.1979278088006158</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>2019.1477183</v>
+        <v>2019.1415108000001</v>
       </c>
       <c r="C143" s="5">
-        <v>-1.6230325999999877</v>
+        <v>-1.6030133999997815</v>
       </c>
       <c r="D143" s="5">
-        <v>-0.95956381423375481</v>
+        <v>-0.94779197028859175</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>2002.4185043</v>
+        <v>2002.4213615000001</v>
       </c>
       <c r="C144" s="5">
-        <v>-16.729213999999956</v>
+        <v>-16.720149300000003</v>
       </c>
       <c r="D144" s="5">
-        <v>-9.5015609144289748</v>
+        <v>-9.4966725687567255</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>2000.2040893999999</v>
+        <v>2000.2110576</v>
       </c>
       <c r="C145" s="5">
-        <v>-2.2144149000000652</v>
+        <v>-2.210303900000099</v>
       </c>
       <c r="D145" s="5">
-        <v>-1.3190024259767452</v>
+        <v>-1.3165667141510129</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>1994.2695931000001</v>
+        <v>1994.3012429</v>
       </c>
       <c r="C146" s="5">
-        <v>-5.9344962999998643</v>
+        <v>-5.9098146999999699</v>
       </c>
       <c r="D146" s="5">
-        <v>-3.5028069816859131</v>
+        <v>-3.488462757229327</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>1975.7602233</v>
+        <v>1975.7680628000001</v>
       </c>
       <c r="C147" s="5">
-        <v>-18.509369800000059</v>
+        <v>-18.533180099999981</v>
       </c>
       <c r="D147" s="5">
-        <v>-10.586222499368414</v>
+        <v>-10.598992464960022</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>1967.6186792999999</v>
+        <v>1967.6048739</v>
       </c>
       <c r="C148" s="5">
-        <v>-8.1415440000000672</v>
+        <v>-8.1631889000000228</v>
       </c>
       <c r="D148" s="5">
-        <v>-4.8343127964702415</v>
+        <v>-4.8468557457439161</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>1958.5677074</v>
+        <v>1958.6312584</v>
       </c>
       <c r="C149" s="5">
-        <v>-9.0509718999999222</v>
+        <v>-8.9736155000000508</v>
       </c>
       <c r="D149" s="5">
-        <v>-5.3824204775817286</v>
+        <v>-5.337602590031965</v>
       </c>
       <c r="E149" s="5">
-        <v>-3.1471991722310744</v>
+        <v>-3.1497890121390704</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>1959.0619996</v>
+        <v>1959.1158499999999</v>
       </c>
       <c r="C150" s="5">
-        <v>0.49429220000001806</v>
+        <v>0.48459159999993062</v>
       </c>
       <c r="D150" s="5">
-        <v>0.30326991439959539</v>
+        <v>0.29730041008848573</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>1954.8601904</v>
+        <v>1954.8292551</v>
       </c>
       <c r="C151" s="5">
-        <v>-4.2018092000000706</v>
+        <v>-4.2865948999999546</v>
       </c>
       <c r="D151" s="5">
-        <v>-2.5436227063080907</v>
+        <v>-2.5942623929525732</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>1954.1998705999999</v>
+        <v>1954.1441187</v>
       </c>
       <c r="C152" s="5">
-        <v>-0.66031980000002477</v>
+        <v>-0.68513639999991938</v>
       </c>
       <c r="D152" s="5">
-        <v>-0.40458817547059933</v>
+        <v>-0.41977102307788616</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>1949.1941127</v>
+        <v>1949.1713331999999</v>
       </c>
       <c r="C153" s="5">
-        <v>-5.005757899999935</v>
+        <v>-4.9727855000001</v>
       </c>
       <c r="D153" s="5">
-        <v>-3.0309078953608459</v>
+        <v>-3.0113069256454406</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>1950.8096375</v>
+        <v>1950.7956793000001</v>
       </c>
       <c r="C154" s="5">
-        <v>1.6155248000000029</v>
+        <v>1.6243461000001389</v>
       </c>
       <c r="D154" s="5">
-        <v>0.99912647826752021</v>
+        <v>1.0046188633715314</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>1945.9425913</v>
+        <v>1945.9405979999999</v>
       </c>
       <c r="C155" s="5">
-        <v>-4.8670462000000043</v>
+        <v>-4.8550813000001654</v>
       </c>
       <c r="D155" s="5">
-        <v>-2.9531206542745103</v>
+        <v>-2.945980727544073</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>1937.5687488999999</v>
+        <v>1937.5703308</v>
       </c>
       <c r="C156" s="5">
-        <v>-8.3738424000000578</v>
+        <v>-8.3702671999999438</v>
       </c>
       <c r="D156" s="5">
-        <v>-5.0433971090430463</v>
+        <v>-5.0412995641493481</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>1937.3329146999999</v>
+        <v>1937.3347303</v>
       </c>
       <c r="C157" s="5">
-        <v>-0.23583419999999933</v>
+        <v>-0.23560049999991861</v>
       </c>
       <c r="D157" s="5">
-        <v>-0.14596213140047887</v>
+        <v>-0.14581746791295647</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>1938.5328614</v>
+        <v>1938.5614982</v>
       </c>
       <c r="C158" s="5">
-        <v>1.199946700000055</v>
+        <v>1.2267678999999134</v>
       </c>
       <c r="D158" s="5">
-        <v>0.74579410085442444</v>
+        <v>0.76252146990496428</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>1930.1800678</v>
+        <v>1930.1769027</v>
       </c>
       <c r="C159" s="5">
-        <v>-8.3527936000000409</v>
+        <v>-8.3845954999999321</v>
       </c>
       <c r="D159" s="5">
-        <v>-5.049794476255931</v>
+        <v>-5.0684926179188183</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>1930.3126929</v>
+        <v>1930.2951929000001</v>
       </c>
       <c r="C160" s="5">
-        <v>0.13262510000004113</v>
+        <v>0.11829020000004675</v>
       </c>
       <c r="D160" s="5">
-        <v>8.2484676513217003E-2</v>
+        <v>7.3566363495225495E-2</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>1926.3460984999999</v>
+        <v>1926.3787268999999</v>
       </c>
       <c r="C161" s="5">
-        <v>-3.9665944000000763</v>
+        <v>-3.9164660000001277</v>
       </c>
       <c r="D161" s="5">
-        <v>-2.4381976313805787</v>
+        <v>-2.407749196346165</v>
       </c>
       <c r="E161" s="5">
-        <v>-1.6451618587531192</v>
+        <v>-1.6466872649804953</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>1924.0146479</v>
+        <v>1924.0363898999999</v>
       </c>
       <c r="C162" s="5">
-        <v>-2.3314505999999255</v>
+        <v>-2.3423370000000432</v>
       </c>
       <c r="D162" s="5">
-        <v>-1.4427273059221091</v>
+        <v>-1.4493945562564892</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>1921.3443545</v>
+        <v>1921.3339335000001</v>
       </c>
       <c r="C163" s="5">
-        <v>-2.6702933999999914</v>
+        <v>-2.7024563999998463</v>
       </c>
       <c r="D163" s="5">
-        <v>-1.6527966941943584</v>
+        <v>-1.6725319201705946</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>1915.1727708999999</v>
+        <v>1915.1462359</v>
       </c>
       <c r="C164" s="5">
-        <v>-6.1715836000000763</v>
+        <v>-6.1876976000000923</v>
       </c>
       <c r="D164" s="5">
-        <v>-3.7871679262928226</v>
+        <v>-3.7969019652976055</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>1911.4040864000001</v>
+        <v>1911.3959064999999</v>
       </c>
       <c r="C165" s="5">
-        <v>-3.7686844999998357</v>
+        <v>-3.7503294000000551</v>
       </c>
       <c r="D165" s="5">
-        <v>-2.3359747440266698</v>
+        <v>-2.3247516712036065</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>1909.0950075000001</v>
+        <v>1909.0891537</v>
       </c>
       <c r="C166" s="5">
-        <v>-2.3090789000000314</v>
+        <v>-2.3067527999999129</v>
       </c>
       <c r="D166" s="5">
-        <v>-1.4400711977551772</v>
+        <v>-1.4386362426312527</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>1905.2626943</v>
+        <v>1905.2649489</v>
       </c>
       <c r="C167" s="5">
-        <v>-3.8323132000000442</v>
+        <v>-3.8242047999999613</v>
       </c>
       <c r="D167" s="5">
-        <v>-2.3824589063106472</v>
+        <v>-2.3774807211480287</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>1900.8970807000001</v>
+        <v>1900.8982082</v>
       </c>
       <c r="C168" s="5">
-        <v>-4.3656135999999606</v>
+        <v>-4.3667407000000367</v>
       </c>
       <c r="D168" s="5">
-        <v>-2.7152252387446674</v>
+        <v>-2.7159142604138542</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>1899.6558167999999</v>
+        <v>1899.6561621000001</v>
       </c>
       <c r="C169" s="5">
-        <v>-1.2412639000001491</v>
+        <v>-1.242046099999925</v>
       </c>
       <c r="D169" s="5">
-        <v>-0.78077809528062092</v>
+        <v>-0.78126788508563472</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>1904.8344271999999</v>
+        <v>1904.8571042999999</v>
       </c>
       <c r="C170" s="5">
-        <v>5.178610400000025</v>
+        <v>5.2009421999998722</v>
       </c>
       <c r="D170" s="5">
-        <v>3.3207902548684443</v>
+        <v>3.3353262604292944</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>1908.7639528</v>
+        <v>1908.75459</v>
       </c>
       <c r="C171" s="5">
-        <v>3.9295256000000336</v>
+        <v>3.8974857000000611</v>
       </c>
       <c r="D171" s="5">
-        <v>2.5037881960585207</v>
+        <v>2.4831130582729788</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>1908.2778777000001</v>
+        <v>1908.2667073</v>
       </c>
       <c r="C172" s="5">
-        <v>-0.48607509999987997</v>
+        <v>-0.48788270000000011</v>
       </c>
       <c r="D172" s="5">
-        <v>-0.30515761606341174</v>
+        <v>-0.30629233156704849</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>1908.7402893999999</v>
+        <v>1908.7524264000001</v>
       </c>
       <c r="C173" s="5">
-        <v>0.46241169999984777</v>
+        <v>0.48571910000009666</v>
       </c>
       <c r="D173" s="5">
-        <v>0.29117047429738641</v>
+        <v>0.30586897649838019</v>
       </c>
       <c r="E173" s="5">
-        <v>-0.91394838724512262</v>
+        <v>-0.91499663352100358</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>1916.9466318</v>
+        <v>1916.9533707999999</v>
       </c>
       <c r="C174" s="5">
-        <v>8.2063424000000396</v>
+        <v>8.2009443999997984</v>
       </c>
       <c r="D174" s="5">
-        <v>5.2829823918698615</v>
+        <v>5.2793904376556622</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>1917.7879502000001</v>
+        <v>1917.7848291</v>
       </c>
       <c r="C175" s="5">
-        <v>0.84131840000009106</v>
+        <v>0.83145830000012211</v>
       </c>
       <c r="D175" s="5">
-        <v>0.52793469949170557</v>
+        <v>0.52173079389166155</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>1922.9843016</v>
+        <v>1922.9732592</v>
       </c>
       <c r="C176" s="5">
-        <v>5.1963513999999122</v>
+        <v>5.188430100000005</v>
       </c>
       <c r="D176" s="5">
-        <v>3.3003611207534922</v>
+        <v>3.2952604089597326</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>1926.8891051000001</v>
+        <v>1926.8845312999999</v>
       </c>
       <c r="C177" s="5">
-        <v>3.9048035000000709</v>
+        <v>3.9112720999999055</v>
       </c>
       <c r="D177" s="5">
-        <v>2.4641136922399776</v>
+        <v>2.4682557864978749</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>1927.2423188</v>
+        <v>1927.2389447999999</v>
       </c>
       <c r="C178" s="5">
-        <v>0.35321369999996932</v>
+        <v>0.35441349999996419</v>
       </c>
       <c r="D178" s="5">
-        <v>0.22019120302403383</v>
+        <v>0.22094043258209517</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>1925.0871175</v>
+        <v>1925.0923313999999</v>
       </c>
       <c r="C179" s="5">
-        <v>-2.1552013000000443</v>
+        <v>-2.1466133999999784</v>
       </c>
       <c r="D179" s="5">
-        <v>-1.3337159853168634</v>
+        <v>-1.3284363105336761</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>1935.6597345</v>
+        <v>1935.6622233999999</v>
       </c>
       <c r="C180" s="5">
-        <v>10.572617000000037</v>
+        <v>10.569891999999982</v>
       </c>
       <c r="D180" s="5">
-        <v>6.7931848772832648</v>
+        <v>6.7913618316369995</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>1936.1026658999999</v>
+        <v>1936.1014494999999</v>
       </c>
       <c r="C181" s="5">
-        <v>0.44293139999990672</v>
+        <v>0.4392261000000417</v>
       </c>
       <c r="D181" s="5">
-        <v>0.27493836963319307</v>
+        <v>0.27263517700688578</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>1938.1995595999999</v>
+        <v>1938.2198229999999</v>
       </c>
       <c r="C182" s="5">
-        <v>2.0968937000000096</v>
+        <v>2.1183734999999615</v>
       </c>
       <c r="D182" s="5">
-        <v>1.3074283617549254</v>
+        <v>1.3209027067225598</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>1944.3932772000001</v>
+        <v>1944.3829763000001</v>
       </c>
       <c r="C183" s="5">
-        <v>6.1937176000001273</v>
+        <v>6.1631533000002037</v>
       </c>
       <c r="D183" s="5">
-        <v>3.902845931350063</v>
+        <v>3.8832070840823851</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>1942.9610281</v>
+        <v>1942.9571673</v>
       </c>
       <c r="C184" s="5">
-        <v>-1.4322491000000355</v>
+        <v>-1.425809000000072</v>
       </c>
       <c r="D184" s="5">
-        <v>-0.88035326990575369</v>
+        <v>-0.87641534222014927</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>1947.6919519</v>
+        <v>1947.6937123</v>
       </c>
       <c r="C185" s="5">
-        <v>4.7309238000000278</v>
+        <v>4.7365449999999782</v>
       </c>
       <c r="D185" s="5">
-        <v>2.9613340772657759</v>
+        <v>2.964905963631681</v>
       </c>
       <c r="E185" s="5">
-        <v>2.0406999693103556</v>
+        <v>2.040143360731439</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>1950.4340705</v>
+        <v>1950.4327126000001</v>
       </c>
       <c r="C186" s="5">
-        <v>2.7421185999999125</v>
+        <v>2.7390003000000434</v>
       </c>
       <c r="D186" s="5">
-        <v>1.7026009059532887</v>
+        <v>1.7006481824540787</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>1953.7739558999999</v>
+        <v>1953.7719657</v>
       </c>
       <c r="C187" s="5">
-        <v>3.3398853999999574</v>
+        <v>3.3392530999999508</v>
       </c>
       <c r="D187" s="5">
-        <v>2.0743204037321439</v>
+        <v>2.0739254501039195</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>1956.4892837</v>
+        <v>1956.4838718999999</v>
       </c>
       <c r="C188" s="5">
-        <v>2.7153278000000682</v>
+        <v>2.7119061999999303</v>
       </c>
       <c r="D188" s="5">
-        <v>1.6805504431766982</v>
+        <v>1.6784183020366106</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>1969.1844884</v>
+        <v>1969.1820657000001</v>
       </c>
       <c r="C189" s="5">
-        <v>12.695204699999977</v>
+        <v>12.698193800000126</v>
       </c>
       <c r="D189" s="5">
-        <v>8.0705076453753577</v>
+        <v>8.0724993259861257</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>1970.1141227999999</v>
+        <v>1970.1118764</v>
       </c>
       <c r="C190" s="5">
-        <v>0.9296343999999408</v>
+        <v>0.9298106999999618</v>
       </c>
       <c r="D190" s="5">
-        <v>0.56798253559973144</v>
+        <v>0.56809123096339675</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>1972.2940914999999</v>
+        <v>1972.3016229</v>
       </c>
       <c r="C191" s="5">
-        <v>2.1799687000000176</v>
+        <v>2.1897464999999556</v>
       </c>
       <c r="D191" s="5">
-        <v>1.3359336108213604</v>
+        <v>1.3419638831608127</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>1989.4362311</v>
+        <v>1989.4391794999999</v>
       </c>
       <c r="C192" s="5">
-        <v>17.142139600000064</v>
+        <v>17.137556599999925</v>
       </c>
       <c r="D192" s="5">
-        <v>10.943072959759315</v>
+        <v>10.939962295242921</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>1991.6012625999999</v>
+        <v>1991.6010332999999</v>
       </c>
       <c r="C193" s="5">
-        <v>2.1650314999999409</v>
+        <v>2.1618538000000171</v>
       </c>
       <c r="D193" s="5">
-        <v>1.3137615247851286</v>
+        <v>1.3118197715840108</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>1999.6404769000001</v>
+        <v>1999.6552703</v>
       </c>
       <c r="C194" s="5">
-        <v>8.0392143000001397</v>
+        <v>8.0542370000000574</v>
       </c>
       <c r="D194" s="5">
-        <v>4.9528690523564789</v>
+        <v>4.9623317810773226</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>2002.1879641999999</v>
+        <v>2002.1790117999999</v>
       </c>
       <c r="C195" s="5">
-        <v>2.5474872999998297</v>
+        <v>2.5237414999999146</v>
       </c>
       <c r="D195" s="5">
-        <v>1.5395246547179608</v>
+        <v>1.5250632221022631</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>2009.0530134999999</v>
+        <v>2009.0500912</v>
       </c>
       <c r="C196" s="5">
-        <v>6.8650493000000097</v>
+        <v>6.8710794000000988</v>
       </c>
       <c r="D196" s="5">
-        <v>4.1930148913281506</v>
+        <v>4.1967868528215213</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>2010.5361783000001</v>
+        <v>2010.5327821999999</v>
       </c>
       <c r="C197" s="5">
-        <v>1.4831648000001678</v>
+        <v>1.4826909999999316</v>
       </c>
       <c r="D197" s="5">
-        <v>0.88949476019670737</v>
+        <v>0.8892107535962479</v>
       </c>
       <c r="E197" s="5">
-        <v>3.2265998911529481</v>
+        <v>3.2263322258094806</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>2020.3081248000001</v>
+        <v>2020.3073128000001</v>
       </c>
       <c r="C198" s="5">
-        <v>9.7719465000000127</v>
+        <v>9.7745306000001619</v>
       </c>
       <c r="D198" s="5">
-        <v>5.9909088911344499</v>
+        <v>5.9925461248149015</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>2025.9755326</v>
+        <v>2025.9746101999999</v>
       </c>
       <c r="C199" s="5">
-        <v>5.6674077999998644</v>
+        <v>5.6672973999998248</v>
       </c>
       <c r="D199" s="5">
-        <v>3.41868925347939</v>
+        <v>3.418623022550471</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>2031.8918882999999</v>
+        <v>2031.8911763000001</v>
       </c>
       <c r="C200" s="5">
-        <v>5.91635569999994</v>
+        <v>5.9165661000001819</v>
       </c>
       <c r="D200" s="5">
-        <v>3.5611357678959177</v>
+        <v>3.5612660990945066</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>2037.2105388</v>
+        <v>2037.208222</v>
       </c>
       <c r="C201" s="5">
-        <v>5.3186505000001034</v>
+        <v>5.3170456999998805</v>
       </c>
       <c r="D201" s="5">
-        <v>3.186720931619913</v>
+        <v>3.1857466518728117</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>2042.0999492000001</v>
+        <v>2042.0988588</v>
       </c>
       <c r="C202" s="5">
-        <v>4.889410400000088</v>
+        <v>4.8906368000000384</v>
       </c>
       <c r="D202" s="5">
-        <v>2.9183853431061779</v>
+        <v>2.9191304111085836</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>2050.806278</v>
+        <v>2050.8126628999999</v>
       </c>
       <c r="C203" s="5">
-        <v>8.7063287999999375</v>
+        <v>8.7138040999998339</v>
       </c>
       <c r="D203" s="5">
-        <v>5.237791315418816</v>
+        <v>5.2423974423700503</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>2048.2276861</v>
+        <v>2048.2292508999999</v>
       </c>
       <c r="C204" s="5">
-        <v>-2.5785918999999922</v>
+        <v>-2.583411999999953</v>
       </c>
       <c r="D204" s="5">
-        <v>-1.4984356085681605</v>
+        <v>-1.5012125791998843</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>2056.1438191000002</v>
+        <v>2056.1437322000002</v>
       </c>
       <c r="C205" s="5">
-        <v>7.9161330000001726</v>
+        <v>7.9144813000002614</v>
       </c>
       <c r="D205" s="5">
-        <v>4.737710384338345</v>
+        <v>4.736697063386841</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>2064.9111584000002</v>
+        <v>2064.9206536000002</v>
       </c>
       <c r="C206" s="5">
-        <v>8.7673393000000033</v>
+        <v>8.776921399999992</v>
       </c>
       <c r="D206" s="5">
-        <v>5.2384858198630369</v>
+        <v>5.2443464330975242</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>2061.1790786000001</v>
+        <v>2061.1716820000001</v>
       </c>
       <c r="C207" s="5">
-        <v>-3.732079800000065</v>
+        <v>-3.7489716000000044</v>
       </c>
       <c r="D207" s="5">
-        <v>-2.1474260356660779</v>
+        <v>-2.1570388532641038</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>2070.6405602</v>
+        <v>2070.6377941000001</v>
       </c>
       <c r="C208" s="5">
-        <v>9.4614815999998427</v>
+        <v>9.4661120999999184</v>
       </c>
       <c r="D208" s="5">
-        <v>5.6496090447914149</v>
+        <v>5.6524650044283531</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>2076.5014956999999</v>
+        <v>2076.4988890999998</v>
       </c>
       <c r="C209" s="5">
-        <v>5.8609354999998686</v>
+        <v>5.8610949999997501</v>
       </c>
       <c r="D209" s="5">
-        <v>3.4499719737758117</v>
+        <v>3.4500720088911585</v>
       </c>
       <c r="E209" s="5">
-        <v>3.2809813676556887</v>
+        <v>3.2810261779376404</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>2077.4133941</v>
+        <v>2077.4132647000001</v>
       </c>
       <c r="C210" s="5">
-        <v>0.91189840000015465</v>
+        <v>0.91437560000031226</v>
       </c>
       <c r="D210" s="5">
-        <v>0.52825630047161898</v>
+        <v>0.52969546872916329</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>2088.6836542999999</v>
+        <v>2088.6843475999999</v>
       </c>
       <c r="C211" s="5">
-        <v>11.270260199999939</v>
+        <v>11.271082899999783</v>
       </c>
       <c r="D211" s="5">
-        <v>6.707977263244369</v>
+        <v>6.7084820620965546</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>2098.9415665000001</v>
+        <v>2098.9428045999998</v>
       </c>
       <c r="C212" s="5">
-        <v>10.257912200000192</v>
+        <v>10.258456999999908</v>
       </c>
       <c r="D212" s="5">
-        <v>6.05524756187521</v>
+        <v>6.0555758293336925</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>2101.2057946</v>
+        <v>2101.2035295999999</v>
       </c>
       <c r="C213" s="5">
-        <v>2.2642280999998547</v>
+        <v>2.2607250000000931</v>
       </c>
       <c r="D213" s="5">
-        <v>1.3022051558687187</v>
+        <v>1.3001777280623017</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>2107.2506210000001</v>
+        <v>2107.2507313000001</v>
       </c>
       <c r="C214" s="5">
-        <v>6.0448264000001473</v>
+        <v>6.047201700000187</v>
       </c>
       <c r="D214" s="5">
-        <v>3.5073543682949682</v>
+        <v>3.5087583053815541</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>2114.2221724000001</v>
+        <v>2114.2255022999998</v>
       </c>
       <c r="C215" s="5">
-        <v>6.971551399999953</v>
+        <v>6.9747709999996914</v>
       </c>
       <c r="D215" s="5">
-        <v>4.0430777903742499</v>
+        <v>4.0449788691828914</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>2108.0946435999999</v>
+        <v>2108.0958157</v>
       </c>
       <c r="C216" s="5">
-        <v>-6.1275288000001638</v>
+        <v>-6.1296865999997863</v>
       </c>
       <c r="D216" s="5">
-        <v>-3.4229844983344582</v>
+        <v>-3.424165433986015</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>2114.2800480000001</v>
+        <v>2114.2795802999999</v>
       </c>
       <c r="C217" s="5">
-        <v>6.1854044000001522</v>
+        <v>6.183764599999904</v>
       </c>
       <c r="D217" s="5">
-        <v>3.5783242289639361</v>
+        <v>3.5773582086194189</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>2120.1729099999998</v>
+        <v>2120.1789104999998</v>
       </c>
       <c r="C218" s="5">
-        <v>5.8928619999996954</v>
+        <v>5.8993301999998948</v>
       </c>
       <c r="D218" s="5">
-        <v>3.3963566126308908</v>
+        <v>3.4001427253682825</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>2125.2402631</v>
+        <v>2125.2324015999998</v>
       </c>
       <c r="C219" s="5">
-        <v>5.0673531000002185</v>
+        <v>5.0534910999999738</v>
       </c>
       <c r="D219" s="5">
-        <v>2.9060830806086235</v>
+        <v>2.8980205306991191</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>2132.2882779000001</v>
+        <v>2132.2860649999998</v>
       </c>
       <c r="C220" s="5">
-        <v>7.0480148000001464</v>
+        <v>7.0536634000000049</v>
       </c>
       <c r="D220" s="5">
-        <v>4.0530013366722573</v>
+        <v>4.056324400010225</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>2134.7442037999999</v>
+        <v>2134.7434232000001</v>
       </c>
       <c r="C221" s="5">
-        <v>2.4559258999997837</v>
+        <v>2.4573582000002716</v>
       </c>
       <c r="D221" s="5">
-        <v>1.3909246206506021</v>
+        <v>1.3917424123037536</v>
       </c>
       <c r="E221" s="5">
-        <v>2.8048478761324436</v>
+        <v>2.8049393334973027</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>2140.9395436999998</v>
+        <v>2140.9403926</v>
       </c>
       <c r="C222" s="5">
-        <v>6.1953398999999081</v>
+        <v>6.1969693999999436</v>
       </c>
       <c r="D222" s="5">
-        <v>3.538704975068474</v>
+        <v>3.5396519517270519</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>2147.4932915999998</v>
+        <v>2147.4959131000001</v>
       </c>
       <c r="C223" s="5">
-        <v>6.5537478999999621</v>
+        <v>6.5555205000000569</v>
       </c>
       <c r="D223" s="5">
-        <v>3.7358679255103056</v>
+        <v>3.736893940670627</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>2143.2707669000001</v>
+        <v>2143.2738869</v>
       </c>
       <c r="C224" s="5">
-        <v>-4.2225246999996671</v>
+        <v>-4.222026200000073</v>
       </c>
       <c r="D224" s="5">
-        <v>-2.3341587417294418</v>
+        <v>-2.3338833317403274</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>2138.9426177</v>
+        <v>2138.9396061000002</v>
       </c>
       <c r="C225" s="5">
-        <v>-4.3281492000000981</v>
+        <v>-4.3342807999997603</v>
       </c>
       <c r="D225" s="5">
-        <v>-2.3965611559778499</v>
+        <v>-2.3999151870596425</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>2145.3966031999998</v>
+        <v>2145.3966101000001</v>
       </c>
       <c r="C226" s="5">
-        <v>6.453985499999817</v>
+        <v>6.4570039999998698</v>
       </c>
       <c r="D226" s="5">
-        <v>3.6815447876236584</v>
+        <v>3.6833005904653549</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>2142.0840170000001</v>
+        <v>2142.0833102000001</v>
       </c>
       <c r="C227" s="5">
-        <v>-3.3125861999997142</v>
+        <v>-3.3132998999999472</v>
       </c>
       <c r="D227" s="5">
-        <v>-1.8371983254533486</v>
+        <v>-1.8375907897073662</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>2140.3555406999999</v>
+        <v>2140.3558284999999</v>
       </c>
       <c r="C228" s="5">
-        <v>-1.7284763000002386</v>
+        <v>-1.7274817000002258</v>
       </c>
       <c r="D228" s="5">
-        <v>-0.96401029817398953</v>
+        <v>-0.96345836185542932</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>2137.5862493</v>
+        <v>2137.5851815999999</v>
       </c>
       <c r="C229" s="5">
-        <v>-2.7692913999999291</v>
+        <v>-2.7706468999999743</v>
       </c>
       <c r="D229" s="5">
-        <v>-1.5416145874565412</v>
+        <v>-1.5423635997341423</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>2133.2363052999999</v>
+        <v>2133.2435876999998</v>
       </c>
       <c r="C230" s="5">
-        <v>-4.3499440000000504</v>
+        <v>-4.3415939000001345</v>
       </c>
       <c r="D230" s="5">
-        <v>-2.4148283085519084</v>
+        <v>-2.4102456834428798</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>2126.0473241999998</v>
+        <v>2126.0397699999999</v>
       </c>
       <c r="C231" s="5">
-        <v>-7.1889811000000918</v>
+        <v>-7.203817699999945</v>
       </c>
       <c r="D231" s="5">
-        <v>-3.9698664249830595</v>
+        <v>-3.9778945318208914</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>2114.9722619999998</v>
+        <v>2114.9699575999998</v>
       </c>
       <c r="C232" s="5">
-        <v>-11.075062200000048</v>
+        <v>-11.069812400000046</v>
       </c>
       <c r="D232" s="5">
-        <v>-6.0750477281399924</v>
+        <v>-6.072270957010117</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>2111.0655713000001</v>
+        <v>2111.0664416999998</v>
       </c>
       <c r="C233" s="5">
-        <v>-3.9066906999996718</v>
+        <v>-3.9035159000000021</v>
       </c>
       <c r="D233" s="5">
-        <v>-2.1942100665858444</v>
+        <v>-2.192447352593907</v>
       </c>
       <c r="E233" s="5">
-        <v>-1.1092023324316913</v>
+        <v>-1.1091253985225147</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>2094.5990178000002</v>
+        <v>2094.6001234</v>
       </c>
       <c r="C234" s="5">
-        <v>-16.466553499999918</v>
+        <v>-16.466318299999784</v>
       </c>
       <c r="D234" s="5">
-        <v>-8.9688414160798864</v>
+        <v>-8.9687152139928177</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>2081.4183803999999</v>
+        <v>2081.4216965000001</v>
       </c>
       <c r="C235" s="5">
-        <v>-13.180637400000251</v>
+        <v>-13.178426899999977</v>
       </c>
       <c r="D235" s="5">
-        <v>-7.2952733094310389</v>
+        <v>-7.2940881376639011</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>2069.3995943999998</v>
+        <v>2069.4033770000001</v>
       </c>
       <c r="C236" s="5">
-        <v>-12.018786000000091</v>
+        <v>-12.018319499999961</v>
       </c>
       <c r="D236" s="5">
-        <v>-6.7133084097760198</v>
+        <v>-6.7130456987717917</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>2060.0657652</v>
+        <v>2060.0619078</v>
       </c>
       <c r="C237" s="5">
-        <v>-9.3338291999998546</v>
+        <v>-9.3414692000001196</v>
       </c>
       <c r="D237" s="5">
-        <v>-5.2802149829545115</v>
+        <v>-5.2844208319271608</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>2054.5177416000001</v>
+        <v>2054.5161739999999</v>
       </c>
       <c r="C238" s="5">
-        <v>-5.5480235999998513</v>
+        <v>-5.5457338000001073</v>
       </c>
       <c r="D238" s="5">
-        <v>-3.1843129283239846</v>
+        <v>-3.1830239569140883</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>2047.0892987</v>
+        <v>2047.0853053000001</v>
       </c>
       <c r="C239" s="5">
-        <v>-7.4284429000001637</v>
+        <v>-7.4308686999997917</v>
       </c>
       <c r="D239" s="5">
-        <v>-4.253544657382557</v>
+        <v>-4.254909344838909</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>2045.6016202999999</v>
+        <v>2045.6042606000001</v>
       </c>
       <c r="C240" s="5">
-        <v>-1.4876784000000498</v>
+        <v>-1.481044699999984</v>
       </c>
       <c r="D240" s="5">
-        <v>-0.86859709743762892</v>
+        <v>-0.86474101935575254</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>2039.4345145</v>
+        <v>2039.4331684000001</v>
       </c>
       <c r="C241" s="5">
-        <v>-6.1671057999999448</v>
+        <v>-6.1710921999999755</v>
       </c>
       <c r="D241" s="5">
-        <v>-3.5583860133384881</v>
+        <v>-3.5606435953842275</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>2035.5320945999999</v>
+        <v>2035.5400076999999</v>
       </c>
       <c r="C242" s="5">
-        <v>-3.9024199000000408</v>
+        <v>-3.8931607000001804</v>
       </c>
       <c r="D242" s="5">
-        <v>-2.2721657749248614</v>
+        <v>-2.2668326058691846</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>2036.6890866000001</v>
+        <v>2036.6822967999999</v>
       </c>
       <c r="C243" s="5">
-        <v>1.156992000000173</v>
+        <v>1.1422890999999709</v>
       </c>
       <c r="D243" s="5">
-        <v>0.68421372826572568</v>
+        <v>0.67548934382413162</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>2033.9600105</v>
+        <v>2033.9578398000001</v>
       </c>
       <c r="C244" s="5">
-        <v>-2.7290761000001567</v>
+        <v>-2.7244569999998021</v>
       </c>
       <c r="D244" s="5">
-        <v>-1.5961511456200173</v>
+        <v>-1.5934746971090541</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>2034.1492883999999</v>
+        <v>2034.1504884000001</v>
       </c>
       <c r="C245" s="5">
-        <v>0.18927789999997913</v>
+        <v>0.19264859999998407</v>
       </c>
       <c r="D245" s="5">
-        <v>0.11172774643497529</v>
+        <v>0.11371857529782758</v>
       </c>
       <c r="E245" s="5">
-        <v>-3.6434814695327056</v>
+        <v>-3.6434643543507228</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>2038.0317399</v>
+        <v>2038.0333465000001</v>
       </c>
       <c r="C246" s="5">
-        <v>3.8824515000001156</v>
+        <v>3.8828581000000213</v>
       </c>
       <c r="D246" s="5">
-        <v>2.3145604725533619</v>
+        <v>2.3148040415770454</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>2036.7297625000001</v>
+        <v>2036.7329580000001</v>
       </c>
       <c r="C247" s="5">
-        <v>-1.3019773999999416</v>
+        <v>-1.3003885000000537</v>
       </c>
       <c r="D247" s="5">
-        <v>-0.76392086196234166</v>
+        <v>-0.7629912622826085</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>2041.5356102999999</v>
+        <v>2041.5389625</v>
       </c>
       <c r="C248" s="5">
-        <v>4.8058477999998104</v>
+        <v>4.8060044999999718</v>
       </c>
       <c r="D248" s="5">
-        <v>2.8685455266940441</v>
+        <v>2.8686357167274856</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>2046.289888</v>
+        <v>2046.2856973</v>
       </c>
       <c r="C249" s="5">
-        <v>4.7542777000001024</v>
+        <v>4.7467348000000129</v>
       </c>
       <c r="D249" s="5">
-        <v>2.8306027491249219</v>
+        <v>2.8260495721297962</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>2056.0333185999998</v>
+        <v>2056.0300213</v>
       </c>
       <c r="C250" s="5">
-        <v>9.7434305999997832</v>
+        <v>9.744324000000006</v>
       </c>
       <c r="D250" s="5">
-        <v>5.8658481690294417</v>
+        <v>5.8664125184639371</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>2059.3664026000001</v>
+        <v>2059.3598820000002</v>
       </c>
       <c r="C251" s="5">
-        <v>3.3330840000003263</v>
+        <v>3.3298607000001539</v>
       </c>
       <c r="D251" s="5">
-        <v>1.9627873862211098</v>
+        <v>1.9608754816642371</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>2060.1603055</v>
+        <v>2060.1649778999999</v>
       </c>
       <c r="C252" s="5">
-        <v>0.79390289999992092</v>
+        <v>0.80509589999974196</v>
       </c>
       <c r="D252" s="5">
-        <v>0.46359212598336974</v>
+        <v>0.47014372511464675</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>2060.6808006000001</v>
+        <v>2060.6797456999998</v>
       </c>
       <c r="C253" s="5">
-        <v>0.52049510000006194</v>
+        <v>0.51476779999984501</v>
       </c>
       <c r="D253" s="5">
-        <v>0.30359907561683386</v>
+        <v>0.30025313021697642</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>2061.0613698000002</v>
+        <v>2061.0691814000002</v>
       </c>
       <c r="C254" s="5">
-        <v>0.38056920000008176</v>
+        <v>0.38943570000037653</v>
       </c>
       <c r="D254" s="5">
-        <v>0.22184280070633999</v>
+        <v>0.22701678332797126</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>2070.8287236000001</v>
+        <v>2070.8240620000001</v>
       </c>
       <c r="C255" s="5">
-        <v>9.7673537999999098</v>
+        <v>9.7548805999999786</v>
       </c>
       <c r="D255" s="5">
-        <v>5.8373803617294939</v>
+        <v>5.8297080721209094</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>2072.6537241999999</v>
+        <v>2072.6517475000001</v>
       </c>
       <c r="C256" s="5">
-        <v>1.8250005999998393</v>
+        <v>1.8276854999999159</v>
       </c>
       <c r="D256" s="5">
-        <v>1.0626890971264125</v>
+        <v>1.064262505841751</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>2077.2388381999999</v>
+        <v>2077.2398698000002</v>
       </c>
       <c r="C257" s="5">
-        <v>4.5851139999999759</v>
+        <v>4.5881223000001228</v>
       </c>
       <c r="D257" s="5">
-        <v>2.6871723653930646</v>
+        <v>2.6889595394794519</v>
       </c>
       <c r="E257" s="5">
-        <v>2.1183081323344233</v>
+        <v>2.118298604047375</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>2081.7296633999999</v>
+        <v>2081.7311301999998</v>
       </c>
       <c r="C258" s="5">
-        <v>4.4908252000000175</v>
+        <v>4.4912603999996463</v>
       </c>
       <c r="D258" s="5">
-        <v>2.6253757115628051</v>
+        <v>2.6256318469148443</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>2081.8870600999999</v>
+        <v>2081.8892918000001</v>
       </c>
       <c r="C259" s="5">
-        <v>0.15739669999993566</v>
+        <v>0.15816160000031232</v>
       </c>
       <c r="D259" s="5">
-        <v>9.0768079414416114E-2</v>
+        <v>9.120930466859356E-2</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>2090.4377002000001</v>
+        <v>2090.4398153000002</v>
       </c>
       <c r="C260" s="5">
-        <v>8.550640100000237</v>
+        <v>8.5505235000000539</v>
       </c>
       <c r="D260" s="5">
-        <v>5.0414623315810481</v>
+        <v>5.0413864970110911</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>2098.1489255000001</v>
+        <v>2098.1453683</v>
       </c>
       <c r="C261" s="5">
-        <v>7.7112253000000237</v>
+        <v>7.7055529999997816</v>
       </c>
       <c r="D261" s="5">
-        <v>4.5174925016323142</v>
+        <v>4.5140971624826332</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>2097.1786498000001</v>
+        <v>2097.1754543000002</v>
       </c>
       <c r="C262" s="5">
-        <v>-0.97027570000000196</v>
+        <v>-0.96991399999978967</v>
       </c>
       <c r="D262" s="5">
-        <v>-0.55352314614277587</v>
+        <v>-0.55331826348106183</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>2102.0779911</v>
+        <v>2102.0731013999998</v>
       </c>
       <c r="C263" s="5">
-        <v>4.8993412999998327</v>
+        <v>4.8976470999996309</v>
       </c>
       <c r="D263" s="5">
-        <v>2.8396923272482777</v>
+        <v>2.8387020911788463</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>2107.0060976999998</v>
+        <v>2107.0116379000001</v>
       </c>
       <c r="C264" s="5">
-        <v>4.9281065999998646</v>
+        <v>4.9385365000002821</v>
       </c>
       <c r="D264" s="5">
-        <v>2.8498370193136058</v>
+        <v>2.8559533241123036</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>2109.0294199999998</v>
+        <v>2109.0279271999998</v>
       </c>
       <c r="C265" s="5">
-        <v>2.023322300000018</v>
+        <v>2.0162892999996984</v>
       </c>
       <c r="D265" s="5">
-        <v>1.1584453643684212</v>
+        <v>1.1543943791420208</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>2118.3505930000001</v>
+        <v>2118.3577329999998</v>
       </c>
       <c r="C266" s="5">
-        <v>9.3211730000002717</v>
+        <v>9.329805800000031</v>
       </c>
       <c r="D266" s="5">
-        <v>5.434418780927075</v>
+        <v>5.4395788953130575</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>2115.5398144000001</v>
+        <v>2115.5365708999998</v>
       </c>
       <c r="C267" s="5">
-        <v>-2.8107786000000488</v>
+        <v>-2.8211621000000378</v>
       </c>
       <c r="D267" s="5">
-        <v>-1.5806769204508297</v>
+        <v>-1.5864682006463959</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>2116.7497834999999</v>
+        <v>2116.7476443</v>
       </c>
       <c r="C268" s="5">
-        <v>1.2099690999998529</v>
+        <v>1.2110734000002594</v>
       </c>
       <c r="D268" s="5">
-        <v>0.68849522594331969</v>
+        <v>0.68912663311750944</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>2119.7935421000002</v>
+        <v>2119.7935791</v>
       </c>
       <c r="C269" s="5">
-        <v>3.0437586000002739</v>
+        <v>3.0459347999999409</v>
       </c>
       <c r="D269" s="5">
-        <v>1.7392399175985229</v>
+        <v>1.7404950551082488</v>
       </c>
       <c r="E269" s="5">
-        <v>2.0486187297015679</v>
+        <v>2.0485698314705036</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>2129.0732323000002</v>
+        <v>2129.0742304999999</v>
       </c>
       <c r="C270" s="5">
-        <v>9.2796902000000046</v>
+        <v>9.280651399999897</v>
       </c>
       <c r="D270" s="5">
-        <v>5.3815108959658575</v>
+        <v>5.3820817127182341</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>2136.1932938</v>
+        <v>2136.1946827000002</v>
       </c>
       <c r="C271" s="5">
-        <v>7.1200614999997924</v>
+        <v>7.1204522000002726</v>
       </c>
       <c r="D271" s="5">
-        <v>4.0876899318589066</v>
+        <v>4.0879164260682277</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>2142.8144161999999</v>
+        <v>2142.8153533</v>
       </c>
       <c r="C272" s="5">
-        <v>6.6211223999998765</v>
+        <v>6.6206705999998121</v>
       </c>
       <c r="D272" s="5">
-        <v>3.7834601531442136</v>
+        <v>3.7831950659368285</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>2146.5006383999998</v>
+        <v>2146.4985704000001</v>
       </c>
       <c r="C273" s="5">
-        <v>3.6862221999999747</v>
+        <v>3.6832171000000926</v>
       </c>
       <c r="D273" s="5">
-        <v>2.0839696270516184</v>
+        <v>2.0822537108362127</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>2152.6686662000002</v>
+        <v>2152.6657917000002</v>
       </c>
       <c r="C274" s="5">
-        <v>6.1680278000003455</v>
+        <v>6.1672213000001648</v>
       </c>
       <c r="D274" s="5">
-        <v>3.503255177144049</v>
+        <v>3.5027932748161295</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>2156.9128310999999</v>
+        <v>2156.9107574999998</v>
       </c>
       <c r="C275" s="5">
-        <v>4.2441648999997597</v>
+        <v>4.2449657999995907</v>
       </c>
       <c r="D275" s="5">
-        <v>2.3917240484498947</v>
+        <v>2.3921835167986627</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>2151.6968831999998</v>
+        <v>2151.7016520000002</v>
       </c>
       <c r="C276" s="5">
-        <v>-5.2159479000001738</v>
+        <v>-5.2091054999996231</v>
       </c>
       <c r="D276" s="5">
-        <v>-2.8636095239251702</v>
+        <v>-2.8599054453356643</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>2159.8033303000002</v>
+        <v>2159.8032564999999</v>
       </c>
       <c r="C277" s="5">
-        <v>8.1064471000004232</v>
+        <v>8.1016044999996666</v>
       </c>
       <c r="D277" s="5">
-        <v>4.6158260637049198</v>
+        <v>4.6130008912617981</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>2166.7963745000002</v>
+        <v>2166.7987625999999</v>
       </c>
       <c r="C278" s="5">
-        <v>6.9930441999999857</v>
+        <v>6.9955061000000569</v>
       </c>
       <c r="D278" s="5">
-        <v>3.955321301966741</v>
+        <v>3.9567388087916155</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>2169.6666601000002</v>
+        <v>2169.6668350999998</v>
       </c>
       <c r="C279" s="5">
-        <v>2.8702855999999883</v>
+        <v>2.8680724999999256</v>
       </c>
       <c r="D279" s="5">
-        <v>1.6012340862742835</v>
+        <v>1.5999886954052522</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>2178.4315161</v>
+        <v>2178.4297061000002</v>
       </c>
       <c r="C280" s="5">
-        <v>8.7648559999997815</v>
+        <v>8.7628710000003593</v>
       </c>
       <c r="D280" s="5">
-        <v>4.9568411565250159</v>
+        <v>4.9556931059252296</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>2181.7224335999999</v>
+        <v>2181.7190670999998</v>
       </c>
       <c r="C281" s="5">
-        <v>3.2909174999999777</v>
+        <v>3.2893609999996443</v>
       </c>
       <c r="D281" s="5">
-        <v>1.8279568861653939</v>
+        <v>1.8270866583534495</v>
       </c>
       <c r="E281" s="5">
-        <v>2.9214586359504136</v>
+        <v>2.9212980268716215</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>2179.2863876000001</v>
+        <v>2179.2888948999998</v>
       </c>
       <c r="C282" s="5">
-        <v>-2.4360459999998056</v>
+        <v>-2.4301722000000154</v>
       </c>
       <c r="D282" s="5">
-        <v>-1.3316862390360451</v>
+        <v>-1.3284969572715633</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>2188.7385101</v>
+        <v>2188.7387265000002</v>
       </c>
       <c r="C283" s="5">
-        <v>9.4521224999998594</v>
+        <v>9.4498316000003797</v>
       </c>
       <c r="D283" s="5">
-        <v>5.33067739903621</v>
+        <v>5.3293481631317086</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>2195.8259529000002</v>
+        <v>2195.8250723000001</v>
       </c>
       <c r="C284" s="5">
-        <v>7.0874428000001899</v>
+        <v>7.08634579999989</v>
       </c>
       <c r="D284" s="5">
-        <v>3.9557257000767176</v>
+        <v>3.9551020880757681</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>2198.7669885</v>
+        <v>2198.7655785000002</v>
       </c>
       <c r="C285" s="5">
-        <v>2.9410355999998501</v>
+        <v>2.9405062000000726</v>
       </c>
       <c r="D285" s="5">
-        <v>1.6191436009395987</v>
+        <v>1.6188506516437995</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>2205.8266690999999</v>
+        <v>2205.8251147999999</v>
       </c>
       <c r="C286" s="5">
-        <v>7.0596805999998651</v>
+        <v>7.0595362999997633</v>
       </c>
       <c r="D286" s="5">
-        <v>3.9216663752398517</v>
+        <v>3.9215873548968716</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>2216.6889332999999</v>
+        <v>2216.6899042999999</v>
       </c>
       <c r="C287" s="5">
-        <v>10.862264200000027</v>
+        <v>10.864789499999915</v>
       </c>
       <c r="D287" s="5">
-        <v>6.0719222085906521</v>
+        <v>6.0733766869241812</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>2224.0711385999998</v>
+        <v>2224.0757792999998</v>
       </c>
       <c r="C288" s="5">
-        <v>7.3822052999998959</v>
+        <v>7.3858749999999418</v>
       </c>
       <c r="D288" s="5">
-        <v>4.0703596314819901</v>
+        <v>4.0724184168420052</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>2234.1531254000001</v>
+        <v>2234.1552532000001</v>
       </c>
       <c r="C289" s="5">
-        <v>10.081986800000323</v>
+        <v>10.079473900000266</v>
       </c>
       <c r="D289" s="5">
-        <v>5.5774420489323795</v>
+        <v>5.5760051321407156</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>2240.7113945000001</v>
+        <v>2240.7110266</v>
       </c>
       <c r="C290" s="5">
-        <v>6.5582690999999613</v>
+        <v>6.5557733999999073</v>
       </c>
       <c r="D290" s="5">
-        <v>3.5799849734175826</v>
+        <v>3.5785971122282545</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>2244.2926416999999</v>
+        <v>2244.2942696</v>
       </c>
       <c r="C291" s="5">
-        <v>3.5812471999997797</v>
+        <v>3.5832430000000386</v>
       </c>
       <c r="D291" s="5">
-        <v>1.9348656682189658</v>
+        <v>1.9359537753648404</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>2256.6377959000001</v>
+        <v>2256.6356326999999</v>
       </c>
       <c r="C292" s="5">
-        <v>12.345154200000252</v>
+        <v>12.341363099999853</v>
       </c>
       <c r="D292" s="5">
-        <v>6.8042332346145429</v>
+        <v>6.8020750263521723</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>2257.3758905999998</v>
+        <v>2257.3685955000001</v>
       </c>
       <c r="C293" s="5">
-        <v>0.73809469999969224</v>
+        <v>0.73296280000022307</v>
       </c>
       <c r="D293" s="5">
-        <v>0.39319943676086044</v>
+        <v>0.39046104896609535</v>
       </c>
       <c r="E293" s="5">
-        <v>3.4676022868393108</v>
+        <v>3.4674275685070421</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>2265.051978</v>
+        <v>2265.0556591999998</v>
       </c>
       <c r="C294" s="5">
-        <v>7.6760874000001422</v>
+        <v>7.6870636999997259</v>
       </c>
       <c r="D294" s="5">
-        <v>4.157724325566603</v>
+        <v>4.163795097729861</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>2270.1460298000002</v>
+        <v>2270.1440284</v>
       </c>
       <c r="C295" s="5">
-        <v>5.0940518000002157</v>
+        <v>5.0883692000002156</v>
       </c>
       <c r="D295" s="5">
-        <v>2.7324071316210619</v>
+        <v>2.7293167823299491</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>2279.5340550999999</v>
+        <v>2279.5308752999999</v>
       </c>
       <c r="C296" s="5">
-        <v>9.3880252999997538</v>
+        <v>9.3868468999999095</v>
       </c>
       <c r="D296" s="5">
-        <v>5.0769556432732177</v>
+        <v>5.0763083912046314</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>2288.2386402000002</v>
+        <v>2288.2382097</v>
       </c>
       <c r="C297" s="5">
-        <v>8.7045851000002585</v>
+        <v>8.7073344000000361</v>
       </c>
       <c r="D297" s="5">
-        <v>4.6797708881087141</v>
+        <v>4.6812868286221665</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>2296.2287673000001</v>
+        <v>2296.2268208999999</v>
       </c>
       <c r="C298" s="5">
-        <v>7.9901270999998815</v>
+        <v>7.988611199999923</v>
       </c>
       <c r="D298" s="5">
-        <v>4.2716058369338228</v>
+        <v>4.2707806158116979</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>2304.6939957</v>
+        <v>2304.7002505999999</v>
       </c>
       <c r="C299" s="5">
-        <v>8.4652283999998872</v>
+        <v>8.473429699999997</v>
       </c>
       <c r="D299" s="5">
-        <v>4.5147057961379078</v>
+        <v>4.5191728044737589</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>2311.1091716999999</v>
+        <v>2311.1144040999998</v>
       </c>
       <c r="C300" s="5">
-        <v>6.415175999999974</v>
+        <v>6.4141534999998839</v>
       </c>
       <c r="D300" s="5">
-        <v>3.3918457497730481</v>
+        <v>3.3912874841863117</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>2319.9262235000001</v>
+        <v>2319.9334272999999</v>
       </c>
       <c r="C301" s="5">
-        <v>8.8170518000001721</v>
+        <v>8.8190232000001743</v>
       </c>
       <c r="D301" s="5">
-        <v>4.6753821836171161</v>
+        <v>4.6764387758476467</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>2326.4746245000001</v>
+        <v>2326.4724894000001</v>
       </c>
       <c r="C302" s="5">
-        <v>6.5484010000000126</v>
+        <v>6.5390621000001374</v>
       </c>
       <c r="D302" s="5">
-        <v>3.4402951226684797</v>
+        <v>3.4353016575005224</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>2337.3360596000002</v>
+        <v>2337.337947</v>
       </c>
       <c r="C303" s="5">
-        <v>10.861435100000108</v>
+        <v>10.8654575999999</v>
       </c>
       <c r="D303" s="5">
-        <v>5.748464998352798</v>
+        <v>5.7506543201739424</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>2346.0480643000001</v>
+        <v>2346.0435834</v>
       </c>
       <c r="C304" s="5">
-        <v>8.7120046999998522</v>
+        <v>8.7056364000000031</v>
       </c>
       <c r="D304" s="5">
-        <v>4.565628892152529</v>
+        <v>4.5622190878107816</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>2356.3249795000002</v>
+        <v>2356.3133484999998</v>
       </c>
       <c r="C305" s="5">
-        <v>10.276915200000076</v>
+        <v>10.269765099999859</v>
       </c>
       <c r="D305" s="5">
-        <v>5.3851412688362688</v>
+        <v>5.3813144554937908</v>
       </c>
       <c r="E305" s="5">
-        <v>4.3833678437001478</v>
+        <v>4.3831899317303913</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>2364.8363682999998</v>
+        <v>2364.8423022000002</v>
       </c>
       <c r="C306" s="5">
-        <v>8.5113887999996223</v>
+        <v>8.5289537000003293</v>
       </c>
       <c r="D306" s="5">
-        <v>4.4217341276127753</v>
+        <v>4.431063967579929</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>2372.927882</v>
+        <v>2372.9280273999998</v>
       </c>
       <c r="C307" s="5">
-        <v>8.0915137000001778</v>
+        <v>8.0857251999996151</v>
       </c>
       <c r="D307" s="5">
-        <v>4.184071093263686</v>
+        <v>4.1810106962314908</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>2374.4309070999998</v>
+        <v>2374.4120170000001</v>
       </c>
       <c r="C308" s="5">
-        <v>1.5030250999998316</v>
+        <v>1.4839896000003137</v>
       </c>
       <c r="D308" s="5">
-        <v>0.76273989524431318</v>
+        <v>0.75304665690072436</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>2386.0992259</v>
+        <v>2386.1033278</v>
       </c>
       <c r="C309" s="5">
-        <v>11.668318800000179</v>
+        <v>11.691310799999883</v>
       </c>
       <c r="D309" s="5">
-        <v>6.0590072889777913</v>
+        <v>6.0713211295894132</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>2393.5856248999999</v>
+        <v>2393.5855706000002</v>
       </c>
       <c r="C310" s="5">
-        <v>7.4863989999998921</v>
+        <v>7.4822428000002219</v>
       </c>
       <c r="D310" s="5">
-        <v>3.8306606775678986</v>
+        <v>3.8284905156018123</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>2403.8956678</v>
+        <v>2403.9073877999999</v>
       </c>
       <c r="C311" s="5">
-        <v>10.310042900000099</v>
+        <v>10.321817199999714</v>
       </c>
       <c r="D311" s="5">
-        <v>5.2930635837370232</v>
+        <v>5.299252588641612</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>2416.1584468000001</v>
+        <v>2416.1647062000002</v>
       </c>
       <c r="C312" s="5">
-        <v>12.262779000000137</v>
+        <v>12.257318400000258</v>
       </c>
       <c r="D312" s="5">
-        <v>6.2961549179796572</v>
+        <v>6.2932406111361638</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>2419.9542084</v>
+        <v>2419.9706342999998</v>
       </c>
       <c r="C313" s="5">
-        <v>3.7957615999998779</v>
+        <v>3.805928099999619</v>
       </c>
       <c r="D313" s="5">
-        <v>1.9015628895971526</v>
+        <v>1.9066952250822666</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>2423.9827848999998</v>
+        <v>2423.9834308999998</v>
       </c>
       <c r="C314" s="5">
-        <v>4.0285764999998719</v>
+        <v>4.0127966000000015</v>
       </c>
       <c r="D314" s="5">
-        <v>2.0160717260013339</v>
+        <v>2.0080888760877214</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>2432.4866530999998</v>
+        <v>2432.4872135000001</v>
       </c>
       <c r="C315" s="5">
-        <v>8.5038681999999426</v>
+        <v>8.5037826000002497</v>
       </c>
       <c r="D315" s="5">
-        <v>4.292053367048454</v>
+        <v>4.2920081602045412</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>2434.3347652000002</v>
+        <v>2434.3293308000002</v>
       </c>
       <c r="C316" s="5">
-        <v>1.848112100000435</v>
+        <v>1.8421173000001545</v>
       </c>
       <c r="D316" s="5">
-        <v>0.91553442242280347</v>
+        <v>0.91255207297615826</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>2442.0619898</v>
+        <v>2442.0294522999998</v>
       </c>
       <c r="C317" s="5">
-        <v>7.7272245999997722</v>
+        <v>7.7001214999995682</v>
       </c>
       <c r="D317" s="5">
-        <v>3.8763285068299069</v>
+        <v>3.8625037310876964</v>
       </c>
       <c r="E317" s="5">
-        <v>3.6385902218883492</v>
+        <v>3.6377209276756695</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>2458.5228437999999</v>
+        <v>2458.5367372000001</v>
       </c>
       <c r="C318" s="5">
-        <v>16.460853999999927</v>
+        <v>16.507284900000286</v>
       </c>
       <c r="D318" s="5">
-        <v>8.3953789506040479</v>
+        <v>8.4200633509431189</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>2466.3182996999999</v>
+        <v>2466.3226921999999</v>
       </c>
       <c r="C319" s="5">
-        <v>7.795455899999979</v>
+        <v>7.7859549999998308</v>
       </c>
       <c r="D319" s="5">
-        <v>3.8720082700725689</v>
+        <v>3.8671844317168524</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>2469.0367572</v>
+        <v>2469.0023457000002</v>
       </c>
       <c r="C320" s="5">
-        <v>2.7184575000001132</v>
+        <v>2.6796535000003132</v>
       </c>
       <c r="D320" s="5">
-        <v>1.3307276301220305</v>
+        <v>1.3116164628718119</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>2480.6264956999999</v>
+        <v>2480.6361888000001</v>
       </c>
       <c r="C321" s="5">
-        <v>11.589738499999839</v>
+        <v>11.633843099999922</v>
       </c>
       <c r="D321" s="5">
-        <v>5.7805624972837144</v>
+        <v>5.8032165528052237</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>2485.6646756</v>
+        <v>2485.6670604000001</v>
       </c>
       <c r="C322" s="5">
-        <v>5.0381799000001593</v>
+        <v>5.0308715999999549</v>
       </c>
       <c r="D322" s="5">
-        <v>2.4646234961259506</v>
+        <v>2.4609986581989318</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>2486.7167374999999</v>
+        <v>2486.7351259000002</v>
       </c>
       <c r="C323" s="5">
-        <v>1.0520618999998987</v>
+        <v>1.0680655000001025</v>
       </c>
       <c r="D323" s="5">
-        <v>0.50908609559421336</v>
+        <v>0.51684795019006913</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>2497.4784399999999</v>
+        <v>2497.4863989</v>
       </c>
       <c r="C324" s="5">
-        <v>10.761702499999956</v>
+        <v>10.751272999999856</v>
       </c>
       <c r="D324" s="5">
-        <v>5.3186208419155223</v>
+        <v>5.3133029922344477</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>2504.4437084000001</v>
+        <v>2504.4712024</v>
       </c>
       <c r="C325" s="5">
-        <v>6.9652684000002409</v>
+        <v>6.9848034999999982</v>
       </c>
       <c r="D325" s="5">
-        <v>3.3985199457307269</v>
+        <v>3.4081876512155995</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>2515.9108108999999</v>
+        <v>2515.9135452</v>
       </c>
       <c r="C326" s="5">
-        <v>11.467102499999783</v>
+        <v>11.442342800000006</v>
       </c>
       <c r="D326" s="5">
-        <v>5.6349424267098325</v>
+        <v>5.622404864599817</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>2517.1805290000002</v>
+        <v>2517.1792105999998</v>
       </c>
       <c r="C327" s="5">
-        <v>1.2697181000003184</v>
+        <v>1.2656653999997616</v>
       </c>
       <c r="D327" s="5">
-        <v>0.60729421953695795</v>
+        <v>0.6053498252348577</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>2524.0787937999999</v>
+        <v>2524.0687763999999</v>
       </c>
       <c r="C328" s="5">
-        <v>6.8982647999996516</v>
+        <v>6.8895658000001276</v>
       </c>
       <c r="D328" s="5">
-        <v>3.3385902319281291</v>
+        <v>3.3343183249932684</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>2530.2517723000001</v>
+        <v>2530.1965547</v>
       </c>
       <c r="C329" s="5">
-        <v>6.1729785000002266</v>
+        <v>6.1277783000000454</v>
       </c>
       <c r="D329" s="5">
-        <v>2.9745625419580923</v>
+        <v>2.9525022405430867</v>
       </c>
       <c r="E329" s="5">
-        <v>3.611283532864884</v>
+        <v>3.6104029096357015</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>2536.0894090000002</v>
+        <v>2536.1071668</v>
       </c>
       <c r="C330" s="5">
-        <v>5.8376367000000755</v>
+        <v>5.9106120999999803</v>
       </c>
       <c r="D330" s="5">
-        <v>2.8039666157607002</v>
+        <v>2.8395329306526662</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>2541.9237016000002</v>
+        <v>2541.9336321000001</v>
       </c>
       <c r="C331" s="5">
-        <v>5.8342926000000261</v>
+        <v>5.826465300000109</v>
       </c>
       <c r="D331" s="5">
-        <v>2.7958076007039701</v>
+        <v>2.7919894203183748</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>2548.5383830999999</v>
+        <v>2548.4915031</v>
       </c>
       <c r="C332" s="5">
-        <v>6.6146814999997332</v>
+        <v>6.5578709999999774</v>
       </c>
       <c r="D332" s="5">
-        <v>3.167764044505561</v>
+        <v>3.1401579331982843</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>2551.3920025000002</v>
+        <v>2551.4075965000002</v>
       </c>
       <c r="C333" s="5">
-        <v>2.8536194000002979</v>
+        <v>2.9160934000001362</v>
       </c>
       <c r="D333" s="5">
-        <v>1.351955564281937</v>
+        <v>1.3817658940422861</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>2555.5600703999999</v>
+        <v>2555.5691717</v>
       </c>
       <c r="C334" s="5">
-        <v>4.1680678999996417</v>
+        <v>4.1615751999997883</v>
       </c>
       <c r="D334" s="5">
-        <v>1.9780838988430638</v>
+        <v>1.9749627155544847</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>2561.8390436999998</v>
+        <v>2561.8665443</v>
       </c>
       <c r="C335" s="5">
-        <v>6.2789732999999615</v>
+        <v>6.297372600000017</v>
       </c>
       <c r="D335" s="5">
-        <v>2.9885530985074293</v>
+        <v>2.9974186775470146</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>2557.6103499999999</v>
+        <v>2557.6259169</v>
       </c>
       <c r="C336" s="5">
-        <v>-4.2286936999998943</v>
+        <v>-4.2406273999999939</v>
       </c>
       <c r="D336" s="5">
-        <v>-1.9628931953845852</v>
+        <v>-1.9683613598612149</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>2563.6666829000001</v>
+        <v>2563.6949764999999</v>
       </c>
       <c r="C337" s="5">
-        <v>6.0563329000001431</v>
+        <v>6.0690595999999459</v>
       </c>
       <c r="D337" s="5">
-        <v>2.8788601114113854</v>
+        <v>2.8849710946466489</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>2572.1461973999999</v>
+        <v>2572.1627190999998</v>
       </c>
       <c r="C338" s="5">
-        <v>8.4795144999998229</v>
+        <v>8.4677425999998377</v>
       </c>
       <c r="D338" s="5">
-        <v>4.0420937860260686</v>
+        <v>4.0363345577221654</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>2577.0745038</v>
+        <v>2577.0643157999998</v>
       </c>
       <c r="C339" s="5">
-        <v>4.9283064000001104</v>
+        <v>4.9015967000000273</v>
       </c>
       <c r="D339" s="5">
-        <v>2.3236197755974963</v>
+        <v>2.3108792889085628</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>2586.7675436</v>
+        <v>2586.7435827999998</v>
       </c>
       <c r="C340" s="5">
-        <v>9.6930397999999514</v>
+        <v>9.6792669999999816</v>
       </c>
       <c r="D340" s="5">
-        <v>4.6080596975324628</v>
+        <v>4.6013948494400658</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>2586.0225166999999</v>
+        <v>2585.9424712999999</v>
       </c>
       <c r="C341" s="5">
-        <v>-0.74502690000008442</v>
+        <v>-0.80111149999993359</v>
       </c>
       <c r="D341" s="5">
-        <v>-0.34507059665701556</v>
+        <v>-0.37100623881047845</v>
       </c>
       <c r="E341" s="5">
-        <v>2.2041579028044378</v>
+        <v>2.2032247453838361</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>2587.8434025000001</v>
+        <v>2587.8557863000001</v>
       </c>
       <c r="C342" s="5">
-        <v>1.8208858000002692</v>
+        <v>1.9133150000002388</v>
       </c>
       <c r="D342" s="5">
-        <v>0.84823118016466026</v>
+        <v>0.89149095873544137</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>2595.0604201000001</v>
+        <v>2595.0721198000001</v>
       </c>
       <c r="C343" s="5">
-        <v>7.2170175999999628</v>
+        <v>7.2163335000000188</v>
       </c>
       <c r="D343" s="5">
-        <v>3.3983901418776163</v>
+        <v>3.3980465413209426</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>2603.1280536999998</v>
+        <v>2603.0796390999999</v>
       </c>
       <c r="C344" s="5">
-        <v>8.0676335999996809</v>
+        <v>8.0075192999997853</v>
       </c>
       <c r="D344" s="5">
-        <v>3.7950647737451826</v>
+        <v>3.7662877580188159</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>2600.9384562</v>
+        <v>2600.9762734999999</v>
       </c>
       <c r="C345" s="5">
-        <v>-2.1895974999997634</v>
+        <v>-2.103365599999961</v>
       </c>
       <c r="D345" s="5">
-        <v>-1.0047125409745838</v>
+        <v>-0.96533797899195362</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>2610.3569821000001</v>
+        <v>2610.3703627999998</v>
       </c>
       <c r="C346" s="5">
-        <v>9.4185259000000769</v>
+        <v>9.3940892999999051</v>
       </c>
       <c r="D346" s="5">
-        <v>4.4330432547452059</v>
+        <v>4.4212466161912989</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>2620.0758691999999</v>
+        <v>2620.1117654999998</v>
       </c>
       <c r="C347" s="5">
-        <v>9.7188870999998471</v>
+        <v>9.7414026999999805</v>
       </c>
       <c r="D347" s="5">
-        <v>4.5604785348996479</v>
+        <v>4.5712376044727332</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>2621.7944155</v>
+        <v>2621.8314547</v>
       </c>
       <c r="C348" s="5">
-        <v>1.7185463000000709</v>
+        <v>1.7196892000001753</v>
       </c>
       <c r="D348" s="5">
-        <v>0.78994334665341004</v>
+        <v>0.79045971874363019</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>2629.5191687000001</v>
+        <v>2629.5425556999999</v>
       </c>
       <c r="C349" s="5">
-        <v>7.7247532000001229</v>
+        <v>7.7111009999998714</v>
       </c>
       <c r="D349" s="5">
-        <v>3.5934947190545463</v>
+        <v>3.5869892413924909</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>2632.8959015</v>
+        <v>2632.9285519999999</v>
       </c>
       <c r="C350" s="5">
-        <v>3.3767327999998997</v>
+        <v>3.385996299999988</v>
       </c>
       <c r="D350" s="5">
-        <v>1.5519269456275131</v>
+        <v>1.5562006556781416</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>2635.2544214</v>
+        <v>2635.2215645000001</v>
       </c>
       <c r="C351" s="5">
-        <v>2.3585198999999193</v>
+        <v>2.293012500000259</v>
       </c>
       <c r="D351" s="5">
-        <v>1.0802590645213384</v>
+        <v>1.0500981518493102</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>2645.5743492000001</v>
+        <v>2645.5249871000001</v>
       </c>
       <c r="C352" s="5">
-        <v>10.319927800000187</v>
+        <v>10.303422599999976</v>
       </c>
       <c r="D352" s="5">
-        <v>4.8018732849294476</v>
+        <v>4.7940885683131151</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>2648.3867261</v>
+        <v>2648.2908023</v>
       </c>
       <c r="C353" s="5">
-        <v>2.8123768999998902</v>
+        <v>2.7658151999999063</v>
       </c>
       <c r="D353" s="5">
-        <v>1.2831445710060674</v>
+        <v>1.2618022187138811</v>
       </c>
       <c r="E353" s="5">
-        <v>2.411588027453937</v>
+        <v>2.4110486482963545</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>2650.5005037000001</v>
+        <v>2650.4904783000002</v>
       </c>
       <c r="C354" s="5">
-        <v>2.1137776000000486</v>
+        <v>2.1996760000001814</v>
       </c>
       <c r="D354" s="5">
-        <v>0.96198094420696378</v>
+        <v>1.0012885342058242</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>2657.322224</v>
+        <v>2657.3334033000001</v>
       </c>
       <c r="C355" s="5">
-        <v>6.8217202999999245</v>
+        <v>6.8429249999999229</v>
       </c>
       <c r="D355" s="5">
-        <v>3.1325944053693267</v>
+        <v>3.1424825310249593</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>2664.9755682</v>
+        <v>2664.9323721999999</v>
       </c>
       <c r="C356" s="5">
-        <v>7.6533441999999923</v>
+        <v>7.5989688999998179</v>
       </c>
       <c r="D356" s="5">
-        <v>3.5113914059456963</v>
+        <v>3.4860351971500725</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>2672.1271608000002</v>
+        <v>2672.1973173000001</v>
       </c>
       <c r="C357" s="5">
-        <v>7.1515926000001855</v>
+        <v>7.2649451000002045</v>
       </c>
       <c r="D357" s="5">
-        <v>3.2682160462143006</v>
+        <v>3.3208510034755001</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>2680.8110713000001</v>
+        <v>2680.8275960000001</v>
       </c>
       <c r="C358" s="5">
-        <v>8.6839104999999108</v>
+        <v>8.6302786999999626</v>
       </c>
       <c r="D358" s="5">
-        <v>3.9702392807419384</v>
+        <v>3.9451764921488941</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>2688.8372672</v>
+        <v>2688.8986220000002</v>
       </c>
       <c r="C359" s="5">
-        <v>8.0261958999999479</v>
+        <v>8.0710260000000744</v>
       </c>
       <c r="D359" s="5">
-        <v>3.6524865566312403</v>
+        <v>3.673203406384018</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>2696.6395917</v>
+        <v>2696.7125686999998</v>
       </c>
       <c r="C360" s="5">
-        <v>7.8023244999999406</v>
+        <v>7.813946699999633</v>
       </c>
       <c r="D360" s="5">
-        <v>3.5382099008383516</v>
+        <v>3.5434827249941847</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>2705.0223162000002</v>
+        <v>2705.0363351999999</v>
       </c>
       <c r="C361" s="5">
-        <v>8.3827245000002222</v>
+        <v>8.3237665000001471</v>
       </c>
       <c r="D361" s="5">
-        <v>3.7947412009982973</v>
+        <v>3.7674933460322801</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>2709.1572575</v>
+        <v>2709.2160269999999</v>
       </c>
       <c r="C362" s="5">
-        <v>4.1349412999998094</v>
+        <v>4.1796918000000005</v>
       </c>
       <c r="D362" s="5">
-        <v>1.8498404625960863</v>
+        <v>1.8700210796793959</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>2716.5081992999999</v>
+        <v>2716.4183426</v>
       </c>
       <c r="C363" s="5">
-        <v>7.3509417999998732</v>
+        <v>7.2023156000000199</v>
       </c>
       <c r="D363" s="5">
-        <v>3.3050759428357113</v>
+        <v>3.2372004913008734</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>2727.7537308999999</v>
+        <v>2727.6747288000001</v>
       </c>
       <c r="C364" s="5">
-        <v>11.245531600000049</v>
+        <v>11.256386200000179</v>
       </c>
       <c r="D364" s="5">
-        <v>5.0823215409048217</v>
+        <v>5.0875116610793469</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>2728.0377407999999</v>
+        <v>2727.9036307000001</v>
       </c>
       <c r="C365" s="5">
-        <v>0.28400990000000093</v>
+        <v>0.22890189999998256</v>
       </c>
       <c r="D365" s="5">
-        <v>0.12501389351806669</v>
+        <v>0.10074848455889907</v>
       </c>
       <c r="E365" s="5">
-        <v>3.0075295996251139</v>
+        <v>3.0061966129572237</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>2736.2045631999999</v>
+        <v>2736.1765126</v>
       </c>
       <c r="C366" s="5">
-        <v>8.1668224000000009</v>
+        <v>8.2728818999999021</v>
       </c>
       <c r="D366" s="5">
-        <v>3.6521376823160034</v>
+        <v>3.7005455219729866</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>2741.5501902000001</v>
+        <v>2741.5592145999999</v>
       </c>
       <c r="C367" s="5">
-        <v>5.3456270000001496</v>
+        <v>5.3827019999998811</v>
       </c>
       <c r="D367" s="5">
-        <v>2.369753658480156</v>
+        <v>2.3863922336517573</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>2727.6528217999999</v>
+        <v>2727.6245809000002</v>
       </c>
       <c r="C368" s="5">
-        <v>-13.897368400000232</v>
+        <v>-13.934633699999722</v>
       </c>
       <c r="D368" s="5">
-        <v>-5.9162340495019112</v>
+        <v>-5.9316384211172473</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>2436.0753029000002</v>
+        <v>2436.1686762999998</v>
       </c>
       <c r="C369" s="5">
-        <v>-291.57751889999963</v>
+        <v>-291.45590460000039</v>
       </c>
       <c r="D369" s="5">
-        <v>-74.247499661573784</v>
+        <v>-74.232450971336462</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>2491.0410252000001</v>
+        <v>2491.0761944999999</v>
       </c>
       <c r="C370" s="5">
-        <v>54.965722299999925</v>
+        <v>54.90751820000014</v>
       </c>
       <c r="D370" s="5">
-        <v>30.701945986274339</v>
+        <v>30.663979203873627</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>2541.3605164000001</v>
+        <v>2541.4590195999999</v>
       </c>
       <c r="C371" s="5">
-        <v>50.319491199999902</v>
+        <v>50.382825099999991</v>
       </c>
       <c r="D371" s="5">
-        <v>27.123188929989862</v>
+        <v>27.160783890091423</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>2556.0092986</v>
+        <v>2556.1089523999999</v>
       </c>
       <c r="C372" s="5">
-        <v>14.648782199999914</v>
+        <v>14.649932799999988</v>
       </c>
       <c r="D372" s="5">
-        <v>7.1405358043150846</v>
+        <v>7.1408289513042122</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>2584.2708407</v>
+        <v>2584.2906807999998</v>
       </c>
       <c r="C373" s="5">
-        <v>28.261542100000042</v>
+        <v>28.181728399999884</v>
       </c>
       <c r="D373" s="5">
-        <v>14.105656636066533</v>
+        <v>14.062792829931148</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>2604.4487039000001</v>
+        <v>2604.5380921999999</v>
       </c>
       <c r="C374" s="5">
-        <v>20.177863200000047</v>
+        <v>20.247411400000146</v>
       </c>
       <c r="D374" s="5">
-        <v>9.7825642182992389</v>
+        <v>9.8176698338298785</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>2627.359872</v>
+        <v>2627.1874097</v>
       </c>
       <c r="C375" s="5">
-        <v>22.911168099999941</v>
+        <v>22.649317500000052</v>
       </c>
       <c r="D375" s="5">
-        <v>11.082348493295569</v>
+        <v>10.949177727774838</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>2637.5447301999998</v>
+        <v>2637.3866081000001</v>
       </c>
       <c r="C376" s="5">
-        <v>10.18485819999978</v>
+        <v>10.199198400000114</v>
       </c>
       <c r="D376" s="5">
-        <v>4.752223905638342</v>
+        <v>4.7593776118121323</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>2650.6248995000001</v>
+        <v>2650.4405569</v>
       </c>
       <c r="C377" s="5">
-        <v>13.080169300000307</v>
+        <v>13.053948799999944</v>
       </c>
       <c r="D377" s="5">
-        <v>6.1160992046177975</v>
+        <v>6.1038791839308271</v>
       </c>
       <c r="E377" s="5">
-        <v>-2.8376748657919393</v>
+        <v>-2.8396558048541687</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>2664.5069391000002</v>
+        <v>2664.4395533000002</v>
       </c>
       <c r="C378" s="5">
-        <v>13.882039600000098</v>
+        <v>13.998996400000124</v>
       </c>
       <c r="D378" s="5">
-        <v>6.4689539422245312</v>
+        <v>6.5255152014506379</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>2660.6221326</v>
+        <v>2660.6392498999999</v>
       </c>
       <c r="C379" s="5">
-        <v>-3.8848065000001952</v>
+        <v>-3.8003034000003026</v>
       </c>
       <c r="D379" s="5">
-        <v>-1.7356181463521692</v>
+        <v>-1.6982029221672801</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>2689.9789351999998</v>
+        <v>2690.0233659999999</v>
       </c>
       <c r="C380" s="5">
-        <v>29.35680259999981</v>
+        <v>29.384116100000028</v>
       </c>
       <c r="D380" s="5">
-        <v>14.074390180370466</v>
+        <v>14.088194202675531</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>2699.4139243</v>
+        <v>2699.5874760000002</v>
       </c>
       <c r="C381" s="5">
-        <v>9.4349891000001662</v>
+        <v>9.5641100000002552</v>
       </c>
       <c r="D381" s="5">
-        <v>4.291101800059427</v>
+        <v>4.3509068737809242</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>2710.5781329000001</v>
+        <v>2710.6300772</v>
       </c>
       <c r="C382" s="5">
-        <v>11.164208600000165</v>
+        <v>11.042601199999808</v>
       </c>
       <c r="D382" s="5">
-        <v>5.077410065651522</v>
+        <v>5.0205236187744973</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>2725.4737952999999</v>
+        <v>2725.6633155</v>
       </c>
       <c r="C383" s="5">
-        <v>14.895662399999765</v>
+        <v>15.033238299999994</v>
       </c>
       <c r="D383" s="5">
-        <v>6.7974699108924952</v>
+        <v>6.862043141800056</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>2752.5304071</v>
+        <v>2752.7020947000001</v>
       </c>
       <c r="C384" s="5">
-        <v>27.056611800000155</v>
+        <v>27.038779200000135</v>
       </c>
       <c r="D384" s="5">
-        <v>12.585218380965046</v>
+        <v>12.575543213449581</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>2761.0935988000001</v>
+        <v>2761.1358401000002</v>
       </c>
       <c r="C385" s="5">
-        <v>8.5631917000000612</v>
+        <v>8.4337454000001344</v>
       </c>
       <c r="D385" s="5">
-        <v>3.7977753813177806</v>
+        <v>3.7391579761336002</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>2774.1052212</v>
+        <v>2774.2113896999999</v>
       </c>
       <c r="C386" s="5">
-        <v>13.011622399999851</v>
+        <v>13.075549599999704</v>
       </c>
       <c r="D386" s="5">
-        <v>5.8038832351214209</v>
+        <v>5.8330534335976791</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>2810.2130652000001</v>
+        <v>2809.8909290000001</v>
       </c>
       <c r="C387" s="5">
-        <v>36.107844000000114</v>
+        <v>35.679539300000215</v>
       </c>
       <c r="D387" s="5">
-        <v>16.787355860651477</v>
+        <v>16.573260218343599</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>2822.6750222999999</v>
+        <v>2822.3566391999998</v>
       </c>
       <c r="C388" s="5">
-        <v>12.461957099999836</v>
+        <v>12.465710199999648</v>
       </c>
       <c r="D388" s="5">
-        <v>5.4531555257840481</v>
+        <v>5.4554787960564344</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>2838.4109328</v>
+        <v>2838.0554373999998</v>
       </c>
       <c r="C389" s="5">
-        <v>15.735910500000045</v>
+        <v>15.698798200000056</v>
       </c>
       <c r="D389" s="5">
-        <v>6.8987651985912946</v>
+        <v>6.8827941972148032</v>
       </c>
       <c r="E389" s="5">
-        <v>7.0845947812315124</v>
+        <v>7.0786300040411865</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>2845.0729075999998</v>
+        <v>2844.9585557999999</v>
       </c>
       <c r="C390" s="5">
-        <v>6.6619747999998253</v>
+        <v>6.9031184000000394</v>
       </c>
       <c r="D390" s="5">
-        <v>2.8531387507157779</v>
+        <v>2.9581749075002328</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>2869.8469365000001</v>
+        <v>2869.9240973000001</v>
       </c>
       <c r="C391" s="5">
-        <v>24.774028900000303</v>
+        <v>24.965541500000199</v>
       </c>
       <c r="D391" s="5">
-        <v>10.964487040075245</v>
+        <v>11.053845107731174</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>2881.9679222999998</v>
+        <v>2882.1475215</v>
       </c>
       <c r="C392" s="5">
-        <v>12.120985799999744</v>
+        <v>12.223424199999954</v>
       </c>
       <c r="D392" s="5">
-        <v>5.1876858095891265</v>
+        <v>5.2324168392420933</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>2903.6557794999999</v>
+        <v>2903.9906602000001</v>
       </c>
       <c r="C393" s="5">
-        <v>21.687857200000053</v>
+        <v>21.843138700000054</v>
       </c>
       <c r="D393" s="5">
-        <v>9.4137382893278332</v>
+        <v>9.4833577510702085</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>2912.1060753000002</v>
+        <v>2912.2261364999999</v>
       </c>
       <c r="C394" s="5">
-        <v>8.4502958000002764</v>
+        <v>8.2354762999998457</v>
       </c>
       <c r="D394" s="5">
-        <v>3.5487156985002599</v>
+        <v>3.4566853138950693</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>2918.0839931999999</v>
+        <v>2918.3772426999999</v>
       </c>
       <c r="C395" s="5">
-        <v>5.9779178999997384</v>
+        <v>6.1511061999999583</v>
       </c>
       <c r="D395" s="5">
-        <v>2.4913409837176603</v>
+        <v>2.5642522040066229</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>2946.1319629</v>
+        <v>2946.4108707</v>
       </c>
       <c r="C396" s="5">
-        <v>28.047969700000067</v>
+        <v>28.033628000000135</v>
       </c>
       <c r="D396" s="5">
-        <v>12.163845345991508</v>
+        <v>12.156006529629293</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>2964.0998807999999</v>
+        <v>2964.2062784</v>
       </c>
       <c r="C397" s="5">
-        <v>17.967917899999975</v>
+        <v>17.795407699999942</v>
       </c>
       <c r="D397" s="5">
-        <v>7.5691302044767816</v>
+        <v>7.4932950322090353</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>2973.3590451999999</v>
+        <v>2973.4828329000002</v>
       </c>
       <c r="C398" s="5">
-        <v>9.2591643999999178</v>
+        <v>9.2765545000002021</v>
       </c>
       <c r="D398" s="5">
-        <v>3.8136009390256076</v>
+        <v>3.8207476745523827</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>2983.1375128</v>
+        <v>2982.5710856000001</v>
       </c>
       <c r="C399" s="5">
-        <v>9.7784676000001127</v>
+        <v>9.0882526999998845</v>
       </c>
       <c r="D399" s="5">
-        <v>4.0186033018388745</v>
+        <v>3.7300085488066959</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>2987.2365338999998</v>
+        <v>2986.5808748999998</v>
       </c>
       <c r="C400" s="5">
-        <v>4.0990210999998453</v>
+        <v>4.0097892999997384</v>
       </c>
       <c r="D400" s="5">
-        <v>1.6613948821610824</v>
+        <v>1.6252710001305903</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>2983.1664498</v>
+        <v>2982.3989580000002</v>
       </c>
       <c r="C401" s="5">
-        <v>-4.0700840999998036</v>
+        <v>-4.1819168999995782</v>
       </c>
       <c r="D401" s="5">
-        <v>-1.6227930329941742</v>
+        <v>-1.6674025888810284</v>
       </c>
       <c r="E401" s="5">
-        <v>5.0998787852470473</v>
+        <v>5.086000741840202</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>3004.2190430999999</v>
+        <v>3004.0427688999998</v>
       </c>
       <c r="C402" s="5">
-        <v>21.052593299999899</v>
+        <v>21.643810899999607</v>
       </c>
       <c r="D402" s="5">
-        <v>8.8051127344646254</v>
+        <v>9.0647656321127812</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>3009.0432608000001</v>
+        <v>3009.3476185999998</v>
       </c>
       <c r="C403" s="5">
-        <v>4.8242177000001902</v>
+        <v>5.304849699999977</v>
       </c>
       <c r="D403" s="5">
-        <v>1.9440875278807557</v>
+        <v>2.1397873974417836</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>3017.0004902999999</v>
+        <v>3017.5093523</v>
       </c>
       <c r="C404" s="5">
-        <v>7.9572294999998121</v>
+        <v>8.1617337000002408</v>
       </c>
       <c r="D404" s="5">
-        <v>3.2198894908451514</v>
+        <v>3.303541470632454</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>3018.3285492999998</v>
+        <v>3018.8973295999999</v>
       </c>
       <c r="C405" s="5">
-        <v>1.3280589999999393</v>
+        <v>1.387977299999875</v>
       </c>
       <c r="D405" s="5">
-        <v>0.52951096196631742</v>
+        <v>0.55336792621076825</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>3022.322091</v>
+        <v>3022.5475167</v>
       </c>
       <c r="C406" s="5">
-        <v>3.9935417000001507</v>
+        <v>3.6501871000000392</v>
       </c>
       <c r="D406" s="5">
-        <v>1.5993214751468754</v>
+        <v>1.4606231274173043</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>3030.1715159999999</v>
+        <v>3030.5867357000002</v>
       </c>
       <c r="C407" s="5">
-        <v>7.8494249999998829</v>
+        <v>8.0392190000002302</v>
       </c>
       <c r="D407" s="5">
-        <v>3.1614863875913057</v>
+        <v>3.2388058991439372</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>3026.1827250000001</v>
+        <v>3026.5554954999998</v>
       </c>
       <c r="C408" s="5">
-        <v>-3.9887909999997646</v>
+        <v>-4.0312402000004113</v>
       </c>
       <c r="D408" s="5">
-        <v>-1.5682433527111184</v>
+        <v>-1.5845953180766981</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>3035.1389717000002</v>
+        <v>3035.3068019000002</v>
       </c>
       <c r="C409" s="5">
-        <v>8.9562467000000652</v>
+        <v>8.7513064000004306</v>
       </c>
       <c r="D409" s="5">
-        <v>3.6098871738375449</v>
+        <v>3.5255250975020802</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>3036.4181558999999</v>
+        <v>3036.5175334999999</v>
       </c>
       <c r="C410" s="5">
-        <v>1.2791841999996905</v>
+        <v>1.2107315999996899</v>
       </c>
       <c r="D410" s="5">
-        <v>0.50692382374615264</v>
+        <v>0.47971083673201687</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>3031.8795541999998</v>
+        <v>3031.0372351000001</v>
       </c>
       <c r="C411" s="5">
-        <v>-4.538601700000072</v>
+        <v>-5.4802983999998105</v>
       </c>
       <c r="D411" s="5">
-        <v>-1.7789942078276666</v>
+        <v>-2.14438733791944</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>3037.0936704999999</v>
+        <v>3036.0414236000001</v>
       </c>
       <c r="C412" s="5">
-        <v>5.2141163000001143</v>
+        <v>5.0041885000000548</v>
       </c>
       <c r="D412" s="5">
-        <v>2.0833488089542662</v>
+        <v>1.9992679016204384</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>3036.5815469999998</v>
+        <v>3035.2036564</v>
       </c>
       <c r="C413" s="5">
-        <v>-0.51212350000014339</v>
+        <v>-0.83776720000014393</v>
       </c>
       <c r="D413" s="5">
-        <v>-0.20215990645776616</v>
+        <v>-0.33062667927499234</v>
       </c>
       <c r="E413" s="5">
-        <v>1.7905503463804706</v>
+        <v>1.7705444222462674</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>3046.5929811999999</v>
+        <v>3046.4172812000002</v>
       </c>
       <c r="C414" s="5">
-        <v>10.011434200000167</v>
+        <v>11.213624800000161</v>
       </c>
       <c r="D414" s="5">
-        <v>4.0288659468011634</v>
+        <v>4.5246309779927385</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>3050.2392857999998</v>
+        <v>3050.8892073000002</v>
       </c>
       <c r="C415" s="5">
-        <v>3.646304599999894</v>
+        <v>4.4719261000000188</v>
       </c>
       <c r="D415" s="5">
-        <v>1.4457079140377083</v>
+        <v>1.7758071328628944</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>3049.9651140999999</v>
+        <v>3050.8468306</v>
       </c>
       <c r="C416" s="5">
-        <v>-0.2741716999998971</v>
+        <v>-4.2376700000204437E-2</v>
       </c>
       <c r="D416" s="5">
-        <v>-0.10780906265347445</v>
+        <v>-1.6666667288600667E-2</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>3055.4022808999998</v>
+        <v>3056.2100839</v>
       </c>
       <c r="C417" s="5">
-        <v>5.4371667999998863</v>
+        <v>5.3632532999999967</v>
       </c>
       <c r="D417" s="5">
-        <v>2.1603376577298938</v>
+        <v>2.1300634195608126</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>3061.6446215000001</v>
+        <v>3062.0282154000001</v>
       </c>
       <c r="C418" s="5">
-        <v>6.2423406000002615</v>
+        <v>5.8181315000001632</v>
       </c>
       <c r="D418" s="5">
-        <v>2.4793976182554189</v>
+        <v>2.3085210880607887</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>3064.5049883000002</v>
+        <v>3064.9963360000002</v>
       </c>
       <c r="C419" s="5">
-        <v>2.8603668000000653</v>
+        <v>2.9681206000000202</v>
       </c>
       <c r="D419" s="5">
-        <v>1.1268886330674688</v>
+        <v>1.1694193425665578</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>3063.5384121000002</v>
+        <v>3063.9602820999999</v>
       </c>
       <c r="C420" s="5">
-        <v>-0.96657619999996314</v>
+        <v>-1.0360539000002973</v>
       </c>
       <c r="D420" s="5">
-        <v>-0.37783636493096129</v>
+        <v>-0.40488004793842736</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>3073.4040541999998</v>
+        <v>3073.5966678999998</v>
       </c>
       <c r="C421" s="5">
-        <v>9.8656420999996044</v>
+        <v>9.6363857999999709</v>
       </c>
       <c r="D421" s="5">
-        <v>3.9335967370101699</v>
+        <v>3.840063526462334</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>3076.2894286999999</v>
+        <v>3076.3938778000002</v>
       </c>
       <c r="C422" s="5">
-        <v>2.8853745000001254</v>
+        <v>2.7972099000003254</v>
       </c>
       <c r="D422" s="5">
-        <v>1.132419885529834</v>
+        <v>1.0975755063473702</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>3081.7972028999998</v>
+        <v>3080.6980911999999</v>
       </c>
       <c r="C423" s="5">
-        <v>5.507774199999858</v>
+        <v>4.3042133999997532</v>
       </c>
       <c r="D423" s="5">
-        <v>2.1697575583639273</v>
+        <v>1.6919119858735732</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>3086.2198616999999</v>
+        <v>3084.7139415000001</v>
       </c>
       <c r="C424" s="5">
-        <v>4.4226588000001357</v>
+        <v>4.0158503000002383</v>
       </c>
       <c r="D424" s="5">
-        <v>1.7357667922190068</v>
+        <v>1.5755263661303198</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>3088.7286165999999</v>
+        <v>3086.7462436000001</v>
       </c>
       <c r="C425" s="5">
-        <v>2.5087548999999854</v>
+        <v>2.0323020999999244</v>
       </c>
       <c r="D425" s="5">
-        <v>0.97984012674825482</v>
+        <v>0.79346708212011396</v>
       </c>
       <c r="E425" s="5">
-        <v>1.7172952147956888</v>
+        <v>1.698159103469643</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>3091.1376151999998</v>
+        <v>3091.004821</v>
       </c>
       <c r="C426" s="5">
-        <v>2.4089985999999044</v>
+        <v>4.2585773999999219</v>
       </c>
       <c r="D426" s="5">
-        <v>0.93994371814849487</v>
+        <v>1.668180072470693</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>3096.0161512999998</v>
+        <v>3097.0522990999998</v>
       </c>
       <c r="C427" s="5">
-        <v>4.8785361000000194</v>
+        <v>6.0474780999998075</v>
       </c>
       <c r="D427" s="5">
-        <v>1.9104060797121347</v>
+        <v>2.3732006907062786</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>3100.1521535000002</v>
+        <v>3101.4306021000002</v>
       </c>
       <c r="C428" s="5">
-        <v>4.1360022000003482</v>
+        <v>4.3783030000004146</v>
       </c>
       <c r="D428" s="5">
-        <v>1.6149246190983568</v>
+        <v>1.7096928353853791</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>3104.8552893000001</v>
+        <v>3105.8681001999998</v>
       </c>
       <c r="C429" s="5">
-        <v>4.7031357999999273</v>
+        <v>4.4374980999996296</v>
       </c>
       <c r="D429" s="5">
-        <v>1.83574625196119</v>
+        <v>1.7305247714970218</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>3108.6634356</v>
+        <v>3109.1761768000001</v>
       </c>
       <c r="C430" s="5">
-        <v>3.8081462999998621</v>
+        <v>3.3080766000002768</v>
       </c>
       <c r="D430" s="5">
-        <v>1.481785271619751</v>
+        <v>1.2856403818898077</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>3103.2098151</v>
+        <v>3103.7550584000001</v>
       </c>
       <c r="C431" s="5">
-        <v>-5.4536204999999427</v>
+        <v>-5.4211184000000685</v>
       </c>
       <c r="D431" s="5">
-        <v>-2.0850012812308916</v>
+        <v>-2.0723556386926689</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>3110.3734380999999</v>
+        <v>3110.7955194000001</v>
       </c>
       <c r="C432" s="5">
-        <v>7.1636229999999159</v>
+        <v>7.0404610000000503</v>
       </c>
       <c r="D432" s="5">
-        <v>2.8055903184815545</v>
+        <v>2.7562608826597002</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>3112.2340518999999</v>
+        <v>3112.4123115000002</v>
       </c>
       <c r="C433" s="5">
-        <v>1.8606138000000101</v>
+        <v>1.6167921000001115</v>
       </c>
       <c r="D433" s="5">
-        <v>0.7202019798279613</v>
+        <v>0.62546899646969134</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>3113.1223316000001</v>
+        <v>3113.2174737999999</v>
       </c>
       <c r="C434" s="5">
-        <v>0.88827970000011192</v>
+        <v>0.80516229999966527</v>
       </c>
       <c r="D434" s="5">
-        <v>0.34303670769832983</v>
+        <v>0.31087483516503145</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>3120.6683904000001</v>
+        <v>3122.8292615</v>
       </c>
       <c r="C435" s="5">
-        <v>7.5460588000000826</v>
+        <v>9.6117877000001499</v>
       </c>
       <c r="D435" s="5">
-        <v>2.947835906499785</v>
+        <v>3.7684593968142499</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>3123.5105241000001</v>
+        <v>3126.0298923</v>
       </c>
       <c r="C436" s="5">
-        <v>2.8421336999999767</v>
+        <v>3.200630799999999</v>
       </c>
       <c r="D436" s="5">
-        <v>1.0983852861628174</v>
+        <v>1.2368532570866231</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>3128.2007217</v>
+        <v>3132.2397497000002</v>
       </c>
       <c r="C437" s="5">
-        <v>4.6901975999999195</v>
+        <v>6.2098574000001463</v>
       </c>
       <c r="D437" s="5">
-        <v>1.8168507359049624</v>
+        <v>2.4100176512281246</v>
       </c>
       <c r="E437" s="5">
-        <v>1.2779402142312657</v>
+        <v>1.4738336911991112</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>3134.5035456000001</v>
+        <v>3122.0186094000001</v>
       </c>
       <c r="C438" s="5">
-        <v>6.3028239000000212</v>
+        <v>-10.221140300000116</v>
       </c>
       <c r="D438" s="5">
-        <v>2.4447819782807079</v>
+        <v>-3.8463246911898175</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>3134.3250914</v>
+        <v>3120.8815344999998</v>
       </c>
       <c r="C439" s="5">
-        <v>-0.17845420000003287</v>
+        <v>-1.1370749000002434</v>
       </c>
       <c r="D439" s="5">
-        <v>-6.8297258238070313E-2</v>
+        <v>-0.43617930269835847</v>
       </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>3145.3664141999998</v>
+        <v>3124.2112533999998</v>
       </c>
       <c r="C440" s="5">
-        <v>11.041322799999762</v>
+        <v>3.3297188999999889</v>
       </c>
       <c r="D440" s="5">
-        <v>4.3101257760560951</v>
+        <v>1.2878390048763233</v>
       </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>3146.3709850999999</v>
+        <v>3124.9519869000001</v>
       </c>
       <c r="C441" s="5">
-        <v>1.0045709000000898</v>
+        <v>0.74073350000026039</v>
       </c>
       <c r="D441" s="5">
-        <v>0.38393138602734744</v>
+        <v>0.2848847795520637</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>3149.8383067999998</v>
+        <v>3127.9152128999999</v>
       </c>
       <c r="C442" s="5">
-        <v>3.4673216999999568</v>
+        <v>2.9632259999998496</v>
       </c>
       <c r="D442" s="5">
-        <v>1.3304526399137817</v>
+        <v>1.1438496012302624</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>3162.3447534000002</v>
+        <v>3139.5460076999998</v>
       </c>
       <c r="C443" s="5">
-        <v>12.506446600000345</v>
+        <v>11.630794799999876</v>
       </c>
       <c r="D443" s="5">
-        <v>4.8700430148314044</v>
+        <v>4.5544574496912293</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
-        <v>3166.6336308</v>
+        <v>3141.0570121000001</v>
       </c>
       <c r="C444" s="5">
-        <v>4.2888773999998193</v>
+        <v>1.5110044000002745</v>
       </c>
       <c r="D444" s="5">
-        <v>1.6396748968443786</v>
+        <v>0.57906863682026799</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
+      </c>
+      <c r="B445" s="5">
+        <v>3143.1290183999999</v>
+      </c>
+      <c r="C445" s="5">
+        <v>2.0720062999998845</v>
+      </c>
+      <c r="D445" s="5">
+        <v>0.7944613305423065</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>