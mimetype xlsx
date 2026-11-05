--- v9 (2026-09-25)
+++ v10 (2026-11-05)
@@ -1,98 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{EECC6D67-CFF3-4336-8AC9-6264D4438838}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{CFDD788E-6D1B-4555-BF04-9AB2376C2F47}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{B0863DAA-147C-456B-891D-F8378DC8E01D}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{8319945A-0B6C-42DF-AEB5-3CE9DAC8D297}"/>
   </bookViews>
   <sheets>
     <sheet name="dalnaga" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Dallas—Plano—Irving Total Nonfarm Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2026:Q1.</t>
   </si>
   <si>
-    <t>Last data entry August 2026</t>
+    <t>Last data entry September 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -930,51 +917,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{72EFE7D7-5541-4001-9C2F-3C6FF432EC71}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3BAF1CBC-16C4-4D07-BCD8-1A287C1762EB}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -7232,81 +7219,90 @@
         <v>11.630794799999876</v>
       </c>
       <c r="D443" s="5">
         <v>4.5544574496912293</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
         <v>3141.0570121000001</v>
       </c>
       <c r="C444" s="5">
         <v>1.5110044000002745</v>
       </c>
       <c r="D444" s="5">
         <v>0.57906863682026799</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
       <c r="B445" s="5">
-        <v>3143.1290183999999</v>
+        <v>3143.0355628000002</v>
       </c>
       <c r="C445" s="5">
-        <v>2.0720062999998845</v>
+        <v>1.9785507000001417</v>
       </c>
       <c r="D445" s="5">
-        <v>0.7944613305423065</v>
+        <v>0.75850378693353981</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
+      <c r="B446" s="5">
+        <v>3139.8139930000002</v>
+      </c>
+      <c r="C446" s="5">
+        <v>-3.2215697999999975</v>
+      </c>
+      <c r="D446" s="5">
+        <v>-1.2230737878899611</v>
+      </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>