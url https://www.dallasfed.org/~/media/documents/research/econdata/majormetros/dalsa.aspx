--- v3 (2026-02-15)
+++ v4 (2026-04-21)
@@ -1,99 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{4D05EAC7-A4F9-4A1F-858E-3E14A2EABC4C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{E4B013E6-6339-43E6-981A-FEEB244CFDDC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{1C35BBF1-B960-4E9D-ACAC-C9A595E79AF6}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{1CFDE014-2D36-4849-B938-DECF69BA3B3E}"/>
   </bookViews>
   <sheets>
     <sheet name="dalnaga" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Dallas—Plano—Irving Total Nonfarm Payroll Employment</t>
   </si>
   <si>
-    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q2.</t>
+    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q3.</t>
   </si>
   <si>
-    <t>Last data entry December 2025</t>
+    <t>Last data entry February 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -917,6258 +916,6330 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{784D9AD4-D096-4416-B107-D6C29A024930}">
-  <dimension ref="A1:F437"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{21CBA2A0-641E-4948-BEDA-B4E32E3789BF}">
+  <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>1398.4760421000001</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+        <v>1399.2607688000001</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>1400.7720995</v>
+        <v>1401.6848912</v>
       </c>
       <c r="C7" s="5">
-        <v>2.2960573999998815</v>
+        <v>2.4241223999999875</v>
       </c>
       <c r="D7" s="5">
-        <v>1.9880825226472609</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+        <v>2.0988404400701821</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>1402.5754753000001</v>
+        <v>1403.2515438</v>
       </c>
       <c r="C8" s="5">
-        <v>1.8033758000001399</v>
+        <v>1.5666525999999976</v>
       </c>
       <c r="D8" s="5">
-        <v>1.5558848510617951</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+        <v>1.3495066779941611</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>1404.8391262</v>
+        <v>1405.4608656</v>
       </c>
       <c r="C9" s="5">
-        <v>2.2636508999999023</v>
+        <v>2.2093217999999979</v>
       </c>
       <c r="D9" s="5">
-        <v>1.9539935672996611</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+        <v>1.9057628527267223</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>1409.9307968999999</v>
+        <v>1410.033394</v>
       </c>
       <c r="C10" s="5">
-        <v>5.0916706999998951</v>
+        <v>4.5725284000000102</v>
       </c>
       <c r="D10" s="5">
-        <v>4.4370103615948731</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+        <v>3.9747033897233219</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>1416.3869884000001</v>
+        <v>1416.2658137999999</v>
       </c>
       <c r="C11" s="5">
-        <v>6.4561915000001591</v>
+        <v>6.2324197999998887</v>
       </c>
       <c r="D11" s="5">
-        <v>5.6354238577519089</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+        <v>5.4349234849762507</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>1418.5536815</v>
+        <v>1418.2642416000001</v>
       </c>
       <c r="C12" s="5">
-        <v>2.1666930999999749</v>
+        <v>1.9984278000001723</v>
       </c>
       <c r="D12" s="5">
-        <v>1.8512024694574691</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+        <v>1.7064681126681247</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>1422.8974484</v>
+        <v>1422.5535253999999</v>
       </c>
       <c r="C13" s="5">
-        <v>4.3437668999999914</v>
+        <v>4.2892837999997937</v>
       </c>
       <c r="D13" s="5">
-        <v>3.7370526029412821</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+        <v>3.6901627284634531</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>1425.1168966</v>
+        <v>1424.6632276</v>
       </c>
       <c r="C14" s="5">
-        <v>2.219448199999988</v>
+        <v>2.1097022000001289</v>
       </c>
       <c r="D14" s="5">
-        <v>1.8879123718516189</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+        <v>1.7942347352797761</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>1424.2077442</v>
+        <v>1423.5386261000001</v>
       </c>
       <c r="C15" s="5">
-        <v>-0.90915240000003905</v>
+        <v>-1.1246014999999261</v>
       </c>
       <c r="D15" s="5">
-        <v>-0.76285886164501049</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+        <v>-0.94315490754995901</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>1429.9071822000001</v>
+        <v>1429.2090102</v>
       </c>
       <c r="C16" s="5">
-        <v>5.6994380000001001</v>
+        <v>5.6703840999998647</v>
       </c>
       <c r="D16" s="5">
-        <v>4.9093159929049834</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.8860854300161405</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>1432.0397043</v>
+        <v>1431.99775</v>
       </c>
       <c r="C17" s="5">
-        <v>2.1325220999999601</v>
+        <v>2.7887398000000303</v>
       </c>
       <c r="D17" s="5">
-        <v>1.8043980550427552</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.3667891737990221</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>1417.7028442999999</v>
+        <v>1418.3101469999999</v>
       </c>
       <c r="C18" s="5">
-        <v>-14.336860000000115</v>
+        <v>-13.687603000000081</v>
       </c>
       <c r="D18" s="5">
-        <v>-11.373863581319664</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-10.885886208206541</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>1417.363353</v>
+        <v>1418.1249703999999</v>
       </c>
       <c r="C19" s="5">
-        <v>-0.3394912999999633</v>
+        <v>-0.18517659999997704</v>
       </c>
       <c r="D19" s="5">
-        <v>-0.28698075375928056</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.15656125862991699</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>1416.6232646999999</v>
+        <v>1417.2384502</v>
       </c>
       <c r="C20" s="5">
-        <v>-0.7400883000000249</v>
+        <v>-0.88652019999994991</v>
       </c>
       <c r="D20" s="5">
-        <v>-0.62479382286647622</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.74758867157118658</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>1417.6147229000001</v>
+        <v>1418.1663831999999</v>
       </c>
       <c r="C21" s="5">
-        <v>0.99145820000012463</v>
+        <v>0.92793299999993906</v>
       </c>
       <c r="D21" s="5">
-        <v>0.84308953902090256</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.78853228322735003</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>1420.5414255000001</v>
+        <v>1420.6453200000001</v>
       </c>
       <c r="C22" s="5">
-        <v>2.9267025999999987</v>
+        <v>2.4789368000001559</v>
       </c>
       <c r="D22" s="5">
-        <v>2.5057567857364127</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.1178687332926494</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>1417.8972209000001</v>
+        <v>1417.7811225</v>
       </c>
       <c r="C23" s="5">
-        <v>-2.6442045999999664</v>
+        <v>-2.8641975000000457</v>
       </c>
       <c r="D23" s="5">
-        <v>-2.2109608237099065</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.3927011961244249</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>1418.6248092999999</v>
+        <v>1418.3384182</v>
       </c>
       <c r="C24" s="5">
-        <v>0.72758839999983138</v>
+        <v>0.55729569999994055</v>
       </c>
       <c r="D24" s="5">
-        <v>0.61751617619791865</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.4727122673855666</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>1418.3932595000001</v>
+        <v>1418.0435818999999</v>
       </c>
       <c r="C25" s="5">
-        <v>-0.23154979999981151</v>
+        <v>-0.29483630000004268</v>
       </c>
       <c r="D25" s="5">
-        <v>-0.19568983592798128</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.24916432403306876</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>1419.2866767999999</v>
+        <v>1418.7959358000001</v>
       </c>
       <c r="C26" s="5">
-        <v>0.8934172999997827</v>
+        <v>0.75235390000011648</v>
       </c>
       <c r="D26" s="5">
-        <v>0.75847983804604446</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.63853033812713011</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>1419.9372604</v>
+        <v>1419.3052313999999</v>
       </c>
       <c r="C27" s="5">
-        <v>0.65058360000011817</v>
+        <v>0.50929559999985941</v>
       </c>
       <c r="D27" s="5">
-        <v>0.55145418629578558</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.43160735869853806</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>1421.3615519</v>
+        <v>1420.6927740000001</v>
       </c>
       <c r="C28" s="5">
-        <v>1.4242914999999812</v>
+        <v>1.387542600000188</v>
       </c>
       <c r="D28" s="5">
-        <v>1.2103425947646906</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.1794737040087266</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>1421.9435676999999</v>
+        <v>1421.8723229</v>
       </c>
       <c r="C29" s="5">
-        <v>0.58201579999990827</v>
+        <v>1.1795488999998724</v>
       </c>
       <c r="D29" s="5">
-        <v>0.49248133682464612</v>
+        <v>1.0008780544005891</v>
       </c>
       <c r="E29" s="5">
-        <v>-0.70501792441119981</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.70708400903563007</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>1416.6521101000001</v>
+        <v>1417.2551828000001</v>
       </c>
       <c r="C30" s="5">
-        <v>-5.2914575999998306</v>
+        <v>-4.617140099999915</v>
       </c>
       <c r="D30" s="5">
-        <v>-4.3752699908580883</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.827824915028355</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>1419.2348429000001</v>
+        <v>1419.9436355</v>
       </c>
       <c r="C31" s="5">
-        <v>2.5827328000000307</v>
+        <v>2.6884526999999707</v>
       </c>
       <c r="D31" s="5">
-        <v>2.2098199089430892</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.300232153176851</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>1419.4637064999999</v>
+        <v>1420.0177662999999</v>
       </c>
       <c r="C32" s="5">
-        <v>0.22886359999984052</v>
+        <v>7.4130799999920782E-2</v>
       </c>
       <c r="D32" s="5">
-        <v>0.19368185131045657</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.2666224997087738E-2</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>1425.8978537</v>
+        <v>1426.3810221000001</v>
       </c>
       <c r="C33" s="5">
-        <v>6.4341472000000977</v>
+        <v>6.3632558000001609</v>
       </c>
       <c r="D33" s="5">
-        <v>5.5770372525996592</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.5118619903867128</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>1427.5323559999999</v>
+        <v>1427.5992885000001</v>
       </c>
       <c r="C34" s="5">
-        <v>1.6345022999998946</v>
+        <v>1.2182663999999477</v>
       </c>
       <c r="D34" s="5">
-        <v>1.3842618891577674</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.0297435645457265</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>1425.4585764000001</v>
+        <v>1425.3397500000001</v>
       </c>
       <c r="C35" s="5">
-        <v>-2.0737795999998525</v>
+        <v>-2.2595384999999624</v>
       </c>
       <c r="D35" s="5">
-        <v>-1.7293817674895462</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.8828580050667565</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>1427.4377658999999</v>
+        <v>1427.2288888</v>
       </c>
       <c r="C36" s="5">
-        <v>1.9791894999998476</v>
+        <v>1.8891387999999552</v>
       </c>
       <c r="D36" s="5">
-        <v>1.6789323708436221</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.6021199412993736</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>1425.7014185</v>
+        <v>1425.3969654</v>
       </c>
       <c r="C37" s="5">
-        <v>-1.736347399999886</v>
+        <v>-1.8319234000000506</v>
       </c>
       <c r="D37" s="5">
-        <v>-1.4499639748422832</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.5294360010690067</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>1429.5605209</v>
+        <v>1429.1451893999999</v>
       </c>
       <c r="C38" s="5">
-        <v>3.8591023999999834</v>
+        <v>3.7482239999999365</v>
       </c>
       <c r="D38" s="5">
-        <v>3.2969675982114532</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.2015601818425887</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>1437.7909990000001</v>
+        <v>1437.3518326000001</v>
       </c>
       <c r="C39" s="5">
-        <v>8.2304781000000276</v>
+        <v>8.2066432000001441</v>
       </c>
       <c r="D39" s="5">
-        <v>7.1318421425781819</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.1126645461593085</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>1437.1225356</v>
+        <v>1436.5867768000001</v>
       </c>
       <c r="C40" s="5">
-        <v>-0.66846340000006421</v>
+        <v>-0.76505580000002738</v>
       </c>
       <c r="D40" s="5">
-        <v>-0.5564842717778351</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.6368545869339437</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>1439.1885546999999</v>
+        <v>1439.0986780000001</v>
       </c>
       <c r="C41" s="5">
-        <v>2.0660190999999486</v>
+        <v>2.5119012000000112</v>
       </c>
       <c r="D41" s="5">
-        <v>1.7388357159198176</v>
+        <v>2.1185208142178835</v>
       </c>
       <c r="E41" s="5">
-        <v>1.2127757663332517</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.2115261562209545</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>1446.4748906</v>
+        <v>1446.9921528</v>
       </c>
       <c r="C42" s="5">
-        <v>7.2863359000000401</v>
+        <v>7.8934747999999217</v>
       </c>
       <c r="D42" s="5">
-        <v>6.2474291949280669</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.7842544966373097</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>1452.3380006</v>
+        <v>1452.8553919000001</v>
       </c>
       <c r="C43" s="5">
-        <v>5.863110000000006</v>
+        <v>5.8632391000001007</v>
       </c>
       <c r="D43" s="5">
-        <v>4.9739697694805685</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.9722638265157215</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>1454.8354650000001</v>
+        <v>1455.3168886999999</v>
       </c>
       <c r="C44" s="5">
-        <v>2.4974644000001263</v>
+        <v>2.4614967999998498</v>
       </c>
       <c r="D44" s="5">
-        <v>2.0831688479348909</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.0521496889278845</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>1461.3144953000001</v>
+        <v>1461.6653494</v>
       </c>
       <c r="C45" s="5">
-        <v>6.4790302999999767</v>
+        <v>6.3484607000000324</v>
       </c>
       <c r="D45" s="5">
-        <v>5.4769962148202955</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.3621411418652176</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>1464.2770359000001</v>
+        <v>1464.2990437000001</v>
       </c>
       <c r="C46" s="5">
-        <v>2.9625406000000112</v>
+        <v>2.6336943000001156</v>
       </c>
       <c r="D46" s="5">
-        <v>2.4600846659745823</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.1837709968909325</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>1469.2250896999999</v>
+        <v>1469.1267517000001</v>
       </c>
       <c r="C47" s="5">
-        <v>4.9480537999997978</v>
+        <v>4.8277080000000296</v>
       </c>
       <c r="D47" s="5">
-        <v>4.1312342549355341</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.0288646881296408</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>1479.7659100999999</v>
+        <v>1479.6909091</v>
       </c>
       <c r="C48" s="5">
-        <v>10.54082040000003</v>
+        <v>10.564157399999885</v>
       </c>
       <c r="D48" s="5">
-        <v>8.9572626704928826</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.9785094066040081</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>1481.9193169</v>
+        <v>1481.7331847</v>
       </c>
       <c r="C49" s="5">
-        <v>2.1534068000000843</v>
+        <v>2.042275600000039</v>
       </c>
       <c r="D49" s="5">
-        <v>1.7603266164818887</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.6688758171361728</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>1488.0845859999999</v>
+        <v>1487.8571919999999</v>
       </c>
       <c r="C50" s="5">
-        <v>6.1652690999999322</v>
+        <v>6.1240072999999029</v>
       </c>
       <c r="D50" s="5">
-        <v>5.1082265578584085</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.0739102865144048</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>1490.8131734999999</v>
+        <v>1490.6449871</v>
       </c>
       <c r="C51" s="5">
-        <v>2.7285875000000033</v>
+        <v>2.7877951000000394</v>
       </c>
       <c r="D51" s="5">
-        <v>2.2226752672666494</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.271753886595862</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>1494.7522656000001</v>
+        <v>1494.3265512999999</v>
       </c>
       <c r="C52" s="5">
-        <v>3.9390921000001526</v>
+        <v>3.6815641999999116</v>
       </c>
       <c r="D52" s="5">
-        <v>3.2171785904740124</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.0043272433398993</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>1501.6535552</v>
+        <v>1501.5558661</v>
       </c>
       <c r="C53" s="5">
-        <v>6.9012895999999273</v>
+        <v>7.2293148000001111</v>
       </c>
       <c r="D53" s="5">
-        <v>5.6832935594589573</v>
+        <v>5.9623990637362345</v>
       </c>
       <c r="E53" s="5">
-        <v>4.3402930280404428</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.3400212268140281</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>1502.7437868</v>
+        <v>1503.0002248000001</v>
       </c>
       <c r="C54" s="5">
-        <v>1.0902315999999246</v>
+        <v>1.4443587000000662</v>
       </c>
       <c r="D54" s="5">
-        <v>0.87471220087067536</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.1604160658518881</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>1504.2483669000001</v>
+        <v>1504.4874582</v>
       </c>
       <c r="C55" s="5">
-        <v>1.504580100000112</v>
+        <v>1.4872333999999228</v>
       </c>
       <c r="D55" s="5">
-        <v>1.2081046387694805</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.1938953362237825</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>1509.2985715</v>
+        <v>1509.5895209</v>
       </c>
       <c r="C56" s="5">
-        <v>5.0502045999999154</v>
+        <v>5.1020627000000331</v>
       </c>
       <c r="D56" s="5">
-        <v>4.1039835098292787</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.1462432559108198</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>1516.5580302999999</v>
+        <v>1516.7963895</v>
       </c>
       <c r="C57" s="5">
-        <v>7.2594587999999476</v>
+        <v>7.2068686000000071</v>
       </c>
       <c r="D57" s="5">
-        <v>5.9269491579615696</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.8817146177760016</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>1522.7540489</v>
+        <v>1522.6850406000001</v>
       </c>
       <c r="C58" s="5">
-        <v>6.1960186000001158</v>
+        <v>5.888651100000061</v>
       </c>
       <c r="D58" s="5">
-        <v>5.0143767028179242</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.7595293062522082</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>1529.2879195</v>
+        <v>1529.1690544000001</v>
       </c>
       <c r="C59" s="5">
-        <v>6.5338706000000002</v>
+        <v>6.484013799999957</v>
       </c>
       <c r="D59" s="5">
-        <v>5.2722582110964478</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.2313240770691882</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>1541.1380601999999</v>
+        <v>1541.2211540999999</v>
       </c>
       <c r="C60" s="5">
-        <v>11.850140699999884</v>
+        <v>12.052099699999872</v>
       </c>
       <c r="D60" s="5">
-        <v>9.7052616187786498</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.8787038197814869</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>1547.1692720999999</v>
+        <v>1547.2339360000001</v>
       </c>
       <c r="C61" s="5">
-        <v>6.0312119000000166</v>
+        <v>6.0127819000001637</v>
       </c>
       <c r="D61" s="5">
-        <v>4.7985865557958141</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.7833436469563395</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>1552.1401905</v>
+        <v>1552.1208875</v>
       </c>
       <c r="C62" s="5">
-        <v>4.9709184000000732</v>
+        <v>4.8869514999998955</v>
       </c>
       <c r="D62" s="5">
-        <v>3.9243596054864938</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.8567510982791653</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>1556.5187619999999</v>
+        <v>1556.5902361999999</v>
       </c>
       <c r="C63" s="5">
-        <v>4.3785714999999072</v>
+        <v>4.469348699999955</v>
       </c>
       <c r="D63" s="5">
-        <v>3.4382073702842408</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.5106659620030678</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>1565.6127646</v>
+        <v>1565.2953401</v>
       </c>
       <c r="C64" s="5">
-        <v>9.0940026000000671</v>
+        <v>8.7051039000000401</v>
       </c>
       <c r="D64" s="5">
-        <v>7.2407697614318867</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.9212147802627744</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>1573.7345247000001</v>
+        <v>1573.6450213999999</v>
       </c>
       <c r="C65" s="5">
-        <v>8.1217601000000741</v>
+        <v>8.3496812999999293</v>
       </c>
       <c r="D65" s="5">
-        <v>6.4058310397094864</v>
+        <v>6.5922812614792381</v>
       </c>
       <c r="E65" s="5">
-        <v>4.8001064726543863</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.8009639153312023</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>1578.3281583999999</v>
+        <v>1578.3717670999999</v>
       </c>
       <c r="C66" s="5">
-        <v>4.5936336999998275</v>
+        <v>4.7267457000000377</v>
       </c>
       <c r="D66" s="5">
-        <v>3.5595098151705029</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.664577519564105</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>1585.4714078</v>
+        <v>1585.4374699</v>
       </c>
       <c r="C67" s="5">
-        <v>7.1432494000000588</v>
+        <v>7.0657028000000537</v>
       </c>
       <c r="D67" s="5">
-        <v>5.5682486674292209</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.5061483644108566</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>1589.5163603000001</v>
+        <v>1589.6272263000001</v>
       </c>
       <c r="C68" s="5">
-        <v>4.0449525000001358</v>
+        <v>4.1897564000000784</v>
       </c>
       <c r="D68" s="5">
-        <v>3.1048404732569868</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.2176802471846955</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>1589.7703464000001</v>
+        <v>1589.8711489</v>
       </c>
       <c r="C69" s="5">
-        <v>0.25398610000002009</v>
+        <v>0.24392259999990529</v>
       </c>
       <c r="D69" s="5">
-        <v>0.19191455008966685</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.18429118051797033</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>1594.1187497999999</v>
+        <v>1593.9818215</v>
       </c>
       <c r="C70" s="5">
-        <v>4.3484033999998246</v>
+        <v>4.1106726000000435</v>
       </c>
       <c r="D70" s="5">
-        <v>3.3321191034505482</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.1471493771029202</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>1597.9761114999999</v>
+        <v>1597.8257510000001</v>
       </c>
       <c r="C71" s="5">
-        <v>3.8573616999999558</v>
+        <v>3.8439295000000584</v>
       </c>
       <c r="D71" s="5">
-        <v>2.9426521328437705</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.9325241228716159</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>1598.8922652000001</v>
+        <v>1598.9273724</v>
       </c>
       <c r="C72" s="5">
-        <v>0.91615370000022267</v>
+        <v>1.1016213999998854</v>
       </c>
       <c r="D72" s="5">
-        <v>0.69015908205303234</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.8304848036390311</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>1608.4058938999999</v>
+        <v>1608.5959975000001</v>
       </c>
       <c r="C73" s="5">
-        <v>9.5136286999997992</v>
+        <v>9.6686251000000993</v>
       </c>
       <c r="D73" s="5">
-        <v>7.3785293479957659</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.502597208468198</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>1613.1716011999999</v>
+        <v>1613.2426006000001</v>
       </c>
       <c r="C74" s="5">
-        <v>4.765707300000031</v>
+        <v>4.646603099999993</v>
       </c>
       <c r="D74" s="5">
-        <v>3.6141204513177927</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.5219339639604108</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>1615.2139173999999</v>
+        <v>1615.3798342</v>
       </c>
       <c r="C75" s="5">
-        <v>2.0423161999999593</v>
+        <v>2.137233599999945</v>
       </c>
       <c r="D75" s="5">
-        <v>1.5298538477892087</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.6014023320240378</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>1625.9793244</v>
+        <v>1625.6806925999999</v>
       </c>
       <c r="C76" s="5">
-        <v>10.765407000000096</v>
+        <v>10.300858399999925</v>
       </c>
       <c r="D76" s="5">
-        <v>8.2978040334744421</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.9262507227324974</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>1631.2496688000001</v>
+        <v>1631.166191</v>
       </c>
       <c r="C77" s="5">
-        <v>5.2703444000001127</v>
+        <v>5.4854984000000968</v>
       </c>
       <c r="D77" s="5">
-        <v>3.9596984939547886</v>
+        <v>4.1251310761184046</v>
       </c>
       <c r="E77" s="5">
-        <v>3.6546916393642714</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.6552824059917999</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>1632.9976423000001</v>
+        <v>1633.0351641</v>
       </c>
       <c r="C78" s="5">
-        <v>1.7479734999999437</v>
+        <v>1.8689730999999483</v>
       </c>
       <c r="D78" s="5">
-        <v>1.2934712749824717</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.383645284338697</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>1639.1627715</v>
+        <v>1639.0506648999999</v>
       </c>
       <c r="C79" s="5">
-        <v>6.1651291999999103</v>
+        <v>6.015500799999927</v>
       </c>
       <c r="D79" s="5">
-        <v>4.6256790557940075</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.5110237277679044</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>1645.3953687999999</v>
+        <v>1645.4340835999999</v>
       </c>
       <c r="C80" s="5">
-        <v>6.2325972999999522</v>
+        <v>6.3834186999999929</v>
       </c>
       <c r="D80" s="5">
-        <v>4.6594058258733417</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.7749178545370086</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>1651.9285367</v>
+        <v>1651.9663720000001</v>
       </c>
       <c r="C81" s="5">
-        <v>6.5331679000000804</v>
+        <v>6.5322884000001977</v>
       </c>
       <c r="D81" s="5">
-        <v>4.8701332748602555</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.8693461875132682</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>1660.5085601999999</v>
+        <v>1660.285691</v>
       </c>
       <c r="C82" s="5">
-        <v>8.5800234999999248</v>
+        <v>8.3193189999999504</v>
       </c>
       <c r="D82" s="5">
-        <v>6.4138996402500537</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.2134390304949827</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>1665.1898242</v>
+        <v>1665.0453966</v>
       </c>
       <c r="C83" s="5">
-        <v>4.6812640000000556</v>
+        <v>4.7597055999999611</v>
       </c>
       <c r="D83" s="5">
-        <v>3.4359610454698819</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.4949230194068592</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>1671.3790048999999</v>
+        <v>1671.4847059000001</v>
       </c>
       <c r="C84" s="5">
-        <v>6.1891806999999517</v>
+        <v>6.4393093000001045</v>
       </c>
       <c r="D84" s="5">
-        <v>4.5524778655785525</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.7408128522420379</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>1679.9886859000001</v>
+        <v>1680.4433798</v>
       </c>
       <c r="C85" s="5">
-        <v>8.6096810000001369</v>
+        <v>8.9586738999998943</v>
       </c>
       <c r="D85" s="5">
-        <v>6.3596681440743819</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.6246757496322584</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>1682.7947902999999</v>
+        <v>1683.0421722000001</v>
       </c>
       <c r="C86" s="5">
-        <v>2.8061043999998674</v>
+        <v>2.598792400000093</v>
       </c>
       <c r="D86" s="5">
-        <v>2.0228902992544873</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.871656975447844</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>1694.6445933</v>
+        <v>1694.9690888</v>
       </c>
       <c r="C87" s="5">
-        <v>11.849803000000065</v>
+        <v>11.926916599999913</v>
       </c>
       <c r="D87" s="5">
-        <v>8.7851608628249256</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.8432269282827889</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>1706.2482448000001</v>
+        <v>1706.0619322</v>
       </c>
       <c r="C88" s="5">
-        <v>11.603651500000069</v>
+        <v>11.092843399999992</v>
       </c>
       <c r="D88" s="5">
-        <v>8.5333097968447458</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.1424295298483162</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>1710.4901004999999</v>
+        <v>1710.4947440999999</v>
       </c>
       <c r="C89" s="5">
-        <v>4.24185569999986</v>
+        <v>4.4328118999999333</v>
       </c>
       <c r="D89" s="5">
-        <v>3.0244177843480768</v>
+        <v>3.1628705227385812</v>
       </c>
       <c r="E89" s="5">
-        <v>4.857651971711463</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.8633029263172034</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>1720.5426554000001</v>
+        <v>1720.3278803999999</v>
       </c>
       <c r="C90" s="5">
-        <v>10.052554900000132</v>
+        <v>9.8331362999999783</v>
       </c>
       <c r="D90" s="5">
-        <v>7.2848869903039404</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.1207993040103945</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>1728.3609177000001</v>
+        <v>1728.0523565000001</v>
       </c>
       <c r="C91" s="5">
-        <v>7.8182623000000149</v>
+        <v>7.7244761000001745</v>
       </c>
       <c r="D91" s="5">
-        <v>5.5912471576290645</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.5232177640159419</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>1737.5067968000001</v>
+        <v>1737.4172751000001</v>
       </c>
       <c r="C92" s="5">
-        <v>9.1458791000000019</v>
+        <v>9.36491860000001</v>
       </c>
       <c r="D92" s="5">
-        <v>6.5380878401994691</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.7006009618956419</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>1746.1028885000001</v>
+        <v>1746.0546572000001</v>
       </c>
       <c r="C93" s="5">
-        <v>8.5960916999999881</v>
+        <v>8.637382099999968</v>
       </c>
       <c r="D93" s="5">
-        <v>6.1010846320868062</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.1315210407416165</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>1757.7326978999999</v>
+        <v>1757.4880813</v>
       </c>
       <c r="C94" s="5">
-        <v>11.629809399999885</v>
+        <v>11.433424099999911</v>
       </c>
       <c r="D94" s="5">
-        <v>8.2919093245229281</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.1470428189934108</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>1765.2910202999999</v>
+        <v>1765.2024893</v>
       </c>
       <c r="C95" s="5">
-        <v>7.5583223999999518</v>
+        <v>7.7144080000000486</v>
       </c>
       <c r="D95" s="5">
-        <v>5.2838515801252317</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.3963844871165456</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>1764.8714442</v>
+        <v>1764.9317364999999</v>
       </c>
       <c r="C96" s="5">
-        <v>-0.41957609999985834</v>
+        <v>-0.27075280000008206</v>
       </c>
       <c r="D96" s="5">
-        <v>-0.28484462261060273</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.1839049121640679</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>1776.4690221000001</v>
+        <v>1776.9572923999999</v>
       </c>
       <c r="C97" s="5">
-        <v>11.597577900000033</v>
+        <v>12.025555899999972</v>
       </c>
       <c r="D97" s="5">
-        <v>8.1769542587915023</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.4898053779991933</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>1785.8396038999999</v>
+        <v>1786.1795339</v>
       </c>
       <c r="C98" s="5">
-        <v>9.3705817999998544</v>
+        <v>9.2222415000001092</v>
       </c>
       <c r="D98" s="5">
-        <v>6.5167077348308622</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.4087707626901524</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>1790.0611234999999</v>
+        <v>1790.3993402999999</v>
       </c>
       <c r="C99" s="5">
-        <v>4.2215195999999651</v>
+        <v>4.2198063999999249</v>
       </c>
       <c r="D99" s="5">
-        <v>2.8738347427513578</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.8720994477469564</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>1797.5909985999999</v>
+        <v>1797.4986636000001</v>
       </c>
       <c r="C100" s="5">
-        <v>7.5298751000000266</v>
+        <v>7.099323300000151</v>
       </c>
       <c r="D100" s="5">
-        <v>5.1662258113734927</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.8634167246516702</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>1801.8363199999999</v>
+        <v>1801.8821955999999</v>
       </c>
       <c r="C101" s="5">
-        <v>4.2453213999999662</v>
+        <v>4.3835319999998319</v>
       </c>
       <c r="D101" s="5">
-        <v>2.8711099328386558</v>
+        <v>2.9659935430969675</v>
       </c>
       <c r="E101" s="5">
-        <v>5.34035359066376</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.3427496234772054</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>1810.1804853000001</v>
+        <v>1809.790209</v>
       </c>
       <c r="C102" s="5">
-        <v>8.3441653000002134</v>
+        <v>7.9080134000000726</v>
       </c>
       <c r="D102" s="5">
-        <v>5.7008553899456249</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.3955036753539298</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>1816.5849596</v>
+        <v>1816.2116857000001</v>
       </c>
       <c r="C103" s="5">
-        <v>6.4044742999999471</v>
+        <v>6.4214767000000847</v>
       </c>
       <c r="D103" s="5">
-        <v>4.3292356550972189</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.3419084007179976</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>1820.5662421</v>
+        <v>1820.4236780000001</v>
       </c>
       <c r="C104" s="5">
-        <v>3.9812824999999066</v>
+        <v>4.2119923000000199</v>
       </c>
       <c r="D104" s="5">
-        <v>2.6618904101083141</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.8187028139473602</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>1832.3316321</v>
+        <v>1832.2255221</v>
       </c>
       <c r="C105" s="5">
-        <v>11.765390000000025</v>
+        <v>11.801844099999926</v>
       </c>
       <c r="D105" s="5">
-        <v>8.036653119781235</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.0631025971658268</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>1838.7295623</v>
+        <v>1838.4821035</v>
       </c>
       <c r="C106" s="5">
-        <v>6.3979302000000189</v>
+        <v>6.2565813999999591</v>
       </c>
       <c r="D106" s="5">
-        <v>4.2714358694140087</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.1755348970581974</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>1843.6732340999999</v>
+        <v>1843.6066525000001</v>
       </c>
       <c r="C107" s="5">
-        <v>4.9436717999999473</v>
+        <v>5.1245490000001155</v>
       </c>
       <c r="D107" s="5">
-        <v>3.2745014066015488</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.3966145683539395</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>1854.5308583000001</v>
+        <v>1854.6235342</v>
       </c>
       <c r="C108" s="5">
-        <v>10.857624200000146</v>
+        <v>11.016881699999885</v>
       </c>
       <c r="D108" s="5">
-        <v>7.3004047734151589</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.4113063516078048</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>1863.9588811000001</v>
+        <v>1864.4418065</v>
       </c>
       <c r="C109" s="5">
-        <v>9.4280228000000079</v>
+        <v>9.8182722999999896</v>
       </c>
       <c r="D109" s="5">
-        <v>6.2740329103970316</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.541006084765244</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>1867.7238252</v>
+        <v>1868.0952878000001</v>
       </c>
       <c r="C110" s="5">
-        <v>3.764944099999866</v>
+        <v>3.6534813000000668</v>
       </c>
       <c r="D110" s="5">
-        <v>2.4509463702840462</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.3769786291601758</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>1875.345474</v>
+        <v>1875.6884341</v>
       </c>
       <c r="C111" s="5">
-        <v>7.6216488000000027</v>
+        <v>7.5931462999999439</v>
       </c>
       <c r="D111" s="5">
-        <v>5.0082716478697442</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.9881072410444371</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>1883.6361520999999</v>
+        <v>1883.65644</v>
       </c>
       <c r="C112" s="5">
-        <v>8.2906780999999228</v>
+        <v>7.9680058999999801</v>
       </c>
       <c r="D112" s="5">
-        <v>5.4359680224264961</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.2184576004192573</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>1892.2963878</v>
+        <v>1892.3727506</v>
       </c>
       <c r="C113" s="5">
-        <v>8.6602357000001575</v>
+        <v>8.7163106000000425</v>
       </c>
       <c r="D113" s="5">
-        <v>5.6588108190114061</v>
+        <v>5.6963261934113163</v>
       </c>
       <c r="E113" s="5">
-        <v>5.0204375833649673</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.0220017280246276</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>1890.1864608999999</v>
+        <v>1889.6856731</v>
       </c>
       <c r="C114" s="5">
-        <v>-2.1099269000001186</v>
+        <v>-2.6870774999999867</v>
       </c>
       <c r="D114" s="5">
-        <v>-1.3298354254425937</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.6906972380834384</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>1897.4329651</v>
+        <v>1896.9933372</v>
       </c>
       <c r="C115" s="5">
-        <v>7.2465042000001176</v>
+        <v>7.3076641000000109</v>
       </c>
       <c r="D115" s="5">
-        <v>4.6987560409752493</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.7405430333523846</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>1904.3158871999999</v>
+        <v>1904.0780037</v>
       </c>
       <c r="C116" s="5">
-        <v>6.8829220999998597</v>
+        <v>7.084666499999912</v>
       </c>
       <c r="D116" s="5">
-        <v>4.440896029278707</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.574829648285017</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>1907.5045907000001</v>
+        <v>1907.3711920999999</v>
       </c>
       <c r="C117" s="5">
-        <v>3.1887035000002015</v>
+        <v>3.2931883999999627</v>
       </c>
       <c r="D117" s="5">
-        <v>2.0279626105573989</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.0953108924378405</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>1908.6325529000001</v>
+        <v>1908.4302227000001</v>
       </c>
       <c r="C118" s="5">
-        <v>1.1279621999999563</v>
+        <v>1.0590306000001419</v>
       </c>
       <c r="D118" s="5">
-        <v>0.71190680831374475</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.66831498596844341</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>1914.2123147</v>
+        <v>1914.2170490000001</v>
       </c>
       <c r="C119" s="5">
-        <v>5.5797617999999147</v>
+        <v>5.7868263000000297</v>
       </c>
       <c r="D119" s="5">
-        <v>3.5650811066382904</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.6999942239244854</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>1919.702115</v>
+        <v>1919.8538501</v>
       </c>
       <c r="C120" s="5">
-        <v>5.4898003000000699</v>
+        <v>5.6368010999999569</v>
       </c>
       <c r="D120" s="5">
-        <v>3.4963062416311974</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.5914397823728628</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>1925.3922714</v>
+        <v>1925.7960244999999</v>
       </c>
       <c r="C121" s="5">
-        <v>5.690156399999978</v>
+        <v>5.9421743999998853</v>
       </c>
       <c r="D121" s="5">
-        <v>3.6154625571340304</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.7780249851906422</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>1931.0360459000001</v>
+        <v>1931.4028522999999</v>
       </c>
       <c r="C122" s="5">
-        <v>5.6437745000000632</v>
+        <v>5.6068278000000191</v>
       </c>
       <c r="D122" s="5">
-        <v>3.5747461218891052</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.5502117158606072</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>1938.8060370000001</v>
+        <v>1939.1609645000001</v>
       </c>
       <c r="C123" s="5">
-        <v>7.7699910999999702</v>
+        <v>7.7581122000001415</v>
       </c>
       <c r="D123" s="5">
-        <v>4.9367941459991904</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.9281222463585461</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>1944.4052945000001</v>
+        <v>1944.5451347000001</v>
       </c>
       <c r="C124" s="5">
-        <v>5.5992575000000215</v>
+        <v>5.3841701999999714</v>
       </c>
       <c r="D124" s="5">
-        <v>3.5211718162754924</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.383210205535403</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>1953.3698588</v>
+        <v>1953.4967297999999</v>
       </c>
       <c r="C125" s="5">
-        <v>8.9645642999998927</v>
+        <v>8.9515950999998495</v>
       </c>
       <c r="D125" s="5">
-        <v>5.6749974023594829</v>
+        <v>5.6661604099808915</v>
       </c>
       <c r="E125" s="5">
-        <v>3.2274791303176675</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.230017932810525</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>1959.4962293999999</v>
+        <v>1958.8446369000001</v>
       </c>
       <c r="C126" s="5">
-        <v>6.1263705999999729</v>
+        <v>5.3479071000001568</v>
       </c>
       <c r="D126" s="5">
-        <v>3.8291742287684505</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.3350467062192468</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>1965.3952841</v>
+        <v>1964.9195305000001</v>
       </c>
       <c r="C127" s="5">
-        <v>5.8990547000000788</v>
+        <v>6.0748935999999958</v>
       </c>
       <c r="D127" s="5">
-        <v>3.6730153659520148</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.7856548612327456</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>1972.5928578</v>
+        <v>1972.3030599000001</v>
       </c>
       <c r="C128" s="5">
-        <v>7.1975737000000208</v>
+        <v>7.3835294000000431</v>
       </c>
       <c r="D128" s="5">
-        <v>4.4841851972869495</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.6035802809042625</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>1980.7044784</v>
+        <v>1980.5919296</v>
       </c>
       <c r="C129" s="5">
-        <v>8.1116205999999238</v>
+        <v>8.2888696999998501</v>
       </c>
       <c r="D129" s="5">
-        <v>5.0477431231761738</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.1613805734449514</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>1989.088782</v>
+        <v>1988.9332174000001</v>
       </c>
       <c r="C130" s="5">
-        <v>8.3843036000000666</v>
+        <v>8.3412878000001456</v>
       </c>
       <c r="D130" s="5">
-        <v>5.199533652918098</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.1725372649416235</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>2001.7975776000001</v>
+        <v>2001.9352696000001</v>
       </c>
       <c r="C131" s="5">
-        <v>12.70879560000003</v>
+        <v>13.00205219999998</v>
       </c>
       <c r="D131" s="5">
-        <v>7.9423566338127971</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.1329270089478545</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>2001.8766298</v>
+        <v>2002.1005528999999</v>
       </c>
       <c r="C132" s="5">
-        <v>7.9052199999978257E-2</v>
+        <v>0.16528329999982816</v>
       </c>
       <c r="D132" s="5">
-        <v>4.7399021650029738E-2</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.9119113356582744E-2</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>2004.5461149</v>
+        <v>2004.9344865999999</v>
       </c>
       <c r="C133" s="5">
-        <v>2.6694850999999744</v>
+        <v>2.8339336999999887</v>
       </c>
       <c r="D133" s="5">
-        <v>1.6119780157952235</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.7118624930563264</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>2012.8719708000001</v>
+        <v>2013.2146972999999</v>
       </c>
       <c r="C134" s="5">
-        <v>8.3258559000000787</v>
+        <v>8.2802106999999978</v>
       </c>
       <c r="D134" s="5">
-        <v>5.0996350032912252</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.0700341545615535</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>2015.5302259</v>
+        <v>2015.9623678999999</v>
       </c>
       <c r="C135" s="5">
-        <v>2.6582550999999057</v>
+        <v>2.7476705999999922</v>
       </c>
       <c r="D135" s="5">
-        <v>1.5963152163497973</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.6501310689367887</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>2018.2948908999999</v>
+        <v>2018.5682999999999</v>
       </c>
       <c r="C136" s="5">
-        <v>2.7646649999999227</v>
+        <v>2.6059321000000182</v>
       </c>
       <c r="D136" s="5">
-        <v>1.6584924043944627</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.5622548886937926</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>2021.9986831000001</v>
+        <v>2022.2219769999999</v>
       </c>
       <c r="C137" s="5">
-        <v>3.7037922000001799</v>
+        <v>3.6536770000000161</v>
       </c>
       <c r="D137" s="5">
-        <v>2.2244943032494691</v>
+        <v>2.1937947126190238</v>
       </c>
       <c r="E137" s="5">
-        <v>3.5133553428617237</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.5180630789710232</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>2029.4205300000001</v>
+        <v>2028.6736659999999</v>
       </c>
       <c r="C138" s="5">
-        <v>7.4218468999999914</v>
+        <v>6.4516889999999876</v>
       </c>
       <c r="D138" s="5">
-        <v>4.4946781661149737</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.8963737726346537</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>2030.6114613</v>
+        <v>2030.1089729</v>
       </c>
       <c r="C139" s="5">
-        <v>1.1909312999998747</v>
+        <v>1.4353069000001142</v>
       </c>
       <c r="D139" s="5">
-        <v>0.70647712895202108</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.85232356530839937</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>2031.7774337999999</v>
+        <v>2031.4685119999999</v>
       </c>
       <c r="C140" s="5">
-        <v>1.1659724999999526</v>
+        <v>1.3595390999998926</v>
       </c>
       <c r="D140" s="5">
-        <v>0.69121749132974308</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.80659189046754509</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>2026.3484645000001</v>
+        <v>2026.2734977</v>
       </c>
       <c r="C141" s="5">
-        <v>-5.4289692999998351</v>
+        <v>-5.1950142999999116</v>
       </c>
       <c r="D141" s="5">
-        <v>-3.159730333865729</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.0259287237952681</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>2020.8183881</v>
+        <v>2020.769466</v>
       </c>
       <c r="C142" s="5">
-        <v>-5.5300764000000981</v>
+        <v>-5.5040317000000414</v>
       </c>
       <c r="D142" s="5">
-        <v>-3.2261898054893878</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.2113389059871933</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>2019.0710349000001</v>
+        <v>2019.1456564</v>
       </c>
       <c r="C143" s="5">
-        <v>-1.7473531999999068</v>
+        <v>-1.6238095999999587</v>
       </c>
       <c r="D143" s="5">
-        <v>-1.032690832039429</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.9600217689258117</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>2002.2827542</v>
+        <v>2002.4103788</v>
       </c>
       <c r="C144" s="5">
-        <v>-16.788280700000087</v>
+        <v>-16.735277600000018</v>
       </c>
       <c r="D144" s="5">
-        <v>-9.5339353316572293</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-9.5048586290411237</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>2000.0888226</v>
+        <v>2000.1847625</v>
       </c>
       <c r="C145" s="5">
-        <v>-2.1939316000000417</v>
+        <v>-2.225616299999956</v>
       </c>
       <c r="D145" s="5">
-        <v>-1.3069631753413691</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.3256390833660148</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>1994.1345504999999</v>
+        <v>1994.2351859</v>
       </c>
       <c r="C146" s="5">
-        <v>-5.9542721000000256</v>
+        <v>-5.9495766000000003</v>
       </c>
       <c r="D146" s="5">
-        <v>-3.5144883378768532</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.5115963234169545</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>1975.6871908999999</v>
+        <v>1975.7833313000001</v>
       </c>
       <c r="C147" s="5">
-        <v>-18.447359600000027</v>
+        <v>-18.451854599999933</v>
       </c>
       <c r="D147" s="5">
-        <v>-10.553219801667401</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-10.555155975052132</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>1967.5841177</v>
+        <v>1967.6333749999999</v>
       </c>
       <c r="C148" s="5">
-        <v>-8.1030731999999261</v>
+        <v>-8.1499563000002127</v>
       </c>
       <c r="D148" s="5">
-        <v>-4.8121561722294759</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.8391397856287099</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>1958.5927839000001</v>
+        <v>1958.5811249999999</v>
       </c>
       <c r="C149" s="5">
-        <v>-8.991333799999893</v>
+        <v>-9.0522499999999582</v>
       </c>
       <c r="D149" s="5">
-        <v>-5.3479331787648077</v>
+        <v>-5.3831222150788722</v>
       </c>
       <c r="E149" s="5">
-        <v>-3.1358031896830951</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.1470754805272283</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>1959.1435953</v>
+        <v>1959.0589252</v>
       </c>
       <c r="C150" s="5">
-        <v>0.55081139999992956</v>
+        <v>0.47780020000004697</v>
       </c>
       <c r="D150" s="5">
-        <v>0.33799624333461509</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.2931357590123751</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>1954.7794555999999</v>
+        <v>1954.8695061000001</v>
       </c>
       <c r="C151" s="5">
-        <v>-4.3641397000001234</v>
+        <v>-4.1894190999998955</v>
       </c>
       <c r="D151" s="5">
-        <v>-2.6405824069158368</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.5362141218021939</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>1954.1494620000001</v>
+        <v>1954.204945</v>
       </c>
       <c r="C152" s="5">
-        <v>-0.62999359999980697</v>
+        <v>-0.66456110000012814</v>
       </c>
       <c r="D152" s="5">
-        <v>-0.38605568227559894</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.40718009199444127</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>1949.1846301</v>
+        <v>1949.1952616000001</v>
       </c>
       <c r="C153" s="5">
-        <v>-4.9648319000000356</v>
+        <v>-5.009683399999858</v>
       </c>
       <c r="D153" s="5">
-        <v>-3.0065495605055337</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.0332435471952968</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>1950.797765</v>
+        <v>1950.8077782</v>
       </c>
       <c r="C154" s="5">
-        <v>1.6131348999999773</v>
+        <v>1.6125165999999354</v>
       </c>
       <c r="D154" s="5">
-        <v>0.99764657837655424</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.99725698377821637</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>1945.9866268999999</v>
+        <v>1945.9406732</v>
       </c>
       <c r="C155" s="5">
-        <v>-4.8111381000001074</v>
+        <v>-4.8671050000000378</v>
       </c>
       <c r="D155" s="5">
-        <v>-2.9196743133915182</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.9531586196485216</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>1937.4923561999999</v>
+        <v>1937.5621458999999</v>
       </c>
       <c r="C156" s="5">
-        <v>-8.4942707000000155</v>
+        <v>-8.3785273000000871</v>
       </c>
       <c r="D156" s="5">
-        <v>-5.1140835141799563</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.04615710689772</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>1937.3838992000001</v>
+        <v>1937.3139088</v>
       </c>
       <c r="C157" s="5">
-        <v>-0.10845699999981662</v>
+        <v>-0.24823709999986932</v>
       </c>
       <c r="D157" s="5">
-        <v>-6.7152955251903457E-2</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.15363362965316041</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>1938.5731913</v>
+        <v>1938.5012475000001</v>
       </c>
       <c r="C158" s="5">
-        <v>1.1892920999998751</v>
+        <v>1.1873387000000548</v>
       </c>
       <c r="D158" s="5">
-        <v>0.73913013375530578</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.73793877401420183</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>1930.2510302000001</v>
+        <v>1930.203389</v>
       </c>
       <c r="C159" s="5">
-        <v>-8.3221610999999029</v>
+        <v>-8.2978585000000749</v>
       </c>
       <c r="D159" s="5">
-        <v>-5.0316080403950192</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.0174406297700536</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>1930.3821918000001</v>
+        <v>1930.3260072999999</v>
       </c>
       <c r="C160" s="5">
-        <v>0.13116160000004129</v>
+        <v>0.12261829999988549</v>
       </c>
       <c r="D160" s="5">
-        <v>8.1571129025492795E-2</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.6257964409975898E-2</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>1926.4501696</v>
+        <v>1926.3578027999999</v>
       </c>
       <c r="C161" s="5">
-        <v>-3.9320222000001195</v>
+        <v>-3.9682044999999562</v>
       </c>
       <c r="D161" s="5">
-        <v>-2.4170981643399925</v>
+        <v>-2.4391595347342698</v>
       </c>
       <c r="E161" s="5">
-        <v>-1.6411075627470129</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.6452380648771969</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>1923.9054993</v>
+        <v>1924.0144439999999</v>
       </c>
       <c r="C162" s="5">
-        <v>-2.544670300000007</v>
+        <v>-2.3433588000000327</v>
       </c>
       <c r="D162" s="5">
-        <v>-1.5736286980569725</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.4500382478070728</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>1921.1149241000001</v>
+        <v>1921.3508314999999</v>
       </c>
       <c r="C163" s="5">
-        <v>-2.7905751999999211</v>
+        <v>-2.6636124999999993</v>
       </c>
       <c r="D163" s="5">
-        <v>-1.7267503240780302</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.6486931134961358</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>1915.0214202</v>
+        <v>1915.175215</v>
       </c>
       <c r="C164" s="5">
-        <v>-6.093503900000087</v>
+        <v>-6.1756164999999328</v>
       </c>
       <c r="D164" s="5">
-        <v>-3.7405262453743982</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.7895865652205707</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>1911.3749859</v>
+        <v>1911.4029636</v>
       </c>
       <c r="C165" s="5">
-        <v>-3.6464343000000099</v>
+        <v>-3.7722513999999592</v>
       </c>
       <c r="D165" s="5">
-        <v>-2.2611680700189041</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.3381587976555429</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>1909.0720624</v>
+        <v>1909.0925216000001</v>
       </c>
       <c r="C166" s="5">
-        <v>-2.3029234999999062</v>
+        <v>-2.3104419999999664</v>
       </c>
       <c r="D166" s="5">
-        <v>-1.4362794698484338</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.4409165005342062</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>1905.3100176</v>
+        <v>1905.2612672</v>
       </c>
       <c r="C167" s="5">
-        <v>-3.7620448000000124</v>
+        <v>-3.8312544000000344</v>
       </c>
       <c r="D167" s="5">
-        <v>-2.3392749126150969</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.3818109908104623</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>1900.7594918</v>
+        <v>1900.8935959</v>
       </c>
       <c r="C168" s="5">
-        <v>-4.5505258000000595</v>
+        <v>-4.3676712999999836</v>
       </c>
       <c r="D168" s="5">
-        <v>-2.828657176049687</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.7164909566420592</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>1899.7474563999999</v>
+        <v>1899.6427232999999</v>
       </c>
       <c r="C169" s="5">
-        <v>-1.0120354000000589</v>
+        <v>-1.2508726000000934</v>
       </c>
       <c r="D169" s="5">
-        <v>-0.63705713919490758</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.78680172578916574</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>1904.9628138</v>
+        <v>1904.8101798</v>
       </c>
       <c r="C170" s="5">
-        <v>5.2153574000001299</v>
+        <v>5.1674565000000712</v>
       </c>
       <c r="D170" s="5">
-        <v>3.3445474900573702</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.3135536392510101</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>1908.9502976000001</v>
+        <v>1908.7834250000001</v>
       </c>
       <c r="C171" s="5">
-        <v>3.9874838000000636</v>
+        <v>3.9732452000000649</v>
       </c>
       <c r="D171" s="5">
-        <v>2.5409706120491204</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5319981268811187</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>1908.4233073</v>
+        <v>1908.2872941000001</v>
       </c>
       <c r="C172" s="5">
-        <v>-0.52699030000007951</v>
+        <v>-0.49613090000002558</v>
       </c>
       <c r="D172" s="5">
-        <v>-0.33077291724743496</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.3114584455510272</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>1908.8577794</v>
+        <v>1908.7485062999999</v>
       </c>
       <c r="C173" s="5">
-        <v>0.43447209999999359</v>
+        <v>0.46121219999986351</v>
       </c>
       <c r="D173" s="5">
-        <v>0.27353461519621369</v>
+        <v>0.29041273629180075</v>
       </c>
       <c r="E173" s="5">
-        <v>-0.91320245276070855</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.91412387015561425</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>1916.888436</v>
+        <v>1916.9475921999999</v>
       </c>
       <c r="C174" s="5">
-        <v>8.0306565999999293</v>
+        <v>8.1990859</v>
       </c>
       <c r="D174" s="5">
-        <v>5.1669266312112549</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.2781767121525602</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>1917.6833273</v>
+        <v>1917.7913742999999</v>
       </c>
       <c r="C175" s="5">
-        <v>0.79489130000001751</v>
+        <v>0.84378209999999854</v>
       </c>
       <c r="D175" s="5">
-        <v>0.49874998956900285</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.52948417168428019</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>1922.9295494</v>
+        <v>1922.9847569999999</v>
       </c>
       <c r="C176" s="5">
-        <v>5.2462221000000682</v>
+        <v>5.1933827000000292</v>
       </c>
       <c r="D176" s="5">
-        <v>3.332698177595228</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.2984414607058143</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>1926.8644458000001</v>
+        <v>1926.886186</v>
       </c>
       <c r="C177" s="5">
-        <v>3.9348964000000706</v>
+        <v>3.9014290000000074</v>
       </c>
       <c r="D177" s="5">
-        <v>2.4833894618679464</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.4619598174460133</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>1927.2192264</v>
+        <v>1927.2394202999999</v>
       </c>
       <c r="C178" s="5">
-        <v>0.35478059999991274</v>
+        <v>0.35323429999994005</v>
       </c>
       <c r="D178" s="5">
-        <v>0.22117182133358781</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.22020439181580365</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>1925.0835062000001</v>
+        <v>1925.086301</v>
       </c>
       <c r="C179" s="5">
-        <v>-2.1357201999999234</v>
+        <v>-2.1531192999998439</v>
       </c>
       <c r="D179" s="5">
-        <v>-1.3217495065510287</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.3324374670601546</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>1935.3853544999999</v>
+        <v>1935.6603373</v>
       </c>
       <c r="C180" s="5">
-        <v>10.301848299999847</v>
+        <v>10.574036299999989</v>
       </c>
       <c r="D180" s="5">
-        <v>6.6140710346666909</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.7941275086550679</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>1936.0781646</v>
+        <v>1936.0938102</v>
       </c>
       <c r="C181" s="5">
-        <v>0.69281010000008791</v>
+        <v>0.43347289999996974</v>
       </c>
       <c r="D181" s="5">
-        <v>0.43041087800690381</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.26905992998438322</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>1938.3032876</v>
+        <v>1938.1863997</v>
       </c>
       <c r="C182" s="5">
-        <v>2.2251229999999396</v>
+        <v>2.092589500000031</v>
       </c>
       <c r="D182" s="5">
-        <v>1.3879040590317748</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.3047346919709213</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>1944.5545328000001</v>
+        <v>1944.4073636999999</v>
       </c>
       <c r="C183" s="5">
-        <v>6.2512452000000849</v>
+        <v>6.2209639999998672</v>
       </c>
       <c r="D183" s="5">
-        <v>3.9395266820213104</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.9203460091585374</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>1943.1113312</v>
+        <v>1942.9657483999999</v>
       </c>
       <c r="C184" s="5">
-        <v>-1.4432016000000658</v>
+        <v>-1.4416152999999667</v>
       </c>
       <c r="D184" s="5">
-        <v>-0.886984668154156</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.88608049548282164</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>1947.8520317</v>
+        <v>1947.6958807000001</v>
       </c>
       <c r="C185" s="5">
-        <v>4.7407005000000026</v>
+        <v>4.7301323000001503</v>
       </c>
       <c r="D185" s="5">
-        <v>2.9673035535148884</v>
+        <v>2.9608246934816007</v>
       </c>
       <c r="E185" s="5">
-        <v>2.0428055311829896</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.040466529322793</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>1950.3491832</v>
+        <v>1950.4359655000001</v>
       </c>
       <c r="C186" s="5">
-        <v>2.4971514999999727</v>
+        <v>2.7400847999999769</v>
       </c>
       <c r="D186" s="5">
-        <v>1.54929699243056</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.7013248596353447</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>1953.6921189</v>
+        <v>1953.7744009999999</v>
       </c>
       <c r="C187" s="5">
-        <v>3.3429356999999982</v>
+        <v>3.3384354999998322</v>
       </c>
       <c r="D187" s="5">
-        <v>2.0763239838627268</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.073409378996538</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>1956.4375359000001</v>
+        <v>1956.4883568</v>
       </c>
       <c r="C188" s="5">
-        <v>2.7454170000000886</v>
+        <v>2.7139558000001216</v>
       </c>
       <c r="D188" s="5">
-        <v>1.6993889245316751</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.6796944116410861</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>1969.1443584000001</v>
+        <v>1969.1810640000001</v>
       </c>
       <c r="C189" s="5">
-        <v>12.706822500000044</v>
+        <v>12.692707200000086</v>
       </c>
       <c r="D189" s="5">
-        <v>8.078380386868055</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.0688668380371364</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>1970.0722432</v>
+        <v>1970.1116497</v>
       </c>
       <c r="C190" s="5">
-        <v>0.92788479999990159</v>
+        <v>0.93058569999993779</v>
       </c>
       <c r="D190" s="5">
-        <v>0.5669223867418749</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.56856625807559791</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>1972.2679022</v>
+        <v>1972.2935453</v>
       </c>
       <c r="C191" s="5">
-        <v>2.1956589999999778</v>
+        <v>2.1818955999999616</v>
       </c>
       <c r="D191" s="5">
-        <v>1.3456367746030873</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.3371233491147549</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>1989.1117108000001</v>
+        <v>1989.4378532999999</v>
       </c>
       <c r="C192" s="5">
-        <v>16.843808600000102</v>
+        <v>17.14430799999991</v>
       </c>
       <c r="D192" s="5">
-        <v>10.743745935021764</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.944527223930889</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>1991.5344557999999</v>
+        <v>1991.5977593</v>
       </c>
       <c r="C193" s="5">
-        <v>2.4227449999998498</v>
+        <v>2.1599060000000918</v>
       </c>
       <c r="D193" s="5">
-        <v>1.4714353609989184</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.3106316527182971</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>1999.6711545000001</v>
+        <v>1999.6356036</v>
       </c>
       <c r="C194" s="5">
-        <v>8.1366987000001245</v>
+        <v>8.0378442999999606</v>
       </c>
       <c r="D194" s="5">
-        <v>5.0144561635491192</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.9520150929495355</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>2002.3252766999999</v>
+        <v>2002.1977644999999</v>
       </c>
       <c r="C195" s="5">
-        <v>2.654122199999847</v>
+        <v>2.5621608999999808</v>
       </c>
       <c r="D195" s="5">
-        <v>1.6044138217408133</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.5484587480683931</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>2009.1311593</v>
+        <v>2009.0540476000001</v>
       </c>
       <c r="C196" s="5">
-        <v>6.8058826000001318</v>
+        <v>6.8562831000001552</v>
       </c>
       <c r="D196" s="5">
-        <v>4.1559086213786012</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.1875385713430413</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>2010.6188075</v>
+        <v>2010.5376775</v>
       </c>
       <c r="C197" s="5">
-        <v>1.4876481999999669</v>
+        <v>1.4836298999998689</v>
       </c>
       <c r="D197" s="5">
-        <v>0.89215969493778857</v>
+        <v>0.88977436751360717</v>
       </c>
       <c r="E197" s="5">
-        <v>3.2223585148416056</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.2264686403410403</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>2020.4997195000001</v>
+        <v>2020.3078333999999</v>
       </c>
       <c r="C198" s="5">
-        <v>9.8809120000000803</v>
+        <v>9.7701558999999634</v>
       </c>
       <c r="D198" s="5">
-        <v>6.0592730006052697</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.9897770326946764</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>2026.0573979999999</v>
+        <v>2025.9748519</v>
       </c>
       <c r="C199" s="5">
-        <v>5.5576784999998381</v>
+        <v>5.6670185000000401</v>
       </c>
       <c r="D199" s="5">
-        <v>3.351171257809793</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.418451286219959</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>2031.9821922000001</v>
+        <v>2031.8914987999999</v>
       </c>
       <c r="C200" s="5">
-        <v>5.9247942000001785</v>
+        <v>5.9166468999999324</v>
       </c>
       <c r="D200" s="5">
-        <v>3.5661505647109459</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.5613150858853304</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>2037.1701720000001</v>
+        <v>2037.20786</v>
       </c>
       <c r="C201" s="5">
-        <v>5.1879797999999937</v>
+        <v>5.3163612000000739</v>
       </c>
       <c r="D201" s="5">
-        <v>3.1071857097876965</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.1853300960337672</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>2042.0821415</v>
+        <v>2042.0989732</v>
       </c>
       <c r="C202" s="5">
-        <v>4.911969499999941</v>
+        <v>4.8911132000000634</v>
       </c>
       <c r="D202" s="5">
-        <v>2.9320883293240785</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.9194190564067801</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>2050.7334823000001</v>
+        <v>2050.8055069000002</v>
       </c>
       <c r="C203" s="5">
-        <v>8.6513408000000709</v>
+        <v>8.7065337000001364</v>
       </c>
       <c r="D203" s="5">
-        <v>5.2039820259360159</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.23792005201138</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>2047.9204516</v>
+        <v>2048.2273246999998</v>
       </c>
       <c r="C204" s="5">
-        <v>-2.8130307000001267</v>
+        <v>-2.5781822000003558</v>
       </c>
       <c r="D204" s="5">
-        <v>-1.6337011186411843</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.4981997325552054</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>2056.0172400000001</v>
+        <v>2056.1424932999998</v>
       </c>
       <c r="C205" s="5">
-        <v>8.0967884000001504</v>
+        <v>7.9151686000000154</v>
       </c>
       <c r="D205" s="5">
-        <v>4.8489356450534649</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.7371217338105343</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>2064.8890488000002</v>
+        <v>2064.9103309000002</v>
       </c>
       <c r="C206" s="5">
-        <v>8.8718088000000535</v>
+        <v>8.7678376000003482</v>
       </c>
       <c r="D206" s="5">
-        <v>5.3027294624533816</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.2387940290028245</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>2061.2363986999999</v>
+        <v>2061.1872363000002</v>
       </c>
       <c r="C207" s="5">
-        <v>-3.6526501000003009</v>
+        <v>-3.7230945999999676</v>
       </c>
       <c r="D207" s="5">
-        <v>-2.1021885137558871</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.142307994054804</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>2070.6061279</v>
+        <v>2070.6405147</v>
       </c>
       <c r="C208" s="5">
-        <v>9.3697292000001653</v>
+        <v>9.4532783999998173</v>
       </c>
       <c r="D208" s="5">
-        <v>5.5932858500447269</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.6445636578035918</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>2076.4785609</v>
+        <v>2076.5024910000002</v>
       </c>
       <c r="C209" s="5">
-        <v>5.8724330000000009</v>
+        <v>5.8619763000001512</v>
       </c>
       <c r="D209" s="5">
-        <v>3.4569041437893633</v>
+        <v>3.4505942763559672</v>
       </c>
       <c r="E209" s="5">
-        <v>3.2755962072139377</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.2809538581751063</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>2077.7153901000001</v>
+        <v>2077.4116746</v>
       </c>
       <c r="C210" s="5">
-        <v>1.236829200000102</v>
+        <v>0.90918359999977838</v>
       </c>
       <c r="D210" s="5">
-        <v>0.71711163781960074</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.52667959383660978</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>2088.8696930999999</v>
+        <v>2088.6822321</v>
       </c>
       <c r="C211" s="5">
-        <v>11.1543029999998</v>
+        <v>11.270557499999995</v>
       </c>
       <c r="D211" s="5">
-        <v>6.6359165025287714</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.7081652463136798</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>2099.0997750000001</v>
+        <v>2098.9420138999999</v>
       </c>
       <c r="C212" s="5">
-        <v>10.230081900000187</v>
+        <v>10.259781799999928</v>
       </c>
       <c r="D212" s="5">
-        <v>6.0378219339264572</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.0563854083266921</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>2101.1904846000002</v>
+        <v>2101.2040708</v>
       </c>
       <c r="C213" s="5">
-        <v>2.090709600000082</v>
+        <v>2.2620569000000614</v>
       </c>
       <c r="D213" s="5">
-        <v>1.2017726887769919</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.3009487633198091</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>2107.2745285000001</v>
+        <v>2107.2507796999998</v>
       </c>
       <c r="C214" s="5">
-        <v>6.0840438999998696</v>
+        <v>6.046708899999885</v>
       </c>
       <c r="D214" s="5">
-        <v>3.5304990552833981</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.5084669100180266</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>2114.1120879</v>
+        <v>2114.2209793000002</v>
       </c>
       <c r="C215" s="5">
-        <v>6.8375593999999182</v>
+        <v>6.9701996000003419</v>
       </c>
       <c r="D215" s="5">
-        <v>3.9639329554135072</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.0422792013406594</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>2107.8851037999998</v>
+        <v>2108.0915368000001</v>
       </c>
       <c r="C216" s="5">
-        <v>-6.2269841000002089</v>
+        <v>-6.1294425000000956</v>
       </c>
       <c r="D216" s="5">
-        <v>-3.4778239868212601</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.4240384504414467</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>2114.1163550000001</v>
+        <v>2114.2804455999999</v>
       </c>
       <c r="C217" s="5">
-        <v>6.2312512000003153</v>
+        <v>6.1889087999998083</v>
       </c>
       <c r="D217" s="5">
-        <v>3.6056440332460138</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.5803897714203448</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>2120.1218668000001</v>
+        <v>2120.1723258000002</v>
       </c>
       <c r="C218" s="5">
-        <v>6.005511800000022</v>
+        <v>5.891880200000287</v>
       </c>
       <c r="D218" s="5">
-        <v>3.4625724791133017</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.3957814019248911</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>2125.1438481</v>
+        <v>2125.2476462999998</v>
       </c>
       <c r="C219" s="5">
-        <v>5.0219812999998794</v>
+        <v>5.0753204999996342</v>
       </c>
       <c r="D219" s="5">
-        <v>2.8797930826140572</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.9107134544830826</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>2132.0618275000002</v>
+        <v>2132.2882823</v>
       </c>
       <c r="C220" s="5">
-        <v>6.9179794000001493</v>
+        <v>7.0406360000001769</v>
       </c>
       <c r="D220" s="5">
-        <v>3.9770637616449278</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.0486661818143865</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>2134.5358722999999</v>
+        <v>2134.7453913999998</v>
       </c>
       <c r="C221" s="5">
-        <v>2.4740447999997741</v>
+        <v>2.4571090999997978</v>
       </c>
       <c r="D221" s="5">
-        <v>1.4014016965973042</v>
+        <v>1.3915989811297491</v>
       </c>
       <c r="E221" s="5">
-        <v>2.7959504371110055</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.8048557924893691</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>2141.4689582999999</v>
+        <v>2140.9376178000002</v>
       </c>
       <c r="C222" s="5">
-        <v>6.933086000000003</v>
+        <v>6.1922264000004361</v>
       </c>
       <c r="D222" s="5">
-        <v>3.9680522066550816</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.5368961139980115</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>2147.8250419999999</v>
+        <v>2147.4916438</v>
       </c>
       <c r="C223" s="5">
-        <v>6.3560836999999992</v>
+        <v>6.5540259999997943</v>
       </c>
       <c r="D223" s="5">
-        <v>3.6204366166073143</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.736032548508561</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>2143.5010056000001</v>
+        <v>2143.2719824000001</v>
       </c>
       <c r="C224" s="5">
-        <v>-4.3240363999998408</v>
+        <v>-4.2196613999999499</v>
       </c>
       <c r="D224" s="5">
-        <v>-2.3892882072218846</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.3325947820014292</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>2138.9664971000002</v>
+        <v>2138.9414517999999</v>
       </c>
       <c r="C225" s="5">
-        <v>-4.5345084999999017</v>
+        <v>-4.330530600000202</v>
       </c>
       <c r="D225" s="5">
-        <v>-2.5092329281681591</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.3978638091574633</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>2145.4756017999998</v>
+        <v>2145.3973043000001</v>
       </c>
       <c r="C226" s="5">
-        <v>6.5091046999996252</v>
+        <v>6.4558525000002192</v>
       </c>
       <c r="D226" s="5">
-        <v>3.7134723947769954</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.6826295617479632</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>2141.9562571000001</v>
+        <v>2142.0827935000002</v>
       </c>
       <c r="C227" s="5">
-        <v>-3.5193446999996922</v>
+        <v>-3.31451079999988</v>
       </c>
       <c r="D227" s="5">
-        <v>-1.9507653864123897</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.8382560815541238</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>2140.2452013000002</v>
+        <v>2140.3506133999999</v>
       </c>
       <c r="C228" s="5">
-        <v>-1.7110557999999401</v>
+        <v>-1.7321801000002779</v>
       </c>
       <c r="D228" s="5">
-        <v>-0.95439380979300825</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.96606736196033216</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>2137.4597085999999</v>
+        <v>2137.5870203999998</v>
       </c>
       <c r="C229" s="5">
-        <v>-2.7854927000003045</v>
+        <v>-2.7635930000001281</v>
       </c>
       <c r="D229" s="5">
-        <v>-1.5506484700289147</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.5384684010171346</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>2133.2060372999999</v>
+        <v>2133.2362269</v>
       </c>
       <c r="C230" s="5">
-        <v>-4.2536712999999509</v>
+        <v>-4.3507934999997815</v>
       </c>
       <c r="D230" s="5">
-        <v>-2.3621054079508763</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.4152937718354806</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>2126.0044916000002</v>
+        <v>2126.0520301000001</v>
       </c>
       <c r="C231" s="5">
-        <v>-7.2015456999997696</v>
+        <v>-7.1841967999998815</v>
       </c>
       <c r="D231" s="5">
-        <v>-3.9767318580092192</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.9672733464923282</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>2114.8857315999999</v>
+        <v>2114.9730429000001</v>
       </c>
       <c r="C232" s="5">
-        <v>-11.118760000000293</v>
+        <v>-11.078987200000029</v>
       </c>
       <c r="D232" s="5">
-        <v>-6.0984516249157794</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.0771263280258614</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>2111.0460996000002</v>
+        <v>2111.0678038000001</v>
       </c>
       <c r="C233" s="5">
-        <v>-3.8396319999997104</v>
+        <v>-3.9052391000000171</v>
       </c>
       <c r="D233" s="5">
-        <v>-2.157008921971848</v>
+        <v>-2.1934022293395805</v>
       </c>
       <c r="E233" s="5">
-        <v>-1.1004627752959295</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.1091527680718638</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>2094.6272730000001</v>
+        <v>2094.5974627999999</v>
       </c>
       <c r="C234" s="5">
-        <v>-16.418826600000102</v>
+        <v>-16.47034100000019</v>
       </c>
       <c r="D234" s="5">
-        <v>-8.9440267950647634</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.9708075674367791</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>2081.3280485999999</v>
+        <v>2081.4168719999998</v>
       </c>
       <c r="C235" s="5">
-        <v>-13.299224400000185</v>
+        <v>-13.180590800000118</v>
       </c>
       <c r="D235" s="5">
-        <v>-7.3585388822697499</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.295253632944199</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>2069.2863474999999</v>
+        <v>2069.4008122</v>
       </c>
       <c r="C236" s="5">
-        <v>-12.041701099999955</v>
+        <v>-12.016059799999766</v>
       </c>
       <c r="D236" s="5">
-        <v>-6.7259862399399184</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.7118383737267635</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>2059.9879857999999</v>
+        <v>2060.0648778</v>
       </c>
       <c r="C237" s="5">
-        <v>-9.2983616999999867</v>
+        <v>-9.3359344000000419</v>
       </c>
       <c r="D237" s="5">
-        <v>-5.2609248275456544</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.2813734853021881</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>2054.4784251000001</v>
+        <v>2054.5177874999999</v>
       </c>
       <c r="C238" s="5">
-        <v>-5.5095606999998381</v>
+        <v>-5.5470903000000362</v>
       </c>
       <c r="D238" s="5">
-        <v>-3.1626783548149962</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.1837865159354606</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>2047.0565649</v>
+        <v>2047.0882822000001</v>
       </c>
       <c r="C239" s="5">
-        <v>-7.4218602000000828</v>
+        <v>-7.4295052999998461</v>
       </c>
       <c r="D239" s="5">
-        <v>-4.2499296799141657</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.2541408493611543</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>2045.551874</v>
+        <v>2045.5982088000001</v>
       </c>
       <c r="C240" s="5">
-        <v>-1.5046909000000142</v>
+        <v>-1.4900734000000284</v>
       </c>
       <c r="D240" s="5">
-        <v>-0.87850389934273077</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.86999028089652652</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>2039.5443176000001</v>
+        <v>2039.4348047000001</v>
       </c>
       <c r="C241" s="5">
-        <v>-6.0075563999998849</v>
+        <v>-6.1634040999999797</v>
       </c>
       <c r="D241" s="5">
-        <v>-3.4678919758263871</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.5562912552912884</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>2035.6094244999999</v>
+        <v>2035.5316455</v>
       </c>
       <c r="C242" s="5">
-        <v>-3.9348931000001812</v>
+        <v>-3.9031592000001183</v>
       </c>
       <c r="D242" s="5">
-        <v>-2.2907509363729761</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.2725913880575099</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>2036.9304362</v>
+        <v>2036.6919958000001</v>
       </c>
       <c r="C243" s="5">
-        <v>1.3210117000000992</v>
+        <v>1.1603503000001183</v>
       </c>
       <c r="D243" s="5">
-        <v>0.78152727936884325</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.68620611860259473</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>2034.1585912</v>
+        <v>2033.9615276</v>
       </c>
       <c r="C244" s="5">
-        <v>-2.7718449999999848</v>
+        <v>-2.7304682000001321</v>
       </c>
       <c r="D244" s="5">
-        <v>-1.6207877751490463</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.5969570829511781</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>2034.3317930999999</v>
+        <v>2034.1508266999999</v>
       </c>
       <c r="C245" s="5">
-        <v>0.17320189999986724</v>
+        <v>0.18929909999997108</v>
       </c>
       <c r="D245" s="5">
-        <v>0.10222390844973894</v>
+        <v>0.11174018347754888</v>
       </c>
       <c r="E245" s="5">
-        <v>-3.6339474781974745</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.643510500304481</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>2037.8028657</v>
+        <v>2038.0309153999999</v>
       </c>
       <c r="C246" s="5">
-        <v>3.4710726000000705</v>
+        <v>3.8800886999999875</v>
       </c>
       <c r="D246" s="5">
-        <v>2.0668205915643778</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.3131352885684686</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>2036.5338810000001</v>
+        <v>2036.7287838</v>
       </c>
       <c r="C247" s="5">
-        <v>-1.268984699999919</v>
+        <v>-1.3021315999999388</v>
       </c>
       <c r="D247" s="5">
-        <v>-0.74471235335016317</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.76401132741448219</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>2041.3954027</v>
+        <v>2041.5364041</v>
       </c>
       <c r="C248" s="5">
-        <v>4.861521699999912</v>
+        <v>4.8076203000000532</v>
       </c>
       <c r="D248" s="5">
-        <v>2.902496840196811</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.8696186777920962</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>2046.2245449</v>
+        <v>2046.2891508</v>
       </c>
       <c r="C249" s="5">
-        <v>4.8291421999999784</v>
+        <v>4.7527466999999888</v>
       </c>
       <c r="D249" s="5">
-        <v>2.8759572095464092</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.8296784048245316</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>2056.0133089999999</v>
+        <v>2056.0329965999999</v>
       </c>
       <c r="C250" s="5">
-        <v>9.7887640999999803</v>
+        <v>9.7438457999999173</v>
       </c>
       <c r="D250" s="5">
-        <v>5.8940556034148495</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.8661068837543295</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>2059.3546849999998</v>
+        <v>2059.3657220999999</v>
       </c>
       <c r="C251" s="5">
-        <v>3.3413759999998547</v>
+        <v>3.3327254999999241</v>
       </c>
       <c r="D251" s="5">
-        <v>1.9677334319705198</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.9625746970832969</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>2060.1189727000001</v>
+        <v>2060.1584472</v>
       </c>
       <c r="C252" s="5">
-        <v>0.76428770000029544</v>
+        <v>0.79272510000009788</v>
       </c>
       <c r="D252" s="5">
-        <v>0.44626583935729602</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.4629030572916415</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>2060.7517320000002</v>
+        <v>2060.6807168</v>
       </c>
       <c r="C253" s="5">
-        <v>0.63275930000008884</v>
+        <v>0.52226960000007239</v>
       </c>
       <c r="D253" s="5">
-        <v>0.36919964085917467</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.30463584074400529</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>2061.1244182</v>
+        <v>2061.0609688</v>
       </c>
       <c r="C254" s="5">
-        <v>0.37268619999986186</v>
+        <v>0.38025199999992765</v>
       </c>
       <c r="D254" s="5">
-        <v>0.21723555652108928</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.22165771863744688</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>2070.9553762</v>
+        <v>2070.8296175</v>
       </c>
       <c r="C255" s="5">
-        <v>9.8309580000000096</v>
+        <v>9.7686487000000852</v>
       </c>
       <c r="D255" s="5">
-        <v>5.876211197325687</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.8381756980986133</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>2072.7094179000001</v>
+        <v>2072.6560494999999</v>
       </c>
       <c r="C256" s="5">
-        <v>1.7540417000000161</v>
+        <v>1.8264319999998406</v>
       </c>
       <c r="D256" s="5">
-        <v>1.0211146612884692</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.0635261805366225</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>2077.2662481000002</v>
+        <v>2077.2398549</v>
       </c>
       <c r="C257" s="5">
-        <v>4.5568302000001495</v>
+        <v>4.5838054000000739</v>
       </c>
       <c r="D257" s="5">
-        <v>2.6703226672131652</v>
+        <v>2.6863930383256296</v>
       </c>
       <c r="E257" s="5">
-        <v>2.110494224473336</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.1182808882418636</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>2081.6516747999999</v>
+        <v>2081.7293359</v>
       </c>
       <c r="C258" s="5">
-        <v>4.385426699999698</v>
+        <v>4.4894810000000689</v>
       </c>
       <c r="D258" s="5">
-        <v>2.5630074728350216</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.6245792159578452</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>2081.8425164</v>
+        <v>2081.8865881000002</v>
       </c>
       <c r="C259" s="5">
-        <v>0.19084160000011252</v>
+        <v>0.15725220000012996</v>
       </c>
       <c r="D259" s="5">
-        <v>0.11006905308630355</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.0684728297807382E-2</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>2090.4071290000002</v>
+        <v>2090.4378753000001</v>
       </c>
       <c r="C260" s="5">
-        <v>8.5646126000001459</v>
+        <v>8.5512871999999334</v>
       </c>
       <c r="D260" s="5">
-        <v>5.0499983209017829</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.0418536913039214</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>2098.1282541</v>
+        <v>2098.1483812000001</v>
       </c>
       <c r="C261" s="5">
-        <v>7.7211250999998811</v>
+        <v>7.7105059000000438</v>
       </c>
       <c r="D261" s="5">
-        <v>4.5234779582815188</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.5170620808333783</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>2097.1785515000001</v>
+        <v>2097.1780600000002</v>
       </c>
       <c r="C262" s="5">
-        <v>-0.94970259999990958</v>
+        <v>-0.97032119999994393</v>
       </c>
       <c r="D262" s="5">
-        <v>-0.54182112673042404</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.55354918024412836</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>2102.0722439000001</v>
+        <v>2102.0773174000001</v>
       </c>
       <c r="C263" s="5">
-        <v>4.8936923999999635</v>
+        <v>4.8992573999998967</v>
       </c>
       <c r="D263" s="5">
-        <v>2.8363761859881542</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.8396438806076674</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>2106.9631156</v>
+        <v>2107.0058373000002</v>
       </c>
       <c r="C264" s="5">
-        <v>4.8908716999999342</v>
+        <v>4.928519900000083</v>
       </c>
       <c r="D264" s="5">
-        <v>2.8280362879423482</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.8500800390603764</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>2109.0600553999998</v>
+        <v>2109.0289324</v>
       </c>
       <c r="C265" s="5">
-        <v>2.0969397999997454</v>
+        <v>2.023095099999864</v>
       </c>
       <c r="D265" s="5">
-        <v>1.2008504097921646</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.1583147380677783</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>2118.3811639999999</v>
+        <v>2118.349659</v>
       </c>
       <c r="C266" s="5">
-        <v>9.321108600000116</v>
+        <v>9.3207265999999436</v>
       </c>
       <c r="D266" s="5">
-        <v>5.434299450855451</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.4341534499581678</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>2115.5972273000002</v>
+        <v>2115.5401271999999</v>
       </c>
       <c r="C267" s="5">
-        <v>-2.7839366999996855</v>
+        <v>-2.8095318000000589</v>
       </c>
       <c r="D267" s="5">
-        <v>-1.5656685489656263</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.5799815649220839</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>2116.7136237</v>
+        <v>2116.7524311000002</v>
       </c>
       <c r="C268" s="5">
-        <v>1.1163963999997577</v>
+        <v>1.2123039000002791</v>
       </c>
       <c r="D268" s="5">
-        <v>0.63507869219081581</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.68982785889668552</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>2119.7677967999998</v>
+        <v>2119.7938285999999</v>
       </c>
       <c r="C269" s="5">
-        <v>3.0541730999998435</v>
+        <v>3.0413974999996753</v>
       </c>
       <c r="D269" s="5">
-        <v>1.7452682428868327</v>
+        <v>1.7378778864322486</v>
       </c>
       <c r="E269" s="5">
-        <v>2.0460327961749902</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.048582574593838</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>2129.1324672000001</v>
+        <v>2129.0733829000001</v>
       </c>
       <c r="C270" s="5">
-        <v>9.3646704000002501</v>
+        <v>9.2795543000001999</v>
       </c>
       <c r="D270" s="5">
-        <v>5.4320641545415382</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.3814294323009104</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>2136.2557228000001</v>
+        <v>2136.1933073</v>
       </c>
       <c r="C271" s="5">
-        <v>7.1232555999999931</v>
+        <v>7.1199243999999453</v>
       </c>
       <c r="D271" s="5">
-        <v>4.0894416896148034</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.0876094737539947</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>2142.8346732</v>
+        <v>2142.8144409000001</v>
       </c>
       <c r="C272" s="5">
-        <v>6.5789503999999397</v>
+        <v>6.6211336000001211</v>
       </c>
       <c r="D272" s="5">
-        <v>3.7588407660066325</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.7834666382538851</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>2146.5063885999998</v>
+        <v>2146.5003596000001</v>
       </c>
       <c r="C273" s="5">
-        <v>3.6717153999998118</v>
+        <v>3.685918700000002</v>
       </c>
       <c r="D273" s="5">
-        <v>2.075671098350651</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.0837963955283589</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>2152.6711829000001</v>
+        <v>2152.6682836</v>
       </c>
       <c r="C274" s="5">
-        <v>6.164794300000267</v>
+        <v>6.1679239999998572</v>
       </c>
       <c r="D274" s="5">
-        <v>3.5013800108948612</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.5031957492376753</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>2156.8702536000001</v>
+        <v>2156.9120532000002</v>
       </c>
       <c r="C275" s="5">
-        <v>4.1990706999999929</v>
+        <v>4.2437696000001779</v>
       </c>
       <c r="D275" s="5">
-        <v>2.3660359753911564</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.3914992928963485</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>2151.6683194000002</v>
+        <v>2151.6962976999998</v>
       </c>
       <c r="C276" s="5">
-        <v>-5.2019341999998687</v>
+        <v>-5.2157555000003413</v>
       </c>
       <c r="D276" s="5">
-        <v>-2.8560732569498315</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.863506314246389</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>2159.8054562000002</v>
+        <v>2159.8027054999998</v>
       </c>
       <c r="C277" s="5">
-        <v>8.1371368000000075</v>
+        <v>8.1064077999999427</v>
       </c>
       <c r="D277" s="5">
-        <v>4.6337287039129205</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.6158045026544858</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>2166.7881232999998</v>
+        <v>2166.7951045999998</v>
       </c>
       <c r="C278" s="5">
-        <v>6.9826670999996168</v>
+        <v>6.9923991000000569</v>
       </c>
       <c r="D278" s="5">
-        <v>3.9493432184751986</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.9549510713987823</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>2169.7155581000002</v>
+        <v>2169.6660344000002</v>
       </c>
       <c r="C279" s="5">
-        <v>2.9274348000003556</v>
+        <v>2.87092980000034</v>
       </c>
       <c r="D279" s="5">
-        <v>1.6333592245530326</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.6015970318382422</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>2178.2998981000001</v>
+        <v>2178.4348338999998</v>
       </c>
       <c r="C280" s="5">
-        <v>8.5843399999998837</v>
+        <v>8.768799499999659</v>
       </c>
       <c r="D280" s="5">
-        <v>4.8524098184440589</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.9591226154947154</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>2181.6473129999999</v>
+        <v>2181.7233110000002</v>
       </c>
       <c r="C281" s="5">
-        <v>3.3474148999998761</v>
+        <v>3.2884771000003639</v>
       </c>
       <c r="D281" s="5">
-        <v>1.8597176764969303</v>
+        <v>1.8265872743181699</v>
       </c>
       <c r="E281" s="5">
-        <v>2.9191648393476655</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.9214861164541306</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>2179.4160243000001</v>
+        <v>2179.2878784</v>
       </c>
       <c r="C282" s="5">
-        <v>-2.2312886999998227</v>
+        <v>-2.4354326000002402</v>
       </c>
       <c r="D282" s="5">
-        <v>-1.2204246123043383</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.3313524423760215</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>2188.8189511999999</v>
+        <v>2188.7371278999999</v>
       </c>
       <c r="C283" s="5">
-        <v>9.4029268999997839</v>
+        <v>9.4492494999999508</v>
       </c>
       <c r="D283" s="5">
-        <v>5.3019481765904208</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.3290145579125925</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>2195.7884647000001</v>
+        <v>2195.8265643999998</v>
       </c>
       <c r="C284" s="5">
-        <v>6.9695135000001756</v>
+        <v>7.0894364999999198</v>
       </c>
       <c r="D284" s="5">
-        <v>3.88860335048693</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.9568608883085776</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>2198.7690240000002</v>
+        <v>2198.7676858999998</v>
       </c>
       <c r="C285" s="5">
-        <v>2.9805593000000954</v>
+        <v>2.9411215000000084</v>
       </c>
       <c r="D285" s="5">
-        <v>1.6410937233008127</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.6191907865942268</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>2205.7749432999999</v>
+        <v>2205.8241933999998</v>
       </c>
       <c r="C286" s="5">
-        <v>7.0059192999997322</v>
+        <v>7.0565074999999524</v>
       </c>
       <c r="D286" s="5">
-        <v>3.8912729326939566</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.919871217937998</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>2216.6186819999998</v>
+        <v>2216.6894278999998</v>
       </c>
       <c r="C287" s="5">
-        <v>10.843738699999903</v>
+        <v>10.865234500000042</v>
       </c>
       <c r="D287" s="5">
-        <v>6.061431021987751</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.0736348238388249</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>2224.0707037000002</v>
+        <v>2224.0700603999999</v>
       </c>
       <c r="C288" s="5">
-        <v>7.4520217000003868</v>
+        <v>7.380632500000047</v>
       </c>
       <c r="D288" s="5">
-        <v>4.1097018620802173</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.0694755629574697</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>2234.1710883000001</v>
+        <v>2234.1519975000001</v>
       </c>
       <c r="C289" s="5">
-        <v>10.10038459999987</v>
+        <v>10.081937100000232</v>
       </c>
       <c r="D289" s="5">
-        <v>5.5878765486479853</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.5774166369998879</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>2240.6680697000002</v>
+        <v>2240.7088379000002</v>
       </c>
       <c r="C290" s="5">
-        <v>6.4969814000000952</v>
+        <v>6.5568404000000555</v>
       </c>
       <c r="D290" s="5">
-        <v>3.5459638148476635</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.5791942887845041</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>2244.3561017000002</v>
+        <v>2244.2919023999998</v>
       </c>
       <c r="C291" s="5">
-        <v>3.6880320000000211</v>
+        <v>3.5830644999996366</v>
       </c>
       <c r="D291" s="5">
-        <v>1.9931212587042779</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.9358583932491014</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>2256.4731584000001</v>
+        <v>2256.6424145000001</v>
       </c>
       <c r="C292" s="5">
-        <v>12.117056699999921</v>
+        <v>12.350512100000287</v>
       </c>
       <c r="D292" s="5">
-        <v>6.6745635552059479</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.8072785886086784</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>2257.2915966</v>
+        <v>2257.3780280000001</v>
       </c>
       <c r="C293" s="5">
-        <v>0.81843819999994594</v>
+        <v>0.73561349999999948</v>
       </c>
       <c r="D293" s="5">
-        <v>0.43611750380803116</v>
+        <v>0.39187447224355854</v>
       </c>
       <c r="E293" s="5">
-        <v>3.4673012062605535</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.4676586448225244</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>2265.2980631999999</v>
+        <v>2265.0545114000001</v>
       </c>
       <c r="C294" s="5">
-        <v>8.0064665999998397</v>
+        <v>7.6764834000000519</v>
       </c>
       <c r="D294" s="5">
-        <v>4.340344540493879</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.1579388341714374</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>2270.3040719999999</v>
+        <v>2270.1422029</v>
       </c>
       <c r="C295" s="5">
-        <v>5.0060088000000178</v>
+        <v>5.0876914999998917</v>
       </c>
       <c r="D295" s="5">
-        <v>2.6843109278478661</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.7289501728532395</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>2279.4991197999998</v>
+        <v>2279.5337119999999</v>
       </c>
       <c r="C296" s="5">
-        <v>9.1950477999998839</v>
+        <v>9.3915090999998938</v>
       </c>
       <c r="D296" s="5">
-        <v>4.969906157212578</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.078891479711678</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>2288.2465664000001</v>
+        <v>2288.2435522999999</v>
       </c>
       <c r="C297" s="5">
-        <v>8.7474466000003304</v>
+        <v>8.7098402999999962</v>
       </c>
       <c r="D297" s="5">
-        <v>4.7033762796658385</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.6826565520636798</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>2296.1746659999999</v>
+        <v>2296.2233446999999</v>
       </c>
       <c r="C298" s="5">
-        <v>7.9280995999997685</v>
+        <v>7.9797923999999512</v>
       </c>
       <c r="D298" s="5">
-        <v>4.237795918943732</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.2659650653203096</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>2304.5975100999999</v>
+        <v>2304.6997158999998</v>
       </c>
       <c r="C299" s="5">
-        <v>8.4228441000000203</v>
+        <v>8.4763711999999032</v>
       </c>
       <c r="D299" s="5">
-        <v>4.4917512657910663</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.5207805790190125</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>2311.1137567000001</v>
+        <v>2311.1026668</v>
       </c>
       <c r="C300" s="5">
-        <v>6.5162466000001587</v>
+        <v>6.4029509000001781</v>
       </c>
       <c r="D300" s="5">
-        <v>3.446264347199568</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.3852744537147261</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>2319.9227107000002</v>
+        <v>2319.9232047</v>
       </c>
       <c r="C301" s="5">
-        <v>8.8089540000000852</v>
+        <v>8.8205379000000903</v>
       </c>
       <c r="D301" s="5">
-        <v>4.6709883200548363</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.677283161161494</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>2326.411818</v>
+        <v>2326.4702456999999</v>
       </c>
       <c r="C302" s="5">
-        <v>6.4891072999998869</v>
+        <v>6.5470409999998083</v>
       </c>
       <c r="D302" s="5">
-        <v>3.4086688225368311</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.4395740465275271</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>2337.3523925</v>
+        <v>2337.3365773</v>
       </c>
       <c r="C303" s="5">
-        <v>10.940574499999911</v>
+        <v>10.866331600000194</v>
       </c>
       <c r="D303" s="5">
-        <v>5.7915996157071659</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.7511345306051176</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>2345.8110093999999</v>
+        <v>2346.0532567999999</v>
       </c>
       <c r="C304" s="5">
-        <v>8.4586168999999245</v>
+        <v>8.7166794999998274</v>
       </c>
       <c r="D304" s="5">
-        <v>4.4301529249711979</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.5681282111418753</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>2356.2142439999998</v>
+        <v>2356.3279782999998</v>
       </c>
       <c r="C305" s="5">
-        <v>10.403234599999905</v>
+        <v>10.274721499999941</v>
       </c>
       <c r="D305" s="5">
-        <v>5.4535204785917335</v>
+        <v>5.3839517279870686</v>
       </c>
       <c r="E305" s="5">
-        <v>4.382360150057707</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.3834018526204721</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>2365.2254397000002</v>
+        <v>2364.8438534000002</v>
       </c>
       <c r="C306" s="5">
-        <v>9.0111957000003713</v>
+        <v>8.5158751000003576</v>
       </c>
       <c r="D306" s="5">
-        <v>4.6871008480819043</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.424105574846493</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>2373.1625012</v>
+        <v>2372.9279805000001</v>
       </c>
       <c r="C307" s="5">
-        <v>7.9370614999997997</v>
+        <v>8.0841270999999324</v>
       </c>
       <c r="D307" s="5">
-        <v>4.1020376187220764</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.1801659500300126</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>2374.4131781000001</v>
+        <v>2374.4140567999998</v>
       </c>
       <c r="C308" s="5">
-        <v>1.2506769000001441</v>
+        <v>1.486076299999695</v>
       </c>
       <c r="D308" s="5">
-        <v>0.63424654026373872</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.75410921229406291</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>2386.1027866999998</v>
+        <v>2386.1161714</v>
       </c>
       <c r="C309" s="5">
-        <v>11.689608599999701</v>
+        <v>11.702114600000186</v>
       </c>
       <c r="D309" s="5">
-        <v>6.0704100530873717</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.0770791475769359</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>2393.5403974999999</v>
+        <v>2393.5824170000001</v>
       </c>
       <c r="C310" s="5">
-        <v>7.4376108000001295</v>
+        <v>7.466245600000093</v>
       </c>
       <c r="D310" s="5">
-        <v>3.8052613170016292</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.8201428227103706</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>2403.8131569000002</v>
+        <v>2403.9072397</v>
       </c>
       <c r="C311" s="5">
-        <v>10.272759400000268</v>
+        <v>10.324822699999913</v>
       </c>
       <c r="D311" s="5">
-        <v>5.2735706040514696</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.3008395624520199</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>2416.1442311000001</v>
+        <v>2416.1408532999999</v>
       </c>
       <c r="C312" s="5">
-        <v>12.331074199999875</v>
+        <v>12.233613599999899</v>
       </c>
       <c r="D312" s="5">
-        <v>6.3324388856295766</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.2807276697279812</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>2420.0038098</v>
+        <v>2419.9481617000001</v>
       </c>
       <c r="C313" s="5">
-        <v>3.8595786999999291</v>
+        <v>3.8073084000002382</v>
       </c>
       <c r="D313" s="5">
-        <v>1.9338262449467125</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.9074117261973278</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>2423.8981226999999</v>
+        <v>2423.9716916000002</v>
       </c>
       <c r="C314" s="5">
-        <v>3.8943128999999317</v>
+        <v>4.023529900000085</v>
       </c>
       <c r="D314" s="5">
-        <v>1.9482444571072843</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.0135281296605134</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>2432.4812296</v>
+        <v>2432.4874531999999</v>
       </c>
       <c r="C315" s="5">
-        <v>8.5831069000000753</v>
+        <v>8.5157615999996779</v>
       </c>
       <c r="D315" s="5">
-        <v>4.3329829628093508</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.2981926904721135</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>2434.1492087000001</v>
+        <v>2434.3425688000002</v>
       </c>
       <c r="C316" s="5">
-        <v>1.6679791000001387</v>
+        <v>1.8551156000003175</v>
       </c>
       <c r="D316" s="5">
-        <v>0.82596360330902119</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.91901814155284089</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>2441.9600368000001</v>
+        <v>2442.0674373000002</v>
       </c>
       <c r="C317" s="5">
-        <v>7.8108280999999806</v>
+        <v>7.7248684999999568</v>
       </c>
       <c r="D317" s="5">
-        <v>3.9193148053946469</v>
+        <v>3.8751132355283602</v>
       </c>
       <c r="E317" s="5">
-        <v>3.6391339632356523</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.6386895113751594</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>2458.8549607999998</v>
+        <v>2458.5347879999999</v>
       </c>
       <c r="C318" s="5">
-        <v>16.894923999999719</v>
+        <v>16.46735069999977</v>
       </c>
       <c r="D318" s="5">
-        <v>8.6256318764699191</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.3987968108635958</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>2466.5314247000001</v>
+        <v>2466.3260961999999</v>
       </c>
       <c r="C319" s="5">
-        <v>7.6764639000002717</v>
+        <v>7.7913082000000031</v>
       </c>
       <c r="D319" s="5">
-        <v>3.8113625607417712</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.8698929340864385</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>2468.9707343</v>
+        <v>2469.0091342999999</v>
       </c>
       <c r="C320" s="5">
-        <v>2.4393095999998877</v>
+        <v>2.6830380999999761</v>
       </c>
       <c r="D320" s="5">
-        <v>1.1932326734157561</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.3132812326597909</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>2480.6229801999998</v>
+        <v>2480.6561029999998</v>
       </c>
       <c r="C321" s="5">
-        <v>11.652245899999798</v>
+        <v>11.646968699999888</v>
       </c>
       <c r="D321" s="5">
-        <v>5.8127122179006063</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.8099182983732511</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>2485.6478013999999</v>
+        <v>2485.6656247999999</v>
       </c>
       <c r="C322" s="5">
-        <v>5.0248212000001331</v>
+        <v>5.0095218000001296</v>
       </c>
       <c r="D322" s="5">
-        <v>2.4580191100901594</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.4504186156033336</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>2486.6627441000001</v>
+        <v>2486.7319332000002</v>
       </c>
       <c r="C323" s="5">
-        <v>1.0149427000001197</v>
+        <v>1.0663084000002527</v>
       </c>
       <c r="D323" s="5">
-        <v>0.49108733539791061</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.51599596287876803</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>2497.4496766000002</v>
+        <v>2497.4465918999999</v>
       </c>
       <c r="C324" s="5">
-        <v>10.786932500000148</v>
+        <v>10.714658699999745</v>
       </c>
       <c r="D324" s="5">
-        <v>5.3315074723324418</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.2947841480279978</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>2504.5288789000001</v>
+        <v>2504.4286105000001</v>
       </c>
       <c r="C325" s="5">
-        <v>7.0792022999999062</v>
+        <v>6.982018600000174</v>
       </c>
       <c r="D325" s="5">
-        <v>3.4550210161939043</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.406862955496659</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>2515.7899354000001</v>
+        <v>2515.8799307999998</v>
       </c>
       <c r="C326" s="5">
-        <v>11.261056499999995</v>
+        <v>11.451320299999679</v>
       </c>
       <c r="D326" s="5">
-        <v>5.5309819569555607</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.6270257596034545</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>2517.1261309000001</v>
+        <v>2517.1910222000001</v>
       </c>
       <c r="C327" s="5">
-        <v>1.3361955000000307</v>
+        <v>1.3110914000003504</v>
       </c>
       <c r="D327" s="5">
-        <v>0.63921347360902381</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.62714715261245058</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>2523.9219235999999</v>
+        <v>2524.0908341999998</v>
       </c>
       <c r="C328" s="5">
-        <v>6.7957926999997653</v>
+        <v>6.8998119999996561</v>
       </c>
       <c r="D328" s="5">
-        <v>3.2883297337594986</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.3393362325382592</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>2530.1399895999998</v>
+        <v>2530.2525710999998</v>
       </c>
       <c r="C329" s="5">
-        <v>6.2180659999999079</v>
+        <v>6.1617369000000508</v>
       </c>
       <c r="D329" s="5">
-        <v>2.9967727843640546</v>
+        <v>2.9690582813081345</v>
       </c>
       <c r="E329" s="5">
-        <v>3.6110317724753926</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.6110851180055414</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>2536.3708864</v>
+        <v>2536.1042090999999</v>
       </c>
       <c r="C330" s="5">
-        <v>6.2308968000002096</v>
+        <v>5.8516380000000936</v>
       </c>
       <c r="D330" s="5">
-        <v>2.9955602299635897</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.810776673572013</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>2542.1235445000002</v>
+        <v>2541.9722898</v>
       </c>
       <c r="C331" s="5">
-        <v>5.7526581000001897</v>
+        <v>5.8680807000000641</v>
       </c>
       <c r="D331" s="5">
-        <v>2.7558891493253412</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.8121889337767936</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>2548.4521159999999</v>
+        <v>2548.4911904000001</v>
       </c>
       <c r="C332" s="5">
-        <v>6.3285714999997253</v>
+        <v>6.5189006000000518</v>
       </c>
       <c r="D332" s="5">
-        <v>3.0286237113299252</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.1211853046493987</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>2551.4019490999999</v>
+        <v>2551.4345904000002</v>
       </c>
       <c r="C333" s="5">
-        <v>2.949833099999978</v>
+        <v>2.9434000000001106</v>
       </c>
       <c r="D333" s="5">
-        <v>1.3978768214822246</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.3947873693215707</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>2555.5591288999999</v>
+        <v>2555.5685060999999</v>
       </c>
       <c r="C334" s="5">
-        <v>4.1571797999999944</v>
+        <v>4.1339156999997613</v>
       </c>
       <c r="D334" s="5">
-        <v>1.9728624639632431</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.9616981883400886</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>2561.7941417000002</v>
+        <v>2561.8538675</v>
       </c>
       <c r="C335" s="5">
-        <v>6.2350128000002769</v>
+        <v>6.2853614000000562</v>
       </c>
       <c r="D335" s="5">
-        <v>2.9673491223755732</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.991624829636863</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>2557.6267616</v>
+        <v>2557.5458598</v>
       </c>
       <c r="C336" s="5">
-        <v>-4.1673801000001731</v>
+        <v>-4.3080076999999619</v>
       </c>
       <c r="D336" s="5">
-        <v>-1.9347201580086848</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.9993582307756164</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>2563.8600280000001</v>
+        <v>2563.6471454000002</v>
       </c>
       <c r="C337" s="5">
-        <v>6.2332664000000477</v>
+        <v>6.1012856000002103</v>
       </c>
       <c r="D337" s="5">
-        <v>2.9640763840090401</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.9005834938794939</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>2571.9397058999998</v>
+        <v>2572.0750978999999</v>
       </c>
       <c r="C338" s="5">
-        <v>8.0796778999997514</v>
+        <v>8.4279524999997193</v>
       </c>
       <c r="D338" s="5">
-        <v>3.8478859745207927</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.0170998135773406</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>2576.9503983999998</v>
+        <v>2577.1016933999999</v>
       </c>
       <c r="C339" s="5">
-        <v>5.0106925000000047</v>
+        <v>5.0265954999999849</v>
       </c>
       <c r="D339" s="5">
-        <v>2.3630724400835579</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.3705270585914651</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>2586.7246782000002</v>
+        <v>2586.7978589999998</v>
       </c>
       <c r="C340" s="5">
-        <v>9.7742798000003859</v>
+        <v>9.6961655999998584</v>
       </c>
       <c r="D340" s="5">
-        <v>4.6477188582059625</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.6095269400436623</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>2585.980474</v>
+        <v>2586.0246745999998</v>
       </c>
       <c r="C341" s="5">
-        <v>-0.74420420000024023</v>
+        <v>-0.773184399999991</v>
       </c>
       <c r="D341" s="5">
-        <v>-0.34469585624590238</v>
+        <v>-0.35808655180595839</v>
       </c>
       <c r="E341" s="5">
-        <v>2.207011652696278</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2042109209577276</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>2588.0500416999998</v>
+        <v>2587.8613521000002</v>
       </c>
       <c r="C342" s="5">
-        <v>2.0695676999998796</v>
+        <v>1.8366775000004054</v>
       </c>
       <c r="D342" s="5">
-        <v>0.96460198914791739</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.85561553993342976</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>2595.2258873000001</v>
+        <v>2595.146436</v>
       </c>
       <c r="C343" s="5">
-        <v>7.1758456000002298</v>
+        <v>7.2850838999997904</v>
       </c>
       <c r="D343" s="5">
-        <v>3.3784323255538151</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.4309153268416992</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>2603.0065101</v>
+        <v>2603.0863061999999</v>
       </c>
       <c r="C344" s="5">
-        <v>7.7806227999999464</v>
+        <v>7.9398701999998593</v>
       </c>
       <c r="D344" s="5">
-        <v>3.6575824511712929</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.7338233833374979</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>2600.9433942999999</v>
+        <v>2600.9824595999999</v>
       </c>
       <c r="C345" s="5">
-        <v>-2.0631158000001051</v>
+        <v>-2.1038465999999971</v>
       </c>
       <c r="D345" s="5">
-        <v>-0.94697230524958265</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.96555529116314487</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>2610.3575563999998</v>
+        <v>2610.3645351999999</v>
       </c>
       <c r="C346" s="5">
-        <v>9.414162099999885</v>
+        <v>9.3820756000000074</v>
       </c>
       <c r="D346" s="5">
-        <v>4.4309396929045342</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.4154691200739338</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>2620.0646913999999</v>
+        <v>2620.0844308999999</v>
       </c>
       <c r="C347" s="5">
-        <v>9.7071350000001075</v>
+        <v>9.7198957000000519</v>
       </c>
       <c r="D347" s="5">
-        <v>4.5548496986027809</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.5609480748568965</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>2621.9431865000001</v>
+        <v>2621.6943581</v>
       </c>
       <c r="C348" s="5">
-        <v>1.8784951000002366</v>
+        <v>1.6099272000001292</v>
       </c>
       <c r="D348" s="5">
-        <v>0.86375897050698924</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.73984445873147564</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>2629.6713955999999</v>
+        <v>2629.4918477000001</v>
       </c>
       <c r="C349" s="5">
-        <v>7.7282090999997308</v>
+        <v>7.7974896000000626</v>
       </c>
       <c r="D349" s="5">
-        <v>3.5949212210887316</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.6280272791138879</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>2632.6769075000002</v>
+        <v>2632.7587033999998</v>
       </c>
       <c r="C350" s="5">
-        <v>3.0055119000003288</v>
+        <v>3.2668556999997236</v>
       </c>
       <c r="D350" s="5">
-        <v>1.3801619221799344</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.5010982363498515</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>2635.0158848000001</v>
+        <v>2635.3218496</v>
       </c>
       <c r="C351" s="5">
-        <v>2.3389772999998968</v>
+        <v>2.5631462000001193</v>
       </c>
       <c r="D351" s="5">
-        <v>1.0713538495100483</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.1745468623505007</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>2645.4701024999999</v>
+        <v>2645.6332517000001</v>
       </c>
       <c r="C352" s="5">
-        <v>10.454217699999845</v>
+        <v>10.311402100000123</v>
       </c>
       <c r="D352" s="5">
-        <v>4.8661784156988519</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.7976950959336184</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>2648.3477532000002</v>
+        <v>2648.392116</v>
       </c>
       <c r="C353" s="5">
-        <v>2.8776507000002312</v>
+        <v>2.7588642999999138</v>
       </c>
       <c r="D353" s="5">
-        <v>1.3131561405141934</v>
+        <v>1.2585611134107166</v>
       </c>
       <c r="E353" s="5">
-        <v>2.4117459442193789</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.4117109945846593</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>2650.7777446999999</v>
+        <v>2650.5251736999999</v>
       </c>
       <c r="C354" s="5">
-        <v>2.4299914999996872</v>
+        <v>2.1330576999998812</v>
       </c>
       <c r="D354" s="5">
-        <v>1.106633565310422</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.97079224596503533</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>2657.4325334</v>
+        <v>2657.4517291000002</v>
       </c>
       <c r="C355" s="5">
-        <v>6.6547887000001538</v>
+        <v>6.9265554000003249</v>
       </c>
       <c r="D355" s="5">
-        <v>3.0545525002567464</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.1813996737516836</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>2664.8065338000001</v>
+        <v>2664.9398200000001</v>
       </c>
       <c r="C356" s="5">
-        <v>7.3740004000001136</v>
+        <v>7.488090899999861</v>
       </c>
       <c r="D356" s="5">
-        <v>3.3811226747856082</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.4342236584011365</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>2672.1155139000002</v>
+        <v>2672.1708718999998</v>
       </c>
       <c r="C357" s="5">
-        <v>7.3089801000000989</v>
+        <v>7.2310518999997839</v>
       </c>
       <c r="D357" s="5">
-        <v>3.3414444532858134</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.3051169062792152</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>2680.7696400999998</v>
+        <v>2680.8173289000001</v>
       </c>
       <c r="C358" s="5">
-        <v>8.6541261999996095</v>
+        <v>8.6464570000002823</v>
       </c>
       <c r="D358" s="5">
-        <v>3.9563961407749426</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.9527440386896373</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>2688.9583126000002</v>
+        <v>2688.8154398000001</v>
       </c>
       <c r="C359" s="5">
-        <v>8.1886725000003935</v>
+        <v>7.9981109000000288</v>
       </c>
       <c r="D359" s="5">
-        <v>3.7277302101654364</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.6394868212218379</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>2696.9902020999998</v>
+        <v>2696.5062661000002</v>
       </c>
       <c r="C360" s="5">
-        <v>8.0318894999995791</v>
+        <v>7.6908263000000261</v>
       </c>
       <c r="D360" s="5">
-        <v>3.643863222057675</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.4868782899415196</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>2705.1672392</v>
+        <v>2704.9836584999998</v>
       </c>
       <c r="C361" s="5">
-        <v>8.1770371000002342</v>
+        <v>8.4773923999996441</v>
       </c>
       <c r="D361" s="5">
-        <v>3.6995822632591047</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.8385328305607924</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>2708.865753</v>
+        <v>2708.9278657999998</v>
       </c>
       <c r="C362" s="5">
-        <v>3.6985138000000006</v>
+        <v>3.9442073000000164</v>
       </c>
       <c r="D362" s="5">
-        <v>1.6530374741166476</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.7638522297413806</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>2716.1471038</v>
+        <v>2716.6350599000002</v>
       </c>
       <c r="C363" s="5">
-        <v>7.2813507999999274</v>
+        <v>7.707194100000379</v>
       </c>
       <c r="D363" s="5">
-        <v>3.2736804854398338</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.4680649451344303</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>2727.5095784999999</v>
+        <v>2727.8921163999998</v>
       </c>
       <c r="C364" s="5">
-        <v>11.362474699999893</v>
+        <v>11.257056499999635</v>
       </c>
       <c r="D364" s="5">
-        <v>5.1370934662605894</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.0874063812538894</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>2728.1452457</v>
+        <v>2728.0428659999998</v>
       </c>
       <c r="C365" s="5">
-        <v>0.63566720000017085</v>
+        <v>0.15074959999992643</v>
       </c>
       <c r="D365" s="5">
-        <v>0.28002804362057265</v>
+        <v>6.6334922896693627E-2</v>
       </c>
       <c r="E365" s="5">
-        <v>3.0131047708360947</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.0075134840795492</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>2736.7195904999999</v>
+        <v>2736.2340463999999</v>
       </c>
       <c r="C366" s="5">
-        <v>8.5743447999998352</v>
+        <v>8.1911804000001212</v>
       </c>
       <c r="D366" s="5">
-        <v>3.8373874602702918</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.6632039038130282</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>2741.7759341999999</v>
+        <v>2741.6856570999998</v>
       </c>
       <c r="C367" s="5">
-        <v>5.0563437000000704</v>
+        <v>5.4516106999999465</v>
       </c>
       <c r="D367" s="5">
-        <v>2.2397805749512889</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.4172267261096447</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>2727.7694353000002</v>
+        <v>2727.6630042000002</v>
       </c>
       <c r="C368" s="5">
-        <v>-14.006498899999769</v>
+        <v>-14.022652899999684</v>
       </c>
       <c r="D368" s="5">
-        <v>-5.9609172896567202</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.9677909315856486</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>2436.375055</v>
+        <v>2436.1083717000001</v>
       </c>
       <c r="C369" s="5">
-        <v>-291.39438030000019</v>
+        <v>-291.55463250000003</v>
       </c>
       <c r="D369" s="5">
-        <v>-74.22267625504621</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-74.244458160148724</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>2491.4243384000001</v>
+        <v>2491.0246594</v>
       </c>
       <c r="C370" s="5">
-        <v>55.049283400000149</v>
+        <v>54.916287699999884</v>
       </c>
       <c r="D370" s="5">
-        <v>30.750302053422129</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+        <v>30.670354834519276</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>2542.0777512</v>
+        <v>2541.2836281</v>
       </c>
       <c r="C371" s="5">
-        <v>50.653412799999842</v>
+        <v>50.258968699999969</v>
       </c>
       <c r="D371" s="5">
-        <v>27.319089158029787</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+        <v>27.087062575875521</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>2557.3367205</v>
+        <v>2555.8620638000002</v>
       </c>
       <c r="C372" s="5">
-        <v>15.25896929999999</v>
+        <v>14.578435700000227</v>
       </c>
       <c r="D372" s="5">
-        <v>7.4456952797895104</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.1053782910543983</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>2585.3289979000001</v>
+        <v>2584.1999572999998</v>
       </c>
       <c r="C373" s="5">
-        <v>27.992277400000148</v>
+        <v>28.337893499999609</v>
       </c>
       <c r="D373" s="5">
-        <v>13.95537979463548</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+        <v>14.146982996760915</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>2604.8362585999998</v>
+        <v>2604.1555500999998</v>
       </c>
       <c r="C374" s="5">
-        <v>19.507260699999733</v>
+        <v>19.955592799999977</v>
       </c>
       <c r="D374" s="5">
-        <v>9.4398107287576138</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.6704640487971893</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>2628.1911214000002</v>
+        <v>2627.5750652000002</v>
       </c>
       <c r="C375" s="5">
-        <v>23.354862800000319</v>
+        <v>23.419515100000353</v>
       </c>
       <c r="D375" s="5">
-        <v>11.305899517595975</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.34187284088426</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>2638.2121434000001</v>
+        <v>2637.7305368000002</v>
       </c>
       <c r="C376" s="5">
-        <v>10.021021999999903</v>
+        <v>10.155471600000055</v>
       </c>
       <c r="D376" s="5">
-        <v>4.6726584347085209</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.7378230759600015</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>2651.6265570999999</v>
+        <v>2650.6428888</v>
       </c>
       <c r="C377" s="5">
-        <v>13.414413699999841</v>
+        <v>12.912351999999828</v>
       </c>
       <c r="D377" s="5">
-        <v>6.2751532237390828</v>
+        <v>6.0350690894013237</v>
       </c>
       <c r="E377" s="5">
-        <v>-2.80478793130996</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.8371979841170014</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>2665.7172429000002</v>
+        <v>2664.5688279000001</v>
       </c>
       <c r="C378" s="5">
-        <v>14.090685800000301</v>
+        <v>13.925939100000051</v>
       </c>
       <c r="D378" s="5">
-        <v>6.5664881697197197</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.48996027357851</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>2661.3908296999998</v>
+        <v>2660.7470963000001</v>
       </c>
       <c r="C379" s="5">
-        <v>-4.3264132000003883</v>
+        <v>-3.821731600000021</v>
       </c>
       <c r="D379" s="5">
-        <v>-1.930288170318184</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.7076207138283728</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>2690.8475490999999</v>
+        <v>2690.0485564999999</v>
       </c>
       <c r="C380" s="5">
-        <v>29.456719400000111</v>
+        <v>29.301460199999838</v>
       </c>
       <c r="D380" s="5">
-        <v>14.120915501127751</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+        <v>14.045530243946436</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>2700.6031822</v>
+        <v>2699.4427989000001</v>
       </c>
       <c r="C381" s="5">
-        <v>9.7556331000000682</v>
+        <v>9.3942424000001665</v>
       </c>
       <c r="D381" s="5">
-        <v>4.4383929540526612</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.2720998183436665</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>2712.0324062999998</v>
+        <v>2710.5421446999999</v>
       </c>
       <c r="C382" s="5">
-        <v>11.429224099999828</v>
+        <v>11.09934579999981</v>
       </c>
       <c r="D382" s="5">
-        <v>5.1984146453488034</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.0471854138046446</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>2727.5123297</v>
+        <v>2725.2560807</v>
       </c>
       <c r="C383" s="5">
-        <v>15.479923400000189</v>
+        <v>14.713936000000103</v>
       </c>
       <c r="D383" s="5">
-        <v>7.0686123568234338</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.7121418237944486</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>2754.8028582000002</v>
+        <v>2752.3055273</v>
       </c>
       <c r="C384" s="5">
-        <v>27.290528500000164</v>
+        <v>27.04944660000001</v>
       </c>
       <c r="D384" s="5">
-        <v>12.690064904289411</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.582762158023364</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>2762.7333411</v>
+        <v>2761.0371319999999</v>
       </c>
       <c r="C385" s="5">
-        <v>7.9304828999997881</v>
+        <v>8.7316046999999344</v>
       </c>
       <c r="D385" s="5">
-        <v>3.509766134203729</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.874096714128461</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>2775.3289205000001</v>
+        <v>2773.7693644999999</v>
       </c>
       <c r="C386" s="5">
-        <v>12.595579400000133</v>
+        <v>12.732232500000009</v>
       </c>
       <c r="D386" s="5">
-        <v>5.6102107472239426</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.6762025077893519</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>2810.8494221999999</v>
+        <v>2810.5469853</v>
       </c>
       <c r="C387" s="5">
-        <v>35.520501699999841</v>
+        <v>36.777620800000022</v>
       </c>
       <c r="D387" s="5">
-        <v>16.486993470393973</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+        <v>17.124037183195817</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>2823.1953021999998</v>
+        <v>2822.9431814999998</v>
       </c>
       <c r="C388" s="5">
-        <v>12.345879999999852</v>
+        <v>12.396196199999849</v>
       </c>
       <c r="D388" s="5">
-        <v>5.3998761200090728</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.4230178341955648</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>2840.0114281000001</v>
+        <v>2838.4376563999999</v>
       </c>
       <c r="C389" s="5">
-        <v>16.816125900000316</v>
+        <v>15.494474900000114</v>
       </c>
       <c r="D389" s="5">
-        <v>7.3865720900721632</v>
+        <v>6.7890377913364386</v>
       </c>
       <c r="E389" s="5">
-        <v>7.1045023476469682</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.0848762160118151</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>2847.2587450000001</v>
+        <v>2845.2180767999998</v>
       </c>
       <c r="C390" s="5">
-        <v>7.2473168999999871</v>
+        <v>6.7804203999999118</v>
       </c>
       <c r="D390" s="5">
-        <v>3.1055811464205663</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.9045063880219768</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>2871.5285147999998</v>
+        <v>2869.8877382999999</v>
       </c>
       <c r="C391" s="5">
-        <v>24.269769799999722</v>
+        <v>24.669661500000075</v>
       </c>
       <c r="D391" s="5">
-        <v>10.722115008081001</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.915487742685182</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>2884.1968929999998</v>
+        <v>2882.1273222999998</v>
       </c>
       <c r="C392" s="5">
-        <v>12.668378200000006</v>
+        <v>12.239583999999923</v>
       </c>
       <c r="D392" s="5">
-        <v>5.4244288592911971</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.2395652843947982</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>2905.8380044999999</v>
+        <v>2903.681857</v>
       </c>
       <c r="C393" s="5">
-        <v>21.641111500000079</v>
+        <v>21.554534700000204</v>
       </c>
       <c r="D393" s="5">
-        <v>9.3850419053302723</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.3529294443466249</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>2914.9424119999999</v>
+        <v>2912.0078490000001</v>
       </c>
       <c r="C394" s="5">
-        <v>9.1044074999999793</v>
+        <v>8.325992000000042</v>
       </c>
       <c r="D394" s="5">
-        <v>3.8252431441706314</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.4956562991080631</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>2922.0046698000001</v>
+        <v>2917.7251271999999</v>
       </c>
       <c r="C395" s="5">
-        <v>7.062257800000225</v>
+        <v>5.7172781999997824</v>
       </c>
       <c r="D395" s="5">
-        <v>2.9463889819712819</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.3816233180547153</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>2949.7079881999998</v>
+        <v>2945.7679879000002</v>
       </c>
       <c r="C396" s="5">
-        <v>27.703318399999716</v>
+        <v>28.042860700000347</v>
       </c>
       <c r="D396" s="5">
-        <v>11.989530478360798</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.163087024722575</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>2966.2785110999998</v>
+        <v>2963.9548275000002</v>
       </c>
       <c r="C397" s="5">
-        <v>16.570522900000014</v>
+        <v>18.186839599999985</v>
       </c>
       <c r="D397" s="5">
-        <v>6.9534541451471643</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.6654860900334354</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>2975.4545225000002</v>
+        <v>2973.0946004000002</v>
       </c>
       <c r="C398" s="5">
-        <v>9.1760114000003341</v>
+        <v>9.1397729000000254</v>
       </c>
       <c r="D398" s="5">
-        <v>3.7759445013367809</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.763777248468414</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>2983.5011743999999</v>
+        <v>2983.7066371000001</v>
       </c>
       <c r="C399" s="5">
-        <v>8.0466518999996879</v>
+        <v>10.612036699999862</v>
       </c>
       <c r="D399" s="5">
-        <v>3.2939192385646576</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.3683232502866209</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>2987.166119</v>
+        <v>2987.5249106000001</v>
       </c>
       <c r="C400" s="5">
-        <v>3.6649446000001262</v>
+        <v>3.8182735000000321</v>
       </c>
       <c r="D400" s="5">
-        <v>1.4840848649957161</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.546504446419017</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>2985.0909904999999</v>
+        <v>2983.1939944999999</v>
       </c>
       <c r="C401" s="5">
-        <v>-2.0751285000001189</v>
+        <v>-4.330916100000195</v>
       </c>
       <c r="D401" s="5">
-        <v>-0.83043990464352069</v>
+        <v>-1.7257970093207398</v>
       </c>
       <c r="E401" s="5">
-        <v>5.1084147396216473</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.099859698295961</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>3007.4066733</v>
+        <v>3004.4699814999999</v>
       </c>
       <c r="C402" s="5">
-        <v>22.315682800000104</v>
+        <v>21.275986999999986</v>
       </c>
       <c r="D402" s="5">
-        <v>9.3490526080610472</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.902155970073089</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>3011.5797437000001</v>
+        <v>3009.0271821000001</v>
       </c>
       <c r="C403" s="5">
-        <v>4.1730704000001424</v>
+        <v>4.5572006000002148</v>
       </c>
       <c r="D403" s="5">
-        <v>1.6778839483401642</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.8354298767512711</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>3020.6077577999999</v>
+        <v>3017.2266607000001</v>
       </c>
       <c r="C404" s="5">
-        <v>9.0280140999998366</v>
+        <v>8.1994786000000204</v>
       </c>
       <c r="D404" s="5">
-        <v>3.657228584870964</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.3194075287719782</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>3021.9447332999998</v>
+        <v>3018.3630199999998</v>
       </c>
       <c r="C405" s="5">
-        <v>1.3369754999998804</v>
+        <v>1.1363592999996399</v>
       </c>
       <c r="D405" s="5">
-        <v>0.53243657425650071</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.4528858883801723</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>3026.4646693</v>
+        <v>3022.1663954000001</v>
       </c>
       <c r="C406" s="5">
-        <v>4.5199360000001434</v>
+        <v>3.8033754000002773</v>
       </c>
       <c r="D406" s="5">
-        <v>1.8096841973753497</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.5226182317960468</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>3035.7962318999998</v>
+        <v>3029.6900360999998</v>
       </c>
       <c r="C407" s="5">
-        <v>9.3315625999998701</v>
+        <v>7.5236406999997598</v>
       </c>
       <c r="D407" s="5">
-        <v>3.7633801244819409</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.028628213373441</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>3031.5274184999998</v>
+        <v>3025.6071812999999</v>
       </c>
       <c r="C408" s="5">
-        <v>-4.2688133999999991</v>
+        <v>-4.08285479999995</v>
       </c>
       <c r="D408" s="5">
-        <v>-1.6744021759910188</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.6052052760778257</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>3038.7169027</v>
+        <v>3034.9254236000002</v>
       </c>
       <c r="C409" s="5">
-        <v>7.1894842000001518</v>
+        <v>9.3182423000002927</v>
       </c>
       <c r="D409" s="5">
-        <v>2.8833016092586483</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.7589999461218992</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>3039.1223149000002</v>
+        <v>3036.1555149000001</v>
       </c>
       <c r="C410" s="5">
-        <v>0.40541220000022804</v>
+        <v>1.2300912999999127</v>
       </c>
       <c r="D410" s="5">
-        <v>0.16021623508166716</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.48745994357375366</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>3033.5762884000001</v>
+        <v>3032.6942358000001</v>
       </c>
       <c r="C411" s="5">
-        <v>-5.5460265000001527</v>
+        <v>-3.4612790999999561</v>
       </c>
       <c r="D411" s="5">
-        <v>-2.1680071959669811</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.3594792766623454</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>3038.3183463</v>
+        <v>3037.4069949</v>
       </c>
       <c r="C412" s="5">
-        <v>4.7420578999999634</v>
+        <v>4.7127590999998574</v>
       </c>
       <c r="D412" s="5">
-        <v>1.8920405635383108</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.8808020796021063</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>3039.7245813999998</v>
+        <v>3036.6607279</v>
       </c>
       <c r="C413" s="5">
-        <v>1.4062350999997761</v>
+        <v>-0.74626699999998891</v>
       </c>
       <c r="D413" s="5">
-        <v>0.5568160370045705</v>
+        <v>-0.29443247785803095</v>
       </c>
       <c r="E413" s="5">
-        <v>1.8302152622439394</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.7922647168965522</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>3050.5877460000002</v>
+        <v>3046.9708701</v>
       </c>
       <c r="C414" s="5">
-        <v>10.863164600000346</v>
+        <v>10.310142199999973</v>
       </c>
       <c r="D414" s="5">
-        <v>4.3737844209668308</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.1512177811969586</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>3053.7171198000001</v>
+        <v>3050.1927403</v>
       </c>
       <c r="C415" s="5">
-        <v>3.1293737999999394</v>
+        <v>3.2218702000000121</v>
       </c>
       <c r="D415" s="5">
-        <v>1.2379609356327759</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.2762867732013738</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>3054.5579456</v>
+        <v>3050.2650985999999</v>
       </c>
       <c r="C416" s="5">
-        <v>0.84082579999994778</v>
+        <v>7.2358299999905284E-2</v>
       </c>
       <c r="D416" s="5">
-        <v>0.33091486118652647</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.8470754911569252E-2</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>3057.9668901</v>
+        <v>3055.4322277000001</v>
       </c>
       <c r="C417" s="5">
-        <v>3.4089444999999614</v>
+        <v>5.1671291000002384</v>
       </c>
       <c r="D417" s="5">
-        <v>1.3474736653293684</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.0518389450997043</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>3064.5142953999998</v>
+        <v>3061.3935402000002</v>
       </c>
       <c r="C418" s="5">
-        <v>6.5474052999998094</v>
+        <v>5.9613125000000764</v>
       </c>
       <c r="D418" s="5">
-        <v>2.5997903681193923</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.3665522399171746</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>3065.6633895</v>
+        <v>3063.9487052999998</v>
       </c>
       <c r="C419" s="5">
-        <v>1.149094100000184</v>
+        <v>2.5551650999996127</v>
       </c>
       <c r="D419" s="5">
-        <v>0.45089045365496183</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.006179955847486</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>3069.5673605000002</v>
+        <v>3062.7510274000001</v>
       </c>
       <c r="C420" s="5">
-        <v>3.9039710000001833</v>
+        <v>-1.1976778999996895</v>
       </c>
       <c r="D420" s="5">
-        <v>1.5388893941707282</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.46806515187635123</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>3075.9406491999998</v>
+        <v>3073.0741407</v>
       </c>
       <c r="C421" s="5">
-        <v>6.3732886999996481</v>
+        <v>10.323113299999932</v>
       </c>
       <c r="D421" s="5">
-        <v>2.5201889857139115</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.1204716967021104</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>3073.2958950000002</v>
+        <v>3075.9902133999999</v>
       </c>
       <c r="C422" s="5">
-        <v>-2.6447541999996247</v>
+        <v>2.9160726999998587</v>
       </c>
       <c r="D422" s="5">
-        <v>-1.026918219733497</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.1446544333100661</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>3084.4210715999998</v>
+        <v>3082.8786998999999</v>
       </c>
       <c r="C423" s="5">
-        <v>11.125176599999577</v>
+        <v>6.8884864999999991</v>
       </c>
       <c r="D423" s="5">
-        <v>4.4314784358116421</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.7206723274425526</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>3087.2057880000002</v>
+        <v>3086.4510322000001</v>
       </c>
       <c r="C424" s="5">
-        <v>2.7847164000004341</v>
+        <v>3.5723323000001983</v>
       </c>
       <c r="D424" s="5">
-        <v>1.0887952452957039</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.399414522536957</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>3091.5021126000001</v>
+        <v>3088.9693708999998</v>
       </c>
       <c r="C425" s="5">
-        <v>4.2963245999999344</v>
+        <v>2.518338699999731</v>
       </c>
       <c r="D425" s="5">
-        <v>1.6828274207416172</v>
+        <v>0.9835260692427461</v>
       </c>
       <c r="E425" s="5">
-        <v>1.7033625847823863</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.7225711953726908</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>3088.6713567000002</v>
+        <v>3091.6210744</v>
       </c>
       <c r="C426" s="5">
-        <v>-2.8307558999999856</v>
+        <v>2.651703500000167</v>
       </c>
       <c r="D426" s="5">
-        <v>-1.0932717663545422</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.0350089967216869</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>3092.1865612000001</v>
+        <v>3095.9987374000002</v>
       </c>
       <c r="C427" s="5">
-        <v>3.5152044999999816</v>
+        <v>4.3776630000002115</v>
       </c>
       <c r="D427" s="5">
-        <v>1.3742964402180258</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.7124674716731514</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>3095.0944232000002</v>
+        <v>3100.4944037</v>
       </c>
       <c r="C428" s="5">
-        <v>2.9078620000000228</v>
+        <v>4.4956662999998116</v>
       </c>
       <c r="D428" s="5">
-        <v>1.1343232010158744</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.7564911250289361</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>3101.2888828</v>
+        <v>3104.8724106999998</v>
       </c>
       <c r="C429" s="5">
-        <v>6.1944595999998455</v>
+        <v>4.3780069999997977</v>
       </c>
       <c r="D429" s="5">
-        <v>2.4282694169448726</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.7076636494594677</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>3105.7037037</v>
+        <v>3108.3340045</v>
       </c>
       <c r="C430" s="5">
-        <v>4.4148208999999952</v>
+        <v>3.4615938000001734</v>
       </c>
       <c r="D430" s="5">
-        <v>1.7216911099390275</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.3461032464940903</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>3090.9409329999999</v>
+        <v>3102.5704476000001</v>
       </c>
       <c r="C431" s="5">
-        <v>-14.762770700000146</v>
+        <v>-5.7635568999999123</v>
       </c>
       <c r="D431" s="5">
-        <v>-5.557335539239217</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.202520252226825</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>3089.6271806</v>
+        <v>3109.4003167000001</v>
       </c>
       <c r="C432" s="5">
-        <v>-1.3137523999998848</v>
+        <v>6.8298690999999963</v>
       </c>
       <c r="D432" s="5">
-        <v>-0.50884917163233068</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.6738492318455931</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>3092.4366808</v>
+        <v>3111.8990300999999</v>
       </c>
       <c r="C433" s="5">
-        <v>2.8095002000000022</v>
+        <v>2.498713399999815</v>
       </c>
       <c r="D433" s="5">
-        <v>1.0966737238523816</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.96859326854961125</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>3092.3344253</v>
+        <v>3112.6789867000002</v>
       </c>
       <c r="C434" s="5">
-        <v>-0.10225549999995565</v>
+        <v>0.7799566000003324</v>
       </c>
       <c r="D434" s="5">
-        <v>-3.9672368140897252E-2</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.30117918229815022</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>3085.8278310000001</v>
+        <v>3108.0317303000002</v>
       </c>
       <c r="C435" s="5">
-        <v>-6.5065942999999606</v>
+        <v>-4.6472564000000602</v>
       </c>
       <c r="D435" s="5">
-        <v>-2.4959093021744816</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.7769713618792871</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>3082.6187702000002</v>
+        <v>3107.8595322000001</v>
       </c>
       <c r="C436" s="5">
-        <v>-3.209060799999861</v>
+        <v>-0.17219810000005964</v>
       </c>
       <c r="D436" s="5">
-        <v>-1.2408091839327007</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.6464818326883446E-2</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>3086.7879461000002</v>
+        <v>3114.7623199999998</v>
       </c>
       <c r="C437" s="5">
-        <v>4.1691759000000275</v>
+        <v>6.9027877999997145</v>
       </c>
       <c r="D437" s="5">
-        <v>1.6351016147489572</v>
+        <v>2.6980906927557724</v>
       </c>
       <c r="E437" s="5">
-        <v>-0.15248789514930028</v>
+        <v>0.83500177576978363</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5">
+      <c r="A438" s="3">
+        <v>46023</v>
+      </c>
+      <c r="B438" s="5">
+        <v>3121.282154</v>
+      </c>
+      <c r="C438" s="5">
+        <v>6.5198340000001735</v>
+      </c>
+      <c r="D438" s="5">
+        <v>2.5409658585383132</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5">
+      <c r="A439" s="3">
+        <v>46054</v>
+      </c>
+      <c r="B439" s="5">
+        <v>3121.5584911000001</v>
+      </c>
+      <c r="C439" s="5">
+        <v>0.2763371000000916</v>
+      </c>
+      <c r="D439" s="5">
+        <v>0.10629158798998173</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5">
+      <c r="A440" s="3">
+        <v>46082</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
+      <c r="A441" s="3">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
+      <c r="A442" s="3">
+        <v>46143</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5">
+      <c r="A443" s="3">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5">
+      <c r="A444" s="3">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5">
+      <c r="A445" s="3">
+        <v>46235</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5">
+      <c r="A446" s="3">
+        <v>46266</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5">
+      <c r="A447" s="3">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5">
+      <c r="A448" s="3">
+        <v>46327</v>
+      </c>
+    </row>
+    <row r="449" spans="1:1">
+      <c r="A449" s="3">
+        <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>dalnaga</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>