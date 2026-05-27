--- v4 (2026-04-21)
+++ v5 (2026-05-27)
@@ -1,84 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{E4B013E6-6339-43E6-981A-FEEB244CFDDC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{6485469B-ECF5-4DFE-BF6C-188C2E954AF4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{1CFDE014-2D36-4849-B938-DECF69BA3B3E}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{18471103-C99D-487C-8104-351583F4581E}"/>
   </bookViews>
   <sheets>
     <sheet name="dalnaga" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Dallas—Plano—Irving Total Nonfarm Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q3.</t>
   </si>
   <si>
-    <t>Last data entry February 2026</t>
+    <t>Last data entry April 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -916,51 +917,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{21CBA2A0-641E-4948-BEDA-B4E32E3789BF}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9615545B-C057-4D3E-AE79-4BA696D8C4E3}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="9" style="3"/>
     <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
     <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
@@ -7134,112 +7135,136 @@
         <v>2.6980906927557724</v>
       </c>
       <c r="E437" s="5">
         <v>0.83500177576978363</v>
       </c>
     </row>
     <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>3121.282154</v>
       </c>
       <c r="C438" s="5">
         <v>6.5198340000001735</v>
       </c>
       <c r="D438" s="5">
         <v>2.5409658585383132</v>
       </c>
     </row>
     <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>3121.5584911000001</v>
+        <v>3121.5975429</v>
       </c>
       <c r="C439" s="5">
-        <v>0.2763371000000916</v>
+        <v>0.31538890000001629</v>
       </c>
       <c r="D439" s="5">
-        <v>0.10629158798998173</v>
+        <v>0.12132100315918048</v>
       </c>
     </row>
     <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
+      <c r="B440" s="5">
+        <v>3132.5817975</v>
+      </c>
+      <c r="C440" s="5">
+        <v>10.984254599999986</v>
+      </c>
+      <c r="D440" s="5">
+        <v>4.3052379325817292</v>
+      </c>
     </row>
     <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
+      <c r="B441" s="5">
+        <v>3130.9131533999998</v>
+      </c>
+      <c r="C441" s="5">
+        <v>-1.6686441000001651</v>
+      </c>
+      <c r="D441" s="5">
+        <v>-0.6373391309628329</v>
+      </c>
     </row>
     <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
     <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
     <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
     <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
     <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>dalnaga</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>