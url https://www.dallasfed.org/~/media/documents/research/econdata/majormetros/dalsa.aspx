--- v5 (2026-05-27)
+++ v6 (2026-07-07)
@@ -1,99 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{6485469B-ECF5-4DFE-BF6C-188C2E954AF4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{A2679CE3-170E-42AB-AD0E-9BBB1B1CDF97}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{18471103-C99D-487C-8104-351583F4581E}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{2182CD1E-8121-454A-A7C0-3C8B6FC6DF6C}"/>
   </bookViews>
   <sheets>
     <sheet name="dalnaga" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Dallas—Plano—Irving Total Nonfarm Payroll Employment</t>
   </si>
   <si>
-    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q3.</t>
+    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q4.</t>
   </si>
   <si>
-    <t>Last data entry April 2026</t>
+    <t>Last data entry May 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -917,6341 +917,6350 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9615545B-C057-4D3E-AE79-4BA696D8C4E3}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{23B2F78D-D872-4B82-BA28-12E428A1D7A8}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>1399.2607688000001</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6">
+        <v>1399.2580137</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>1401.6848912</v>
+        <v>1401.6820158999999</v>
       </c>
       <c r="C7" s="5">
-        <v>2.4241223999999875</v>
+        <v>2.4240021999999044</v>
       </c>
       <c r="D7" s="5">
-        <v>2.0988404400701821</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6">
+        <v>2.0987395473907711</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>1403.2515438</v>
+        <v>1403.2478530999999</v>
       </c>
       <c r="C8" s="5">
-        <v>1.5666525999999976</v>
+        <v>1.5658372000000327</v>
       </c>
       <c r="D8" s="5">
-        <v>1.3495066779941611</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6">
+        <v>1.3488027592599261</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>1405.4608656</v>
+        <v>1405.4598432</v>
       </c>
       <c r="C9" s="5">
-        <v>2.2093217999999979</v>
+        <v>2.2119901000000937</v>
       </c>
       <c r="D9" s="5">
-        <v>1.9057628527267223</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6">
+        <v>1.9080895844433954</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>1410.033394</v>
+        <v>1410.0319855</v>
       </c>
       <c r="C10" s="5">
-        <v>4.5725284000000102</v>
+        <v>4.5721422999999959</v>
       </c>
       <c r="D10" s="5">
-        <v>3.9747033897233219</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6">
+        <v>3.9743646849468073</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>1416.2658137999999</v>
+        <v>1416.2656376</v>
       </c>
       <c r="C11" s="5">
-        <v>6.2324197999998887</v>
+        <v>6.2336520999999721</v>
       </c>
       <c r="D11" s="5">
-        <v>5.4349234849762507</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6">
+        <v>5.4360299265514334</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>1418.2642416000001</v>
+        <v>1418.265044</v>
       </c>
       <c r="C12" s="5">
-        <v>1.9984278000001723</v>
+        <v>1.999406399999998</v>
       </c>
       <c r="D12" s="5">
-        <v>1.7064681126681247</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6">
+        <v>1.7073104574789388</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>1422.5535253999999</v>
+        <v>1422.5557297</v>
       </c>
       <c r="C13" s="5">
-        <v>4.2892837999997937</v>
+        <v>4.29068570000004</v>
       </c>
       <c r="D13" s="5">
-        <v>3.6901627284634531</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6">
+        <v>3.6913868284776052</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>1424.6632276</v>
+        <v>1424.6648777</v>
       </c>
       <c r="C14" s="5">
-        <v>2.1097022000001289</v>
+        <v>2.1091480000000047</v>
       </c>
       <c r="D14" s="5">
-        <v>1.7942347352797761</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6">
+        <v>1.7937567534622056</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>1423.5386261000001</v>
+        <v>1423.5411372999999</v>
       </c>
       <c r="C15" s="5">
-        <v>-1.1246014999999261</v>
+        <v>-1.1237404000000879</v>
       </c>
       <c r="D15" s="5">
-        <v>-0.94315490754995901</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6">
+        <v>-0.94243478325739538</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>1429.2090102</v>
+        <v>1429.2114174000001</v>
       </c>
       <c r="C16" s="5">
-        <v>5.6703840999998647</v>
+        <v>5.6702801000001273</v>
       </c>
       <c r="D16" s="5">
-        <v>4.8860854300161405</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5">
+        <v>4.885985033603113</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>1431.99775</v>
+        <v>1432.0005702000001</v>
       </c>
       <c r="C17" s="5">
-        <v>2.7887398000000303</v>
+        <v>2.7891528000000108</v>
       </c>
       <c r="D17" s="5">
-        <v>2.3667891737990221</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5">
+        <v>2.3671394256734146</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>1418.3101469999999</v>
+        <v>1418.3072663</v>
       </c>
       <c r="C18" s="5">
-        <v>-13.687603000000081</v>
+        <v>-13.693303900000046</v>
       </c>
       <c r="D18" s="5">
-        <v>-10.885886208206541</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5">
+        <v>-10.890164113026035</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>1418.1249703999999</v>
+        <v>1418.12204</v>
       </c>
       <c r="C19" s="5">
-        <v>-0.18517659999997704</v>
+        <v>-0.18522630000006757</v>
       </c>
       <c r="D19" s="5">
-        <v>-0.15656125862991699</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5">
+        <v>-0.15660356615692095</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>1417.2384502</v>
+        <v>1417.2346593</v>
       </c>
       <c r="C20" s="5">
-        <v>-0.88652019999994991</v>
+        <v>-0.88738069999999425</v>
       </c>
       <c r="D20" s="5">
-        <v>-0.74758867157118658</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5">
+        <v>-0.74831336326069975</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>1418.1663831999999</v>
+        <v>1418.1652498999999</v>
       </c>
       <c r="C21" s="5">
-        <v>0.92793299999993906</v>
+        <v>0.93059059999995952</v>
       </c>
       <c r="D21" s="5">
-        <v>0.78853228322735003</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5">
+        <v>0.79080092466445873</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>1420.6453200000001</v>
+        <v>1420.6435276</v>
       </c>
       <c r="C22" s="5">
-        <v>2.4789368000001559</v>
+        <v>2.4782777000000351</v>
       </c>
       <c r="D22" s="5">
-        <v>2.1178687332926494</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5">
+        <v>2.117301919259007</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>1417.7811225</v>
+        <v>1417.7799132</v>
       </c>
       <c r="C23" s="5">
-        <v>-2.8641975000000457</v>
+        <v>-2.8636143999999604</v>
       </c>
       <c r="D23" s="5">
-        <v>-2.3927011961244249</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5">
+        <v>-2.3922224568610484</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>1418.3384182</v>
+        <v>1418.3401940000001</v>
       </c>
       <c r="C24" s="5">
-        <v>0.55729569999994055</v>
+        <v>0.5602808000001005</v>
       </c>
       <c r="D24" s="5">
-        <v>0.4727122673855666</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5">
+        <v>0.47525021667331746</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>1418.0435818999999</v>
+        <v>1418.0462892999999</v>
       </c>
       <c r="C25" s="5">
-        <v>-0.29483630000004268</v>
+        <v>-0.29390470000021196</v>
       </c>
       <c r="D25" s="5">
-        <v>-0.24916432403306876</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5">
+        <v>-0.24837762109927164</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>1418.7959358000001</v>
+        <v>1418.7977913</v>
       </c>
       <c r="C26" s="5">
-        <v>0.75235390000011648</v>
+        <v>0.75150200000007317</v>
       </c>
       <c r="D26" s="5">
-        <v>0.63853033812713011</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5">
+        <v>0.63780399201203153</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>1419.3052313999999</v>
+        <v>1419.3079212</v>
       </c>
       <c r="C27" s="5">
-        <v>0.50929559999985941</v>
+        <v>0.51012990000003811</v>
       </c>
       <c r="D27" s="5">
-        <v>0.43160735869853806</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5">
+        <v>0.43231522637396935</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>1420.6927740000001</v>
+        <v>1420.6952692</v>
       </c>
       <c r="C28" s="5">
-        <v>1.387542600000188</v>
+        <v>1.3873479999999745</v>
       </c>
       <c r="D28" s="5">
-        <v>1.1794737040087266</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5">
+        <v>1.1793051479216388</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>1421.8723229</v>
+        <v>1421.8749938999999</v>
       </c>
       <c r="C29" s="5">
-        <v>1.1795488999998724</v>
+        <v>1.1797246999999516</v>
       </c>
       <c r="D29" s="5">
-        <v>1.0008780544005891</v>
+        <v>1.0010261410686727</v>
       </c>
       <c r="E29" s="5">
-        <v>-0.70708400903563007</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5">
+        <v>-0.70709303548572855</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>1417.2551828000001</v>
+        <v>1417.2522057000001</v>
       </c>
       <c r="C30" s="5">
-        <v>-4.617140099999915</v>
+        <v>-4.6227881999998317</v>
       </c>
       <c r="D30" s="5">
-        <v>-3.827824915028355</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5">
+        <v>-3.832416971955821</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>1419.9436355</v>
+        <v>1419.9405927</v>
       </c>
       <c r="C31" s="5">
-        <v>2.6884526999999707</v>
+        <v>2.6883869999999206</v>
       </c>
       <c r="D31" s="5">
-        <v>2.300232153176851</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5">
+        <v>2.3001802349967404</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>1420.0177662999999</v>
+        <v>1420.0139564000001</v>
       </c>
       <c r="C32" s="5">
-        <v>7.4130799999920782E-2</v>
+        <v>7.336370000007264E-2</v>
       </c>
       <c r="D32" s="5">
-        <v>6.2666224997087738E-2</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5">
+        <v>6.2017708218675693E-2</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>1426.3810221000001</v>
+        <v>1426.3796130999999</v>
       </c>
       <c r="C33" s="5">
-        <v>6.3632558000001609</v>
+        <v>6.3656566999998176</v>
       </c>
       <c r="D33" s="5">
-        <v>5.5118619903867128</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5">
+        <v>5.5140083553351094</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>1427.5992885000001</v>
+        <v>1427.5969872000001</v>
       </c>
       <c r="C34" s="5">
-        <v>1.2182663999999477</v>
+        <v>1.2173741000001428</v>
       </c>
       <c r="D34" s="5">
-        <v>1.0297435645457265</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5">
+        <v>1.0289868224593546</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>1425.3397500000001</v>
+        <v>1425.3374699999999</v>
       </c>
       <c r="C35" s="5">
-        <v>-2.2595384999999624</v>
+        <v>-2.2595172000001185</v>
       </c>
       <c r="D35" s="5">
-        <v>-1.8828580050667565</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5">
+        <v>-1.8828434189278931</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>1427.2288888</v>
+        <v>1427.2317011</v>
       </c>
       <c r="C36" s="5">
-        <v>1.8891387999999552</v>
+        <v>1.89423110000007</v>
       </c>
       <c r="D36" s="5">
-        <v>1.6021199412993736</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5">
+        <v>1.6064727665916934</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>1425.3969654</v>
+        <v>1425.4002860000001</v>
       </c>
       <c r="C37" s="5">
-        <v>-1.8319234000000506</v>
+        <v>-1.8314150999999583</v>
       </c>
       <c r="D37" s="5">
-        <v>-1.5294360010690067</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5">
+        <v>-1.5290116305241241</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>1429.1451893999999</v>
+        <v>1429.1474533000001</v>
       </c>
       <c r="C38" s="5">
-        <v>3.7482239999999365</v>
+        <v>3.747167300000001</v>
       </c>
       <c r="D38" s="5">
-        <v>3.2015601818425887</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5">
+        <v>3.2006369430587434</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>1437.3518326000001</v>
+        <v>1437.3547212000001</v>
       </c>
       <c r="C39" s="5">
-        <v>8.2066432000001441</v>
+        <v>8.2072679000000335</v>
       </c>
       <c r="D39" s="5">
-        <v>7.1126645461593085</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5">
+        <v>7.1132115592573708</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>1436.5867768000001</v>
+        <v>1436.5891164</v>
       </c>
       <c r="C40" s="5">
-        <v>-0.76505580000002738</v>
+        <v>-0.76560480000011921</v>
       </c>
       <c r="D40" s="5">
-        <v>-0.6368545869339437</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5">
+        <v>-0.63730897540021925</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>1439.0986780000001</v>
+        <v>1439.1011484999999</v>
       </c>
       <c r="C41" s="5">
-        <v>2.5119012000000112</v>
+        <v>2.5120320999999421</v>
       </c>
       <c r="D41" s="5">
-        <v>2.1185208142178835</v>
+        <v>2.1186287947149607</v>
       </c>
       <c r="E41" s="5">
-        <v>1.2115261562209545</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5">
+        <v>1.2115097792634533</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>1446.9921528</v>
+        <v>1446.9895197999999</v>
       </c>
       <c r="C42" s="5">
-        <v>7.8934747999999217</v>
+        <v>7.8883713000000171</v>
       </c>
       <c r="D42" s="5">
-        <v>6.7842544966373097</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5">
+        <v>6.779723092260892</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>1452.8553919000001</v>
+        <v>1452.8523743999999</v>
       </c>
       <c r="C43" s="5">
-        <v>5.8632391000001007</v>
+        <v>5.8628545999999915</v>
       </c>
       <c r="D43" s="5">
-        <v>4.9722638265157215</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5">
+        <v>4.9719397041880553</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>1455.3168886999999</v>
+        <v>1455.3128551</v>
       </c>
       <c r="C44" s="5">
-        <v>2.4614967999998498</v>
+        <v>2.4604807000000619</v>
       </c>
       <c r="D44" s="5">
-        <v>2.0521496889278845</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5">
+        <v>2.0512989605714127</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>1461.6653494</v>
+        <v>1461.6638091</v>
       </c>
       <c r="C45" s="5">
-        <v>6.3484607000000324</v>
+        <v>6.3509540000000015</v>
       </c>
       <c r="D45" s="5">
-        <v>5.3621411418652176</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5">
+        <v>5.3643131019613488</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>1464.2990437000001</v>
+        <v>1464.2962031</v>
       </c>
       <c r="C46" s="5">
-        <v>2.6336943000001156</v>
+        <v>2.6323939999999766</v>
       </c>
       <c r="D46" s="5">
-        <v>2.1837709968909325</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5">
+        <v>2.1826844528332945</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>1469.1267517000001</v>
+        <v>1469.1230677999999</v>
       </c>
       <c r="C47" s="5">
-        <v>4.8277080000000296</v>
+        <v>4.8268646999999874</v>
       </c>
       <c r="D47" s="5">
-        <v>4.0288646881296408</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5">
+        <v>4.0281560779708236</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>1479.6909091</v>
+        <v>1479.6948041999999</v>
       </c>
       <c r="C48" s="5">
-        <v>10.564157399999885</v>
+        <v>10.571736399999963</v>
       </c>
       <c r="D48" s="5">
-        <v>8.9785094066040081</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5">
+        <v>8.9852313008416793</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>1481.7331847</v>
+        <v>1481.7371708999999</v>
       </c>
       <c r="C49" s="5">
-        <v>2.042275600000039</v>
+        <v>2.0423667000000023</v>
       </c>
       <c r="D49" s="5">
-        <v>1.6688758171361728</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5">
+        <v>1.6689464002012322</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>1487.8571919999999</v>
+        <v>1487.8598162999999</v>
       </c>
       <c r="C50" s="5">
-        <v>6.1240072999999029</v>
+        <v>6.1226454000000103</v>
       </c>
       <c r="D50" s="5">
-        <v>5.0739102865144048</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5">
+        <v>5.0727421895621294</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>1490.6449871</v>
+        <v>1490.6480371</v>
       </c>
       <c r="C51" s="5">
-        <v>2.7877951000000394</v>
+        <v>2.7882208000000901</v>
       </c>
       <c r="D51" s="5">
-        <v>2.271753886595862</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5">
+        <v>2.2721003207245793</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>1494.3265512999999</v>
+        <v>1494.3284639999999</v>
       </c>
       <c r="C52" s="5">
-        <v>3.6815641999999116</v>
+        <v>3.6804268999999294</v>
       </c>
       <c r="D52" s="5">
-        <v>3.0043272433398993</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5">
+        <v>3.0033802856868075</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>1501.5558661</v>
+        <v>1501.5582024</v>
       </c>
       <c r="C53" s="5">
-        <v>7.2293148000001111</v>
+        <v>7.2297384000000875</v>
       </c>
       <c r="D53" s="5">
-        <v>5.9623990637362345</v>
+        <v>5.9627499412038265</v>
       </c>
       <c r="E53" s="5">
-        <v>4.3400212268140281</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5">
+        <v>4.3400044510492064</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>1503.0002248000001</v>
+        <v>1502.9977346000001</v>
       </c>
       <c r="C54" s="5">
-        <v>1.4443587000000662</v>
+        <v>1.4395322000000306</v>
       </c>
       <c r="D54" s="5">
-        <v>1.1604160658518881</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5">
+        <v>1.1565161167731208</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>1504.4874582</v>
+        <v>1504.4845329</v>
       </c>
       <c r="C55" s="5">
-        <v>1.4872333999999228</v>
+        <v>1.4867982999999185</v>
       </c>
       <c r="D55" s="5">
-        <v>1.1938953362237825</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5">
+        <v>1.1935461399523728</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>1509.5895209</v>
+        <v>1509.5854314999999</v>
       </c>
       <c r="C56" s="5">
-        <v>5.1020627000000331</v>
+        <v>5.1008985999999368</v>
       </c>
       <c r="D56" s="5">
-        <v>4.1462432559108198</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5">
+        <v>4.1452877389336784</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>1516.7963895</v>
+        <v>1516.7947397999999</v>
       </c>
       <c r="C57" s="5">
-        <v>7.2068686000000071</v>
+        <v>7.2093082999999751</v>
       </c>
       <c r="D57" s="5">
-        <v>5.8817146177760016</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5">
+        <v>5.8837746683985559</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>1522.6850406000001</v>
+        <v>1522.6821591999999</v>
       </c>
       <c r="C58" s="5">
-        <v>5.888651100000061</v>
+        <v>5.8874193999999989</v>
       </c>
       <c r="D58" s="5">
-        <v>4.7595293062522082</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5">
+        <v>4.7585177173671944</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>1529.1690544000001</v>
+        <v>1529.1648488999999</v>
       </c>
       <c r="C59" s="5">
-        <v>6.484013799999957</v>
+        <v>6.4826897000000372</v>
       </c>
       <c r="D59" s="5">
-        <v>5.2313240770691882</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5">
+        <v>5.2302407809722506</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>1541.2211540999999</v>
+        <v>1541.2253952000001</v>
       </c>
       <c r="C60" s="5">
-        <v>12.052099699999872</v>
+        <v>12.060546300000169</v>
       </c>
       <c r="D60" s="5">
-        <v>9.8787038197814869</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5">
+        <v>9.8859586452368031</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>1547.2339360000001</v>
+        <v>1547.2379788000001</v>
       </c>
       <c r="C61" s="5">
-        <v>6.0127819000001637</v>
+        <v>6.0125835999999708</v>
       </c>
       <c r="D61" s="5">
-        <v>4.7833436469563395</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5">
+        <v>4.78316904747349</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>1552.1208875</v>
+        <v>1552.1242513</v>
       </c>
       <c r="C62" s="5">
-        <v>4.8869514999998955</v>
+        <v>4.8862724999999045</v>
       </c>
       <c r="D62" s="5">
-        <v>3.8567510982791653</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5">
+        <v>3.8561956425265276</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>1556.5902361999999</v>
+        <v>1556.5930234</v>
       </c>
       <c r="C63" s="5">
-        <v>4.469348699999955</v>
+        <v>4.4687721000000238</v>
       </c>
       <c r="D63" s="5">
-        <v>3.5106659620030678</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5">
+        <v>3.5101981193623955</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>1565.2953401</v>
+        <v>1565.2965156</v>
       </c>
       <c r="C64" s="5">
-        <v>8.7051039000000401</v>
+        <v>8.7034922000000279</v>
       </c>
       <c r="D64" s="5">
-        <v>6.9212147802627744</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5">
+        <v>6.9198809216955093</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>1573.6450213999999</v>
+        <v>1573.6467746999999</v>
       </c>
       <c r="C65" s="5">
-        <v>8.3496812999999293</v>
+        <v>8.3502590999999029</v>
       </c>
       <c r="D65" s="5">
-        <v>6.5922812614792381</v>
+        <v>6.5927458189932731</v>
       </c>
       <c r="E65" s="5">
-        <v>4.8009639153312023</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5">
+        <v>4.8009176190958014</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>1578.3717670999999</v>
+        <v>1578.3698453</v>
       </c>
       <c r="C66" s="5">
-        <v>4.7267457000000377</v>
+        <v>4.7230706000000282</v>
       </c>
       <c r="D66" s="5">
-        <v>3.664577519564105</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5">
+        <v>3.6616769230230828</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>1585.4374699</v>
+        <v>1585.4349447</v>
       </c>
       <c r="C67" s="5">
-        <v>7.0657028000000537</v>
+        <v>7.0650994000000082</v>
       </c>
       <c r="D67" s="5">
-        <v>5.5061483644108566</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5">
+        <v>5.5056733812247183</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>1589.6272263000001</v>
+        <v>1589.6233162000001</v>
       </c>
       <c r="C68" s="5">
-        <v>4.1897564000000784</v>
+        <v>4.1883715000001303</v>
       </c>
       <c r="D68" s="5">
-        <v>3.2176802471846955</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5">
+        <v>3.216606358285734</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>1589.8711489</v>
+        <v>1589.8696560000001</v>
       </c>
       <c r="C69" s="5">
-        <v>0.24392259999990529</v>
+        <v>0.24633979999998701</v>
       </c>
       <c r="D69" s="5">
-        <v>0.18429118051797033</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5">
+        <v>0.18611946603892537</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>1593.9818215</v>
+        <v>1593.9792183</v>
       </c>
       <c r="C70" s="5">
-        <v>4.1106726000000435</v>
+        <v>4.1095622999998795</v>
       </c>
       <c r="D70" s="5">
-        <v>3.1471493771029202</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5">
+        <v>3.1462902018698724</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>1597.8257510000001</v>
+        <v>1597.8211100999999</v>
       </c>
       <c r="C71" s="5">
-        <v>3.8439295000000584</v>
+        <v>3.8418917999999849</v>
       </c>
       <c r="D71" s="5">
-        <v>2.9325241228716159</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5">
+        <v>2.930953751592269</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>1598.9273724</v>
+        <v>1598.9318155000001</v>
       </c>
       <c r="C72" s="5">
-        <v>1.1016213999998854</v>
+        <v>1.1107054000001426</v>
       </c>
       <c r="D72" s="5">
-        <v>0.8304848036390311</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5">
+        <v>0.8373616492064917</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>1608.5959975000001</v>
+        <v>1608.5998093000001</v>
       </c>
       <c r="C73" s="5">
-        <v>9.6686251000000993</v>
+        <v>9.6679937999999765</v>
       </c>
       <c r="D73" s="5">
-        <v>7.502597208468198</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5">
+        <v>7.5020693867495103</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>1613.2426006000001</v>
+        <v>1613.2462745</v>
       </c>
       <c r="C74" s="5">
-        <v>4.646603099999993</v>
+        <v>4.646465199999966</v>
       </c>
       <c r="D74" s="5">
-        <v>3.5219339639604108</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5">
+        <v>3.5218192968482498</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>1615.3798342</v>
+        <v>1615.3820616999999</v>
       </c>
       <c r="C75" s="5">
-        <v>2.137233599999945</v>
+        <v>2.1357871999998679</v>
       </c>
       <c r="D75" s="5">
-        <v>1.6014023320240378</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5">
+        <v>1.6003069880135667</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>1625.6806925999999</v>
+        <v>1625.6811990000001</v>
       </c>
       <c r="C76" s="5">
-        <v>10.300858399999925</v>
+        <v>10.299137300000211</v>
       </c>
       <c r="D76" s="5">
-        <v>7.9262507227324974</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5">
+        <v>7.9248682850755037</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>1631.166191</v>
+        <v>1631.1674679</v>
       </c>
       <c r="C77" s="5">
-        <v>5.4854984000000968</v>
+        <v>5.4862688999999136</v>
       </c>
       <c r="D77" s="5">
-        <v>4.1251310761184046</v>
+        <v>4.1257199848952375</v>
       </c>
       <c r="E77" s="5">
-        <v>3.6552824059917999</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5">
+        <v>3.6552480597792147</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>1633.0351641</v>
+        <v>1633.0339168999999</v>
       </c>
       <c r="C78" s="5">
-        <v>1.8689730999999483</v>
+        <v>1.866448999999875</v>
       </c>
       <c r="D78" s="5">
-        <v>1.383645284338697</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5">
+        <v>1.3817637688647189</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>1639.0506648999999</v>
+        <v>1639.0481198</v>
       </c>
       <c r="C79" s="5">
-        <v>6.015500799999927</v>
+        <v>6.0142029000001003</v>
       </c>
       <c r="D79" s="5">
-        <v>4.5110237277679044</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5">
+        <v>4.51003414839799</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>1645.4340835999999</v>
+        <v>1645.430441</v>
       </c>
       <c r="C80" s="5">
-        <v>6.3834186999999929</v>
+        <v>6.3823211999999785</v>
       </c>
       <c r="D80" s="5">
-        <v>4.7749178545370086</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5">
+        <v>4.7740868152650995</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>1651.9663720000001</v>
+        <v>1651.9648580999999</v>
       </c>
       <c r="C81" s="5">
-        <v>6.5322884000001977</v>
+        <v>6.5344170999999278</v>
       </c>
       <c r="D81" s="5">
-        <v>4.8693461875132682</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5">
+        <v>4.870978816295235</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>1660.285691</v>
+        <v>1660.2840057999999</v>
       </c>
       <c r="C82" s="5">
-        <v>8.3193189999999504</v>
+        <v>8.3191477000000305</v>
       </c>
       <c r="D82" s="5">
-        <v>6.2134390304949827</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5">
+        <v>6.213313380343588</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>1665.0453966</v>
+        <v>1665.0416392</v>
       </c>
       <c r="C83" s="5">
-        <v>4.7597055999999611</v>
+        <v>4.7576334000000315</v>
       </c>
       <c r="D83" s="5">
-        <v>3.4949230194068592</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5">
+        <v>3.4933810006351873</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>1671.4847059000001</v>
+        <v>1671.4887277</v>
       </c>
       <c r="C84" s="5">
-        <v>6.4393093000001045</v>
+        <v>6.4470885000000635</v>
       </c>
       <c r="D84" s="5">
-        <v>4.7408128522420379</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5">
+        <v>4.7466735903928026</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>1680.4433798</v>
+        <v>1680.4469663</v>
       </c>
       <c r="C85" s="5">
-        <v>8.9586738999998943</v>
+        <v>8.9582385999999588</v>
       </c>
       <c r="D85" s="5">
-        <v>6.6246757496322584</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5">
+        <v>6.6243278992998755</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>1683.0421722000001</v>
+        <v>1683.0461697000001</v>
       </c>
       <c r="C86" s="5">
-        <v>2.598792400000093</v>
+        <v>2.5992034000000785</v>
       </c>
       <c r="D86" s="5">
-        <v>1.871656975447844</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5">
+        <v>1.8719514720761721</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>1694.9690888</v>
+        <v>1694.9703408</v>
       </c>
       <c r="C87" s="5">
-        <v>11.926916599999913</v>
+        <v>11.924171099999967</v>
       </c>
       <c r="D87" s="5">
-        <v>8.8432269282827889</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5">
+        <v>8.8410894804765938</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>1706.0619322</v>
+        <v>1706.0614777999999</v>
       </c>
       <c r="C88" s="5">
-        <v>11.092843399999992</v>
+        <v>11.09113699999989</v>
       </c>
       <c r="D88" s="5">
-        <v>8.1424295298483162</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5">
+        <v>8.1411253391343799</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>1710.4947440999999</v>
+        <v>1710.4954846000001</v>
       </c>
       <c r="C89" s="5">
-        <v>4.4328118999999333</v>
+        <v>4.4340068000001338</v>
       </c>
       <c r="D89" s="5">
-        <v>3.1628705227385812</v>
+        <v>3.1637361783968698</v>
       </c>
       <c r="E89" s="5">
-        <v>4.8633029263172034</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5">
+        <v>4.863266234835395</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>1720.3278803999999</v>
+        <v>1720.3271437000001</v>
       </c>
       <c r="C90" s="5">
-        <v>9.8331362999999783</v>
+        <v>9.8316591000000244</v>
       </c>
       <c r="D90" s="5">
-        <v>7.1207993040103945</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5">
+        <v>7.1196923473836993</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>1728.0523565000001</v>
+        <v>1728.0496347000001</v>
       </c>
       <c r="C91" s="5">
-        <v>7.7244761000001745</v>
+        <v>7.7224909999999909</v>
       </c>
       <c r="D91" s="5">
-        <v>5.5232177640159419</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5">
+        <v>5.5217655590370507</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>1737.4172751000001</v>
+        <v>1737.4134294</v>
       </c>
       <c r="C92" s="5">
-        <v>9.36491860000001</v>
+        <v>9.3637946999999713</v>
       </c>
       <c r="D92" s="5">
-        <v>6.7006009618956419</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5">
+        <v>6.6997835644640791</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>1746.0546572000001</v>
+        <v>1746.0530862999999</v>
       </c>
       <c r="C93" s="5">
-        <v>8.637382099999968</v>
+        <v>8.6396568999998635</v>
       </c>
       <c r="D93" s="5">
-        <v>6.1315210407416165</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5">
+        <v>6.1331942485393531</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>1757.4880813</v>
+        <v>1757.4873691</v>
       </c>
       <c r="C94" s="5">
-        <v>11.433424099999911</v>
+        <v>11.434282800000119</v>
       </c>
       <c r="D94" s="5">
-        <v>8.1470428189934108</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5">
+        <v>8.1476844983979557</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>1765.2024893</v>
+        <v>1765.2001441</v>
       </c>
       <c r="C95" s="5">
-        <v>7.7144080000000486</v>
+        <v>7.7127749999999651</v>
       </c>
       <c r="D95" s="5">
-        <v>5.3963844871165456</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5">
+        <v>5.3952166981012128</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>1764.9317364999999</v>
+        <v>1764.9357987000001</v>
       </c>
       <c r="C96" s="5">
-        <v>-0.27075280000008206</v>
+        <v>-0.26434539999991102</v>
       </c>
       <c r="D96" s="5">
-        <v>-0.1839049121640679</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5">
+        <v>-0.17955660102354498</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>1776.9572923999999</v>
+        <v>1776.9611520999999</v>
       </c>
       <c r="C97" s="5">
-        <v>12.025555899999972</v>
+        <v>12.025353399999858</v>
       </c>
       <c r="D97" s="5">
-        <v>8.4898053779991933</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5">
+        <v>8.4896367397239381</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>1786.1795339</v>
+        <v>1786.1855363</v>
       </c>
       <c r="C98" s="5">
-        <v>9.2222415000001092</v>
+        <v>9.2243842000000313</v>
       </c>
       <c r="D98" s="5">
-        <v>6.4087707626901524</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5">
+        <v>6.4102882240380188</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>1790.3993402999999</v>
+        <v>1790.3990595</v>
       </c>
       <c r="C99" s="5">
-        <v>4.2198063999999249</v>
+        <v>4.2135232000000542</v>
       </c>
       <c r="D99" s="5">
-        <v>2.8720994477469564</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5">
+        <v>2.8677575557537027</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>1797.4986636000001</v>
+        <v>1797.4960613000001</v>
       </c>
       <c r="C100" s="5">
-        <v>7.099323300000151</v>
+        <v>7.0970018000000437</v>
       </c>
       <c r="D100" s="5">
-        <v>4.8634167246516702</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5">
+        <v>4.8617923208350344</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>1801.8821955999999</v>
+        <v>1801.8807898</v>
       </c>
       <c r="C101" s="5">
-        <v>4.3835319999998319</v>
+        <v>4.3847284999999374</v>
       </c>
       <c r="D101" s="5">
-        <v>2.9659935430969675</v>
+        <v>2.9668183665213732</v>
       </c>
       <c r="E101" s="5">
-        <v>5.3427496234772054</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5">
+        <v>5.3426218322564223</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>1809.790209</v>
+        <v>1809.7926055999999</v>
       </c>
       <c r="C102" s="5">
-        <v>7.9080134000000726</v>
+        <v>7.9118157999998857</v>
       </c>
       <c r="D102" s="5">
-        <v>5.3955036753539298</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5">
+        <v>5.3981652727904894</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>1816.2116857000001</v>
+        <v>1816.2067661999999</v>
       </c>
       <c r="C103" s="5">
-        <v>6.4214767000000847</v>
+        <v>6.4141606000000593</v>
       </c>
       <c r="D103" s="5">
-        <v>4.3419084007179976</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5">
+        <v>4.3368589112193989</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>1820.4236780000001</v>
+        <v>1820.4183128</v>
       </c>
       <c r="C104" s="5">
-        <v>4.2119923000000199</v>
+        <v>4.2115466000000197</v>
       </c>
       <c r="D104" s="5">
-        <v>2.8187028139473602</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5">
+        <v>2.8184084650106689</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>1832.2255221</v>
+        <v>1832.2233713999999</v>
       </c>
       <c r="C105" s="5">
-        <v>11.801844099999926</v>
+        <v>11.805058599999938</v>
       </c>
       <c r="D105" s="5">
-        <v>8.0631025971658268</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5">
+        <v>8.0654023055289681</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>1838.4821035</v>
+        <v>1838.4823730000001</v>
       </c>
       <c r="C106" s="5">
-        <v>6.2565813999999591</v>
+        <v>6.2590016000001469</v>
       </c>
       <c r="D106" s="5">
-        <v>4.1755348970581974</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5">
+        <v>4.1771855598764729</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>1843.6066525000001</v>
+        <v>1843.6060887000001</v>
       </c>
       <c r="C107" s="5">
-        <v>5.1245490000001155</v>
+        <v>5.1237157000000479</v>
       </c>
       <c r="D107" s="5">
-        <v>3.3966145683539395</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5">
+        <v>3.3960532479029304</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>1854.6235342</v>
+        <v>1854.6279156000001</v>
       </c>
       <c r="C108" s="5">
-        <v>11.016881699999885</v>
+        <v>11.021826899999951</v>
       </c>
       <c r="D108" s="5">
-        <v>7.4113063516078048</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5">
+        <v>7.4147455848074362</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>1864.4418065</v>
+        <v>1864.4497359</v>
       </c>
       <c r="C109" s="5">
-        <v>9.8182722999999896</v>
+        <v>9.8218202999998994</v>
       </c>
       <c r="D109" s="5">
-        <v>6.541006084765244</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5">
+        <v>6.5434231468561643</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>1868.0952878000001</v>
+        <v>1868.1084698</v>
       </c>
       <c r="C110" s="5">
-        <v>3.6534813000000668</v>
+        <v>3.6587339000000156</v>
       </c>
       <c r="D110" s="5">
-        <v>2.3769786291601758</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5">
+        <v>2.3804227397211219</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>1875.6884341</v>
+        <v>1875.6816266000001</v>
       </c>
       <c r="C111" s="5">
-        <v>7.5931462999999439</v>
+        <v>7.5731568000001062</v>
       </c>
       <c r="D111" s="5">
-        <v>4.9881072410444371</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5">
+        <v>4.974645645841691</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>1883.65644</v>
+        <v>1883.6499160999999</v>
       </c>
       <c r="C112" s="5">
-        <v>7.9680058999999801</v>
+        <v>7.9682894999998553</v>
       </c>
       <c r="D112" s="5">
-        <v>5.2184576004192573</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5">
+        <v>5.2186670836500637</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>1892.3727506</v>
+        <v>1892.3684791999999</v>
       </c>
       <c r="C113" s="5">
-        <v>8.7163106000000425</v>
+        <v>8.718563099999983</v>
       </c>
       <c r="D113" s="5">
-        <v>5.6963261934113163</v>
+        <v>5.6978561723274535</v>
       </c>
       <c r="E113" s="5">
-        <v>5.0220017280246276</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5">
+        <v>5.0218466122857963</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>1889.6856731</v>
+        <v>1889.6902921000001</v>
       </c>
       <c r="C114" s="5">
-        <v>-2.6870774999999867</v>
+        <v>-2.6781870999998318</v>
       </c>
       <c r="D114" s="5">
-        <v>-1.6906972380834384</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5">
+        <v>-1.6851506818652884</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>1896.9933372</v>
+        <v>1896.9861392</v>
       </c>
       <c r="C115" s="5">
-        <v>7.3076641000000109</v>
+        <v>7.2958470999999463</v>
       </c>
       <c r="D115" s="5">
-        <v>4.7405430333523846</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5">
+        <v>4.7327019240670509</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>1904.0780037</v>
+        <v>1904.0715408000001</v>
       </c>
       <c r="C116" s="5">
-        <v>7.084666499999912</v>
+        <v>7.0854016000000684</v>
       </c>
       <c r="D116" s="5">
-        <v>4.574829648285017</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5">
+        <v>4.5753318418328082</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>1907.3711920999999</v>
+        <v>1907.3683775</v>
       </c>
       <c r="C117" s="5">
-        <v>3.2931883999999627</v>
+        <v>3.296836699999858</v>
       </c>
       <c r="D117" s="5">
-        <v>2.0953108924378405</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5">
+        <v>2.0976614830959361</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>1908.4302227000001</v>
+        <v>1908.4308916</v>
       </c>
       <c r="C118" s="5">
-        <v>1.0590306000001419</v>
+        <v>1.062514100000044</v>
       </c>
       <c r="D118" s="5">
-        <v>0.66831498596844341</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5">
+        <v>0.67052102587774609</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>1914.2170490000001</v>
+        <v>1914.2176758000001</v>
       </c>
       <c r="C119" s="5">
-        <v>5.7868263000000297</v>
+        <v>5.7867842000000564</v>
       </c>
       <c r="D119" s="5">
-        <v>3.6999942239244854</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5">
+        <v>3.6999655369019502</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>1919.8538501</v>
+        <v>1919.8597007999999</v>
       </c>
       <c r="C120" s="5">
-        <v>5.6368010999999569</v>
+        <v>5.6420249999998759</v>
       </c>
       <c r="D120" s="5">
-        <v>3.5914397823728628</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5">
+        <v>3.5948210899770849</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>1925.7960244999999</v>
+        <v>1925.808532</v>
       </c>
       <c r="C121" s="5">
-        <v>5.9421743999998853</v>
+        <v>5.948831200000086</v>
       </c>
       <c r="D121" s="5">
-        <v>3.7780249851906422</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5">
+        <v>3.7823180332728246</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>1931.4028522999999</v>
+        <v>1931.4262151999999</v>
       </c>
       <c r="C122" s="5">
-        <v>5.6068278000000191</v>
+        <v>5.617683199999874</v>
       </c>
       <c r="D122" s="5">
-        <v>3.5502117158606072</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5">
+        <v>3.557172472600767</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>1939.1609645000001</v>
+        <v>1939.1468583000001</v>
       </c>
       <c r="C123" s="5">
-        <v>7.7581122000001415</v>
+        <v>7.7206431000001885</v>
       </c>
       <c r="D123" s="5">
-        <v>4.9281222463585461</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5">
+        <v>4.9037347399426556</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>1944.5451347000001</v>
+        <v>1944.5343018000001</v>
       </c>
       <c r="C124" s="5">
-        <v>5.3841701999999714</v>
+        <v>5.3874435000000176</v>
       </c>
       <c r="D124" s="5">
-        <v>3.383210205535403</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5">
+        <v>3.3853235581082775</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>1953.4967297999999</v>
+        <v>1953.4882241</v>
       </c>
       <c r="C125" s="5">
-        <v>8.9515950999998495</v>
+        <v>8.9539222999999311</v>
       </c>
       <c r="D125" s="5">
-        <v>5.6661604099808915</v>
+        <v>5.6677033588152348</v>
       </c>
       <c r="E125" s="5">
-        <v>3.230017932810525</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5">
+        <v>3.2298014668812547</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>1958.8446369000001</v>
+        <v>1958.8508667000001</v>
       </c>
       <c r="C126" s="5">
-        <v>5.3479071000001568</v>
+        <v>5.362642600000072</v>
       </c>
       <c r="D126" s="5">
-        <v>3.3350467062192468</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5">
+        <v>3.34438998691442</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>1964.9195305000001</v>
+        <v>1964.9098933</v>
       </c>
       <c r="C127" s="5">
-        <v>6.0748935999999958</v>
+        <v>6.0590265999999247</v>
       </c>
       <c r="D127" s="5">
-        <v>3.7856548612327456</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5">
+        <v>3.7755860910827499</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>1972.3030599000001</v>
+        <v>1972.2958062</v>
       </c>
       <c r="C128" s="5">
-        <v>7.3835294000000431</v>
+        <v>7.3859128999999939</v>
       </c>
       <c r="D128" s="5">
-        <v>4.6035802809042625</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5">
+        <v>4.6051202895150301</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>1980.5919296</v>
+        <v>1980.5886972000001</v>
       </c>
       <c r="C129" s="5">
-        <v>8.2888696999998501</v>
+        <v>8.2928910000000542</v>
       </c>
       <c r="D129" s="5">
-        <v>5.1613805734449514</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5">
+        <v>5.1639622115272177</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>1988.9332174000001</v>
+        <v>1988.9342601000001</v>
       </c>
       <c r="C130" s="5">
-        <v>8.3412878000001456</v>
+        <v>8.3455629000000044</v>
       </c>
       <c r="D130" s="5">
-        <v>5.1725372649416235</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5">
+        <v>5.1752586893124564</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>2001.9352696000001</v>
+        <v>2001.9367744000001</v>
       </c>
       <c r="C131" s="5">
-        <v>13.00205219999998</v>
+        <v>13.00251430000003</v>
       </c>
       <c r="D131" s="5">
-        <v>8.1329270089478545</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5">
+        <v>8.1332221105421709</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>2002.1005528999999</v>
+        <v>2002.1075043000001</v>
       </c>
       <c r="C132" s="5">
-        <v>0.16528329999982816</v>
+        <v>0.17072989999996935</v>
       </c>
       <c r="D132" s="5">
-        <v>9.9119113356582744E-2</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5">
+        <v>0.10238685236738654</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>2004.9344865999999</v>
+        <v>2004.9531314000001</v>
       </c>
       <c r="C133" s="5">
-        <v>2.8339336999999887</v>
+        <v>2.8456271000000015</v>
       </c>
       <c r="D133" s="5">
-        <v>1.7118624930563264</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5">
+        <v>1.7189752879855025</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>2013.2146972999999</v>
+        <v>2013.245952</v>
       </c>
       <c r="C134" s="5">
-        <v>8.2802106999999978</v>
+        <v>8.2928205999999136</v>
       </c>
       <c r="D134" s="5">
-        <v>5.0700341545615535</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5">
+        <v>5.0778834808455242</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>2015.9623678999999</v>
+        <v>2015.9414687999999</v>
       </c>
       <c r="C135" s="5">
-        <v>2.7476705999999922</v>
+        <v>2.6955167999999503</v>
       </c>
       <c r="D135" s="5">
-        <v>1.6501310689367887</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5">
+        <v>1.6185534625337006</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>2018.5682999999999</v>
+        <v>2018.5543872000001</v>
       </c>
       <c r="C136" s="5">
-        <v>2.6059321000000182</v>
+        <v>2.612918400000126</v>
       </c>
       <c r="D136" s="5">
-        <v>1.5622548886937926</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5">
+        <v>1.5664894291986364</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>2022.2219769999999</v>
+        <v>2022.2107060000001</v>
       </c>
       <c r="C137" s="5">
-        <v>3.6536770000000161</v>
+        <v>3.6563188000000082</v>
       </c>
       <c r="D137" s="5">
-        <v>2.1937947126190238</v>
+        <v>2.1954120598833837</v>
       </c>
       <c r="E137" s="5">
-        <v>3.5180630789710232</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5">
+        <v>3.5179368399654187</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>2028.6736659999999</v>
+        <v>2028.6776364</v>
       </c>
       <c r="C138" s="5">
-        <v>6.4516889999999876</v>
+        <v>6.4669303999999102</v>
       </c>
       <c r="D138" s="5">
-        <v>3.8963737726346537</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5">
+        <v>3.905763179011057</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>2030.1089729</v>
+        <v>2030.0990006</v>
       </c>
       <c r="C139" s="5">
-        <v>1.4353069000001142</v>
+        <v>1.4213641999999709</v>
       </c>
       <c r="D139" s="5">
-        <v>0.85232356530839937</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5">
+        <v>0.84401042866624199</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>2031.4685119999999</v>
+        <v>2031.4621497999999</v>
       </c>
       <c r="C140" s="5">
-        <v>1.3595390999998926</v>
+        <v>1.3631491999999525</v>
       </c>
       <c r="D140" s="5">
-        <v>0.80659189046754509</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5">
+        <v>0.80874560610211255</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>2026.2734977</v>
+        <v>2026.2707998000001</v>
       </c>
       <c r="C141" s="5">
-        <v>-5.1950142999999116</v>
+        <v>-5.1913499999998294</v>
       </c>
       <c r="D141" s="5">
-        <v>-3.0259287237952681</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5">
+        <v>-3.0238336328081039</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>2020.769466</v>
+        <v>2020.7707508999999</v>
       </c>
       <c r="C142" s="5">
-        <v>-5.5040317000000414</v>
+        <v>-5.500048900000138</v>
       </c>
       <c r="D142" s="5">
-        <v>-3.2113389059871933</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5">
+        <v>-3.209053923421834</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>2019.1456564</v>
+        <v>2019.1477183</v>
       </c>
       <c r="C143" s="5">
-        <v>-1.6238095999999587</v>
+        <v>-1.6230325999999877</v>
       </c>
       <c r="D143" s="5">
-        <v>-0.9600217689258117</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5">
+        <v>-0.95956381423375481</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>2002.4103788</v>
+        <v>2002.4185043</v>
       </c>
       <c r="C144" s="5">
-        <v>-16.735277600000018</v>
+        <v>-16.729213999999956</v>
       </c>
       <c r="D144" s="5">
-        <v>-9.5048586290411237</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5">
+        <v>-9.5015609144289748</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>2000.1847625</v>
+        <v>2000.2040893999999</v>
       </c>
       <c r="C145" s="5">
-        <v>-2.225616299999956</v>
+        <v>-2.2144149000000652</v>
       </c>
       <c r="D145" s="5">
-        <v>-1.3256390833660148</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5">
+        <v>-1.3190024259767452</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>1994.2351859</v>
+        <v>1994.2695931000001</v>
       </c>
       <c r="C146" s="5">
-        <v>-5.9495766000000003</v>
+        <v>-5.9344962999998643</v>
       </c>
       <c r="D146" s="5">
-        <v>-3.5115963234169545</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5">
+        <v>-3.5028069816859131</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>1975.7833313000001</v>
+        <v>1975.7602233</v>
       </c>
       <c r="C147" s="5">
-        <v>-18.451854599999933</v>
+        <v>-18.509369800000059</v>
       </c>
       <c r="D147" s="5">
-        <v>-10.555155975052132</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5">
+        <v>-10.586222499368414</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>1967.6333749999999</v>
+        <v>1967.6186792999999</v>
       </c>
       <c r="C148" s="5">
-        <v>-8.1499563000002127</v>
+        <v>-8.1415440000000672</v>
       </c>
       <c r="D148" s="5">
-        <v>-4.8391397856287099</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5">
+        <v>-4.8343127964702415</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>1958.5811249999999</v>
+        <v>1958.5677074</v>
       </c>
       <c r="C149" s="5">
-        <v>-9.0522499999999582</v>
+        <v>-9.0509718999999222</v>
       </c>
       <c r="D149" s="5">
-        <v>-5.3831222150788722</v>
+        <v>-5.3824204775817286</v>
       </c>
       <c r="E149" s="5">
-        <v>-3.1470754805272283</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5">
+        <v>-3.1471991722310744</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>1959.0589252</v>
+        <v>1959.0619996</v>
       </c>
       <c r="C150" s="5">
-        <v>0.47780020000004697</v>
+        <v>0.49429220000001806</v>
       </c>
       <c r="D150" s="5">
-        <v>0.2931357590123751</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5">
+        <v>0.30326991439959539</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>1954.8695061000001</v>
+        <v>1954.8601904</v>
       </c>
       <c r="C151" s="5">
-        <v>-4.1894190999998955</v>
+        <v>-4.2018092000000706</v>
       </c>
       <c r="D151" s="5">
-        <v>-2.5362141218021939</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5">
+        <v>-2.5436227063080907</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>1954.204945</v>
+        <v>1954.1998705999999</v>
       </c>
       <c r="C152" s="5">
-        <v>-0.66456110000012814</v>
+        <v>-0.66031980000002477</v>
       </c>
       <c r="D152" s="5">
-        <v>-0.40718009199444127</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5">
+        <v>-0.40458817547059933</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>1949.1952616000001</v>
+        <v>1949.1941127</v>
       </c>
       <c r="C153" s="5">
-        <v>-5.009683399999858</v>
+        <v>-5.005757899999935</v>
       </c>
       <c r="D153" s="5">
-        <v>-3.0332435471952968</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5">
+        <v>-3.0309078953608459</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>1950.8077782</v>
+        <v>1950.8096375</v>
       </c>
       <c r="C154" s="5">
-        <v>1.6125165999999354</v>
+        <v>1.6155248000000029</v>
       </c>
       <c r="D154" s="5">
-        <v>0.99725698377821637</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5">
+        <v>0.99912647826752021</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>1945.9406732</v>
+        <v>1945.9425913</v>
       </c>
       <c r="C155" s="5">
-        <v>-4.8671050000000378</v>
+        <v>-4.8670462000000043</v>
       </c>
       <c r="D155" s="5">
-        <v>-2.9531586196485216</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5">
+        <v>-2.9531206542745103</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>1937.5621458999999</v>
+        <v>1937.5687488999999</v>
       </c>
       <c r="C156" s="5">
-        <v>-8.3785273000000871</v>
+        <v>-8.3738424000000578</v>
       </c>
       <c r="D156" s="5">
-        <v>-5.04615710689772</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5">
+        <v>-5.0433971090430463</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>1937.3139088</v>
+        <v>1937.3329146999999</v>
       </c>
       <c r="C157" s="5">
-        <v>-0.24823709999986932</v>
+        <v>-0.23583419999999933</v>
       </c>
       <c r="D157" s="5">
-        <v>-0.15363362965316041</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5">
+        <v>-0.14596213140047887</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>1938.5012475000001</v>
+        <v>1938.5328614</v>
       </c>
       <c r="C158" s="5">
-        <v>1.1873387000000548</v>
+        <v>1.199946700000055</v>
       </c>
       <c r="D158" s="5">
-        <v>0.73793877401420183</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5">
+        <v>0.74579410085442444</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>1930.203389</v>
+        <v>1930.1800678</v>
       </c>
       <c r="C159" s="5">
-        <v>-8.2978585000000749</v>
+        <v>-8.3527936000000409</v>
       </c>
       <c r="D159" s="5">
-        <v>-5.0174406297700536</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5">
+        <v>-5.049794476255931</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>1930.3260072999999</v>
+        <v>1930.3126929</v>
       </c>
       <c r="C160" s="5">
-        <v>0.12261829999988549</v>
+        <v>0.13262510000004113</v>
       </c>
       <c r="D160" s="5">
-        <v>7.6257964409975898E-2</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5">
+        <v>8.2484676513217003E-2</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>1926.3578027999999</v>
+        <v>1926.3460984999999</v>
       </c>
       <c r="C161" s="5">
-        <v>-3.9682044999999562</v>
+        <v>-3.9665944000000763</v>
       </c>
       <c r="D161" s="5">
-        <v>-2.4391595347342698</v>
+        <v>-2.4381976313805787</v>
       </c>
       <c r="E161" s="5">
-        <v>-1.6452380648771969</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5">
+        <v>-1.6451618587531192</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>1924.0144439999999</v>
+        <v>1924.0146479</v>
       </c>
       <c r="C162" s="5">
-        <v>-2.3433588000000327</v>
+        <v>-2.3314505999999255</v>
       </c>
       <c r="D162" s="5">
-        <v>-1.4500382478070728</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5">
+        <v>-1.4427273059221091</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>1921.3508314999999</v>
+        <v>1921.3443545</v>
       </c>
       <c r="C163" s="5">
-        <v>-2.6636124999999993</v>
+        <v>-2.6702933999999914</v>
       </c>
       <c r="D163" s="5">
-        <v>-1.6486931134961358</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5">
+        <v>-1.6527966941943584</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>1915.175215</v>
+        <v>1915.1727708999999</v>
       </c>
       <c r="C164" s="5">
-        <v>-6.1756164999999328</v>
+        <v>-6.1715836000000763</v>
       </c>
       <c r="D164" s="5">
-        <v>-3.7895865652205707</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5">
+        <v>-3.7871679262928226</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>1911.4029636</v>
+        <v>1911.4040864000001</v>
       </c>
       <c r="C165" s="5">
-        <v>-3.7722513999999592</v>
+        <v>-3.7686844999998357</v>
       </c>
       <c r="D165" s="5">
-        <v>-2.3381587976555429</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5">
+        <v>-2.3359747440266698</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>1909.0925216000001</v>
+        <v>1909.0950075000001</v>
       </c>
       <c r="C166" s="5">
-        <v>-2.3104419999999664</v>
+        <v>-2.3090789000000314</v>
       </c>
       <c r="D166" s="5">
-        <v>-1.4409165005342062</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5">
+        <v>-1.4400711977551772</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>1905.2612672</v>
+        <v>1905.2626943</v>
       </c>
       <c r="C167" s="5">
-        <v>-3.8312544000000344</v>
+        <v>-3.8323132000000442</v>
       </c>
       <c r="D167" s="5">
-        <v>-2.3818109908104623</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5">
+        <v>-2.3824589063106472</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>1900.8935959</v>
+        <v>1900.8970807000001</v>
       </c>
       <c r="C168" s="5">
-        <v>-4.3676712999999836</v>
+        <v>-4.3656135999999606</v>
       </c>
       <c r="D168" s="5">
-        <v>-2.7164909566420592</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5">
+        <v>-2.7152252387446674</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>1899.6427232999999</v>
+        <v>1899.6558167999999</v>
       </c>
       <c r="C169" s="5">
-        <v>-1.2508726000000934</v>
+        <v>-1.2412639000001491</v>
       </c>
       <c r="D169" s="5">
-        <v>-0.78680172578916574</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5">
+        <v>-0.78077809528062092</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>1904.8101798</v>
+        <v>1904.8344271999999</v>
       </c>
       <c r="C170" s="5">
-        <v>5.1674565000000712</v>
+        <v>5.178610400000025</v>
       </c>
       <c r="D170" s="5">
-        <v>3.3135536392510101</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5">
+        <v>3.3207902548684443</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>1908.7834250000001</v>
+        <v>1908.7639528</v>
       </c>
       <c r="C171" s="5">
-        <v>3.9732452000000649</v>
+        <v>3.9295256000000336</v>
       </c>
       <c r="D171" s="5">
-        <v>2.5319981268811187</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5">
+        <v>2.5037881960585207</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>1908.2872941000001</v>
+        <v>1908.2778777000001</v>
       </c>
       <c r="C172" s="5">
-        <v>-0.49613090000002558</v>
+        <v>-0.48607509999987997</v>
       </c>
       <c r="D172" s="5">
-        <v>-0.3114584455510272</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5">
+        <v>-0.30515761606341174</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>1908.7485062999999</v>
+        <v>1908.7402893999999</v>
       </c>
       <c r="C173" s="5">
-        <v>0.46121219999986351</v>
+        <v>0.46241169999984777</v>
       </c>
       <c r="D173" s="5">
-        <v>0.29041273629180075</v>
+        <v>0.29117047429738641</v>
       </c>
       <c r="E173" s="5">
-        <v>-0.91412387015561425</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5">
+        <v>-0.91394838724512262</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>1916.9475921999999</v>
+        <v>1916.9466318</v>
       </c>
       <c r="C174" s="5">
-        <v>8.1990859</v>
+        <v>8.2063424000000396</v>
       </c>
       <c r="D174" s="5">
-        <v>5.2781767121525602</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5">
+        <v>5.2829823918698615</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>1917.7913742999999</v>
+        <v>1917.7879502000001</v>
       </c>
       <c r="C175" s="5">
-        <v>0.84378209999999854</v>
+        <v>0.84131840000009106</v>
       </c>
       <c r="D175" s="5">
-        <v>0.52948417168428019</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5">
+        <v>0.52793469949170557</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>1922.9847569999999</v>
+        <v>1922.9843016</v>
       </c>
       <c r="C176" s="5">
-        <v>5.1933827000000292</v>
+        <v>5.1963513999999122</v>
       </c>
       <c r="D176" s="5">
-        <v>3.2984414607058143</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5">
+        <v>3.3003611207534922</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>1926.886186</v>
+        <v>1926.8891051000001</v>
       </c>
       <c r="C177" s="5">
-        <v>3.9014290000000074</v>
+        <v>3.9048035000000709</v>
       </c>
       <c r="D177" s="5">
-        <v>2.4619598174460133</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5">
+        <v>2.4641136922399776</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>1927.2394202999999</v>
+        <v>1927.2423188</v>
       </c>
       <c r="C178" s="5">
-        <v>0.35323429999994005</v>
+        <v>0.35321369999996932</v>
       </c>
       <c r="D178" s="5">
-        <v>0.22020439181580365</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5">
+        <v>0.22019120302403383</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>1925.086301</v>
+        <v>1925.0871175</v>
       </c>
       <c r="C179" s="5">
-        <v>-2.1531192999998439</v>
+        <v>-2.1552013000000443</v>
       </c>
       <c r="D179" s="5">
-        <v>-1.3324374670601546</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5">
+        <v>-1.3337159853168634</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>1935.6603373</v>
+        <v>1935.6597345</v>
       </c>
       <c r="C180" s="5">
-        <v>10.574036299999989</v>
+        <v>10.572617000000037</v>
       </c>
       <c r="D180" s="5">
-        <v>6.7941275086550679</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5">
+        <v>6.7931848772832648</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>1936.0938102</v>
+        <v>1936.1026658999999</v>
       </c>
       <c r="C181" s="5">
-        <v>0.43347289999996974</v>
+        <v>0.44293139999990672</v>
       </c>
       <c r="D181" s="5">
-        <v>0.26905992998438322</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5">
+        <v>0.27493836963319307</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>1938.1863997</v>
+        <v>1938.1995595999999</v>
       </c>
       <c r="C182" s="5">
-        <v>2.092589500000031</v>
+        <v>2.0968937000000096</v>
       </c>
       <c r="D182" s="5">
-        <v>1.3047346919709213</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5">
+        <v>1.3074283617549254</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>1944.4073636999999</v>
+        <v>1944.3932772000001</v>
       </c>
       <c r="C183" s="5">
-        <v>6.2209639999998672</v>
+        <v>6.1937176000001273</v>
       </c>
       <c r="D183" s="5">
-        <v>3.9203460091585374</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5">
+        <v>3.902845931350063</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>1942.9657483999999</v>
+        <v>1942.9610281</v>
       </c>
       <c r="C184" s="5">
-        <v>-1.4416152999999667</v>
+        <v>-1.4322491000000355</v>
       </c>
       <c r="D184" s="5">
-        <v>-0.88608049548282164</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5">
+        <v>-0.88035326990575369</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>1947.6958807000001</v>
+        <v>1947.6919519</v>
       </c>
       <c r="C185" s="5">
-        <v>4.7301323000001503</v>
+        <v>4.7309238000000278</v>
       </c>
       <c r="D185" s="5">
-        <v>2.9608246934816007</v>
+        <v>2.9613340772657759</v>
       </c>
       <c r="E185" s="5">
-        <v>2.040466529322793</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5">
+        <v>2.0406999693103556</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>1950.4359655000001</v>
+        <v>1950.4340705</v>
       </c>
       <c r="C186" s="5">
-        <v>2.7400847999999769</v>
+        <v>2.7421185999999125</v>
       </c>
       <c r="D186" s="5">
-        <v>1.7013248596353447</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5">
+        <v>1.7026009059532887</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>1953.7744009999999</v>
+        <v>1953.7739558999999</v>
       </c>
       <c r="C187" s="5">
-        <v>3.3384354999998322</v>
+        <v>3.3398853999999574</v>
       </c>
       <c r="D187" s="5">
-        <v>2.073409378996538</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5">
+        <v>2.0743204037321439</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>1956.4883568</v>
+        <v>1956.4892837</v>
       </c>
       <c r="C188" s="5">
-        <v>2.7139558000001216</v>
+        <v>2.7153278000000682</v>
       </c>
       <c r="D188" s="5">
-        <v>1.6796944116410861</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5">
+        <v>1.6805504431766982</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>1969.1810640000001</v>
+        <v>1969.1844884</v>
       </c>
       <c r="C189" s="5">
-        <v>12.692707200000086</v>
+        <v>12.695204699999977</v>
       </c>
       <c r="D189" s="5">
-        <v>8.0688668380371364</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5">
+        <v>8.0705076453753577</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>1970.1116497</v>
+        <v>1970.1141227999999</v>
       </c>
       <c r="C190" s="5">
-        <v>0.93058569999993779</v>
+        <v>0.9296343999999408</v>
       </c>
       <c r="D190" s="5">
-        <v>0.56856625807559791</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5">
+        <v>0.56798253559973144</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>1972.2935453</v>
+        <v>1972.2940914999999</v>
       </c>
       <c r="C191" s="5">
-        <v>2.1818955999999616</v>
+        <v>2.1799687000000176</v>
       </c>
       <c r="D191" s="5">
-        <v>1.3371233491147549</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5">
+        <v>1.3359336108213604</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>1989.4378532999999</v>
+        <v>1989.4362311</v>
       </c>
       <c r="C192" s="5">
-        <v>17.14430799999991</v>
+        <v>17.142139600000064</v>
       </c>
       <c r="D192" s="5">
-        <v>10.944527223930889</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5">
+        <v>10.943072959759315</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>1991.5977593</v>
+        <v>1991.6012625999999</v>
       </c>
       <c r="C193" s="5">
-        <v>2.1599060000000918</v>
+        <v>2.1650314999999409</v>
       </c>
       <c r="D193" s="5">
-        <v>1.3106316527182971</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5">
+        <v>1.3137615247851286</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>1999.6356036</v>
+        <v>1999.6404769000001</v>
       </c>
       <c r="C194" s="5">
-        <v>8.0378442999999606</v>
+        <v>8.0392143000001397</v>
       </c>
       <c r="D194" s="5">
-        <v>4.9520150929495355</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5">
+        <v>4.9528690523564789</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>2002.1977644999999</v>
+        <v>2002.1879641999999</v>
       </c>
       <c r="C195" s="5">
-        <v>2.5621608999999808</v>
+        <v>2.5474872999998297</v>
       </c>
       <c r="D195" s="5">
-        <v>1.5484587480683931</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5">
+        <v>1.5395246547179608</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>2009.0540476000001</v>
+        <v>2009.0530134999999</v>
       </c>
       <c r="C196" s="5">
-        <v>6.8562831000001552</v>
+        <v>6.8650493000000097</v>
       </c>
       <c r="D196" s="5">
-        <v>4.1875385713430413</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5">
+        <v>4.1930148913281506</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>2010.5376775</v>
+        <v>2010.5361783000001</v>
       </c>
       <c r="C197" s="5">
-        <v>1.4836298999998689</v>
+        <v>1.4831648000001678</v>
       </c>
       <c r="D197" s="5">
-        <v>0.88977436751360717</v>
+        <v>0.88949476019670737</v>
       </c>
       <c r="E197" s="5">
-        <v>3.2264686403410403</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5">
+        <v>3.2265998911529481</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>2020.3078333999999</v>
+        <v>2020.3081248000001</v>
       </c>
       <c r="C198" s="5">
-        <v>9.7701558999999634</v>
+        <v>9.7719465000000127</v>
       </c>
       <c r="D198" s="5">
-        <v>5.9897770326946764</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5">
+        <v>5.9909088911344499</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>2025.9748519</v>
+        <v>2025.9755326</v>
       </c>
       <c r="C199" s="5">
-        <v>5.6670185000000401</v>
+        <v>5.6674077999998644</v>
       </c>
       <c r="D199" s="5">
-        <v>3.418451286219959</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5">
+        <v>3.41868925347939</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>2031.8914987999999</v>
+        <v>2031.8918882999999</v>
       </c>
       <c r="C200" s="5">
-        <v>5.9166468999999324</v>
+        <v>5.91635569999994</v>
       </c>
       <c r="D200" s="5">
-        <v>3.5613150858853304</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5">
+        <v>3.5611357678959177</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>2037.20786</v>
+        <v>2037.2105388</v>
       </c>
       <c r="C201" s="5">
-        <v>5.3163612000000739</v>
+        <v>5.3186505000001034</v>
       </c>
       <c r="D201" s="5">
-        <v>3.1853300960337672</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5">
+        <v>3.186720931619913</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>2042.0989732</v>
+        <v>2042.0999492000001</v>
       </c>
       <c r="C202" s="5">
-        <v>4.8911132000000634</v>
+        <v>4.889410400000088</v>
       </c>
       <c r="D202" s="5">
-        <v>2.9194190564067801</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5">
+        <v>2.9183853431061779</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>2050.8055069000002</v>
+        <v>2050.806278</v>
       </c>
       <c r="C203" s="5">
-        <v>8.7065337000001364</v>
+        <v>8.7063287999999375</v>
       </c>
       <c r="D203" s="5">
-        <v>5.23792005201138</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5">
+        <v>5.237791315418816</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>2048.2273246999998</v>
+        <v>2048.2276861</v>
       </c>
       <c r="C204" s="5">
-        <v>-2.5781822000003558</v>
+        <v>-2.5785918999999922</v>
       </c>
       <c r="D204" s="5">
-        <v>-1.4981997325552054</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5">
+        <v>-1.4984356085681605</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>2056.1424932999998</v>
+        <v>2056.1438191000002</v>
       </c>
       <c r="C205" s="5">
-        <v>7.9151686000000154</v>
+        <v>7.9161330000001726</v>
       </c>
       <c r="D205" s="5">
-        <v>4.7371217338105343</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5">
+        <v>4.737710384338345</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>2064.9103309000002</v>
+        <v>2064.9111584000002</v>
       </c>
       <c r="C206" s="5">
-        <v>8.7678376000003482</v>
+        <v>8.7673393000000033</v>
       </c>
       <c r="D206" s="5">
-        <v>5.2387940290028245</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5">
+        <v>5.2384858198630369</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>2061.1872363000002</v>
+        <v>2061.1790786000001</v>
       </c>
       <c r="C207" s="5">
-        <v>-3.7230945999999676</v>
+        <v>-3.732079800000065</v>
       </c>
       <c r="D207" s="5">
-        <v>-2.142307994054804</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5">
+        <v>-2.1474260356660779</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>2070.6405147</v>
+        <v>2070.6405602</v>
       </c>
       <c r="C208" s="5">
-        <v>9.4532783999998173</v>
+        <v>9.4614815999998427</v>
       </c>
       <c r="D208" s="5">
-        <v>5.6445636578035918</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5">
+        <v>5.6496090447914149</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>2076.5024910000002</v>
+        <v>2076.5014956999999</v>
       </c>
       <c r="C209" s="5">
-        <v>5.8619763000001512</v>
+        <v>5.8609354999998686</v>
       </c>
       <c r="D209" s="5">
-        <v>3.4505942763559672</v>
+        <v>3.4499719737758117</v>
       </c>
       <c r="E209" s="5">
-        <v>3.2809538581751063</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5">
+        <v>3.2809813676556887</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>2077.4116746</v>
+        <v>2077.4133941</v>
       </c>
       <c r="C210" s="5">
-        <v>0.90918359999977838</v>
+        <v>0.91189840000015465</v>
       </c>
       <c r="D210" s="5">
-        <v>0.52667959383660978</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5">
+        <v>0.52825630047161898</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>2088.6822321</v>
+        <v>2088.6836542999999</v>
       </c>
       <c r="C211" s="5">
-        <v>11.270557499999995</v>
+        <v>11.270260199999939</v>
       </c>
       <c r="D211" s="5">
-        <v>6.7081652463136798</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5">
+        <v>6.707977263244369</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>2098.9420138999999</v>
+        <v>2098.9415665000001</v>
       </c>
       <c r="C212" s="5">
-        <v>10.259781799999928</v>
+        <v>10.257912200000192</v>
       </c>
       <c r="D212" s="5">
-        <v>6.0563854083266921</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5">
+        <v>6.05524756187521</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>2101.2040708</v>
+        <v>2101.2057946</v>
       </c>
       <c r="C213" s="5">
-        <v>2.2620569000000614</v>
+        <v>2.2642280999998547</v>
       </c>
       <c r="D213" s="5">
-        <v>1.3009487633198091</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5">
+        <v>1.3022051558687187</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>2107.2507796999998</v>
+        <v>2107.2506210000001</v>
       </c>
       <c r="C214" s="5">
-        <v>6.046708899999885</v>
+        <v>6.0448264000001473</v>
       </c>
       <c r="D214" s="5">
-        <v>3.5084669100180266</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5">
+        <v>3.5073543682949682</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>2114.2209793000002</v>
+        <v>2114.2221724000001</v>
       </c>
       <c r="C215" s="5">
-        <v>6.9701996000003419</v>
+        <v>6.971551399999953</v>
       </c>
       <c r="D215" s="5">
-        <v>4.0422792013406594</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5">
+        <v>4.0430777903742499</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>2108.0915368000001</v>
+        <v>2108.0946435999999</v>
       </c>
       <c r="C216" s="5">
-        <v>-6.1294425000000956</v>
+        <v>-6.1275288000001638</v>
       </c>
       <c r="D216" s="5">
-        <v>-3.4240384504414467</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5">
+        <v>-3.4229844983344582</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>2114.2804455999999</v>
+        <v>2114.2800480000001</v>
       </c>
       <c r="C217" s="5">
-        <v>6.1889087999998083</v>
+        <v>6.1854044000001522</v>
       </c>
       <c r="D217" s="5">
-        <v>3.5803897714203448</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5">
+        <v>3.5783242289639361</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>2120.1723258000002</v>
+        <v>2120.1729099999998</v>
       </c>
       <c r="C218" s="5">
-        <v>5.891880200000287</v>
+        <v>5.8928619999996954</v>
       </c>
       <c r="D218" s="5">
-        <v>3.3957814019248911</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5">
+        <v>3.3963566126308908</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>2125.2476462999998</v>
+        <v>2125.2402631</v>
       </c>
       <c r="C219" s="5">
-        <v>5.0753204999996342</v>
+        <v>5.0673531000002185</v>
       </c>
       <c r="D219" s="5">
-        <v>2.9107134544830826</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5">
+        <v>2.9060830806086235</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>2132.2882823</v>
+        <v>2132.2882779000001</v>
       </c>
       <c r="C220" s="5">
-        <v>7.0406360000001769</v>
+        <v>7.0480148000001464</v>
       </c>
       <c r="D220" s="5">
-        <v>4.0486661818143865</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5">
+        <v>4.0530013366722573</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>2134.7453913999998</v>
+        <v>2134.7442037999999</v>
       </c>
       <c r="C221" s="5">
-        <v>2.4571090999997978</v>
+        <v>2.4559258999997837</v>
       </c>
       <c r="D221" s="5">
-        <v>1.3915989811297491</v>
+        <v>1.3909246206506021</v>
       </c>
       <c r="E221" s="5">
-        <v>2.8048557924893691</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5">
+        <v>2.8048478761324436</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>2140.9376178000002</v>
+        <v>2140.9395436999998</v>
       </c>
       <c r="C222" s="5">
-        <v>6.1922264000004361</v>
+        <v>6.1953398999999081</v>
       </c>
       <c r="D222" s="5">
-        <v>3.5368961139980115</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5">
+        <v>3.538704975068474</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>2147.4916438</v>
+        <v>2147.4932915999998</v>
       </c>
       <c r="C223" s="5">
-        <v>6.5540259999997943</v>
+        <v>6.5537478999999621</v>
       </c>
       <c r="D223" s="5">
-        <v>3.736032548508561</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5">
+        <v>3.7358679255103056</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>2143.2719824000001</v>
+        <v>2143.2707669000001</v>
       </c>
       <c r="C224" s="5">
-        <v>-4.2196613999999499</v>
+        <v>-4.2225246999996671</v>
       </c>
       <c r="D224" s="5">
-        <v>-2.3325947820014292</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5">
+        <v>-2.3341587417294418</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>2138.9414517999999</v>
+        <v>2138.9426177</v>
       </c>
       <c r="C225" s="5">
-        <v>-4.330530600000202</v>
+        <v>-4.3281492000000981</v>
       </c>
       <c r="D225" s="5">
-        <v>-2.3978638091574633</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5">
+        <v>-2.3965611559778499</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>2145.3973043000001</v>
+        <v>2145.3966031999998</v>
       </c>
       <c r="C226" s="5">
-        <v>6.4558525000002192</v>
+        <v>6.453985499999817</v>
       </c>
       <c r="D226" s="5">
-        <v>3.6826295617479632</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5">
+        <v>3.6815447876236584</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>2142.0827935000002</v>
+        <v>2142.0840170000001</v>
       </c>
       <c r="C227" s="5">
-        <v>-3.31451079999988</v>
+        <v>-3.3125861999997142</v>
       </c>
       <c r="D227" s="5">
-        <v>-1.8382560815541238</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5">
+        <v>-1.8371983254533486</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>2140.3506133999999</v>
+        <v>2140.3555406999999</v>
       </c>
       <c r="C228" s="5">
-        <v>-1.7321801000002779</v>
+        <v>-1.7284763000002386</v>
       </c>
       <c r="D228" s="5">
-        <v>-0.96606736196033216</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5">
+        <v>-0.96401029817398953</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>2137.5870203999998</v>
+        <v>2137.5862493</v>
       </c>
       <c r="C229" s="5">
-        <v>-2.7635930000001281</v>
+        <v>-2.7692913999999291</v>
       </c>
       <c r="D229" s="5">
-        <v>-1.5384684010171346</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5">
+        <v>-1.5416145874565412</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>2133.2362269</v>
+        <v>2133.2363052999999</v>
       </c>
       <c r="C230" s="5">
-        <v>-4.3507934999997815</v>
+        <v>-4.3499440000000504</v>
       </c>
       <c r="D230" s="5">
-        <v>-2.4152937718354806</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5">
+        <v>-2.4148283085519084</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>2126.0520301000001</v>
+        <v>2126.0473241999998</v>
       </c>
       <c r="C231" s="5">
-        <v>-7.1841967999998815</v>
+        <v>-7.1889811000000918</v>
       </c>
       <c r="D231" s="5">
-        <v>-3.9672733464923282</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5">
+        <v>-3.9698664249830595</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>2114.9730429000001</v>
+        <v>2114.9722619999998</v>
       </c>
       <c r="C232" s="5">
-        <v>-11.078987200000029</v>
+        <v>-11.075062200000048</v>
       </c>
       <c r="D232" s="5">
-        <v>-6.0771263280258614</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5">
+        <v>-6.0750477281399924</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>2111.0678038000001</v>
+        <v>2111.0655713000001</v>
       </c>
       <c r="C233" s="5">
-        <v>-3.9052391000000171</v>
+        <v>-3.9066906999996718</v>
       </c>
       <c r="D233" s="5">
-        <v>-2.1934022293395805</v>
+        <v>-2.1942100665858444</v>
       </c>
       <c r="E233" s="5">
-        <v>-1.1091527680718638</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5">
+        <v>-1.1092023324316913</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>2094.5974627999999</v>
+        <v>2094.5990178000002</v>
       </c>
       <c r="C234" s="5">
-        <v>-16.47034100000019</v>
+        <v>-16.466553499999918</v>
       </c>
       <c r="D234" s="5">
-        <v>-8.9708075674367791</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5">
+        <v>-8.9688414160798864</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>2081.4168719999998</v>
+        <v>2081.4183803999999</v>
       </c>
       <c r="C235" s="5">
-        <v>-13.180590800000118</v>
+        <v>-13.180637400000251</v>
       </c>
       <c r="D235" s="5">
-        <v>-7.295253632944199</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5">
+        <v>-7.2952733094310389</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>2069.4008122</v>
+        <v>2069.3995943999998</v>
       </c>
       <c r="C236" s="5">
-        <v>-12.016059799999766</v>
+        <v>-12.018786000000091</v>
       </c>
       <c r="D236" s="5">
-        <v>-6.7118383737267635</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5">
+        <v>-6.7133084097760198</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>2060.0648778</v>
+        <v>2060.0657652</v>
       </c>
       <c r="C237" s="5">
-        <v>-9.3359344000000419</v>
+        <v>-9.3338291999998546</v>
       </c>
       <c r="D237" s="5">
-        <v>-5.2813734853021881</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5">
+        <v>-5.2802149829545115</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>2054.5177874999999</v>
+        <v>2054.5177416000001</v>
       </c>
       <c r="C238" s="5">
-        <v>-5.5470903000000362</v>
+        <v>-5.5480235999998513</v>
       </c>
       <c r="D238" s="5">
-        <v>-3.1837865159354606</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5">
+        <v>-3.1843129283239846</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>2047.0882822000001</v>
+        <v>2047.0892987</v>
       </c>
       <c r="C239" s="5">
-        <v>-7.4295052999998461</v>
+        <v>-7.4284429000001637</v>
       </c>
       <c r="D239" s="5">
-        <v>-4.2541408493611543</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5">
+        <v>-4.253544657382557</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>2045.5982088000001</v>
+        <v>2045.6016202999999</v>
       </c>
       <c r="C240" s="5">
-        <v>-1.4900734000000284</v>
+        <v>-1.4876784000000498</v>
       </c>
       <c r="D240" s="5">
-        <v>-0.86999028089652652</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5">
+        <v>-0.86859709743762892</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>2039.4348047000001</v>
+        <v>2039.4345145</v>
       </c>
       <c r="C241" s="5">
-        <v>-6.1634040999999797</v>
+        <v>-6.1671057999999448</v>
       </c>
       <c r="D241" s="5">
-        <v>-3.5562912552912884</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5">
+        <v>-3.5583860133384881</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>2035.5316455</v>
+        <v>2035.5320945999999</v>
       </c>
       <c r="C242" s="5">
-        <v>-3.9031592000001183</v>
+        <v>-3.9024199000000408</v>
       </c>
       <c r="D242" s="5">
-        <v>-2.2725913880575099</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5">
+        <v>-2.2721657749248614</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>2036.6919958000001</v>
+        <v>2036.6890866000001</v>
       </c>
       <c r="C243" s="5">
-        <v>1.1603503000001183</v>
+        <v>1.156992000000173</v>
       </c>
       <c r="D243" s="5">
-        <v>0.68620611860259473</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5">
+        <v>0.68421372826572568</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>2033.9615276</v>
+        <v>2033.9600105</v>
       </c>
       <c r="C244" s="5">
-        <v>-2.7304682000001321</v>
+        <v>-2.7290761000001567</v>
       </c>
       <c r="D244" s="5">
-        <v>-1.5969570829511781</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5">
+        <v>-1.5961511456200173</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>2034.1508266999999</v>
+        <v>2034.1492883999999</v>
       </c>
       <c r="C245" s="5">
-        <v>0.18929909999997108</v>
+        <v>0.18927789999997913</v>
       </c>
       <c r="D245" s="5">
-        <v>0.11174018347754888</v>
+        <v>0.11172774643497529</v>
       </c>
       <c r="E245" s="5">
-        <v>-3.643510500304481</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5">
+        <v>-3.6434814695327056</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>2038.0309153999999</v>
+        <v>2038.0317399</v>
       </c>
       <c r="C246" s="5">
-        <v>3.8800886999999875</v>
+        <v>3.8824515000001156</v>
       </c>
       <c r="D246" s="5">
-        <v>2.3131352885684686</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5">
+        <v>2.3145604725533619</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>2036.7287838</v>
+        <v>2036.7297625000001</v>
       </c>
       <c r="C247" s="5">
-        <v>-1.3021315999999388</v>
+        <v>-1.3019773999999416</v>
       </c>
       <c r="D247" s="5">
-        <v>-0.76401132741448219</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5">
+        <v>-0.76392086196234166</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>2041.5364041</v>
+        <v>2041.5356102999999</v>
       </c>
       <c r="C248" s="5">
-        <v>4.8076203000000532</v>
+        <v>4.8058477999998104</v>
       </c>
       <c r="D248" s="5">
-        <v>2.8696186777920962</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5">
+        <v>2.8685455266940441</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>2046.2891508</v>
+        <v>2046.289888</v>
       </c>
       <c r="C249" s="5">
-        <v>4.7527466999999888</v>
+        <v>4.7542777000001024</v>
       </c>
       <c r="D249" s="5">
-        <v>2.8296784048245316</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5">
+        <v>2.8306027491249219</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>2056.0329965999999</v>
+        <v>2056.0333185999998</v>
       </c>
       <c r="C250" s="5">
-        <v>9.7438457999999173</v>
+        <v>9.7434305999997832</v>
       </c>
       <c r="D250" s="5">
-        <v>5.8661068837543295</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5">
+        <v>5.8658481690294417</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>2059.3657220999999</v>
+        <v>2059.3664026000001</v>
       </c>
       <c r="C251" s="5">
-        <v>3.3327254999999241</v>
+        <v>3.3330840000003263</v>
       </c>
       <c r="D251" s="5">
-        <v>1.9625746970832969</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5">
+        <v>1.9627873862211098</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>2060.1584472</v>
+        <v>2060.1603055</v>
       </c>
       <c r="C252" s="5">
-        <v>0.79272510000009788</v>
+        <v>0.79390289999992092</v>
       </c>
       <c r="D252" s="5">
-        <v>0.4629030572916415</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5">
+        <v>0.46359212598336974</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>2060.6807168</v>
+        <v>2060.6808006000001</v>
       </c>
       <c r="C253" s="5">
-        <v>0.52226960000007239</v>
+        <v>0.52049510000006194</v>
       </c>
       <c r="D253" s="5">
-        <v>0.30463584074400529</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5">
+        <v>0.30359907561683386</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>2061.0609688</v>
+        <v>2061.0613698000002</v>
       </c>
       <c r="C254" s="5">
-        <v>0.38025199999992765</v>
+        <v>0.38056920000008176</v>
       </c>
       <c r="D254" s="5">
-        <v>0.22165771863744688</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5">
+        <v>0.22184280070633999</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>2070.8296175</v>
+        <v>2070.8287236000001</v>
       </c>
       <c r="C255" s="5">
-        <v>9.7686487000000852</v>
+        <v>9.7673537999999098</v>
       </c>
       <c r="D255" s="5">
-        <v>5.8381756980986133</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5">
+        <v>5.8373803617294939</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>2072.6560494999999</v>
+        <v>2072.6537241999999</v>
       </c>
       <c r="C256" s="5">
-        <v>1.8264319999998406</v>
+        <v>1.8250005999998393</v>
       </c>
       <c r="D256" s="5">
-        <v>1.0635261805366225</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5">
+        <v>1.0626890971264125</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>2077.2398549</v>
+        <v>2077.2388381999999</v>
       </c>
       <c r="C257" s="5">
-        <v>4.5838054000000739</v>
+        <v>4.5851139999999759</v>
       </c>
       <c r="D257" s="5">
-        <v>2.6863930383256296</v>
+        <v>2.6871723653930646</v>
       </c>
       <c r="E257" s="5">
-        <v>2.1182808882418636</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5">
+        <v>2.1183081323344233</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>2081.7293359</v>
+        <v>2081.7296633999999</v>
       </c>
       <c r="C258" s="5">
-        <v>4.4894810000000689</v>
+        <v>4.4908252000000175</v>
       </c>
       <c r="D258" s="5">
-        <v>2.6245792159578452</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5">
+        <v>2.6253757115628051</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>2081.8865881000002</v>
+        <v>2081.8870600999999</v>
       </c>
       <c r="C259" s="5">
-        <v>0.15725220000012996</v>
+        <v>0.15739669999993566</v>
       </c>
       <c r="D259" s="5">
-        <v>9.0684728297807382E-2</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5">
+        <v>9.0768079414416114E-2</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>2090.4378753000001</v>
+        <v>2090.4377002000001</v>
       </c>
       <c r="C260" s="5">
-        <v>8.5512871999999334</v>
+        <v>8.550640100000237</v>
       </c>
       <c r="D260" s="5">
-        <v>5.0418536913039214</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5">
+        <v>5.0414623315810481</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>2098.1483812000001</v>
+        <v>2098.1489255000001</v>
       </c>
       <c r="C261" s="5">
-        <v>7.7105059000000438</v>
+        <v>7.7112253000000237</v>
       </c>
       <c r="D261" s="5">
-        <v>4.5170620808333783</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5">
+        <v>4.5174925016323142</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>2097.1780600000002</v>
+        <v>2097.1786498000001</v>
       </c>
       <c r="C262" s="5">
-        <v>-0.97032119999994393</v>
+        <v>-0.97027570000000196</v>
       </c>
       <c r="D262" s="5">
-        <v>-0.55354918024412836</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5">
+        <v>-0.55352314614277587</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>2102.0773174000001</v>
+        <v>2102.0779911</v>
       </c>
       <c r="C263" s="5">
-        <v>4.8992573999998967</v>
+        <v>4.8993412999998327</v>
       </c>
       <c r="D263" s="5">
-        <v>2.8396438806076674</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5">
+        <v>2.8396923272482777</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>2107.0058373000002</v>
+        <v>2107.0060976999998</v>
       </c>
       <c r="C264" s="5">
-        <v>4.928519900000083</v>
+        <v>4.9281065999998646</v>
       </c>
       <c r="D264" s="5">
-        <v>2.8500800390603764</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5">
+        <v>2.8498370193136058</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>2109.0289324</v>
+        <v>2109.0294199999998</v>
       </c>
       <c r="C265" s="5">
-        <v>2.023095099999864</v>
+        <v>2.023322300000018</v>
       </c>
       <c r="D265" s="5">
-        <v>1.1583147380677783</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5">
+        <v>1.1584453643684212</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>2118.349659</v>
+        <v>2118.3505930000001</v>
       </c>
       <c r="C266" s="5">
-        <v>9.3207265999999436</v>
+        <v>9.3211730000002717</v>
       </c>
       <c r="D266" s="5">
-        <v>5.4341534499581678</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5">
+        <v>5.434418780927075</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>2115.5401271999999</v>
+        <v>2115.5398144000001</v>
       </c>
       <c r="C267" s="5">
-        <v>-2.8095318000000589</v>
+        <v>-2.8107786000000488</v>
       </c>
       <c r="D267" s="5">
-        <v>-1.5799815649220839</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5">
+        <v>-1.5806769204508297</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>2116.7524311000002</v>
+        <v>2116.7497834999999</v>
       </c>
       <c r="C268" s="5">
-        <v>1.2123039000002791</v>
+        <v>1.2099690999998529</v>
       </c>
       <c r="D268" s="5">
-        <v>0.68982785889668552</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5">
+        <v>0.68849522594331969</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>2119.7938285999999</v>
+        <v>2119.7935421000002</v>
       </c>
       <c r="C269" s="5">
-        <v>3.0413974999996753</v>
+        <v>3.0437586000002739</v>
       </c>
       <c r="D269" s="5">
-        <v>1.7378778864322486</v>
+        <v>1.7392399175985229</v>
       </c>
       <c r="E269" s="5">
-        <v>2.048582574593838</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5">
+        <v>2.0486187297015679</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>2129.0733829000001</v>
+        <v>2129.0732323000002</v>
       </c>
       <c r="C270" s="5">
-        <v>9.2795543000001999</v>
+        <v>9.2796902000000046</v>
       </c>
       <c r="D270" s="5">
-        <v>5.3814294323009104</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5">
+        <v>5.3815108959658575</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>2136.1933073</v>
+        <v>2136.1932938</v>
       </c>
       <c r="C271" s="5">
-        <v>7.1199243999999453</v>
+        <v>7.1200614999997924</v>
       </c>
       <c r="D271" s="5">
-        <v>4.0876094737539947</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5">
+        <v>4.0876899318589066</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>2142.8144409000001</v>
+        <v>2142.8144161999999</v>
       </c>
       <c r="C272" s="5">
-        <v>6.6211336000001211</v>
+        <v>6.6211223999998765</v>
       </c>
       <c r="D272" s="5">
-        <v>3.7834666382538851</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5">
+        <v>3.7834601531442136</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>2146.5003596000001</v>
+        <v>2146.5006383999998</v>
       </c>
       <c r="C273" s="5">
-        <v>3.685918700000002</v>
+        <v>3.6862221999999747</v>
       </c>
       <c r="D273" s="5">
-        <v>2.0837963955283589</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5">
+        <v>2.0839696270516184</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>2152.6682836</v>
+        <v>2152.6686662000002</v>
       </c>
       <c r="C274" s="5">
-        <v>6.1679239999998572</v>
+        <v>6.1680278000003455</v>
       </c>
       <c r="D274" s="5">
-        <v>3.5031957492376753</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5">
+        <v>3.503255177144049</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>2156.9120532000002</v>
+        <v>2156.9128310999999</v>
       </c>
       <c r="C275" s="5">
-        <v>4.2437696000001779</v>
+        <v>4.2441648999997597</v>
       </c>
       <c r="D275" s="5">
-        <v>2.3914992928963485</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5">
+        <v>2.3917240484498947</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>2151.6962976999998</v>
+        <v>2151.6968831999998</v>
       </c>
       <c r="C276" s="5">
-        <v>-5.2157555000003413</v>
+        <v>-5.2159479000001738</v>
       </c>
       <c r="D276" s="5">
-        <v>-2.863506314246389</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5">
+        <v>-2.8636095239251702</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>2159.8027054999998</v>
+        <v>2159.8033303000002</v>
       </c>
       <c r="C277" s="5">
-        <v>8.1064077999999427</v>
+        <v>8.1064471000004232</v>
       </c>
       <c r="D277" s="5">
-        <v>4.6158045026544858</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5">
+        <v>4.6158260637049198</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>2166.7951045999998</v>
+        <v>2166.7963745000002</v>
       </c>
       <c r="C278" s="5">
-        <v>6.9923991000000569</v>
+        <v>6.9930441999999857</v>
       </c>
       <c r="D278" s="5">
-        <v>3.9549510713987823</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5">
+        <v>3.955321301966741</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>2169.6660344000002</v>
+        <v>2169.6666601000002</v>
       </c>
       <c r="C279" s="5">
-        <v>2.87092980000034</v>
+        <v>2.8702855999999883</v>
       </c>
       <c r="D279" s="5">
-        <v>1.6015970318382422</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5">
+        <v>1.6012340862742835</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>2178.4348338999998</v>
+        <v>2178.4315161</v>
       </c>
       <c r="C280" s="5">
-        <v>8.768799499999659</v>
+        <v>8.7648559999997815</v>
       </c>
       <c r="D280" s="5">
-        <v>4.9591226154947154</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5">
+        <v>4.9568411565250159</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>2181.7233110000002</v>
+        <v>2181.7224335999999</v>
       </c>
       <c r="C281" s="5">
-        <v>3.2884771000003639</v>
+        <v>3.2909174999999777</v>
       </c>
       <c r="D281" s="5">
-        <v>1.8265872743181699</v>
+        <v>1.8279568861653939</v>
       </c>
       <c r="E281" s="5">
-        <v>2.9214861164541306</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5">
+        <v>2.9214586359504136</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>2179.2878784</v>
+        <v>2179.2863876000001</v>
       </c>
       <c r="C282" s="5">
-        <v>-2.4354326000002402</v>
+        <v>-2.4360459999998056</v>
       </c>
       <c r="D282" s="5">
-        <v>-1.3313524423760215</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5">
+        <v>-1.3316862390360451</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>2188.7371278999999</v>
+        <v>2188.7385101</v>
       </c>
       <c r="C283" s="5">
-        <v>9.4492494999999508</v>
+        <v>9.4521224999998594</v>
       </c>
       <c r="D283" s="5">
-        <v>5.3290145579125925</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5">
+        <v>5.33067739903621</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>2195.8265643999998</v>
+        <v>2195.8259529000002</v>
       </c>
       <c r="C284" s="5">
-        <v>7.0894364999999198</v>
+        <v>7.0874428000001899</v>
       </c>
       <c r="D284" s="5">
-        <v>3.9568608883085776</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5">
+        <v>3.9557257000767176</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>2198.7676858999998</v>
+        <v>2198.7669885</v>
       </c>
       <c r="C285" s="5">
-        <v>2.9411215000000084</v>
+        <v>2.9410355999998501</v>
       </c>
       <c r="D285" s="5">
-        <v>1.6191907865942268</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5">
+        <v>1.6191436009395987</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>2205.8241933999998</v>
+        <v>2205.8266690999999</v>
       </c>
       <c r="C286" s="5">
-        <v>7.0565074999999524</v>
+        <v>7.0596805999998651</v>
       </c>
       <c r="D286" s="5">
-        <v>3.919871217937998</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5">
+        <v>3.9216663752398517</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>2216.6894278999998</v>
+        <v>2216.6889332999999</v>
       </c>
       <c r="C287" s="5">
-        <v>10.865234500000042</v>
+        <v>10.862264200000027</v>
       </c>
       <c r="D287" s="5">
-        <v>6.0736348238388249</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5">
+        <v>6.0719222085906521</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>2224.0700603999999</v>
+        <v>2224.0711385999998</v>
       </c>
       <c r="C288" s="5">
-        <v>7.380632500000047</v>
+        <v>7.3822052999998959</v>
       </c>
       <c r="D288" s="5">
-        <v>4.0694755629574697</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5">
+        <v>4.0703596314819901</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>2234.1519975000001</v>
+        <v>2234.1531254000001</v>
       </c>
       <c r="C289" s="5">
-        <v>10.081937100000232</v>
+        <v>10.081986800000323</v>
       </c>
       <c r="D289" s="5">
-        <v>5.5774166369998879</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5">
+        <v>5.5774420489323795</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>2240.7088379000002</v>
+        <v>2240.7113945000001</v>
       </c>
       <c r="C290" s="5">
-        <v>6.5568404000000555</v>
+        <v>6.5582690999999613</v>
       </c>
       <c r="D290" s="5">
-        <v>3.5791942887845041</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5">
+        <v>3.5799849734175826</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>2244.2919023999998</v>
+        <v>2244.2926416999999</v>
       </c>
       <c r="C291" s="5">
-        <v>3.5830644999996366</v>
+        <v>3.5812471999997797</v>
       </c>
       <c r="D291" s="5">
-        <v>1.9358583932491014</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5">
+        <v>1.9348656682189658</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>2256.6424145000001</v>
+        <v>2256.6377959000001</v>
       </c>
       <c r="C292" s="5">
-        <v>12.350512100000287</v>
+        <v>12.345154200000252</v>
       </c>
       <c r="D292" s="5">
-        <v>6.8072785886086784</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5">
+        <v>6.8042332346145429</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>2257.3780280000001</v>
+        <v>2257.3758905999998</v>
       </c>
       <c r="C293" s="5">
-        <v>0.73561349999999948</v>
+        <v>0.73809469999969224</v>
       </c>
       <c r="D293" s="5">
-        <v>0.39187447224355854</v>
+        <v>0.39319943676086044</v>
       </c>
       <c r="E293" s="5">
-        <v>3.4676586448225244</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5">
+        <v>3.4676022868393108</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>2265.0545114000001</v>
+        <v>2265.051978</v>
       </c>
       <c r="C294" s="5">
-        <v>7.6764834000000519</v>
+        <v>7.6760874000001422</v>
       </c>
       <c r="D294" s="5">
-        <v>4.1579388341714374</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5">
+        <v>4.157724325566603</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>2270.1422029</v>
+        <v>2270.1460298000002</v>
       </c>
       <c r="C295" s="5">
-        <v>5.0876914999998917</v>
+        <v>5.0940518000002157</v>
       </c>
       <c r="D295" s="5">
-        <v>2.7289501728532395</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5">
+        <v>2.7324071316210619</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>2279.5337119999999</v>
+        <v>2279.5340550999999</v>
       </c>
       <c r="C296" s="5">
-        <v>9.3915090999998938</v>
+        <v>9.3880252999997538</v>
       </c>
       <c r="D296" s="5">
-        <v>5.078891479711678</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5">
+        <v>5.0769556432732177</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>2288.2435522999999</v>
+        <v>2288.2386402000002</v>
       </c>
       <c r="C297" s="5">
-        <v>8.7098402999999962</v>
+        <v>8.7045851000002585</v>
       </c>
       <c r="D297" s="5">
-        <v>4.6826565520636798</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5">
+        <v>4.6797708881087141</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>2296.2233446999999</v>
+        <v>2296.2287673000001</v>
       </c>
       <c r="C298" s="5">
-        <v>7.9797923999999512</v>
+        <v>7.9901270999998815</v>
       </c>
       <c r="D298" s="5">
-        <v>4.2659650653203096</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5">
+        <v>4.2716058369338228</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>2304.6997158999998</v>
+        <v>2304.6939957</v>
       </c>
       <c r="C299" s="5">
-        <v>8.4763711999999032</v>
+        <v>8.4652283999998872</v>
       </c>
       <c r="D299" s="5">
-        <v>4.5207805790190125</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5">
+        <v>4.5147057961379078</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>2311.1026668</v>
+        <v>2311.1091716999999</v>
       </c>
       <c r="C300" s="5">
-        <v>6.4029509000001781</v>
+        <v>6.415175999999974</v>
       </c>
       <c r="D300" s="5">
-        <v>3.3852744537147261</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5">
+        <v>3.3918457497730481</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>2319.9232047</v>
+        <v>2319.9262235000001</v>
       </c>
       <c r="C301" s="5">
-        <v>8.8205379000000903</v>
+        <v>8.8170518000001721</v>
       </c>
       <c r="D301" s="5">
-        <v>4.677283161161494</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5">
+        <v>4.6753821836171161</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>2326.4702456999999</v>
+        <v>2326.4746245000001</v>
       </c>
       <c r="C302" s="5">
-        <v>6.5470409999998083</v>
+        <v>6.5484010000000126</v>
       </c>
       <c r="D302" s="5">
-        <v>3.4395740465275271</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5">
+        <v>3.4402951226684797</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>2337.3365773</v>
+        <v>2337.3360596000002</v>
       </c>
       <c r="C303" s="5">
-        <v>10.866331600000194</v>
+        <v>10.861435100000108</v>
       </c>
       <c r="D303" s="5">
-        <v>5.7511345306051176</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5">
+        <v>5.748464998352798</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>2346.0532567999999</v>
+        <v>2346.0480643000001</v>
       </c>
       <c r="C304" s="5">
-        <v>8.7166794999998274</v>
+        <v>8.7120046999998522</v>
       </c>
       <c r="D304" s="5">
-        <v>4.5681282111418753</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5">
+        <v>4.565628892152529</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>2356.3279782999998</v>
+        <v>2356.3249795000002</v>
       </c>
       <c r="C305" s="5">
-        <v>10.274721499999941</v>
+        <v>10.276915200000076</v>
       </c>
       <c r="D305" s="5">
-        <v>5.3839517279870686</v>
+        <v>5.3851412688362688</v>
       </c>
       <c r="E305" s="5">
-        <v>4.3834018526204721</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5">
+        <v>4.3833678437001478</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>2364.8438534000002</v>
+        <v>2364.8363682999998</v>
       </c>
       <c r="C306" s="5">
-        <v>8.5158751000003576</v>
+        <v>8.5113887999996223</v>
       </c>
       <c r="D306" s="5">
-        <v>4.424105574846493</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5">
+        <v>4.4217341276127753</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>2372.9279805000001</v>
+        <v>2372.927882</v>
       </c>
       <c r="C307" s="5">
-        <v>8.0841270999999324</v>
+        <v>8.0915137000001778</v>
       </c>
       <c r="D307" s="5">
-        <v>4.1801659500300126</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5">
+        <v>4.184071093263686</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>2374.4140567999998</v>
+        <v>2374.4309070999998</v>
       </c>
       <c r="C308" s="5">
-        <v>1.486076299999695</v>
+        <v>1.5030250999998316</v>
       </c>
       <c r="D308" s="5">
-        <v>0.75410921229406291</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5">
+        <v>0.76273989524431318</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>2386.1161714</v>
+        <v>2386.0992259</v>
       </c>
       <c r="C309" s="5">
-        <v>11.702114600000186</v>
+        <v>11.668318800000179</v>
       </c>
       <c r="D309" s="5">
-        <v>6.0770791475769359</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5">
+        <v>6.0590072889777913</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>2393.5824170000001</v>
+        <v>2393.5856248999999</v>
       </c>
       <c r="C310" s="5">
-        <v>7.466245600000093</v>
+        <v>7.4863989999998921</v>
       </c>
       <c r="D310" s="5">
-        <v>3.8201428227103706</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5">
+        <v>3.8306606775678986</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>2403.9072397</v>
+        <v>2403.8956678</v>
       </c>
       <c r="C311" s="5">
-        <v>10.324822699999913</v>
+        <v>10.310042900000099</v>
       </c>
       <c r="D311" s="5">
-        <v>5.3008395624520199</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5">
+        <v>5.2930635837370232</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>2416.1408532999999</v>
+        <v>2416.1584468000001</v>
       </c>
       <c r="C312" s="5">
-        <v>12.233613599999899</v>
+        <v>12.262779000000137</v>
       </c>
       <c r="D312" s="5">
-        <v>6.2807276697279812</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5">
+        <v>6.2961549179796572</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>2419.9481617000001</v>
+        <v>2419.9542084</v>
       </c>
       <c r="C313" s="5">
-        <v>3.8073084000002382</v>
+        <v>3.7957615999998779</v>
       </c>
       <c r="D313" s="5">
-        <v>1.9074117261973278</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5">
+        <v>1.9015628895971526</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>2423.9716916000002</v>
+        <v>2423.9827848999998</v>
       </c>
       <c r="C314" s="5">
-        <v>4.023529900000085</v>
+        <v>4.0285764999998719</v>
       </c>
       <c r="D314" s="5">
-        <v>2.0135281296605134</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5">
+        <v>2.0160717260013339</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>2432.4874531999999</v>
+        <v>2432.4866530999998</v>
       </c>
       <c r="C315" s="5">
-        <v>8.5157615999996779</v>
+        <v>8.5038681999999426</v>
       </c>
       <c r="D315" s="5">
-        <v>4.2981926904721135</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5">
+        <v>4.292053367048454</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>2434.3425688000002</v>
+        <v>2434.3347652000002</v>
       </c>
       <c r="C316" s="5">
-        <v>1.8551156000003175</v>
+        <v>1.848112100000435</v>
       </c>
       <c r="D316" s="5">
-        <v>0.91901814155284089</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5">
+        <v>0.91553442242280347</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>2442.0674373000002</v>
+        <v>2442.0619898</v>
       </c>
       <c r="C317" s="5">
-        <v>7.7248684999999568</v>
+        <v>7.7272245999997722</v>
       </c>
       <c r="D317" s="5">
-        <v>3.8751132355283602</v>
+        <v>3.8763285068299069</v>
       </c>
       <c r="E317" s="5">
-        <v>3.6386895113751594</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5">
+        <v>3.6385902218883492</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>2458.5347879999999</v>
+        <v>2458.5228437999999</v>
       </c>
       <c r="C318" s="5">
-        <v>16.46735069999977</v>
+        <v>16.460853999999927</v>
       </c>
       <c r="D318" s="5">
-        <v>8.3987968108635958</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5">
+        <v>8.3953789506040479</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>2466.3260961999999</v>
+        <v>2466.3182996999999</v>
       </c>
       <c r="C319" s="5">
-        <v>7.7913082000000031</v>
+        <v>7.795455899999979</v>
       </c>
       <c r="D319" s="5">
-        <v>3.8698929340864385</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5">
+        <v>3.8720082700725689</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>2469.0091342999999</v>
+        <v>2469.0367572</v>
       </c>
       <c r="C320" s="5">
-        <v>2.6830380999999761</v>
+        <v>2.7184575000001132</v>
       </c>
       <c r="D320" s="5">
-        <v>1.3132812326597909</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5">
+        <v>1.3307276301220305</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>2480.6561029999998</v>
+        <v>2480.6264956999999</v>
       </c>
       <c r="C321" s="5">
-        <v>11.646968699999888</v>
+        <v>11.589738499999839</v>
       </c>
       <c r="D321" s="5">
-        <v>5.8099182983732511</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5">
+        <v>5.7805624972837144</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>2485.6656247999999</v>
+        <v>2485.6646756</v>
       </c>
       <c r="C322" s="5">
-        <v>5.0095218000001296</v>
+        <v>5.0381799000001593</v>
       </c>
       <c r="D322" s="5">
-        <v>2.4504186156033336</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5">
+        <v>2.4646234961259506</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>2486.7319332000002</v>
+        <v>2486.7167374999999</v>
       </c>
       <c r="C323" s="5">
-        <v>1.0663084000002527</v>
+        <v>1.0520618999998987</v>
       </c>
       <c r="D323" s="5">
-        <v>0.51599596287876803</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5">
+        <v>0.50908609559421336</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>2497.4465918999999</v>
+        <v>2497.4784399999999</v>
       </c>
       <c r="C324" s="5">
-        <v>10.714658699999745</v>
+        <v>10.761702499999956</v>
       </c>
       <c r="D324" s="5">
-        <v>5.2947841480279978</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5">
+        <v>5.3186208419155223</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>2504.4286105000001</v>
+        <v>2504.4437084000001</v>
       </c>
       <c r="C325" s="5">
-        <v>6.982018600000174</v>
+        <v>6.9652684000002409</v>
       </c>
       <c r="D325" s="5">
-        <v>3.406862955496659</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5">
+        <v>3.3985199457307269</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>2515.8799307999998</v>
+        <v>2515.9108108999999</v>
       </c>
       <c r="C326" s="5">
-        <v>11.451320299999679</v>
+        <v>11.467102499999783</v>
       </c>
       <c r="D326" s="5">
-        <v>5.6270257596034545</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5">
+        <v>5.6349424267098325</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>2517.1910222000001</v>
+        <v>2517.1805290000002</v>
       </c>
       <c r="C327" s="5">
-        <v>1.3110914000003504</v>
+        <v>1.2697181000003184</v>
       </c>
       <c r="D327" s="5">
-        <v>0.62714715261245058</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5">
+        <v>0.60729421953695795</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>2524.0908341999998</v>
+        <v>2524.0787937999999</v>
       </c>
       <c r="C328" s="5">
-        <v>6.8998119999996561</v>
+        <v>6.8982647999996516</v>
       </c>
       <c r="D328" s="5">
-        <v>3.3393362325382592</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5">
+        <v>3.3385902319281291</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>2530.2525710999998</v>
+        <v>2530.2517723000001</v>
       </c>
       <c r="C329" s="5">
-        <v>6.1617369000000508</v>
+        <v>6.1729785000002266</v>
       </c>
       <c r="D329" s="5">
-        <v>2.9690582813081345</v>
+        <v>2.9745625419580923</v>
       </c>
       <c r="E329" s="5">
-        <v>3.6110851180055414</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5">
+        <v>3.611283532864884</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>2536.1042090999999</v>
+        <v>2536.0894090000002</v>
       </c>
       <c r="C330" s="5">
-        <v>5.8516380000000936</v>
+        <v>5.8376367000000755</v>
       </c>
       <c r="D330" s="5">
-        <v>2.810776673572013</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5">
+        <v>2.8039666157607002</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>2541.9722898</v>
+        <v>2541.9237016000002</v>
       </c>
       <c r="C331" s="5">
-        <v>5.8680807000000641</v>
+        <v>5.8342926000000261</v>
       </c>
       <c r="D331" s="5">
-        <v>2.8121889337767936</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5">
+        <v>2.7958076007039701</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>2548.4911904000001</v>
+        <v>2548.5383830999999</v>
       </c>
       <c r="C332" s="5">
-        <v>6.5189006000000518</v>
+        <v>6.6146814999997332</v>
       </c>
       <c r="D332" s="5">
-        <v>3.1211853046493987</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5">
+        <v>3.167764044505561</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>2551.4345904000002</v>
+        <v>2551.3920025000002</v>
       </c>
       <c r="C333" s="5">
-        <v>2.9434000000001106</v>
+        <v>2.8536194000002979</v>
       </c>
       <c r="D333" s="5">
-        <v>1.3947873693215707</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5">
+        <v>1.351955564281937</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>2555.5685060999999</v>
+        <v>2555.5600703999999</v>
       </c>
       <c r="C334" s="5">
-        <v>4.1339156999997613</v>
+        <v>4.1680678999996417</v>
       </c>
       <c r="D334" s="5">
-        <v>1.9616981883400886</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5">
+        <v>1.9780838988430638</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>2561.8538675</v>
+        <v>2561.8390436999998</v>
       </c>
       <c r="C335" s="5">
-        <v>6.2853614000000562</v>
+        <v>6.2789732999999615</v>
       </c>
       <c r="D335" s="5">
-        <v>2.991624829636863</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5">
+        <v>2.9885530985074293</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>2557.5458598</v>
+        <v>2557.6103499999999</v>
       </c>
       <c r="C336" s="5">
-        <v>-4.3080076999999619</v>
+        <v>-4.2286936999998943</v>
       </c>
       <c r="D336" s="5">
-        <v>-1.9993582307756164</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5">
+        <v>-1.9628931953845852</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>2563.6471454000002</v>
+        <v>2563.6666829000001</v>
       </c>
       <c r="C337" s="5">
-        <v>6.1012856000002103</v>
+        <v>6.0563329000001431</v>
       </c>
       <c r="D337" s="5">
-        <v>2.9005834938794939</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5">
+        <v>2.8788601114113854</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>2572.0750978999999</v>
+        <v>2572.1461973999999</v>
       </c>
       <c r="C338" s="5">
-        <v>8.4279524999997193</v>
+        <v>8.4795144999998229</v>
       </c>
       <c r="D338" s="5">
-        <v>4.0170998135773406</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5">
+        <v>4.0420937860260686</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>2577.1016933999999</v>
+        <v>2577.0745038</v>
       </c>
       <c r="C339" s="5">
-        <v>5.0265954999999849</v>
+        <v>4.9283064000001104</v>
       </c>
       <c r="D339" s="5">
-        <v>2.3705270585914651</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5">
+        <v>2.3236197755974963</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>2586.7978589999998</v>
+        <v>2586.7675436</v>
       </c>
       <c r="C340" s="5">
-        <v>9.6961655999998584</v>
+        <v>9.6930397999999514</v>
       </c>
       <c r="D340" s="5">
-        <v>4.6095269400436623</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5">
+        <v>4.6080596975324628</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>2586.0246745999998</v>
+        <v>2586.0225166999999</v>
       </c>
       <c r="C341" s="5">
-        <v>-0.773184399999991</v>
+        <v>-0.74502690000008442</v>
       </c>
       <c r="D341" s="5">
-        <v>-0.35808655180595839</v>
+        <v>-0.34507059665701556</v>
       </c>
       <c r="E341" s="5">
-        <v>2.2042109209577276</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5">
+        <v>2.2041579028044378</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>2587.8613521000002</v>
+        <v>2587.8434025000001</v>
       </c>
       <c r="C342" s="5">
-        <v>1.8366775000004054</v>
+        <v>1.8208858000002692</v>
       </c>
       <c r="D342" s="5">
-        <v>0.85561553993342976</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5">
+        <v>0.84823118016466026</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>2595.146436</v>
+        <v>2595.0604201000001</v>
       </c>
       <c r="C343" s="5">
-        <v>7.2850838999997904</v>
+        <v>7.2170175999999628</v>
       </c>
       <c r="D343" s="5">
-        <v>3.4309153268416992</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5">
+        <v>3.3983901418776163</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>2603.0863061999999</v>
+        <v>2603.1280536999998</v>
       </c>
       <c r="C344" s="5">
-        <v>7.9398701999998593</v>
+        <v>8.0676335999996809</v>
       </c>
       <c r="D344" s="5">
-        <v>3.7338233833374979</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5">
+        <v>3.7950647737451826</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>2600.9824595999999</v>
+        <v>2600.9384562</v>
       </c>
       <c r="C345" s="5">
-        <v>-2.1038465999999971</v>
+        <v>-2.1895974999997634</v>
       </c>
       <c r="D345" s="5">
-        <v>-0.96555529116314487</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5">
+        <v>-1.0047125409745838</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>2610.3645351999999</v>
+        <v>2610.3569821000001</v>
       </c>
       <c r="C346" s="5">
-        <v>9.3820756000000074</v>
+        <v>9.4185259000000769</v>
       </c>
       <c r="D346" s="5">
-        <v>4.4154691200739338</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5">
+        <v>4.4330432547452059</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>2620.0844308999999</v>
+        <v>2620.0758691999999</v>
       </c>
       <c r="C347" s="5">
-        <v>9.7198957000000519</v>
+        <v>9.7188870999998471</v>
       </c>
       <c r="D347" s="5">
-        <v>4.5609480748568965</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5">
+        <v>4.5604785348996479</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>2621.6943581</v>
+        <v>2621.7944155</v>
       </c>
       <c r="C348" s="5">
-        <v>1.6099272000001292</v>
+        <v>1.7185463000000709</v>
       </c>
       <c r="D348" s="5">
-        <v>0.73984445873147564</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5">
+        <v>0.78994334665341004</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>2629.4918477000001</v>
+        <v>2629.5191687000001</v>
       </c>
       <c r="C349" s="5">
-        <v>7.7974896000000626</v>
+        <v>7.7247532000001229</v>
       </c>
       <c r="D349" s="5">
-        <v>3.6280272791138879</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5">
+        <v>3.5934947190545463</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>2632.7587033999998</v>
+        <v>2632.8959015</v>
       </c>
       <c r="C350" s="5">
-        <v>3.2668556999997236</v>
+        <v>3.3767327999998997</v>
       </c>
       <c r="D350" s="5">
-        <v>1.5010982363498515</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5">
+        <v>1.5519269456275131</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>2635.3218496</v>
+        <v>2635.2544214</v>
       </c>
       <c r="C351" s="5">
-        <v>2.5631462000001193</v>
+        <v>2.3585198999999193</v>
       </c>
       <c r="D351" s="5">
-        <v>1.1745468623505007</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5">
+        <v>1.0802590645213384</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>2645.6332517000001</v>
+        <v>2645.5743492000001</v>
       </c>
       <c r="C352" s="5">
-        <v>10.311402100000123</v>
+        <v>10.319927800000187</v>
       </c>
       <c r="D352" s="5">
-        <v>4.7976950959336184</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5">
+        <v>4.8018732849294476</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>2648.392116</v>
+        <v>2648.3867261</v>
       </c>
       <c r="C353" s="5">
-        <v>2.7588642999999138</v>
+        <v>2.8123768999998902</v>
       </c>
       <c r="D353" s="5">
-        <v>1.2585611134107166</v>
+        <v>1.2831445710060674</v>
       </c>
       <c r="E353" s="5">
-        <v>2.4117109945846593</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5">
+        <v>2.411588027453937</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>2650.5251736999999</v>
+        <v>2650.5005037000001</v>
       </c>
       <c r="C354" s="5">
-        <v>2.1330576999998812</v>
+        <v>2.1137776000000486</v>
       </c>
       <c r="D354" s="5">
-        <v>0.97079224596503533</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5">
+        <v>0.96198094420696378</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>2657.4517291000002</v>
+        <v>2657.322224</v>
       </c>
       <c r="C355" s="5">
-        <v>6.9265554000003249</v>
+        <v>6.8217202999999245</v>
       </c>
       <c r="D355" s="5">
-        <v>3.1813996737516836</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5">
+        <v>3.1325944053693267</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>2664.9398200000001</v>
+        <v>2664.9755682</v>
       </c>
       <c r="C356" s="5">
-        <v>7.488090899999861</v>
+        <v>7.6533441999999923</v>
       </c>
       <c r="D356" s="5">
-        <v>3.4342236584011365</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5">
+        <v>3.5113914059456963</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>2672.1708718999998</v>
+        <v>2672.1271608000002</v>
       </c>
       <c r="C357" s="5">
-        <v>7.2310518999997839</v>
+        <v>7.1515926000001855</v>
       </c>
       <c r="D357" s="5">
-        <v>3.3051169062792152</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5">
+        <v>3.2682160462143006</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>2680.8173289000001</v>
+        <v>2680.8110713000001</v>
       </c>
       <c r="C358" s="5">
-        <v>8.6464570000002823</v>
+        <v>8.6839104999999108</v>
       </c>
       <c r="D358" s="5">
-        <v>3.9527440386896373</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5">
+        <v>3.9702392807419384</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>2688.8154398000001</v>
+        <v>2688.8372672</v>
       </c>
       <c r="C359" s="5">
-        <v>7.9981109000000288</v>
+        <v>8.0261958999999479</v>
       </c>
       <c r="D359" s="5">
-        <v>3.6394868212218379</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5">
+        <v>3.6524865566312403</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>2696.5062661000002</v>
+        <v>2696.6395917</v>
       </c>
       <c r="C360" s="5">
-        <v>7.6908263000000261</v>
+        <v>7.8023244999999406</v>
       </c>
       <c r="D360" s="5">
-        <v>3.4868782899415196</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5">
+        <v>3.5382099008383516</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>2704.9836584999998</v>
+        <v>2705.0223162000002</v>
       </c>
       <c r="C361" s="5">
-        <v>8.4773923999996441</v>
+        <v>8.3827245000002222</v>
       </c>
       <c r="D361" s="5">
-        <v>3.8385328305607924</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5">
+        <v>3.7947412009982973</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>2708.9278657999998</v>
+        <v>2709.1572575</v>
       </c>
       <c r="C362" s="5">
-        <v>3.9442073000000164</v>
+        <v>4.1349412999998094</v>
       </c>
       <c r="D362" s="5">
-        <v>1.7638522297413806</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5">
+        <v>1.8498404625960863</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>2716.6350599000002</v>
+        <v>2716.5081992999999</v>
       </c>
       <c r="C363" s="5">
-        <v>7.707194100000379</v>
+        <v>7.3509417999998732</v>
       </c>
       <c r="D363" s="5">
-        <v>3.4680649451344303</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5">
+        <v>3.3050759428357113</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>2727.8921163999998</v>
+        <v>2727.7537308999999</v>
       </c>
       <c r="C364" s="5">
-        <v>11.257056499999635</v>
+        <v>11.245531600000049</v>
       </c>
       <c r="D364" s="5">
-        <v>5.0874063812538894</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5">
+        <v>5.0823215409048217</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>2728.0428659999998</v>
+        <v>2728.0377407999999</v>
       </c>
       <c r="C365" s="5">
-        <v>0.15074959999992643</v>
+        <v>0.28400990000000093</v>
       </c>
       <c r="D365" s="5">
-        <v>6.6334922896693627E-2</v>
+        <v>0.12501389351806669</v>
       </c>
       <c r="E365" s="5">
-        <v>3.0075134840795492</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5">
+        <v>3.0075295996251139</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>2736.2340463999999</v>
+        <v>2736.2045631999999</v>
       </c>
       <c r="C366" s="5">
-        <v>8.1911804000001212</v>
+        <v>8.1668224000000009</v>
       </c>
       <c r="D366" s="5">
-        <v>3.6632039038130282</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5">
+        <v>3.6521376823160034</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>2741.6856570999998</v>
+        <v>2741.5501902000001</v>
       </c>
       <c r="C367" s="5">
-        <v>5.4516106999999465</v>
+        <v>5.3456270000001496</v>
       </c>
       <c r="D367" s="5">
-        <v>2.4172267261096447</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5">
+        <v>2.369753658480156</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>2727.6630042000002</v>
+        <v>2727.6528217999999</v>
       </c>
       <c r="C368" s="5">
-        <v>-14.022652899999684</v>
+        <v>-13.897368400000232</v>
       </c>
       <c r="D368" s="5">
-        <v>-5.9677909315856486</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5">
+        <v>-5.9162340495019112</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>2436.1083717000001</v>
+        <v>2436.0753029000002</v>
       </c>
       <c r="C369" s="5">
-        <v>-291.55463250000003</v>
+        <v>-291.57751889999963</v>
       </c>
       <c r="D369" s="5">
-        <v>-74.244458160148724</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5">
+        <v>-74.247499661573784</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>2491.0246594</v>
+        <v>2491.0410252000001</v>
       </c>
       <c r="C370" s="5">
-        <v>54.916287699999884</v>
+        <v>54.965722299999925</v>
       </c>
       <c r="D370" s="5">
-        <v>30.670354834519276</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5">
+        <v>30.701945986274339</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>2541.2836281</v>
+        <v>2541.3605164000001</v>
       </c>
       <c r="C371" s="5">
-        <v>50.258968699999969</v>
+        <v>50.319491199999902</v>
       </c>
       <c r="D371" s="5">
-        <v>27.087062575875521</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5">
+        <v>27.123188929989862</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>2555.8620638000002</v>
+        <v>2556.0092986</v>
       </c>
       <c r="C372" s="5">
-        <v>14.578435700000227</v>
+        <v>14.648782199999914</v>
       </c>
       <c r="D372" s="5">
-        <v>7.1053782910543983</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5">
+        <v>7.1405358043150846</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>2584.1999572999998</v>
+        <v>2584.2708407</v>
       </c>
       <c r="C373" s="5">
-        <v>28.337893499999609</v>
+        <v>28.261542100000042</v>
       </c>
       <c r="D373" s="5">
-        <v>14.146982996760915</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5">
+        <v>14.105656636066533</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>2604.1555500999998</v>
+        <v>2604.4487039000001</v>
       </c>
       <c r="C374" s="5">
-        <v>19.955592799999977</v>
+        <v>20.177863200000047</v>
       </c>
       <c r="D374" s="5">
-        <v>9.6704640487971893</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5">
+        <v>9.7825642182992389</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>2627.5750652000002</v>
+        <v>2627.359872</v>
       </c>
       <c r="C375" s="5">
-        <v>23.419515100000353</v>
+        <v>22.911168099999941</v>
       </c>
       <c r="D375" s="5">
-        <v>11.34187284088426</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5">
+        <v>11.082348493295569</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>2637.7305368000002</v>
+        <v>2637.5447301999998</v>
       </c>
       <c r="C376" s="5">
-        <v>10.155471600000055</v>
+        <v>10.18485819999978</v>
       </c>
       <c r="D376" s="5">
-        <v>4.7378230759600015</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5">
+        <v>4.752223905638342</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>2650.6428888</v>
+        <v>2650.6248995000001</v>
       </c>
       <c r="C377" s="5">
-        <v>12.912351999999828</v>
+        <v>13.080169300000307</v>
       </c>
       <c r="D377" s="5">
-        <v>6.0350690894013237</v>
+        <v>6.1160992046177975</v>
       </c>
       <c r="E377" s="5">
-        <v>-2.8371979841170014</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5">
+        <v>-2.8376748657919393</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>2664.5688279000001</v>
+        <v>2664.5069391000002</v>
       </c>
       <c r="C378" s="5">
-        <v>13.925939100000051</v>
+        <v>13.882039600000098</v>
       </c>
       <c r="D378" s="5">
-        <v>6.48996027357851</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5">
+        <v>6.4689539422245312</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>2660.7470963000001</v>
+        <v>2660.6221326</v>
       </c>
       <c r="C379" s="5">
-        <v>-3.821731600000021</v>
+        <v>-3.8848065000001952</v>
       </c>
       <c r="D379" s="5">
-        <v>-1.7076207138283728</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5">
+        <v>-1.7356181463521692</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>2690.0485564999999</v>
+        <v>2689.9789351999998</v>
       </c>
       <c r="C380" s="5">
-        <v>29.301460199999838</v>
+        <v>29.35680259999981</v>
       </c>
       <c r="D380" s="5">
-        <v>14.045530243946436</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5">
+        <v>14.074390180370466</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>2699.4427989000001</v>
+        <v>2699.4139243</v>
       </c>
       <c r="C381" s="5">
-        <v>9.3942424000001665</v>
+        <v>9.4349891000001662</v>
       </c>
       <c r="D381" s="5">
-        <v>4.2720998183436665</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5">
+        <v>4.291101800059427</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>2710.5421446999999</v>
+        <v>2710.5781329000001</v>
       </c>
       <c r="C382" s="5">
-        <v>11.09934579999981</v>
+        <v>11.164208600000165</v>
       </c>
       <c r="D382" s="5">
-        <v>5.0471854138046446</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5">
+        <v>5.077410065651522</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>2725.2560807</v>
+        <v>2725.4737952999999</v>
       </c>
       <c r="C383" s="5">
-        <v>14.713936000000103</v>
+        <v>14.895662399999765</v>
       </c>
       <c r="D383" s="5">
-        <v>6.7121418237944486</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5">
+        <v>6.7974699108924952</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>2752.3055273</v>
+        <v>2752.5304071</v>
       </c>
       <c r="C384" s="5">
-        <v>27.04944660000001</v>
+        <v>27.056611800000155</v>
       </c>
       <c r="D384" s="5">
-        <v>12.582762158023364</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5">
+        <v>12.585218380965046</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>2761.0371319999999</v>
+        <v>2761.0935988000001</v>
       </c>
       <c r="C385" s="5">
-        <v>8.7316046999999344</v>
+        <v>8.5631917000000612</v>
       </c>
       <c r="D385" s="5">
-        <v>3.874096714128461</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5">
+        <v>3.7977753813177806</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>2773.7693644999999</v>
+        <v>2774.1052212</v>
       </c>
       <c r="C386" s="5">
-        <v>12.732232500000009</v>
+        <v>13.011622399999851</v>
       </c>
       <c r="D386" s="5">
-        <v>5.6762025077893519</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5">
+        <v>5.8038832351214209</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>2810.5469853</v>
+        <v>2810.2130652000001</v>
       </c>
       <c r="C387" s="5">
-        <v>36.777620800000022</v>
+        <v>36.107844000000114</v>
       </c>
       <c r="D387" s="5">
-        <v>17.124037183195817</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5">
+        <v>16.787355860651477</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>2822.9431814999998</v>
+        <v>2822.6750222999999</v>
       </c>
       <c r="C388" s="5">
-        <v>12.396196199999849</v>
+        <v>12.461957099999836</v>
       </c>
       <c r="D388" s="5">
-        <v>5.4230178341955648</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5">
+        <v>5.4531555257840481</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>2838.4376563999999</v>
+        <v>2838.4109328</v>
       </c>
       <c r="C389" s="5">
-        <v>15.494474900000114</v>
+        <v>15.735910500000045</v>
       </c>
       <c r="D389" s="5">
-        <v>6.7890377913364386</v>
+        <v>6.8987651985912946</v>
       </c>
       <c r="E389" s="5">
-        <v>7.0848762160118151</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5">
+        <v>7.0845947812315124</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>2845.2180767999998</v>
+        <v>2845.0729075999998</v>
       </c>
       <c r="C390" s="5">
-        <v>6.7804203999999118</v>
+        <v>6.6619747999998253</v>
       </c>
       <c r="D390" s="5">
-        <v>2.9045063880219768</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5">
+        <v>2.8531387507157779</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>2869.8877382999999</v>
+        <v>2869.8469365000001</v>
       </c>
       <c r="C391" s="5">
-        <v>24.669661500000075</v>
+        <v>24.774028900000303</v>
       </c>
       <c r="D391" s="5">
-        <v>10.915487742685182</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5">
+        <v>10.964487040075245</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>2882.1273222999998</v>
+        <v>2881.9679222999998</v>
       </c>
       <c r="C392" s="5">
-        <v>12.239583999999923</v>
+        <v>12.120985799999744</v>
       </c>
       <c r="D392" s="5">
-        <v>5.2395652843947982</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5">
+        <v>5.1876858095891265</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>2903.681857</v>
+        <v>2903.6557794999999</v>
       </c>
       <c r="C393" s="5">
-        <v>21.554534700000204</v>
+        <v>21.687857200000053</v>
       </c>
       <c r="D393" s="5">
-        <v>9.3529294443466249</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5">
+        <v>9.4137382893278332</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>2912.0078490000001</v>
+        <v>2912.1060753000002</v>
       </c>
       <c r="C394" s="5">
-        <v>8.325992000000042</v>
+        <v>8.4502958000002764</v>
       </c>
       <c r="D394" s="5">
-        <v>3.4956562991080631</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5">
+        <v>3.5487156985002599</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>2917.7251271999999</v>
+        <v>2918.0839931999999</v>
       </c>
       <c r="C395" s="5">
-        <v>5.7172781999997824</v>
+        <v>5.9779178999997384</v>
       </c>
       <c r="D395" s="5">
-        <v>2.3816233180547153</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5">
+        <v>2.4913409837176603</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>2945.7679879000002</v>
+        <v>2946.1319629</v>
       </c>
       <c r="C396" s="5">
-        <v>28.042860700000347</v>
+        <v>28.047969700000067</v>
       </c>
       <c r="D396" s="5">
-        <v>12.163087024722575</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5">
+        <v>12.163845345991508</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>2963.9548275000002</v>
+        <v>2964.0998807999999</v>
       </c>
       <c r="C397" s="5">
-        <v>18.186839599999985</v>
+        <v>17.967917899999975</v>
       </c>
       <c r="D397" s="5">
-        <v>7.6654860900334354</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5">
+        <v>7.5691302044767816</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>2973.0946004000002</v>
+        <v>2973.3590451999999</v>
       </c>
       <c r="C398" s="5">
-        <v>9.1397729000000254</v>
+        <v>9.2591643999999178</v>
       </c>
       <c r="D398" s="5">
-        <v>3.763777248468414</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5">
+        <v>3.8136009390256076</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>2983.7066371000001</v>
+        <v>2983.1375128</v>
       </c>
       <c r="C399" s="5">
-        <v>10.612036699999862</v>
+        <v>9.7784676000001127</v>
       </c>
       <c r="D399" s="5">
-        <v>4.3683232502866209</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5">
+        <v>4.0186033018388745</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>2987.5249106000001</v>
+        <v>2987.2365338999998</v>
       </c>
       <c r="C400" s="5">
-        <v>3.8182735000000321</v>
+        <v>4.0990210999998453</v>
       </c>
       <c r="D400" s="5">
-        <v>1.546504446419017</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5">
+        <v>1.6613948821610824</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>2983.1939944999999</v>
+        <v>2983.1664498</v>
       </c>
       <c r="C401" s="5">
-        <v>-4.330916100000195</v>
+        <v>-4.0700840999998036</v>
       </c>
       <c r="D401" s="5">
-        <v>-1.7257970093207398</v>
+        <v>-1.6227930329941742</v>
       </c>
       <c r="E401" s="5">
-        <v>5.099859698295961</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5">
+        <v>5.0998787852470473</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>3004.4699814999999</v>
+        <v>3004.2190430999999</v>
       </c>
       <c r="C402" s="5">
-        <v>21.275986999999986</v>
+        <v>21.052593299999899</v>
       </c>
       <c r="D402" s="5">
-        <v>8.902155970073089</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5">
+        <v>8.8051127344646254</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>3009.0271821000001</v>
+        <v>3009.0432608000001</v>
       </c>
       <c r="C403" s="5">
-        <v>4.5572006000002148</v>
+        <v>4.8242177000001902</v>
       </c>
       <c r="D403" s="5">
-        <v>1.8354298767512711</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5">
+        <v>1.9440875278807557</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>3017.2266607000001</v>
+        <v>3017.0004902999999</v>
       </c>
       <c r="C404" s="5">
-        <v>8.1994786000000204</v>
+        <v>7.9572294999998121</v>
       </c>
       <c r="D404" s="5">
-        <v>3.3194075287719782</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5">
+        <v>3.2198894908451514</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>3018.3630199999998</v>
+        <v>3018.3285492999998</v>
       </c>
       <c r="C405" s="5">
-        <v>1.1363592999996399</v>
+        <v>1.3280589999999393</v>
       </c>
       <c r="D405" s="5">
-        <v>0.4528858883801723</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5">
+        <v>0.52951096196631742</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>3022.1663954000001</v>
+        <v>3022.322091</v>
       </c>
       <c r="C406" s="5">
-        <v>3.8033754000002773</v>
+        <v>3.9935417000001507</v>
       </c>
       <c r="D406" s="5">
-        <v>1.5226182317960468</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5">
+        <v>1.5993214751468754</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>3029.6900360999998</v>
+        <v>3030.1715159999999</v>
       </c>
       <c r="C407" s="5">
-        <v>7.5236406999997598</v>
+        <v>7.8494249999998829</v>
       </c>
       <c r="D407" s="5">
-        <v>3.028628213373441</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5">
+        <v>3.1614863875913057</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>3025.6071812999999</v>
+        <v>3026.1827250000001</v>
       </c>
       <c r="C408" s="5">
-        <v>-4.08285479999995</v>
+        <v>-3.9887909999997646</v>
       </c>
       <c r="D408" s="5">
-        <v>-1.6052052760778257</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5">
+        <v>-1.5682433527111184</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>3034.9254236000002</v>
+        <v>3035.1389717000002</v>
       </c>
       <c r="C409" s="5">
-        <v>9.3182423000002927</v>
+        <v>8.9562467000000652</v>
       </c>
       <c r="D409" s="5">
-        <v>3.7589999461218992</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5">
+        <v>3.6098871738375449</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>3036.1555149000001</v>
+        <v>3036.4181558999999</v>
       </c>
       <c r="C410" s="5">
-        <v>1.2300912999999127</v>
+        <v>1.2791841999996905</v>
       </c>
       <c r="D410" s="5">
-        <v>0.48745994357375366</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5">
+        <v>0.50692382374615264</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>3032.6942358000001</v>
+        <v>3031.8795541999998</v>
       </c>
       <c r="C411" s="5">
-        <v>-3.4612790999999561</v>
+        <v>-4.538601700000072</v>
       </c>
       <c r="D411" s="5">
-        <v>-1.3594792766623454</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5">
+        <v>-1.7789942078276666</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>3037.4069949</v>
+        <v>3037.0936704999999</v>
       </c>
       <c r="C412" s="5">
-        <v>4.7127590999998574</v>
+        <v>5.2141163000001143</v>
       </c>
       <c r="D412" s="5">
-        <v>1.8808020796021063</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5">
+        <v>2.0833488089542662</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>3036.6607279</v>
+        <v>3036.5815469999998</v>
       </c>
       <c r="C413" s="5">
-        <v>-0.74626699999998891</v>
+        <v>-0.51212350000014339</v>
       </c>
       <c r="D413" s="5">
-        <v>-0.29443247785803095</v>
+        <v>-0.20215990645776616</v>
       </c>
       <c r="E413" s="5">
-        <v>1.7922647168965522</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5">
+        <v>1.7905503463804706</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>3046.9708701</v>
+        <v>3046.5929811999999</v>
       </c>
       <c r="C414" s="5">
-        <v>10.310142199999973</v>
+        <v>10.011434200000167</v>
       </c>
       <c r="D414" s="5">
-        <v>4.1512177811969586</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5">
+        <v>4.0288659468011634</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>3050.1927403</v>
+        <v>3050.2392857999998</v>
       </c>
       <c r="C415" s="5">
-        <v>3.2218702000000121</v>
+        <v>3.646304599999894</v>
       </c>
       <c r="D415" s="5">
-        <v>1.2762867732013738</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5">
+        <v>1.4457079140377083</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>3050.2650985999999</v>
+        <v>3049.9651140999999</v>
       </c>
       <c r="C416" s="5">
-        <v>7.2358299999905284E-2</v>
+        <v>-0.2741716999998971</v>
       </c>
       <c r="D416" s="5">
-        <v>2.8470754911569252E-2</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5">
+        <v>-0.10780906265347445</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>3055.4322277000001</v>
+        <v>3055.4022808999998</v>
       </c>
       <c r="C417" s="5">
-        <v>5.1671291000002384</v>
+        <v>5.4371667999998863</v>
       </c>
       <c r="D417" s="5">
-        <v>2.0518389450997043</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5">
+        <v>2.1603376577298938</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>3061.3935402000002</v>
+        <v>3061.6446215000001</v>
       </c>
       <c r="C418" s="5">
-        <v>5.9613125000000764</v>
+        <v>6.2423406000002615</v>
       </c>
       <c r="D418" s="5">
-        <v>2.3665522399171746</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5">
+        <v>2.4793976182554189</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>3063.9487052999998</v>
+        <v>3064.5049883000002</v>
       </c>
       <c r="C419" s="5">
-        <v>2.5551650999996127</v>
+        <v>2.8603668000000653</v>
       </c>
       <c r="D419" s="5">
-        <v>1.006179955847486</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5">
+        <v>1.1268886330674688</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>3062.7510274000001</v>
+        <v>3063.5384121000002</v>
       </c>
       <c r="C420" s="5">
-        <v>-1.1976778999996895</v>
+        <v>-0.96657619999996314</v>
       </c>
       <c r="D420" s="5">
-        <v>-0.46806515187635123</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5">
+        <v>-0.37783636493096129</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>3073.0741407</v>
+        <v>3073.4040541999998</v>
       </c>
       <c r="C421" s="5">
-        <v>10.323113299999932</v>
+        <v>9.8656420999996044</v>
       </c>
       <c r="D421" s="5">
-        <v>4.1204716967021104</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5">
+        <v>3.9335967370101699</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>3075.9902133999999</v>
+        <v>3076.2894286999999</v>
       </c>
       <c r="C422" s="5">
-        <v>2.9160726999998587</v>
+        <v>2.8853745000001254</v>
       </c>
       <c r="D422" s="5">
-        <v>1.1446544333100661</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5">
+        <v>1.132419885529834</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>3082.8786998999999</v>
+        <v>3081.7972028999998</v>
       </c>
       <c r="C423" s="5">
-        <v>6.8884864999999991</v>
+        <v>5.507774199999858</v>
       </c>
       <c r="D423" s="5">
-        <v>2.7206723274425526</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5">
+        <v>2.1697575583639273</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>3086.4510322000001</v>
+        <v>3086.2198616999999</v>
       </c>
       <c r="C424" s="5">
-        <v>3.5723323000001983</v>
+        <v>4.4226588000001357</v>
       </c>
       <c r="D424" s="5">
-        <v>1.399414522536957</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5">
+        <v>1.7357667922190068</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>3088.9693708999998</v>
+        <v>3088.7286165999999</v>
       </c>
       <c r="C425" s="5">
-        <v>2.518338699999731</v>
+        <v>2.5087548999999854</v>
       </c>
       <c r="D425" s="5">
-        <v>0.9835260692427461</v>
+        <v>0.97984012674825482</v>
       </c>
       <c r="E425" s="5">
-        <v>1.7225711953726908</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5">
+        <v>1.7172952147956888</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>3091.6210744</v>
+        <v>3091.1376151999998</v>
       </c>
       <c r="C426" s="5">
-        <v>2.651703500000167</v>
+        <v>2.4089985999999044</v>
       </c>
       <c r="D426" s="5">
-        <v>1.0350089967216869</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5">
+        <v>0.93994371814849487</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>3095.9987374000002</v>
+        <v>3096.0161512999998</v>
       </c>
       <c r="C427" s="5">
-        <v>4.3776630000002115</v>
+        <v>4.8785361000000194</v>
       </c>
       <c r="D427" s="5">
-        <v>1.7124674716731514</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5">
+        <v>1.9104060797121347</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>3100.4944037</v>
+        <v>3100.1521535000002</v>
       </c>
       <c r="C428" s="5">
-        <v>4.4956662999998116</v>
+        <v>4.1360022000003482</v>
       </c>
       <c r="D428" s="5">
-        <v>1.7564911250289361</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5">
+        <v>1.6149246190983568</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>3104.8724106999998</v>
+        <v>3104.8552893000001</v>
       </c>
       <c r="C429" s="5">
-        <v>4.3780069999997977</v>
+        <v>4.7031357999999273</v>
       </c>
       <c r="D429" s="5">
-        <v>1.7076636494594677</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5">
+        <v>1.83574625196119</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>3108.3340045</v>
+        <v>3108.6634356</v>
       </c>
       <c r="C430" s="5">
-        <v>3.4615938000001734</v>
+        <v>3.8081462999998621</v>
       </c>
       <c r="D430" s="5">
-        <v>1.3461032464940903</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5">
+        <v>1.481785271619751</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>3102.5704476000001</v>
+        <v>3103.2098151</v>
       </c>
       <c r="C431" s="5">
-        <v>-5.7635568999999123</v>
+        <v>-5.4536204999999427</v>
       </c>
       <c r="D431" s="5">
-        <v>-2.202520252226825</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5">
+        <v>-2.0850012812308916</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>3109.4003167000001</v>
+        <v>3110.3734380999999</v>
       </c>
       <c r="C432" s="5">
-        <v>6.8298690999999963</v>
+        <v>7.1636229999999159</v>
       </c>
       <c r="D432" s="5">
-        <v>2.6738492318455931</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5">
+        <v>2.8055903184815545</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>3111.8990300999999</v>
+        <v>3112.2340518999999</v>
       </c>
       <c r="C433" s="5">
-        <v>2.498713399999815</v>
+        <v>1.8606138000000101</v>
       </c>
       <c r="D433" s="5">
-        <v>0.96859326854961125</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5">
+        <v>0.7202019798279613</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>3112.6789867000002</v>
+        <v>3113.1223316000001</v>
       </c>
       <c r="C434" s="5">
-        <v>0.7799566000003324</v>
+        <v>0.88827970000011192</v>
       </c>
       <c r="D434" s="5">
-        <v>0.30117918229815022</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5">
+        <v>0.34303670769832983</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>3108.0317303000002</v>
+        <v>3120.6683904000001</v>
       </c>
       <c r="C435" s="5">
-        <v>-4.6472564000000602</v>
+        <v>7.5460588000000826</v>
       </c>
       <c r="D435" s="5">
-        <v>-1.7769713618792871</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5">
+        <v>2.947835906499785</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>3107.8595322000001</v>
+        <v>3123.5105241000001</v>
       </c>
       <c r="C436" s="5">
-        <v>-0.17219810000005964</v>
+        <v>2.8421336999999767</v>
       </c>
       <c r="D436" s="5">
-        <v>-6.6464818326883446E-2</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5">
+        <v>1.0983852861628174</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>3114.7623199999998</v>
+        <v>3128.2007217</v>
       </c>
       <c r="C437" s="5">
-        <v>6.9027877999997145</v>
+        <v>4.6901975999999195</v>
       </c>
       <c r="D437" s="5">
-        <v>2.6980906927557724</v>
+        <v>1.8168507359049624</v>
       </c>
       <c r="E437" s="5">
-        <v>0.83500177576978363</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5">
+        <v>1.2779402142312657</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>3121.282154</v>
+        <v>3134.5035456000001</v>
       </c>
       <c r="C438" s="5">
-        <v>6.5198340000001735</v>
+        <v>6.3028239000000212</v>
       </c>
       <c r="D438" s="5">
-        <v>2.5409658585383132</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5">
+        <v>2.4447819782807079</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>3121.5975429</v>
+        <v>3134.3250914</v>
       </c>
       <c r="C439" s="5">
-        <v>0.31538890000001629</v>
+        <v>-0.17845420000003287</v>
       </c>
       <c r="D439" s="5">
-        <v>0.12132100315918048</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>-6.8297258238070313E-2</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>3132.5817975</v>
+        <v>3145.3664141999998</v>
       </c>
       <c r="C440" s="5">
-        <v>10.984254599999986</v>
+        <v>11.041322799999762</v>
       </c>
       <c r="D440" s="5">
-        <v>4.3052379325817292</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5">
+        <v>4.3101257760560951</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>3130.9131533999998</v>
+        <v>3146.3709850999999</v>
       </c>
       <c r="C441" s="5">
-        <v>-1.6686441000001651</v>
+        <v>1.0045709000000898</v>
       </c>
       <c r="D441" s="5">
-        <v>-0.6373391309628329</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:5">
+        <v>0.38393138602734744</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
-    </row>
-    <row r="443" spans="1:5">
+      <c r="B442" s="5">
+        <v>3148.2237335</v>
+      </c>
+      <c r="C442" s="5">
+        <v>1.8527484000001095</v>
+      </c>
+      <c r="D442" s="5">
+        <v>0.70891602207292514</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5">
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5">
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>