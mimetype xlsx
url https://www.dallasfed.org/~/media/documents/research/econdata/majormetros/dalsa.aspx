--- v6 (2026-07-07)
+++ v7 (2026-07-27)
@@ -1,99 +1,103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{A2679CE3-170E-42AB-AD0E-9BBB1B1CDF97}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{C89A610A-238A-46DC-89F1-2FBCE3D4E6D0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{2182CD1E-8121-454A-A7C0-3C8B6FC6DF6C}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{A5A38502-B2BE-482A-A9BC-6BAA8A3F3870}"/>
   </bookViews>
   <sheets>
     <sheet name="dalnaga" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Dallas—Plano—Irving Total Nonfarm Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q4.</t>
   </si>
   <si>
-    <t>Last data entry May 2026</t>
+    <t>Last data entry June 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -598,51 +602,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -917,6374 +921,6651 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{23B2F78D-D872-4B82-BA28-12E428A1D7A8}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0A4F7F2C-C2C8-4528-ADBA-6A75B498F87B}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>1399.2580137</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>1401.6820158999999</v>
       </c>
       <c r="C7" s="5">
         <v>2.4240021999999044</v>
       </c>
       <c r="D7" s="5">
         <v>2.0987395473907711</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>1403.2478530999999</v>
       </c>
       <c r="C8" s="5">
         <v>1.5658372000000327</v>
       </c>
       <c r="D8" s="5">
         <v>1.3488027592599261</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>1405.4598432</v>
       </c>
       <c r="C9" s="5">
         <v>2.2119901000000937</v>
       </c>
       <c r="D9" s="5">
         <v>1.9080895844433954</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>1410.0319855</v>
       </c>
       <c r="C10" s="5">
         <v>4.5721422999999959</v>
       </c>
       <c r="D10" s="5">
         <v>3.9743646849468073</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>1416.2656376</v>
       </c>
       <c r="C11" s="5">
         <v>6.2336520999999721</v>
       </c>
       <c r="D11" s="5">
         <v>5.4360299265514334</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>1418.265044</v>
       </c>
       <c r="C12" s="5">
         <v>1.999406399999998</v>
       </c>
       <c r="D12" s="5">
         <v>1.7073104574789388</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>1422.5557297</v>
       </c>
       <c r="C13" s="5">
         <v>4.29068570000004</v>
       </c>
       <c r="D13" s="5">
         <v>3.6913868284776052</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>1424.6648777</v>
       </c>
       <c r="C14" s="5">
         <v>2.1091480000000047</v>
       </c>
       <c r="D14" s="5">
         <v>1.7937567534622056</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>1423.5411372999999</v>
       </c>
       <c r="C15" s="5">
         <v>-1.1237404000000879</v>
       </c>
       <c r="D15" s="5">
         <v>-0.94243478325739538</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>1429.2114174000001</v>
       </c>
       <c r="C16" s="5">
         <v>5.6702801000001273</v>
       </c>
       <c r="D16" s="5">
         <v>4.885985033603113</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>1432.0005702000001</v>
       </c>
       <c r="C17" s="5">
         <v>2.7891528000000108</v>
       </c>
       <c r="D17" s="5">
         <v>2.3671394256734146</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>1418.3072663</v>
       </c>
       <c r="C18" s="5">
         <v>-13.693303900000046</v>
       </c>
       <c r="D18" s="5">
         <v>-10.890164113026035</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>1418.12204</v>
       </c>
       <c r="C19" s="5">
         <v>-0.18522630000006757</v>
       </c>
       <c r="D19" s="5">
         <v>-0.15660356615692095</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>1417.2346593</v>
       </c>
       <c r="C20" s="5">
         <v>-0.88738069999999425</v>
       </c>
       <c r="D20" s="5">
         <v>-0.74831336326069975</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>1418.1652498999999</v>
       </c>
       <c r="C21" s="5">
         <v>0.93059059999995952</v>
       </c>
       <c r="D21" s="5">
         <v>0.79080092466445873</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>1420.6435276</v>
       </c>
       <c r="C22" s="5">
         <v>2.4782777000000351</v>
       </c>
       <c r="D22" s="5">
         <v>2.117301919259007</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>1417.7799132</v>
       </c>
       <c r="C23" s="5">
         <v>-2.8636143999999604</v>
       </c>
       <c r="D23" s="5">
         <v>-2.3922224568610484</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>1418.3401940000001</v>
       </c>
       <c r="C24" s="5">
         <v>0.5602808000001005</v>
       </c>
       <c r="D24" s="5">
         <v>0.47525021667331746</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>1418.0462892999999</v>
       </c>
       <c r="C25" s="5">
         <v>-0.29390470000021196</v>
       </c>
       <c r="D25" s="5">
         <v>-0.24837762109927164</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>1418.7977913</v>
       </c>
       <c r="C26" s="5">
         <v>0.75150200000007317</v>
       </c>
       <c r="D26" s="5">
         <v>0.63780399201203153</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>1419.3079212</v>
       </c>
       <c r="C27" s="5">
         <v>0.51012990000003811</v>
       </c>
       <c r="D27" s="5">
         <v>0.43231522637396935</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>1420.6952692</v>
       </c>
       <c r="C28" s="5">
         <v>1.3873479999999745</v>
       </c>
       <c r="D28" s="5">
         <v>1.1793051479216388</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>1421.8749938999999</v>
       </c>
       <c r="C29" s="5">
         <v>1.1797246999999516</v>
       </c>
       <c r="D29" s="5">
         <v>1.0010261410686727</v>
       </c>
       <c r="E29" s="5">
         <v>-0.70709303548572855</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>1417.2522057000001</v>
       </c>
       <c r="C30" s="5">
         <v>-4.6227881999998317</v>
       </c>
       <c r="D30" s="5">
         <v>-3.832416971955821</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>1419.9405927</v>
       </c>
       <c r="C31" s="5">
         <v>2.6883869999999206</v>
       </c>
       <c r="D31" s="5">
         <v>2.3001802349967404</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>1420.0139564000001</v>
       </c>
       <c r="C32" s="5">
         <v>7.336370000007264E-2</v>
       </c>
       <c r="D32" s="5">
         <v>6.2017708218675693E-2</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>1426.3796130999999</v>
       </c>
       <c r="C33" s="5">
         <v>6.3656566999998176</v>
       </c>
       <c r="D33" s="5">
         <v>5.5140083553351094</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>1427.5969872000001</v>
       </c>
       <c r="C34" s="5">
         <v>1.2173741000001428</v>
       </c>
       <c r="D34" s="5">
         <v>1.0289868224593546</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>1425.3374699999999</v>
       </c>
       <c r="C35" s="5">
         <v>-2.2595172000001185</v>
       </c>
       <c r="D35" s="5">
         <v>-1.8828434189278931</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>1427.2317011</v>
       </c>
       <c r="C36" s="5">
         <v>1.89423110000007</v>
       </c>
       <c r="D36" s="5">
         <v>1.6064727665916934</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>1425.4002860000001</v>
       </c>
       <c r="C37" s="5">
         <v>-1.8314150999999583</v>
       </c>
       <c r="D37" s="5">
         <v>-1.5290116305241241</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>1429.1474533000001</v>
       </c>
       <c r="C38" s="5">
         <v>3.747167300000001</v>
       </c>
       <c r="D38" s="5">
         <v>3.2006369430587434</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>1437.3547212000001</v>
       </c>
       <c r="C39" s="5">
         <v>8.2072679000000335</v>
       </c>
       <c r="D39" s="5">
         <v>7.1132115592573708</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>1436.5891164</v>
       </c>
       <c r="C40" s="5">
         <v>-0.76560480000011921</v>
       </c>
       <c r="D40" s="5">
         <v>-0.63730897540021925</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>1439.1011484999999</v>
       </c>
       <c r="C41" s="5">
         <v>2.5120320999999421</v>
       </c>
       <c r="D41" s="5">
         <v>2.1186287947149607</v>
       </c>
       <c r="E41" s="5">
         <v>1.2115097792634533</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>1446.9895197999999</v>
       </c>
       <c r="C42" s="5">
         <v>7.8883713000000171</v>
       </c>
       <c r="D42" s="5">
         <v>6.779723092260892</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>1452.8523743999999</v>
       </c>
       <c r="C43" s="5">
         <v>5.8628545999999915</v>
       </c>
       <c r="D43" s="5">
         <v>4.9719397041880553</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>1455.3128551</v>
       </c>
       <c r="C44" s="5">
         <v>2.4604807000000619</v>
       </c>
       <c r="D44" s="5">
         <v>2.0512989605714127</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>1461.6638091</v>
       </c>
       <c r="C45" s="5">
         <v>6.3509540000000015</v>
       </c>
       <c r="D45" s="5">
         <v>5.3643131019613488</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>1464.2962031</v>
       </c>
       <c r="C46" s="5">
         <v>2.6323939999999766</v>
       </c>
       <c r="D46" s="5">
         <v>2.1826844528332945</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>1469.1230677999999</v>
       </c>
       <c r="C47" s="5">
         <v>4.8268646999999874</v>
       </c>
       <c r="D47" s="5">
         <v>4.0281560779708236</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>1479.6948041999999</v>
       </c>
       <c r="C48" s="5">
         <v>10.571736399999963</v>
       </c>
       <c r="D48" s="5">
         <v>8.9852313008416793</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>1481.7371708999999</v>
       </c>
       <c r="C49" s="5">
         <v>2.0423667000000023</v>
       </c>
       <c r="D49" s="5">
         <v>1.6689464002012322</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>1487.8598162999999</v>
       </c>
       <c r="C50" s="5">
         <v>6.1226454000000103</v>
       </c>
       <c r="D50" s="5">
         <v>5.0727421895621294</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>1490.6480371</v>
       </c>
       <c r="C51" s="5">
         <v>2.7882208000000901</v>
       </c>
       <c r="D51" s="5">
         <v>2.2721003207245793</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>1494.3284639999999</v>
       </c>
       <c r="C52" s="5">
         <v>3.6804268999999294</v>
       </c>
       <c r="D52" s="5">
         <v>3.0033802856868075</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>1501.5582024</v>
       </c>
       <c r="C53" s="5">
         <v>7.2297384000000875</v>
       </c>
       <c r="D53" s="5">
         <v>5.9627499412038265</v>
       </c>
       <c r="E53" s="5">
         <v>4.3400044510492064</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>1502.9977346000001</v>
       </c>
       <c r="C54" s="5">
         <v>1.4395322000000306</v>
       </c>
       <c r="D54" s="5">
         <v>1.1565161167731208</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>1504.4845329</v>
       </c>
       <c r="C55" s="5">
         <v>1.4867982999999185</v>
       </c>
       <c r="D55" s="5">
         <v>1.1935461399523728</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>1509.5854314999999</v>
       </c>
       <c r="C56" s="5">
         <v>5.1008985999999368</v>
       </c>
       <c r="D56" s="5">
         <v>4.1452877389336784</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>1516.7947397999999</v>
       </c>
       <c r="C57" s="5">
         <v>7.2093082999999751</v>
       </c>
       <c r="D57" s="5">
         <v>5.8837746683985559</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>1522.6821591999999</v>
       </c>
       <c r="C58" s="5">
         <v>5.8874193999999989</v>
       </c>
       <c r="D58" s="5">
         <v>4.7585177173671944</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>1529.1648488999999</v>
       </c>
       <c r="C59" s="5">
         <v>6.4826897000000372</v>
       </c>
       <c r="D59" s="5">
         <v>5.2302407809722506</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>1541.2253952000001</v>
       </c>
       <c r="C60" s="5">
         <v>12.060546300000169</v>
       </c>
       <c r="D60" s="5">
         <v>9.8859586452368031</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>1547.2379788000001</v>
       </c>
       <c r="C61" s="5">
         <v>6.0125835999999708</v>
       </c>
       <c r="D61" s="5">
         <v>4.78316904747349</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>1552.1242513</v>
       </c>
       <c r="C62" s="5">
         <v>4.8862724999999045</v>
       </c>
       <c r="D62" s="5">
         <v>3.8561956425265276</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>1556.5930234</v>
       </c>
       <c r="C63" s="5">
         <v>4.4687721000000238</v>
       </c>
       <c r="D63" s="5">
         <v>3.5101981193623955</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>1565.2965156</v>
       </c>
       <c r="C64" s="5">
         <v>8.7034922000000279</v>
       </c>
       <c r="D64" s="5">
         <v>6.9198809216955093</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>1573.6467746999999</v>
       </c>
       <c r="C65" s="5">
         <v>8.3502590999999029</v>
       </c>
       <c r="D65" s="5">
         <v>6.5927458189932731</v>
       </c>
       <c r="E65" s="5">
         <v>4.8009176190958014</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>1578.3698453</v>
       </c>
       <c r="C66" s="5">
         <v>4.7230706000000282</v>
       </c>
       <c r="D66" s="5">
         <v>3.6616769230230828</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>1585.4349447</v>
       </c>
       <c r="C67" s="5">
         <v>7.0650994000000082</v>
       </c>
       <c r="D67" s="5">
         <v>5.5056733812247183</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>1589.6233162000001</v>
       </c>
       <c r="C68" s="5">
         <v>4.1883715000001303</v>
       </c>
       <c r="D68" s="5">
         <v>3.216606358285734</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>1589.8696560000001</v>
       </c>
       <c r="C69" s="5">
         <v>0.24633979999998701</v>
       </c>
       <c r="D69" s="5">
         <v>0.18611946603892537</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>1593.9792183</v>
       </c>
       <c r="C70" s="5">
         <v>4.1095622999998795</v>
       </c>
       <c r="D70" s="5">
         <v>3.1462902018698724</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>1597.8211100999999</v>
       </c>
       <c r="C71" s="5">
         <v>3.8418917999999849</v>
       </c>
       <c r="D71" s="5">
         <v>2.930953751592269</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>1598.9318155000001</v>
       </c>
       <c r="C72" s="5">
         <v>1.1107054000001426</v>
       </c>
       <c r="D72" s="5">
         <v>0.8373616492064917</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>1608.5998093000001</v>
       </c>
       <c r="C73" s="5">
         <v>9.6679937999999765</v>
       </c>
       <c r="D73" s="5">
         <v>7.5020693867495103</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>1613.2462745</v>
       </c>
       <c r="C74" s="5">
         <v>4.646465199999966</v>
       </c>
       <c r="D74" s="5">
         <v>3.5218192968482498</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>1615.3820616999999</v>
       </c>
       <c r="C75" s="5">
         <v>2.1357871999998679</v>
       </c>
       <c r="D75" s="5">
         <v>1.6003069880135667</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>1625.6811990000001</v>
       </c>
       <c r="C76" s="5">
         <v>10.299137300000211</v>
       </c>
       <c r="D76" s="5">
         <v>7.9248682850755037</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>1631.1674679</v>
       </c>
       <c r="C77" s="5">
         <v>5.4862688999999136</v>
       </c>
       <c r="D77" s="5">
         <v>4.1257199848952375</v>
       </c>
       <c r="E77" s="5">
         <v>3.6552480597792147</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>1633.0339168999999</v>
       </c>
       <c r="C78" s="5">
         <v>1.866448999999875</v>
       </c>
       <c r="D78" s="5">
         <v>1.3817637688647189</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>1639.0481198</v>
       </c>
       <c r="C79" s="5">
         <v>6.0142029000001003</v>
       </c>
       <c r="D79" s="5">
         <v>4.51003414839799</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>1645.430441</v>
       </c>
       <c r="C80" s="5">
         <v>6.3823211999999785</v>
       </c>
       <c r="D80" s="5">
         <v>4.7740868152650995</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>1651.9648580999999</v>
       </c>
       <c r="C81" s="5">
         <v>6.5344170999999278</v>
       </c>
       <c r="D81" s="5">
         <v>4.870978816295235</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>1660.2840057999999</v>
       </c>
       <c r="C82" s="5">
         <v>8.3191477000000305</v>
       </c>
       <c r="D82" s="5">
         <v>6.213313380343588</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>1665.0416392</v>
       </c>
       <c r="C83" s="5">
         <v>4.7576334000000315</v>
       </c>
       <c r="D83" s="5">
         <v>3.4933810006351873</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>1671.4887277</v>
       </c>
       <c r="C84" s="5">
         <v>6.4470885000000635</v>
       </c>
       <c r="D84" s="5">
         <v>4.7466735903928026</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>1680.4469663</v>
       </c>
       <c r="C85" s="5">
         <v>8.9582385999999588</v>
       </c>
       <c r="D85" s="5">
         <v>6.6243278992998755</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>1683.0461697000001</v>
       </c>
       <c r="C86" s="5">
         <v>2.5992034000000785</v>
       </c>
       <c r="D86" s="5">
         <v>1.8719514720761721</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>1694.9703408</v>
       </c>
       <c r="C87" s="5">
         <v>11.924171099999967</v>
       </c>
       <c r="D87" s="5">
         <v>8.8410894804765938</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>1706.0614777999999</v>
       </c>
       <c r="C88" s="5">
         <v>11.09113699999989</v>
       </c>
       <c r="D88" s="5">
         <v>8.1411253391343799</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>1710.4954846000001</v>
       </c>
       <c r="C89" s="5">
         <v>4.4340068000001338</v>
       </c>
       <c r="D89" s="5">
         <v>3.1637361783968698</v>
       </c>
       <c r="E89" s="5">
         <v>4.863266234835395</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>1720.3271437000001</v>
       </c>
       <c r="C90" s="5">
         <v>9.8316591000000244</v>
       </c>
       <c r="D90" s="5">
         <v>7.1196923473836993</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>1728.0496347000001</v>
       </c>
       <c r="C91" s="5">
         <v>7.7224909999999909</v>
       </c>
       <c r="D91" s="5">
         <v>5.5217655590370507</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>1737.4134294</v>
       </c>
       <c r="C92" s="5">
         <v>9.3637946999999713</v>
       </c>
       <c r="D92" s="5">
         <v>6.6997835644640791</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>1746.0530862999999</v>
       </c>
       <c r="C93" s="5">
         <v>8.6396568999998635</v>
       </c>
       <c r="D93" s="5">
         <v>6.1331942485393531</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>1757.4873691</v>
       </c>
       <c r="C94" s="5">
         <v>11.434282800000119</v>
       </c>
       <c r="D94" s="5">
         <v>8.1476844983979557</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>1765.2001441</v>
       </c>
       <c r="C95" s="5">
         <v>7.7127749999999651</v>
       </c>
       <c r="D95" s="5">
         <v>5.3952166981012128</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>1764.9357987000001</v>
       </c>
       <c r="C96" s="5">
         <v>-0.26434539999991102</v>
       </c>
       <c r="D96" s="5">
         <v>-0.17955660102354498</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>1776.9611520999999</v>
       </c>
       <c r="C97" s="5">
         <v>12.025353399999858</v>
       </c>
       <c r="D97" s="5">
         <v>8.4896367397239381</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>1786.1855363</v>
       </c>
       <c r="C98" s="5">
         <v>9.2243842000000313</v>
       </c>
       <c r="D98" s="5">
         <v>6.4102882240380188</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>1790.3990595</v>
       </c>
       <c r="C99" s="5">
         <v>4.2135232000000542</v>
       </c>
       <c r="D99" s="5">
         <v>2.8677575557537027</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>1797.4960613000001</v>
       </c>
       <c r="C100" s="5">
         <v>7.0970018000000437</v>
       </c>
       <c r="D100" s="5">
         <v>4.8617923208350344</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>1801.8807898</v>
       </c>
       <c r="C101" s="5">
         <v>4.3847284999999374</v>
       </c>
       <c r="D101" s="5">
         <v>2.9668183665213732</v>
       </c>
       <c r="E101" s="5">
         <v>5.3426218322564223</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>1809.7926055999999</v>
       </c>
       <c r="C102" s="5">
         <v>7.9118157999998857</v>
       </c>
       <c r="D102" s="5">
         <v>5.3981652727904894</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>1816.2067661999999</v>
       </c>
       <c r="C103" s="5">
         <v>6.4141606000000593</v>
       </c>
       <c r="D103" s="5">
         <v>4.3368589112193989</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>1820.4183128</v>
       </c>
       <c r="C104" s="5">
         <v>4.2115466000000197</v>
       </c>
       <c r="D104" s="5">
         <v>2.8184084650106689</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>1832.2233713999999</v>
       </c>
       <c r="C105" s="5">
         <v>11.805058599999938</v>
       </c>
       <c r="D105" s="5">
         <v>8.0654023055289681</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>1838.4823730000001</v>
       </c>
       <c r="C106" s="5">
         <v>6.2590016000001469</v>
       </c>
       <c r="D106" s="5">
         <v>4.1771855598764729</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>1843.6060887000001</v>
       </c>
       <c r="C107" s="5">
         <v>5.1237157000000479</v>
       </c>
       <c r="D107" s="5">
         <v>3.3960532479029304</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>1854.6279156000001</v>
       </c>
       <c r="C108" s="5">
         <v>11.021826899999951</v>
       </c>
       <c r="D108" s="5">
         <v>7.4147455848074362</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>1864.4497359</v>
       </c>
       <c r="C109" s="5">
         <v>9.8218202999998994</v>
       </c>
       <c r="D109" s="5">
         <v>6.5434231468561643</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>1868.1084698</v>
       </c>
       <c r="C110" s="5">
         <v>3.6587339000000156</v>
       </c>
       <c r="D110" s="5">
         <v>2.3804227397211219</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>1875.6816266000001</v>
       </c>
       <c r="C111" s="5">
         <v>7.5731568000001062</v>
       </c>
       <c r="D111" s="5">
         <v>4.974645645841691</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>1883.6499160999999</v>
       </c>
       <c r="C112" s="5">
         <v>7.9682894999998553</v>
       </c>
       <c r="D112" s="5">
         <v>5.2186670836500637</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>1892.3684791999999</v>
       </c>
       <c r="C113" s="5">
         <v>8.718563099999983</v>
       </c>
       <c r="D113" s="5">
         <v>5.6978561723274535</v>
       </c>
       <c r="E113" s="5">
         <v>5.0218466122857963</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>1889.6902921000001</v>
       </c>
       <c r="C114" s="5">
         <v>-2.6781870999998318</v>
       </c>
       <c r="D114" s="5">
         <v>-1.6851506818652884</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>1896.9861392</v>
       </c>
       <c r="C115" s="5">
         <v>7.2958470999999463</v>
       </c>
       <c r="D115" s="5">
         <v>4.7327019240670509</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>1904.0715408000001</v>
       </c>
       <c r="C116" s="5">
         <v>7.0854016000000684</v>
       </c>
       <c r="D116" s="5">
         <v>4.5753318418328082</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>1907.3683775</v>
       </c>
       <c r="C117" s="5">
         <v>3.296836699999858</v>
       </c>
       <c r="D117" s="5">
         <v>2.0976614830959361</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>1908.4308916</v>
       </c>
       <c r="C118" s="5">
         <v>1.062514100000044</v>
       </c>
       <c r="D118" s="5">
         <v>0.67052102587774609</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>1914.2176758000001</v>
       </c>
       <c r="C119" s="5">
         <v>5.7867842000000564</v>
       </c>
       <c r="D119" s="5">
         <v>3.6999655369019502</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>1919.8597007999999</v>
       </c>
       <c r="C120" s="5">
         <v>5.6420249999998759</v>
       </c>
       <c r="D120" s="5">
         <v>3.5948210899770849</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>1925.808532</v>
       </c>
       <c r="C121" s="5">
         <v>5.948831200000086</v>
       </c>
       <c r="D121" s="5">
         <v>3.7823180332728246</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>1931.4262151999999</v>
       </c>
       <c r="C122" s="5">
         <v>5.617683199999874</v>
       </c>
       <c r="D122" s="5">
         <v>3.557172472600767</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>1939.1468583000001</v>
       </c>
       <c r="C123" s="5">
         <v>7.7206431000001885</v>
       </c>
       <c r="D123" s="5">
         <v>4.9037347399426556</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>1944.5343018000001</v>
       </c>
       <c r="C124" s="5">
         <v>5.3874435000000176</v>
       </c>
       <c r="D124" s="5">
         <v>3.3853235581082775</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>1953.4882241</v>
       </c>
       <c r="C125" s="5">
         <v>8.9539222999999311</v>
       </c>
       <c r="D125" s="5">
         <v>5.6677033588152348</v>
       </c>
       <c r="E125" s="5">
         <v>3.2298014668812547</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>1958.8508667000001</v>
       </c>
       <c r="C126" s="5">
         <v>5.362642600000072</v>
       </c>
       <c r="D126" s="5">
         <v>3.34438998691442</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>1964.9098933</v>
       </c>
       <c r="C127" s="5">
         <v>6.0590265999999247</v>
       </c>
       <c r="D127" s="5">
         <v>3.7755860910827499</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>1972.2958062</v>
       </c>
       <c r="C128" s="5">
         <v>7.3859128999999939</v>
       </c>
       <c r="D128" s="5">
         <v>4.6051202895150301</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>1980.5886972000001</v>
       </c>
       <c r="C129" s="5">
         <v>8.2928910000000542</v>
       </c>
       <c r="D129" s="5">
         <v>5.1639622115272177</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>1988.9342601000001</v>
       </c>
       <c r="C130" s="5">
         <v>8.3455629000000044</v>
       </c>
       <c r="D130" s="5">
         <v>5.1752586893124564</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>2001.9367744000001</v>
       </c>
       <c r="C131" s="5">
         <v>13.00251430000003</v>
       </c>
       <c r="D131" s="5">
         <v>8.1332221105421709</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>2002.1075043000001</v>
       </c>
       <c r="C132" s="5">
         <v>0.17072989999996935</v>
       </c>
       <c r="D132" s="5">
         <v>0.10238685236738654</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>2004.9531314000001</v>
       </c>
       <c r="C133" s="5">
         <v>2.8456271000000015</v>
       </c>
       <c r="D133" s="5">
         <v>1.7189752879855025</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>2013.245952</v>
       </c>
       <c r="C134" s="5">
         <v>8.2928205999999136</v>
       </c>
       <c r="D134" s="5">
         <v>5.0778834808455242</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>2015.9414687999999</v>
       </c>
       <c r="C135" s="5">
         <v>2.6955167999999503</v>
       </c>
       <c r="D135" s="5">
         <v>1.6185534625337006</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>2018.5543872000001</v>
       </c>
       <c r="C136" s="5">
         <v>2.612918400000126</v>
       </c>
       <c r="D136" s="5">
         <v>1.5664894291986364</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>2022.2107060000001</v>
       </c>
       <c r="C137" s="5">
         <v>3.6563188000000082</v>
       </c>
       <c r="D137" s="5">
         <v>2.1954120598833837</v>
       </c>
       <c r="E137" s="5">
         <v>3.5179368399654187</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>2028.6776364</v>
       </c>
       <c r="C138" s="5">
         <v>6.4669303999999102</v>
       </c>
       <c r="D138" s="5">
         <v>3.905763179011057</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>2030.0990006</v>
       </c>
       <c r="C139" s="5">
         <v>1.4213641999999709</v>
       </c>
       <c r="D139" s="5">
         <v>0.84401042866624199</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>2031.4621497999999</v>
       </c>
       <c r="C140" s="5">
         <v>1.3631491999999525</v>
       </c>
       <c r="D140" s="5">
         <v>0.80874560610211255</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>2026.2707998000001</v>
       </c>
       <c r="C141" s="5">
         <v>-5.1913499999998294</v>
       </c>
       <c r="D141" s="5">
         <v>-3.0238336328081039</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>2020.7707508999999</v>
       </c>
       <c r="C142" s="5">
         <v>-5.500048900000138</v>
       </c>
       <c r="D142" s="5">
         <v>-3.209053923421834</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>2019.1477183</v>
       </c>
       <c r="C143" s="5">
         <v>-1.6230325999999877</v>
       </c>
       <c r="D143" s="5">
         <v>-0.95956381423375481</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>2002.4185043</v>
       </c>
       <c r="C144" s="5">
         <v>-16.729213999999956</v>
       </c>
       <c r="D144" s="5">
         <v>-9.5015609144289748</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>2000.2040893999999</v>
       </c>
       <c r="C145" s="5">
         <v>-2.2144149000000652</v>
       </c>
       <c r="D145" s="5">
         <v>-1.3190024259767452</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>1994.2695931000001</v>
       </c>
       <c r="C146" s="5">
         <v>-5.9344962999998643</v>
       </c>
       <c r="D146" s="5">
         <v>-3.5028069816859131</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>1975.7602233</v>
       </c>
       <c r="C147" s="5">
         <v>-18.509369800000059</v>
       </c>
       <c r="D147" s="5">
         <v>-10.586222499368414</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>1967.6186792999999</v>
       </c>
       <c r="C148" s="5">
         <v>-8.1415440000000672</v>
       </c>
       <c r="D148" s="5">
         <v>-4.8343127964702415</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>1958.5677074</v>
       </c>
       <c r="C149" s="5">
         <v>-9.0509718999999222</v>
       </c>
       <c r="D149" s="5">
         <v>-5.3824204775817286</v>
       </c>
       <c r="E149" s="5">
         <v>-3.1471991722310744</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>1959.0619996</v>
       </c>
       <c r="C150" s="5">
         <v>0.49429220000001806</v>
       </c>
       <c r="D150" s="5">
         <v>0.30326991439959539</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>1954.8601904</v>
       </c>
       <c r="C151" s="5">
         <v>-4.2018092000000706</v>
       </c>
       <c r="D151" s="5">
         <v>-2.5436227063080907</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>1954.1998705999999</v>
       </c>
       <c r="C152" s="5">
         <v>-0.66031980000002477</v>
       </c>
       <c r="D152" s="5">
         <v>-0.40458817547059933</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>1949.1941127</v>
       </c>
       <c r="C153" s="5">
         <v>-5.005757899999935</v>
       </c>
       <c r="D153" s="5">
         <v>-3.0309078953608459</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>1950.8096375</v>
       </c>
       <c r="C154" s="5">
         <v>1.6155248000000029</v>
       </c>
       <c r="D154" s="5">
         <v>0.99912647826752021</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>1945.9425913</v>
       </c>
       <c r="C155" s="5">
         <v>-4.8670462000000043</v>
       </c>
       <c r="D155" s="5">
         <v>-2.9531206542745103</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>1937.5687488999999</v>
       </c>
       <c r="C156" s="5">
         <v>-8.3738424000000578</v>
       </c>
       <c r="D156" s="5">
         <v>-5.0433971090430463</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>1937.3329146999999</v>
       </c>
       <c r="C157" s="5">
         <v>-0.23583419999999933</v>
       </c>
       <c r="D157" s="5">
         <v>-0.14596213140047887</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>1938.5328614</v>
       </c>
       <c r="C158" s="5">
         <v>1.199946700000055</v>
       </c>
       <c r="D158" s="5">
         <v>0.74579410085442444</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>1930.1800678</v>
       </c>
       <c r="C159" s="5">
         <v>-8.3527936000000409</v>
       </c>
       <c r="D159" s="5">
         <v>-5.049794476255931</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>1930.3126929</v>
       </c>
       <c r="C160" s="5">
         <v>0.13262510000004113</v>
       </c>
       <c r="D160" s="5">
         <v>8.2484676513217003E-2</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>1926.3460984999999</v>
       </c>
       <c r="C161" s="5">
         <v>-3.9665944000000763</v>
       </c>
       <c r="D161" s="5">
         <v>-2.4381976313805787</v>
       </c>
       <c r="E161" s="5">
         <v>-1.6451618587531192</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>1924.0146479</v>
       </c>
       <c r="C162" s="5">
         <v>-2.3314505999999255</v>
       </c>
       <c r="D162" s="5">
         <v>-1.4427273059221091</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>1921.3443545</v>
       </c>
       <c r="C163" s="5">
         <v>-2.6702933999999914</v>
       </c>
       <c r="D163" s="5">
         <v>-1.6527966941943584</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>1915.1727708999999</v>
       </c>
       <c r="C164" s="5">
         <v>-6.1715836000000763</v>
       </c>
       <c r="D164" s="5">
         <v>-3.7871679262928226</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>1911.4040864000001</v>
       </c>
       <c r="C165" s="5">
         <v>-3.7686844999998357</v>
       </c>
       <c r="D165" s="5">
         <v>-2.3359747440266698</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>1909.0950075000001</v>
       </c>
       <c r="C166" s="5">
         <v>-2.3090789000000314</v>
       </c>
       <c r="D166" s="5">
         <v>-1.4400711977551772</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>1905.2626943</v>
       </c>
       <c r="C167" s="5">
         <v>-3.8323132000000442</v>
       </c>
       <c r="D167" s="5">
         <v>-2.3824589063106472</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>1900.8970807000001</v>
       </c>
       <c r="C168" s="5">
         <v>-4.3656135999999606</v>
       </c>
       <c r="D168" s="5">
         <v>-2.7152252387446674</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>1899.6558167999999</v>
       </c>
       <c r="C169" s="5">
         <v>-1.2412639000001491</v>
       </c>
       <c r="D169" s="5">
         <v>-0.78077809528062092</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>1904.8344271999999</v>
       </c>
       <c r="C170" s="5">
         <v>5.178610400000025</v>
       </c>
       <c r="D170" s="5">
         <v>3.3207902548684443</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>1908.7639528</v>
       </c>
       <c r="C171" s="5">
         <v>3.9295256000000336</v>
       </c>
       <c r="D171" s="5">
         <v>2.5037881960585207</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>1908.2778777000001</v>
       </c>
       <c r="C172" s="5">
         <v>-0.48607509999987997</v>
       </c>
       <c r="D172" s="5">
         <v>-0.30515761606341174</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>1908.7402893999999</v>
       </c>
       <c r="C173" s="5">
         <v>0.46241169999984777</v>
       </c>
       <c r="D173" s="5">
         <v>0.29117047429738641</v>
       </c>
       <c r="E173" s="5">
         <v>-0.91394838724512262</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>1916.9466318</v>
       </c>
       <c r="C174" s="5">
         <v>8.2063424000000396</v>
       </c>
       <c r="D174" s="5">
         <v>5.2829823918698615</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>1917.7879502000001</v>
       </c>
       <c r="C175" s="5">
         <v>0.84131840000009106</v>
       </c>
       <c r="D175" s="5">
         <v>0.52793469949170557</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>1922.9843016</v>
       </c>
       <c r="C176" s="5">
         <v>5.1963513999999122</v>
       </c>
       <c r="D176" s="5">
         <v>3.3003611207534922</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>1926.8891051000001</v>
       </c>
       <c r="C177" s="5">
         <v>3.9048035000000709</v>
       </c>
       <c r="D177" s="5">
         <v>2.4641136922399776</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>1927.2423188</v>
       </c>
       <c r="C178" s="5">
         <v>0.35321369999996932</v>
       </c>
       <c r="D178" s="5">
         <v>0.22019120302403383</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>1925.0871175</v>
       </c>
       <c r="C179" s="5">
         <v>-2.1552013000000443</v>
       </c>
       <c r="D179" s="5">
         <v>-1.3337159853168634</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>1935.6597345</v>
       </c>
       <c r="C180" s="5">
         <v>10.572617000000037</v>
       </c>
       <c r="D180" s="5">
         <v>6.7931848772832648</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>1936.1026658999999</v>
       </c>
       <c r="C181" s="5">
         <v>0.44293139999990672</v>
       </c>
       <c r="D181" s="5">
         <v>0.27493836963319307</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>1938.1995595999999</v>
       </c>
       <c r="C182" s="5">
         <v>2.0968937000000096</v>
       </c>
       <c r="D182" s="5">
         <v>1.3074283617549254</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>1944.3932772000001</v>
       </c>
       <c r="C183" s="5">
         <v>6.1937176000001273</v>
       </c>
       <c r="D183" s="5">
         <v>3.902845931350063</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>1942.9610281</v>
       </c>
       <c r="C184" s="5">
         <v>-1.4322491000000355</v>
       </c>
       <c r="D184" s="5">
         <v>-0.88035326990575369</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>1947.6919519</v>
       </c>
       <c r="C185" s="5">
         <v>4.7309238000000278</v>
       </c>
       <c r="D185" s="5">
         <v>2.9613340772657759</v>
       </c>
       <c r="E185" s="5">
         <v>2.0406999693103556</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>1950.4340705</v>
       </c>
       <c r="C186" s="5">
         <v>2.7421185999999125</v>
       </c>
       <c r="D186" s="5">
         <v>1.7026009059532887</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>1953.7739558999999</v>
       </c>
       <c r="C187" s="5">
         <v>3.3398853999999574</v>
       </c>
       <c r="D187" s="5">
         <v>2.0743204037321439</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>1956.4892837</v>
       </c>
       <c r="C188" s="5">
         <v>2.7153278000000682</v>
       </c>
       <c r="D188" s="5">
         <v>1.6805504431766982</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>1969.1844884</v>
       </c>
       <c r="C189" s="5">
         <v>12.695204699999977</v>
       </c>
       <c r="D189" s="5">
         <v>8.0705076453753577</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>1970.1141227999999</v>
       </c>
       <c r="C190" s="5">
         <v>0.9296343999999408</v>
       </c>
       <c r="D190" s="5">
         <v>0.56798253559973144</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>1972.2940914999999</v>
       </c>
       <c r="C191" s="5">
         <v>2.1799687000000176</v>
       </c>
       <c r="D191" s="5">
         <v>1.3359336108213604</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>1989.4362311</v>
       </c>
       <c r="C192" s="5">
         <v>17.142139600000064</v>
       </c>
       <c r="D192" s="5">
         <v>10.943072959759315</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>1991.6012625999999</v>
       </c>
       <c r="C193" s="5">
         <v>2.1650314999999409</v>
       </c>
       <c r="D193" s="5">
         <v>1.3137615247851286</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>1999.6404769000001</v>
       </c>
       <c r="C194" s="5">
         <v>8.0392143000001397</v>
       </c>
       <c r="D194" s="5">
         <v>4.9528690523564789</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>2002.1879641999999</v>
       </c>
       <c r="C195" s="5">
         <v>2.5474872999998297</v>
       </c>
       <c r="D195" s="5">
         <v>1.5395246547179608</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>2009.0530134999999</v>
       </c>
       <c r="C196" s="5">
         <v>6.8650493000000097</v>
       </c>
       <c r="D196" s="5">
         <v>4.1930148913281506</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>2010.5361783000001</v>
       </c>
       <c r="C197" s="5">
         <v>1.4831648000001678</v>
       </c>
       <c r="D197" s="5">
         <v>0.88949476019670737</v>
       </c>
       <c r="E197" s="5">
         <v>3.2265998911529481</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>2020.3081248000001</v>
       </c>
       <c r="C198" s="5">
         <v>9.7719465000000127</v>
       </c>
       <c r="D198" s="5">
         <v>5.9909088911344499</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>2025.9755326</v>
       </c>
       <c r="C199" s="5">
         <v>5.6674077999998644</v>
       </c>
       <c r="D199" s="5">
         <v>3.41868925347939</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>2031.8918882999999</v>
       </c>
       <c r="C200" s="5">
         <v>5.91635569999994</v>
       </c>
       <c r="D200" s="5">
         <v>3.5611357678959177</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>2037.2105388</v>
       </c>
       <c r="C201" s="5">
         <v>5.3186505000001034</v>
       </c>
       <c r="D201" s="5">
         <v>3.186720931619913</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>2042.0999492000001</v>
       </c>
       <c r="C202" s="5">
         <v>4.889410400000088</v>
       </c>
       <c r="D202" s="5">
         <v>2.9183853431061779</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>2050.806278</v>
       </c>
       <c r="C203" s="5">
         <v>8.7063287999999375</v>
       </c>
       <c r="D203" s="5">
         <v>5.237791315418816</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>2048.2276861</v>
       </c>
       <c r="C204" s="5">
         <v>-2.5785918999999922</v>
       </c>
       <c r="D204" s="5">
         <v>-1.4984356085681605</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>2056.1438191000002</v>
       </c>
       <c r="C205" s="5">
         <v>7.9161330000001726</v>
       </c>
       <c r="D205" s="5">
         <v>4.737710384338345</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>2064.9111584000002</v>
       </c>
       <c r="C206" s="5">
         <v>8.7673393000000033</v>
       </c>
       <c r="D206" s="5">
         <v>5.2384858198630369</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>2061.1790786000001</v>
       </c>
       <c r="C207" s="5">
         <v>-3.732079800000065</v>
       </c>
       <c r="D207" s="5">
         <v>-2.1474260356660779</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>2070.6405602</v>
       </c>
       <c r="C208" s="5">
         <v>9.4614815999998427</v>
       </c>
       <c r="D208" s="5">
         <v>5.6496090447914149</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>2076.5014956999999</v>
       </c>
       <c r="C209" s="5">
         <v>5.8609354999998686</v>
       </c>
       <c r="D209" s="5">
         <v>3.4499719737758117</v>
       </c>
       <c r="E209" s="5">
         <v>3.2809813676556887</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>2077.4133941</v>
       </c>
       <c r="C210" s="5">
         <v>0.91189840000015465</v>
       </c>
       <c r="D210" s="5">
         <v>0.52825630047161898</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>2088.6836542999999</v>
       </c>
       <c r="C211" s="5">
         <v>11.270260199999939</v>
       </c>
       <c r="D211" s="5">
         <v>6.707977263244369</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>2098.9415665000001</v>
       </c>
       <c r="C212" s="5">
         <v>10.257912200000192</v>
       </c>
       <c r="D212" s="5">
         <v>6.05524756187521</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>2101.2057946</v>
       </c>
       <c r="C213" s="5">
         <v>2.2642280999998547</v>
       </c>
       <c r="D213" s="5">
         <v>1.3022051558687187</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>2107.2506210000001</v>
       </c>
       <c r="C214" s="5">
         <v>6.0448264000001473</v>
       </c>
       <c r="D214" s="5">
         <v>3.5073543682949682</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>2114.2221724000001</v>
       </c>
       <c r="C215" s="5">
         <v>6.971551399999953</v>
       </c>
       <c r="D215" s="5">
         <v>4.0430777903742499</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>2108.0946435999999</v>
       </c>
       <c r="C216" s="5">
         <v>-6.1275288000001638</v>
       </c>
       <c r="D216" s="5">
         <v>-3.4229844983344582</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>2114.2800480000001</v>
       </c>
       <c r="C217" s="5">
         <v>6.1854044000001522</v>
       </c>
       <c r="D217" s="5">
         <v>3.5783242289639361</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>2120.1729099999998</v>
       </c>
       <c r="C218" s="5">
         <v>5.8928619999996954</v>
       </c>
       <c r="D218" s="5">
         <v>3.3963566126308908</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>2125.2402631</v>
       </c>
       <c r="C219" s="5">
         <v>5.0673531000002185</v>
       </c>
       <c r="D219" s="5">
         <v>2.9060830806086235</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>2132.2882779000001</v>
       </c>
       <c r="C220" s="5">
         <v>7.0480148000001464</v>
       </c>
       <c r="D220" s="5">
         <v>4.0530013366722573</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>2134.7442037999999</v>
       </c>
       <c r="C221" s="5">
         <v>2.4559258999997837</v>
       </c>
       <c r="D221" s="5">
         <v>1.3909246206506021</v>
       </c>
       <c r="E221" s="5">
         <v>2.8048478761324436</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>2140.9395436999998</v>
       </c>
       <c r="C222" s="5">
         <v>6.1953398999999081</v>
       </c>
       <c r="D222" s="5">
         <v>3.538704975068474</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>2147.4932915999998</v>
       </c>
       <c r="C223" s="5">
         <v>6.5537478999999621</v>
       </c>
       <c r="D223" s="5">
         <v>3.7358679255103056</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>2143.2707669000001</v>
       </c>
       <c r="C224" s="5">
         <v>-4.2225246999996671</v>
       </c>
       <c r="D224" s="5">
         <v>-2.3341587417294418</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>2138.9426177</v>
       </c>
       <c r="C225" s="5">
         <v>-4.3281492000000981</v>
       </c>
       <c r="D225" s="5">
         <v>-2.3965611559778499</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>2145.3966031999998</v>
       </c>
       <c r="C226" s="5">
         <v>6.453985499999817</v>
       </c>
       <c r="D226" s="5">
         <v>3.6815447876236584</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>2142.0840170000001</v>
       </c>
       <c r="C227" s="5">
         <v>-3.3125861999997142</v>
       </c>
       <c r="D227" s="5">
         <v>-1.8371983254533486</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>2140.3555406999999</v>
       </c>
       <c r="C228" s="5">
         <v>-1.7284763000002386</v>
       </c>
       <c r="D228" s="5">
         <v>-0.96401029817398953</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>2137.5862493</v>
       </c>
       <c r="C229" s="5">
         <v>-2.7692913999999291</v>
       </c>
       <c r="D229" s="5">
         <v>-1.5416145874565412</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>2133.2363052999999</v>
       </c>
       <c r="C230" s="5">
         <v>-4.3499440000000504</v>
       </c>
       <c r="D230" s="5">
         <v>-2.4148283085519084</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>2126.0473241999998</v>
       </c>
       <c r="C231" s="5">
         <v>-7.1889811000000918</v>
       </c>
       <c r="D231" s="5">
         <v>-3.9698664249830595</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>2114.9722619999998</v>
       </c>
       <c r="C232" s="5">
         <v>-11.075062200000048</v>
       </c>
       <c r="D232" s="5">
         <v>-6.0750477281399924</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>2111.0655713000001</v>
       </c>
       <c r="C233" s="5">
         <v>-3.9066906999996718</v>
       </c>
       <c r="D233" s="5">
         <v>-2.1942100665858444</v>
       </c>
       <c r="E233" s="5">
         <v>-1.1092023324316913</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>2094.5990178000002</v>
       </c>
       <c r="C234" s="5">
         <v>-16.466553499999918</v>
       </c>
       <c r="D234" s="5">
         <v>-8.9688414160798864</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>2081.4183803999999</v>
       </c>
       <c r="C235" s="5">
         <v>-13.180637400000251</v>
       </c>
       <c r="D235" s="5">
         <v>-7.2952733094310389</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>2069.3995943999998</v>
       </c>
       <c r="C236" s="5">
         <v>-12.018786000000091</v>
       </c>
       <c r="D236" s="5">
         <v>-6.7133084097760198</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>2060.0657652</v>
       </c>
       <c r="C237" s="5">
         <v>-9.3338291999998546</v>
       </c>
       <c r="D237" s="5">
         <v>-5.2802149829545115</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>2054.5177416000001</v>
       </c>
       <c r="C238" s="5">
         <v>-5.5480235999998513</v>
       </c>
       <c r="D238" s="5">
         <v>-3.1843129283239846</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>2047.0892987</v>
       </c>
       <c r="C239" s="5">
         <v>-7.4284429000001637</v>
       </c>
       <c r="D239" s="5">
         <v>-4.253544657382557</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>2045.6016202999999</v>
       </c>
       <c r="C240" s="5">
         <v>-1.4876784000000498</v>
       </c>
       <c r="D240" s="5">
         <v>-0.86859709743762892</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>2039.4345145</v>
       </c>
       <c r="C241" s="5">
         <v>-6.1671057999999448</v>
       </c>
       <c r="D241" s="5">
         <v>-3.5583860133384881</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>2035.5320945999999</v>
       </c>
       <c r="C242" s="5">
         <v>-3.9024199000000408</v>
       </c>
       <c r="D242" s="5">
         <v>-2.2721657749248614</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>2036.6890866000001</v>
       </c>
       <c r="C243" s="5">
         <v>1.156992000000173</v>
       </c>
       <c r="D243" s="5">
         <v>0.68421372826572568</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>2033.9600105</v>
       </c>
       <c r="C244" s="5">
         <v>-2.7290761000001567</v>
       </c>
       <c r="D244" s="5">
         <v>-1.5961511456200173</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>2034.1492883999999</v>
       </c>
       <c r="C245" s="5">
         <v>0.18927789999997913</v>
       </c>
       <c r="D245" s="5">
         <v>0.11172774643497529</v>
       </c>
       <c r="E245" s="5">
         <v>-3.6434814695327056</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>2038.0317399</v>
       </c>
       <c r="C246" s="5">
         <v>3.8824515000001156</v>
       </c>
       <c r="D246" s="5">
         <v>2.3145604725533619</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>2036.7297625000001</v>
       </c>
       <c r="C247" s="5">
         <v>-1.3019773999999416</v>
       </c>
       <c r="D247" s="5">
         <v>-0.76392086196234166</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>2041.5356102999999</v>
       </c>
       <c r="C248" s="5">
         <v>4.8058477999998104</v>
       </c>
       <c r="D248" s="5">
         <v>2.8685455266940441</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>2046.289888</v>
       </c>
       <c r="C249" s="5">
         <v>4.7542777000001024</v>
       </c>
       <c r="D249" s="5">
         <v>2.8306027491249219</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>2056.0333185999998</v>
       </c>
       <c r="C250" s="5">
         <v>9.7434305999997832</v>
       </c>
       <c r="D250" s="5">
         <v>5.8658481690294417</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>2059.3664026000001</v>
       </c>
       <c r="C251" s="5">
         <v>3.3330840000003263</v>
       </c>
       <c r="D251" s="5">
         <v>1.9627873862211098</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>2060.1603055</v>
       </c>
       <c r="C252" s="5">
         <v>0.79390289999992092</v>
       </c>
       <c r="D252" s="5">
         <v>0.46359212598336974</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>2060.6808006000001</v>
       </c>
       <c r="C253" s="5">
         <v>0.52049510000006194</v>
       </c>
       <c r="D253" s="5">
         <v>0.30359907561683386</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>2061.0613698000002</v>
       </c>
       <c r="C254" s="5">
         <v>0.38056920000008176</v>
       </c>
       <c r="D254" s="5">
         <v>0.22184280070633999</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>2070.8287236000001</v>
       </c>
       <c r="C255" s="5">
         <v>9.7673537999999098</v>
       </c>
       <c r="D255" s="5">
         <v>5.8373803617294939</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>2072.6537241999999</v>
       </c>
       <c r="C256" s="5">
         <v>1.8250005999998393</v>
       </c>
       <c r="D256" s="5">
         <v>1.0626890971264125</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>2077.2388381999999</v>
       </c>
       <c r="C257" s="5">
         <v>4.5851139999999759</v>
       </c>
       <c r="D257" s="5">
         <v>2.6871723653930646</v>
       </c>
       <c r="E257" s="5">
         <v>2.1183081323344233</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>2081.7296633999999</v>
       </c>
       <c r="C258" s="5">
         <v>4.4908252000000175</v>
       </c>
       <c r="D258" s="5">
         <v>2.6253757115628051</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>2081.8870600999999</v>
       </c>
       <c r="C259" s="5">
         <v>0.15739669999993566</v>
       </c>
       <c r="D259" s="5">
         <v>9.0768079414416114E-2</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>2090.4377002000001</v>
       </c>
       <c r="C260" s="5">
         <v>8.550640100000237</v>
       </c>
       <c r="D260" s="5">
         <v>5.0414623315810481</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>2098.1489255000001</v>
       </c>
       <c r="C261" s="5">
         <v>7.7112253000000237</v>
       </c>
       <c r="D261" s="5">
         <v>4.5174925016323142</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>2097.1786498000001</v>
       </c>
       <c r="C262" s="5">
         <v>-0.97027570000000196</v>
       </c>
       <c r="D262" s="5">
         <v>-0.55352314614277587</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>2102.0779911</v>
       </c>
       <c r="C263" s="5">
         <v>4.8993412999998327</v>
       </c>
       <c r="D263" s="5">
         <v>2.8396923272482777</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>2107.0060976999998</v>
       </c>
       <c r="C264" s="5">
         <v>4.9281065999998646</v>
       </c>
       <c r="D264" s="5">
         <v>2.8498370193136058</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>2109.0294199999998</v>
       </c>
       <c r="C265" s="5">
         <v>2.023322300000018</v>
       </c>
       <c r="D265" s="5">
         <v>1.1584453643684212</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>2118.3505930000001</v>
       </c>
       <c r="C266" s="5">
         <v>9.3211730000002717</v>
       </c>
       <c r="D266" s="5">
         <v>5.434418780927075</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>2115.5398144000001</v>
       </c>
       <c r="C267" s="5">
         <v>-2.8107786000000488</v>
       </c>
       <c r="D267" s="5">
         <v>-1.5806769204508297</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>2116.7497834999999</v>
       </c>
       <c r="C268" s="5">
         <v>1.2099690999998529</v>
       </c>
       <c r="D268" s="5">
         <v>0.68849522594331969</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>2119.7935421000002</v>
       </c>
       <c r="C269" s="5">
         <v>3.0437586000002739</v>
       </c>
       <c r="D269" s="5">
         <v>1.7392399175985229</v>
       </c>
       <c r="E269" s="5">
         <v>2.0486187297015679</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>2129.0732323000002</v>
       </c>
       <c r="C270" s="5">
         <v>9.2796902000000046</v>
       </c>
       <c r="D270" s="5">
         <v>5.3815108959658575</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>2136.1932938</v>
       </c>
       <c r="C271" s="5">
         <v>7.1200614999997924</v>
       </c>
       <c r="D271" s="5">
         <v>4.0876899318589066</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>2142.8144161999999</v>
       </c>
       <c r="C272" s="5">
         <v>6.6211223999998765</v>
       </c>
       <c r="D272" s="5">
         <v>3.7834601531442136</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>2146.5006383999998</v>
       </c>
       <c r="C273" s="5">
         <v>3.6862221999999747</v>
       </c>
       <c r="D273" s="5">
         <v>2.0839696270516184</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>2152.6686662000002</v>
       </c>
       <c r="C274" s="5">
         <v>6.1680278000003455</v>
       </c>
       <c r="D274" s="5">
         <v>3.503255177144049</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>2156.9128310999999</v>
       </c>
       <c r="C275" s="5">
         <v>4.2441648999997597</v>
       </c>
       <c r="D275" s="5">
         <v>2.3917240484498947</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>2151.6968831999998</v>
       </c>
       <c r="C276" s="5">
         <v>-5.2159479000001738</v>
       </c>
       <c r="D276" s="5">
         <v>-2.8636095239251702</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>2159.8033303000002</v>
       </c>
       <c r="C277" s="5">
         <v>8.1064471000004232</v>
       </c>
       <c r="D277" s="5">
         <v>4.6158260637049198</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>2166.7963745000002</v>
       </c>
       <c r="C278" s="5">
         <v>6.9930441999999857</v>
       </c>
       <c r="D278" s="5">
         <v>3.955321301966741</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>2169.6666601000002</v>
       </c>
       <c r="C279" s="5">
         <v>2.8702855999999883</v>
       </c>
       <c r="D279" s="5">
         <v>1.6012340862742835</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>2178.4315161</v>
       </c>
       <c r="C280" s="5">
         <v>8.7648559999997815</v>
       </c>
       <c r="D280" s="5">
         <v>4.9568411565250159</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>2181.7224335999999</v>
       </c>
       <c r="C281" s="5">
         <v>3.2909174999999777</v>
       </c>
       <c r="D281" s="5">
         <v>1.8279568861653939</v>
       </c>
       <c r="E281" s="5">
         <v>2.9214586359504136</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>2179.2863876000001</v>
       </c>
       <c r="C282" s="5">
         <v>-2.4360459999998056</v>
       </c>
       <c r="D282" s="5">
         <v>-1.3316862390360451</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>2188.7385101</v>
       </c>
       <c r="C283" s="5">
         <v>9.4521224999998594</v>
       </c>
       <c r="D283" s="5">
         <v>5.33067739903621</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>2195.8259529000002</v>
       </c>
       <c r="C284" s="5">
         <v>7.0874428000001899</v>
       </c>
       <c r="D284" s="5">
         <v>3.9557257000767176</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>2198.7669885</v>
       </c>
       <c r="C285" s="5">
         <v>2.9410355999998501</v>
       </c>
       <c r="D285" s="5">
         <v>1.6191436009395987</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>2205.8266690999999</v>
       </c>
       <c r="C286" s="5">
         <v>7.0596805999998651</v>
       </c>
       <c r="D286" s="5">
         <v>3.9216663752398517</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>2216.6889332999999</v>
       </c>
       <c r="C287" s="5">
         <v>10.862264200000027</v>
       </c>
       <c r="D287" s="5">
         <v>6.0719222085906521</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>2224.0711385999998</v>
       </c>
       <c r="C288" s="5">
         <v>7.3822052999998959</v>
       </c>
       <c r="D288" s="5">
         <v>4.0703596314819901</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>2234.1531254000001</v>
       </c>
       <c r="C289" s="5">
         <v>10.081986800000323</v>
       </c>
       <c r="D289" s="5">
         <v>5.5774420489323795</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>2240.7113945000001</v>
       </c>
       <c r="C290" s="5">
         <v>6.5582690999999613</v>
       </c>
       <c r="D290" s="5">
         <v>3.5799849734175826</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>2244.2926416999999</v>
       </c>
       <c r="C291" s="5">
         <v>3.5812471999997797</v>
       </c>
       <c r="D291" s="5">
         <v>1.9348656682189658</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>2256.6377959000001</v>
       </c>
       <c r="C292" s="5">
         <v>12.345154200000252</v>
       </c>
       <c r="D292" s="5">
         <v>6.8042332346145429</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>2257.3758905999998</v>
       </c>
       <c r="C293" s="5">
         <v>0.73809469999969224</v>
       </c>
       <c r="D293" s="5">
         <v>0.39319943676086044</v>
       </c>
       <c r="E293" s="5">
         <v>3.4676022868393108</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>2265.051978</v>
       </c>
       <c r="C294" s="5">
         <v>7.6760874000001422</v>
       </c>
       <c r="D294" s="5">
         <v>4.157724325566603</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>2270.1460298000002</v>
       </c>
       <c r="C295" s="5">
         <v>5.0940518000002157</v>
       </c>
       <c r="D295" s="5">
         <v>2.7324071316210619</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>2279.5340550999999</v>
       </c>
       <c r="C296" s="5">
         <v>9.3880252999997538</v>
       </c>
       <c r="D296" s="5">
         <v>5.0769556432732177</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>2288.2386402000002</v>
       </c>
       <c r="C297" s="5">
         <v>8.7045851000002585</v>
       </c>
       <c r="D297" s="5">
         <v>4.6797708881087141</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>2296.2287673000001</v>
       </c>
       <c r="C298" s="5">
         <v>7.9901270999998815</v>
       </c>
       <c r="D298" s="5">
         <v>4.2716058369338228</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>2304.6939957</v>
       </c>
       <c r="C299" s="5">
         <v>8.4652283999998872</v>
       </c>
       <c r="D299" s="5">
         <v>4.5147057961379078</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>2311.1091716999999</v>
       </c>
       <c r="C300" s="5">
         <v>6.415175999999974</v>
       </c>
       <c r="D300" s="5">
         <v>3.3918457497730481</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>2319.9262235000001</v>
       </c>
       <c r="C301" s="5">
         <v>8.8170518000001721</v>
       </c>
       <c r="D301" s="5">
         <v>4.6753821836171161</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>2326.4746245000001</v>
       </c>
       <c r="C302" s="5">
         <v>6.5484010000000126</v>
       </c>
       <c r="D302" s="5">
         <v>3.4402951226684797</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>2337.3360596000002</v>
       </c>
       <c r="C303" s="5">
         <v>10.861435100000108</v>
       </c>
       <c r="D303" s="5">
         <v>5.748464998352798</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>2346.0480643000001</v>
       </c>
       <c r="C304" s="5">
         <v>8.7120046999998522</v>
       </c>
       <c r="D304" s="5">
         <v>4.565628892152529</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>2356.3249795000002</v>
       </c>
       <c r="C305" s="5">
         <v>10.276915200000076</v>
       </c>
       <c r="D305" s="5">
         <v>5.3851412688362688</v>
       </c>
       <c r="E305" s="5">
         <v>4.3833678437001478</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>2364.8363682999998</v>
       </c>
       <c r="C306" s="5">
         <v>8.5113887999996223</v>
       </c>
       <c r="D306" s="5">
         <v>4.4217341276127753</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>2372.927882</v>
       </c>
       <c r="C307" s="5">
         <v>8.0915137000001778</v>
       </c>
       <c r="D307" s="5">
         <v>4.184071093263686</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>2374.4309070999998</v>
       </c>
       <c r="C308" s="5">
         <v>1.5030250999998316</v>
       </c>
       <c r="D308" s="5">
         <v>0.76273989524431318</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>2386.0992259</v>
       </c>
       <c r="C309" s="5">
         <v>11.668318800000179</v>
       </c>
       <c r="D309" s="5">
         <v>6.0590072889777913</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>2393.5856248999999</v>
       </c>
       <c r="C310" s="5">
         <v>7.4863989999998921</v>
       </c>
       <c r="D310" s="5">
         <v>3.8306606775678986</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>2403.8956678</v>
       </c>
       <c r="C311" s="5">
         <v>10.310042900000099</v>
       </c>
       <c r="D311" s="5">
         <v>5.2930635837370232</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>2416.1584468000001</v>
       </c>
       <c r="C312" s="5">
         <v>12.262779000000137</v>
       </c>
       <c r="D312" s="5">
         <v>6.2961549179796572</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>2419.9542084</v>
       </c>
       <c r="C313" s="5">
         <v>3.7957615999998779</v>
       </c>
       <c r="D313" s="5">
         <v>1.9015628895971526</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>2423.9827848999998</v>
       </c>
       <c r="C314" s="5">
         <v>4.0285764999998719</v>
       </c>
       <c r="D314" s="5">
         <v>2.0160717260013339</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>2432.4866530999998</v>
       </c>
       <c r="C315" s="5">
         <v>8.5038681999999426</v>
       </c>
       <c r="D315" s="5">
         <v>4.292053367048454</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>2434.3347652000002</v>
       </c>
       <c r="C316" s="5">
         <v>1.848112100000435</v>
       </c>
       <c r="D316" s="5">
         <v>0.91553442242280347</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>2442.0619898</v>
       </c>
       <c r="C317" s="5">
         <v>7.7272245999997722</v>
       </c>
       <c r="D317" s="5">
         <v>3.8763285068299069</v>
       </c>
       <c r="E317" s="5">
         <v>3.6385902218883492</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>2458.5228437999999</v>
       </c>
       <c r="C318" s="5">
         <v>16.460853999999927</v>
       </c>
       <c r="D318" s="5">
         <v>8.3953789506040479</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>2466.3182996999999</v>
       </c>
       <c r="C319" s="5">
         <v>7.795455899999979</v>
       </c>
       <c r="D319" s="5">
         <v>3.8720082700725689</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>2469.0367572</v>
       </c>
       <c r="C320" s="5">
         <v>2.7184575000001132</v>
       </c>
       <c r="D320" s="5">
         <v>1.3307276301220305</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>2480.6264956999999</v>
       </c>
       <c r="C321" s="5">
         <v>11.589738499999839</v>
       </c>
       <c r="D321" s="5">
         <v>5.7805624972837144</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>2485.6646756</v>
       </c>
       <c r="C322" s="5">
         <v>5.0381799000001593</v>
       </c>
       <c r="D322" s="5">
         <v>2.4646234961259506</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>2486.7167374999999</v>
       </c>
       <c r="C323" s="5">
         <v>1.0520618999998987</v>
       </c>
       <c r="D323" s="5">
         <v>0.50908609559421336</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>2497.4784399999999</v>
       </c>
       <c r="C324" s="5">
         <v>10.761702499999956</v>
       </c>
       <c r="D324" s="5">
         <v>5.3186208419155223</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>2504.4437084000001</v>
       </c>
       <c r="C325" s="5">
         <v>6.9652684000002409</v>
       </c>
       <c r="D325" s="5">
         <v>3.3985199457307269</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>2515.9108108999999</v>
       </c>
       <c r="C326" s="5">
         <v>11.467102499999783</v>
       </c>
       <c r="D326" s="5">
         <v>5.6349424267098325</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>2517.1805290000002</v>
       </c>
       <c r="C327" s="5">
         <v>1.2697181000003184</v>
       </c>
       <c r="D327" s="5">
         <v>0.60729421953695795</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>2524.0787937999999</v>
       </c>
       <c r="C328" s="5">
         <v>6.8982647999996516</v>
       </c>
       <c r="D328" s="5">
         <v>3.3385902319281291</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>2530.2517723000001</v>
       </c>
       <c r="C329" s="5">
         <v>6.1729785000002266</v>
       </c>
       <c r="D329" s="5">
         <v>2.9745625419580923</v>
       </c>
       <c r="E329" s="5">
         <v>3.611283532864884</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>2536.0894090000002</v>
       </c>
       <c r="C330" s="5">
         <v>5.8376367000000755</v>
       </c>
       <c r="D330" s="5">
         <v>2.8039666157607002</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>2541.9237016000002</v>
       </c>
       <c r="C331" s="5">
         <v>5.8342926000000261</v>
       </c>
       <c r="D331" s="5">
         <v>2.7958076007039701</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>2548.5383830999999</v>
       </c>
       <c r="C332" s="5">
         <v>6.6146814999997332</v>
       </c>
       <c r="D332" s="5">
         <v>3.167764044505561</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>2551.3920025000002</v>
       </c>
       <c r="C333" s="5">
         <v>2.8536194000002979</v>
       </c>
       <c r="D333" s="5">
         <v>1.351955564281937</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>2555.5600703999999</v>
       </c>
       <c r="C334" s="5">
         <v>4.1680678999996417</v>
       </c>
       <c r="D334" s="5">
         <v>1.9780838988430638</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>2561.8390436999998</v>
       </c>
       <c r="C335" s="5">
         <v>6.2789732999999615</v>
       </c>
       <c r="D335" s="5">
         <v>2.9885530985074293</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>2557.6103499999999</v>
       </c>
       <c r="C336" s="5">
         <v>-4.2286936999998943</v>
       </c>
       <c r="D336" s="5">
         <v>-1.9628931953845852</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>2563.6666829000001</v>
       </c>
       <c r="C337" s="5">
         <v>6.0563329000001431</v>
       </c>
       <c r="D337" s="5">
         <v>2.8788601114113854</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>2572.1461973999999</v>
       </c>
       <c r="C338" s="5">
         <v>8.4795144999998229</v>
       </c>
       <c r="D338" s="5">
         <v>4.0420937860260686</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>2577.0745038</v>
       </c>
       <c r="C339" s="5">
         <v>4.9283064000001104</v>
       </c>
       <c r="D339" s="5">
         <v>2.3236197755974963</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>2586.7675436</v>
       </c>
       <c r="C340" s="5">
         <v>9.6930397999999514</v>
       </c>
       <c r="D340" s="5">
         <v>4.6080596975324628</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>2586.0225166999999</v>
       </c>
       <c r="C341" s="5">
         <v>-0.74502690000008442</v>
       </c>
       <c r="D341" s="5">
         <v>-0.34507059665701556</v>
       </c>
       <c r="E341" s="5">
         <v>2.2041579028044378</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>2587.8434025000001</v>
       </c>
       <c r="C342" s="5">
         <v>1.8208858000002692</v>
       </c>
       <c r="D342" s="5">
         <v>0.84823118016466026</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>2595.0604201000001</v>
       </c>
       <c r="C343" s="5">
         <v>7.2170175999999628</v>
       </c>
       <c r="D343" s="5">
         <v>3.3983901418776163</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>2603.1280536999998</v>
       </c>
       <c r="C344" s="5">
         <v>8.0676335999996809</v>
       </c>
       <c r="D344" s="5">
         <v>3.7950647737451826</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>2600.9384562</v>
       </c>
       <c r="C345" s="5">
         <v>-2.1895974999997634</v>
       </c>
       <c r="D345" s="5">
         <v>-1.0047125409745838</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>2610.3569821000001</v>
       </c>
       <c r="C346" s="5">
         <v>9.4185259000000769</v>
       </c>
       <c r="D346" s="5">
         <v>4.4330432547452059</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>2620.0758691999999</v>
       </c>
       <c r="C347" s="5">
         <v>9.7188870999998471</v>
       </c>
       <c r="D347" s="5">
         <v>4.5604785348996479</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>2621.7944155</v>
       </c>
       <c r="C348" s="5">
         <v>1.7185463000000709</v>
       </c>
       <c r="D348" s="5">
         <v>0.78994334665341004</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>2629.5191687000001</v>
       </c>
       <c r="C349" s="5">
         <v>7.7247532000001229</v>
       </c>
       <c r="D349" s="5">
         <v>3.5934947190545463</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>2632.8959015</v>
       </c>
       <c r="C350" s="5">
         <v>3.3767327999998997</v>
       </c>
       <c r="D350" s="5">
         <v>1.5519269456275131</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>2635.2544214</v>
       </c>
       <c r="C351" s="5">
         <v>2.3585198999999193</v>
       </c>
       <c r="D351" s="5">
         <v>1.0802590645213384</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>2645.5743492000001</v>
       </c>
       <c r="C352" s="5">
         <v>10.319927800000187</v>
       </c>
       <c r="D352" s="5">
         <v>4.8018732849294476</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>2648.3867261</v>
       </c>
       <c r="C353" s="5">
         <v>2.8123768999998902</v>
       </c>
       <c r="D353" s="5">
         <v>1.2831445710060674</v>
       </c>
       <c r="E353" s="5">
         <v>2.411588027453937</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>2650.5005037000001</v>
       </c>
       <c r="C354" s="5">
         <v>2.1137776000000486</v>
       </c>
       <c r="D354" s="5">
         <v>0.96198094420696378</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>2657.322224</v>
       </c>
       <c r="C355" s="5">
         <v>6.8217202999999245</v>
       </c>
       <c r="D355" s="5">
         <v>3.1325944053693267</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>2664.9755682</v>
       </c>
       <c r="C356" s="5">
         <v>7.6533441999999923</v>
       </c>
       <c r="D356" s="5">
         <v>3.5113914059456963</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>2672.1271608000002</v>
       </c>
       <c r="C357" s="5">
         <v>7.1515926000001855</v>
       </c>
       <c r="D357" s="5">
         <v>3.2682160462143006</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>2680.8110713000001</v>
       </c>
       <c r="C358" s="5">
         <v>8.6839104999999108</v>
       </c>
       <c r="D358" s="5">
         <v>3.9702392807419384</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>2688.8372672</v>
       </c>
       <c r="C359" s="5">
         <v>8.0261958999999479</v>
       </c>
       <c r="D359" s="5">
         <v>3.6524865566312403</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>2696.6395917</v>
       </c>
       <c r="C360" s="5">
         <v>7.8023244999999406</v>
       </c>
       <c r="D360" s="5">
         <v>3.5382099008383516</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>2705.0223162000002</v>
       </c>
       <c r="C361" s="5">
         <v>8.3827245000002222</v>
       </c>
       <c r="D361" s="5">
         <v>3.7947412009982973</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>2709.1572575</v>
       </c>
       <c r="C362" s="5">
         <v>4.1349412999998094</v>
       </c>
       <c r="D362" s="5">
         <v>1.8498404625960863</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>2716.5081992999999</v>
       </c>
       <c r="C363" s="5">
         <v>7.3509417999998732</v>
       </c>
       <c r="D363" s="5">
         <v>3.3050759428357113</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>2727.7537308999999</v>
       </c>
       <c r="C364" s="5">
         <v>11.245531600000049</v>
       </c>
       <c r="D364" s="5">
         <v>5.0823215409048217</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>2728.0377407999999</v>
       </c>
       <c r="C365" s="5">
         <v>0.28400990000000093</v>
       </c>
       <c r="D365" s="5">
         <v>0.12501389351806669</v>
       </c>
       <c r="E365" s="5">
         <v>3.0075295996251139</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>2736.2045631999999</v>
       </c>
       <c r="C366" s="5">
         <v>8.1668224000000009</v>
       </c>
       <c r="D366" s="5">
         <v>3.6521376823160034</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>2741.5501902000001</v>
       </c>
       <c r="C367" s="5">
         <v>5.3456270000001496</v>
       </c>
       <c r="D367" s="5">
         <v>2.369753658480156</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>2727.6528217999999</v>
       </c>
       <c r="C368" s="5">
         <v>-13.897368400000232</v>
       </c>
       <c r="D368" s="5">
         <v>-5.9162340495019112</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>2436.0753029000002</v>
       </c>
       <c r="C369" s="5">
         <v>-291.57751889999963</v>
       </c>
       <c r="D369" s="5">
         <v>-74.247499661573784</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>2491.0410252000001</v>
       </c>
       <c r="C370" s="5">
         <v>54.965722299999925</v>
       </c>
       <c r="D370" s="5">
         <v>30.701945986274339</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>2541.3605164000001</v>
       </c>
       <c r="C371" s="5">
         <v>50.319491199999902</v>
       </c>
       <c r="D371" s="5">
         <v>27.123188929989862</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>2556.0092986</v>
       </c>
       <c r="C372" s="5">
         <v>14.648782199999914</v>
       </c>
       <c r="D372" s="5">
         <v>7.1405358043150846</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>2584.2708407</v>
       </c>
       <c r="C373" s="5">
         <v>28.261542100000042</v>
       </c>
       <c r="D373" s="5">
         <v>14.105656636066533</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>2604.4487039000001</v>
       </c>
       <c r="C374" s="5">
         <v>20.177863200000047</v>
       </c>
       <c r="D374" s="5">
         <v>9.7825642182992389</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>2627.359872</v>
       </c>
       <c r="C375" s="5">
         <v>22.911168099999941</v>
       </c>
       <c r="D375" s="5">
         <v>11.082348493295569</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>2637.5447301999998</v>
       </c>
       <c r="C376" s="5">
         <v>10.18485819999978</v>
       </c>
       <c r="D376" s="5">
         <v>4.752223905638342</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>2650.6248995000001</v>
       </c>
       <c r="C377" s="5">
         <v>13.080169300000307</v>
       </c>
       <c r="D377" s="5">
         <v>6.1160992046177975</v>
       </c>
       <c r="E377" s="5">
         <v>-2.8376748657919393</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>2664.5069391000002</v>
       </c>
       <c r="C378" s="5">
         <v>13.882039600000098</v>
       </c>
       <c r="D378" s="5">
         <v>6.4689539422245312</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>2660.6221326</v>
       </c>
       <c r="C379" s="5">
         <v>-3.8848065000001952</v>
       </c>
       <c r="D379" s="5">
         <v>-1.7356181463521692</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>2689.9789351999998</v>
       </c>
       <c r="C380" s="5">
         <v>29.35680259999981</v>
       </c>
       <c r="D380" s="5">
         <v>14.074390180370466</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>2699.4139243</v>
       </c>
       <c r="C381" s="5">
         <v>9.4349891000001662</v>
       </c>
       <c r="D381" s="5">
         <v>4.291101800059427</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>2710.5781329000001</v>
       </c>
       <c r="C382" s="5">
         <v>11.164208600000165</v>
       </c>
       <c r="D382" s="5">
         <v>5.077410065651522</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>2725.4737952999999</v>
       </c>
       <c r="C383" s="5">
         <v>14.895662399999765</v>
       </c>
       <c r="D383" s="5">
         <v>6.7974699108924952</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>2752.5304071</v>
       </c>
       <c r="C384" s="5">
         <v>27.056611800000155</v>
       </c>
       <c r="D384" s="5">
         <v>12.585218380965046</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>2761.0935988000001</v>
       </c>
       <c r="C385" s="5">
         <v>8.5631917000000612</v>
       </c>
       <c r="D385" s="5">
         <v>3.7977753813177806</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>2774.1052212</v>
       </c>
       <c r="C386" s="5">
         <v>13.011622399999851</v>
       </c>
       <c r="D386" s="5">
         <v>5.8038832351214209</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>2810.2130652000001</v>
       </c>
       <c r="C387" s="5">
         <v>36.107844000000114</v>
       </c>
       <c r="D387" s="5">
         <v>16.787355860651477</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>2822.6750222999999</v>
       </c>
       <c r="C388" s="5">
         <v>12.461957099999836</v>
       </c>
       <c r="D388" s="5">
         <v>5.4531555257840481</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>2838.4109328</v>
       </c>
       <c r="C389" s="5">
         <v>15.735910500000045</v>
       </c>
       <c r="D389" s="5">
         <v>6.8987651985912946</v>
       </c>
       <c r="E389" s="5">
         <v>7.0845947812315124</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>2845.0729075999998</v>
       </c>
       <c r="C390" s="5">
         <v>6.6619747999998253</v>
       </c>
       <c r="D390" s="5">
         <v>2.8531387507157779</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>2869.8469365000001</v>
       </c>
       <c r="C391" s="5">
         <v>24.774028900000303</v>
       </c>
       <c r="D391" s="5">
         <v>10.964487040075245</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>2881.9679222999998</v>
       </c>
       <c r="C392" s="5">
         <v>12.120985799999744</v>
       </c>
       <c r="D392" s="5">
         <v>5.1876858095891265</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>2903.6557794999999</v>
       </c>
       <c r="C393" s="5">
         <v>21.687857200000053</v>
       </c>
       <c r="D393" s="5">
         <v>9.4137382893278332</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>2912.1060753000002</v>
       </c>
       <c r="C394" s="5">
         <v>8.4502958000002764</v>
       </c>
       <c r="D394" s="5">
         <v>3.5487156985002599</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>2918.0839931999999</v>
       </c>
       <c r="C395" s="5">
         <v>5.9779178999997384</v>
       </c>
       <c r="D395" s="5">
         <v>2.4913409837176603</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>2946.1319629</v>
       </c>
       <c r="C396" s="5">
         <v>28.047969700000067</v>
       </c>
       <c r="D396" s="5">
         <v>12.163845345991508</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>2964.0998807999999</v>
       </c>
       <c r="C397" s="5">
         <v>17.967917899999975</v>
       </c>
       <c r="D397" s="5">
         <v>7.5691302044767816</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>2973.3590451999999</v>
       </c>
       <c r="C398" s="5">
         <v>9.2591643999999178</v>
       </c>
       <c r="D398" s="5">
         <v>3.8136009390256076</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>2983.1375128</v>
       </c>
       <c r="C399" s="5">
         <v>9.7784676000001127</v>
       </c>
       <c r="D399" s="5">
         <v>4.0186033018388745</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>2987.2365338999998</v>
       </c>
       <c r="C400" s="5">
         <v>4.0990210999998453</v>
       </c>
       <c r="D400" s="5">
         <v>1.6613948821610824</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>2983.1664498</v>
       </c>
       <c r="C401" s="5">
         <v>-4.0700840999998036</v>
       </c>
       <c r="D401" s="5">
         <v>-1.6227930329941742</v>
       </c>
       <c r="E401" s="5">
         <v>5.0998787852470473</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>3004.2190430999999</v>
       </c>
       <c r="C402" s="5">
         <v>21.052593299999899</v>
       </c>
       <c r="D402" s="5">
         <v>8.8051127344646254</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>3009.0432608000001</v>
       </c>
       <c r="C403" s="5">
         <v>4.8242177000001902</v>
       </c>
       <c r="D403" s="5">
         <v>1.9440875278807557</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>3017.0004902999999</v>
       </c>
       <c r="C404" s="5">
         <v>7.9572294999998121</v>
       </c>
       <c r="D404" s="5">
         <v>3.2198894908451514</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>3018.3285492999998</v>
       </c>
       <c r="C405" s="5">
         <v>1.3280589999999393</v>
       </c>
       <c r="D405" s="5">
         <v>0.52951096196631742</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>3022.322091</v>
       </c>
       <c r="C406" s="5">
         <v>3.9935417000001507</v>
       </c>
       <c r="D406" s="5">
         <v>1.5993214751468754</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>3030.1715159999999</v>
       </c>
       <c r="C407" s="5">
         <v>7.8494249999998829</v>
       </c>
       <c r="D407" s="5">
         <v>3.1614863875913057</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>3026.1827250000001</v>
       </c>
       <c r="C408" s="5">
         <v>-3.9887909999997646</v>
       </c>
       <c r="D408" s="5">
         <v>-1.5682433527111184</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>3035.1389717000002</v>
       </c>
       <c r="C409" s="5">
         <v>8.9562467000000652</v>
       </c>
       <c r="D409" s="5">
         <v>3.6098871738375449</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>3036.4181558999999</v>
       </c>
       <c r="C410" s="5">
         <v>1.2791841999996905</v>
       </c>
       <c r="D410" s="5">
         <v>0.50692382374615264</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>3031.8795541999998</v>
       </c>
       <c r="C411" s="5">
         <v>-4.538601700000072</v>
       </c>
       <c r="D411" s="5">
         <v>-1.7789942078276666</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>3037.0936704999999</v>
       </c>
       <c r="C412" s="5">
         <v>5.2141163000001143</v>
       </c>
       <c r="D412" s="5">
         <v>2.0833488089542662</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>3036.5815469999998</v>
       </c>
       <c r="C413" s="5">
         <v>-0.51212350000014339</v>
       </c>
       <c r="D413" s="5">
         <v>-0.20215990645776616</v>
       </c>
       <c r="E413" s="5">
         <v>1.7905503463804706</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>3046.5929811999999</v>
       </c>
       <c r="C414" s="5">
         <v>10.011434200000167</v>
       </c>
       <c r="D414" s="5">
         <v>4.0288659468011634</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>3050.2392857999998</v>
       </c>
       <c r="C415" s="5">
         <v>3.646304599999894</v>
       </c>
       <c r="D415" s="5">
         <v>1.4457079140377083</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>3049.9651140999999</v>
       </c>
       <c r="C416" s="5">
         <v>-0.2741716999998971</v>
       </c>
       <c r="D416" s="5">
         <v>-0.10780906265347445</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>3055.4022808999998</v>
       </c>
       <c r="C417" s="5">
         <v>5.4371667999998863</v>
       </c>
       <c r="D417" s="5">
         <v>2.1603376577298938</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>3061.6446215000001</v>
       </c>
       <c r="C418" s="5">
         <v>6.2423406000002615</v>
       </c>
       <c r="D418" s="5">
         <v>2.4793976182554189</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>3064.5049883000002</v>
       </c>
       <c r="C419" s="5">
         <v>2.8603668000000653</v>
       </c>
       <c r="D419" s="5">
         <v>1.1268886330674688</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>3063.5384121000002</v>
       </c>
       <c r="C420" s="5">
         <v>-0.96657619999996314</v>
       </c>
       <c r="D420" s="5">
         <v>-0.37783636493096129</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>3073.4040541999998</v>
       </c>
       <c r="C421" s="5">
         <v>9.8656420999996044</v>
       </c>
       <c r="D421" s="5">
         <v>3.9335967370101699</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>3076.2894286999999</v>
       </c>
       <c r="C422" s="5">
         <v>2.8853745000001254</v>
       </c>
       <c r="D422" s="5">
         <v>1.132419885529834</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>3081.7972028999998</v>
       </c>
       <c r="C423" s="5">
         <v>5.507774199999858</v>
       </c>
       <c r="D423" s="5">
         <v>2.1697575583639273</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>3086.2198616999999</v>
       </c>
       <c r="C424" s="5">
         <v>4.4226588000001357</v>
       </c>
       <c r="D424" s="5">
         <v>1.7357667922190068</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>3088.7286165999999</v>
       </c>
       <c r="C425" s="5">
         <v>2.5087548999999854</v>
       </c>
       <c r="D425" s="5">
         <v>0.97984012674825482</v>
       </c>
       <c r="E425" s="5">
         <v>1.7172952147956888</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>3091.1376151999998</v>
       </c>
       <c r="C426" s="5">
         <v>2.4089985999999044</v>
       </c>
       <c r="D426" s="5">
         <v>0.93994371814849487</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>3096.0161512999998</v>
       </c>
       <c r="C427" s="5">
         <v>4.8785361000000194</v>
       </c>
       <c r="D427" s="5">
         <v>1.9104060797121347</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>3100.1521535000002</v>
       </c>
       <c r="C428" s="5">
         <v>4.1360022000003482</v>
       </c>
       <c r="D428" s="5">
         <v>1.6149246190983568</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>3104.8552893000001</v>
       </c>
       <c r="C429" s="5">
         <v>4.7031357999999273</v>
       </c>
       <c r="D429" s="5">
         <v>1.83574625196119</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>3108.6634356</v>
       </c>
       <c r="C430" s="5">
         <v>3.8081462999998621</v>
       </c>
       <c r="D430" s="5">
         <v>1.481785271619751</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>3103.2098151</v>
       </c>
       <c r="C431" s="5">
         <v>-5.4536204999999427</v>
       </c>
       <c r="D431" s="5">
         <v>-2.0850012812308916</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>3110.3734380999999</v>
       </c>
       <c r="C432" s="5">
         <v>7.1636229999999159</v>
       </c>
       <c r="D432" s="5">
         <v>2.8055903184815545</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>3112.2340518999999</v>
       </c>
       <c r="C433" s="5">
         <v>1.8606138000000101</v>
       </c>
       <c r="D433" s="5">
         <v>0.7202019798279613</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>3113.1223316000001</v>
       </c>
       <c r="C434" s="5">
         <v>0.88827970000011192</v>
       </c>
       <c r="D434" s="5">
         <v>0.34303670769832983</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>3120.6683904000001</v>
       </c>
       <c r="C435" s="5">
         <v>7.5460588000000826</v>
       </c>
       <c r="D435" s="5">
         <v>2.947835906499785</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>3123.5105241000001</v>
       </c>
       <c r="C436" s="5">
         <v>2.8421336999999767</v>
       </c>
       <c r="D436" s="5">
         <v>1.0983852861628174</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>3128.2007217</v>
       </c>
       <c r="C437" s="5">
         <v>4.6901975999999195</v>
       </c>
       <c r="D437" s="5">
         <v>1.8168507359049624</v>
       </c>
       <c r="E437" s="5">
         <v>1.2779402142312657</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>3134.5035456000001</v>
       </c>
       <c r="C438" s="5">
         <v>6.3028239000000212</v>
       </c>
       <c r="D438" s="5">
         <v>2.4447819782807079</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>3134.3250914</v>
       </c>
       <c r="C439" s="5">
         <v>-0.17845420000003287</v>
       </c>
       <c r="D439" s="5">
         <v>-6.8297258238070313E-2</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>3145.3664141999998</v>
       </c>
       <c r="C440" s="5">
         <v>11.041322799999762</v>
       </c>
       <c r="D440" s="5">
         <v>4.3101257760560951</v>
       </c>
     </row>
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>3146.3709850999999</v>
       </c>
       <c r="C441" s="5">
         <v>1.0045709000000898</v>
       </c>
       <c r="D441" s="5">
         <v>0.38393138602734744</v>
       </c>
     </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>3148.2237335</v>
+        <v>3149.8383067999998</v>
       </c>
       <c r="C442" s="5">
-        <v>1.8527484000001095</v>
+        <v>3.4673216999999568</v>
       </c>
       <c r="D442" s="5">
-        <v>0.70891602207292514</v>
-[...2 lines deleted...]
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.3304526399137817</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
-    </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B443" s="5">
+        <v>3159.4433773999999</v>
+      </c>
+      <c r="C443" s="5">
+        <v>9.6050706000000901</v>
+      </c>
+      <c r="D443" s="5">
+        <v>3.7212622242850379</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006FBED722B018BC40A751CB0F5D3ADA74" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="04bda6238d830f2b328ab5e9ad1e7c12">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="74424788-9774-4656-b3e3-f9b9153be0e0" xmlns:ns3="d64264fa-5603-4e4e-a2f4-32f4724a08c4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7165114d2df508fdc74932f45bce7e3b" ns2:_="" ns3:_="">
+    <xsd:import namespace="74424788-9774-4656-b3e3-f9b9153be0e0"/>
+    <xsd:import namespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:Note" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="74424788-9774-4656-b3e3-f9b9153be0e0" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="b94cc3ae-357c-4eb4-84e8-520ab3b4f5d4" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="18" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="19" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Note" ma:index="21" nillable="true" ma:displayName="Note" ma:description="Add notes about the file" ma:format="Dropdown" ma:internalName="Note">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{8d62b0c9-db67-4e82-b694-67e81e0f5876}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="af44d872-6276-42da-ba23-58815cdf9cb3">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="74424788-9774-4656-b3e3-f9b9153be0e0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="d64264fa-5603-4e4e-a2f4-32f4724a08c4" xsi:nil="true"/>
+    <Note xmlns="74424788-9774-4656-b3e3-f9b9153be0e0" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5F632B5A-44B5-4DD8-B678-04613F6F409B}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7726776D-ED4A-40F8-A32E-A355AD30A43E}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A3115B61-767D-4D68-9E2D-BC1D6D5523FB}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>dalnaga</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101006FBED722B018BC40A751CB0F5D3ADA74</vt:lpwstr>
+  </property>
+</Properties>
+</file>