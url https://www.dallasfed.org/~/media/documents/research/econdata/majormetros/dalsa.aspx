--- v7 (2026-07-27)
+++ v8 (2026-09-05)
@@ -1,103 +1,112 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{C89A610A-238A-46DC-89F1-2FBCE3D4E6D0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{65FEB121-7FD9-4B67-92F5-DA9EA03D6991}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{A5A38502-B2BE-482A-A9BC-6BAA8A3F3870}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{BC278B80-B211-4AD5-A671-D78462F78776}"/>
   </bookViews>
   <sheets>
     <sheet name="dalnaga" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Dallas—Plano—Irving Total Nonfarm Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q4.</t>
   </si>
   <si>
-    <t>Last data entry June 2026</t>
+    <t>Last data entry July 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -602,51 +611,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -921,6651 +930,6392 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0A4F7F2C-C2C8-4528-ADBA-6A75B498F87B}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8452AE3A-B162-413A-AEC2-C2399D2D9EDE}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>1399.2580137</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>1401.6820158999999</v>
       </c>
       <c r="C7" s="5">
         <v>2.4240021999999044</v>
       </c>
       <c r="D7" s="5">
         <v>2.0987395473907711</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>1403.2478530999999</v>
       </c>
       <c r="C8" s="5">
         <v>1.5658372000000327</v>
       </c>
       <c r="D8" s="5">
         <v>1.3488027592599261</v>
       </c>
     </row>
-    <row r="9" spans="1:6">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>1405.4598432</v>
       </c>
       <c r="C9" s="5">
         <v>2.2119901000000937</v>
       </c>
       <c r="D9" s="5">
         <v>1.9080895844433954</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>1410.0319855</v>
       </c>
       <c r="C10" s="5">
         <v>4.5721422999999959</v>
       </c>
       <c r="D10" s="5">
         <v>3.9743646849468073</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>1416.2656376</v>
       </c>
       <c r="C11" s="5">
         <v>6.2336520999999721</v>
       </c>
       <c r="D11" s="5">
         <v>5.4360299265514334</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>1418.265044</v>
       </c>
       <c r="C12" s="5">
         <v>1.999406399999998</v>
       </c>
       <c r="D12" s="5">
         <v>1.7073104574789388</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>1422.5557297</v>
       </c>
       <c r="C13" s="5">
         <v>4.29068570000004</v>
       </c>
       <c r="D13" s="5">
         <v>3.6913868284776052</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>1424.6648777</v>
       </c>
       <c r="C14" s="5">
         <v>2.1091480000000047</v>
       </c>
       <c r="D14" s="5">
         <v>1.7937567534622056</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>1423.5411372999999</v>
       </c>
       <c r="C15" s="5">
         <v>-1.1237404000000879</v>
       </c>
       <c r="D15" s="5">
         <v>-0.94243478325739538</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>1429.2114174000001</v>
       </c>
       <c r="C16" s="5">
         <v>5.6702801000001273</v>
       </c>
       <c r="D16" s="5">
         <v>4.885985033603113</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>1432.0005702000001</v>
       </c>
       <c r="C17" s="5">
         <v>2.7891528000000108</v>
       </c>
       <c r="D17" s="5">
         <v>2.3671394256734146</v>
       </c>
     </row>
-    <row r="18" spans="1:5">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>1418.3072663</v>
       </c>
       <c r="C18" s="5">
         <v>-13.693303900000046</v>
       </c>
       <c r="D18" s="5">
         <v>-10.890164113026035</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>1418.12204</v>
       </c>
       <c r="C19" s="5">
         <v>-0.18522630000006757</v>
       </c>
       <c r="D19" s="5">
         <v>-0.15660356615692095</v>
       </c>
     </row>
-    <row r="20" spans="1:5">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>1417.2346593</v>
       </c>
       <c r="C20" s="5">
         <v>-0.88738069999999425</v>
       </c>
       <c r="D20" s="5">
         <v>-0.74831336326069975</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>1418.1652498999999</v>
       </c>
       <c r="C21" s="5">
         <v>0.93059059999995952</v>
       </c>
       <c r="D21" s="5">
         <v>0.79080092466445873</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>1420.6435276</v>
       </c>
       <c r="C22" s="5">
         <v>2.4782777000000351</v>
       </c>
       <c r="D22" s="5">
         <v>2.117301919259007</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>1417.7799132</v>
       </c>
       <c r="C23" s="5">
         <v>-2.8636143999999604</v>
       </c>
       <c r="D23" s="5">
         <v>-2.3922224568610484</v>
       </c>
     </row>
-    <row r="24" spans="1:5">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>1418.3401940000001</v>
       </c>
       <c r="C24" s="5">
         <v>0.5602808000001005</v>
       </c>
       <c r="D24" s="5">
         <v>0.47525021667331746</v>
       </c>
     </row>
-    <row r="25" spans="1:5">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>1418.0462892999999</v>
       </c>
       <c r="C25" s="5">
         <v>-0.29390470000021196</v>
       </c>
       <c r="D25" s="5">
         <v>-0.24837762109927164</v>
       </c>
     </row>
-    <row r="26" spans="1:5">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>1418.7977913</v>
       </c>
       <c r="C26" s="5">
         <v>0.75150200000007317</v>
       </c>
       <c r="D26" s="5">
         <v>0.63780399201203153</v>
       </c>
     </row>
-    <row r="27" spans="1:5">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>1419.3079212</v>
       </c>
       <c r="C27" s="5">
         <v>0.51012990000003811</v>
       </c>
       <c r="D27" s="5">
         <v>0.43231522637396935</v>
       </c>
     </row>
-    <row r="28" spans="1:5">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>1420.6952692</v>
       </c>
       <c r="C28" s="5">
         <v>1.3873479999999745</v>
       </c>
       <c r="D28" s="5">
         <v>1.1793051479216388</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>1421.8749938999999</v>
       </c>
       <c r="C29" s="5">
         <v>1.1797246999999516</v>
       </c>
       <c r="D29" s="5">
         <v>1.0010261410686727</v>
       </c>
       <c r="E29" s="5">
         <v>-0.70709303548572855</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>1417.2522057000001</v>
       </c>
       <c r="C30" s="5">
         <v>-4.6227881999998317</v>
       </c>
       <c r="D30" s="5">
         <v>-3.832416971955821</v>
       </c>
     </row>
-    <row r="31" spans="1:5">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>1419.9405927</v>
       </c>
       <c r="C31" s="5">
         <v>2.6883869999999206</v>
       </c>
       <c r="D31" s="5">
         <v>2.3001802349967404</v>
       </c>
     </row>
-    <row r="32" spans="1:5">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>1420.0139564000001</v>
       </c>
       <c r="C32" s="5">
         <v>7.336370000007264E-2</v>
       </c>
       <c r="D32" s="5">
         <v>6.2017708218675693E-2</v>
       </c>
     </row>
-    <row r="33" spans="1:5">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>1426.3796130999999</v>
       </c>
       <c r="C33" s="5">
         <v>6.3656566999998176</v>
       </c>
       <c r="D33" s="5">
         <v>5.5140083553351094</v>
       </c>
     </row>
-    <row r="34" spans="1:5">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>1427.5969872000001</v>
       </c>
       <c r="C34" s="5">
         <v>1.2173741000001428</v>
       </c>
       <c r="D34" s="5">
         <v>1.0289868224593546</v>
       </c>
     </row>
-    <row r="35" spans="1:5">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>1425.3374699999999</v>
       </c>
       <c r="C35" s="5">
         <v>-2.2595172000001185</v>
       </c>
       <c r="D35" s="5">
         <v>-1.8828434189278931</v>
       </c>
     </row>
-    <row r="36" spans="1:5">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>1427.2317011</v>
       </c>
       <c r="C36" s="5">
         <v>1.89423110000007</v>
       </c>
       <c r="D36" s="5">
         <v>1.6064727665916934</v>
       </c>
     </row>
-    <row r="37" spans="1:5">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>1425.4002860000001</v>
       </c>
       <c r="C37" s="5">
         <v>-1.8314150999999583</v>
       </c>
       <c r="D37" s="5">
         <v>-1.5290116305241241</v>
       </c>
     </row>
-    <row r="38" spans="1:5">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>1429.1474533000001</v>
       </c>
       <c r="C38" s="5">
         <v>3.747167300000001</v>
       </c>
       <c r="D38" s="5">
         <v>3.2006369430587434</v>
       </c>
     </row>
-    <row r="39" spans="1:5">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>1437.3547212000001</v>
       </c>
       <c r="C39" s="5">
         <v>8.2072679000000335</v>
       </c>
       <c r="D39" s="5">
         <v>7.1132115592573708</v>
       </c>
     </row>
-    <row r="40" spans="1:5">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>1436.5891164</v>
       </c>
       <c r="C40" s="5">
         <v>-0.76560480000011921</v>
       </c>
       <c r="D40" s="5">
         <v>-0.63730897540021925</v>
       </c>
     </row>
-    <row r="41" spans="1:5">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>1439.1011484999999</v>
       </c>
       <c r="C41" s="5">
         <v>2.5120320999999421</v>
       </c>
       <c r="D41" s="5">
         <v>2.1186287947149607</v>
       </c>
       <c r="E41" s="5">
         <v>1.2115097792634533</v>
       </c>
     </row>
-    <row r="42" spans="1:5">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>1446.9895197999999</v>
       </c>
       <c r="C42" s="5">
         <v>7.8883713000000171</v>
       </c>
       <c r="D42" s="5">
         <v>6.779723092260892</v>
       </c>
     </row>
-    <row r="43" spans="1:5">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>1452.8523743999999</v>
       </c>
       <c r="C43" s="5">
         <v>5.8628545999999915</v>
       </c>
       <c r="D43" s="5">
         <v>4.9719397041880553</v>
       </c>
     </row>
-    <row r="44" spans="1:5">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>1455.3128551</v>
       </c>
       <c r="C44" s="5">
         <v>2.4604807000000619</v>
       </c>
       <c r="D44" s="5">
         <v>2.0512989605714127</v>
       </c>
     </row>
-    <row r="45" spans="1:5">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>1461.6638091</v>
       </c>
       <c r="C45" s="5">
         <v>6.3509540000000015</v>
       </c>
       <c r="D45" s="5">
         <v>5.3643131019613488</v>
       </c>
     </row>
-    <row r="46" spans="1:5">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>1464.2962031</v>
       </c>
       <c r="C46" s="5">
         <v>2.6323939999999766</v>
       </c>
       <c r="D46" s="5">
         <v>2.1826844528332945</v>
       </c>
     </row>
-    <row r="47" spans="1:5">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>1469.1230677999999</v>
       </c>
       <c r="C47" s="5">
         <v>4.8268646999999874</v>
       </c>
       <c r="D47" s="5">
         <v>4.0281560779708236</v>
       </c>
     </row>
-    <row r="48" spans="1:5">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>1479.6948041999999</v>
       </c>
       <c r="C48" s="5">
         <v>10.571736399999963</v>
       </c>
       <c r="D48" s="5">
         <v>8.9852313008416793</v>
       </c>
     </row>
-    <row r="49" spans="1:5">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>1481.7371708999999</v>
       </c>
       <c r="C49" s="5">
         <v>2.0423667000000023</v>
       </c>
       <c r="D49" s="5">
         <v>1.6689464002012322</v>
       </c>
     </row>
-    <row r="50" spans="1:5">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>1487.8598162999999</v>
       </c>
       <c r="C50" s="5">
         <v>6.1226454000000103</v>
       </c>
       <c r="D50" s="5">
         <v>5.0727421895621294</v>
       </c>
     </row>
-    <row r="51" spans="1:5">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>1490.6480371</v>
       </c>
       <c r="C51" s="5">
         <v>2.7882208000000901</v>
       </c>
       <c r="D51" s="5">
         <v>2.2721003207245793</v>
       </c>
     </row>
-    <row r="52" spans="1:5">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>1494.3284639999999</v>
       </c>
       <c r="C52" s="5">
         <v>3.6804268999999294</v>
       </c>
       <c r="D52" s="5">
         <v>3.0033802856868075</v>
       </c>
     </row>
-    <row r="53" spans="1:5">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>1501.5582024</v>
       </c>
       <c r="C53" s="5">
         <v>7.2297384000000875</v>
       </c>
       <c r="D53" s="5">
         <v>5.9627499412038265</v>
       </c>
       <c r="E53" s="5">
         <v>4.3400044510492064</v>
       </c>
     </row>
-    <row r="54" spans="1:5">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>1502.9977346000001</v>
       </c>
       <c r="C54" s="5">
         <v>1.4395322000000306</v>
       </c>
       <c r="D54" s="5">
         <v>1.1565161167731208</v>
       </c>
     </row>
-    <row r="55" spans="1:5">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>1504.4845329</v>
       </c>
       <c r="C55" s="5">
         <v>1.4867982999999185</v>
       </c>
       <c r="D55" s="5">
         <v>1.1935461399523728</v>
       </c>
     </row>
-    <row r="56" spans="1:5">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>1509.5854314999999</v>
       </c>
       <c r="C56" s="5">
         <v>5.1008985999999368</v>
       </c>
       <c r="D56" s="5">
         <v>4.1452877389336784</v>
       </c>
     </row>
-    <row r="57" spans="1:5">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>1516.7947397999999</v>
       </c>
       <c r="C57" s="5">
         <v>7.2093082999999751</v>
       </c>
       <c r="D57" s="5">
         <v>5.8837746683985559</v>
       </c>
     </row>
-    <row r="58" spans="1:5">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>1522.6821591999999</v>
       </c>
       <c r="C58" s="5">
         <v>5.8874193999999989</v>
       </c>
       <c r="D58" s="5">
         <v>4.7585177173671944</v>
       </c>
     </row>
-    <row r="59" spans="1:5">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>1529.1648488999999</v>
       </c>
       <c r="C59" s="5">
         <v>6.4826897000000372</v>
       </c>
       <c r="D59" s="5">
         <v>5.2302407809722506</v>
       </c>
     </row>
-    <row r="60" spans="1:5">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>1541.2253952000001</v>
       </c>
       <c r="C60" s="5">
         <v>12.060546300000169</v>
       </c>
       <c r="D60" s="5">
         <v>9.8859586452368031</v>
       </c>
     </row>
-    <row r="61" spans="1:5">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>1547.2379788000001</v>
       </c>
       <c r="C61" s="5">
         <v>6.0125835999999708</v>
       </c>
       <c r="D61" s="5">
         <v>4.78316904747349</v>
       </c>
     </row>
-    <row r="62" spans="1:5">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>1552.1242513</v>
       </c>
       <c r="C62" s="5">
         <v>4.8862724999999045</v>
       </c>
       <c r="D62" s="5">
         <v>3.8561956425265276</v>
       </c>
     </row>
-    <row r="63" spans="1:5">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>1556.5930234</v>
       </c>
       <c r="C63" s="5">
         <v>4.4687721000000238</v>
       </c>
       <c r="D63" s="5">
         <v>3.5101981193623955</v>
       </c>
     </row>
-    <row r="64" spans="1:5">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>1565.2965156</v>
       </c>
       <c r="C64" s="5">
         <v>8.7034922000000279</v>
       </c>
       <c r="D64" s="5">
         <v>6.9198809216955093</v>
       </c>
     </row>
-    <row r="65" spans="1:5">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>1573.6467746999999</v>
       </c>
       <c r="C65" s="5">
         <v>8.3502590999999029</v>
       </c>
       <c r="D65" s="5">
         <v>6.5927458189932731</v>
       </c>
       <c r="E65" s="5">
         <v>4.8009176190958014</v>
       </c>
     </row>
-    <row r="66" spans="1:5">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>1578.3698453</v>
       </c>
       <c r="C66" s="5">
         <v>4.7230706000000282</v>
       </c>
       <c r="D66" s="5">
         <v>3.6616769230230828</v>
       </c>
     </row>
-    <row r="67" spans="1:5">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>1585.4349447</v>
       </c>
       <c r="C67" s="5">
         <v>7.0650994000000082</v>
       </c>
       <c r="D67" s="5">
         <v>5.5056733812247183</v>
       </c>
     </row>
-    <row r="68" spans="1:5">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>1589.6233162000001</v>
       </c>
       <c r="C68" s="5">
         <v>4.1883715000001303</v>
       </c>
       <c r="D68" s="5">
         <v>3.216606358285734</v>
       </c>
     </row>
-    <row r="69" spans="1:5">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>1589.8696560000001</v>
       </c>
       <c r="C69" s="5">
         <v>0.24633979999998701</v>
       </c>
       <c r="D69" s="5">
         <v>0.18611946603892537</v>
       </c>
     </row>
-    <row r="70" spans="1:5">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>1593.9792183</v>
       </c>
       <c r="C70" s="5">
         <v>4.1095622999998795</v>
       </c>
       <c r="D70" s="5">
         <v>3.1462902018698724</v>
       </c>
     </row>
-    <row r="71" spans="1:5">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>1597.8211100999999</v>
       </c>
       <c r="C71" s="5">
         <v>3.8418917999999849</v>
       </c>
       <c r="D71" s="5">
         <v>2.930953751592269</v>
       </c>
     </row>
-    <row r="72" spans="1:5">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>1598.9318155000001</v>
       </c>
       <c r="C72" s="5">
         <v>1.1107054000001426</v>
       </c>
       <c r="D72" s="5">
         <v>0.8373616492064917</v>
       </c>
     </row>
-    <row r="73" spans="1:5">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>1608.5998093000001</v>
       </c>
       <c r="C73" s="5">
         <v>9.6679937999999765</v>
       </c>
       <c r="D73" s="5">
         <v>7.5020693867495103</v>
       </c>
     </row>
-    <row r="74" spans="1:5">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>1613.2462745</v>
       </c>
       <c r="C74" s="5">
         <v>4.646465199999966</v>
       </c>
       <c r="D74" s="5">
         <v>3.5218192968482498</v>
       </c>
     </row>
-    <row r="75" spans="1:5">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>1615.3820616999999</v>
       </c>
       <c r="C75" s="5">
         <v>2.1357871999998679</v>
       </c>
       <c r="D75" s="5">
         <v>1.6003069880135667</v>
       </c>
     </row>
-    <row r="76" spans="1:5">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>1625.6811990000001</v>
       </c>
       <c r="C76" s="5">
         <v>10.299137300000211</v>
       </c>
       <c r="D76" s="5">
         <v>7.9248682850755037</v>
       </c>
     </row>
-    <row r="77" spans="1:5">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>1631.1674679</v>
       </c>
       <c r="C77" s="5">
         <v>5.4862688999999136</v>
       </c>
       <c r="D77" s="5">
         <v>4.1257199848952375</v>
       </c>
       <c r="E77" s="5">
         <v>3.6552480597792147</v>
       </c>
     </row>
-    <row r="78" spans="1:5">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>1633.0339168999999</v>
       </c>
       <c r="C78" s="5">
         <v>1.866448999999875</v>
       </c>
       <c r="D78" s="5">
         <v>1.3817637688647189</v>
       </c>
     </row>
-    <row r="79" spans="1:5">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>1639.0481198</v>
       </c>
       <c r="C79" s="5">
         <v>6.0142029000001003</v>
       </c>
       <c r="D79" s="5">
         <v>4.51003414839799</v>
       </c>
     </row>
-    <row r="80" spans="1:5">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>1645.430441</v>
       </c>
       <c r="C80" s="5">
         <v>6.3823211999999785</v>
       </c>
       <c r="D80" s="5">
         <v>4.7740868152650995</v>
       </c>
     </row>
-    <row r="81" spans="1:5">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>1651.9648580999999</v>
       </c>
       <c r="C81" s="5">
         <v>6.5344170999999278</v>
       </c>
       <c r="D81" s="5">
         <v>4.870978816295235</v>
       </c>
     </row>
-    <row r="82" spans="1:5">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>1660.2840057999999</v>
       </c>
       <c r="C82" s="5">
         <v>8.3191477000000305</v>
       </c>
       <c r="D82" s="5">
         <v>6.213313380343588</v>
       </c>
     </row>
-    <row r="83" spans="1:5">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>1665.0416392</v>
       </c>
       <c r="C83" s="5">
         <v>4.7576334000000315</v>
       </c>
       <c r="D83" s="5">
         <v>3.4933810006351873</v>
       </c>
     </row>
-    <row r="84" spans="1:5">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>1671.4887277</v>
       </c>
       <c r="C84" s="5">
         <v>6.4470885000000635</v>
       </c>
       <c r="D84" s="5">
         <v>4.7466735903928026</v>
       </c>
     </row>
-    <row r="85" spans="1:5">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>1680.4469663</v>
       </c>
       <c r="C85" s="5">
         <v>8.9582385999999588</v>
       </c>
       <c r="D85" s="5">
         <v>6.6243278992998755</v>
       </c>
     </row>
-    <row r="86" spans="1:5">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>1683.0461697000001</v>
       </c>
       <c r="C86" s="5">
         <v>2.5992034000000785</v>
       </c>
       <c r="D86" s="5">
         <v>1.8719514720761721</v>
       </c>
     </row>
-    <row r="87" spans="1:5">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>1694.9703408</v>
       </c>
       <c r="C87" s="5">
         <v>11.924171099999967</v>
       </c>
       <c r="D87" s="5">
         <v>8.8410894804765938</v>
       </c>
     </row>
-    <row r="88" spans="1:5">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>1706.0614777999999</v>
       </c>
       <c r="C88" s="5">
         <v>11.09113699999989</v>
       </c>
       <c r="D88" s="5">
         <v>8.1411253391343799</v>
       </c>
     </row>
-    <row r="89" spans="1:5">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>1710.4954846000001</v>
       </c>
       <c r="C89" s="5">
         <v>4.4340068000001338</v>
       </c>
       <c r="D89" s="5">
         <v>3.1637361783968698</v>
       </c>
       <c r="E89" s="5">
         <v>4.863266234835395</v>
       </c>
     </row>
-    <row r="90" spans="1:5">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>1720.3271437000001</v>
       </c>
       <c r="C90" s="5">
         <v>9.8316591000000244</v>
       </c>
       <c r="D90" s="5">
         <v>7.1196923473836993</v>
       </c>
     </row>
-    <row r="91" spans="1:5">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>1728.0496347000001</v>
       </c>
       <c r="C91" s="5">
         <v>7.7224909999999909</v>
       </c>
       <c r="D91" s="5">
         <v>5.5217655590370507</v>
       </c>
     </row>
-    <row r="92" spans="1:5">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>1737.4134294</v>
       </c>
       <c r="C92" s="5">
         <v>9.3637946999999713</v>
       </c>
       <c r="D92" s="5">
         <v>6.6997835644640791</v>
       </c>
     </row>
-    <row r="93" spans="1:5">
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>1746.0530862999999</v>
       </c>
       <c r="C93" s="5">
         <v>8.6396568999998635</v>
       </c>
       <c r="D93" s="5">
         <v>6.1331942485393531</v>
       </c>
     </row>
-    <row r="94" spans="1:5">
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>1757.4873691</v>
       </c>
       <c r="C94" s="5">
         <v>11.434282800000119</v>
       </c>
       <c r="D94" s="5">
         <v>8.1476844983979557</v>
       </c>
     </row>
-    <row r="95" spans="1:5">
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>1765.2001441</v>
       </c>
       <c r="C95" s="5">
         <v>7.7127749999999651</v>
       </c>
       <c r="D95" s="5">
         <v>5.3952166981012128</v>
       </c>
     </row>
-    <row r="96" spans="1:5">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>1764.9357987000001</v>
       </c>
       <c r="C96" s="5">
         <v>-0.26434539999991102</v>
       </c>
       <c r="D96" s="5">
         <v>-0.17955660102354498</v>
       </c>
     </row>
-    <row r="97" spans="1:5">
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>1776.9611520999999</v>
       </c>
       <c r="C97" s="5">
         <v>12.025353399999858</v>
       </c>
       <c r="D97" s="5">
         <v>8.4896367397239381</v>
       </c>
     </row>
-    <row r="98" spans="1:5">
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>1786.1855363</v>
       </c>
       <c r="C98" s="5">
         <v>9.2243842000000313</v>
       </c>
       <c r="D98" s="5">
         <v>6.4102882240380188</v>
       </c>
     </row>
-    <row r="99" spans="1:5">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>1790.3990595</v>
       </c>
       <c r="C99" s="5">
         <v>4.2135232000000542</v>
       </c>
       <c r="D99" s="5">
         <v>2.8677575557537027</v>
       </c>
     </row>
-    <row r="100" spans="1:5">
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>1797.4960613000001</v>
       </c>
       <c r="C100" s="5">
         <v>7.0970018000000437</v>
       </c>
       <c r="D100" s="5">
         <v>4.8617923208350344</v>
       </c>
     </row>
-    <row r="101" spans="1:5">
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>1801.8807898</v>
       </c>
       <c r="C101" s="5">
         <v>4.3847284999999374</v>
       </c>
       <c r="D101" s="5">
         <v>2.9668183665213732</v>
       </c>
       <c r="E101" s="5">
         <v>5.3426218322564223</v>
       </c>
     </row>
-    <row r="102" spans="1:5">
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>1809.7926055999999</v>
       </c>
       <c r="C102" s="5">
         <v>7.9118157999998857</v>
       </c>
       <c r="D102" s="5">
         <v>5.3981652727904894</v>
       </c>
     </row>
-    <row r="103" spans="1:5">
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>1816.2067661999999</v>
       </c>
       <c r="C103" s="5">
         <v>6.4141606000000593</v>
       </c>
       <c r="D103" s="5">
         <v>4.3368589112193989</v>
       </c>
     </row>
-    <row r="104" spans="1:5">
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>1820.4183128</v>
       </c>
       <c r="C104" s="5">
         <v>4.2115466000000197</v>
       </c>
       <c r="D104" s="5">
         <v>2.8184084650106689</v>
       </c>
     </row>
-    <row r="105" spans="1:5">
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>1832.2233713999999</v>
       </c>
       <c r="C105" s="5">
         <v>11.805058599999938</v>
       </c>
       <c r="D105" s="5">
         <v>8.0654023055289681</v>
       </c>
     </row>
-    <row r="106" spans="1:5">
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>1838.4823730000001</v>
       </c>
       <c r="C106" s="5">
         <v>6.2590016000001469</v>
       </c>
       <c r="D106" s="5">
         <v>4.1771855598764729</v>
       </c>
     </row>
-    <row r="107" spans="1:5">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>1843.6060887000001</v>
       </c>
       <c r="C107" s="5">
         <v>5.1237157000000479</v>
       </c>
       <c r="D107" s="5">
         <v>3.3960532479029304</v>
       </c>
     </row>
-    <row r="108" spans="1:5">
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>1854.6279156000001</v>
       </c>
       <c r="C108" s="5">
         <v>11.021826899999951</v>
       </c>
       <c r="D108" s="5">
         <v>7.4147455848074362</v>
       </c>
     </row>
-    <row r="109" spans="1:5">
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>1864.4497359</v>
       </c>
       <c r="C109" s="5">
         <v>9.8218202999998994</v>
       </c>
       <c r="D109" s="5">
         <v>6.5434231468561643</v>
       </c>
     </row>
-    <row r="110" spans="1:5">
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>1868.1084698</v>
       </c>
       <c r="C110" s="5">
         <v>3.6587339000000156</v>
       </c>
       <c r="D110" s="5">
         <v>2.3804227397211219</v>
       </c>
     </row>
-    <row r="111" spans="1:5">
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>1875.6816266000001</v>
       </c>
       <c r="C111" s="5">
         <v>7.5731568000001062</v>
       </c>
       <c r="D111" s="5">
         <v>4.974645645841691</v>
       </c>
     </row>
-    <row r="112" spans="1:5">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>1883.6499160999999</v>
       </c>
       <c r="C112" s="5">
         <v>7.9682894999998553</v>
       </c>
       <c r="D112" s="5">
         <v>5.2186670836500637</v>
       </c>
     </row>
-    <row r="113" spans="1:5">
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>1892.3684791999999</v>
       </c>
       <c r="C113" s="5">
         <v>8.718563099999983</v>
       </c>
       <c r="D113" s="5">
         <v>5.6978561723274535</v>
       </c>
       <c r="E113" s="5">
         <v>5.0218466122857963</v>
       </c>
     </row>
-    <row r="114" spans="1:5">
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>1889.6902921000001</v>
       </c>
       <c r="C114" s="5">
         <v>-2.6781870999998318</v>
       </c>
       <c r="D114" s="5">
         <v>-1.6851506818652884</v>
       </c>
     </row>
-    <row r="115" spans="1:5">
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>1896.9861392</v>
       </c>
       <c r="C115" s="5">
         <v>7.2958470999999463</v>
       </c>
       <c r="D115" s="5">
         <v>4.7327019240670509</v>
       </c>
     </row>
-    <row r="116" spans="1:5">
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>1904.0715408000001</v>
       </c>
       <c r="C116" s="5">
         <v>7.0854016000000684</v>
       </c>
       <c r="D116" s="5">
         <v>4.5753318418328082</v>
       </c>
     </row>
-    <row r="117" spans="1:5">
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>1907.3683775</v>
       </c>
       <c r="C117" s="5">
         <v>3.296836699999858</v>
       </c>
       <c r="D117" s="5">
         <v>2.0976614830959361</v>
       </c>
     </row>
-    <row r="118" spans="1:5">
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>1908.4308916</v>
       </c>
       <c r="C118" s="5">
         <v>1.062514100000044</v>
       </c>
       <c r="D118" s="5">
         <v>0.67052102587774609</v>
       </c>
     </row>
-    <row r="119" spans="1:5">
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>1914.2176758000001</v>
       </c>
       <c r="C119" s="5">
         <v>5.7867842000000564</v>
       </c>
       <c r="D119" s="5">
         <v>3.6999655369019502</v>
       </c>
     </row>
-    <row r="120" spans="1:5">
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>1919.8597007999999</v>
       </c>
       <c r="C120" s="5">
         <v>5.6420249999998759</v>
       </c>
       <c r="D120" s="5">
         <v>3.5948210899770849</v>
       </c>
     </row>
-    <row r="121" spans="1:5">
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>1925.808532</v>
       </c>
       <c r="C121" s="5">
         <v>5.948831200000086</v>
       </c>
       <c r="D121" s="5">
         <v>3.7823180332728246</v>
       </c>
     </row>
-    <row r="122" spans="1:5">
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>1931.4262151999999</v>
       </c>
       <c r="C122" s="5">
         <v>5.617683199999874</v>
       </c>
       <c r="D122" s="5">
         <v>3.557172472600767</v>
       </c>
     </row>
-    <row r="123" spans="1:5">
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>1939.1468583000001</v>
       </c>
       <c r="C123" s="5">
         <v>7.7206431000001885</v>
       </c>
       <c r="D123" s="5">
         <v>4.9037347399426556</v>
       </c>
     </row>
-    <row r="124" spans="1:5">
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>1944.5343018000001</v>
       </c>
       <c r="C124" s="5">
         <v>5.3874435000000176</v>
       </c>
       <c r="D124" s="5">
         <v>3.3853235581082775</v>
       </c>
     </row>
-    <row r="125" spans="1:5">
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>1953.4882241</v>
       </c>
       <c r="C125" s="5">
         <v>8.9539222999999311</v>
       </c>
       <c r="D125" s="5">
         <v>5.6677033588152348</v>
       </c>
       <c r="E125" s="5">
         <v>3.2298014668812547</v>
       </c>
     </row>
-    <row r="126" spans="1:5">
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>1958.8508667000001</v>
       </c>
       <c r="C126" s="5">
         <v>5.362642600000072</v>
       </c>
       <c r="D126" s="5">
         <v>3.34438998691442</v>
       </c>
     </row>
-    <row r="127" spans="1:5">
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>1964.9098933</v>
       </c>
       <c r="C127" s="5">
         <v>6.0590265999999247</v>
       </c>
       <c r="D127" s="5">
         <v>3.7755860910827499</v>
       </c>
     </row>
-    <row r="128" spans="1:5">
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>1972.2958062</v>
       </c>
       <c r="C128" s="5">
         <v>7.3859128999999939</v>
       </c>
       <c r="D128" s="5">
         <v>4.6051202895150301</v>
       </c>
     </row>
-    <row r="129" spans="1:5">
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>1980.5886972000001</v>
       </c>
       <c r="C129" s="5">
         <v>8.2928910000000542</v>
       </c>
       <c r="D129" s="5">
         <v>5.1639622115272177</v>
       </c>
     </row>
-    <row r="130" spans="1:5">
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>1988.9342601000001</v>
       </c>
       <c r="C130" s="5">
         <v>8.3455629000000044</v>
       </c>
       <c r="D130" s="5">
         <v>5.1752586893124564</v>
       </c>
     </row>
-    <row r="131" spans="1:5">
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>2001.9367744000001</v>
       </c>
       <c r="C131" s="5">
         <v>13.00251430000003</v>
       </c>
       <c r="D131" s="5">
         <v>8.1332221105421709</v>
       </c>
     </row>
-    <row r="132" spans="1:5">
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>2002.1075043000001</v>
       </c>
       <c r="C132" s="5">
         <v>0.17072989999996935</v>
       </c>
       <c r="D132" s="5">
         <v>0.10238685236738654</v>
       </c>
     </row>
-    <row r="133" spans="1:5">
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>2004.9531314000001</v>
       </c>
       <c r="C133" s="5">
         <v>2.8456271000000015</v>
       </c>
       <c r="D133" s="5">
         <v>1.7189752879855025</v>
       </c>
     </row>
-    <row r="134" spans="1:5">
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>2013.245952</v>
       </c>
       <c r="C134" s="5">
         <v>8.2928205999999136</v>
       </c>
       <c r="D134" s="5">
         <v>5.0778834808455242</v>
       </c>
     </row>
-    <row r="135" spans="1:5">
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>2015.9414687999999</v>
       </c>
       <c r="C135" s="5">
         <v>2.6955167999999503</v>
       </c>
       <c r="D135" s="5">
         <v>1.6185534625337006</v>
       </c>
     </row>
-    <row r="136" spans="1:5">
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>2018.5543872000001</v>
       </c>
       <c r="C136" s="5">
         <v>2.612918400000126</v>
       </c>
       <c r="D136" s="5">
         <v>1.5664894291986364</v>
       </c>
     </row>
-    <row r="137" spans="1:5">
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>2022.2107060000001</v>
       </c>
       <c r="C137" s="5">
         <v>3.6563188000000082</v>
       </c>
       <c r="D137" s="5">
         <v>2.1954120598833837</v>
       </c>
       <c r="E137" s="5">
         <v>3.5179368399654187</v>
       </c>
     </row>
-    <row r="138" spans="1:5">
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>2028.6776364</v>
       </c>
       <c r="C138" s="5">
         <v>6.4669303999999102</v>
       </c>
       <c r="D138" s="5">
         <v>3.905763179011057</v>
       </c>
     </row>
-    <row r="139" spans="1:5">
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>2030.0990006</v>
       </c>
       <c r="C139" s="5">
         <v>1.4213641999999709</v>
       </c>
       <c r="D139" s="5">
         <v>0.84401042866624199</v>
       </c>
     </row>
-    <row r="140" spans="1:5">
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>2031.4621497999999</v>
       </c>
       <c r="C140" s="5">
         <v>1.3631491999999525</v>
       </c>
       <c r="D140" s="5">
         <v>0.80874560610211255</v>
       </c>
     </row>
-    <row r="141" spans="1:5">
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>2026.2707998000001</v>
       </c>
       <c r="C141" s="5">
         <v>-5.1913499999998294</v>
       </c>
       <c r="D141" s="5">
         <v>-3.0238336328081039</v>
       </c>
     </row>
-    <row r="142" spans="1:5">
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>2020.7707508999999</v>
       </c>
       <c r="C142" s="5">
         <v>-5.500048900000138</v>
       </c>
       <c r="D142" s="5">
         <v>-3.209053923421834</v>
       </c>
     </row>
-    <row r="143" spans="1:5">
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>2019.1477183</v>
       </c>
       <c r="C143" s="5">
         <v>-1.6230325999999877</v>
       </c>
       <c r="D143" s="5">
         <v>-0.95956381423375481</v>
       </c>
     </row>
-    <row r="144" spans="1:5">
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>2002.4185043</v>
       </c>
       <c r="C144" s="5">
         <v>-16.729213999999956</v>
       </c>
       <c r="D144" s="5">
         <v>-9.5015609144289748</v>
       </c>
     </row>
-    <row r="145" spans="1:5">
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>2000.2040893999999</v>
       </c>
       <c r="C145" s="5">
         <v>-2.2144149000000652</v>
       </c>
       <c r="D145" s="5">
         <v>-1.3190024259767452</v>
       </c>
     </row>
-    <row r="146" spans="1:5">
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>1994.2695931000001</v>
       </c>
       <c r="C146" s="5">
         <v>-5.9344962999998643</v>
       </c>
       <c r="D146" s="5">
         <v>-3.5028069816859131</v>
       </c>
     </row>
-    <row r="147" spans="1:5">
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>1975.7602233</v>
       </c>
       <c r="C147" s="5">
         <v>-18.509369800000059</v>
       </c>
       <c r="D147" s="5">
         <v>-10.586222499368414</v>
       </c>
     </row>
-    <row r="148" spans="1:5">
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>1967.6186792999999</v>
       </c>
       <c r="C148" s="5">
         <v>-8.1415440000000672</v>
       </c>
       <c r="D148" s="5">
         <v>-4.8343127964702415</v>
       </c>
     </row>
-    <row r="149" spans="1:5">
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>1958.5677074</v>
       </c>
       <c r="C149" s="5">
         <v>-9.0509718999999222</v>
       </c>
       <c r="D149" s="5">
         <v>-5.3824204775817286</v>
       </c>
       <c r="E149" s="5">
         <v>-3.1471991722310744</v>
       </c>
     </row>
-    <row r="150" spans="1:5">
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>1959.0619996</v>
       </c>
       <c r="C150" s="5">
         <v>0.49429220000001806</v>
       </c>
       <c r="D150" s="5">
         <v>0.30326991439959539</v>
       </c>
     </row>
-    <row r="151" spans="1:5">
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>1954.8601904</v>
       </c>
       <c r="C151" s="5">
         <v>-4.2018092000000706</v>
       </c>
       <c r="D151" s="5">
         <v>-2.5436227063080907</v>
       </c>
     </row>
-    <row r="152" spans="1:5">
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>1954.1998705999999</v>
       </c>
       <c r="C152" s="5">
         <v>-0.66031980000002477</v>
       </c>
       <c r="D152" s="5">
         <v>-0.40458817547059933</v>
       </c>
     </row>
-    <row r="153" spans="1:5">
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>1949.1941127</v>
       </c>
       <c r="C153" s="5">
         <v>-5.005757899999935</v>
       </c>
       <c r="D153" s="5">
         <v>-3.0309078953608459</v>
       </c>
     </row>
-    <row r="154" spans="1:5">
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>1950.8096375</v>
       </c>
       <c r="C154" s="5">
         <v>1.6155248000000029</v>
       </c>
       <c r="D154" s="5">
         <v>0.99912647826752021</v>
       </c>
     </row>
-    <row r="155" spans="1:5">
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>1945.9425913</v>
       </c>
       <c r="C155" s="5">
         <v>-4.8670462000000043</v>
       </c>
       <c r="D155" s="5">
         <v>-2.9531206542745103</v>
       </c>
     </row>
-    <row r="156" spans="1:5">
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>1937.5687488999999</v>
       </c>
       <c r="C156" s="5">
         <v>-8.3738424000000578</v>
       </c>
       <c r="D156" s="5">
         <v>-5.0433971090430463</v>
       </c>
     </row>
-    <row r="157" spans="1:5">
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>1937.3329146999999</v>
       </c>
       <c r="C157" s="5">
         <v>-0.23583419999999933</v>
       </c>
       <c r="D157" s="5">
         <v>-0.14596213140047887</v>
       </c>
     </row>
-    <row r="158" spans="1:5">
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>1938.5328614</v>
       </c>
       <c r="C158" s="5">
         <v>1.199946700000055</v>
       </c>
       <c r="D158" s="5">
         <v>0.74579410085442444</v>
       </c>
     </row>
-    <row r="159" spans="1:5">
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>1930.1800678</v>
       </c>
       <c r="C159" s="5">
         <v>-8.3527936000000409</v>
       </c>
       <c r="D159" s="5">
         <v>-5.049794476255931</v>
       </c>
     </row>
-    <row r="160" spans="1:5">
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>1930.3126929</v>
       </c>
       <c r="C160" s="5">
         <v>0.13262510000004113</v>
       </c>
       <c r="D160" s="5">
         <v>8.2484676513217003E-2</v>
       </c>
     </row>
-    <row r="161" spans="1:5">
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>1926.3460984999999</v>
       </c>
       <c r="C161" s="5">
         <v>-3.9665944000000763</v>
       </c>
       <c r="D161" s="5">
         <v>-2.4381976313805787</v>
       </c>
       <c r="E161" s="5">
         <v>-1.6451618587531192</v>
       </c>
     </row>
-    <row r="162" spans="1:5">
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>1924.0146479</v>
       </c>
       <c r="C162" s="5">
         <v>-2.3314505999999255</v>
       </c>
       <c r="D162" s="5">
         <v>-1.4427273059221091</v>
       </c>
     </row>
-    <row r="163" spans="1:5">
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>1921.3443545</v>
       </c>
       <c r="C163" s="5">
         <v>-2.6702933999999914</v>
       </c>
       <c r="D163" s="5">
         <v>-1.6527966941943584</v>
       </c>
     </row>
-    <row r="164" spans="1:5">
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>1915.1727708999999</v>
       </c>
       <c r="C164" s="5">
         <v>-6.1715836000000763</v>
       </c>
       <c r="D164" s="5">
         <v>-3.7871679262928226</v>
       </c>
     </row>
-    <row r="165" spans="1:5">
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>1911.4040864000001</v>
       </c>
       <c r="C165" s="5">
         <v>-3.7686844999998357</v>
       </c>
       <c r="D165" s="5">
         <v>-2.3359747440266698</v>
       </c>
     </row>
-    <row r="166" spans="1:5">
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>1909.0950075000001</v>
       </c>
       <c r="C166" s="5">
         <v>-2.3090789000000314</v>
       </c>
       <c r="D166" s="5">
         <v>-1.4400711977551772</v>
       </c>
     </row>
-    <row r="167" spans="1:5">
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>1905.2626943</v>
       </c>
       <c r="C167" s="5">
         <v>-3.8323132000000442</v>
       </c>
       <c r="D167" s="5">
         <v>-2.3824589063106472</v>
       </c>
     </row>
-    <row r="168" spans="1:5">
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>1900.8970807000001</v>
       </c>
       <c r="C168" s="5">
         <v>-4.3656135999999606</v>
       </c>
       <c r="D168" s="5">
         <v>-2.7152252387446674</v>
       </c>
     </row>
-    <row r="169" spans="1:5">
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>1899.6558167999999</v>
       </c>
       <c r="C169" s="5">
         <v>-1.2412639000001491</v>
       </c>
       <c r="D169" s="5">
         <v>-0.78077809528062092</v>
       </c>
     </row>
-    <row r="170" spans="1:5">
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>1904.8344271999999</v>
       </c>
       <c r="C170" s="5">
         <v>5.178610400000025</v>
       </c>
       <c r="D170" s="5">
         <v>3.3207902548684443</v>
       </c>
     </row>
-    <row r="171" spans="1:5">
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>1908.7639528</v>
       </c>
       <c r="C171" s="5">
         <v>3.9295256000000336</v>
       </c>
       <c r="D171" s="5">
         <v>2.5037881960585207</v>
       </c>
     </row>
-    <row r="172" spans="1:5">
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>1908.2778777000001</v>
       </c>
       <c r="C172" s="5">
         <v>-0.48607509999987997</v>
       </c>
       <c r="D172" s="5">
         <v>-0.30515761606341174</v>
       </c>
     </row>
-    <row r="173" spans="1:5">
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>1908.7402893999999</v>
       </c>
       <c r="C173" s="5">
         <v>0.46241169999984777</v>
       </c>
       <c r="D173" s="5">
         <v>0.29117047429738641</v>
       </c>
       <c r="E173" s="5">
         <v>-0.91394838724512262</v>
       </c>
     </row>
-    <row r="174" spans="1:5">
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>1916.9466318</v>
       </c>
       <c r="C174" s="5">
         <v>8.2063424000000396</v>
       </c>
       <c r="D174" s="5">
         <v>5.2829823918698615</v>
       </c>
     </row>
-    <row r="175" spans="1:5">
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>1917.7879502000001</v>
       </c>
       <c r="C175" s="5">
         <v>0.84131840000009106</v>
       </c>
       <c r="D175" s="5">
         <v>0.52793469949170557</v>
       </c>
     </row>
-    <row r="176" spans="1:5">
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>1922.9843016</v>
       </c>
       <c r="C176" s="5">
         <v>5.1963513999999122</v>
       </c>
       <c r="D176" s="5">
         <v>3.3003611207534922</v>
       </c>
     </row>
-    <row r="177" spans="1:5">
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>1926.8891051000001</v>
       </c>
       <c r="C177" s="5">
         <v>3.9048035000000709</v>
       </c>
       <c r="D177" s="5">
         <v>2.4641136922399776</v>
       </c>
     </row>
-    <row r="178" spans="1:5">
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>1927.2423188</v>
       </c>
       <c r="C178" s="5">
         <v>0.35321369999996932</v>
       </c>
       <c r="D178" s="5">
         <v>0.22019120302403383</v>
       </c>
     </row>
-    <row r="179" spans="1:5">
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>1925.0871175</v>
       </c>
       <c r="C179" s="5">
         <v>-2.1552013000000443</v>
       </c>
       <c r="D179" s="5">
         <v>-1.3337159853168634</v>
       </c>
     </row>
-    <row r="180" spans="1:5">
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>1935.6597345</v>
       </c>
       <c r="C180" s="5">
         <v>10.572617000000037</v>
       </c>
       <c r="D180" s="5">
         <v>6.7931848772832648</v>
       </c>
     </row>
-    <row r="181" spans="1:5">
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>1936.1026658999999</v>
       </c>
       <c r="C181" s="5">
         <v>0.44293139999990672</v>
       </c>
       <c r="D181" s="5">
         <v>0.27493836963319307</v>
       </c>
     </row>
-    <row r="182" spans="1:5">
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>1938.1995595999999</v>
       </c>
       <c r="C182" s="5">
         <v>2.0968937000000096</v>
       </c>
       <c r="D182" s="5">
         <v>1.3074283617549254</v>
       </c>
     </row>
-    <row r="183" spans="1:5">
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>1944.3932772000001</v>
       </c>
       <c r="C183" s="5">
         <v>6.1937176000001273</v>
       </c>
       <c r="D183" s="5">
         <v>3.902845931350063</v>
       </c>
     </row>
-    <row r="184" spans="1:5">
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>1942.9610281</v>
       </c>
       <c r="C184" s="5">
         <v>-1.4322491000000355</v>
       </c>
       <c r="D184" s="5">
         <v>-0.88035326990575369</v>
       </c>
     </row>
-    <row r="185" spans="1:5">
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>1947.6919519</v>
       </c>
       <c r="C185" s="5">
         <v>4.7309238000000278</v>
       </c>
       <c r="D185" s="5">
         <v>2.9613340772657759</v>
       </c>
       <c r="E185" s="5">
         <v>2.0406999693103556</v>
       </c>
     </row>
-    <row r="186" spans="1:5">
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>1950.4340705</v>
       </c>
       <c r="C186" s="5">
         <v>2.7421185999999125</v>
       </c>
       <c r="D186" s="5">
         <v>1.7026009059532887</v>
       </c>
     </row>
-    <row r="187" spans="1:5">
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>1953.7739558999999</v>
       </c>
       <c r="C187" s="5">
         <v>3.3398853999999574</v>
       </c>
       <c r="D187" s="5">
         <v>2.0743204037321439</v>
       </c>
     </row>
-    <row r="188" spans="1:5">
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>1956.4892837</v>
       </c>
       <c r="C188" s="5">
         <v>2.7153278000000682</v>
       </c>
       <c r="D188" s="5">
         <v>1.6805504431766982</v>
       </c>
     </row>
-    <row r="189" spans="1:5">
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>1969.1844884</v>
       </c>
       <c r="C189" s="5">
         <v>12.695204699999977</v>
       </c>
       <c r="D189" s="5">
         <v>8.0705076453753577</v>
       </c>
     </row>
-    <row r="190" spans="1:5">
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>1970.1141227999999</v>
       </c>
       <c r="C190" s="5">
         <v>0.9296343999999408</v>
       </c>
       <c r="D190" s="5">
         <v>0.56798253559973144</v>
       </c>
     </row>
-    <row r="191" spans="1:5">
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>1972.2940914999999</v>
       </c>
       <c r="C191" s="5">
         <v>2.1799687000000176</v>
       </c>
       <c r="D191" s="5">
         <v>1.3359336108213604</v>
       </c>
     </row>
-    <row r="192" spans="1:5">
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>1989.4362311</v>
       </c>
       <c r="C192" s="5">
         <v>17.142139600000064</v>
       </c>
       <c r="D192" s="5">
         <v>10.943072959759315</v>
       </c>
     </row>
-    <row r="193" spans="1:5">
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>1991.6012625999999</v>
       </c>
       <c r="C193" s="5">
         <v>2.1650314999999409</v>
       </c>
       <c r="D193" s="5">
         <v>1.3137615247851286</v>
       </c>
     </row>
-    <row r="194" spans="1:5">
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>1999.6404769000001</v>
       </c>
       <c r="C194" s="5">
         <v>8.0392143000001397</v>
       </c>
       <c r="D194" s="5">
         <v>4.9528690523564789</v>
       </c>
     </row>
-    <row r="195" spans="1:5">
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>2002.1879641999999</v>
       </c>
       <c r="C195" s="5">
         <v>2.5474872999998297</v>
       </c>
       <c r="D195" s="5">
         <v>1.5395246547179608</v>
       </c>
     </row>
-    <row r="196" spans="1:5">
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>2009.0530134999999</v>
       </c>
       <c r="C196" s="5">
         <v>6.8650493000000097</v>
       </c>
       <c r="D196" s="5">
         <v>4.1930148913281506</v>
       </c>
     </row>
-    <row r="197" spans="1:5">
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>2010.5361783000001</v>
       </c>
       <c r="C197" s="5">
         <v>1.4831648000001678</v>
       </c>
       <c r="D197" s="5">
         <v>0.88949476019670737</v>
       </c>
       <c r="E197" s="5">
         <v>3.2265998911529481</v>
       </c>
     </row>
-    <row r="198" spans="1:5">
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>2020.3081248000001</v>
       </c>
       <c r="C198" s="5">
         <v>9.7719465000000127</v>
       </c>
       <c r="D198" s="5">
         <v>5.9909088911344499</v>
       </c>
     </row>
-    <row r="199" spans="1:5">
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>2025.9755326</v>
       </c>
       <c r="C199" s="5">
         <v>5.6674077999998644</v>
       </c>
       <c r="D199" s="5">
         <v>3.41868925347939</v>
       </c>
     </row>
-    <row r="200" spans="1:5">
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>2031.8918882999999</v>
       </c>
       <c r="C200" s="5">
         <v>5.91635569999994</v>
       </c>
       <c r="D200" s="5">
         <v>3.5611357678959177</v>
       </c>
     </row>
-    <row r="201" spans="1:5">
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>2037.2105388</v>
       </c>
       <c r="C201" s="5">
         <v>5.3186505000001034</v>
       </c>
       <c r="D201" s="5">
         <v>3.186720931619913</v>
       </c>
     </row>
-    <row r="202" spans="1:5">
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>2042.0999492000001</v>
       </c>
       <c r="C202" s="5">
         <v>4.889410400000088</v>
       </c>
       <c r="D202" s="5">
         <v>2.9183853431061779</v>
       </c>
     </row>
-    <row r="203" spans="1:5">
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>2050.806278</v>
       </c>
       <c r="C203" s="5">
         <v>8.7063287999999375</v>
       </c>
       <c r="D203" s="5">
         <v>5.237791315418816</v>
       </c>
     </row>
-    <row r="204" spans="1:5">
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>2048.2276861</v>
       </c>
       <c r="C204" s="5">
         <v>-2.5785918999999922</v>
       </c>
       <c r="D204" s="5">
         <v>-1.4984356085681605</v>
       </c>
     </row>
-    <row r="205" spans="1:5">
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>2056.1438191000002</v>
       </c>
       <c r="C205" s="5">
         <v>7.9161330000001726</v>
       </c>
       <c r="D205" s="5">
         <v>4.737710384338345</v>
       </c>
     </row>
-    <row r="206" spans="1:5">
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>2064.9111584000002</v>
       </c>
       <c r="C206" s="5">
         <v>8.7673393000000033</v>
       </c>
       <c r="D206" s="5">
         <v>5.2384858198630369</v>
       </c>
     </row>
-    <row r="207" spans="1:5">
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>2061.1790786000001</v>
       </c>
       <c r="C207" s="5">
         <v>-3.732079800000065</v>
       </c>
       <c r="D207" s="5">
         <v>-2.1474260356660779</v>
       </c>
     </row>
-    <row r="208" spans="1:5">
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>2070.6405602</v>
       </c>
       <c r="C208" s="5">
         <v>9.4614815999998427</v>
       </c>
       <c r="D208" s="5">
         <v>5.6496090447914149</v>
       </c>
     </row>
-    <row r="209" spans="1:5">
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>2076.5014956999999</v>
       </c>
       <c r="C209" s="5">
         <v>5.8609354999998686</v>
       </c>
       <c r="D209" s="5">
         <v>3.4499719737758117</v>
       </c>
       <c r="E209" s="5">
         <v>3.2809813676556887</v>
       </c>
     </row>
-    <row r="210" spans="1:5">
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>2077.4133941</v>
       </c>
       <c r="C210" s="5">
         <v>0.91189840000015465</v>
       </c>
       <c r="D210" s="5">
         <v>0.52825630047161898</v>
       </c>
     </row>
-    <row r="211" spans="1:5">
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>2088.6836542999999</v>
       </c>
       <c r="C211" s="5">
         <v>11.270260199999939</v>
       </c>
       <c r="D211" s="5">
         <v>6.707977263244369</v>
       </c>
     </row>
-    <row r="212" spans="1:5">
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>2098.9415665000001</v>
       </c>
       <c r="C212" s="5">
         <v>10.257912200000192</v>
       </c>
       <c r="D212" s="5">
         <v>6.05524756187521</v>
       </c>
     </row>
-    <row r="213" spans="1:5">
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>2101.2057946</v>
       </c>
       <c r="C213" s="5">
         <v>2.2642280999998547</v>
       </c>
       <c r="D213" s="5">
         <v>1.3022051558687187</v>
       </c>
     </row>
-    <row r="214" spans="1:5">
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>2107.2506210000001</v>
       </c>
       <c r="C214" s="5">
         <v>6.0448264000001473</v>
       </c>
       <c r="D214" s="5">
         <v>3.5073543682949682</v>
       </c>
     </row>
-    <row r="215" spans="1:5">
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>2114.2221724000001</v>
       </c>
       <c r="C215" s="5">
         <v>6.971551399999953</v>
       </c>
       <c r="D215" s="5">
         <v>4.0430777903742499</v>
       </c>
     </row>
-    <row r="216" spans="1:5">
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>2108.0946435999999</v>
       </c>
       <c r="C216" s="5">
         <v>-6.1275288000001638</v>
       </c>
       <c r="D216" s="5">
         <v>-3.4229844983344582</v>
       </c>
     </row>
-    <row r="217" spans="1:5">
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>2114.2800480000001</v>
       </c>
       <c r="C217" s="5">
         <v>6.1854044000001522</v>
       </c>
       <c r="D217" s="5">
         <v>3.5783242289639361</v>
       </c>
     </row>
-    <row r="218" spans="1:5">
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>2120.1729099999998</v>
       </c>
       <c r="C218" s="5">
         <v>5.8928619999996954</v>
       </c>
       <c r="D218" s="5">
         <v>3.3963566126308908</v>
       </c>
     </row>
-    <row r="219" spans="1:5">
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>2125.2402631</v>
       </c>
       <c r="C219" s="5">
         <v>5.0673531000002185</v>
       </c>
       <c r="D219" s="5">
         <v>2.9060830806086235</v>
       </c>
     </row>
-    <row r="220" spans="1:5">
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>2132.2882779000001</v>
       </c>
       <c r="C220" s="5">
         <v>7.0480148000001464</v>
       </c>
       <c r="D220" s="5">
         <v>4.0530013366722573</v>
       </c>
     </row>
-    <row r="221" spans="1:5">
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>2134.7442037999999</v>
       </c>
       <c r="C221" s="5">
         <v>2.4559258999997837</v>
       </c>
       <c r="D221" s="5">
         <v>1.3909246206506021</v>
       </c>
       <c r="E221" s="5">
         <v>2.8048478761324436</v>
       </c>
     </row>
-    <row r="222" spans="1:5">
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>2140.9395436999998</v>
       </c>
       <c r="C222" s="5">
         <v>6.1953398999999081</v>
       </c>
       <c r="D222" s="5">
         <v>3.538704975068474</v>
       </c>
     </row>
-    <row r="223" spans="1:5">
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>2147.4932915999998</v>
       </c>
       <c r="C223" s="5">
         <v>6.5537478999999621</v>
       </c>
       <c r="D223" s="5">
         <v>3.7358679255103056</v>
       </c>
     </row>
-    <row r="224" spans="1:5">
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>2143.2707669000001</v>
       </c>
       <c r="C224" s="5">
         <v>-4.2225246999996671</v>
       </c>
       <c r="D224" s="5">
         <v>-2.3341587417294418</v>
       </c>
     </row>
-    <row r="225" spans="1:5">
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>2138.9426177</v>
       </c>
       <c r="C225" s="5">
         <v>-4.3281492000000981</v>
       </c>
       <c r="D225" s="5">
         <v>-2.3965611559778499</v>
       </c>
     </row>
-    <row r="226" spans="1:5">
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>2145.3966031999998</v>
       </c>
       <c r="C226" s="5">
         <v>6.453985499999817</v>
       </c>
       <c r="D226" s="5">
         <v>3.6815447876236584</v>
       </c>
     </row>
-    <row r="227" spans="1:5">
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>2142.0840170000001</v>
       </c>
       <c r="C227" s="5">
         <v>-3.3125861999997142</v>
       </c>
       <c r="D227" s="5">
         <v>-1.8371983254533486</v>
       </c>
     </row>
-    <row r="228" spans="1:5">
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>2140.3555406999999</v>
       </c>
       <c r="C228" s="5">
         <v>-1.7284763000002386</v>
       </c>
       <c r="D228" s="5">
         <v>-0.96401029817398953</v>
       </c>
     </row>
-    <row r="229" spans="1:5">
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>2137.5862493</v>
       </c>
       <c r="C229" s="5">
         <v>-2.7692913999999291</v>
       </c>
       <c r="D229" s="5">
         <v>-1.5416145874565412</v>
       </c>
     </row>
-    <row r="230" spans="1:5">
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>2133.2363052999999</v>
       </c>
       <c r="C230" s="5">
         <v>-4.3499440000000504</v>
       </c>
       <c r="D230" s="5">
         <v>-2.4148283085519084</v>
       </c>
     </row>
-    <row r="231" spans="1:5">
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>2126.0473241999998</v>
       </c>
       <c r="C231" s="5">
         <v>-7.1889811000000918</v>
       </c>
       <c r="D231" s="5">
         <v>-3.9698664249830595</v>
       </c>
     </row>
-    <row r="232" spans="1:5">
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>2114.9722619999998</v>
       </c>
       <c r="C232" s="5">
         <v>-11.075062200000048</v>
       </c>
       <c r="D232" s="5">
         <v>-6.0750477281399924</v>
       </c>
     </row>
-    <row r="233" spans="1:5">
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>2111.0655713000001</v>
       </c>
       <c r="C233" s="5">
         <v>-3.9066906999996718</v>
       </c>
       <c r="D233" s="5">
         <v>-2.1942100665858444</v>
       </c>
       <c r="E233" s="5">
         <v>-1.1092023324316913</v>
       </c>
     </row>
-    <row r="234" spans="1:5">
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>2094.5990178000002</v>
       </c>
       <c r="C234" s="5">
         <v>-16.466553499999918</v>
       </c>
       <c r="D234" s="5">
         <v>-8.9688414160798864</v>
       </c>
     </row>
-    <row r="235" spans="1:5">
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>2081.4183803999999</v>
       </c>
       <c r="C235" s="5">
         <v>-13.180637400000251</v>
       </c>
       <c r="D235" s="5">
         <v>-7.2952733094310389</v>
       </c>
     </row>
-    <row r="236" spans="1:5">
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>2069.3995943999998</v>
       </c>
       <c r="C236" s="5">
         <v>-12.018786000000091</v>
       </c>
       <c r="D236" s="5">
         <v>-6.7133084097760198</v>
       </c>
     </row>
-    <row r="237" spans="1:5">
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>2060.0657652</v>
       </c>
       <c r="C237" s="5">
         <v>-9.3338291999998546</v>
       </c>
       <c r="D237" s="5">
         <v>-5.2802149829545115</v>
       </c>
     </row>
-    <row r="238" spans="1:5">
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>2054.5177416000001</v>
       </c>
       <c r="C238" s="5">
         <v>-5.5480235999998513</v>
       </c>
       <c r="D238" s="5">
         <v>-3.1843129283239846</v>
       </c>
     </row>
-    <row r="239" spans="1:5">
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>2047.0892987</v>
       </c>
       <c r="C239" s="5">
         <v>-7.4284429000001637</v>
       </c>
       <c r="D239" s="5">
         <v>-4.253544657382557</v>
       </c>
     </row>
-    <row r="240" spans="1:5">
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>2045.6016202999999</v>
       </c>
       <c r="C240" s="5">
         <v>-1.4876784000000498</v>
       </c>
       <c r="D240" s="5">
         <v>-0.86859709743762892</v>
       </c>
     </row>
-    <row r="241" spans="1:5">
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>2039.4345145</v>
       </c>
       <c r="C241" s="5">
         <v>-6.1671057999999448</v>
       </c>
       <c r="D241" s="5">
         <v>-3.5583860133384881</v>
       </c>
     </row>
-    <row r="242" spans="1:5">
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>2035.5320945999999</v>
       </c>
       <c r="C242" s="5">
         <v>-3.9024199000000408</v>
       </c>
       <c r="D242" s="5">
         <v>-2.2721657749248614</v>
       </c>
     </row>
-    <row r="243" spans="1:5">
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>2036.6890866000001</v>
       </c>
       <c r="C243" s="5">
         <v>1.156992000000173</v>
       </c>
       <c r="D243" s="5">
         <v>0.68421372826572568</v>
       </c>
     </row>
-    <row r="244" spans="1:5">
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>2033.9600105</v>
       </c>
       <c r="C244" s="5">
         <v>-2.7290761000001567</v>
       </c>
       <c r="D244" s="5">
         <v>-1.5961511456200173</v>
       </c>
     </row>
-    <row r="245" spans="1:5">
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>2034.1492883999999</v>
       </c>
       <c r="C245" s="5">
         <v>0.18927789999997913</v>
       </c>
       <c r="D245" s="5">
         <v>0.11172774643497529</v>
       </c>
       <c r="E245" s="5">
         <v>-3.6434814695327056</v>
       </c>
     </row>
-    <row r="246" spans="1:5">
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>2038.0317399</v>
       </c>
       <c r="C246" s="5">
         <v>3.8824515000001156</v>
       </c>
       <c r="D246" s="5">
         <v>2.3145604725533619</v>
       </c>
     </row>
-    <row r="247" spans="1:5">
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>2036.7297625000001</v>
       </c>
       <c r="C247" s="5">
         <v>-1.3019773999999416</v>
       </c>
       <c r="D247" s="5">
         <v>-0.76392086196234166</v>
       </c>
     </row>
-    <row r="248" spans="1:5">
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>2041.5356102999999</v>
       </c>
       <c r="C248" s="5">
         <v>4.8058477999998104</v>
       </c>
       <c r="D248" s="5">
         <v>2.8685455266940441</v>
       </c>
     </row>
-    <row r="249" spans="1:5">
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>2046.289888</v>
       </c>
       <c r="C249" s="5">
         <v>4.7542777000001024</v>
       </c>
       <c r="D249" s="5">
         <v>2.8306027491249219</v>
       </c>
     </row>
-    <row r="250" spans="1:5">
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>2056.0333185999998</v>
       </c>
       <c r="C250" s="5">
         <v>9.7434305999997832</v>
       </c>
       <c r="D250" s="5">
         <v>5.8658481690294417</v>
       </c>
     </row>
-    <row r="251" spans="1:5">
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>2059.3664026000001</v>
       </c>
       <c r="C251" s="5">
         <v>3.3330840000003263</v>
       </c>
       <c r="D251" s="5">
         <v>1.9627873862211098</v>
       </c>
     </row>
-    <row r="252" spans="1:5">
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>2060.1603055</v>
       </c>
       <c r="C252" s="5">
         <v>0.79390289999992092</v>
       </c>
       <c r="D252" s="5">
         <v>0.46359212598336974</v>
       </c>
     </row>
-    <row r="253" spans="1:5">
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>2060.6808006000001</v>
       </c>
       <c r="C253" s="5">
         <v>0.52049510000006194</v>
       </c>
       <c r="D253" s="5">
         <v>0.30359907561683386</v>
       </c>
     </row>
-    <row r="254" spans="1:5">
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>2061.0613698000002</v>
       </c>
       <c r="C254" s="5">
         <v>0.38056920000008176</v>
       </c>
       <c r="D254" s="5">
         <v>0.22184280070633999</v>
       </c>
     </row>
-    <row r="255" spans="1:5">
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>2070.8287236000001</v>
       </c>
       <c r="C255" s="5">
         <v>9.7673537999999098</v>
       </c>
       <c r="D255" s="5">
         <v>5.8373803617294939</v>
       </c>
     </row>
-    <row r="256" spans="1:5">
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>2072.6537241999999</v>
       </c>
       <c r="C256" s="5">
         <v>1.8250005999998393</v>
       </c>
       <c r="D256" s="5">
         <v>1.0626890971264125</v>
       </c>
     </row>
-    <row r="257" spans="1:5">
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>2077.2388381999999</v>
       </c>
       <c r="C257" s="5">
         <v>4.5851139999999759</v>
       </c>
       <c r="D257" s="5">
         <v>2.6871723653930646</v>
       </c>
       <c r="E257" s="5">
         <v>2.1183081323344233</v>
       </c>
     </row>
-    <row r="258" spans="1:5">
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>2081.7296633999999</v>
       </c>
       <c r="C258" s="5">
         <v>4.4908252000000175</v>
       </c>
       <c r="D258" s="5">
         <v>2.6253757115628051</v>
       </c>
     </row>
-    <row r="259" spans="1:5">
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>2081.8870600999999</v>
       </c>
       <c r="C259" s="5">
         <v>0.15739669999993566</v>
       </c>
       <c r="D259" s="5">
         <v>9.0768079414416114E-2</v>
       </c>
     </row>
-    <row r="260" spans="1:5">
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>2090.4377002000001</v>
       </c>
       <c r="C260" s="5">
         <v>8.550640100000237</v>
       </c>
       <c r="D260" s="5">
         <v>5.0414623315810481</v>
       </c>
     </row>
-    <row r="261" spans="1:5">
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>2098.1489255000001</v>
       </c>
       <c r="C261" s="5">
         <v>7.7112253000000237</v>
       </c>
       <c r="D261" s="5">
         <v>4.5174925016323142</v>
       </c>
     </row>
-    <row r="262" spans="1:5">
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>2097.1786498000001</v>
       </c>
       <c r="C262" s="5">
         <v>-0.97027570000000196</v>
       </c>
       <c r="D262" s="5">
         <v>-0.55352314614277587</v>
       </c>
     </row>
-    <row r="263" spans="1:5">
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>2102.0779911</v>
       </c>
       <c r="C263" s="5">
         <v>4.8993412999998327</v>
       </c>
       <c r="D263" s="5">
         <v>2.8396923272482777</v>
       </c>
     </row>
-    <row r="264" spans="1:5">
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>2107.0060976999998</v>
       </c>
       <c r="C264" s="5">
         <v>4.9281065999998646</v>
       </c>
       <c r="D264" s="5">
         <v>2.8498370193136058</v>
       </c>
     </row>
-    <row r="265" spans="1:5">
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>2109.0294199999998</v>
       </c>
       <c r="C265" s="5">
         <v>2.023322300000018</v>
       </c>
       <c r="D265" s="5">
         <v>1.1584453643684212</v>
       </c>
     </row>
-    <row r="266" spans="1:5">
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>2118.3505930000001</v>
       </c>
       <c r="C266" s="5">
         <v>9.3211730000002717</v>
       </c>
       <c r="D266" s="5">
         <v>5.434418780927075</v>
       </c>
     </row>
-    <row r="267" spans="1:5">
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>2115.5398144000001</v>
       </c>
       <c r="C267" s="5">
         <v>-2.8107786000000488</v>
       </c>
       <c r="D267" s="5">
         <v>-1.5806769204508297</v>
       </c>
     </row>
-    <row r="268" spans="1:5">
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>2116.7497834999999</v>
       </c>
       <c r="C268" s="5">
         <v>1.2099690999998529</v>
       </c>
       <c r="D268" s="5">
         <v>0.68849522594331969</v>
       </c>
     </row>
-    <row r="269" spans="1:5">
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>2119.7935421000002</v>
       </c>
       <c r="C269" s="5">
         <v>3.0437586000002739</v>
       </c>
       <c r="D269" s="5">
         <v>1.7392399175985229</v>
       </c>
       <c r="E269" s="5">
         <v>2.0486187297015679</v>
       </c>
     </row>
-    <row r="270" spans="1:5">
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>2129.0732323000002</v>
       </c>
       <c r="C270" s="5">
         <v>9.2796902000000046</v>
       </c>
       <c r="D270" s="5">
         <v>5.3815108959658575</v>
       </c>
     </row>
-    <row r="271" spans="1:5">
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>2136.1932938</v>
       </c>
       <c r="C271" s="5">
         <v>7.1200614999997924</v>
       </c>
       <c r="D271" s="5">
         <v>4.0876899318589066</v>
       </c>
     </row>
-    <row r="272" spans="1:5">
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>2142.8144161999999</v>
       </c>
       <c r="C272" s="5">
         <v>6.6211223999998765</v>
       </c>
       <c r="D272" s="5">
         <v>3.7834601531442136</v>
       </c>
     </row>
-    <row r="273" spans="1:5">
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>2146.5006383999998</v>
       </c>
       <c r="C273" s="5">
         <v>3.6862221999999747</v>
       </c>
       <c r="D273" s="5">
         <v>2.0839696270516184</v>
       </c>
     </row>
-    <row r="274" spans="1:5">
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>2152.6686662000002</v>
       </c>
       <c r="C274" s="5">
         <v>6.1680278000003455</v>
       </c>
       <c r="D274" s="5">
         <v>3.503255177144049</v>
       </c>
     </row>
-    <row r="275" spans="1:5">
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>2156.9128310999999</v>
       </c>
       <c r="C275" s="5">
         <v>4.2441648999997597</v>
       </c>
       <c r="D275" s="5">
         <v>2.3917240484498947</v>
       </c>
     </row>
-    <row r="276" spans="1:5">
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>2151.6968831999998</v>
       </c>
       <c r="C276" s="5">
         <v>-5.2159479000001738</v>
       </c>
       <c r="D276" s="5">
         <v>-2.8636095239251702</v>
       </c>
     </row>
-    <row r="277" spans="1:5">
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>2159.8033303000002</v>
       </c>
       <c r="C277" s="5">
         <v>8.1064471000004232</v>
       </c>
       <c r="D277" s="5">
         <v>4.6158260637049198</v>
       </c>
     </row>
-    <row r="278" spans="1:5">
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>2166.7963745000002</v>
       </c>
       <c r="C278" s="5">
         <v>6.9930441999999857</v>
       </c>
       <c r="D278" s="5">
         <v>3.955321301966741</v>
       </c>
     </row>
-    <row r="279" spans="1:5">
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>2169.6666601000002</v>
       </c>
       <c r="C279" s="5">
         <v>2.8702855999999883</v>
       </c>
       <c r="D279" s="5">
         <v>1.6012340862742835</v>
       </c>
     </row>
-    <row r="280" spans="1:5">
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>2178.4315161</v>
       </c>
       <c r="C280" s="5">
         <v>8.7648559999997815</v>
       </c>
       <c r="D280" s="5">
         <v>4.9568411565250159</v>
       </c>
     </row>
-    <row r="281" spans="1:5">
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>2181.7224335999999</v>
       </c>
       <c r="C281" s="5">
         <v>3.2909174999999777</v>
       </c>
       <c r="D281" s="5">
         <v>1.8279568861653939</v>
       </c>
       <c r="E281" s="5">
         <v>2.9214586359504136</v>
       </c>
     </row>
-    <row r="282" spans="1:5">
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>2179.2863876000001</v>
       </c>
       <c r="C282" s="5">
         <v>-2.4360459999998056</v>
       </c>
       <c r="D282" s="5">
         <v>-1.3316862390360451</v>
       </c>
     </row>
-    <row r="283" spans="1:5">
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>2188.7385101</v>
       </c>
       <c r="C283" s="5">
         <v>9.4521224999998594</v>
       </c>
       <c r="D283" s="5">
         <v>5.33067739903621</v>
       </c>
     </row>
-    <row r="284" spans="1:5">
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>2195.8259529000002</v>
       </c>
       <c r="C284" s="5">
         <v>7.0874428000001899</v>
       </c>
       <c r="D284" s="5">
         <v>3.9557257000767176</v>
       </c>
     </row>
-    <row r="285" spans="1:5">
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>2198.7669885</v>
       </c>
       <c r="C285" s="5">
         <v>2.9410355999998501</v>
       </c>
       <c r="D285" s="5">
         <v>1.6191436009395987</v>
       </c>
     </row>
-    <row r="286" spans="1:5">
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>2205.8266690999999</v>
       </c>
       <c r="C286" s="5">
         <v>7.0596805999998651</v>
       </c>
       <c r="D286" s="5">
         <v>3.9216663752398517</v>
       </c>
     </row>
-    <row r="287" spans="1:5">
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>2216.6889332999999</v>
       </c>
       <c r="C287" s="5">
         <v>10.862264200000027</v>
       </c>
       <c r="D287" s="5">
         <v>6.0719222085906521</v>
       </c>
     </row>
-    <row r="288" spans="1:5">
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>2224.0711385999998</v>
       </c>
       <c r="C288" s="5">
         <v>7.3822052999998959</v>
       </c>
       <c r="D288" s="5">
         <v>4.0703596314819901</v>
       </c>
     </row>
-    <row r="289" spans="1:5">
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>2234.1531254000001</v>
       </c>
       <c r="C289" s="5">
         <v>10.081986800000323</v>
       </c>
       <c r="D289" s="5">
         <v>5.5774420489323795</v>
       </c>
     </row>
-    <row r="290" spans="1:5">
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>2240.7113945000001</v>
       </c>
       <c r="C290" s="5">
         <v>6.5582690999999613</v>
       </c>
       <c r="D290" s="5">
         <v>3.5799849734175826</v>
       </c>
     </row>
-    <row r="291" spans="1:5">
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>2244.2926416999999</v>
       </c>
       <c r="C291" s="5">
         <v>3.5812471999997797</v>
       </c>
       <c r="D291" s="5">
         <v>1.9348656682189658</v>
       </c>
     </row>
-    <row r="292" spans="1:5">
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>2256.6377959000001</v>
       </c>
       <c r="C292" s="5">
         <v>12.345154200000252</v>
       </c>
       <c r="D292" s="5">
         <v>6.8042332346145429</v>
       </c>
     </row>
-    <row r="293" spans="1:5">
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>2257.3758905999998</v>
       </c>
       <c r="C293" s="5">
         <v>0.73809469999969224</v>
       </c>
       <c r="D293" s="5">
         <v>0.39319943676086044</v>
       </c>
       <c r="E293" s="5">
         <v>3.4676022868393108</v>
       </c>
     </row>
-    <row r="294" spans="1:5">
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>2265.051978</v>
       </c>
       <c r="C294" s="5">
         <v>7.6760874000001422</v>
       </c>
       <c r="D294" s="5">
         <v>4.157724325566603</v>
       </c>
     </row>
-    <row r="295" spans="1:5">
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>2270.1460298000002</v>
       </c>
       <c r="C295" s="5">
         <v>5.0940518000002157</v>
       </c>
       <c r="D295" s="5">
         <v>2.7324071316210619</v>
       </c>
     </row>
-    <row r="296" spans="1:5">
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>2279.5340550999999</v>
       </c>
       <c r="C296" s="5">
         <v>9.3880252999997538</v>
       </c>
       <c r="D296" s="5">
         <v>5.0769556432732177</v>
       </c>
     </row>
-    <row r="297" spans="1:5">
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>2288.2386402000002</v>
       </c>
       <c r="C297" s="5">
         <v>8.7045851000002585</v>
       </c>
       <c r="D297" s="5">
         <v>4.6797708881087141</v>
       </c>
     </row>
-    <row r="298" spans="1:5">
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>2296.2287673000001</v>
       </c>
       <c r="C298" s="5">
         <v>7.9901270999998815</v>
       </c>
       <c r="D298" s="5">
         <v>4.2716058369338228</v>
       </c>
     </row>
-    <row r="299" spans="1:5">
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>2304.6939957</v>
       </c>
       <c r="C299" s="5">
         <v>8.4652283999998872</v>
       </c>
       <c r="D299" s="5">
         <v>4.5147057961379078</v>
       </c>
     </row>
-    <row r="300" spans="1:5">
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>2311.1091716999999</v>
       </c>
       <c r="C300" s="5">
         <v>6.415175999999974</v>
       </c>
       <c r="D300" s="5">
         <v>3.3918457497730481</v>
       </c>
     </row>
-    <row r="301" spans="1:5">
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>2319.9262235000001</v>
       </c>
       <c r="C301" s="5">
         <v>8.8170518000001721</v>
       </c>
       <c r="D301" s="5">
         <v>4.6753821836171161</v>
       </c>
     </row>
-    <row r="302" spans="1:5">
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>2326.4746245000001</v>
       </c>
       <c r="C302" s="5">
         <v>6.5484010000000126</v>
       </c>
       <c r="D302" s="5">
         <v>3.4402951226684797</v>
       </c>
     </row>
-    <row r="303" spans="1:5">
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>2337.3360596000002</v>
       </c>
       <c r="C303" s="5">
         <v>10.861435100000108</v>
       </c>
       <c r="D303" s="5">
         <v>5.748464998352798</v>
       </c>
     </row>
-    <row r="304" spans="1:5">
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>2346.0480643000001</v>
       </c>
       <c r="C304" s="5">
         <v>8.7120046999998522</v>
       </c>
       <c r="D304" s="5">
         <v>4.565628892152529</v>
       </c>
     </row>
-    <row r="305" spans="1:5">
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>2356.3249795000002</v>
       </c>
       <c r="C305" s="5">
         <v>10.276915200000076</v>
       </c>
       <c r="D305" s="5">
         <v>5.3851412688362688</v>
       </c>
       <c r="E305" s="5">
         <v>4.3833678437001478</v>
       </c>
     </row>
-    <row r="306" spans="1:5">
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>2364.8363682999998</v>
       </c>
       <c r="C306" s="5">
         <v>8.5113887999996223</v>
       </c>
       <c r="D306" s="5">
         <v>4.4217341276127753</v>
       </c>
     </row>
-    <row r="307" spans="1:5">
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>2372.927882</v>
       </c>
       <c r="C307" s="5">
         <v>8.0915137000001778</v>
       </c>
       <c r="D307" s="5">
         <v>4.184071093263686</v>
       </c>
     </row>
-    <row r="308" spans="1:5">
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>2374.4309070999998</v>
       </c>
       <c r="C308" s="5">
         <v>1.5030250999998316</v>
       </c>
       <c r="D308" s="5">
         <v>0.76273989524431318</v>
       </c>
     </row>
-    <row r="309" spans="1:5">
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>2386.0992259</v>
       </c>
       <c r="C309" s="5">
         <v>11.668318800000179</v>
       </c>
       <c r="D309" s="5">
         <v>6.0590072889777913</v>
       </c>
     </row>
-    <row r="310" spans="1:5">
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>2393.5856248999999</v>
       </c>
       <c r="C310" s="5">
         <v>7.4863989999998921</v>
       </c>
       <c r="D310" s="5">
         <v>3.8306606775678986</v>
       </c>
     </row>
-    <row r="311" spans="1:5">
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>2403.8956678</v>
       </c>
       <c r="C311" s="5">
         <v>10.310042900000099</v>
       </c>
       <c r="D311" s="5">
         <v>5.2930635837370232</v>
       </c>
     </row>
-    <row r="312" spans="1:5">
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>2416.1584468000001</v>
       </c>
       <c r="C312" s="5">
         <v>12.262779000000137</v>
       </c>
       <c r="D312" s="5">
         <v>6.2961549179796572</v>
       </c>
     </row>
-    <row r="313" spans="1:5">
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>2419.9542084</v>
       </c>
       <c r="C313" s="5">
         <v>3.7957615999998779</v>
       </c>
       <c r="D313" s="5">
         <v>1.9015628895971526</v>
       </c>
     </row>
-    <row r="314" spans="1:5">
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>2423.9827848999998</v>
       </c>
       <c r="C314" s="5">
         <v>4.0285764999998719</v>
       </c>
       <c r="D314" s="5">
         <v>2.0160717260013339</v>
       </c>
     </row>
-    <row r="315" spans="1:5">
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>2432.4866530999998</v>
       </c>
       <c r="C315" s="5">
         <v>8.5038681999999426</v>
       </c>
       <c r="D315" s="5">
         <v>4.292053367048454</v>
       </c>
     </row>
-    <row r="316" spans="1:5">
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>2434.3347652000002</v>
       </c>
       <c r="C316" s="5">
         <v>1.848112100000435</v>
       </c>
       <c r="D316" s="5">
         <v>0.91553442242280347</v>
       </c>
     </row>
-    <row r="317" spans="1:5">
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>2442.0619898</v>
       </c>
       <c r="C317" s="5">
         <v>7.7272245999997722</v>
       </c>
       <c r="D317" s="5">
         <v>3.8763285068299069</v>
       </c>
       <c r="E317" s="5">
         <v>3.6385902218883492</v>
       </c>
     </row>
-    <row r="318" spans="1:5">
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>2458.5228437999999</v>
       </c>
       <c r="C318" s="5">
         <v>16.460853999999927</v>
       </c>
       <c r="D318" s="5">
         <v>8.3953789506040479</v>
       </c>
     </row>
-    <row r="319" spans="1:5">
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>2466.3182996999999</v>
       </c>
       <c r="C319" s="5">
         <v>7.795455899999979</v>
       </c>
       <c r="D319" s="5">
         <v>3.8720082700725689</v>
       </c>
     </row>
-    <row r="320" spans="1:5">
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>2469.0367572</v>
       </c>
       <c r="C320" s="5">
         <v>2.7184575000001132</v>
       </c>
       <c r="D320" s="5">
         <v>1.3307276301220305</v>
       </c>
     </row>
-    <row r="321" spans="1:5">
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>2480.6264956999999</v>
       </c>
       <c r="C321" s="5">
         <v>11.589738499999839</v>
       </c>
       <c r="D321" s="5">
         <v>5.7805624972837144</v>
       </c>
     </row>
-    <row r="322" spans="1:5">
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>2485.6646756</v>
       </c>
       <c r="C322" s="5">
         <v>5.0381799000001593</v>
       </c>
       <c r="D322" s="5">
         <v>2.4646234961259506</v>
       </c>
     </row>
-    <row r="323" spans="1:5">
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>2486.7167374999999</v>
       </c>
       <c r="C323" s="5">
         <v>1.0520618999998987</v>
       </c>
       <c r="D323" s="5">
         <v>0.50908609559421336</v>
       </c>
     </row>
-    <row r="324" spans="1:5">
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>2497.4784399999999</v>
       </c>
       <c r="C324" s="5">
         <v>10.761702499999956</v>
       </c>
       <c r="D324" s="5">
         <v>5.3186208419155223</v>
       </c>
     </row>
-    <row r="325" spans="1:5">
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>2504.4437084000001</v>
       </c>
       <c r="C325" s="5">
         <v>6.9652684000002409</v>
       </c>
       <c r="D325" s="5">
         <v>3.3985199457307269</v>
       </c>
     </row>
-    <row r="326" spans="1:5">
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>2515.9108108999999</v>
       </c>
       <c r="C326" s="5">
         <v>11.467102499999783</v>
       </c>
       <c r="D326" s="5">
         <v>5.6349424267098325</v>
       </c>
     </row>
-    <row r="327" spans="1:5">
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>2517.1805290000002</v>
       </c>
       <c r="C327" s="5">
         <v>1.2697181000003184</v>
       </c>
       <c r="D327" s="5">
         <v>0.60729421953695795</v>
       </c>
     </row>
-    <row r="328" spans="1:5">
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>2524.0787937999999</v>
       </c>
       <c r="C328" s="5">
         <v>6.8982647999996516</v>
       </c>
       <c r="D328" s="5">
         <v>3.3385902319281291</v>
       </c>
     </row>
-    <row r="329" spans="1:5">
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>2530.2517723000001</v>
       </c>
       <c r="C329" s="5">
         <v>6.1729785000002266</v>
       </c>
       <c r="D329" s="5">
         <v>2.9745625419580923</v>
       </c>
       <c r="E329" s="5">
         <v>3.611283532864884</v>
       </c>
     </row>
-    <row r="330" spans="1:5">
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>2536.0894090000002</v>
       </c>
       <c r="C330" s="5">
         <v>5.8376367000000755</v>
       </c>
       <c r="D330" s="5">
         <v>2.8039666157607002</v>
       </c>
     </row>
-    <row r="331" spans="1:5">
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>2541.9237016000002</v>
       </c>
       <c r="C331" s="5">
         <v>5.8342926000000261</v>
       </c>
       <c r="D331" s="5">
         <v>2.7958076007039701</v>
       </c>
     </row>
-    <row r="332" spans="1:5">
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>2548.5383830999999</v>
       </c>
       <c r="C332" s="5">
         <v>6.6146814999997332</v>
       </c>
       <c r="D332" s="5">
         <v>3.167764044505561</v>
       </c>
     </row>
-    <row r="333" spans="1:5">
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>2551.3920025000002</v>
       </c>
       <c r="C333" s="5">
         <v>2.8536194000002979</v>
       </c>
       <c r="D333" s="5">
         <v>1.351955564281937</v>
       </c>
     </row>
-    <row r="334" spans="1:5">
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>2555.5600703999999</v>
       </c>
       <c r="C334" s="5">
         <v>4.1680678999996417</v>
       </c>
       <c r="D334" s="5">
         <v>1.9780838988430638</v>
       </c>
     </row>
-    <row r="335" spans="1:5">
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>2561.8390436999998</v>
       </c>
       <c r="C335" s="5">
         <v>6.2789732999999615</v>
       </c>
       <c r="D335" s="5">
         <v>2.9885530985074293</v>
       </c>
     </row>
-    <row r="336" spans="1:5">
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>2557.6103499999999</v>
       </c>
       <c r="C336" s="5">
         <v>-4.2286936999998943</v>
       </c>
       <c r="D336" s="5">
         <v>-1.9628931953845852</v>
       </c>
     </row>
-    <row r="337" spans="1:5">
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>2563.6666829000001</v>
       </c>
       <c r="C337" s="5">
         <v>6.0563329000001431</v>
       </c>
       <c r="D337" s="5">
         <v>2.8788601114113854</v>
       </c>
     </row>
-    <row r="338" spans="1:5">
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>2572.1461973999999</v>
       </c>
       <c r="C338" s="5">
         <v>8.4795144999998229</v>
       </c>
       <c r="D338" s="5">
         <v>4.0420937860260686</v>
       </c>
     </row>
-    <row r="339" spans="1:5">
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>2577.0745038</v>
       </c>
       <c r="C339" s="5">
         <v>4.9283064000001104</v>
       </c>
       <c r="D339" s="5">
         <v>2.3236197755974963</v>
       </c>
     </row>
-    <row r="340" spans="1:5">
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>2586.7675436</v>
       </c>
       <c r="C340" s="5">
         <v>9.6930397999999514</v>
       </c>
       <c r="D340" s="5">
         <v>4.6080596975324628</v>
       </c>
     </row>
-    <row r="341" spans="1:5">
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>2586.0225166999999</v>
       </c>
       <c r="C341" s="5">
         <v>-0.74502690000008442</v>
       </c>
       <c r="D341" s="5">
         <v>-0.34507059665701556</v>
       </c>
       <c r="E341" s="5">
         <v>2.2041579028044378</v>
       </c>
     </row>
-    <row r="342" spans="1:5">
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>2587.8434025000001</v>
       </c>
       <c r="C342" s="5">
         <v>1.8208858000002692</v>
       </c>
       <c r="D342" s="5">
         <v>0.84823118016466026</v>
       </c>
     </row>
-    <row r="343" spans="1:5">
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>2595.0604201000001</v>
       </c>
       <c r="C343" s="5">
         <v>7.2170175999999628</v>
       </c>
       <c r="D343" s="5">
         <v>3.3983901418776163</v>
       </c>
     </row>
-    <row r="344" spans="1:5">
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>2603.1280536999998</v>
       </c>
       <c r="C344" s="5">
         <v>8.0676335999996809</v>
       </c>
       <c r="D344" s="5">
         <v>3.7950647737451826</v>
       </c>
     </row>
-    <row r="345" spans="1:5">
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>2600.9384562</v>
       </c>
       <c r="C345" s="5">
         <v>-2.1895974999997634</v>
       </c>
       <c r="D345" s="5">
         <v>-1.0047125409745838</v>
       </c>
     </row>
-    <row r="346" spans="1:5">
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>2610.3569821000001</v>
       </c>
       <c r="C346" s="5">
         <v>9.4185259000000769</v>
       </c>
       <c r="D346" s="5">
         <v>4.4330432547452059</v>
       </c>
     </row>
-    <row r="347" spans="1:5">
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>2620.0758691999999</v>
       </c>
       <c r="C347" s="5">
         <v>9.7188870999998471</v>
       </c>
       <c r="D347" s="5">
         <v>4.5604785348996479</v>
       </c>
     </row>
-    <row r="348" spans="1:5">
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>2621.7944155</v>
       </c>
       <c r="C348" s="5">
         <v>1.7185463000000709</v>
       </c>
       <c r="D348" s="5">
         <v>0.78994334665341004</v>
       </c>
     </row>
-    <row r="349" spans="1:5">
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>2629.5191687000001</v>
       </c>
       <c r="C349" s="5">
         <v>7.7247532000001229</v>
       </c>
       <c r="D349" s="5">
         <v>3.5934947190545463</v>
       </c>
     </row>
-    <row r="350" spans="1:5">
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>2632.8959015</v>
       </c>
       <c r="C350" s="5">
         <v>3.3767327999998997</v>
       </c>
       <c r="D350" s="5">
         <v>1.5519269456275131</v>
       </c>
     </row>
-    <row r="351" spans="1:5">
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>2635.2544214</v>
       </c>
       <c r="C351" s="5">
         <v>2.3585198999999193</v>
       </c>
       <c r="D351" s="5">
         <v>1.0802590645213384</v>
       </c>
     </row>
-    <row r="352" spans="1:5">
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>2645.5743492000001</v>
       </c>
       <c r="C352" s="5">
         <v>10.319927800000187</v>
       </c>
       <c r="D352" s="5">
         <v>4.8018732849294476</v>
       </c>
     </row>
-    <row r="353" spans="1:5">
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>2648.3867261</v>
       </c>
       <c r="C353" s="5">
         <v>2.8123768999998902</v>
       </c>
       <c r="D353" s="5">
         <v>1.2831445710060674</v>
       </c>
       <c r="E353" s="5">
         <v>2.411588027453937</v>
       </c>
     </row>
-    <row r="354" spans="1:5">
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>2650.5005037000001</v>
       </c>
       <c r="C354" s="5">
         <v>2.1137776000000486</v>
       </c>
       <c r="D354" s="5">
         <v>0.96198094420696378</v>
       </c>
     </row>
-    <row r="355" spans="1:5">
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>2657.322224</v>
       </c>
       <c r="C355" s="5">
         <v>6.8217202999999245</v>
       </c>
       <c r="D355" s="5">
         <v>3.1325944053693267</v>
       </c>
     </row>
-    <row r="356" spans="1:5">
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>2664.9755682</v>
       </c>
       <c r="C356" s="5">
         <v>7.6533441999999923</v>
       </c>
       <c r="D356" s="5">
         <v>3.5113914059456963</v>
       </c>
     </row>
-    <row r="357" spans="1:5">
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>2672.1271608000002</v>
       </c>
       <c r="C357" s="5">
         <v>7.1515926000001855</v>
       </c>
       <c r="D357" s="5">
         <v>3.2682160462143006</v>
       </c>
     </row>
-    <row r="358" spans="1:5">
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>2680.8110713000001</v>
       </c>
       <c r="C358" s="5">
         <v>8.6839104999999108</v>
       </c>
       <c r="D358" s="5">
         <v>3.9702392807419384</v>
       </c>
     </row>
-    <row r="359" spans="1:5">
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>2688.8372672</v>
       </c>
       <c r="C359" s="5">
         <v>8.0261958999999479</v>
       </c>
       <c r="D359" s="5">
         <v>3.6524865566312403</v>
       </c>
     </row>
-    <row r="360" spans="1:5">
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>2696.6395917</v>
       </c>
       <c r="C360" s="5">
         <v>7.8023244999999406</v>
       </c>
       <c r="D360" s="5">
         <v>3.5382099008383516</v>
       </c>
     </row>
-    <row r="361" spans="1:5">
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>2705.0223162000002</v>
       </c>
       <c r="C361" s="5">
         <v>8.3827245000002222</v>
       </c>
       <c r="D361" s="5">
         <v>3.7947412009982973</v>
       </c>
     </row>
-    <row r="362" spans="1:5">
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>2709.1572575</v>
       </c>
       <c r="C362" s="5">
         <v>4.1349412999998094</v>
       </c>
       <c r="D362" s="5">
         <v>1.8498404625960863</v>
       </c>
     </row>
-    <row r="363" spans="1:5">
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>2716.5081992999999</v>
       </c>
       <c r="C363" s="5">
         <v>7.3509417999998732</v>
       </c>
       <c r="D363" s="5">
         <v>3.3050759428357113</v>
       </c>
     </row>
-    <row r="364" spans="1:5">
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>2727.7537308999999</v>
       </c>
       <c r="C364" s="5">
         <v>11.245531600000049</v>
       </c>
       <c r="D364" s="5">
         <v>5.0823215409048217</v>
       </c>
     </row>
-    <row r="365" spans="1:5">
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>2728.0377407999999</v>
       </c>
       <c r="C365" s="5">
         <v>0.28400990000000093</v>
       </c>
       <c r="D365" s="5">
         <v>0.12501389351806669</v>
       </c>
       <c r="E365" s="5">
         <v>3.0075295996251139</v>
       </c>
     </row>
-    <row r="366" spans="1:5">
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>2736.2045631999999</v>
       </c>
       <c r="C366" s="5">
         <v>8.1668224000000009</v>
       </c>
       <c r="D366" s="5">
         <v>3.6521376823160034</v>
       </c>
     </row>
-    <row r="367" spans="1:5">
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>2741.5501902000001</v>
       </c>
       <c r="C367" s="5">
         <v>5.3456270000001496</v>
       </c>
       <c r="D367" s="5">
         <v>2.369753658480156</v>
       </c>
     </row>
-    <row r="368" spans="1:5">
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>2727.6528217999999</v>
       </c>
       <c r="C368" s="5">
         <v>-13.897368400000232</v>
       </c>
       <c r="D368" s="5">
         <v>-5.9162340495019112</v>
       </c>
     </row>
-    <row r="369" spans="1:5">
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>2436.0753029000002</v>
       </c>
       <c r="C369" s="5">
         <v>-291.57751889999963</v>
       </c>
       <c r="D369" s="5">
         <v>-74.247499661573784</v>
       </c>
     </row>
-    <row r="370" spans="1:5">
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>2491.0410252000001</v>
       </c>
       <c r="C370" s="5">
         <v>54.965722299999925</v>
       </c>
       <c r="D370" s="5">
         <v>30.701945986274339</v>
       </c>
     </row>
-    <row r="371" spans="1:5">
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>2541.3605164000001</v>
       </c>
       <c r="C371" s="5">
         <v>50.319491199999902</v>
       </c>
       <c r="D371" s="5">
         <v>27.123188929989862</v>
       </c>
     </row>
-    <row r="372" spans="1:5">
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>2556.0092986</v>
       </c>
       <c r="C372" s="5">
         <v>14.648782199999914</v>
       </c>
       <c r="D372" s="5">
         <v>7.1405358043150846</v>
       </c>
     </row>
-    <row r="373" spans="1:5">
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>2584.2708407</v>
       </c>
       <c r="C373" s="5">
         <v>28.261542100000042</v>
       </c>
       <c r="D373" s="5">
         <v>14.105656636066533</v>
       </c>
     </row>
-    <row r="374" spans="1:5">
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>2604.4487039000001</v>
       </c>
       <c r="C374" s="5">
         <v>20.177863200000047</v>
       </c>
       <c r="D374" s="5">
         <v>9.7825642182992389</v>
       </c>
     </row>
-    <row r="375" spans="1:5">
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>2627.359872</v>
       </c>
       <c r="C375" s="5">
         <v>22.911168099999941</v>
       </c>
       <c r="D375" s="5">
         <v>11.082348493295569</v>
       </c>
     </row>
-    <row r="376" spans="1:5">
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>2637.5447301999998</v>
       </c>
       <c r="C376" s="5">
         <v>10.18485819999978</v>
       </c>
       <c r="D376" s="5">
         <v>4.752223905638342</v>
       </c>
     </row>
-    <row r="377" spans="1:5">
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>2650.6248995000001</v>
       </c>
       <c r="C377" s="5">
         <v>13.080169300000307</v>
       </c>
       <c r="D377" s="5">
         <v>6.1160992046177975</v>
       </c>
       <c r="E377" s="5">
         <v>-2.8376748657919393</v>
       </c>
     </row>
-    <row r="378" spans="1:5">
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>2664.5069391000002</v>
       </c>
       <c r="C378" s="5">
         <v>13.882039600000098</v>
       </c>
       <c r="D378" s="5">
         <v>6.4689539422245312</v>
       </c>
     </row>
-    <row r="379" spans="1:5">
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>2660.6221326</v>
       </c>
       <c r="C379" s="5">
         <v>-3.8848065000001952</v>
       </c>
       <c r="D379" s="5">
         <v>-1.7356181463521692</v>
       </c>
     </row>
-    <row r="380" spans="1:5">
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>2689.9789351999998</v>
       </c>
       <c r="C380" s="5">
         <v>29.35680259999981</v>
       </c>
       <c r="D380" s="5">
         <v>14.074390180370466</v>
       </c>
     </row>
-    <row r="381" spans="1:5">
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>2699.4139243</v>
       </c>
       <c r="C381" s="5">
         <v>9.4349891000001662</v>
       </c>
       <c r="D381" s="5">
         <v>4.291101800059427</v>
       </c>
     </row>
-    <row r="382" spans="1:5">
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>2710.5781329000001</v>
       </c>
       <c r="C382" s="5">
         <v>11.164208600000165</v>
       </c>
       <c r="D382" s="5">
         <v>5.077410065651522</v>
       </c>
     </row>
-    <row r="383" spans="1:5">
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>2725.4737952999999</v>
       </c>
       <c r="C383" s="5">
         <v>14.895662399999765</v>
       </c>
       <c r="D383" s="5">
         <v>6.7974699108924952</v>
       </c>
     </row>
-    <row r="384" spans="1:5">
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>2752.5304071</v>
       </c>
       <c r="C384" s="5">
         <v>27.056611800000155</v>
       </c>
       <c r="D384" s="5">
         <v>12.585218380965046</v>
       </c>
     </row>
-    <row r="385" spans="1:5">
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>2761.0935988000001</v>
       </c>
       <c r="C385" s="5">
         <v>8.5631917000000612</v>
       </c>
       <c r="D385" s="5">
         <v>3.7977753813177806</v>
       </c>
     </row>
-    <row r="386" spans="1:5">
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>2774.1052212</v>
       </c>
       <c r="C386" s="5">
         <v>13.011622399999851</v>
       </c>
       <c r="D386" s="5">
         <v>5.8038832351214209</v>
       </c>
     </row>
-    <row r="387" spans="1:5">
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>2810.2130652000001</v>
       </c>
       <c r="C387" s="5">
         <v>36.107844000000114</v>
       </c>
       <c r="D387" s="5">
         <v>16.787355860651477</v>
       </c>
     </row>
-    <row r="388" spans="1:5">
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>2822.6750222999999</v>
       </c>
       <c r="C388" s="5">
         <v>12.461957099999836</v>
       </c>
       <c r="D388" s="5">
         <v>5.4531555257840481</v>
       </c>
     </row>
-    <row r="389" spans="1:5">
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>2838.4109328</v>
       </c>
       <c r="C389" s="5">
         <v>15.735910500000045</v>
       </c>
       <c r="D389" s="5">
         <v>6.8987651985912946</v>
       </c>
       <c r="E389" s="5">
         <v>7.0845947812315124</v>
       </c>
     </row>
-    <row r="390" spans="1:5">
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>2845.0729075999998</v>
       </c>
       <c r="C390" s="5">
         <v>6.6619747999998253</v>
       </c>
       <c r="D390" s="5">
         <v>2.8531387507157779</v>
       </c>
     </row>
-    <row r="391" spans="1:5">
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>2869.8469365000001</v>
       </c>
       <c r="C391" s="5">
         <v>24.774028900000303</v>
       </c>
       <c r="D391" s="5">
         <v>10.964487040075245</v>
       </c>
     </row>
-    <row r="392" spans="1:5">
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>2881.9679222999998</v>
       </c>
       <c r="C392" s="5">
         <v>12.120985799999744</v>
       </c>
       <c r="D392" s="5">
         <v>5.1876858095891265</v>
       </c>
     </row>
-    <row r="393" spans="1:5">
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>2903.6557794999999</v>
       </c>
       <c r="C393" s="5">
         <v>21.687857200000053</v>
       </c>
       <c r="D393" s="5">
         <v>9.4137382893278332</v>
       </c>
     </row>
-    <row r="394" spans="1:5">
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>2912.1060753000002</v>
       </c>
       <c r="C394" s="5">
         <v>8.4502958000002764</v>
       </c>
       <c r="D394" s="5">
         <v>3.5487156985002599</v>
       </c>
     </row>
-    <row r="395" spans="1:5">
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>2918.0839931999999</v>
       </c>
       <c r="C395" s="5">
         <v>5.9779178999997384</v>
       </c>
       <c r="D395" s="5">
         <v>2.4913409837176603</v>
       </c>
     </row>
-    <row r="396" spans="1:5">
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>2946.1319629</v>
       </c>
       <c r="C396" s="5">
         <v>28.047969700000067</v>
       </c>
       <c r="D396" s="5">
         <v>12.163845345991508</v>
       </c>
     </row>
-    <row r="397" spans="1:5">
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>2964.0998807999999</v>
       </c>
       <c r="C397" s="5">
         <v>17.967917899999975</v>
       </c>
       <c r="D397" s="5">
         <v>7.5691302044767816</v>
       </c>
     </row>
-    <row r="398" spans="1:5">
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>2973.3590451999999</v>
       </c>
       <c r="C398" s="5">
         <v>9.2591643999999178</v>
       </c>
       <c r="D398" s="5">
         <v>3.8136009390256076</v>
       </c>
     </row>
-    <row r="399" spans="1:5">
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>2983.1375128</v>
       </c>
       <c r="C399" s="5">
         <v>9.7784676000001127</v>
       </c>
       <c r="D399" s="5">
         <v>4.0186033018388745</v>
       </c>
     </row>
-    <row r="400" spans="1:5">
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>2987.2365338999998</v>
       </c>
       <c r="C400" s="5">
         <v>4.0990210999998453</v>
       </c>
       <c r="D400" s="5">
         <v>1.6613948821610824</v>
       </c>
     </row>
-    <row r="401" spans="1:5">
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>2983.1664498</v>
       </c>
       <c r="C401" s="5">
         <v>-4.0700840999998036</v>
       </c>
       <c r="D401" s="5">
         <v>-1.6227930329941742</v>
       </c>
       <c r="E401" s="5">
         <v>5.0998787852470473</v>
       </c>
     </row>
-    <row r="402" spans="1:5">
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>3004.2190430999999</v>
       </c>
       <c r="C402" s="5">
         <v>21.052593299999899</v>
       </c>
       <c r="D402" s="5">
         <v>8.8051127344646254</v>
       </c>
     </row>
-    <row r="403" spans="1:5">
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>3009.0432608000001</v>
       </c>
       <c r="C403" s="5">
         <v>4.8242177000001902</v>
       </c>
       <c r="D403" s="5">
         <v>1.9440875278807557</v>
       </c>
     </row>
-    <row r="404" spans="1:5">
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>3017.0004902999999</v>
       </c>
       <c r="C404" s="5">
         <v>7.9572294999998121</v>
       </c>
       <c r="D404" s="5">
         <v>3.2198894908451514</v>
       </c>
     </row>
-    <row r="405" spans="1:5">
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>3018.3285492999998</v>
       </c>
       <c r="C405" s="5">
         <v>1.3280589999999393</v>
       </c>
       <c r="D405" s="5">
         <v>0.52951096196631742</v>
       </c>
     </row>
-    <row r="406" spans="1:5">
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>3022.322091</v>
       </c>
       <c r="C406" s="5">
         <v>3.9935417000001507</v>
       </c>
       <c r="D406" s="5">
         <v>1.5993214751468754</v>
       </c>
     </row>
-    <row r="407" spans="1:5">
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>3030.1715159999999</v>
       </c>
       <c r="C407" s="5">
         <v>7.8494249999998829</v>
       </c>
       <c r="D407" s="5">
         <v>3.1614863875913057</v>
       </c>
     </row>
-    <row r="408" spans="1:5">
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>3026.1827250000001</v>
       </c>
       <c r="C408" s="5">
         <v>-3.9887909999997646</v>
       </c>
       <c r="D408" s="5">
         <v>-1.5682433527111184</v>
       </c>
     </row>
-    <row r="409" spans="1:5">
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>3035.1389717000002</v>
       </c>
       <c r="C409" s="5">
         <v>8.9562467000000652</v>
       </c>
       <c r="D409" s="5">
         <v>3.6098871738375449</v>
       </c>
     </row>
-    <row r="410" spans="1:5">
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>3036.4181558999999</v>
       </c>
       <c r="C410" s="5">
         <v>1.2791841999996905</v>
       </c>
       <c r="D410" s="5">
         <v>0.50692382374615264</v>
       </c>
     </row>
-    <row r="411" spans="1:5">
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>3031.8795541999998</v>
       </c>
       <c r="C411" s="5">
         <v>-4.538601700000072</v>
       </c>
       <c r="D411" s="5">
         <v>-1.7789942078276666</v>
       </c>
     </row>
-    <row r="412" spans="1:5">
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>3037.0936704999999</v>
       </c>
       <c r="C412" s="5">
         <v>5.2141163000001143</v>
       </c>
       <c r="D412" s="5">
         <v>2.0833488089542662</v>
       </c>
     </row>
-    <row r="413" spans="1:5">
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>3036.5815469999998</v>
       </c>
       <c r="C413" s="5">
         <v>-0.51212350000014339</v>
       </c>
       <c r="D413" s="5">
         <v>-0.20215990645776616</v>
       </c>
       <c r="E413" s="5">
         <v>1.7905503463804706</v>
       </c>
     </row>
-    <row r="414" spans="1:5">
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>3046.5929811999999</v>
       </c>
       <c r="C414" s="5">
         <v>10.011434200000167</v>
       </c>
       <c r="D414" s="5">
         <v>4.0288659468011634</v>
       </c>
     </row>
-    <row r="415" spans="1:5">
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>3050.2392857999998</v>
       </c>
       <c r="C415" s="5">
         <v>3.646304599999894</v>
       </c>
       <c r="D415" s="5">
         <v>1.4457079140377083</v>
       </c>
     </row>
-    <row r="416" spans="1:5">
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>3049.9651140999999</v>
       </c>
       <c r="C416" s="5">
         <v>-0.2741716999998971</v>
       </c>
       <c r="D416" s="5">
         <v>-0.10780906265347445</v>
       </c>
     </row>
-    <row r="417" spans="1:5">
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>3055.4022808999998</v>
       </c>
       <c r="C417" s="5">
         <v>5.4371667999998863</v>
       </c>
       <c r="D417" s="5">
         <v>2.1603376577298938</v>
       </c>
     </row>
-    <row r="418" spans="1:5">
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>3061.6446215000001</v>
       </c>
       <c r="C418" s="5">
         <v>6.2423406000002615</v>
       </c>
       <c r="D418" s="5">
         <v>2.4793976182554189</v>
       </c>
     </row>
-    <row r="419" spans="1:5">
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>3064.5049883000002</v>
       </c>
       <c r="C419" s="5">
         <v>2.8603668000000653</v>
       </c>
       <c r="D419" s="5">
         <v>1.1268886330674688</v>
       </c>
     </row>
-    <row r="420" spans="1:5">
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>3063.5384121000002</v>
       </c>
       <c r="C420" s="5">
         <v>-0.96657619999996314</v>
       </c>
       <c r="D420" s="5">
         <v>-0.37783636493096129</v>
       </c>
     </row>
-    <row r="421" spans="1:5">
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>3073.4040541999998</v>
       </c>
       <c r="C421" s="5">
         <v>9.8656420999996044</v>
       </c>
       <c r="D421" s="5">
         <v>3.9335967370101699</v>
       </c>
     </row>
-    <row r="422" spans="1:5">
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>3076.2894286999999</v>
       </c>
       <c r="C422" s="5">
         <v>2.8853745000001254</v>
       </c>
       <c r="D422" s="5">
         <v>1.132419885529834</v>
       </c>
     </row>
-    <row r="423" spans="1:5">
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>3081.7972028999998</v>
       </c>
       <c r="C423" s="5">
         <v>5.507774199999858</v>
       </c>
       <c r="D423" s="5">
         <v>2.1697575583639273</v>
       </c>
     </row>
-    <row r="424" spans="1:5">
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>3086.2198616999999</v>
       </c>
       <c r="C424" s="5">
         <v>4.4226588000001357</v>
       </c>
       <c r="D424" s="5">
         <v>1.7357667922190068</v>
       </c>
     </row>
-    <row r="425" spans="1:5">
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>3088.7286165999999</v>
       </c>
       <c r="C425" s="5">
         <v>2.5087548999999854</v>
       </c>
       <c r="D425" s="5">
         <v>0.97984012674825482</v>
       </c>
       <c r="E425" s="5">
         <v>1.7172952147956888</v>
       </c>
     </row>
-    <row r="426" spans="1:5">
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>3091.1376151999998</v>
       </c>
       <c r="C426" s="5">
         <v>2.4089985999999044</v>
       </c>
       <c r="D426" s="5">
         <v>0.93994371814849487</v>
       </c>
     </row>
-    <row r="427" spans="1:5">
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>3096.0161512999998</v>
       </c>
       <c r="C427" s="5">
         <v>4.8785361000000194</v>
       </c>
       <c r="D427" s="5">
         <v>1.9104060797121347</v>
       </c>
     </row>
-    <row r="428" spans="1:5">
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>3100.1521535000002</v>
       </c>
       <c r="C428" s="5">
         <v>4.1360022000003482</v>
       </c>
       <c r="D428" s="5">
         <v>1.6149246190983568</v>
       </c>
     </row>
-    <row r="429" spans="1:5">
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>3104.8552893000001</v>
       </c>
       <c r="C429" s="5">
         <v>4.7031357999999273</v>
       </c>
       <c r="D429" s="5">
         <v>1.83574625196119</v>
       </c>
     </row>
-    <row r="430" spans="1:5">
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>3108.6634356</v>
       </c>
       <c r="C430" s="5">
         <v>3.8081462999998621</v>
       </c>
       <c r="D430" s="5">
         <v>1.481785271619751</v>
       </c>
     </row>
-    <row r="431" spans="1:5">
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>3103.2098151</v>
       </c>
       <c r="C431" s="5">
         <v>-5.4536204999999427</v>
       </c>
       <c r="D431" s="5">
         <v>-2.0850012812308916</v>
       </c>
     </row>
-    <row r="432" spans="1:5">
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>3110.3734380999999</v>
       </c>
       <c r="C432" s="5">
         <v>7.1636229999999159</v>
       </c>
       <c r="D432" s="5">
         <v>2.8055903184815545</v>
       </c>
     </row>
-    <row r="433" spans="1:5">
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>3112.2340518999999</v>
       </c>
       <c r="C433" s="5">
         <v>1.8606138000000101</v>
       </c>
       <c r="D433" s="5">
         <v>0.7202019798279613</v>
       </c>
     </row>
-    <row r="434" spans="1:5">
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>3113.1223316000001</v>
       </c>
       <c r="C434" s="5">
         <v>0.88827970000011192</v>
       </c>
       <c r="D434" s="5">
         <v>0.34303670769832983</v>
       </c>
     </row>
-    <row r="435" spans="1:5">
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>3120.6683904000001</v>
       </c>
       <c r="C435" s="5">
         <v>7.5460588000000826</v>
       </c>
       <c r="D435" s="5">
         <v>2.947835906499785</v>
       </c>
     </row>
-    <row r="436" spans="1:5">
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>3123.5105241000001</v>
       </c>
       <c r="C436" s="5">
         <v>2.8421336999999767</v>
       </c>
       <c r="D436" s="5">
         <v>1.0983852861628174</v>
       </c>
     </row>
-    <row r="437" spans="1:5">
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>3128.2007217</v>
       </c>
       <c r="C437" s="5">
         <v>4.6901975999999195</v>
       </c>
       <c r="D437" s="5">
         <v>1.8168507359049624</v>
       </c>
       <c r="E437" s="5">
         <v>1.2779402142312657</v>
       </c>
     </row>
-    <row r="438" spans="1:5">
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>3134.5035456000001</v>
       </c>
       <c r="C438" s="5">
         <v>6.3028239000000212</v>
       </c>
       <c r="D438" s="5">
         <v>2.4447819782807079</v>
       </c>
     </row>
-    <row r="439" spans="1:5">
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>3134.3250914</v>
       </c>
       <c r="C439" s="5">
         <v>-0.17845420000003287</v>
       </c>
       <c r="D439" s="5">
         <v>-6.8297258238070313E-2</v>
       </c>
     </row>
-    <row r="440" spans="1:5">
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>3145.3664141999998</v>
       </c>
       <c r="C440" s="5">
         <v>11.041322799999762</v>
       </c>
       <c r="D440" s="5">
         <v>4.3101257760560951</v>
       </c>
     </row>
-    <row r="441" spans="1:5">
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>3146.3709850999999</v>
       </c>
       <c r="C441" s="5">
         <v>1.0045709000000898</v>
       </c>
       <c r="D441" s="5">
         <v>0.38393138602734744</v>
       </c>
     </row>
-    <row r="442" spans="1:5">
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
         <v>3149.8383067999998</v>
       </c>
       <c r="C442" s="5">
         <v>3.4673216999999568</v>
       </c>
       <c r="D442" s="5">
         <v>1.3304526399137817</v>
       </c>
     </row>
-    <row r="443" spans="1:5">
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>3159.4433773999999</v>
+        <v>3162.3447534000002</v>
       </c>
       <c r="C443" s="5">
-        <v>9.6050706000000901</v>
+        <v>12.506446600000345</v>
       </c>
       <c r="D443" s="5">
-        <v>3.7212622242850379</v>
-[...2 lines deleted...]
-    <row r="444" spans="1:5">
+        <v>4.8700430148314044</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
-    </row>
-    <row r="445" spans="1:5">
+      <c r="B444" s="5">
+        <v>3166.6336308</v>
+      </c>
+      <c r="C444" s="5">
+        <v>4.2888773999998193</v>
+      </c>
+      <c r="D444" s="5">
+        <v>1.6396748968443786</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
-</file>
-[...258 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A3115B61-767D-4D68-9E2D-BC1D6D5523FB}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>dalnaga</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>