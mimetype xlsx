--- v9 (2026-09-05)
+++ v10 (2026-09-25)
@@ -1,98 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{C6FD5590-94E1-405C-9399-F6B9AD58C313}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{FD7F196A-5573-4069-A678-0D6BD4E89C26}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{D3620044-9894-4E45-8936-EED767947463}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{BF612856-92FE-4D23-A235-FAF8822500E6}"/>
   </bookViews>
   <sheets>
     <sheet name="dalserpa" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Dallas—Plano—Irving Services Providing Payroll Employment</t>
   </si>
   <si>
-    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q4.</t>
+    <t>Derived from seasonally adjusted components; early benchmarked through 2026:Q1.</t>
   </si>
   <si>
-    <t>Last data entry July 2026</t>
+    <t>Last data entry August 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -930,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A8609269-2156-4432-A80A-D42FFA52CC78}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F5854569-53EE-4FBD-A723-06884A59D1A6}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -987,6293 +987,6302 @@
       </c>
     </row>
     <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>1109.9026183999999</v>
+        <v>1109.9072083000001</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>1112.6591851999999</v>
+        <v>1112.6621708</v>
       </c>
       <c r="C7" s="5">
-        <v>2.7565667999999732</v>
+        <v>2.7549624999999196</v>
       </c>
       <c r="D7" s="5">
-        <v>3.0213835581870851</v>
+        <v>3.0195884038186627</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>1114.9269420999999</v>
+        <v>1114.9201270999999</v>
       </c>
       <c r="C8" s="5">
-        <v>2.2677568999999949</v>
+        <v>2.2579562999999325</v>
       </c>
       <c r="D8" s="5">
-        <v>2.4733735000053159</v>
+        <v>2.4625580168960104</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>1118.1983820999999</v>
+        <v>1118.1898109000001</v>
       </c>
       <c r="C9" s="5">
-        <v>3.2714399999999841</v>
+        <v>3.2696838000001662</v>
       </c>
       <c r="D9" s="5">
-        <v>3.5784460979192634</v>
+        <v>3.5765162134989259</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>1122.6701461</v>
+        <v>1122.6647167000001</v>
       </c>
       <c r="C10" s="5">
-        <v>4.4717640000001211</v>
+        <v>4.4749057999999877</v>
       </c>
       <c r="D10" s="5">
-        <v>4.9058663187913076</v>
+        <v>4.9094277941453379</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>1128.4314362</v>
+        <v>1128.4238495</v>
       </c>
       <c r="C11" s="5">
-        <v>5.7612900999999965</v>
+        <v>5.7591327999998612</v>
       </c>
       <c r="D11" s="5">
-        <v>6.3349490268792108</v>
+        <v>6.3325410927828285</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>1130.9276139000001</v>
+        <v>1130.9225489</v>
       </c>
       <c r="C12" s="5">
-        <v>2.4961777000000893</v>
+        <v>2.4986994000000777</v>
       </c>
       <c r="D12" s="5">
-        <v>2.6870279196160363</v>
+        <v>2.6897938704395274</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>1133.9915169999999</v>
+        <v>1133.9836594000001</v>
       </c>
       <c r="C13" s="5">
-        <v>3.063903099999834</v>
+        <v>3.0611105000000407</v>
       </c>
       <c r="D13" s="5">
-        <v>3.2999160429113106</v>
+        <v>3.2968783982469718</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>1136.2626176000001</v>
+        <v>1136.2615258999999</v>
       </c>
       <c r="C14" s="5">
-        <v>2.2711006000001817</v>
+        <v>2.2778664999998455</v>
       </c>
       <c r="D14" s="5">
-        <v>2.4299491907091131</v>
+        <v>2.4372855615663047</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>1135.5712553000001</v>
+        <v>1135.5991945999999</v>
       </c>
       <c r="C15" s="5">
-        <v>-0.69136230000003707</v>
+        <v>-0.66233130000000529</v>
       </c>
       <c r="D15" s="5">
-        <v>-0.72770502626112732</v>
+        <v>-0.69724653001085324</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>1141.2767785000001</v>
+        <v>1141.2723398999999</v>
       </c>
       <c r="C16" s="5">
-        <v>5.705523200000016</v>
+        <v>5.6731452999999874</v>
       </c>
       <c r="D16" s="5">
-        <v>6.1986707883517456</v>
+        <v>6.162366482757875</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>1145.0305347999999</v>
+        <v>1145.0433184999999</v>
       </c>
       <c r="C17" s="5">
-        <v>3.7537562999998499</v>
+        <v>3.7709786000000349</v>
       </c>
       <c r="D17" s="5">
-        <v>4.0190899114207479</v>
+        <v>4.037881954944722</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>1134.2952703999999</v>
+        <v>1134.2989236999999</v>
       </c>
       <c r="C18" s="5">
-        <v>-10.735264400000005</v>
+        <v>-10.744394800000009</v>
       </c>
       <c r="D18" s="5">
-        <v>-10.688242490216782</v>
+        <v>-10.696755655189738</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>1133.7409242000001</v>
+        <v>1133.7441177999999</v>
       </c>
       <c r="C19" s="5">
-        <v>-0.55434619999982715</v>
+        <v>-0.55480590000001939</v>
       </c>
       <c r="D19" s="5">
-        <v>-0.58488324484498033</v>
+        <v>-0.58536508385548247</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>1134.4752641</v>
+        <v>1134.4686750000001</v>
       </c>
       <c r="C20" s="5">
-        <v>0.73433989999989535</v>
+        <v>0.72455720000016299</v>
       </c>
       <c r="D20" s="5">
-        <v>0.78003174063092651</v>
+        <v>0.76960161744499267</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>1139.495504</v>
+        <v>1139.4860209000001</v>
       </c>
       <c r="C21" s="5">
-        <v>5.0202398999999787</v>
+        <v>5.0173459000000094</v>
       </c>
       <c r="D21" s="5">
-        <v>5.4413648974560358</v>
+        <v>5.4381838008113359</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>1142.8195399000001</v>
+        <v>1142.8137964</v>
       </c>
       <c r="C22" s="5">
-        <v>3.3240359000001263</v>
+        <v>3.3277754999999161</v>
       </c>
       <c r="D22" s="5">
-        <v>3.5572469753546443</v>
+        <v>3.5613435563327078</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>1141.2003640999999</v>
+        <v>1141.1928639</v>
       </c>
       <c r="C23" s="5">
-        <v>-1.619175800000221</v>
+        <v>-1.6209324999999808</v>
       </c>
       <c r="D23" s="5">
-        <v>-1.6870040998520297</v>
+        <v>-1.6888285562805971</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>1141.8331349</v>
+        <v>1141.8262305999999</v>
       </c>
       <c r="C24" s="5">
-        <v>0.63277080000011665</v>
+        <v>0.63336669999989681</v>
       </c>
       <c r="D24" s="5">
-        <v>0.66740681985564265</v>
+        <v>0.6680416613868756</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>1142.0861259000001</v>
+        <v>1142.0791875</v>
       </c>
       <c r="C25" s="5">
-        <v>0.25299100000006547</v>
+        <v>0.25295690000007198</v>
       </c>
       <c r="D25" s="5">
-        <v>0.2662030214737543</v>
+        <v>0.26616870832818496</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>1143.4276881999999</v>
+        <v>1143.4260325</v>
       </c>
       <c r="C26" s="5">
-        <v>1.3415622999998504</v>
+        <v>1.3468450000000303</v>
       </c>
       <c r="D26" s="5">
-        <v>1.4187339784297981</v>
+        <v>1.4243655536307465</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>1146.3709816000001</v>
+        <v>1146.3974513999999</v>
       </c>
       <c r="C27" s="5">
-        <v>2.9432934000001296</v>
+        <v>2.9714188999998896</v>
       </c>
       <c r="D27" s="5">
-        <v>3.1330248371835623</v>
+        <v>3.1633972375529007</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>1146.957999</v>
+        <v>1146.9526739</v>
       </c>
       <c r="C28" s="5">
-        <v>0.58701739999992242</v>
+        <v>0.55522250000012718</v>
       </c>
       <c r="D28" s="5">
-        <v>0.61621254005739257</v>
+        <v>0.58273388570568851</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>1148.7199278000001</v>
+        <v>1148.7431222</v>
       </c>
       <c r="C29" s="5">
-        <v>1.7619288000000779</v>
+        <v>1.79044829999998</v>
       </c>
       <c r="D29" s="5">
-        <v>1.8590655649402654</v>
+        <v>1.8894250621260156</v>
       </c>
       <c r="E29" s="5">
-        <v>0.32220913660128137</v>
+        <v>0.323114736379293</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>1143.8248804</v>
+        <v>1143.8251743000001</v>
       </c>
       <c r="C30" s="5">
-        <v>-4.8950474000000668</v>
+        <v>-4.9179478999999446</v>
       </c>
       <c r="D30" s="5">
-        <v>-4.9954060146110262</v>
+        <v>-5.0181295774124894</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>1147.0269145</v>
+        <v>1147.0288131</v>
       </c>
       <c r="C31" s="5">
-        <v>3.2020340999999917</v>
+        <v>3.2036387999999079</v>
       </c>
       <c r="D31" s="5">
-        <v>3.4114991218735069</v>
+        <v>3.4132343270238286</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>1146.6399856</v>
+        <v>1146.6332144</v>
       </c>
       <c r="C32" s="5">
-        <v>-0.38692889999992985</v>
+        <v>-0.3955986999999368</v>
       </c>
       <c r="D32" s="5">
-        <v>-0.40404822844654076</v>
+        <v>-0.41308376750252007</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>1151.1225233</v>
+        <v>1151.1128787</v>
       </c>
       <c r="C33" s="5">
-        <v>4.4825376999999662</v>
+        <v>4.4796642999999676</v>
       </c>
       <c r="D33" s="5">
-        <v>4.7933273160555956</v>
+        <v>4.7902172709282098</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>1151.7789355</v>
+        <v>1151.7718319000001</v>
       </c>
       <c r="C34" s="5">
-        <v>0.65641219999997702</v>
+        <v>0.65895320000004176</v>
       </c>
       <c r="D34" s="5">
-        <v>0.68643413153870458</v>
+        <v>0.68910551125869191</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>1151.1271193</v>
+        <v>1151.1191346999999</v>
       </c>
       <c r="C35" s="5">
-        <v>-0.65181619999998475</v>
+        <v>-0.65269720000014786</v>
       </c>
       <c r="D35" s="5">
-        <v>-0.67699574703811161</v>
+        <v>-0.67791209785964535</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>1152.3421857999999</v>
+        <v>1152.3316516</v>
       </c>
       <c r="C36" s="5">
-        <v>1.2150664999999208</v>
+        <v>1.2125169000000824</v>
       </c>
       <c r="D36" s="5">
-        <v>1.2740335177655604</v>
+        <v>1.2713535493200423</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>1151.0898393</v>
+        <v>1151.0837839999999</v>
       </c>
       <c r="C37" s="5">
-        <v>-1.2523464999999305</v>
+        <v>-1.2478676000000632</v>
       </c>
       <c r="D37" s="5">
-        <v>-1.2963731478233931</v>
+        <v>-1.2917761083396484</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>1154.8049820000001</v>
+        <v>1154.8034938000001</v>
       </c>
       <c r="C38" s="5">
-        <v>3.7151427000001149</v>
+        <v>3.7197098000001461</v>
       </c>
       <c r="D38" s="5">
-        <v>3.9424958952327005</v>
+        <v>3.9474500833570181</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>1162.5614425000001</v>
+        <v>1162.5875171</v>
       </c>
       <c r="C39" s="5">
-        <v>7.7564605000000029</v>
+        <v>7.7840232999999444</v>
       </c>
       <c r="D39" s="5">
-        <v>8.3645407424602034</v>
+        <v>8.3953861520753126</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>1161.7917021000001</v>
+        <v>1161.7892261</v>
       </c>
       <c r="C40" s="5">
-        <v>-0.76974040000004607</v>
+        <v>-0.79829100000006292</v>
       </c>
       <c r="D40" s="5">
-        <v>-0.79164176986341594</v>
+        <v>-0.82087557743435458</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>1163.5609606999999</v>
+        <v>1163.5979566999999</v>
       </c>
       <c r="C41" s="5">
-        <v>1.76925859999983</v>
+        <v>1.8087305999999899</v>
       </c>
       <c r="D41" s="5">
-        <v>1.8428291575965039</v>
+        <v>1.8842992632682742</v>
       </c>
       <c r="E41" s="5">
-        <v>1.291962691760995</v>
+        <v>1.293138057841059</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>1168.8889041</v>
+        <v>1168.8845354</v>
       </c>
       <c r="C42" s="5">
-        <v>5.3279434000000947</v>
+        <v>5.2865787000000637</v>
       </c>
       <c r="D42" s="5">
-        <v>5.6353154820840023</v>
+        <v>5.5902832662240165</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>1173.9001917999999</v>
+        <v>1173.899441</v>
       </c>
       <c r="C43" s="5">
-        <v>5.0112876999999116</v>
+        <v>5.0149056000000201</v>
       </c>
       <c r="D43" s="5">
-        <v>5.267728230219304</v>
+        <v>5.2716416227734042</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>1175.4470133</v>
+        <v>1175.4375593</v>
       </c>
       <c r="C44" s="5">
-        <v>1.5468215000000782</v>
+        <v>1.538118299999951</v>
       </c>
       <c r="D44" s="5">
-        <v>1.592722506857891</v>
+        <v>1.5836973870490212</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>1182.176749</v>
+        <v>1182.1625001</v>
       </c>
       <c r="C45" s="5">
-        <v>6.729735699999992</v>
+        <v>6.724940800000013</v>
       </c>
       <c r="D45" s="5">
-        <v>7.090828679706429</v>
+        <v>7.0856752752873176</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>1184.2231853999999</v>
+        <v>1184.2128055000001</v>
       </c>
       <c r="C46" s="5">
-        <v>2.0464363999999478</v>
+        <v>2.0503054000000702</v>
       </c>
       <c r="D46" s="5">
-        <v>2.097182041074519</v>
+        <v>2.1012104468987935</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>1188.3737169000001</v>
+        <v>1188.3627488</v>
       </c>
       <c r="C47" s="5">
-        <v>4.1505315000001701</v>
+        <v>4.1499432999999044</v>
       </c>
       <c r="D47" s="5">
-        <v>4.2878561465687026</v>
+        <v>4.2872750316286901</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>1197.3967545</v>
+        <v>1197.3847304999999</v>
       </c>
       <c r="C48" s="5">
-        <v>9.0230375999999524</v>
+        <v>9.0219816999999694</v>
       </c>
       <c r="D48" s="5">
-        <v>9.501599750132339</v>
+        <v>9.5005323930947849</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>1199.3160456999999</v>
+        <v>1199.3117493</v>
       </c>
       <c r="C49" s="5">
-        <v>1.9192911999998614</v>
+        <v>1.9270188000000417</v>
       </c>
       <c r="D49" s="5">
-        <v>1.9405118552518363</v>
+        <v>1.9484139211045415</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>1204.8118648</v>
+        <v>1204.8151046</v>
       </c>
       <c r="C50" s="5">
-        <v>5.4958191000000625</v>
+        <v>5.5033553000000666</v>
       </c>
       <c r="D50" s="5">
-        <v>5.6396853402122193</v>
+        <v>5.6476357801671817</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>1205.395955</v>
+        <v>1205.4162646</v>
       </c>
       <c r="C51" s="5">
-        <v>0.58409019999999146</v>
+        <v>0.60115999999993619</v>
       </c>
       <c r="D51" s="5">
-        <v>0.58331111884379894</v>
+        <v>0.60040334258797401</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>1208.1827492</v>
+        <v>1208.1899275000001</v>
       </c>
       <c r="C52" s="5">
-        <v>2.7867942000000312</v>
+        <v>2.7736629000000903</v>
       </c>
       <c r="D52" s="5">
-        <v>2.8098696103556753</v>
+        <v>2.7964138593713717</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>1214.4098578999999</v>
+        <v>1214.4668176</v>
       </c>
       <c r="C53" s="5">
-        <v>6.227108699999917</v>
+        <v>6.276890099999946</v>
       </c>
       <c r="D53" s="5">
-        <v>6.3633094382788746</v>
+        <v>6.4156028869608139</v>
       </c>
       <c r="E53" s="5">
-        <v>4.3701102836424921</v>
+        <v>4.3716870253249551</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>1216.3375732</v>
+        <v>1216.3306702</v>
       </c>
       <c r="C54" s="5">
-        <v>1.9277153000000453</v>
+        <v>1.8638525999999729</v>
       </c>
       <c r="D54" s="5">
-        <v>1.9215601273107952</v>
+        <v>1.8572752311802665</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>1218.0968442999999</v>
+        <v>1218.0883736999999</v>
       </c>
       <c r="C55" s="5">
-        <v>1.7592710999999781</v>
+        <v>1.7577034999999341</v>
       </c>
       <c r="D55" s="5">
-        <v>1.7495148101297264</v>
+        <v>1.7479534916199357</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>1222.5266205</v>
+        <v>1222.5185778</v>
       </c>
       <c r="C56" s="5">
-        <v>4.4297762000001057</v>
+        <v>4.4302041000000827</v>
       </c>
       <c r="D56" s="5">
-        <v>4.4523171975267228</v>
+        <v>4.4527875007074558</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>1228.6296176000001</v>
+        <v>1228.6033562</v>
       </c>
       <c r="C57" s="5">
-        <v>6.1029971000000387</v>
+        <v>6.0847784000000047</v>
       </c>
       <c r="D57" s="5">
-        <v>6.1577897536611248</v>
+        <v>6.138942898817068</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>1233.8735667999999</v>
+        <v>1233.8490374</v>
       </c>
       <c r="C58" s="5">
-        <v>5.2439491999998609</v>
+        <v>5.2456812000000355</v>
       </c>
       <c r="D58" s="5">
-        <v>5.2437130808580701</v>
+        <v>5.2456006419397072</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>1239.2633985</v>
+        <v>1239.2450507999999</v>
       </c>
       <c r="C59" s="5">
-        <v>5.3898317000000588</v>
+        <v>5.3960133999999016</v>
       </c>
       <c r="D59" s="5">
-        <v>5.3696532845677991</v>
+        <v>5.3760701828296176</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>1252.1533735999999</v>
+        <v>1252.1376166</v>
       </c>
       <c r="C60" s="5">
-        <v>12.889975099999901</v>
+        <v>12.892565800000057</v>
       </c>
       <c r="D60" s="5">
-        <v>13.220966709077775</v>
+        <v>13.223984906675422</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>1255.8719309999999</v>
+        <v>1255.8687190999999</v>
       </c>
       <c r="C61" s="5">
-        <v>3.7185574000000088</v>
+        <v>3.7311024999999063</v>
       </c>
       <c r="D61" s="5">
-        <v>3.6224633864959888</v>
+        <v>3.6349317736691589</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>1259.6820700999999</v>
+        <v>1259.6939404</v>
       </c>
       <c r="C62" s="5">
-        <v>3.8101391000000149</v>
+        <v>3.8252213000000665</v>
       </c>
       <c r="D62" s="5">
-        <v>3.7019984673039907</v>
+        <v>3.7169086289109643</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>1265.5465196</v>
+        <v>1265.5623330000001</v>
       </c>
       <c r="C63" s="5">
-        <v>5.8644495000000916</v>
+        <v>5.8683926000001065</v>
       </c>
       <c r="D63" s="5">
-        <v>5.7318891780342218</v>
+        <v>5.7357869866404565</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>1272.5677485000001</v>
+        <v>1272.6037693000001</v>
       </c>
       <c r="C64" s="5">
-        <v>7.0212289000000965</v>
+        <v>7.0414362999999867</v>
       </c>
       <c r="D64" s="5">
-        <v>6.8645308743807476</v>
+        <v>6.8848070972165942</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>1279.4810364</v>
+        <v>1279.5734878999999</v>
       </c>
       <c r="C65" s="5">
-        <v>6.9132878999998866</v>
+        <v>6.969718599999851</v>
       </c>
       <c r="D65" s="5">
-        <v>6.717413856694443</v>
+        <v>6.7737104599564946</v>
       </c>
       <c r="E65" s="5">
-        <v>5.3582551291640135</v>
+        <v>5.3609262399331836</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>1281.0991091999999</v>
+        <v>1281.1018549999999</v>
       </c>
       <c r="C66" s="5">
-        <v>1.6180727999999363</v>
+        <v>1.5283670999999686</v>
       </c>
       <c r="D66" s="5">
-        <v>1.5281584945171955</v>
+        <v>1.4427753991705705</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>1287.4312032</v>
+        <v>1287.3905358</v>
       </c>
       <c r="C67" s="5">
-        <v>6.3320940000000974</v>
+        <v>6.2886808000000656</v>
       </c>
       <c r="D67" s="5">
-        <v>6.0951715552280294</v>
+        <v>6.0522348337848975</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>1291.2724125</v>
+        <v>1291.2540830999999</v>
       </c>
       <c r="C68" s="5">
-        <v>3.8412092999999459</v>
+        <v>3.8635472999999365</v>
       </c>
       <c r="D68" s="5">
-        <v>3.6396890604978305</v>
+        <v>3.6613233011815849</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>1290.1002592</v>
+        <v>1290.0548811000001</v>
       </c>
       <c r="C69" s="5">
-        <v>-1.1721532999999908</v>
+        <v>-1.1992019999997865</v>
       </c>
       <c r="D69" s="5">
-        <v>-1.0838786621281127</v>
+        <v>-1.108778377280295</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>1294.5158188</v>
+        <v>1294.475623</v>
       </c>
       <c r="C70" s="5">
-        <v>4.4155596000000514</v>
+        <v>4.4207418999999391</v>
       </c>
       <c r="D70" s="5">
-        <v>4.1853828506803525</v>
+        <v>4.1905381383809948</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>1297.4389624999999</v>
+        <v>1297.4132634</v>
       </c>
       <c r="C71" s="5">
-        <v>2.923143699999855</v>
+        <v>2.9376403999999638</v>
       </c>
       <c r="D71" s="5">
-        <v>2.7436257570138789</v>
+        <v>2.7574891456725759</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>1300.8487514000001</v>
+        <v>1300.8322307000001</v>
       </c>
       <c r="C72" s="5">
-        <v>3.4097889000001942</v>
+        <v>3.4189673000000766</v>
       </c>
       <c r="D72" s="5">
-        <v>3.199697383624267</v>
+        <v>3.2084999538308789</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>1308.3686259999999</v>
+        <v>1308.3673764</v>
       </c>
       <c r="C73" s="5">
-        <v>7.5198745999998664</v>
+        <v>7.53514569999993</v>
       </c>
       <c r="D73" s="5">
-        <v>7.1617516204414811</v>
+        <v>7.1768559808591981</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>1311.0312435999999</v>
+        <v>1311.0520581000001</v>
       </c>
       <c r="C74" s="5">
-        <v>2.6626175999999759</v>
+        <v>2.6846817000000556</v>
       </c>
       <c r="D74" s="5">
-        <v>2.4696003562511892</v>
+        <v>2.4902989163871236</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>1311.5369459000001</v>
+        <v>1311.5497452</v>
       </c>
       <c r="C75" s="5">
-        <v>0.50570230000016636</v>
+        <v>0.49768709999989369</v>
       </c>
       <c r="D75" s="5">
-        <v>0.46385762445151357</v>
+        <v>0.45648302843053212</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>1320.1755535</v>
+        <v>1320.2401837</v>
       </c>
       <c r="C76" s="5">
-        <v>8.6386075999998866</v>
+        <v>8.6904385000000275</v>
       </c>
       <c r="D76" s="5">
-        <v>8.1966681150514873</v>
+        <v>8.2475700884878211</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>1324.0639464999999</v>
+        <v>1324.1958465</v>
       </c>
       <c r="C77" s="5">
-        <v>3.8883929999999509</v>
+        <v>3.9556628000000273</v>
       </c>
       <c r="D77" s="5">
-        <v>3.5922545217782043</v>
+        <v>3.6552470084466604</v>
       </c>
       <c r="E77" s="5">
-        <v>3.4844525891091216</v>
+        <v>3.487283772441474</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>1327.0297470999999</v>
+        <v>1327.059129</v>
       </c>
       <c r="C78" s="5">
-        <v>2.9658005999999659</v>
+        <v>2.8632824999999684</v>
       </c>
       <c r="D78" s="5">
-        <v>2.7212693373041441</v>
+        <v>2.6258177826868456</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>1331.2642404000001</v>
+        <v>1331.1867327</v>
       </c>
       <c r="C79" s="5">
-        <v>4.2344933000001674</v>
+        <v>4.1276037000000088</v>
       </c>
       <c r="D79" s="5">
-        <v>3.8970694617084689</v>
+        <v>3.7969231546520543</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>1337.0018069</v>
+        <v>1336.9616228</v>
       </c>
       <c r="C80" s="5">
-        <v>5.7375664999999572</v>
+        <v>5.7748900999999933</v>
       </c>
       <c r="D80" s="5">
-        <v>5.2962084876839732</v>
+        <v>5.3318050238782666</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>1342.5473646</v>
+        <v>1342.4809204999999</v>
       </c>
       <c r="C81" s="5">
-        <v>5.5455577000000176</v>
+        <v>5.5192976999999246</v>
       </c>
       <c r="D81" s="5">
-        <v>5.0924378273387028</v>
+        <v>5.0679291899421441</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>1349.2806227999999</v>
+        <v>1349.2251664</v>
       </c>
       <c r="C82" s="5">
-        <v>6.7332581999999093</v>
+        <v>6.7442459000001236</v>
       </c>
       <c r="D82" s="5">
-        <v>6.1871597301904169</v>
+        <v>6.197852121490155</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>1353.4738907000001</v>
+        <v>1353.443037</v>
       </c>
       <c r="C83" s="5">
-        <v>4.1932679000001372</v>
+        <v>4.2178705999999693</v>
       </c>
       <c r="D83" s="5">
-        <v>3.7937462674881628</v>
+        <v>3.8165485646776132</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>1360.0259421000001</v>
+        <v>1360.0103627000001</v>
       </c>
       <c r="C84" s="5">
-        <v>6.5520513999999821</v>
+        <v>6.5673257000000831</v>
       </c>
       <c r="D84" s="5">
-        <v>5.9662879750147724</v>
+        <v>5.9807099989158896</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>1368.6008953</v>
+        <v>1368.6032349</v>
       </c>
       <c r="C85" s="5">
-        <v>8.5749531999999817</v>
+        <v>8.5928721999998743</v>
       </c>
       <c r="D85" s="5">
-        <v>7.8339533270501249</v>
+        <v>7.8509899828391294</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>1370.9421998</v>
+        <v>1370.9716985</v>
       </c>
       <c r="C86" s="5">
-        <v>2.3413044999999784</v>
+        <v>2.368463600000041</v>
       </c>
       <c r="D86" s="5">
-        <v>2.0723002269555257</v>
+        <v>2.0965645367168717</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>1380.0370525000001</v>
+        <v>1380.0554771</v>
       </c>
       <c r="C87" s="5">
-        <v>9.0948527000000468</v>
+        <v>9.0837785999999596</v>
       </c>
       <c r="D87" s="5">
-        <v>8.2578066231762328</v>
+        <v>8.2471985408114392</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>1388.8681908999999</v>
+        <v>1388.9573665999999</v>
       </c>
       <c r="C88" s="5">
-        <v>8.8311383999998725</v>
+        <v>8.9018894999999247</v>
       </c>
       <c r="D88" s="5">
-        <v>7.9551622253875021</v>
+        <v>8.021062644282285</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>1392.0494472</v>
+        <v>1392.2154349</v>
       </c>
       <c r="C89" s="5">
-        <v>3.1812563000000864</v>
+        <v>3.2580683000001045</v>
       </c>
       <c r="D89" s="5">
-        <v>2.7835395017131503</v>
+        <v>2.8514327150988672</v>
       </c>
       <c r="E89" s="5">
-        <v>5.1346085572159472</v>
+        <v>5.1366713299836553</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>1400.361402</v>
+        <v>1400.4268704999999</v>
       </c>
       <c r="C90" s="5">
-        <v>8.3119547999999668</v>
+        <v>8.2114355999999589</v>
       </c>
       <c r="D90" s="5">
-        <v>7.4052810622677656</v>
+        <v>7.311901458407899</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>1406.7990875</v>
+        <v>1406.6748505999999</v>
       </c>
       <c r="C91" s="5">
-        <v>6.4376855000000432</v>
+        <v>6.2479800999999497</v>
       </c>
       <c r="D91" s="5">
-        <v>5.65823537843122</v>
+        <v>5.4871244279582454</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>1413.7861720999999</v>
+        <v>1413.7061478000001</v>
       </c>
       <c r="C92" s="5">
-        <v>6.9870845999998892</v>
+        <v>7.0312972000001537</v>
       </c>
       <c r="D92" s="5">
-        <v>6.1255172658985391</v>
+        <v>6.1659093914987917</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>1421.5440578</v>
+        <v>1421.4550769</v>
       </c>
       <c r="C93" s="5">
-        <v>7.757885700000088</v>
+        <v>7.7489290999999412</v>
       </c>
       <c r="D93" s="5">
-        <v>6.7871844511067092</v>
+        <v>6.7795062136742912</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>1430.6683512</v>
+        <v>1430.6005520000001</v>
       </c>
       <c r="C94" s="5">
-        <v>9.1242933999999423</v>
+        <v>9.1454751000001124</v>
       </c>
       <c r="D94" s="5">
-        <v>7.9801055667875653</v>
+        <v>7.9998100620673585</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>1438.6703848</v>
+        <v>1438.6368703999999</v>
       </c>
       <c r="C95" s="5">
-        <v>8.0020336000000043</v>
+        <v>8.0363183999998</v>
       </c>
       <c r="D95" s="5">
-        <v>6.9222293071907082</v>
+        <v>6.9531496965631101</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>1435.3111266999999</v>
+        <v>1435.2988127000001</v>
       </c>
       <c r="C96" s="5">
-        <v>-3.3592581000000337</v>
+        <v>-3.3380576999998084</v>
       </c>
       <c r="D96" s="5">
-        <v>-2.7662636494494408</v>
+        <v>-2.7490910732254514</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>1445.5775994999999</v>
+        <v>1445.5864102</v>
       </c>
       <c r="C97" s="5">
-        <v>10.266472799999974</v>
+        <v>10.287597499999947</v>
       </c>
       <c r="D97" s="5">
-        <v>8.9291962511414358</v>
+        <v>8.94837942614528</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>1453.9156333999999</v>
+        <v>1453.9555298</v>
       </c>
       <c r="C98" s="5">
-        <v>8.3380339000000276</v>
+        <v>8.3691195999999763</v>
       </c>
       <c r="D98" s="5">
-        <v>7.1454069250587615</v>
+        <v>7.1728551340730418</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>1457.1939312</v>
+        <v>1457.2186005999999</v>
       </c>
       <c r="C99" s="5">
-        <v>3.2782978000000185</v>
+        <v>3.2630707999999231</v>
       </c>
       <c r="D99" s="5">
-        <v>2.7395761677142971</v>
+        <v>2.7266181915117427</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>1463.90391</v>
+        <v>1463.9970125</v>
       </c>
       <c r="C100" s="5">
-        <v>6.7099788000000444</v>
+        <v>6.7784119000000373</v>
       </c>
       <c r="D100" s="5">
-        <v>5.6677847440913531</v>
+        <v>5.7269763480058078</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>1466.8661847999999</v>
+        <v>1467.0538383000001</v>
       </c>
       <c r="C101" s="5">
-        <v>2.9622747999999319</v>
+        <v>3.0568258000000696</v>
       </c>
       <c r="D101" s="5">
-        <v>2.4554618344417189</v>
+        <v>2.5345755554026628</v>
       </c>
       <c r="E101" s="5">
-        <v>5.3745747143169265</v>
+        <v>5.3754901378015196</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>1474.0975238000001</v>
+        <v>1474.1968878</v>
       </c>
       <c r="C102" s="5">
-        <v>7.2313390000001618</v>
+        <v>7.143049499999961</v>
       </c>
       <c r="D102" s="5">
-        <v>6.0788091091399377</v>
+        <v>6.0018040135962236</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>1479.488564</v>
+        <v>1479.3443493</v>
       </c>
       <c r="C103" s="5">
-        <v>5.3910401999999067</v>
+        <v>5.1474614999999631</v>
       </c>
       <c r="D103" s="5">
-        <v>4.4779759868251112</v>
+        <v>4.2714579076237991</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>1483.1929491000001</v>
+        <v>1483.0867565999999</v>
       </c>
       <c r="C104" s="5">
-        <v>3.7043851000000814</v>
+        <v>3.742407299999968</v>
       </c>
       <c r="D104" s="5">
-        <v>3.046317478689331</v>
+        <v>3.0783257641072925</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>1490.8087946999999</v>
+        <v>1490.7082516999999</v>
       </c>
       <c r="C105" s="5">
-        <v>7.6158455999998296</v>
+        <v>7.6214950999999473</v>
       </c>
       <c r="D105" s="5">
-        <v>6.3387440540677575</v>
+        <v>6.3440470009140437</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>1495.8661224</v>
+        <v>1495.7909168000001</v>
       </c>
       <c r="C106" s="5">
-        <v>5.0573277000000871</v>
+        <v>5.082665100000213</v>
       </c>
       <c r="D106" s="5">
-        <v>4.1476238767356399</v>
+        <v>4.1690812929692012</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>1500.9114429000001</v>
+        <v>1500.8788192</v>
       </c>
       <c r="C107" s="5">
-        <v>5.0453205000001162</v>
+        <v>5.0879023999998481</v>
       </c>
       <c r="D107" s="5">
-        <v>4.1233433364810779</v>
+        <v>4.1590105109945652</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>1509.8707889</v>
+        <v>1509.8624703</v>
       </c>
       <c r="C108" s="5">
-        <v>8.9593459999998686</v>
+        <v>8.9836511000000883</v>
       </c>
       <c r="D108" s="5">
-        <v>7.4030395275079153</v>
+        <v>7.4239550865736081</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>1518.5325965</v>
+        <v>1518.5442797000001</v>
       </c>
       <c r="C109" s="5">
-        <v>8.6618075999999746</v>
+        <v>8.6818094000000201</v>
       </c>
       <c r="D109" s="5">
-        <v>7.1055633470640922</v>
+        <v>7.1225343344870407</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>1521.40221</v>
+        <v>1521.4452914999999</v>
       </c>
       <c r="C110" s="5">
-        <v>2.869613500000014</v>
+        <v>2.9010117999998783</v>
       </c>
       <c r="D110" s="5">
-        <v>2.2913917179288479</v>
+        <v>2.31670933685999</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>1528.5296989999999</v>
+        <v>1528.5634155</v>
       </c>
       <c r="C111" s="5">
-        <v>7.1274889999999687</v>
+        <v>7.1181240000000798</v>
       </c>
       <c r="D111" s="5">
-        <v>5.7689184245767411</v>
+        <v>5.7609750290670503</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>1536.2158955</v>
+        <v>1536.2972457999999</v>
       </c>
       <c r="C112" s="5">
-        <v>7.6861965000000509</v>
+        <v>7.7338302999999087</v>
       </c>
       <c r="D112" s="5">
-        <v>6.2039030396008998</v>
+        <v>6.243285276118371</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>1543.7404719000001</v>
+        <v>1543.9375081999999</v>
       </c>
       <c r="C113" s="5">
-        <v>7.5245764000001145</v>
+        <v>7.6402623999999832</v>
       </c>
       <c r="D113" s="5">
-        <v>6.0387078799807314</v>
+        <v>6.1337703567433399</v>
       </c>
       <c r="E113" s="5">
-        <v>5.2407157446663577</v>
+        <v>5.2406849628021446</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>1542.9454986000001</v>
+        <v>1543.0682293</v>
       </c>
       <c r="C114" s="5">
-        <v>-0.79497330000003785</v>
+        <v>-0.86927889999992658</v>
       </c>
       <c r="D114" s="5">
-        <v>-0.61621151740930413</v>
+        <v>-0.6735444318395678</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>1548.8492160999999</v>
+        <v>1548.6969280000001</v>
       </c>
       <c r="C115" s="5">
-        <v>5.903717499999857</v>
+        <v>5.6286987000000863</v>
       </c>
       <c r="D115" s="5">
-        <v>4.6893863733324936</v>
+        <v>4.466173747955593</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>1555.0804516999999</v>
+        <v>1554.9535503</v>
       </c>
       <c r="C116" s="5">
-        <v>6.2312355999999909</v>
+        <v>6.2566222999998899</v>
       </c>
       <c r="D116" s="5">
-        <v>4.9360376310002119</v>
+        <v>4.9570947337433946</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>1558.4410656</v>
+        <v>1558.346239</v>
       </c>
       <c r="C117" s="5">
-        <v>3.3606139000000894</v>
+        <v>3.3926887000000079</v>
       </c>
       <c r="D117" s="5">
-        <v>2.6243117815147654</v>
+        <v>2.649879239826225</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>1560.7547248000001</v>
+        <v>1560.6892353000001</v>
       </c>
       <c r="C118" s="5">
-        <v>2.3136592000000746</v>
+        <v>2.3429963000000953</v>
       </c>
       <c r="D118" s="5">
-        <v>1.7961369896943857</v>
+        <v>1.8192121999348387</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>1566.3511461000001</v>
+        <v>1566.3259903000001</v>
       </c>
       <c r="C119" s="5">
-        <v>5.5964212999999745</v>
+        <v>5.6367549999999937</v>
       </c>
       <c r="D119" s="5">
-        <v>4.3887387529282673</v>
+        <v>4.4211887823709661</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>1571.8710962</v>
+        <v>1571.8688222000001</v>
       </c>
       <c r="C120" s="5">
-        <v>5.51995009999996</v>
+        <v>5.5428319000000101</v>
       </c>
       <c r="D120" s="5">
-        <v>4.3118355239432304</v>
+        <v>4.3301295507573112</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>1577.7759424999999</v>
+        <v>1577.7886934999999</v>
       </c>
       <c r="C121" s="5">
-        <v>5.9048462999999174</v>
+        <v>5.9198712999998406</v>
       </c>
       <c r="D121" s="5">
-        <v>4.602200167570536</v>
+        <v>4.6141610012596646</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>1582.2233888999999</v>
+        <v>1582.261448</v>
       </c>
       <c r="C122" s="5">
-        <v>4.4474463999999898</v>
+        <v>4.4727545000000646</v>
       </c>
       <c r="D122" s="5">
-        <v>3.4355061362993045</v>
+        <v>3.4553332752437216</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>1588.4582330000001</v>
+        <v>1588.4888229999999</v>
       </c>
       <c r="C123" s="5">
-        <v>6.2348441000001458</v>
+        <v>6.2273749999999382</v>
       </c>
       <c r="D123" s="5">
-        <v>4.8325133960090083</v>
+        <v>4.8264797234264023</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>1592.5264419</v>
+        <v>1592.570786</v>
       </c>
       <c r="C124" s="5">
-        <v>4.0682088999999451</v>
+        <v>4.081963000000087</v>
       </c>
       <c r="D124" s="5">
-        <v>3.1169892720329884</v>
+        <v>3.1276157244949365</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>1600.6831050000001</v>
+        <v>1600.8508652999999</v>
       </c>
       <c r="C125" s="5">
-        <v>8.1566631000000598</v>
+        <v>8.2800792999998976</v>
       </c>
       <c r="D125" s="5">
-        <v>6.3223357198975094</v>
+        <v>6.4205657626675849</v>
       </c>
       <c r="E125" s="5">
-        <v>3.6886143841209362</v>
+        <v>3.6862474548178037</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>1603.8668582</v>
+        <v>1603.9873548</v>
       </c>
       <c r="C126" s="5">
-        <v>3.1837531999999555</v>
+        <v>3.1364895000001525</v>
       </c>
       <c r="D126" s="5">
-        <v>2.4130800765624016</v>
+        <v>2.3766185399147766</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>1608.7741203</v>
+        <v>1608.651204</v>
       </c>
       <c r="C127" s="5">
-        <v>4.9072621000000254</v>
+        <v>4.6638491999999587</v>
       </c>
       <c r="D127" s="5">
-        <v>3.7339930576971492</v>
+        <v>3.5455354686459328</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>1614.9775813000001</v>
+        <v>1614.8546546</v>
       </c>
       <c r="C128" s="5">
-        <v>6.2034610000000612</v>
+        <v>6.2034505999999965</v>
       </c>
       <c r="D128" s="5">
-        <v>4.7266277959566283</v>
+        <v>4.7269885561534553</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>1622.2978889999999</v>
+        <v>1622.2206945</v>
       </c>
       <c r="C129" s="5">
-        <v>7.3203076999998302</v>
+        <v>7.3660399000000325</v>
       </c>
       <c r="D129" s="5">
-        <v>5.5769864268126579</v>
+        <v>5.6131442811567123</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>1630.4699688000001</v>
+        <v>1630.4139553</v>
       </c>
       <c r="C130" s="5">
-        <v>8.1720798000001196</v>
+        <v>8.1932607999999618</v>
       </c>
       <c r="D130" s="5">
-        <v>6.2151365951072846</v>
+        <v>6.2320003530032642</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>1641.4800353000001</v>
+        <v>1641.4629190999999</v>
       </c>
       <c r="C131" s="5">
-        <v>11.010066499999994</v>
+        <v>11.04896379999991</v>
       </c>
       <c r="D131" s="5">
-        <v>8.4110649297845619</v>
+        <v>8.4421973952289786</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>1642.7453777000001</v>
+        <v>1642.7474256</v>
       </c>
       <c r="C132" s="5">
-        <v>1.2653424000000086</v>
+        <v>1.2845065000001341</v>
       </c>
       <c r="D132" s="5">
-        <v>0.92895741912335517</v>
+        <v>0.94309732509463284</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>1645.8251163</v>
+        <v>1645.8339587</v>
       </c>
       <c r="C133" s="5">
-        <v>3.0797385999999278</v>
+        <v>3.0865330999999969</v>
       </c>
       <c r="D133" s="5">
-        <v>2.2730437827850558</v>
+        <v>2.2781076240883325</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>1652.7195039000001</v>
+        <v>1652.7536444</v>
       </c>
       <c r="C134" s="5">
-        <v>6.8943876000000728</v>
+        <v>6.9196856999999454</v>
       </c>
       <c r="D134" s="5">
-        <v>5.1442674587913517</v>
+        <v>5.1635539588606338</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>1654.1411544</v>
+        <v>1654.1647874</v>
       </c>
       <c r="C135" s="5">
-        <v>1.4216504999999415</v>
+        <v>1.4111430000000382</v>
       </c>
       <c r="D135" s="5">
-        <v>1.0371238682064687</v>
+        <v>1.0294010292740241</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>1657.2163959</v>
+        <v>1657.2282932999999</v>
       </c>
       <c r="C136" s="5">
-        <v>3.0752414999999473</v>
+        <v>3.0635058999998819</v>
       </c>
       <c r="D136" s="5">
-        <v>2.2538937179439555</v>
+        <v>2.2451723040238791</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>1660.9712382</v>
+        <v>1661.0908732</v>
       </c>
       <c r="C137" s="5">
-        <v>3.7548423000000639</v>
+        <v>3.862579900000128</v>
       </c>
       <c r="D137" s="5">
-        <v>2.7530422703827773</v>
+        <v>2.8330301579300166</v>
       </c>
       <c r="E137" s="5">
-        <v>3.7664002957037424</v>
+        <v>3.7629993652601224</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>1664.2815188</v>
+        <v>1664.3718705000001</v>
       </c>
       <c r="C138" s="5">
-        <v>3.3102805999999418</v>
+        <v>3.2809973000000809</v>
       </c>
       <c r="D138" s="5">
-        <v>2.4179645616054124</v>
+        <v>2.3961674597484883</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>1666.6725696999999</v>
+        <v>1666.5946338000001</v>
       </c>
       <c r="C139" s="5">
-        <v>2.391050899999982</v>
+        <v>2.2227632999999969</v>
       </c>
       <c r="D139" s="5">
-        <v>1.73771218042853</v>
+        <v>1.6144201562772187</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>1669.3231797999999</v>
+        <v>1669.2264438</v>
       </c>
       <c r="C140" s="5">
-        <v>2.6506100999999944</v>
+        <v>2.6318099999998594</v>
       </c>
       <c r="D140" s="5">
-        <v>1.9252143487332285</v>
+        <v>1.9115306506916951</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>1666.9690052999999</v>
+        <v>1666.9230803999999</v>
       </c>
       <c r="C141" s="5">
-        <v>-2.3541744999999992</v>
+        <v>-2.3033634000000802</v>
       </c>
       <c r="D141" s="5">
-        <v>-1.6792435242623305</v>
+        <v>-1.6433688711281813</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>1663.6544613000001</v>
+        <v>1663.6279552000001</v>
       </c>
       <c r="C142" s="5">
-        <v>-3.3145439999998416</v>
+        <v>-3.2951251999998021</v>
       </c>
       <c r="D142" s="5">
-        <v>-2.3601172721241626</v>
+        <v>-2.3465040661510117</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>1663.9871780999999</v>
+        <v>1663.9804975</v>
       </c>
       <c r="C143" s="5">
-        <v>0.33271679999984372</v>
+        <v>0.35254229999986819</v>
       </c>
       <c r="D143" s="5">
-        <v>0.24025398889639948</v>
+        <v>0.25459068475401914</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>1653.2348815</v>
+        <v>1653.2383052</v>
       </c>
       <c r="C144" s="5">
-        <v>-10.752296599999909</v>
+        <v>-10.742192299999942</v>
       </c>
       <c r="D144" s="5">
-        <v>-7.4843909312422578</v>
+        <v>-7.4776343841981729</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>1652.4134828000001</v>
+        <v>1652.4206832</v>
       </c>
       <c r="C145" s="5">
-        <v>-0.82139869999991788</v>
+        <v>-0.81762200000002849</v>
       </c>
       <c r="D145" s="5">
-        <v>-0.59458544230630572</v>
+        <v>-0.59185781410677762</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>1649.6077811</v>
+        <v>1649.639541</v>
       </c>
       <c r="C146" s="5">
-        <v>-2.8057017000000997</v>
+        <v>-2.7811421999999766</v>
       </c>
       <c r="D146" s="5">
-        <v>-2.0186094424475609</v>
+        <v>-2.0010943071263831</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>1635.7587458</v>
+        <v>1635.7667108000001</v>
       </c>
       <c r="C147" s="5">
-        <v>-13.849035299999969</v>
+        <v>-13.872830199999953</v>
       </c>
       <c r="D147" s="5">
-        <v>-9.6220150720165432</v>
+        <v>-9.6376131765123496</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>1630.5859869000001</v>
+        <v>1630.5722450999999</v>
       </c>
       <c r="C148" s="5">
-        <v>-5.1727588999999625</v>
+        <v>-5.1944657000001371</v>
       </c>
       <c r="D148" s="5">
-        <v>-3.7294491625079251</v>
+        <v>-3.7448090733833483</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>1624.265433</v>
+        <v>1624.3289201</v>
       </c>
       <c r="C149" s="5">
-        <v>-6.3205539000000499</v>
+        <v>-6.2433249999999134</v>
       </c>
       <c r="D149" s="5">
-        <v>-4.5535995941432983</v>
+        <v>-4.4991642267453669</v>
       </c>
       <c r="E149" s="5">
-        <v>-2.2099001087928616</v>
+        <v>-2.2131211298018982</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>1627.7052020000001</v>
+        <v>1627.7591133000001</v>
       </c>
       <c r="C150" s="5">
-        <v>3.4397690000000694</v>
+        <v>3.4301932000000761</v>
       </c>
       <c r="D150" s="5">
-        <v>2.5710956016484099</v>
+        <v>2.5637533437597337</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>1626.4799834999999</v>
+        <v>1626.4489543</v>
       </c>
       <c r="C151" s="5">
-        <v>-1.22521850000021</v>
+        <v>-1.3101590000001124</v>
       </c>
       <c r="D151" s="5">
-        <v>-0.89954283946354074</v>
+        <v>-0.96159778528153161</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>1627.1991817000001</v>
+        <v>1627.1433388999999</v>
       </c>
       <c r="C152" s="5">
-        <v>0.71919820000016443</v>
+        <v>0.69438459999992119</v>
       </c>
       <c r="D152" s="5">
-        <v>0.53190930637960765</v>
+        <v>0.51352421002059945</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>1624.2953219999999</v>
+        <v>1624.2723662000001</v>
       </c>
       <c r="C153" s="5">
-        <v>-2.9038597000001118</v>
+        <v>-2.8709726999998111</v>
       </c>
       <c r="D153" s="5">
-        <v>-2.1205959816176234</v>
+        <v>-2.0968835040739986</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>1626.9876756000001</v>
+        <v>1626.9734837999999</v>
       </c>
       <c r="C154" s="5">
-        <v>2.6923536000001604</v>
+        <v>2.7011175999998613</v>
       </c>
       <c r="D154" s="5">
-        <v>2.0072960530490569</v>
+        <v>2.0139186927981667</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>1623.4841958</v>
+        <v>1623.4818216000001</v>
       </c>
       <c r="C155" s="5">
-        <v>-3.5034798000001501</v>
+        <v>-3.491662199999837</v>
       </c>
       <c r="D155" s="5">
-        <v>-2.5536392016899501</v>
+        <v>-2.5451488692607049</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>1617.1945108</v>
+        <v>1617.1965749999999</v>
       </c>
       <c r="C156" s="5">
-        <v>-6.2896849999999631</v>
+        <v>-6.2852466000001641</v>
       </c>
       <c r="D156" s="5">
-        <v>-4.5512336232844897</v>
+        <v>-4.5480965695203324</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>1618.9035629</v>
+        <v>1618.9055824</v>
       </c>
       <c r="C157" s="5">
-        <v>1.7090521000000081</v>
+        <v>1.7090074000000186</v>
       </c>
       <c r="D157" s="5">
-        <v>1.2755577871895074</v>
+        <v>1.2755225934591552</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>1622.3533967999999</v>
+        <v>1622.3821359000001</v>
       </c>
       <c r="C158" s="5">
-        <v>3.4498338999999305</v>
+        <v>3.4765535000001364</v>
       </c>
       <c r="D158" s="5">
-        <v>2.5873479545733602</v>
+        <v>2.6076214380316598</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>1616.6027563</v>
+        <v>1616.5996954</v>
       </c>
       <c r="C159" s="5">
-        <v>-5.7506404999999177</v>
+        <v>-5.7824405000001207</v>
       </c>
       <c r="D159" s="5">
-        <v>-4.1716015356294651</v>
+        <v>-4.1941465898150065</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>1617.5411391</v>
+        <v>1617.5236809999999</v>
       </c>
       <c r="C160" s="5">
-        <v>0.93838279999999941</v>
+        <v>0.92398559999992358</v>
       </c>
       <c r="D160" s="5">
-        <v>0.69878721631877472</v>
+        <v>0.68803360947780057</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>1615.5659467</v>
+        <v>1615.5985211</v>
       </c>
       <c r="C161" s="5">
-        <v>-1.975192399999969</v>
+        <v>-1.925159899999926</v>
       </c>
       <c r="D161" s="5">
-        <v>-1.4555282379137502</v>
+        <v>-1.4189153007886368</v>
       </c>
       <c r="E161" s="5">
-        <v>-0.53559511415152139</v>
+        <v>-0.53747728627909774</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>1615.4705263000001</v>
+        <v>1615.492287</v>
       </c>
       <c r="C162" s="5">
-        <v>-9.5420399999966321E-2</v>
+        <v>-0.10623409999993783</v>
       </c>
       <c r="D162" s="5">
-        <v>-7.0852750447802926E-2</v>
+        <v>-7.8877780874397896E-2</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>1614.2006937000001</v>
+        <v>1614.1902009</v>
       </c>
       <c r="C163" s="5">
-        <v>-1.2698325999999724</v>
+        <v>-1.3020860999999968</v>
       </c>
       <c r="D163" s="5">
-        <v>-0.939186797055791</v>
+        <v>-0.96292339778740743</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>1610.5573691</v>
+        <v>1610.5307379999999</v>
       </c>
       <c r="C164" s="5">
-        <v>-3.6433246000001418</v>
+        <v>-3.6594629000001078</v>
       </c>
       <c r="D164" s="5">
-        <v>-2.6750843327347562</v>
+        <v>-2.6868036570889431</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>1607.1356355999999</v>
+        <v>1607.1273315999999</v>
       </c>
       <c r="C165" s="5">
-        <v>-3.421733500000073</v>
+        <v>-3.4034063999999944</v>
       </c>
       <c r="D165" s="5">
-        <v>-2.5198968156068369</v>
+        <v>-2.5065974798043733</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>1605.3156696000001</v>
+        <v>1605.3096582000001</v>
       </c>
       <c r="C166" s="5">
-        <v>-1.8199659999997948</v>
+        <v>-1.817673399999876</v>
       </c>
       <c r="D166" s="5">
-        <v>-1.3504821197896089</v>
+        <v>-1.3487984199740954</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>1603.0194914000001</v>
+        <v>1603.0215161000001</v>
       </c>
       <c r="C167" s="5">
-        <v>-2.2961781999999857</v>
+        <v>-2.2881420999999591</v>
       </c>
       <c r="D167" s="5">
-        <v>-1.7029922132127506</v>
+        <v>-1.69708508052413</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>1599.6352552999999</v>
+        <v>1599.6366997</v>
       </c>
       <c r="C168" s="5">
-        <v>-3.3842361000001802</v>
+        <v>-3.3848164000000907</v>
       </c>
       <c r="D168" s="5">
-        <v>-2.504185851396068</v>
+        <v>-2.5046071466537478</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>1598.7049411</v>
+        <v>1598.7054341999999</v>
       </c>
       <c r="C169" s="5">
-        <v>-0.93031419999988429</v>
+        <v>-0.93126550000010866</v>
       </c>
       <c r="D169" s="5">
-        <v>-0.69566672290631848</v>
+        <v>-0.69637517933579529</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>1604.2955939000001</v>
+        <v>1604.3183514</v>
       </c>
       <c r="C170" s="5">
-        <v>5.5906528000000435</v>
+        <v>5.6129172000000835</v>
       </c>
       <c r="D170" s="5">
-        <v>4.2780453947449004</v>
+        <v>4.2954114072372818</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>1607.342165</v>
+        <v>1607.3328805000001</v>
       </c>
       <c r="C171" s="5">
-        <v>3.0465710999999374</v>
+        <v>3.014529100000118</v>
       </c>
       <c r="D171" s="5">
-        <v>2.302762747062892</v>
+        <v>2.2782601901173427</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>1607.1238985</v>
+        <v>1607.1127489999999</v>
       </c>
       <c r="C172" s="5">
-        <v>-0.21826650000002701</v>
+        <v>-0.22013150000020687</v>
       </c>
       <c r="D172" s="5">
-        <v>-0.16283046372376209</v>
+        <v>-0.1642216849960132</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>1607.8668273000001</v>
+        <v>1607.8789216</v>
       </c>
       <c r="C173" s="5">
-        <v>0.74292880000007244</v>
+        <v>0.76617260000011811</v>
       </c>
       <c r="D173" s="5">
-        <v>0.5561392812912791</v>
+        <v>0.57358869074701779</v>
       </c>
       <c r="E173" s="5">
-        <v>-0.47655865832815225</v>
+        <v>-0.47781669760034173</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>1615.0877441</v>
+        <v>1615.0944735999999</v>
       </c>
       <c r="C174" s="5">
-        <v>7.2209167999999408</v>
+        <v>7.2155519999998887</v>
       </c>
       <c r="D174" s="5">
-        <v>5.5243186740946193</v>
+        <v>5.5200699864898173</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>1616.1471481000001</v>
+        <v>1616.143975</v>
       </c>
       <c r="C175" s="5">
-        <v>1.0594040000000859</v>
+        <v>1.0495014000000538</v>
       </c>
       <c r="D175" s="5">
-        <v>0.78997641955629305</v>
+        <v>0.78256256568818294</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>1620.9969232999999</v>
+        <v>1620.9858068999999</v>
       </c>
       <c r="C176" s="5">
-        <v>4.84977519999984</v>
+        <v>4.8418318999999883</v>
       </c>
       <c r="D176" s="5">
-        <v>3.6610215312072647</v>
+        <v>3.6549334035512304</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>1623.8160003999999</v>
+        <v>1623.8113483</v>
       </c>
       <c r="C177" s="5">
-        <v>2.8190770999999586</v>
+        <v>2.8255414000000201</v>
       </c>
       <c r="D177" s="5">
-        <v>2.1069986841773192</v>
+        <v>2.1118911843473365</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>1624.4918411000001</v>
+        <v>1624.488376</v>
       </c>
       <c r="C178" s="5">
-        <v>0.67584070000020802</v>
+        <v>0.6770277000000533</v>
       </c>
       <c r="D178" s="5">
-        <v>0.50059115162484069</v>
+        <v>0.50147381250909007</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>1623.5187570999999</v>
+        <v>1623.5238695999999</v>
       </c>
       <c r="C179" s="5">
-        <v>-0.97308400000019901</v>
+        <v>-0.96450640000011845</v>
       </c>
       <c r="D179" s="5">
-        <v>-0.71644645935976525</v>
+        <v>-0.7101532022152468</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>1631.2089249999999</v>
+        <v>1631.2115927</v>
       </c>
       <c r="C180" s="5">
-        <v>7.6901679000000058</v>
+        <v>7.6877231000000847</v>
       </c>
       <c r="D180" s="5">
-        <v>5.8345191803945928</v>
+        <v>5.8325968943554241</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>1631.9745579999999</v>
+        <v>1631.9734351</v>
       </c>
       <c r="C181" s="5">
-        <v>0.7656329999999798</v>
+        <v>0.76184239999997772</v>
       </c>
       <c r="D181" s="5">
-        <v>0.56469474100711015</v>
+        <v>0.56189086674500732</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>1633.9981786999999</v>
+        <v>1634.0184973</v>
       </c>
       <c r="C182" s="5">
-        <v>2.0236207000000377</v>
+        <v>2.0450622000000749</v>
       </c>
       <c r="D182" s="5">
-        <v>1.4981695367774384</v>
+        <v>1.5141541782120349</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>1638.4888989999999</v>
+        <v>1638.4786466999999</v>
       </c>
       <c r="C183" s="5">
-        <v>4.4907203000000209</v>
+        <v>4.4601493999998638</v>
       </c>
       <c r="D183" s="5">
-        <v>3.3482726793246487</v>
+        <v>3.3250938385248174</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>1637.7677478000001</v>
+        <v>1637.7638883</v>
       </c>
       <c r="C184" s="5">
-        <v>-0.72115119999989474</v>
+        <v>-0.71475839999993696</v>
       </c>
       <c r="D184" s="5">
-        <v>-0.52688160418543628</v>
+        <v>-0.52222540917187255</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>1641.9997943999999</v>
+        <v>1642.0015222</v>
       </c>
       <c r="C185" s="5">
-        <v>4.232046599999876</v>
+        <v>4.2376338999999916</v>
       </c>
       <c r="D185" s="5">
-        <v>3.1452916257953101</v>
+        <v>3.1495109531103571</v>
       </c>
       <c r="E185" s="5">
-        <v>2.1228727728227037</v>
+        <v>2.1222120734093908</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>1643.7497788000001</v>
+        <v>1643.7484133999999</v>
       </c>
       <c r="C186" s="5">
-        <v>1.7499844000001303</v>
+        <v>1.7468911999999364</v>
       </c>
       <c r="D186" s="5">
-        <v>1.2864402222163118</v>
+        <v>1.2841516830024879</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>1647.1495255</v>
+        <v>1647.1474989000001</v>
       </c>
       <c r="C187" s="5">
-        <v>3.3997466999999233</v>
+        <v>3.3990855000001829</v>
       </c>
       <c r="D187" s="5">
-        <v>2.5103738121632135</v>
+        <v>2.5098821243901392</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>1649.4939471</v>
+        <v>1649.4884789</v>
       </c>
       <c r="C188" s="5">
-        <v>2.3444216000000324</v>
+        <v>2.340979999999945</v>
       </c>
       <c r="D188" s="5">
-        <v>1.7214187273084214</v>
+        <v>1.7188740382092504</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>1659.9796891000001</v>
+        <v>1659.9772287000001</v>
       </c>
       <c r="C189" s="5">
-        <v>10.485742000000073</v>
+        <v>10.488749800000051</v>
       </c>
       <c r="D189" s="5">
-        <v>7.9007779339150153</v>
+        <v>7.9031512094708267</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>1660.6290329000001</v>
+        <v>1660.6267548000001</v>
       </c>
       <c r="C190" s="5">
-        <v>0.64934379999999692</v>
+        <v>0.64952610000000277</v>
       </c>
       <c r="D190" s="5">
-        <v>0.47042213999644034</v>
+        <v>0.47055519194507678</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>1661.6906581000001</v>
+        <v>1661.6981779</v>
       </c>
       <c r="C191" s="5">
-        <v>1.0616251999999804</v>
+        <v>1.0714230999999472</v>
       </c>
       <c r="D191" s="5">
-        <v>0.76985233357100835</v>
+        <v>0.77698371923593523</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>1675.6027942999999</v>
+        <v>1675.6058129</v>
       </c>
       <c r="C192" s="5">
-        <v>13.91213619999985</v>
+        <v>13.907635000000028</v>
       </c>
       <c r="D192" s="5">
-        <v>10.522518217004784</v>
+        <v>10.518905673161161</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>1677.8751639</v>
+        <v>1677.8749720999999</v>
       </c>
       <c r="C193" s="5">
-        <v>2.2723696000000473</v>
+        <v>2.2691591999998764</v>
       </c>
       <c r="D193" s="5">
-        <v>1.6395740145893178</v>
+        <v>1.6372373754131031</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>1686.6069047999999</v>
+        <v>1686.6217157999999</v>
       </c>
       <c r="C194" s="5">
-        <v>8.731740899999977</v>
+        <v>8.7467437000000245</v>
       </c>
       <c r="D194" s="5">
-        <v>6.4267352706168568</v>
+        <v>6.4380969001210708</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>1687.342312</v>
+        <v>1687.3333975999999</v>
       </c>
       <c r="C195" s="5">
-        <v>0.73540720000005422</v>
+        <v>0.71168179999995118</v>
       </c>
       <c r="D195" s="5">
-        <v>0.52448976597956332</v>
+        <v>0.507525141166143</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>1693.8995680999999</v>
+        <v>1693.8966568000001</v>
       </c>
       <c r="C196" s="5">
-        <v>6.5572560999999041</v>
+        <v>6.563259200000175</v>
       </c>
       <c r="D196" s="5">
-        <v>4.7643499449729898</v>
+        <v>4.7688311262991556</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>1694.8863815</v>
+        <v>1694.8829258000001</v>
       </c>
       <c r="C197" s="5">
-        <v>0.98681340000007367</v>
+        <v>0.98626899999999296</v>
       </c>
       <c r="D197" s="5">
-        <v>0.70132712333466074</v>
+        <v>0.70094018761084342</v>
       </c>
       <c r="E197" s="5">
-        <v>3.2208644166928924</v>
+        <v>3.2205453457283095</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>1704.4546264999999</v>
+        <v>1704.4538686000001</v>
       </c>
       <c r="C198" s="5">
-        <v>9.5682449999999335</v>
+        <v>9.5709428000000116</v>
       </c>
       <c r="D198" s="5">
-        <v>6.9887844410898792</v>
+        <v>6.9908312520001958</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>1708.9329508000001</v>
+        <v>1708.9319664</v>
       </c>
       <c r="C199" s="5">
-        <v>4.4783243000001676</v>
+        <v>4.4780977999998868</v>
       </c>
       <c r="D199" s="5">
-        <v>3.1988718594387011</v>
+        <v>3.1987091681947133</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>1713.5998082999999</v>
+        <v>1713.5990701999999</v>
       </c>
       <c r="C200" s="5">
-        <v>4.6668574999998782</v>
+        <v>4.6671037999999498</v>
       </c>
       <c r="D200" s="5">
-        <v>3.3267035689289459</v>
+        <v>3.3268837312138588</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>1719.2650736999999</v>
+        <v>1719.2627491000001</v>
       </c>
       <c r="C201" s="5">
-        <v>5.6652653999999529</v>
+        <v>5.66367890000015</v>
       </c>
       <c r="D201" s="5">
-        <v>4.0402123132740497</v>
+        <v>4.0390620183775816</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>1722.3190142000001</v>
+        <v>1722.3179152</v>
       </c>
       <c r="C202" s="5">
-        <v>3.0539405000001807</v>
+        <v>3.0551660999999513</v>
       </c>
       <c r="D202" s="5">
-        <v>2.1525154732279228</v>
+        <v>2.153390715920489</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>1730.0294629</v>
+        <v>1730.0358509</v>
       </c>
       <c r="C203" s="5">
-        <v>7.7104486999999153</v>
+        <v>7.7179356999999982</v>
       </c>
       <c r="D203" s="5">
-        <v>5.5064081322269143</v>
+        <v>5.5118910323688874</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>1728.9455785</v>
+        <v>1728.9471764</v>
       </c>
       <c r="C204" s="5">
-        <v>-1.0838843999999881</v>
+        <v>-1.0886745000000246</v>
       </c>
       <c r="D204" s="5">
-        <v>-0.74922931324268305</v>
+        <v>-0.7525262238151198</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>1735.235146</v>
+        <v>1735.2350646</v>
       </c>
       <c r="C205" s="5">
-        <v>6.2895674999999756</v>
+        <v>6.2878881999999976</v>
       </c>
       <c r="D205" s="5">
-        <v>4.4537762105826939</v>
+        <v>4.4525589786841069</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>1742.4115144</v>
+        <v>1742.4209992999999</v>
       </c>
       <c r="C206" s="5">
-        <v>7.1763684000000012</v>
+        <v>7.1859346999999616</v>
       </c>
       <c r="D206" s="5">
-        <v>5.0772657415302902</v>
+        <v>5.0841890182598215</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>1738.9022794</v>
+        <v>1738.8949126</v>
       </c>
       <c r="C207" s="5">
-        <v>-3.5092349999999897</v>
+        <v>-3.5260866999999507</v>
       </c>
       <c r="D207" s="5">
-        <v>-2.3902202827206009</v>
+        <v>-2.4015579850421021</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>1746.7935815999999</v>
+        <v>1746.7908130999999</v>
       </c>
       <c r="C208" s="5">
-        <v>7.8913021999999273</v>
+        <v>7.8959004999999252</v>
       </c>
       <c r="D208" s="5">
-        <v>5.583712548023323</v>
+        <v>5.5870721521887878</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>1752.7522636000001</v>
+        <v>1752.7495143000001</v>
       </c>
       <c r="C209" s="5">
-        <v>5.9586820000001808</v>
+        <v>5.9587012000001778</v>
       </c>
       <c r="D209" s="5">
-        <v>4.1711335589198484</v>
+        <v>4.1711539876586823</v>
       </c>
       <c r="E209" s="5">
-        <v>3.4141452035733488</v>
+        <v>3.4141938430754193</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>1752.3753016999999</v>
+        <v>1752.3754790999999</v>
       </c>
       <c r="C210" s="5">
-        <v>-0.37696190000019669</v>
+        <v>-0.37403520000020762</v>
       </c>
       <c r="D210" s="5">
-        <v>-0.25777720747623967</v>
+        <v>-0.25577859639112077</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>1763.1054452999999</v>
+        <v>1763.1059812000001</v>
       </c>
       <c r="C211" s="5">
-        <v>10.730143600000019</v>
+        <v>10.730502100000194</v>
       </c>
       <c r="D211" s="5">
-        <v>7.6004180429075863</v>
+        <v>7.6006797940633364</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>1771.4545756</v>
+        <v>1771.4557831</v>
       </c>
       <c r="C212" s="5">
-        <v>8.3491303000000698</v>
+        <v>8.3498018999998749</v>
       </c>
       <c r="D212" s="5">
-        <v>5.8329262594334796</v>
+        <v>5.8334059258744686</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>1775.9038660000001</v>
+        <v>1775.9015987</v>
       </c>
       <c r="C213" s="5">
-        <v>4.449290400000109</v>
+        <v>4.4458156000000599</v>
       </c>
       <c r="D213" s="5">
-        <v>3.0559774022017594</v>
+        <v>3.0535555997815989</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>1782.3441124000001</v>
+        <v>1782.3442223</v>
       </c>
       <c r="C214" s="5">
-        <v>6.4402463999999782</v>
+        <v>6.4426235999999335</v>
       </c>
       <c r="D214" s="5">
-        <v>4.4396092955861999</v>
+        <v>4.4412866465802781</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>1788.5188372</v>
+        <v>1788.5221726</v>
       </c>
       <c r="C215" s="5">
-        <v>6.1747247999999217</v>
+        <v>6.1779503000000204</v>
       </c>
       <c r="D215" s="5">
-        <v>4.2373958913196619</v>
+        <v>4.239651487447671</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>1784.8634532000001</v>
+        <v>1784.8646249999999</v>
       </c>
       <c r="C216" s="5">
-        <v>-3.6553839999999127</v>
+        <v>-3.6575476000000435</v>
       </c>
       <c r="D216" s="5">
-        <v>-2.4251840113938328</v>
+        <v>-2.4265988821296491</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>1790.6090845000001</v>
+        <v>1790.6086068</v>
       </c>
       <c r="C217" s="5">
-        <v>5.7456313000000137</v>
+        <v>5.7439818000000287</v>
       </c>
       <c r="D217" s="5">
-        <v>3.9320366458496014</v>
+        <v>3.9308851251384391</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>1796.1284734999999</v>
+        <v>1796.1344535999999</v>
       </c>
       <c r="C218" s="5">
-        <v>5.5193889999998191</v>
+        <v>5.5258467999999539</v>
       </c>
       <c r="D218" s="5">
-        <v>3.7622474306823861</v>
+        <v>3.7667253424132463</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>1801.9283673</v>
+        <v>1801.9205302</v>
       </c>
       <c r="C219" s="5">
-        <v>5.7998938000000635</v>
+        <v>5.7860766000001149</v>
       </c>
       <c r="D219" s="5">
-        <v>3.9444955480210986</v>
+        <v>3.9349180514343773</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>1808.5350188</v>
+        <v>1808.5327871</v>
       </c>
       <c r="C220" s="5">
-        <v>6.6066514999999981</v>
+        <v>6.6122568999999203</v>
       </c>
       <c r="D220" s="5">
-        <v>4.4895362299468999</v>
+        <v>4.493442512405954</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>1811.1061556</v>
+        <v>1811.1051574000001</v>
       </c>
       <c r="C221" s="5">
-        <v>2.5711367999999766</v>
+        <v>2.5723703000001024</v>
       </c>
       <c r="D221" s="5">
-        <v>1.7194048350543945</v>
+        <v>1.7202383206591954</v>
       </c>
       <c r="E221" s="5">
-        <v>3.329272094628255</v>
+        <v>3.329377222694907</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>1818.2905114</v>
+        <v>1818.2919346000001</v>
       </c>
       <c r="C222" s="5">
-        <v>7.1843558000000485</v>
+        <v>7.1867772000000514</v>
       </c>
       <c r="D222" s="5">
-        <v>4.8654413367991145</v>
+        <v>4.8671198700305673</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>1823.5104311</v>
+        <v>1823.5127723000001</v>
       </c>
       <c r="C223" s="5">
-        <v>5.2199196999999913</v>
+        <v>5.2208376999999473</v>
       </c>
       <c r="D223" s="5">
-        <v>3.4998581942213169</v>
+        <v>3.5004806651578235</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>1820.0643795000001</v>
+        <v>1820.0674776999999</v>
       </c>
       <c r="C224" s="5">
-        <v>-3.4460515999999188</v>
+        <v>-3.4452946000001248</v>
       </c>
       <c r="D224" s="5">
-        <v>-2.2443251133141384</v>
+        <v>-2.2438343594906374</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>1817.0244023</v>
+        <v>1817.0213775</v>
       </c>
       <c r="C225" s="5">
-        <v>-3.0399772000000667</v>
+        <v>-3.0461001999999553</v>
       </c>
       <c r="D225" s="5">
-        <v>-1.9859993706326295</v>
+        <v>-1.9899593861273157</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>1823.1788816000001</v>
+        <v>1823.1788859000001</v>
       </c>
       <c r="C226" s="5">
-        <v>6.1544793000000482</v>
+        <v>6.157508400000097</v>
       </c>
       <c r="D226" s="5">
-        <v>4.1411242196667031</v>
+        <v>4.1432075540555946</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>1821.3081775999999</v>
+        <v>1821.3074663</v>
       </c>
       <c r="C227" s="5">
-        <v>-1.8707040000001598</v>
+        <v>-1.8714196000000811</v>
       </c>
       <c r="D227" s="5">
-        <v>-1.2243557465296484</v>
+        <v>-1.2248214552757708</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>1821.1263876999999</v>
+        <v>1821.1266673</v>
       </c>
       <c r="C228" s="5">
-        <v>-0.18178990000001249</v>
+        <v>-0.18079899999997906</v>
       </c>
       <c r="D228" s="5">
-        <v>-0.11970964923307958</v>
+        <v>-0.11905753882057724</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>1818.4891548000001</v>
+        <v>1818.4880697000001</v>
       </c>
       <c r="C229" s="5">
-        <v>-2.6372328999998444</v>
+        <v>-2.6385975999999118</v>
       </c>
       <c r="D229" s="5">
-        <v>-1.7239851981922905</v>
+        <v>-1.7248699562550929</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>1815.5513567999999</v>
+        <v>1815.5586171</v>
       </c>
       <c r="C230" s="5">
-        <v>-2.9377980000001571</v>
+        <v>-2.9294526000001042</v>
       </c>
       <c r="D230" s="5">
-        <v>-1.9214861249957083</v>
+        <v>-1.9160771653320974</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>1809.0940361999999</v>
+        <v>1809.0864939000001</v>
       </c>
       <c r="C231" s="5">
-        <v>-6.4573206000000027</v>
+        <v>-6.4721231999999418</v>
       </c>
       <c r="D231" s="5">
-        <v>-4.1854988475285566</v>
+        <v>-4.1948898041372136</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>1802.1703568</v>
+        <v>1802.1679987</v>
       </c>
       <c r="C232" s="5">
-        <v>-6.9236793999998554</v>
+        <v>-6.9184952000000521</v>
       </c>
       <c r="D232" s="5">
-        <v>-4.4971352614352593</v>
+        <v>-4.4938568210323604</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>1800.6158905</v>
+        <v>1800.6164873</v>
       </c>
       <c r="C233" s="5">
-        <v>-1.5544663000000583</v>
+        <v>-1.5515113999999812</v>
       </c>
       <c r="D233" s="5">
-        <v>-1.0301665491502909</v>
+        <v>-1.0282188977208229</v>
       </c>
       <c r="E233" s="5">
-        <v>-0.57921867625283507</v>
+        <v>-0.5791309277180523</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>1788.452736</v>
+        <v>1788.4546175999999</v>
       </c>
       <c r="C234" s="5">
-        <v>-12.163154500000019</v>
+        <v>-12.161869700000125</v>
       </c>
       <c r="D234" s="5">
-        <v>-7.8115173417111272</v>
+        <v>-7.8107201218216122</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>1779.9007419</v>
+        <v>1779.9037175000001</v>
       </c>
       <c r="C235" s="5">
-        <v>-8.5519941000000017</v>
+        <v>-8.5509000999998079</v>
       </c>
       <c r="D235" s="5">
-        <v>-5.5896081538499569</v>
+        <v>-5.5889060832677195</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>1772.0480118999999</v>
+        <v>1772.0517788</v>
       </c>
       <c r="C236" s="5">
-        <v>-7.852730000000065</v>
+        <v>-7.8519387000001188</v>
       </c>
       <c r="D236" s="5">
-        <v>-5.1676735409339258</v>
+        <v>-5.1671569465057239</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>1766.8810317</v>
+        <v>1766.8771532999999</v>
       </c>
       <c r="C237" s="5">
-        <v>-5.1669801999998981</v>
+        <v>-5.1746255000000474</v>
       </c>
       <c r="D237" s="5">
-        <v>-3.4434172834692522</v>
+        <v>-3.4484235588461698</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>1765.3257409</v>
+        <v>1765.3241782</v>
       </c>
       <c r="C238" s="5">
-        <v>-1.5552907999999661</v>
+        <v>-1.5529750999999123</v>
       </c>
       <c r="D238" s="5">
-        <v>-1.0511968419224638</v>
+        <v>-1.0496415476265453</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>1761.4778765999999</v>
+        <v>1761.4738322999999</v>
       </c>
       <c r="C239" s="5">
-        <v>-3.8478643000000829</v>
+        <v>-3.850345900000093</v>
       </c>
       <c r="D239" s="5">
-        <v>-2.5844987472245506</v>
+        <v>-2.5861478837643337</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>1763.1359935999999</v>
+        <v>1763.138631</v>
       </c>
       <c r="C240" s="5">
-        <v>1.6581169999999474</v>
+        <v>1.6647987000001194</v>
       </c>
       <c r="D240" s="5">
-        <v>1.1354523596971644</v>
+        <v>1.140054324124895</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>1759.5337896000001</v>
+        <v>1759.5324396000001</v>
       </c>
       <c r="C241" s="5">
-        <v>-3.6022039999998015</v>
+        <v>-3.6061913999999433</v>
       </c>
       <c r="D241" s="5">
-        <v>-2.4243173041768262</v>
+        <v>-2.4269671566788276</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>1758.5155</v>
+        <v>1758.5234058999999</v>
       </c>
       <c r="C242" s="5">
-        <v>-1.0182896000001165</v>
+        <v>-1.0090337000001455</v>
       </c>
       <c r="D242" s="5">
-        <v>-0.69226607857856282</v>
+        <v>-0.68599397797214356</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>1762.5667429</v>
+        <v>1762.5599752999999</v>
       </c>
       <c r="C243" s="5">
-        <v>4.0512429000000338</v>
+        <v>4.0365693999999621</v>
       </c>
       <c r="D243" s="5">
-        <v>2.7998422923710686</v>
+        <v>2.7895602660489294</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>1761.5513366</v>
+        <v>1761.5490431000001</v>
       </c>
       <c r="C244" s="5">
-        <v>-1.0154062999999951</v>
+        <v>-1.0109321999998429</v>
       </c>
       <c r="D244" s="5">
-        <v>-0.689128035831299</v>
+        <v>-0.68610378688179763</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>1763.0418247</v>
+        <v>1763.0427953999999</v>
       </c>
       <c r="C245" s="5">
-        <v>1.4904880999999932</v>
+        <v>1.4937522999998691</v>
       </c>
       <c r="D245" s="5">
-        <v>1.0200853627180928</v>
+        <v>1.0223311376320154</v>
       </c>
       <c r="E245" s="5">
-        <v>-2.0867341001620465</v>
+        <v>-2.0867126434203298</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>1765.1697154999999</v>
+        <v>1765.1720814</v>
       </c>
       <c r="C246" s="5">
-        <v>2.1278907999999319</v>
+        <v>2.1292860000000928</v>
       </c>
       <c r="D246" s="5">
-        <v>1.457984549825686</v>
+        <v>1.4589460608862126</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>1767.6422763999999</v>
+        <v>1767.6451248999999</v>
       </c>
       <c r="C247" s="5">
-        <v>2.4725608999999622</v>
+        <v>2.4730434999999034</v>
       </c>
       <c r="D247" s="5">
-        <v>1.6939101200642348</v>
+        <v>1.6942410046917544</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>1772.0177174999999</v>
+        <v>1772.021203</v>
       </c>
       <c r="C248" s="5">
-        <v>4.3754410999999891</v>
+        <v>4.3760781000000861</v>
       </c>
       <c r="D248" s="5">
-        <v>3.0111317843608987</v>
+        <v>3.0115712277787088</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>1776.0332883999999</v>
+        <v>1776.0290299000001</v>
       </c>
       <c r="C249" s="5">
-        <v>4.015570900000057</v>
+        <v>4.0078269000000546</v>
       </c>
       <c r="D249" s="5">
-        <v>2.7534707789852897</v>
+        <v>2.7480890299425687</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>1785.7747088000001</v>
+        <v>1785.7713405</v>
       </c>
       <c r="C250" s="5">
-        <v>9.7414204000001519</v>
+        <v>9.7423105999998825</v>
       </c>
       <c r="D250" s="5">
-        <v>6.7841503912191348</v>
+        <v>6.7848059317719533</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>1789.0945922000001</v>
+        <v>1789.0878927000001</v>
       </c>
       <c r="C251" s="5">
-        <v>3.3198833999999806</v>
+        <v>3.3165522000001602</v>
       </c>
       <c r="D251" s="5">
-        <v>2.2538386829904944</v>
+        <v>2.2515583015023433</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>1789.4294001000001</v>
+        <v>1789.4340440999999</v>
       </c>
       <c r="C252" s="5">
-        <v>0.33480789999998706</v>
+        <v>0.34615139999982603</v>
       </c>
       <c r="D252" s="5">
-        <v>0.22479709293206085</v>
+        <v>0.23242233624343189</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>1789.5502996</v>
+        <v>1789.5492666</v>
       </c>
       <c r="C253" s="5">
-        <v>0.12089949999995042</v>
+        <v>0.11522250000007261</v>
       </c>
       <c r="D253" s="5">
-        <v>8.1105923071222996E-2</v>
+        <v>7.7295934931043142E-2</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>1790.0612515</v>
+        <v>1790.0691256</v>
       </c>
       <c r="C254" s="5">
-        <v>0.51095190000000912</v>
+        <v>0.51985899999999674</v>
       </c>
       <c r="D254" s="5">
-        <v>0.34316221805585911</v>
+        <v>0.34915411013947129</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>1799.1510055000001</v>
+        <v>1799.1464652</v>
       </c>
       <c r="C255" s="5">
-        <v>9.0897540000000845</v>
+        <v>9.0773395999999593</v>
       </c>
       <c r="D255" s="5">
-        <v>6.266576576523053</v>
+        <v>6.2577495562628593</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>1801.1471105000001</v>
+        <v>1801.1450351999999</v>
       </c>
       <c r="C256" s="5">
-        <v>1.9961049999999432</v>
+        <v>1.9985699999999724</v>
       </c>
       <c r="D256" s="5">
-        <v>1.3395188467889341</v>
+        <v>1.3411865500832176</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>1805.8536271</v>
+        <v>1805.8545664999999</v>
       </c>
       <c r="C257" s="5">
-        <v>4.7065165999999863</v>
+        <v>4.7095312999999805</v>
       </c>
       <c r="D257" s="5">
-        <v>3.1811398227982179</v>
+        <v>3.1832105750026374</v>
       </c>
       <c r="E257" s="5">
-        <v>2.4282919327387464</v>
+        <v>2.4282888204246289</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>1811.4856487</v>
+        <v>1811.4877481999999</v>
       </c>
       <c r="C258" s="5">
-        <v>5.6320215999999164</v>
+        <v>5.6331817000000228</v>
       </c>
       <c r="D258" s="5">
-        <v>3.8073783710979692</v>
+        <v>3.808174114647378</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>1811.7354518</v>
+        <v>1811.7374175</v>
       </c>
       <c r="C259" s="5">
-        <v>0.24980310000000827</v>
+        <v>0.2496693000000505</v>
       </c>
       <c r="D259" s="5">
-        <v>0.16560505452907215</v>
+        <v>0.16551609361450392</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>1818.9203729000001</v>
+        <v>1818.9227060999999</v>
       </c>
       <c r="C260" s="5">
-        <v>7.1849211000001105</v>
+        <v>7.1852885999999216</v>
       </c>
       <c r="D260" s="5">
-        <v>4.8641054115936777</v>
+        <v>4.8643542631016778</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>1826.2107033</v>
+        <v>1826.2069477</v>
       </c>
       <c r="C261" s="5">
-        <v>7.2903303999999025</v>
+        <v>7.2842416000000867</v>
       </c>
       <c r="D261" s="5">
-        <v>4.9171193919203882</v>
+        <v>4.9129153561447536</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>1825.8568250999999</v>
+        <v>1825.8533365999999</v>
       </c>
       <c r="C262" s="5">
-        <v>-0.35387820000005377</v>
+        <v>-0.35361110000008011</v>
       </c>
       <c r="D262" s="5">
-        <v>-0.23228510593304996</v>
+        <v>-0.23211044540355497</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>1830.1368769000001</v>
+        <v>1830.1315211000001</v>
       </c>
       <c r="C263" s="5">
-        <v>4.2800518000001375</v>
+        <v>4.2781845000001795</v>
       </c>
       <c r="D263" s="5">
-        <v>2.84951159292397</v>
+        <v>2.8482578562908589</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>1834.2939403</v>
+        <v>1834.2993633000001</v>
       </c>
       <c r="C264" s="5">
-        <v>4.15706339999997</v>
+        <v>4.1678421999999955</v>
       </c>
       <c r="D264" s="5">
-        <v>2.7600510751233376</v>
+        <v>2.7673056547247166</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>1836.1786576</v>
+        <v>1836.1772441000001</v>
       </c>
       <c r="C265" s="5">
-        <v>1.8847172999999202</v>
+        <v>1.8778807999999572</v>
       </c>
       <c r="D265" s="5">
-        <v>1.2399788620246266</v>
+        <v>1.2354520150185344</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>1845.7083795999999</v>
+        <v>1845.7157645</v>
       </c>
       <c r="C266" s="5">
-        <v>9.5297219999999925</v>
+        <v>9.5385203999999248</v>
       </c>
       <c r="D266" s="5">
-        <v>6.4088587455828794</v>
+        <v>6.4149509341905997</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>1843.1621574000001</v>
+        <v>1843.1592949999999</v>
       </c>
       <c r="C267" s="5">
-        <v>-2.5462221999998746</v>
+        <v>-2.5564695000000484</v>
       </c>
       <c r="D267" s="5">
-        <v>-1.6429408602713691</v>
+        <v>-1.6494960565096584</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>1843.9544364999999</v>
+        <v>1843.9524102</v>
       </c>
       <c r="C268" s="5">
-        <v>0.79227909999985968</v>
+        <v>0.79311520000010205</v>
       </c>
       <c r="D268" s="5">
-        <v>0.51703852088547109</v>
+        <v>0.51758625445819106</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>1846.8679546000001</v>
+        <v>1846.8682037999999</v>
       </c>
       <c r="C269" s="5">
-        <v>2.9135181000001467</v>
+        <v>2.9157935999999154</v>
       </c>
       <c r="D269" s="5">
-        <v>1.9126097362426986</v>
+        <v>1.914118649279084</v>
       </c>
       <c r="E269" s="5">
-        <v>2.2711878130380114</v>
+        <v>2.2711484114410263</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>1854.7378959</v>
+        <v>1854.7393282</v>
       </c>
       <c r="C270" s="5">
-        <v>7.8699412999999367</v>
+        <v>7.8711244000000988</v>
       </c>
       <c r="D270" s="5">
-        <v>5.235046318077119</v>
+        <v>5.2358511256159534</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>1861.3624574</v>
+        <v>1861.3637865999999</v>
       </c>
       <c r="C271" s="5">
-        <v>6.6245615000000271</v>
+        <v>6.6244583999998667</v>
       </c>
       <c r="D271" s="5">
-        <v>4.371243055505647</v>
+        <v>4.3711702404614083</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>1867.2289507999999</v>
+        <v>1867.2301911</v>
       </c>
       <c r="C272" s="5">
-        <v>5.8664933999998539</v>
+        <v>5.8664045000000442</v>
       </c>
       <c r="D272" s="5">
-        <v>3.8483177795988199</v>
+        <v>3.8482556523221634</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>1870.7126204000001</v>
+        <v>1870.7100127000001</v>
       </c>
       <c r="C273" s="5">
-        <v>3.4836696000002121</v>
+        <v>3.4798216000001503</v>
       </c>
       <c r="D273" s="5">
-        <v>2.261944233664881</v>
+        <v>2.259418548806047</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>1875.8977279000001</v>
+        <v>1875.8942953000001</v>
       </c>
       <c r="C274" s="5">
-        <v>5.1851074999999582</v>
+        <v>5.1842825999999604</v>
       </c>
       <c r="D274" s="5">
-        <v>3.3772499672487966</v>
+        <v>3.3767092430063261</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>1879.2567234000001</v>
+        <v>1879.2536645</v>
       </c>
       <c r="C275" s="5">
-        <v>3.3589954999999918</v>
+        <v>3.3593691999999464</v>
       </c>
       <c r="D275" s="5">
-        <v>2.1700165537143823</v>
+        <v>2.1702643689095469</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>1874.9278277000001</v>
+        <v>1874.9316639000001</v>
       </c>
       <c r="C276" s="5">
-        <v>-4.3288956999999755</v>
+        <v>-4.3220005999999103</v>
       </c>
       <c r="D276" s="5">
-        <v>-2.7294644989384942</v>
+        <v>-2.7251762103008725</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>1882.4914693000001</v>
+        <v>1882.4905478000001</v>
       </c>
       <c r="C277" s="5">
-        <v>7.5636415999999826</v>
+        <v>7.5588838999999552</v>
       </c>
       <c r="D277" s="5">
-        <v>4.9497824890968989</v>
+        <v>4.9465892588133942</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>1889.0783515000001</v>
+        <v>1889.0840499999999</v>
       </c>
       <c r="C278" s="5">
-        <v>6.5868821999999909</v>
+        <v>6.5935021999998753</v>
       </c>
       <c r="D278" s="5">
-        <v>4.2805832198260063</v>
+        <v>4.2849706758840256</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>1890.9549002000001</v>
+        <v>1890.954477</v>
       </c>
       <c r="C279" s="5">
-        <v>1.8765487000000576</v>
+        <v>1.8704270000000633</v>
       </c>
       <c r="D279" s="5">
-        <v>1.1985751368406294</v>
+        <v>1.1946401899978198</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>1898.9162253</v>
+        <v>1898.9136576000001</v>
       </c>
       <c r="C280" s="5">
-        <v>7.9613250999998399</v>
+        <v>7.9591806000000815</v>
       </c>
       <c r="D280" s="5">
-        <v>5.1709054710109115</v>
+        <v>5.1694813938492068</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>1901.8940891</v>
+        <v>1901.8937827</v>
       </c>
       <c r="C281" s="5">
-        <v>2.9778638000000228</v>
+        <v>2.9801250999998956</v>
       </c>
       <c r="D281" s="5">
-        <v>1.8981455151209525</v>
+        <v>1.899601964729003</v>
       </c>
       <c r="E281" s="5">
-        <v>2.9794298159186772</v>
+        <v>2.9793993305414546</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>1900.0547684000001</v>
+        <v>1900.0567916</v>
       </c>
       <c r="C282" s="5">
-        <v>-1.8393206999999165</v>
+        <v>-1.8369910999999775</v>
       </c>
       <c r="D282" s="5">
-        <v>-1.1543663219192535</v>
+        <v>-1.1529121969644507</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>1909.2187718</v>
+        <v>1909.218873</v>
       </c>
       <c r="C283" s="5">
-        <v>9.1640033999999559</v>
+        <v>9.1620814000000337</v>
       </c>
       <c r="D283" s="5">
-        <v>5.9436460671493885</v>
+        <v>5.9423597433909903</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>1914.8188677999999</v>
+        <v>1914.8183641000001</v>
       </c>
       <c r="C284" s="5">
-        <v>5.600095999999894</v>
+        <v>5.5994911000000229</v>
       </c>
       <c r="D284" s="5">
-        <v>3.5771671458369569</v>
+        <v>3.5767743078749969</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>1919.8973735</v>
+        <v>1919.8956039</v>
       </c>
       <c r="C285" s="5">
-        <v>5.0785057000000506</v>
+        <v>5.0772397999999157</v>
       </c>
       <c r="D285" s="5">
-        <v>3.2294932836603341</v>
+        <v>3.2286773658562584</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>1926.5361505999999</v>
+        <v>1926.5336675999999</v>
       </c>
       <c r="C286" s="5">
-        <v>6.6387770999999702</v>
+        <v>6.6380636999999751</v>
       </c>
       <c r="D286" s="5">
-        <v>4.2292900241542863</v>
+        <v>4.2288308416450482</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>1937.0972951000001</v>
+        <v>1937.0963416</v>
       </c>
       <c r="C287" s="5">
-        <v>10.561144500000182</v>
+        <v>10.562674000000015</v>
       </c>
       <c r="D287" s="5">
-        <v>6.7803310735000899</v>
+        <v>6.7813518270169793</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>1943.9388773000001</v>
+        <v>1943.9411353</v>
       </c>
       <c r="C288" s="5">
-        <v>6.841582199999948</v>
+        <v>6.844793700000082</v>
       </c>
       <c r="D288" s="5">
-        <v>4.321554202150657</v>
+        <v>4.3236245339402846</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>1953.3525187</v>
+        <v>1953.3520418000001</v>
       </c>
       <c r="C289" s="5">
-        <v>9.4136413999999604</v>
+        <v>9.4109065000000101</v>
       </c>
       <c r="D289" s="5">
-        <v>5.9683707961540211</v>
+        <v>5.9665832907149108</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>1959.1771283999999</v>
+        <v>1959.182634</v>
       </c>
       <c r="C290" s="5">
-        <v>5.8246096999998827</v>
+        <v>5.8305921999999555</v>
       </c>
       <c r="D290" s="5">
-        <v>3.6374941365592495</v>
+        <v>3.6412926859377581</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>1963.5414406</v>
+        <v>1963.5416685</v>
       </c>
       <c r="C291" s="5">
-        <v>4.3643122000000858</v>
+        <v>4.359034500000007</v>
       </c>
       <c r="D291" s="5">
-        <v>2.7061458383116799</v>
+        <v>2.7028254972091714</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>1975.1753819</v>
+        <v>1975.1722685</v>
       </c>
       <c r="C292" s="5">
-        <v>11.63394130000006</v>
+        <v>11.630599999999959</v>
       </c>
       <c r="D292" s="5">
-        <v>7.3463075108002984</v>
+        <v>7.3441275456847643</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>1976.4401826000001</v>
+        <v>1976.4397011000001</v>
       </c>
       <c r="C293" s="5">
-        <v>1.2648007000000234</v>
+        <v>1.2674326000001201</v>
       </c>
       <c r="D293" s="5">
-        <v>0.77113035529925433</v>
+        <v>0.772741875693983</v>
       </c>
       <c r="E293" s="5">
-        <v>3.9195712278214279</v>
+        <v>3.9195626526614902</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>1981.7369128</v>
+        <v>1981.7401645</v>
       </c>
       <c r="C294" s="5">
-        <v>5.2967301999999563</v>
+        <v>5.3004633999998987</v>
       </c>
       <c r="D294" s="5">
-        <v>3.2637489100939332</v>
+        <v>3.2660840832416271</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>1987.2912512</v>
+        <v>1987.2894742000001</v>
       </c>
       <c r="C295" s="5">
-        <v>5.554338400000006</v>
+        <v>5.5493097000000944</v>
       </c>
       <c r="D295" s="5">
-        <v>3.4156489052158401</v>
+        <v>3.4125030312024851</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>1995.8600305</v>
+        <v>1995.8568069999999</v>
       </c>
       <c r="C296" s="5">
-        <v>8.5687792999999601</v>
+        <v>8.5673327999998037</v>
       </c>
       <c r="D296" s="5">
-        <v>5.2986308733937726</v>
+        <v>5.2977199445781498</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>2002.9423153</v>
+        <v>2002.9422483000001</v>
       </c>
       <c r="C297" s="5">
-        <v>7.0822848000000249</v>
+        <v>7.0854413000001841</v>
       </c>
       <c r="D297" s="5">
-        <v>4.3422817990045992</v>
+        <v>4.3442622055921642</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>2009.6747866999999</v>
+        <v>2009.6724363999999</v>
       </c>
       <c r="C298" s="5">
-        <v>6.7324713999998949</v>
+        <v>6.7301880999998502</v>
       </c>
       <c r="D298" s="5">
-        <v>4.1089593125468005</v>
+        <v>4.1075400556689345</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>2018.4091026999999</v>
+        <v>2018.4099622000001</v>
       </c>
       <c r="C299" s="5">
-        <v>8.7343160000000353</v>
+        <v>8.737525800000185</v>
       </c>
       <c r="D299" s="5">
-        <v>5.3418513072730267</v>
+        <v>5.3438679788242238</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>2024.1394118999999</v>
+        <v>2024.1413872000001</v>
       </c>
       <c r="C300" s="5">
-        <v>5.7303091999999651</v>
+        <v>5.7314249999999447</v>
       </c>
       <c r="D300" s="5">
-        <v>3.4605301812175693</v>
+        <v>3.4612130735132585</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>2032.0155186</v>
+        <v>2032.0151579000001</v>
       </c>
       <c r="C301" s="5">
-        <v>7.8761067000000367</v>
+        <v>7.8737707000000228</v>
       </c>
       <c r="D301" s="5">
-        <v>4.7705421588263075</v>
+        <v>4.7690920864594144</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>2037.786132</v>
+        <v>2037.7922235000001</v>
       </c>
       <c r="C302" s="5">
-        <v>5.770613400000002</v>
+        <v>5.7770656000000145</v>
       </c>
       <c r="D302" s="5">
-        <v>3.4615508533062833</v>
+        <v>3.4654826045405818</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>2047.2007255000001</v>
+        <v>2047.2008043000001</v>
       </c>
       <c r="C303" s="5">
-        <v>9.4145935000001373</v>
+        <v>9.4085807999999815</v>
       </c>
       <c r="D303" s="5">
-        <v>5.6870785665531942</v>
+        <v>5.6833363242843271</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>2054.7212893999999</v>
+        <v>2054.7170474</v>
       </c>
       <c r="C304" s="5">
-        <v>7.5205638999998428</v>
+        <v>7.5162430999998833</v>
       </c>
       <c r="D304" s="5">
-        <v>4.4984690270909677</v>
+        <v>4.495831927857008</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>2063.4773690000002</v>
+        <v>2063.4778150000002</v>
       </c>
       <c r="C305" s="5">
-        <v>8.7560796000002483</v>
+        <v>8.7607676000002357</v>
       </c>
       <c r="D305" s="5">
-        <v>5.2353070644877819</v>
+        <v>5.2381871699158644</v>
       </c>
       <c r="E305" s="5">
-        <v>4.4037349152405314</v>
+        <v>4.4037829158946051</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>2071.6907675000002</v>
+        <v>2071.6975689000001</v>
       </c>
       <c r="C306" s="5">
-        <v>8.2133985000000393</v>
+        <v>8.2197538999998869</v>
       </c>
       <c r="D306" s="5">
-        <v>4.8824069699794359</v>
+        <v>4.8862669739780706</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>2079.0680834</v>
+        <v>2079.0691323000001</v>
       </c>
       <c r="C307" s="5">
-        <v>7.3773158999997577</v>
+        <v>7.3715634000000136</v>
       </c>
       <c r="D307" s="5">
-        <v>4.3579093015244874</v>
+        <v>4.3544298471214882</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>2081.1050885999998</v>
+        <v>2081.0854343999999</v>
       </c>
       <c r="C308" s="5">
-        <v>2.0370051999998395</v>
+        <v>2.016302099999848</v>
       </c>
       <c r="D308" s="5">
-        <v>1.1820784560292452</v>
+        <v>1.1699996561479686</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>2090.7262859000002</v>
+        <v>2090.7311771999998</v>
       </c>
       <c r="C309" s="5">
-        <v>9.6211973000004036</v>
+        <v>9.6457427999998799</v>
       </c>
       <c r="D309" s="5">
-        <v>5.6910032352217144</v>
+        <v>5.7059494404930522</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>2097.9247676999998</v>
+        <v>2097.9249604000001</v>
       </c>
       <c r="C310" s="5">
-        <v>7.1984817999996267</v>
+        <v>7.1937832000003255</v>
       </c>
       <c r="D310" s="5">
-        <v>4.2108092323226431</v>
+        <v>4.207998496458476</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>2107.3107000999998</v>
+        <v>2107.3138939999999</v>
       </c>
       <c r="C311" s="5">
-        <v>9.3859324000000015</v>
+        <v>9.3889335999997456</v>
       </c>
       <c r="D311" s="5">
-        <v>5.5027902892274883</v>
+        <v>5.5045928509523279</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>2117.7512459</v>
+        <v>2117.7541787</v>
       </c>
       <c r="C312" s="5">
-        <v>10.440545800000109</v>
+        <v>10.44028470000012</v>
       </c>
       <c r="D312" s="5">
-        <v>6.1100411383548492</v>
+        <v>6.109874635229473</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>2120.9819192999998</v>
+        <v>2120.9808677000001</v>
       </c>
       <c r="C313" s="5">
-        <v>3.2306733999998869</v>
+        <v>3.2266890000000785</v>
       </c>
       <c r="D313" s="5">
-        <v>1.8460628431720139</v>
+        <v>1.8437644000870446</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>2125.0549255999999</v>
+        <v>2125.0638422000002</v>
       </c>
       <c r="C314" s="5">
-        <v>4.0730063000000882</v>
+        <v>4.0829745000000912</v>
       </c>
       <c r="D314" s="5">
-        <v>2.3289032605182003</v>
+        <v>2.3346646275703709</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>2132.0164697999999</v>
+        <v>2132.0152303</v>
       </c>
       <c r="C315" s="5">
-        <v>6.9615441999999348</v>
+        <v>6.9513880999998037</v>
       </c>
       <c r="D315" s="5">
-        <v>4.0027321255015513</v>
+        <v>3.9967700637978387</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>2133.5262446000002</v>
+        <v>2133.5181041000001</v>
       </c>
       <c r="C316" s="5">
-        <v>1.5097748000002866</v>
+        <v>1.5028738000000885</v>
       </c>
       <c r="D316" s="5">
-        <v>0.85309038639902468</v>
+        <v>0.84917637775792087</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>2141.5035532000002</v>
+        <v>2141.5046489000001</v>
       </c>
       <c r="C317" s="5">
-        <v>7.9773086000000148</v>
+        <v>7.986544800000047</v>
       </c>
       <c r="D317" s="5">
-        <v>4.5802601363095885</v>
+        <v>4.5856907177807882</v>
       </c>
       <c r="E317" s="5">
-        <v>3.7812958538921526</v>
+        <v>3.7813265222819803</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>2155.3733519000002</v>
+        <v>2155.3852720999998</v>
       </c>
       <c r="C318" s="5">
-        <v>13.869798700000047</v>
+        <v>13.880623199999718</v>
       </c>
       <c r="D318" s="5">
-        <v>8.0549129224298142</v>
+        <v>8.0614207801705362</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>2161.8150166999999</v>
+        <v>2161.8186059999998</v>
       </c>
       <c r="C319" s="5">
-        <v>6.4416647999996712</v>
+        <v>6.4333338999999796</v>
       </c>
       <c r="D319" s="5">
-        <v>3.6459273779239521</v>
+        <v>3.6411140168239875</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>2164.4619373</v>
+        <v>2164.4253248</v>
       </c>
       <c r="C320" s="5">
-        <v>2.6469206000001577</v>
+        <v>2.6067188000001806</v>
       </c>
       <c r="D320" s="5">
-        <v>1.4792117087806922</v>
+        <v>1.4565936015264347</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>2174.4822967999999</v>
+        <v>2174.4928719</v>
       </c>
       <c r="C321" s="5">
-        <v>10.020359499999813</v>
+        <v>10.067547099999956</v>
       </c>
       <c r="D321" s="5">
-        <v>5.6990488069216916</v>
+        <v>5.7266762626807965</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>2179.8934767999999</v>
+        <v>2179.8962547000001</v>
       </c>
       <c r="C322" s="5">
-        <v>5.4111800000000585</v>
+        <v>5.4033828000001449</v>
       </c>
       <c r="D322" s="5">
-        <v>3.0274014199311194</v>
+        <v>3.0229644139599721</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>2180.9936025000002</v>
+        <v>2181.0004527999999</v>
       </c>
       <c r="C323" s="5">
-        <v>1.1001257000002624</v>
+        <v>1.1041980999998486</v>
       </c>
       <c r="D323" s="5">
-        <v>0.60728716536468941</v>
+        <v>0.60954068369718506</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>2190.5632274</v>
+        <v>2190.5681140000002</v>
       </c>
       <c r="C324" s="5">
-        <v>9.5696248999997806</v>
+        <v>9.5676612000002024</v>
       </c>
       <c r="D324" s="5">
-        <v>5.3942252329371776</v>
+        <v>5.3930741383192871</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>2196.7607492000002</v>
+        <v>2196.7605195000001</v>
       </c>
       <c r="C325" s="5">
-        <v>6.1975218000002315</v>
+        <v>6.1924054999999498</v>
       </c>
       <c r="D325" s="5">
-        <v>3.4483591338968278</v>
+        <v>3.4454601653516548</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>2207.0073225000001</v>
+        <v>2207.0179287000001</v>
       </c>
       <c r="C326" s="5">
-        <v>10.246573299999909</v>
+        <v>10.257409199999984</v>
       </c>
       <c r="D326" s="5">
-        <v>5.7431313579401122</v>
+        <v>5.7493622372738917</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>2207.4712574999999</v>
+        <v>2207.4679704999999</v>
       </c>
       <c r="C327" s="5">
-        <v>0.46393499999976484</v>
+        <v>0.45004179999978078</v>
       </c>
       <c r="D327" s="5">
-        <v>0.25254384181354617</v>
+        <v>0.24497139131052226</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>2213.3958123000002</v>
+        <v>2213.3805545999999</v>
       </c>
       <c r="C328" s="5">
-        <v>5.924554800000351</v>
+        <v>5.9125841000000037</v>
       </c>
       <c r="D328" s="5">
-        <v>3.2686065292744759</v>
+        <v>3.2619095710403112</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>2218.3311521999999</v>
+        <v>2218.3315892999999</v>
       </c>
       <c r="C329" s="5">
-        <v>4.9353398999996898</v>
+        <v>4.9510347000000365</v>
       </c>
       <c r="D329" s="5">
-        <v>2.7087703362241866</v>
+        <v>2.7175096734505022</v>
       </c>
       <c r="E329" s="5">
-        <v>3.5875541222053053</v>
+        <v>3.5875215325571475</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>2223.3615905000001</v>
+        <v>2223.3747090000002</v>
       </c>
       <c r="C330" s="5">
-        <v>5.0304383000002417</v>
+        <v>5.0431197000002612</v>
       </c>
       <c r="D330" s="5">
-        <v>2.7553986088897364</v>
+        <v>2.762431316924574</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>2227.8098273999999</v>
+        <v>2227.8163992999998</v>
       </c>
       <c r="C331" s="5">
-        <v>4.4482368999997561</v>
+        <v>4.4416902999996637</v>
       </c>
       <c r="D331" s="5">
-        <v>2.427411941624702</v>
+        <v>2.4237856462763885</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>2232.9306225</v>
+        <v>2232.8797036999999</v>
       </c>
       <c r="C332" s="5">
-        <v>5.1207951000001231</v>
+        <v>5.0633044000001064</v>
       </c>
       <c r="D332" s="5">
-        <v>2.793433250618782</v>
+        <v>2.7616703403575693</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>2236.2208212999999</v>
+        <v>2236.2366590000001</v>
       </c>
       <c r="C333" s="5">
-        <v>3.290198799999871</v>
+        <v>3.3569553000002088</v>
       </c>
       <c r="D333" s="5">
-        <v>1.7825871862259701</v>
+        <v>1.8190964209973126</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>2240.1579926999998</v>
+        <v>2240.1671445000002</v>
       </c>
       <c r="C334" s="5">
-        <v>3.9371713999998974</v>
+        <v>3.9304855000000316</v>
       </c>
       <c r="D334" s="5">
-        <v>2.1333429677919957</v>
+        <v>2.1296699138858788</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>2245.1713920000002</v>
+        <v>2245.1873632000002</v>
       </c>
       <c r="C335" s="5">
-        <v>5.0133993000004011</v>
+        <v>5.0202186999999867</v>
       </c>
       <c r="D335" s="5">
-        <v>2.7188641174001216</v>
+        <v>2.7225968532136324</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>2241.0997256000001</v>
+        <v>2241.1126091000001</v>
       </c>
       <c r="C336" s="5">
-        <v>-4.0716664000001401</v>
+        <v>-4.0747541000000638</v>
       </c>
       <c r="D336" s="5">
-        <v>-2.1546499059705404</v>
+        <v>-2.1562523980225179</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>2247.1028489</v>
+        <v>2247.0967083</v>
       </c>
       <c r="C337" s="5">
-        <v>6.0031232999999702</v>
+        <v>5.984099199999946</v>
       </c>
       <c r="D337" s="5">
-        <v>3.2621623266711364</v>
+        <v>3.2516531670729432</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>2254.8297751</v>
+        <v>2254.8503159000002</v>
       </c>
       <c r="C338" s="5">
-        <v>7.7269261999999799</v>
+        <v>7.7536076000001231</v>
       </c>
       <c r="D338" s="5">
-        <v>4.205280898587227</v>
+        <v>4.2200903461416583</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>2258.4109469999999</v>
+        <v>2258.3991105999999</v>
       </c>
       <c r="C339" s="5">
-        <v>3.5811718999998448</v>
+        <v>3.5487946999996893</v>
       </c>
       <c r="D339" s="5">
-        <v>1.9226039073939605</v>
+        <v>1.9050534994278889</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>2267.6217277000001</v>
+        <v>2267.5902615999998</v>
       </c>
       <c r="C340" s="5">
-        <v>9.210780700000214</v>
+        <v>9.1911509999999907</v>
       </c>
       <c r="D340" s="5">
-        <v>5.0054093573376646</v>
+        <v>4.9945288718300285</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>2266.3244883000002</v>
+        <v>2266.3188946</v>
       </c>
       <c r="C341" s="5">
-        <v>-1.297239399999853</v>
+        <v>-1.2713669999998274</v>
       </c>
       <c r="D341" s="5">
-        <v>-0.68432871651270544</v>
+        <v>-0.67073166749483937</v>
       </c>
       <c r="E341" s="5">
-        <v>2.1634883526025162</v>
+        <v>2.1632160643370035</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>2268.4029270999999</v>
+        <v>2268.4081833</v>
       </c>
       <c r="C342" s="5">
-        <v>2.0784387999997307</v>
+        <v>2.0892886999999973</v>
       </c>
       <c r="D342" s="5">
-        <v>1.1060841309717295</v>
+        <v>1.1118901956075122</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>2274.9750764999999</v>
+        <v>2274.9790269</v>
       </c>
       <c r="C343" s="5">
-        <v>6.5721493999999439</v>
+        <v>6.5708435999999892</v>
       </c>
       <c r="D343" s="5">
-        <v>3.5326497037069249</v>
+        <v>3.5319282777758421</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>2281.804729</v>
+        <v>2281.7503990999999</v>
       </c>
       <c r="C344" s="5">
-        <v>6.8296525000000656</v>
+        <v>6.7713721999998597</v>
       </c>
       <c r="D344" s="5">
-        <v>3.6625751228652303</v>
+        <v>3.6308010320015072</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>2279.7092665</v>
+        <v>2279.7466602999998</v>
       </c>
       <c r="C345" s="5">
-        <v>-2.0954624999999396</v>
+        <v>-2.0037388000000647</v>
       </c>
       <c r="D345" s="5">
-        <v>-1.0964536696115523</v>
+        <v>-1.0487155497162504</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>2287.4437287000001</v>
+        <v>2287.4556898000001</v>
       </c>
       <c r="C346" s="5">
-        <v>7.7344622000000527</v>
+        <v>7.7090295000002698</v>
       </c>
       <c r="D346" s="5">
-        <v>4.1481250298057049</v>
+        <v>4.1341612828655006</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>2295.0847831999999</v>
+        <v>2295.1137124000002</v>
       </c>
       <c r="C347" s="5">
-        <v>7.641054499999882</v>
+        <v>7.6580226000000948</v>
       </c>
       <c r="D347" s="5">
-        <v>4.0829929592492986</v>
+        <v>4.0922056606531809</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>2296.1148794999999</v>
+        <v>2296.1498012000002</v>
       </c>
       <c r="C348" s="5">
-        <v>1.0300962999999683</v>
+        <v>1.0360888000000159</v>
       </c>
       <c r="D348" s="5">
-        <v>0.53992408076577458</v>
+        <v>0.54306598504170189</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>2302.6461454999999</v>
+        <v>2302.6357244999999</v>
       </c>
       <c r="C349" s="5">
-        <v>6.5312659999999596</v>
+        <v>6.4859232999997403</v>
       </c>
       <c r="D349" s="5">
-        <v>3.4672937106079882</v>
+        <v>3.4427939887177406</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>2305.6268498999998</v>
+        <v>2305.6556780000001</v>
       </c>
       <c r="C350" s="5">
-        <v>2.9807043999999223</v>
+        <v>3.0199535000001561</v>
       </c>
       <c r="D350" s="5">
-        <v>1.5644701321730015</v>
+        <v>1.585226703456577</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>2308.7068629999999</v>
+        <v>2308.6738998000001</v>
       </c>
       <c r="C351" s="5">
-        <v>3.0800131000000874</v>
+        <v>3.0182217999999921</v>
       </c>
       <c r="D351" s="5">
-        <v>1.6148721747882178</v>
+        <v>1.5822210426357008</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>2316.9207105</v>
+        <v>2316.8659674999999</v>
       </c>
       <c r="C352" s="5">
-        <v>8.2138475000001563</v>
+        <v>8.192067699999825</v>
       </c>
       <c r="D352" s="5">
-        <v>4.3538634301348189</v>
+        <v>4.3421557313115366</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>2318.3383098999998</v>
+        <v>2318.3176711000001</v>
       </c>
       <c r="C353" s="5">
-        <v>1.4175993999997445</v>
+        <v>1.4517036000002008</v>
       </c>
       <c r="D353" s="5">
-        <v>0.73669137362406545</v>
+        <v>0.75449349414977718</v>
       </c>
       <c r="E353" s="5">
-        <v>2.2950738902801859</v>
+        <v>2.2944156986864694</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>2319.2971158</v>
+        <v>2319.2802566999999</v>
       </c>
       <c r="C354" s="5">
-        <v>0.95880590000024313</v>
+        <v>0.96258559999978388</v>
       </c>
       <c r="D354" s="5">
-        <v>0.49741999940906556</v>
+        <v>0.49938981027639606</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>2325.5721715999998</v>
+        <v>2325.5731458999999</v>
       </c>
       <c r="C355" s="5">
-        <v>6.2750557999997909</v>
+        <v>6.2928891999999905</v>
       </c>
       <c r="D355" s="5">
-        <v>3.29545380478653</v>
+        <v>3.3049839103408862</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>2331.9630089000002</v>
+        <v>2331.9131760999999</v>
       </c>
       <c r="C356" s="5">
-        <v>6.3908373000003849</v>
+        <v>6.3400302000000011</v>
       </c>
       <c r="D356" s="5">
-        <v>3.3479870303183779</v>
+        <v>3.3209688137728843</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>2337.0384340000001</v>
+        <v>2337.1061278000002</v>
       </c>
       <c r="C357" s="5">
-        <v>5.0754250999998476</v>
+        <v>5.1929517000003216</v>
       </c>
       <c r="D357" s="5">
-        <v>2.6432444557135337</v>
+        <v>2.7052616416348263</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>2344.7456784000001</v>
+        <v>2344.7575206000001</v>
       </c>
       <c r="C358" s="5">
-        <v>7.707244400000036</v>
+        <v>7.6513927999999396</v>
       </c>
       <c r="D358" s="5">
-        <v>4.0300178000886033</v>
+        <v>4.0001679223130582</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>2351.6491448000002</v>
+        <v>2351.7181074999999</v>
       </c>
       <c r="C359" s="5">
-        <v>6.9034664000000703</v>
+        <v>6.9605868999997256</v>
       </c>
       <c r="D359" s="5">
-        <v>3.5908510541240224</v>
+        <v>3.621030602570352</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>2359.4082512</v>
+        <v>2359.4774834999998</v>
       </c>
       <c r="C360" s="5">
-        <v>7.7591063999998369</v>
+        <v>7.7593759999999747</v>
       </c>
       <c r="D360" s="5">
-        <v>4.0319637414717224</v>
+        <v>4.0319859963323879</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>2366.6611435</v>
+        <v>2366.6444510000001</v>
       </c>
       <c r="C361" s="5">
-        <v>7.252892299999985</v>
+        <v>7.1669675000002826</v>
       </c>
       <c r="D361" s="5">
-        <v>3.7518475599691348</v>
+        <v>3.7065438041440579</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>2370.5928039999999</v>
+        <v>2370.6396559</v>
       </c>
       <c r="C362" s="5">
-        <v>3.9316604999999072</v>
+        <v>3.9952048999998624</v>
       </c>
       <c r="D362" s="5">
-        <v>2.0118386700897828</v>
+        <v>2.0446715325726394</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>2378.1226215000002</v>
+        <v>2378.0352868999998</v>
       </c>
       <c r="C363" s="5">
-        <v>7.529817500000263</v>
+        <v>7.3956309999998666</v>
       </c>
       <c r="D363" s="5">
-        <v>3.878910972207561</v>
+        <v>3.8085193307738185</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>2388.9437493999999</v>
+        <v>2388.8580170999999</v>
       </c>
       <c r="C364" s="5">
-        <v>10.821127899999738</v>
+        <v>10.822730200000024</v>
       </c>
       <c r="D364" s="5">
-        <v>5.5990855697480413</v>
+        <v>5.6001463309606869</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>2389.9280078000002</v>
+        <v>2389.8642825000002</v>
       </c>
       <c r="C365" s="5">
-        <v>0.98425840000027165</v>
+        <v>1.0062654000003022</v>
       </c>
       <c r="D365" s="5">
-        <v>0.4955287003920672</v>
+        <v>0.50665211511868868</v>
       </c>
       <c r="E365" s="5">
-        <v>3.087974589139586</v>
+        <v>3.0861435553848127</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>2397.0041230000002</v>
+        <v>2396.9694439</v>
       </c>
       <c r="C366" s="5">
-        <v>7.0761152000000038</v>
+        <v>7.1051613999998153</v>
       </c>
       <c r="D366" s="5">
-        <v>3.6114011452004435</v>
+        <v>3.6265668296666664</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>2402.9816337000002</v>
+        <v>2402.9777159</v>
       </c>
       <c r="C367" s="5">
-        <v>5.9775107000000389</v>
+        <v>6.0082720000000336</v>
       </c>
       <c r="D367" s="5">
-        <v>3.0338776758889185</v>
+        <v>3.0497511399160349</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>2389.9795484000001</v>
+        <v>2389.9452163999999</v>
       </c>
       <c r="C368" s="5">
-        <v>-13.00208530000009</v>
+        <v>-13.032499500000085</v>
       </c>
       <c r="D368" s="5">
-        <v>-6.3031915625302082</v>
+        <v>-6.3175088630795457</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>2114.5709864999999</v>
+        <v>2114.6620478999998</v>
       </c>
       <c r="C369" s="5">
-        <v>-275.40856190000022</v>
+        <v>-275.2831685000001</v>
       </c>
       <c r="D369" s="5">
-        <v>-76.9889194056734</v>
+        <v>-76.973056197553817</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>2168.0938461999999</v>
+        <v>2168.1234592000001</v>
       </c>
       <c r="C370" s="5">
-        <v>53.522859700000026</v>
+        <v>53.461411300000236</v>
       </c>
       <c r="D370" s="5">
-        <v>34.980083464446324</v>
+        <v>34.932463773832481</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>2218.9424288</v>
+        <v>2219.0647331</v>
       </c>
       <c r="C371" s="5">
-        <v>50.8485826000001</v>
+        <v>50.941273899999942</v>
       </c>
       <c r="D371" s="5">
-        <v>32.073440836001829</v>
+        <v>32.139163694415785</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>2234.2308742</v>
+        <v>2234.3230480000002</v>
       </c>
       <c r="C372" s="5">
-        <v>15.288445400000001</v>
+        <v>15.258314900000187</v>
       </c>
       <c r="D372" s="5">
-        <v>8.5885848526594533</v>
+        <v>8.5705228451359083</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>2261.4422678000001</v>
+        <v>2261.4390932000001</v>
       </c>
       <c r="C373" s="5">
-        <v>27.211393600000065</v>
+        <v>27.116045199999917</v>
       </c>
       <c r="D373" s="5">
-        <v>15.635045307263118</v>
+        <v>15.57586703924505</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>2281.0257385999998</v>
+        <v>2281.094439</v>
       </c>
       <c r="C374" s="5">
-        <v>19.583470799999759</v>
+        <v>19.65534579999985</v>
       </c>
       <c r="D374" s="5">
-        <v>10.901180141421829</v>
+        <v>10.943137396737113</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>2302.4012407</v>
+        <v>2302.2301037000002</v>
       </c>
       <c r="C375" s="5">
-        <v>21.375502100000176</v>
+        <v>21.135664700000234</v>
       </c>
       <c r="D375" s="5">
-        <v>11.843280761825481</v>
+        <v>11.70318380389681</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>2312.1437718000002</v>
+        <v>2311.9777884</v>
       </c>
       <c r="C376" s="5">
-        <v>9.7425311000001784</v>
+        <v>9.7476846999998088</v>
       </c>
       <c r="D376" s="5">
-        <v>5.1976162308544405</v>
+        <v>5.2008256211456994</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>2324.2974669999999</v>
+        <v>2324.1604803999999</v>
       </c>
       <c r="C377" s="5">
-        <v>12.153695199999675</v>
+        <v>12.182691999999861</v>
       </c>
       <c r="D377" s="5">
-        <v>6.4933479694837537</v>
+        <v>6.5097727179228571</v>
       </c>
       <c r="E377" s="5">
-        <v>-2.7461304518714424</v>
+        <v>-2.7492691773805866</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>2337.5105020999999</v>
+        <v>2337.4424709</v>
       </c>
       <c r="C378" s="5">
-        <v>13.21303510000007</v>
+        <v>13.28199050000012</v>
       </c>
       <c r="D378" s="5">
-        <v>7.0390737241056156</v>
+        <v>7.0774013826237825</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>2334.5220519999998</v>
+        <v>2334.5314613</v>
       </c>
       <c r="C379" s="5">
-        <v>-2.9884501000001364</v>
+        <v>-2.911009599999943</v>
       </c>
       <c r="D379" s="5">
-        <v>-1.5234288405546192</v>
+        <v>-1.4842647472871562</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>2359.62826</v>
+        <v>2359.6721904999999</v>
       </c>
       <c r="C380" s="5">
-        <v>25.106208000000152</v>
+        <v>25.140729199999896</v>
       </c>
       <c r="D380" s="5">
-        <v>13.696553030616453</v>
+        <v>13.716456511309328</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>2369.3492396000001</v>
+        <v>2369.5246659999998</v>
       </c>
       <c r="C381" s="5">
-        <v>9.7209796000001916</v>
+        <v>9.8524754999998549</v>
       </c>
       <c r="D381" s="5">
-        <v>5.0572174416947613</v>
+        <v>5.1271076652892988</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>2380.7620922000001</v>
+        <v>2380.8123857</v>
       </c>
       <c r="C382" s="5">
-        <v>11.412852599999951</v>
+        <v>11.287719700000252</v>
       </c>
       <c r="D382" s="5">
-        <v>5.9358672286227376</v>
+        <v>5.8686246861072711</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>2396.0140679000001</v>
+        <v>2396.2412577999999</v>
       </c>
       <c r="C383" s="5">
-        <v>15.251975700000003</v>
+        <v>15.428872099999808</v>
       </c>
       <c r="D383" s="5">
-        <v>7.9643507439447037</v>
+        <v>8.0598645986318829</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>2421.6016788000002</v>
+        <v>2421.7625177999998</v>
       </c>
       <c r="C384" s="5">
-        <v>25.587610900000072</v>
+        <v>25.521259999999984</v>
       </c>
       <c r="D384" s="5">
-        <v>13.595242959951136</v>
+        <v>13.556537375510104</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>2429.2632687</v>
+        <v>2429.2839104</v>
       </c>
       <c r="C385" s="5">
-        <v>7.6615898999998535</v>
+        <v>7.5213926000001265</v>
       </c>
       <c r="D385" s="5">
-        <v>3.8633901585940267</v>
+        <v>3.7912270690441563</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>2442.4300856999998</v>
+        <v>2442.5043507999999</v>
       </c>
       <c r="C386" s="5">
-        <v>13.16681699999981</v>
+        <v>13.220440399999916</v>
       </c>
       <c r="D386" s="5">
-        <v>6.7015403059969003</v>
+        <v>6.7295963042244056</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>2474.5709344000002</v>
+        <v>2474.2404752000002</v>
       </c>
       <c r="C387" s="5">
-        <v>32.140848700000333</v>
+        <v>31.736124400000335</v>
       </c>
       <c r="D387" s="5">
-        <v>16.985813395434125</v>
+        <v>16.755872365008639</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>2484.8276899000002</v>
+        <v>2484.4939436</v>
       </c>
       <c r="C388" s="5">
-        <v>10.256755500000054</v>
+        <v>10.253468399999747</v>
       </c>
       <c r="D388" s="5">
-        <v>5.08880314034581</v>
+        <v>5.0878299259652815</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>2498.2767822000001</v>
+        <v>2497.9432676000001</v>
       </c>
       <c r="C389" s="5">
-        <v>13.449092299999847</v>
+        <v>13.449324000000161</v>
       </c>
       <c r="D389" s="5">
-        <v>6.691859948939749</v>
+        <v>6.69290456589966</v>
       </c>
       <c r="E389" s="5">
-        <v>7.4852430753864496</v>
+        <v>7.4772283870041312</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>2504.8516674000002</v>
+        <v>2504.7481647</v>
       </c>
       <c r="C390" s="5">
-        <v>6.5748852000001534</v>
+        <v>6.8048970999998346</v>
       </c>
       <c r="D390" s="5">
-        <v>3.2042380956776251</v>
+        <v>3.3184678905764597</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>2527.0548047000002</v>
+        <v>2527.1379155999998</v>
       </c>
       <c r="C391" s="5">
-        <v>22.20313729999998</v>
+        <v>22.389750899999854</v>
       </c>
       <c r="D391" s="5">
-        <v>11.171066854666488</v>
+        <v>11.270110535185207</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>2537.6502387999999</v>
+        <v>2537.8425606000001</v>
       </c>
       <c r="C392" s="5">
-        <v>10.595434099999693</v>
+        <v>10.704645000000255</v>
       </c>
       <c r="D392" s="5">
-        <v>5.1490215036420928</v>
+        <v>5.2031618385902201</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>2558.154806</v>
+        <v>2558.5025092000001</v>
       </c>
       <c r="C393" s="5">
-        <v>20.50456720000011</v>
+        <v>20.659948600000007</v>
       </c>
       <c r="D393" s="5">
-        <v>10.138891805021434</v>
+        <v>10.218386761721177</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>2565.6563262999998</v>
+        <v>2565.7858749000002</v>
       </c>
       <c r="C394" s="5">
-        <v>7.501520299999811</v>
+        <v>7.283365700000104</v>
       </c>
       <c r="D394" s="5">
-        <v>3.5761853948053979</v>
+        <v>3.4700722769645864</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>2571.2370747</v>
+        <v>2571.5750807999998</v>
       </c>
       <c r="C395" s="5">
-        <v>5.580748400000175</v>
+        <v>5.7892058999996152</v>
       </c>
       <c r="D395" s="5">
-        <v>2.6416631916932332</v>
+        <v>2.7414250015761032</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>2597.2624642000001</v>
+        <v>2597.5302084</v>
       </c>
       <c r="C396" s="5">
-        <v>26.025389500000074</v>
+        <v>25.955127600000196</v>
       </c>
       <c r="D396" s="5">
-        <v>12.845594961701323</v>
+        <v>12.807189488456672</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>2613.5604908999999</v>
+        <v>2613.6431716000002</v>
       </c>
       <c r="C397" s="5">
-        <v>16.298026699999809</v>
+        <v>16.112963200000195</v>
       </c>
       <c r="D397" s="5">
-        <v>7.795493784811236</v>
+        <v>7.7031134258225498</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>2621.5715452999998</v>
+        <v>2621.6458023999999</v>
       </c>
       <c r="C398" s="5">
-        <v>8.0110543999999209</v>
+        <v>8.0026307999996789</v>
       </c>
       <c r="D398" s="5">
-        <v>3.7408731208646406</v>
+        <v>3.7367529143959466</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>2631.6245509</v>
+        <v>2631.0226646000001</v>
       </c>
       <c r="C399" s="5">
-        <v>10.053005600000233</v>
+        <v>9.3768622000002324</v>
       </c>
       <c r="D399" s="5">
-        <v>4.6999749517181888</v>
+        <v>4.3774974562043711</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>2634.3697754</v>
+        <v>2633.6605146000002</v>
       </c>
       <c r="C400" s="5">
-        <v>2.7452244999999493</v>
+        <v>2.6378500000000713</v>
       </c>
       <c r="D400" s="5">
-        <v>1.2590078176007546</v>
+        <v>1.2097704425907851</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>2629.6499924999998</v>
+        <v>2628.9006254000001</v>
       </c>
       <c r="C401" s="5">
-        <v>-4.7197829000001548</v>
+        <v>-4.7598892000000887</v>
       </c>
       <c r="D401" s="5">
-        <v>-2.1288816750261952</v>
+        <v>-2.1473648446491911</v>
       </c>
       <c r="E401" s="5">
-        <v>5.2585530648974643</v>
+        <v>5.242607368173835</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>2648.0239427000001</v>
+        <v>2647.8678375</v>
       </c>
       <c r="C402" s="5">
-        <v>18.373950200000309</v>
+        <v>18.96721209999987</v>
       </c>
       <c r="D402" s="5">
-        <v>8.7145118016183751</v>
+        <v>9.009818539828407</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>2652.8004347000001</v>
+        <v>2653.1608623000002</v>
       </c>
       <c r="C403" s="5">
-        <v>4.776491999999962</v>
+        <v>5.2930248000002393</v>
       </c>
       <c r="D403" s="5">
-        <v>2.1861577462994219</v>
+        <v>2.4253209469684123</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>2660.1172916999999</v>
+        <v>2660.6496698000001</v>
       </c>
       <c r="C404" s="5">
-        <v>7.3168569999997999</v>
+        <v>7.4888074999998935</v>
       </c>
       <c r="D404" s="5">
-        <v>3.3604698155844881</v>
+        <v>3.4401985266250934</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>2660.7559434</v>
+        <v>2661.3545989999998</v>
       </c>
       <c r="C405" s="5">
-        <v>0.6386517000000822</v>
+        <v>0.70492919999969672</v>
       </c>
       <c r="D405" s="5">
-        <v>0.28848157606382596</v>
+        <v>0.318399227859123</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>2663.5994498999999</v>
+        <v>2663.8487709999999</v>
       </c>
       <c r="C406" s="5">
-        <v>2.8435064999998758</v>
+        <v>2.4941720000001624</v>
       </c>
       <c r="D406" s="5">
-        <v>1.2899851133787221</v>
+        <v>1.1304326532486808</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>2668.8924519000002</v>
+        <v>2669.3561905000001</v>
       </c>
       <c r="C407" s="5">
-        <v>5.2930020000003424</v>
+        <v>5.5074195000001964</v>
       </c>
       <c r="D407" s="5">
-        <v>2.4108292299941825</v>
+        <v>2.5093669305575439</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>2664.8411772999998</v>
+        <v>2665.2033113000002</v>
       </c>
       <c r="C408" s="5">
-        <v>-4.0512746000003972</v>
+        <v>-4.1528791999999157</v>
       </c>
       <c r="D408" s="5">
-        <v>-1.8064221057548235</v>
+        <v>-1.8510206969813647</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>2672.3584896000002</v>
+        <v>2672.4891649000001</v>
       </c>
       <c r="C409" s="5">
-        <v>7.5173123000004125</v>
+        <v>7.2858535999998821</v>
       </c>
       <c r="D409" s="5">
-        <v>3.4381250505025829</v>
+        <v>3.3302088949825226</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>2672.2827960999998</v>
+        <v>2672.3126683999999</v>
       </c>
       <c r="C410" s="5">
-        <v>-7.5693500000397762E-2</v>
+        <v>-0.17649650000021211</v>
       </c>
       <c r="D410" s="5">
-        <v>-3.3984232042738594E-2</v>
+        <v>-7.9221606929824606E-2</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>2668.3970641999999</v>
+        <v>2667.4800415</v>
       </c>
       <c r="C411" s="5">
-        <v>-3.8857318999998824</v>
+        <v>-4.8326268999999229</v>
       </c>
       <c r="D411" s="5">
-        <v>-1.7310170820965531</v>
+        <v>-2.1486328693722245</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>2672.1184818000002</v>
+        <v>2670.9614141000002</v>
       </c>
       <c r="C412" s="5">
-        <v>3.7214176000002226</v>
+        <v>3.4813726000002134</v>
       </c>
       <c r="D412" s="5">
-        <v>1.6864487075748613</v>
+        <v>1.577430998212459</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>2669.9939991000001</v>
+        <v>2668.6396714000002</v>
       </c>
       <c r="C413" s="5">
-        <v>-2.1244827000000441</v>
+        <v>-2.3217426999999589</v>
       </c>
       <c r="D413" s="5">
-        <v>-0.94990578023146366</v>
+        <v>-1.038131714092938</v>
       </c>
       <c r="E413" s="5">
-        <v>1.5341968214425794</v>
+        <v>1.5116222201801088</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>2678.9536545000001</v>
+        <v>2678.8198351000001</v>
       </c>
       <c r="C414" s="5">
-        <v>8.9596553999999742</v>
+        <v>10.180163699999866</v>
       </c>
       <c r="D414" s="5">
-        <v>4.1019781392563237</v>
+        <v>4.6749633125490853</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>2681.4672006000001</v>
+        <v>2682.2109764000002</v>
       </c>
       <c r="C415" s="5">
-        <v>2.513546099999985</v>
+        <v>3.3911413000000721</v>
       </c>
       <c r="D415" s="5">
-        <v>1.1317363467883146</v>
+        <v>1.5297118457118453</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>2680.0116142000002</v>
+        <v>2680.9401229999999</v>
       </c>
       <c r="C416" s="5">
-        <v>-1.4555863999999019</v>
+        <v>-1.2708534000003056</v>
       </c>
       <c r="D416" s="5">
-        <v>-0.64945720271571972</v>
+        <v>-0.56709044692393462</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>2684.9568715</v>
+        <v>2685.8151349</v>
       </c>
       <c r="C417" s="5">
-        <v>4.9452572999998665</v>
+        <v>4.8750119000001177</v>
       </c>
       <c r="D417" s="5">
-        <v>2.236895859451371</v>
+        <v>2.204031847579202</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>2689.8497659999998</v>
+        <v>2690.2744048</v>
       </c>
       <c r="C418" s="5">
-        <v>4.8928944999997839</v>
+        <v>4.4592698999999811</v>
       </c>
       <c r="D418" s="5">
-        <v>2.2088553095895858</v>
+        <v>2.0106596199811255</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>2691.844298</v>
+        <v>2692.3806441000002</v>
       </c>
       <c r="C419" s="5">
-        <v>1.994532000000163</v>
+        <v>2.1062393000001975</v>
       </c>
       <c r="D419" s="5">
-        <v>0.89344158851323296</v>
+        <v>0.94354648819945375</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>2690.2002560000001</v>
+        <v>2690.6125608000002</v>
       </c>
       <c r="C420" s="5">
-        <v>-1.6440419999998994</v>
+        <v>-1.7680832999999438</v>
       </c>
       <c r="D420" s="5">
-        <v>-0.73044225888484471</v>
+        <v>-0.7851985810387152</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>2699.2069437999999</v>
+        <v>2699.3517944</v>
       </c>
       <c r="C421" s="5">
-        <v>9.0066877999997814</v>
+        <v>8.7392335999998068</v>
       </c>
       <c r="D421" s="5">
-        <v>4.0923644504964996</v>
+        <v>3.9680434023052102</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>2701.0895943</v>
+        <v>2701.1044209000002</v>
       </c>
       <c r="C422" s="5">
-        <v>1.8826505000001816</v>
+        <v>1.7526265000001331</v>
       </c>
       <c r="D422" s="5">
-        <v>0.8401976567161018</v>
+        <v>0.78192049098286809</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>2704.8443349999998</v>
+        <v>2703.6280680999998</v>
       </c>
       <c r="C423" s="5">
-        <v>3.7547406999997293</v>
+        <v>2.5236471999996866</v>
       </c>
       <c r="D423" s="5">
-        <v>1.6809131526231313</v>
+        <v>1.1269416257158493</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>2708.1788674999998</v>
+        <v>2706.5128886000002</v>
       </c>
       <c r="C424" s="5">
-        <v>3.334532500000023</v>
+        <v>2.8848205000003873</v>
       </c>
       <c r="D424" s="5">
-        <v>1.4894321679937095</v>
+        <v>1.2879629795256253</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>2710.0069346</v>
+        <v>2708.0615954999998</v>
       </c>
       <c r="C425" s="5">
-        <v>1.8280671000002258</v>
+        <v>1.5487068999996154</v>
       </c>
       <c r="D425" s="5">
-        <v>0.8130345985608578</v>
+        <v>0.68882299905856925</v>
       </c>
       <c r="E425" s="5">
-        <v>1.4986151846591245</v>
+        <v>1.4772291861837816</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>2712.3362201</v>
+        <v>2712.2671034999998</v>
       </c>
       <c r="C426" s="5">
-        <v>2.329285499999969</v>
+        <v>4.2055080000000089</v>
       </c>
       <c r="D426" s="5">
-        <v>1.036305121062453</v>
+        <v>1.8795503001372449</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>2715.7098504999999</v>
+        <v>2716.8732390999999</v>
       </c>
       <c r="C427" s="5">
-        <v>3.3736303999999109</v>
+        <v>4.606135600000016</v>
       </c>
       <c r="D427" s="5">
-        <v>1.5028248396566246</v>
+        <v>2.057055533327512</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>2718.8711708999999</v>
+        <v>2720.2216428000002</v>
       </c>
       <c r="C428" s="5">
-        <v>3.1613204000000223</v>
+        <v>3.34840370000029</v>
       </c>
       <c r="D428" s="5">
-        <v>1.4058818908720516</v>
+        <v>1.4890032462586911</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>2722.7180883000001</v>
+        <v>2723.8002093999999</v>
       </c>
       <c r="C429" s="5">
-        <v>3.8469174000001658</v>
+        <v>3.5785665999997036</v>
       </c>
       <c r="D429" s="5">
-        <v>1.7111493163959102</v>
+        <v>1.5901232808270382</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>2725.9113373</v>
+        <v>2726.4788975000001</v>
       </c>
       <c r="C430" s="5">
-        <v>3.1932489999999234</v>
+        <v>2.6786881000002722</v>
       </c>
       <c r="D430" s="5">
-        <v>1.4164938092432022</v>
+        <v>1.1865295270815812</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>2720.8278630999998</v>
+        <v>2721.4123534999999</v>
       </c>
       <c r="C431" s="5">
-        <v>-5.0834742000001825</v>
+        <v>-5.0665440000002491</v>
       </c>
       <c r="D431" s="5">
-        <v>-2.2150346925470243</v>
+        <v>-2.2072780165331873</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>2727.2073629000001</v>
+        <v>2727.6217099999999</v>
       </c>
       <c r="C432" s="5">
-        <v>6.3794998000003034</v>
+        <v>6.2093565000000126</v>
       </c>
       <c r="D432" s="5">
-        <v>2.8501979216235318</v>
+        <v>2.7726225812311656</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>2729.5306403999998</v>
+        <v>2729.6502565000001</v>
       </c>
       <c r="C433" s="5">
-        <v>2.3232774999996764</v>
+        <v>2.028546500000175</v>
       </c>
       <c r="D433" s="5">
-        <v>1.0270699439857367</v>
+        <v>0.8961057701359243</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>2730.4347871</v>
+        <v>2730.4249722999998</v>
       </c>
       <c r="C434" s="5">
-        <v>0.90414670000018305</v>
+        <v>0.77471579999973983</v>
       </c>
       <c r="D434" s="5">
-        <v>0.3982204398940814</v>
+        <v>0.34111018916362923</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>2737.4422886000002</v>
+        <v>2739.4243894000001</v>
       </c>
       <c r="C435" s="5">
-        <v>7.0075015000002168</v>
+        <v>8.9994171000003007</v>
       </c>
       <c r="D435" s="5">
-        <v>3.1235757112364038</v>
+        <v>4.0276644950108187</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>2740.1196762</v>
+        <v>2742.3717204999998</v>
       </c>
       <c r="C436" s="5">
-        <v>2.6773875999997472</v>
+        <v>2.9473310999997011</v>
       </c>
       <c r="D436" s="5">
-        <v>1.1800083226461755</v>
+        <v>1.2987404519110957</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>2744.8811894999999</v>
+        <v>2748.8814556000002</v>
       </c>
       <c r="C437" s="5">
-        <v>4.7615132999999332</v>
+        <v>6.5097351000003982</v>
       </c>
       <c r="D437" s="5">
-        <v>2.1052885345010042</v>
+        <v>2.8859983597630867</v>
       </c>
       <c r="E437" s="5">
-        <v>1.2868695815771991</v>
+        <v>1.5073460724760013</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>2749.4108541999999</v>
+        <v>2741.5716216000001</v>
       </c>
       <c r="C438" s="5">
-        <v>4.5296647000000121</v>
+        <v>-7.3098340000001372</v>
       </c>
       <c r="D438" s="5">
-        <v>1.998339581736408</v>
+        <v>-3.1447839265157596</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>2749.7569555999999</v>
+        <v>2740.8836731000001</v>
       </c>
       <c r="C439" s="5">
-        <v>0.34610139999995226</v>
+        <v>-0.68794849999994767</v>
       </c>
       <c r="D439" s="5">
-        <v>0.15116305680149544</v>
+        <v>-0.300703362438004</v>
       </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>2760.4691035999999</v>
+        <v>2743.2789389999998</v>
       </c>
       <c r="C440" s="5">
-        <v>10.71214800000007</v>
+        <v>2.3952658999996856</v>
       </c>
       <c r="D440" s="5">
-        <v>4.7762804206485487</v>
+        <v>1.0537385248562847</v>
       </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>2762.1969863999998</v>
+        <v>2744.8244745000002</v>
       </c>
       <c r="C441" s="5">
-        <v>1.7278827999998612</v>
+        <v>1.5455355000003692</v>
       </c>
       <c r="D441" s="5">
-        <v>0.75371699926316538</v>
+        <v>0.67816664836326535</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>2764.4158535000001</v>
+        <v>2746.5095672000002</v>
       </c>
       <c r="C442" s="5">
-        <v>2.2188671000003524</v>
+        <v>1.6850927000000411</v>
       </c>
       <c r="D442" s="5">
-        <v>0.96822782905112703</v>
+        <v>0.73919224708891562</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>2775.8278307</v>
+        <v>2756.8079054</v>
       </c>
       <c r="C443" s="5">
-        <v>11.41197719999991</v>
+        <v>10.298338199999762</v>
       </c>
       <c r="D443" s="5">
-        <v>5.0678413667192279</v>
+        <v>4.5934941336850832</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
-        <v>2779.9608893999998</v>
+        <v>2758.2701342</v>
       </c>
       <c r="C444" s="5">
-        <v>4.1330586999997649</v>
+        <v>1.4622288000000481</v>
       </c>
       <c r="D444" s="5">
-        <v>1.8014404212471025</v>
+        <v>0.6383478575905821</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
+      </c>
+      <c r="B445" s="5">
+        <v>2759.3814551</v>
+      </c>
+      <c r="C445" s="5">
+        <v>1.1113209000000097</v>
+      </c>
+      <c r="D445" s="5">
+        <v>0.48455886558254058</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>