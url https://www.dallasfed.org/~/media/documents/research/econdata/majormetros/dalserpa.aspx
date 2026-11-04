--- v10 (2026-09-25)
+++ v11 (2026-11-04)
@@ -1,98 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{FD7F196A-5573-4069-A678-0D6BD4E89C26}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{07B3E0A6-3F8C-4733-9454-9FEC0B22B928}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{BF612856-92FE-4D23-A235-FAF8822500E6}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{E97B8BF8-31A3-423C-B5AC-4E68438244BA}"/>
   </bookViews>
   <sheets>
     <sheet name="dalserpa" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Dallas—Plano—Irving Services Providing Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2026:Q1.</t>
   </si>
   <si>
-    <t>Last data entry August 2026</t>
+    <t>Last data entry September 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -930,51 +917,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F5854569-53EE-4FBD-A723-06884A59D1A6}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8AFCCD41-C99A-4283-A5D8-7BA57A761556}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -7232,81 +7219,90 @@
         <v>10.298338199999762</v>
       </c>
       <c r="D443" s="5">
         <v>4.5934941336850832</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
         <v>2758.2701342</v>
       </c>
       <c r="C444" s="5">
         <v>1.4622288000000481</v>
       </c>
       <c r="D444" s="5">
         <v>0.6383478575905821</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
       <c r="B445" s="5">
-        <v>2759.3814551</v>
+        <v>2758.3497547000002</v>
       </c>
       <c r="C445" s="5">
-        <v>1.1113209000000097</v>
+        <v>7.9620500000146421E-2</v>
       </c>
       <c r="D445" s="5">
-        <v>0.48455886558254058</v>
+        <v>3.464481932888841E-2</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
+      <c r="B446" s="5">
+        <v>2755.9272265</v>
+      </c>
+      <c r="C446" s="5">
+        <v>-2.4225282000002153</v>
+      </c>
+      <c r="D446" s="5">
+        <v>-1.0488273849710406</v>
+      </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>