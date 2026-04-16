--- v3 (2026-02-15)
+++ v4 (2026-04-16)
@@ -1,85 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{FE5770D3-2F3D-4418-8058-6B378744F607}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{8CF2D44A-BD0D-4DD8-970D-A5F64E8844DA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{3D2B1340-0491-4275-B4A4-3210F34BFDB6}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{72120740-50B6-4723-B307-9FA817B0913A}"/>
   </bookViews>
   <sheets>
     <sheet name="dalserpa" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Dallas—Plano—Irving Services Providing Payroll Employment</t>
   </si>
   <si>
-    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q2.</t>
+    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q3.</t>
   </si>
   <si>
-    <t>Last data entry December 2025</t>
+    <t>Last data entry January 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -917,52 +917,52 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9A807677-5BED-4C6C-9E84-7E9E18F04A8B}">
-  <dimension ref="A1:F437"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3994F630-85D4-44A3-B3E6-C4B0ECF6A28F}">
+  <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
@@ -974,6190 +974,6259 @@
       </c>
     </row>
     <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>1109.1208308</v>
+        <v>1109.9051411999999</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>1111.7494647999999</v>
+        <v>1112.6617965</v>
       </c>
       <c r="C7" s="5">
-        <v>2.62863399999992</v>
+        <v>2.7566553000001477</v>
       </c>
       <c r="D7" s="5">
-        <v>2.8813855517005882</v>
+        <v>3.0214749271920693</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>1114.2550235000001</v>
+        <v>1114.9298727</v>
       </c>
       <c r="C8" s="5">
-        <v>2.5055587000001651</v>
+        <v>2.2680761999999959</v>
       </c>
       <c r="D8" s="5">
-        <v>2.738225475847611</v>
+        <v>2.4737197936062438</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>1117.5774343999999</v>
+        <v>1118.1997005999999</v>
       </c>
       <c r="C9" s="5">
-        <v>3.3224108999997952</v>
+        <v>3.269827899999882</v>
       </c>
       <c r="D9" s="5">
-        <v>3.6373454935797023</v>
+        <v>3.576644617506175</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>1122.5686872000001</v>
+        <v>1122.6718381000001</v>
       </c>
       <c r="C10" s="5">
-        <v>4.9912528000002112</v>
+        <v>4.4721375000001444</v>
       </c>
       <c r="D10" s="5">
-        <v>5.4929888988425546</v>
+        <v>4.9062792189028093</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>1128.5526331999999</v>
+        <v>1128.4318570999999</v>
       </c>
       <c r="C11" s="5">
-        <v>5.9839459999998326</v>
+        <v>5.7600189999998292</v>
       </c>
       <c r="D11" s="5">
-        <v>6.5876124891916854</v>
+        <v>6.3335018718517988</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>1131.2162076</v>
+        <v>1130.9270156</v>
       </c>
       <c r="C12" s="5">
-        <v>2.6635744000000159</v>
+        <v>2.495158500000116</v>
       </c>
       <c r="D12" s="5">
-        <v>2.8692576134094372</v>
+        <v>2.6859164037214223</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>1134.3332012999999</v>
+        <v>1133.9894187</v>
       </c>
       <c r="C13" s="5">
-        <v>3.1169936999999663</v>
+        <v>3.0624030999999832</v>
       </c>
       <c r="D13" s="5">
-        <v>3.3570961603814897</v>
+        <v>3.2982781323403598</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>1136.7146304</v>
+        <v>1136.2610188000001</v>
       </c>
       <c r="C14" s="5">
-        <v>2.3814291000001049</v>
+        <v>2.2716001000001143</v>
       </c>
       <c r="D14" s="5">
-        <v>2.5485847037025389</v>
+        <v>2.4304940763208993</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>1136.2378716000001</v>
+        <v>1135.5687674000001</v>
       </c>
       <c r="C15" s="5">
-        <v>-0.47675879999997051</v>
+        <v>-0.69225140000003194</v>
       </c>
       <c r="D15" s="5">
-        <v>-0.50214244049701096</v>
+        <v>-0.72863875168266423</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>1141.9725840999999</v>
+        <v>1141.2743521</v>
       </c>
       <c r="C16" s="5">
-        <v>5.7347124999998869</v>
+        <v>5.7055846999999176</v>
       </c>
       <c r="D16" s="5">
-        <v>6.2275111466799205</v>
+        <v>6.1987534193209459</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>1145.0695490999999</v>
+        <v>1145.0277510999999</v>
       </c>
       <c r="C17" s="5">
-        <v>3.0969649999999547</v>
+        <v>3.7533989999999449</v>
       </c>
       <c r="D17" s="5">
-        <v>3.3033141578220793</v>
+        <v>4.0187091086644422</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>1133.6910155999999</v>
+        <v>1134.2979482000001</v>
       </c>
       <c r="C18" s="5">
-        <v>-11.378533500000003</v>
+        <v>-10.729802899999868</v>
       </c>
       <c r="D18" s="5">
-        <v>-11.293780331679349</v>
+        <v>-10.683106692854105</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>1132.9824067</v>
+        <v>1133.7436206</v>
       </c>
       <c r="C19" s="5">
-        <v>-0.7086088999999447</v>
+        <v>-0.55432760000007875</v>
       </c>
       <c r="D19" s="5">
-        <v>-0.74748191878829529</v>
+        <v>-0.58486229594123529</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>1133.8642850000001</v>
+        <v>1134.4783563999999</v>
       </c>
       <c r="C20" s="5">
-        <v>0.8818783000001531</v>
+        <v>0.73473579999995309</v>
       </c>
       <c r="D20" s="5">
-        <v>0.9380517691821133</v>
+        <v>0.78045191145696968</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>1138.9447593</v>
+        <v>1139.4968833999999</v>
       </c>
       <c r="C21" s="5">
-        <v>5.080474299999878</v>
+        <v>5.0185269999999491</v>
       </c>
       <c r="D21" s="5">
-        <v>5.5113102917656365</v>
+        <v>5.4394477189901203</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>1142.7171824</v>
+        <v>1142.8215677999999</v>
       </c>
       <c r="C22" s="5">
-        <v>3.7724230999999691</v>
+        <v>3.3246844000000237</v>
       </c>
       <c r="D22" s="5">
-        <v>4.0478630381840963</v>
+        <v>3.5579477715685481</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>1141.3175232000001</v>
+        <v>1141.2017745000001</v>
       </c>
       <c r="C23" s="5">
-        <v>-1.39965919999986</v>
+        <v>-1.6197932999998557</v>
       </c>
       <c r="D23" s="5">
-        <v>-1.4599607495480948</v>
+        <v>-1.687639488900039</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>1142.1177723000001</v>
+        <v>1141.8315586000001</v>
       </c>
       <c r="C24" s="5">
-        <v>0.80024909999997362</v>
+        <v>0.62978410000005169</v>
       </c>
       <c r="D24" s="5">
-        <v>0.84464740129892579</v>
+        <v>0.66424624557244183</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>1142.4330821000001</v>
+        <v>1142.0835076999999</v>
       </c>
       <c r="C25" s="5">
-        <v>0.31530980000002273</v>
+        <v>0.25194909999981974</v>
       </c>
       <c r="D25" s="5">
-        <v>0.33179311448523485</v>
+        <v>0.26510574563893829</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>1143.9165641</v>
+        <v>1143.4258714</v>
       </c>
       <c r="C26" s="5">
-        <v>1.4834819999998672</v>
+        <v>1.3423637000000781</v>
       </c>
       <c r="D26" s="5">
-        <v>1.5694113634583617</v>
+        <v>1.4195902395439441</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>1147.0003357000001</v>
+        <v>1146.3683132000001</v>
       </c>
       <c r="C27" s="5">
-        <v>3.083771600000091</v>
+        <v>2.9424418000000969</v>
       </c>
       <c r="D27" s="5">
-        <v>3.2833594957515588</v>
+        <v>3.1321105200345922</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>1147.6243108000001</v>
+        <v>1146.9555094</v>
       </c>
       <c r="C28" s="5">
-        <v>0.62397510000005241</v>
+        <v>0.58719619999988026</v>
       </c>
       <c r="D28" s="5">
-        <v>0.65476400413735369</v>
+        <v>0.61640220055021455</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>1148.7883763</v>
+        <v>1148.7173189</v>
       </c>
       <c r="C29" s="5">
-        <v>1.1640654999998787</v>
+        <v>1.7618095000000267</v>
       </c>
       <c r="D29" s="5">
-        <v>1.2240050112263035</v>
+        <v>1.8589426916541862</v>
       </c>
       <c r="E29" s="5">
-        <v>0.32476867478687943</v>
+        <v>0.32222518593594263</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>1143.2249320999999</v>
+        <v>1143.8277031</v>
       </c>
       <c r="C30" s="5">
-        <v>-5.563444200000049</v>
+        <v>-4.8896158000000014</v>
       </c>
       <c r="D30" s="5">
-        <v>-5.6591347313073026</v>
+        <v>-4.9900032433625725</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>1146.3212940999999</v>
+        <v>1147.0297694999999</v>
       </c>
       <c r="C31" s="5">
-        <v>3.0963619999999992</v>
+        <v>3.2020663999999215</v>
       </c>
       <c r="D31" s="5">
-        <v>3.2989893886110844</v>
+        <v>3.4115255174761661</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>1146.0900948000001</v>
+        <v>1146.6431682</v>
       </c>
       <c r="C32" s="5">
-        <v>-0.23119929999984379</v>
+        <v>-0.38660129999993842</v>
       </c>
       <c r="D32" s="5">
-        <v>-0.24175735838434242</v>
+        <v>-0.4037057650038367</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>1150.6405483999999</v>
+        <v>1151.1241332</v>
       </c>
       <c r="C33" s="5">
-        <v>4.5504535999998552</v>
+        <v>4.4809649999999692</v>
       </c>
       <c r="D33" s="5">
-        <v>4.8699313812946565</v>
+        <v>4.7915956788254332</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>1151.7140380000001</v>
+        <v>1151.7814003000001</v>
       </c>
       <c r="C34" s="5">
-        <v>1.0734896000001299</v>
+        <v>0.65726710000012645</v>
       </c>
       <c r="D34" s="5">
-        <v>1.1253019875430592</v>
+        <v>0.68732997668110585</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>1151.2480181999999</v>
+        <v>1151.1295213999999</v>
       </c>
       <c r="C35" s="5">
-        <v>-0.46601980000014009</v>
+        <v>-0.65187890000015614</v>
       </c>
       <c r="D35" s="5">
-        <v>-0.48447868228097546</v>
+        <v>-0.6770592221506444</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>1152.5484251</v>
+        <v>1152.3395819</v>
       </c>
       <c r="C36" s="5">
-        <v>1.3004069000000982</v>
+        <v>1.2100605000000542</v>
       </c>
       <c r="D36" s="5">
-        <v>1.363928130752301</v>
+        <v>1.2687515303447583</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>1151.391014</v>
+        <v>1151.0865948000001</v>
       </c>
       <c r="C37" s="5">
-        <v>-1.1574110999999903</v>
+        <v>-1.2529870999999275</v>
       </c>
       <c r="D37" s="5">
-        <v>-1.1984292963581944</v>
+        <v>-1.2970352210179725</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>1155.2180487000001</v>
+        <v>1154.8027357000001</v>
       </c>
       <c r="C38" s="5">
-        <v>3.8270347000000129</v>
+        <v>3.7161409000000276</v>
       </c>
       <c r="D38" s="5">
-        <v>4.0623329711306555</v>
+        <v>3.943585374204539</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>1162.997748</v>
+        <v>1162.558593</v>
       </c>
       <c r="C39" s="5">
-        <v>7.7796992999999475</v>
+        <v>7.7558572999998887</v>
       </c>
       <c r="D39" s="5">
-        <v>8.3874250321728017</v>
+        <v>8.3638829143410689</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>1162.3251399999999</v>
+        <v>1161.7893942999999</v>
       </c>
       <c r="C40" s="5">
-        <v>-0.67260800000008203</v>
+        <v>-0.76919870000006085</v>
       </c>
       <c r="D40" s="5">
-        <v>-0.69180458040424275</v>
+        <v>-0.79108861464523006</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>1163.6481973</v>
+        <v>1163.5586028</v>
       </c>
       <c r="C41" s="5">
-        <v>1.3230573000000732</v>
+        <v>1.7692085000001043</v>
       </c>
       <c r="D41" s="5">
-        <v>1.3745261317200441</v>
+        <v>1.8427802277040106</v>
       </c>
       <c r="E41" s="5">
-        <v>1.2935211834106619</v>
+        <v>1.291987476449985</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>1168.3743915</v>
+        <v>1168.8914391000001</v>
       </c>
       <c r="C42" s="5">
-        <v>4.726194200000009</v>
+        <v>5.3328363000000536</v>
       </c>
       <c r="D42" s="5">
-        <v>4.9841996138140221</v>
+        <v>5.6406335227718429</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>1173.3859150000001</v>
+        <v>1173.9030528000001</v>
       </c>
       <c r="C43" s="5">
-        <v>5.0115235000000666</v>
+        <v>5.0116136999999981</v>
       </c>
       <c r="D43" s="5">
-        <v>5.2703568115633148</v>
+        <v>5.2680673377038856</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>1174.9699039</v>
+        <v>1175.4504972</v>
       </c>
       <c r="C44" s="5">
-        <v>1.5839888999998948</v>
+        <v>1.5474443999999039</v>
       </c>
       <c r="D44" s="5">
-        <v>1.6319975909284246</v>
+        <v>1.5933646368039511</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>1181.8272426999999</v>
+        <v>1182.1784064999999</v>
       </c>
       <c r="C45" s="5">
-        <v>6.8573387999999795</v>
+        <v>6.7279092999999648</v>
       </c>
       <c r="D45" s="5">
-        <v>7.2326530499085218</v>
+        <v>7.0888216248811364</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>1184.2037436000001</v>
+        <v>1184.2260988999999</v>
       </c>
       <c r="C46" s="5">
-        <v>2.3765009000001101</v>
+        <v>2.0476923999999599</v>
       </c>
       <c r="D46" s="5">
-        <v>2.4399113957724872</v>
+        <v>2.0984785029353192</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>1188.4754751999999</v>
+        <v>1188.3774364000001</v>
       </c>
       <c r="C47" s="5">
-        <v>4.2717315999998391</v>
+        <v>4.1513375000001815</v>
       </c>
       <c r="D47" s="5">
-        <v>4.4156352749590955</v>
+        <v>4.2886941777799059</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>1197.4681883000001</v>
+        <v>1197.3930725</v>
       </c>
       <c r="C48" s="5">
-        <v>8.9927131000001737</v>
+        <v>9.0156360999999379</v>
       </c>
       <c r="D48" s="5">
-        <v>9.4674816626005409</v>
+        <v>9.4934466806480877</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>1199.4983035</v>
+        <v>1199.3121269999999</v>
       </c>
       <c r="C49" s="5">
-        <v>2.0301151999999547</v>
+        <v>1.919054499999902</v>
       </c>
       <c r="D49" s="5">
-        <v>2.0534846533164952</v>
+        <v>1.9402764437642661</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>1205.03665</v>
+        <v>1204.8092443999999</v>
       </c>
       <c r="C50" s="5">
-        <v>5.5383464999999887</v>
+        <v>5.4971173999999792</v>
       </c>
       <c r="D50" s="5">
-        <v>5.683554638348598</v>
+        <v>5.6410702896792175</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>1205.5611371</v>
+        <v>1205.3929680000001</v>
       </c>
       <c r="C51" s="5">
-        <v>0.52448709999998755</v>
+        <v>0.58372360000021217</v>
       </c>
       <c r="D51" s="5">
-        <v>0.52354703173178585</v>
+        <v>0.58294530295170954</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>1208.6065604</v>
+        <v>1208.1808997999999</v>
       </c>
       <c r="C52" s="5">
-        <v>3.0454233000000386</v>
+        <v>2.7879317999997966</v>
       </c>
       <c r="D52" s="5">
-        <v>3.0738490545789698</v>
+        <v>2.8110383149166918</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>1214.5049792</v>
+        <v>1214.4076966</v>
       </c>
       <c r="C53" s="5">
-        <v>5.8984187999999449</v>
+        <v>6.2267968000001019</v>
       </c>
       <c r="D53" s="5">
-        <v>6.0161987240081594</v>
+        <v>6.3629916457516034</v>
       </c>
       <c r="E53" s="5">
-        <v>4.3704602488967348</v>
+        <v>4.3701360359191366</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>1216.0837162</v>
+        <v>1216.3400144</v>
       </c>
       <c r="C54" s="5">
-        <v>1.5787370000000465</v>
+        <v>1.9323177999999643</v>
       </c>
       <c r="D54" s="5">
-        <v>1.5710827305819075</v>
+        <v>1.9261916139029722</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>1217.8607469999999</v>
+        <v>1218.099633</v>
       </c>
       <c r="C55" s="5">
-        <v>1.7770307999999204</v>
+        <v>1.7596186000000671</v>
       </c>
       <c r="D55" s="5">
-        <v>1.7676900775731363</v>
+        <v>1.7498595972569086</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>1222.2399541</v>
+        <v>1222.5302657</v>
       </c>
       <c r="C56" s="5">
-        <v>4.3792071000000306</v>
+        <v>4.4306326999999328</v>
       </c>
       <c r="D56" s="5">
-        <v>4.4013517112522216</v>
+        <v>4.453184950329292</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>1228.392734</v>
+        <v>1228.6313043</v>
       </c>
       <c r="C57" s="5">
-        <v>6.1527799000000414</v>
+        <v>6.1010386000000381</v>
       </c>
       <c r="D57" s="5">
-        <v>6.2109150285147852</v>
+        <v>6.1557402572707254</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>1233.9451896</v>
+        <v>1233.8764305</v>
       </c>
       <c r="C58" s="5">
-        <v>5.5524556000000302</v>
+        <v>5.2451261999999588</v>
       </c>
       <c r="D58" s="5">
-        <v>5.5610166930638361</v>
+        <v>5.2449104288349258</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>1239.3861333</v>
+        <v>1239.267556</v>
       </c>
       <c r="C59" s="5">
-        <v>5.4409436999999343</v>
+        <v>5.3911255000000438</v>
       </c>
       <c r="D59" s="5">
-        <v>5.4214929510769228</v>
+        <v>5.3709606058126358</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>1252.0664850999999</v>
+        <v>1252.1493332</v>
       </c>
       <c r="C60" s="5">
-        <v>12.680351799999926</v>
+        <v>12.881777199999988</v>
       </c>
       <c r="D60" s="5">
-        <v>12.992363820553333</v>
+        <v>13.21202499302041</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>1255.8034055999999</v>
+        <v>1255.8679494</v>
       </c>
       <c r="C61" s="5">
-        <v>3.7369204999999965</v>
+        <v>3.7186162000000422</v>
       </c>
       <c r="D61" s="5">
-        <v>3.6409034120612471</v>
+        <v>3.6225334864659064</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>1259.6980604</v>
+        <v>1259.6787045000001</v>
       </c>
       <c r="C62" s="5">
-        <v>3.8946548000001258</v>
+        <v>3.8107551000000512</v>
       </c>
       <c r="D62" s="5">
-        <v>3.7857313750896182</v>
+        <v>3.7026189428790435</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>1265.4723176</v>
+        <v>1265.5438253</v>
       </c>
       <c r="C63" s="5">
-        <v>5.7742571999999655</v>
+        <v>5.865120799999886</v>
       </c>
       <c r="D63" s="5">
-        <v>5.6414282536946025</v>
+        <v>5.7325779071390581</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>1272.8839923999999</v>
+        <v>1272.5666590000001</v>
       </c>
       <c r="C64" s="5">
-        <v>7.4116747999999006</v>
+        <v>7.022833700000092</v>
       </c>
       <c r="D64" s="5">
-        <v>7.2590896688186524</v>
+        <v>6.8661631192605155</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>1279.5685367000001</v>
+        <v>1279.4794847000001</v>
       </c>
       <c r="C65" s="5">
-        <v>6.6845443000001978</v>
+        <v>6.9128256999999849</v>
       </c>
       <c r="D65" s="5">
-        <v>6.4870346510424781</v>
+        <v>6.7169571737266232</v>
       </c>
       <c r="E65" s="5">
-        <v>5.3572079665624495</v>
+        <v>5.3583148626431321</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>1281.0574687999999</v>
+        <v>1281.1010208</v>
       </c>
       <c r="C66" s="5">
-        <v>1.488932099999829</v>
+        <v>1.6215360999999575</v>
       </c>
       <c r="D66" s="5">
-        <v>1.4053157603531652</v>
+        <v>1.5314540462318948</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>1287.4677127</v>
+        <v>1287.4335948</v>
       </c>
       <c r="C67" s="5">
-        <v>6.4102439000000686</v>
+        <v>6.3325740000000224</v>
       </c>
       <c r="D67" s="5">
-        <v>6.1726860680204831</v>
+        <v>6.095636884364164</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>1291.1655403</v>
+        <v>1291.2760206</v>
       </c>
       <c r="C68" s="5">
-        <v>3.6978275999999823</v>
+        <v>3.8424258000000009</v>
       </c>
       <c r="D68" s="5">
-        <v>3.5015758259654861</v>
+        <v>3.6408538516782496</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>1290.0008175999999</v>
+        <v>1290.1016973999999</v>
       </c>
       <c r="C69" s="5">
-        <v>-1.1647227000000839</v>
+        <v>-1.1743232000001171</v>
       </c>
       <c r="D69" s="5">
-        <v>-1.0771304174961305</v>
+        <v>-1.0858721028977447</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>1294.6551239</v>
+        <v>1294.5183368999999</v>
       </c>
       <c r="C70" s="5">
-        <v>4.6543063000001439</v>
+        <v>4.4166394999999739</v>
       </c>
       <c r="D70" s="5">
-        <v>4.416542195197648</v>
+        <v>4.1864210519816591</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>1297.5936219</v>
+        <v>1297.4435109000001</v>
       </c>
       <c r="C71" s="5">
-        <v>2.9384979999999814</v>
+        <v>2.9251740000001973</v>
       </c>
       <c r="D71" s="5">
-        <v>2.757917011313249</v>
+        <v>2.7455497092721881</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>1300.8096585000001</v>
+        <v>1300.8444801000001</v>
       </c>
       <c r="C72" s="5">
-        <v>3.2160366000000522</v>
+        <v>3.4009691999999632</v>
       </c>
       <c r="D72" s="5">
-        <v>3.0150336356668417</v>
+        <v>3.1912900718376935</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>1308.1749199000001</v>
+        <v>1308.3648685000001</v>
       </c>
       <c r="C73" s="5">
-        <v>7.3652614000000085</v>
+        <v>7.5203884000000016</v>
       </c>
       <c r="D73" s="5">
-        <v>7.0101047457620469</v>
+        <v>7.1622808840393626</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>1310.9566424</v>
+        <v>1311.0275747999999</v>
       </c>
       <c r="C74" s="5">
-        <v>2.7817224999998871</v>
+        <v>2.6627062999998543</v>
       </c>
       <c r="D74" s="5">
-        <v>2.5817531162320551</v>
+        <v>2.4696907215732145</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>1311.3688703</v>
+        <v>1311.5348251999999</v>
       </c>
       <c r="C75" s="5">
-        <v>0.41222790000006171</v>
+        <v>0.50725039999997534</v>
       </c>
       <c r="D75" s="5">
-        <v>0.37799106525187032</v>
+        <v>0.46528195383712667</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>1320.4736614999999</v>
+        <v>1320.1751485</v>
       </c>
       <c r="C76" s="5">
-        <v>9.1047911999999087</v>
+        <v>8.640323300000091</v>
       </c>
       <c r="D76" s="5">
-        <v>8.6571917879734617</v>
+        <v>8.1983692160351183</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>1324.1459081999999</v>
+        <v>1324.0628703</v>
       </c>
       <c r="C77" s="5">
-        <v>3.6722466999999597</v>
+        <v>3.8877218000000084</v>
       </c>
       <c r="D77" s="5">
-        <v>3.3887291475757086</v>
+        <v>3.5916254822761839</v>
       </c>
       <c r="E77" s="5">
-        <v>3.483781463942881</v>
+        <v>3.4844939784598017</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>1326.9934945</v>
+        <v>1327.0309964</v>
       </c>
       <c r="C78" s="5">
-        <v>2.8475863000001027</v>
+        <v>2.9681261000000632</v>
       </c>
       <c r="D78" s="5">
-        <v>2.611352316561244</v>
+        <v>2.7234317162644572</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>1331.3789320000001</v>
+        <v>1331.2666572000001</v>
       </c>
       <c r="C79" s="5">
-        <v>4.38543750000008</v>
+        <v>4.2356608000000051</v>
       </c>
       <c r="D79" s="5">
-        <v>4.038633304476158</v>
+        <v>3.8981591277016614</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>1336.9667363999999</v>
+        <v>1337.0052398</v>
       </c>
       <c r="C80" s="5">
-        <v>5.5878043999998681</v>
+        <v>5.7385825999999724</v>
       </c>
       <c r="D80" s="5">
-        <v>5.1543062756085556</v>
+        <v>5.297158927236123</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>1342.5109533</v>
+        <v>1342.5488135000001</v>
       </c>
       <c r="C81" s="5">
-        <v>5.5442169000000376</v>
+        <v>5.5435737000000245</v>
       </c>
       <c r="D81" s="5">
-        <v>5.0913149756372844</v>
+        <v>5.0905608206492925</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>1349.5050114000001</v>
+        <v>1349.2822076</v>
       </c>
       <c r="C82" s="5">
-        <v>6.9940581000000748</v>
+        <v>6.7333940999999413</v>
       </c>
       <c r="D82" s="5">
-        <v>6.4338978404934855</v>
+        <v>6.1872812100599139</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>1353.6217377999999</v>
+        <v>1353.4775431999999</v>
       </c>
       <c r="C83" s="5">
-        <v>4.116726399999834</v>
+        <v>4.1953355999999076</v>
       </c>
       <c r="D83" s="5">
-        <v>3.7227018675870305</v>
+        <v>3.7956445353552359</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>1359.9166299000001</v>
+        <v>1360.0220515000001</v>
       </c>
       <c r="C84" s="5">
-        <v>6.2948921000001974</v>
+        <v>6.5445083000001887</v>
       </c>
       <c r="D84" s="5">
-        <v>5.7254578583358473</v>
+        <v>5.9592190396963618</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>1368.1428226</v>
+        <v>1368.5973530000001</v>
       </c>
       <c r="C85" s="5">
-        <v>8.2261926999999559</v>
+        <v>8.5753015000000232</v>
       </c>
       <c r="D85" s="5">
-        <v>7.5052866958262854</v>
+        <v>7.8343058382616793</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>1370.6909059</v>
+        <v>1370.9382059</v>
       </c>
       <c r="C86" s="5">
-        <v>2.5480832999999166</v>
+        <v>2.3408528999998452</v>
       </c>
       <c r="D86" s="5">
-        <v>2.2579634744956945</v>
+        <v>2.0719021590755782</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>1379.7113686</v>
+        <v>1380.0359082</v>
       </c>
       <c r="C87" s="5">
-        <v>9.0204627000000528</v>
+        <v>9.0977023000000372</v>
       </c>
       <c r="D87" s="5">
-        <v>8.1893564253376461</v>
+        <v>8.2605140659348422</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>1389.0549378999999</v>
+        <v>1388.8687308999999</v>
       </c>
       <c r="C88" s="5">
-        <v>9.3435692999998992</v>
+        <v>8.8328226999999515</v>
       </c>
       <c r="D88" s="5">
-        <v>8.4361670892186158</v>
+        <v>7.9567400923371556</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>1392.0438758</v>
+        <v>1392.0488631999999</v>
       </c>
       <c r="C89" s="5">
-        <v>2.9889379000001099</v>
+        <v>3.1801322999999684</v>
       </c>
       <c r="D89" s="5">
-        <v>2.6129128712771621</v>
+        <v>2.7825425089279765</v>
       </c>
       <c r="E89" s="5">
-        <v>5.1276802034828872</v>
+        <v>5.1346499040937577</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>1400.5768693</v>
+        <v>1400.362149</v>
       </c>
       <c r="C90" s="5">
-        <v>8.532993499999975</v>
+        <v>8.3132858000001306</v>
       </c>
       <c r="D90" s="5">
-        <v>7.6089286574310577</v>
+        <v>7.4065093032397833</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>1407.1104118000001</v>
+        <v>1406.8017081999999</v>
       </c>
       <c r="C91" s="5">
-        <v>6.5335425000000669</v>
+        <v>6.4395591999998487</v>
       </c>
       <c r="D91" s="5">
-        <v>5.743753758457415</v>
+        <v>5.6599209951325058</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>1413.8795035000001</v>
+        <v>1413.7898551999999</v>
       </c>
       <c r="C92" s="5">
-        <v>6.7690916999999899</v>
+        <v>6.9881470000000263</v>
       </c>
       <c r="D92" s="5">
-        <v>5.9279739239510576</v>
+        <v>6.1264625289726204</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>1421.5938309000001</v>
+        <v>1421.5455844000001</v>
       </c>
       <c r="C93" s="5">
-        <v>7.7143274000000019</v>
+        <v>7.7557292000001326</v>
       </c>
       <c r="D93" s="5">
-        <v>6.7474666940330774</v>
+        <v>6.7852222843891363</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>1430.9135994000001</v>
+        <v>1430.6689994999999</v>
       </c>
       <c r="C94" s="5">
-        <v>9.3197685000000092</v>
+        <v>9.1234150999998747</v>
       </c>
       <c r="D94" s="5">
-        <v>8.1569851637160582</v>
+        <v>7.9793012164253607</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>1438.761066</v>
+        <v>1438.6726897000001</v>
       </c>
       <c r="C95" s="5">
-        <v>7.8474665999999615</v>
+        <v>8.0036902000001646</v>
       </c>
       <c r="D95" s="5">
-        <v>6.7832632796878345</v>
+        <v>6.9237035074952491</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>1435.2469837000001</v>
+        <v>1435.3071006</v>
       </c>
       <c r="C96" s="5">
-        <v>-3.5140822999999273</v>
+        <v>-3.3655891000000793</v>
       </c>
       <c r="D96" s="5">
-        <v>-2.891870122134832</v>
+        <v>-2.7714057896789268</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>1445.0856189000001</v>
+        <v>1445.5737650999999</v>
       </c>
       <c r="C97" s="5">
-        <v>9.8386351999999988</v>
+        <v>10.266664499999933</v>
       </c>
       <c r="D97" s="5">
-        <v>8.5433534308033021</v>
+        <v>8.9293956350188672</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>1453.5697837</v>
+        <v>1453.9096411</v>
       </c>
       <c r="C98" s="5">
-        <v>8.4841647999999168</v>
+        <v>8.3358760000000984</v>
       </c>
       <c r="D98" s="5">
-        <v>7.2772638894695874</v>
+        <v>7.1435181926406077</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>1456.8560309</v>
+        <v>1457.1942832</v>
       </c>
       <c r="C99" s="5">
-        <v>3.2862471999999343</v>
+        <v>3.2846420999999282</v>
       </c>
       <c r="D99" s="5">
-        <v>2.7469636241439721</v>
+        <v>2.7449554151247835</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>1463.9988205</v>
+        <v>1463.9065619</v>
       </c>
       <c r="C100" s="5">
-        <v>7.1427896000000146</v>
+        <v>6.7122787000000699</v>
       </c>
       <c r="D100" s="5">
-        <v>6.0447294005725904</v>
+        <v>5.669775498553542</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>1466.8215954</v>
+        <v>1466.867706</v>
       </c>
       <c r="C101" s="5">
-        <v>2.8227749000000131</v>
+        <v>2.9611440999999559</v>
       </c>
       <c r="D101" s="5">
-        <v>2.3384468010219539</v>
+        <v>2.454509637283242</v>
       </c>
       <c r="E101" s="5">
-        <v>5.3717932961721893</v>
+        <v>5.3747281994116713</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>1474.4852993</v>
+        <v>1474.0951121000001</v>
       </c>
       <c r="C102" s="5">
-        <v>7.6637038999999731</v>
+        <v>7.2274061000000529</v>
       </c>
       <c r="D102" s="5">
-        <v>6.4529792583227774</v>
+        <v>6.0754064609296554</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>1479.8668015999999</v>
+        <v>1479.4934364999999</v>
       </c>
       <c r="C103" s="5">
-        <v>5.3815022999999655</v>
+        <v>5.3983243999998649</v>
       </c>
       <c r="D103" s="5">
-        <v>4.468694510426019</v>
+        <v>4.4841563539683049</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>1483.3408489000001</v>
+        <v>1483.198177</v>
       </c>
       <c r="C104" s="5">
-        <v>3.4740473000001657</v>
+        <v>3.7047405000000708</v>
       </c>
       <c r="D104" s="5">
-        <v>2.8537070134456721</v>
+        <v>3.0466036081623571</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>1490.9171002</v>
+        <v>1490.8109538000001</v>
       </c>
       <c r="C105" s="5">
-        <v>7.5762512999999672</v>
+        <v>7.6127768000001197</v>
       </c>
       <c r="D105" s="5">
-        <v>6.3042116699238981</v>
+        <v>6.3360943623316457</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>1496.1133536</v>
+        <v>1495.8658680999999</v>
       </c>
       <c r="C106" s="5">
-        <v>5.1962533999999323</v>
+        <v>5.0549142999998367</v>
       </c>
       <c r="D106" s="5">
-        <v>4.263437620745103</v>
+        <v>4.1456014223359983</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>1500.9786185999999</v>
+        <v>1500.9120998000001</v>
       </c>
       <c r="C107" s="5">
-        <v>4.8652649999999085</v>
+        <v>5.0462317000001349</v>
       </c>
       <c r="D107" s="5">
-        <v>3.972881017139529</v>
+        <v>4.1241026097811773</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>1509.7736571</v>
+        <v>1509.8662979000001</v>
       </c>
       <c r="C108" s="5">
-        <v>8.7950385000001461</v>
+        <v>8.9541980999999851</v>
       </c>
       <c r="D108" s="5">
-        <v>7.262533795290893</v>
+        <v>7.3986419806272519</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>1518.0417738000001</v>
+        <v>1518.5246431</v>
       </c>
       <c r="C109" s="5">
-        <v>8.2681167000000642</v>
+        <v>8.6583451999999852</v>
       </c>
       <c r="D109" s="5">
-        <v>6.7732720200839092</v>
+        <v>7.102654649351603</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>1521.0176160999999</v>
+        <v>1521.38903</v>
       </c>
       <c r="C110" s="5">
-        <v>2.9758422999998402</v>
+        <v>2.8643868999999995</v>
       </c>
       <c r="D110" s="5">
-        <v>2.3779089827071553</v>
+        <v>2.2871869795558997</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>1528.1935364000001</v>
+        <v>1528.5365259</v>
       </c>
       <c r="C111" s="5">
-        <v>7.1759203000001435</v>
+        <v>7.1474958999999672</v>
       </c>
       <c r="D111" s="5">
-        <v>5.8106479368050801</v>
+        <v>5.7855839350733573</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>1536.2020934</v>
+        <v>1536.2224255000001</v>
       </c>
       <c r="C112" s="5">
-        <v>8.0085569999998825</v>
+        <v>7.6858996000000843</v>
       </c>
       <c r="D112" s="5">
-        <v>6.4731074939589739</v>
+        <v>6.2036282531169995</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>1543.6683452</v>
+        <v>1543.7448158</v>
       </c>
       <c r="C113" s="5">
-        <v>7.4662518000000091</v>
+        <v>7.52239029999987</v>
       </c>
       <c r="D113" s="5">
-        <v>5.9906977116057636</v>
+        <v>6.0368795935280994</v>
       </c>
       <c r="E113" s="5">
-        <v>5.2389977104914331</v>
+        <v>5.2409027402775088</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>1543.4415160999999</v>
+        <v>1542.9408407000001</v>
       </c>
       <c r="C114" s="5">
-        <v>-0.22682910000003176</v>
+        <v>-0.8039750999998887</v>
       </c>
       <c r="D114" s="5">
-        <v>-0.17618748638035253</v>
+        <v>-0.62316740375877311</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>1549.2960943999999</v>
+        <v>1548.8564203000001</v>
       </c>
       <c r="C115" s="5">
-        <v>5.8545782999999574</v>
+        <v>5.9155796000000009</v>
       </c>
       <c r="D115" s="5">
-        <v>4.6480109524121405</v>
+        <v>4.6990226219097986</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>1555.3248066000001</v>
+        <v>1555.0868323</v>
       </c>
       <c r="C116" s="5">
-        <v>6.0287122000002</v>
+        <v>6.2304119999998875</v>
       </c>
       <c r="D116" s="5">
-        <v>4.7707548624737139</v>
+        <v>4.9353472534858556</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>1558.5773938</v>
+        <v>1558.4439368999999</v>
       </c>
       <c r="C117" s="5">
-        <v>3.2525871999998799</v>
+        <v>3.3571045999999569</v>
       </c>
       <c r="D117" s="5">
-        <v>2.5385773202135864</v>
+        <v>2.6215278565123956</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>1560.9565391000001</v>
+        <v>1560.7541470000001</v>
       </c>
       <c r="C118" s="5">
-        <v>2.3791453000001184</v>
+        <v>2.3102101000001767</v>
       </c>
       <c r="D118" s="5">
-        <v>1.8472397796334361</v>
+        <v>1.7934341891526318</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>1566.3460525999999</v>
+        <v>1566.3507374000001</v>
       </c>
       <c r="C119" s="5">
-        <v>5.3895134999997936</v>
+        <v>5.5965903999999682</v>
       </c>
       <c r="D119" s="5">
-        <v>4.222831189899301</v>
+        <v>4.3888756450557009</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>1571.7131856999999</v>
+        <v>1571.8650124999999</v>
       </c>
       <c r="C120" s="5">
-        <v>5.3671331000000464</v>
+        <v>5.5142750999998498</v>
       </c>
       <c r="D120" s="5">
-        <v>4.190220342919071</v>
+        <v>4.3073175364236382</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>1577.3595839</v>
+        <v>1577.7633542999999</v>
       </c>
       <c r="C121" s="5">
-        <v>5.6463982000000215</v>
+        <v>5.8983418000000256</v>
       </c>
       <c r="D121" s="5">
-        <v>4.3972230508858789</v>
+        <v>4.5970436806360704</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>1581.8332058999999</v>
+        <v>1582.2000069999999</v>
       </c>
       <c r="C122" s="5">
-        <v>4.4736219999999776</v>
+        <v>4.4366526999999678</v>
       </c>
       <c r="D122" s="5">
-        <v>3.4569688280351674</v>
+        <v>3.4270667554717082</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>1588.1173513000001</v>
+        <v>1588.4723007</v>
       </c>
       <c r="C123" s="5">
-        <v>6.2841454000001704</v>
+        <v>6.2722937000000911</v>
       </c>
       <c r="D123" s="5">
-        <v>4.8727925786358872</v>
+        <v>4.8622491317363625</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>1592.3973785000001</v>
+        <v>1592.5372516</v>
       </c>
       <c r="C124" s="5">
-        <v>4.2800271999999495</v>
+        <v>4.0649508999999853</v>
       </c>
       <c r="D124" s="5">
-        <v>3.2824088583108146</v>
+        <v>3.1144298409986337</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>1600.5647656000001</v>
+        <v>1600.6916653999999</v>
       </c>
       <c r="C125" s="5">
-        <v>8.1673871000000418</v>
+        <v>8.1544137999999293</v>
       </c>
       <c r="D125" s="5">
-        <v>6.3314115679231397</v>
+        <v>6.320498750529735</v>
       </c>
       <c r="E125" s="5">
-        <v>3.6857930381819504</v>
+        <v>3.6888771393534414</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>1604.5120873999999</v>
+        <v>1603.8605677</v>
       </c>
       <c r="C126" s="5">
-        <v>3.9473217999998269</v>
+        <v>3.1689023000001271</v>
       </c>
       <c r="D126" s="5">
-        <v>2.9999208873743077</v>
+        <v>2.401688225350207</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>1609.2595802000001</v>
+        <v>1608.7838049</v>
       </c>
       <c r="C127" s="5">
-        <v>4.7474928000001455</v>
+        <v>4.9232371999999032</v>
       </c>
       <c r="D127" s="5">
-        <v>3.6089615942619613</v>
+        <v>3.746369597047039</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>1615.2746754</v>
+        <v>1614.9848030999999</v>
       </c>
       <c r="C128" s="5">
-        <v>6.0150951999999052</v>
+        <v>6.2009981999999582</v>
       </c>
       <c r="D128" s="5">
-        <v>4.5787318558508483</v>
+        <v>4.724682298908145</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>1622.4138422000001</v>
+        <v>1622.3012282</v>
       </c>
       <c r="C129" s="5">
-        <v>7.1391668000001118</v>
+        <v>7.3164251000000604</v>
       </c>
       <c r="D129" s="5">
-        <v>5.434588176627253</v>
+        <v>5.5739288238514817</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>1630.6247178000001</v>
+        <v>1630.4690740999999</v>
       </c>
       <c r="C130" s="5">
-        <v>8.2108756000000085</v>
+        <v>8.1678458999999748</v>
       </c>
       <c r="D130" s="5">
-        <v>6.2450094127458833</v>
+        <v>6.2118137484173941</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>1641.3412241000001</v>
+        <v>1641.4788212999999</v>
       </c>
       <c r="C131" s="5">
-        <v>10.716506299999992</v>
+        <v>11.009747199999993</v>
       </c>
       <c r="D131" s="5">
-        <v>8.1778320418640646</v>
+        <v>8.4108166612335324</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>1642.5140483</v>
+        <v>1642.7381128</v>
       </c>
       <c r="C132" s="5">
-        <v>1.1728241999999227</v>
+        <v>1.2592915000000175</v>
       </c>
       <c r="D132" s="5">
-        <v>0.86084069954961429</v>
+        <v>0.92449704685408918</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>1645.4179167</v>
+        <v>1645.8063431</v>
       </c>
       <c r="C133" s="5">
-        <v>2.9038683999999648</v>
+        <v>3.0682303000000957</v>
       </c>
       <c r="D133" s="5">
-        <v>2.1422806671520522</v>
+        <v>2.2644725977664981</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>1652.3454462</v>
+        <v>1652.6881934</v>
       </c>
       <c r="C134" s="5">
-        <v>6.9275294999999915</v>
+        <v>6.8818502999999964</v>
       </c>
       <c r="D134" s="5">
-        <v>5.1708807891449382</v>
+        <v>5.1347564642587606</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>1653.7298165</v>
+        <v>1654.1619860000001</v>
       </c>
       <c r="C135" s="5">
-        <v>1.3843703000000005</v>
+        <v>1.4737926000000243</v>
       </c>
       <c r="D135" s="5">
-        <v>1.0100314227398544</v>
+        <v>1.0753698667653966</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>1656.9568403999999</v>
+        <v>1657.2302682</v>
       </c>
       <c r="C136" s="5">
-        <v>3.2270238999999492</v>
+        <v>3.0682821999998851</v>
       </c>
       <c r="D136" s="5">
-        <v>2.3669289567701757</v>
+        <v>2.2487123787684693</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>1660.7592626000001</v>
+        <v>1660.9825615</v>
       </c>
       <c r="C137" s="5">
-        <v>3.8024222000001373</v>
+        <v>3.7522933000000194</v>
       </c>
       <c r="D137" s="5">
-        <v>2.7888115044618855</v>
+        <v>2.7511266971446346</v>
       </c>
       <c r="E137" s="5">
-        <v>3.7608285708722988</v>
+        <v>3.7665527598617077</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>1665.0243069999999</v>
+        <v>1664.2774959999999</v>
       </c>
       <c r="C138" s="5">
-        <v>4.2650443999998515</v>
+        <v>3.2949344999999539</v>
       </c>
       <c r="D138" s="5">
-        <v>3.1256587585752005</v>
+        <v>2.4066159748640459</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>1667.1851194000001</v>
+        <v>1666.6826014000001</v>
       </c>
       <c r="C139" s="5">
-        <v>2.1608124000001681</v>
+        <v>2.4051054000001386</v>
       </c>
       <c r="D139" s="5">
-        <v>1.5684834635393941</v>
+        <v>1.7480119635531866</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>1669.6385464</v>
+        <v>1669.3295621</v>
       </c>
       <c r="C140" s="5">
-        <v>2.4534269999999196</v>
+        <v>2.6469606999999087</v>
       </c>
       <c r="D140" s="5">
-        <v>1.7802814301208336</v>
+        <v>1.9225288155421127</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>1667.0468518</v>
+        <v>1666.9718232</v>
       </c>
       <c r="C141" s="5">
-        <v>-2.5916945999999825</v>
+        <v>-2.3577388999999584</v>
       </c>
       <c r="D141" s="5">
-        <v>-1.8468781319133765</v>
+        <v>-1.6817599293945329</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>1663.7023308</v>
+        <v>1663.6533326000001</v>
       </c>
       <c r="C142" s="5">
-        <v>-3.3445209999999861</v>
+        <v>-3.3184905999999046</v>
       </c>
       <c r="D142" s="5">
-        <v>-2.381117409382405</v>
+        <v>-2.362892796694438</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>1663.9108911000001</v>
+        <v>1663.9854014</v>
       </c>
       <c r="C143" s="5">
-        <v>0.20856030000004466</v>
+        <v>0.33206879999988814</v>
       </c>
       <c r="D143" s="5">
-        <v>0.15053473454811339</v>
+        <v>0.23978571873277676</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>1653.098659</v>
+        <v>1653.2264344</v>
       </c>
       <c r="C144" s="5">
-        <v>-10.812232100000074</v>
+        <v>-10.758966999999984</v>
       </c>
       <c r="D144" s="5">
-        <v>-7.5249638027302996</v>
+        <v>-7.4888778811422529</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>1652.2980161999999</v>
+        <v>1652.3940199000001</v>
       </c>
       <c r="C145" s="5">
-        <v>-0.80064280000010513</v>
+        <v>-0.83241449999991346</v>
       </c>
       <c r="D145" s="5">
-        <v>-0.57964851211504964</v>
+        <v>-0.60254044475949176</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>1649.4726413999999</v>
+        <v>1649.5733066</v>
       </c>
       <c r="C146" s="5">
-        <v>-2.8253747999999632</v>
+        <v>-2.8207133000000795</v>
       </c>
       <c r="D146" s="5">
-        <v>-2.0327714601959812</v>
+        <v>-2.0293322738438202</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>1635.6856067000001</v>
+        <v>1635.7817777</v>
       </c>
       <c r="C147" s="5">
-        <v>-13.787034699999822</v>
+        <v>-13.791528900000003</v>
       </c>
       <c r="D147" s="5">
-        <v>-9.5816482768301015</v>
+        <v>-9.5840711543270896</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>1630.5513718</v>
+        <v>1630.6006419</v>
       </c>
       <c r="C148" s="5">
-        <v>-5.1342349000001377</v>
+        <v>-5.1811357999999927</v>
       </c>
       <c r="D148" s="5">
-        <v>-3.7023146113539074</v>
+        <v>-3.7353322258240396</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>1624.2905638</v>
+        <v>1624.2789</v>
       </c>
       <c r="C149" s="5">
-        <v>-6.2608079999999973</v>
+        <v>-6.3217419000000064</v>
       </c>
       <c r="D149" s="5">
-        <v>-4.5115547871680484</v>
+        <v>-4.554397249289921</v>
       </c>
       <c r="E149" s="5">
-        <v>-2.1959051875409363</v>
+        <v>-2.2097559812339962</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>1627.7867392999999</v>
+        <v>1627.7020990000001</v>
       </c>
       <c r="C150" s="5">
-        <v>3.4961754999999357</v>
+        <v>3.4231990000000678</v>
       </c>
       <c r="D150" s="5">
-        <v>2.6137168006086453</v>
+        <v>2.5585447878723633</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>1626.3993290000001</v>
+        <v>1626.4893502</v>
       </c>
       <c r="C151" s="5">
-        <v>-1.3874102999998286</v>
+        <v>-1.2127488000000994</v>
       </c>
       <c r="D151" s="5">
-        <v>-1.0180140620723366</v>
+        <v>-0.89042688876294074</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>1627.1488618000001</v>
+        <v>1627.2043011000001</v>
       </c>
       <c r="C152" s="5">
-        <v>0.74953279999999722</v>
+        <v>0.71495090000007622</v>
       </c>
       <c r="D152" s="5">
-        <v>0.5544288272229192</v>
+        <v>0.52875740983988617</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>1624.2859877999999</v>
+        <v>1624.2965697</v>
       </c>
       <c r="C153" s="5">
-        <v>-2.8628740000001471</v>
+        <v>-2.9077314000001024</v>
       </c>
       <c r="D153" s="5">
-        <v>-2.0910185189013553</v>
+        <v>-2.1233890155749169</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>1626.9759984</v>
+        <v>1626.9859478999999</v>
       </c>
       <c r="C154" s="5">
-        <v>2.6900106000000505</v>
+        <v>2.6893781999999646</v>
       </c>
       <c r="D154" s="5">
-        <v>2.0055449075735199</v>
+        <v>2.0050559363942844</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>1623.5285515</v>
+        <v>1623.4825043999999</v>
       </c>
       <c r="C155" s="5">
-        <v>-3.4474468999999317</v>
+        <v>-3.503443500000003</v>
       </c>
       <c r="D155" s="5">
-        <v>-2.5132902280171177</v>
+        <v>-2.5536157353290845</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>1617.1177178</v>
+        <v>1617.1876342</v>
       </c>
       <c r="C156" s="5">
-        <v>-6.410833700000012</v>
+        <v>-6.2948701999998775</v>
       </c>
       <c r="D156" s="5">
-        <v>-4.6368784370917515</v>
+        <v>-4.5549106441772462</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>1618.9543667999999</v>
+        <v>1618.8844345</v>
       </c>
       <c r="C157" s="5">
-        <v>1.8366489999998521</v>
+        <v>1.6968002999999499</v>
       </c>
       <c r="D157" s="5">
-        <v>1.3714515129766403</v>
+        <v>1.2663661915480962</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>1622.3936348</v>
+        <v>1622.3217193999999</v>
       </c>
       <c r="C158" s="5">
-        <v>3.4392680000000837</v>
+        <v>3.4372848999998951</v>
       </c>
       <c r="D158" s="5">
-        <v>2.5792489058044987</v>
+        <v>2.5778569444500743</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>1616.6736314</v>
+        <v>1616.6260153999999</v>
       </c>
       <c r="C159" s="5">
-        <v>-5.720003399999996</v>
+        <v>-5.6957039999999779</v>
       </c>
       <c r="D159" s="5">
-        <v>-4.1497051891539405</v>
+        <v>-4.1325952968478301</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>1617.6106032</v>
+        <v>1617.5544271000001</v>
       </c>
       <c r="C160" s="5">
-        <v>0.93697180000003755</v>
+        <v>0.92841170000019702</v>
       </c>
       <c r="D160" s="5">
-        <v>0.6977024464114745</v>
+        <v>0.6913285723286311</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>1615.6700633</v>
+        <v>1615.5776899</v>
       </c>
       <c r="C161" s="5">
-        <v>-1.9405398999999761</v>
+        <v>-1.976737200000116</v>
       </c>
       <c r="D161" s="5">
-        <v>-1.430099905620219</v>
+        <v>-1.4566470816594457</v>
       </c>
       <c r="E161" s="5">
-        <v>-0.53072403990529482</v>
+        <v>-0.53569680059255553</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>1615.3613679</v>
+        <v>1615.4703204</v>
       </c>
       <c r="C162" s="5">
-        <v>-0.30869540000003326</v>
+        <v>-0.10736950000000434</v>
       </c>
       <c r="D162" s="5">
-        <v>-0.22903528736760714</v>
+        <v>-7.9721523697184882E-2</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>1613.9713245</v>
+        <v>1614.2072094</v>
       </c>
       <c r="C163" s="5">
-        <v>-1.3900433999999677</v>
+        <v>-1.2631109999999808</v>
       </c>
       <c r="D163" s="5">
-        <v>-1.0277453075568821</v>
+        <v>-0.93423688123167592</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>1610.4061005000001</v>
+        <v>1610.5598659</v>
       </c>
       <c r="C164" s="5">
-        <v>-3.5652239999999438</v>
+        <v>-3.6473435000000336</v>
       </c>
       <c r="D164" s="5">
-        <v>-2.6188020234447551</v>
+        <v>-2.6779879306544796</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>1607.1066406</v>
+        <v>1607.1345816999999</v>
       </c>
       <c r="C165" s="5">
-        <v>-3.2994599000001017</v>
+        <v>-3.4252842000000783</v>
       </c>
       <c r="D165" s="5">
-        <v>-2.4310879186671852</v>
+        <v>-2.5224773130191669</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>1605.2928572000001</v>
+        <v>1605.3132720999999</v>
       </c>
       <c r="C166" s="5">
-        <v>-1.8137833999999202</v>
+        <v>-1.8213095999999496</v>
       </c>
       <c r="D166" s="5">
-        <v>-1.3459469735932705</v>
+        <v>-1.3514737954235301</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>1603.0670087999999</v>
+        <v>1603.0182</v>
       </c>
       <c r="C167" s="5">
-        <v>-2.2258484000001317</v>
+        <v>-2.2950720999999703</v>
       </c>
       <c r="D167" s="5">
-        <v>-1.6512516077055506</v>
+        <v>-1.7021808209302658</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>1599.4974049</v>
+        <v>1599.6315913000001</v>
       </c>
       <c r="C168" s="5">
-        <v>-3.5696038999999473</v>
+        <v>-3.386608699999897</v>
       </c>
       <c r="D168" s="5">
-        <v>-2.6395974787516208</v>
+        <v>-2.5059231174739405</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>1598.7964442</v>
+        <v>1598.6917561</v>
       </c>
       <c r="C169" s="5">
-        <v>-0.700960699999996</v>
+        <v>-0.93983520000006138</v>
       </c>
       <c r="D169" s="5">
-        <v>-0.5246200196812989</v>
+        <v>-0.70276491338275848</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>1604.4239067000001</v>
+        <v>1604.2712964</v>
       </c>
       <c r="C170" s="5">
-        <v>5.6274625000000924</v>
+        <v>5.5795402999999624</v>
       </c>
       <c r="D170" s="5">
-        <v>4.3065089847829974</v>
+        <v>4.2694139618087545</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>1607.5284472000001</v>
+        <v>1607.3615927999999</v>
       </c>
       <c r="C171" s="5">
-        <v>3.1045404999999846</v>
+        <v>3.0902963999999429</v>
       </c>
       <c r="D171" s="5">
-        <v>2.3468568764013931</v>
+        <v>2.3361993958510796</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>1607.2693119999999</v>
+        <v>1607.1333024999999</v>
       </c>
       <c r="C172" s="5">
-        <v>-0.25913520000017343</v>
+        <v>-0.22829030000002604</v>
       </c>
       <c r="D172" s="5">
-        <v>-0.19326979114572262</v>
+        <v>-0.1703004891351112</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>1607.9843489</v>
+        <v>1607.8750706999999</v>
       </c>
       <c r="C173" s="5">
-        <v>0.71503690000008646</v>
+        <v>0.74176820000002408</v>
       </c>
       <c r="D173" s="5">
-        <v>0.53516039424261752</v>
+        <v>0.55526501902394276</v>
       </c>
       <c r="E173" s="5">
-        <v>-0.47569826133325721</v>
+        <v>-0.47677182274513674</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>1615.0295725000001</v>
+        <v>1615.0887209</v>
       </c>
       <c r="C174" s="5">
-        <v>7.0452236000000994</v>
+        <v>7.2136502000000746</v>
       </c>
       <c r="D174" s="5">
-        <v>5.3862475096713158</v>
+        <v>5.5185925219339182</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>1616.0425673</v>
+        <v>1616.1506002000001</v>
       </c>
       <c r="C175" s="5">
-        <v>1.0129947999998876</v>
+        <v>1.0618793000001006</v>
       </c>
       <c r="D175" s="5">
-        <v>0.75527784307718449</v>
+        <v>0.79182840042368863</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>1620.9422254999999</v>
+        <v>1620.9974159999999</v>
       </c>
       <c r="C176" s="5">
-        <v>4.8996581999999762</v>
+        <v>4.8468157999998311</v>
       </c>
       <c r="D176" s="5">
-        <v>3.6995509890551004</v>
+        <v>3.6587426039385473</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>1623.7914097</v>
+        <v>1623.8131263</v>
       </c>
       <c r="C177" s="5">
-        <v>2.8491842000000815</v>
+        <v>2.8157103000000916</v>
       </c>
       <c r="D177" s="5">
-        <v>2.1297914990380917</v>
+        <v>2.1044575787277919</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>1624.468828</v>
+        <v>1624.4889955000001</v>
       </c>
       <c r="C178" s="5">
-        <v>0.67741829999999936</v>
+        <v>0.67586920000007922</v>
       </c>
       <c r="D178" s="5">
-        <v>0.50176996905682003</v>
+        <v>0.50061319785013048</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>1623.5152344000001</v>
+        <v>1623.5180005</v>
       </c>
       <c r="C179" s="5">
-        <v>-0.9535935999999765</v>
+        <v>-0.97099500000012995</v>
       </c>
       <c r="D179" s="5">
-        <v>-0.70215259898996907</v>
+        <v>-0.71491470540904212</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>1630.9343997999999</v>
+        <v>1631.2094284</v>
       </c>
       <c r="C180" s="5">
-        <v>7.4191653999998834</v>
+        <v>7.6914279000000079</v>
       </c>
       <c r="D180" s="5">
-        <v>5.6237293166806923</v>
+        <v>5.8355029765096544</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>1631.9499627</v>
+        <v>1631.9656411000001</v>
       </c>
       <c r="C181" s="5">
-        <v>1.0155629000000772</v>
+        <v>0.75621270000010554</v>
       </c>
       <c r="D181" s="5">
-        <v>0.74978972425989721</v>
+        <v>0.55772887516638558</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>1634.1018524000001</v>
+        <v>1633.9849827999999</v>
       </c>
       <c r="C182" s="5">
-        <v>2.1518897000000834</v>
+        <v>2.0193416999998135</v>
       </c>
       <c r="D182" s="5">
-        <v>1.5938464052608792</v>
+        <v>1.4949882512303114</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>1638.6501191</v>
+        <v>1638.50296</v>
       </c>
       <c r="C183" s="5">
-        <v>4.5482666999998855</v>
+        <v>4.5179772000001321</v>
       </c>
       <c r="D183" s="5">
-        <v>3.3916197149468585</v>
+        <v>3.368933053531098</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>1637.9180521000001</v>
+        <v>1637.7724688000001</v>
       </c>
       <c r="C184" s="5">
-        <v>-0.73206699999991542</v>
+        <v>-0.73049119999996037</v>
       </c>
       <c r="D184" s="5">
-        <v>-0.53478473815103955</v>
+        <v>-0.53368422622206424</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>1642.1598928000001</v>
+        <v>1642.0037382999999</v>
       </c>
       <c r="C185" s="5">
-        <v>4.2418407000000116</v>
+        <v>4.2312694999998257</v>
       </c>
       <c r="D185" s="5">
-        <v>3.1523812449266941</v>
+        <v>3.1446966533809739</v>
       </c>
       <c r="E185" s="5">
-        <v>2.1253654566587787</v>
+        <v>2.1225944864697643</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>1643.6649279999999</v>
+        <v>1643.7516932000001</v>
       </c>
       <c r="C186" s="5">
-        <v>1.5050351999998384</v>
+        <v>1.7479549000001953</v>
       </c>
       <c r="D186" s="5">
-        <v>1.1053575833412266</v>
+        <v>1.2849364556168918</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>1647.0677146999999</v>
+        <v>1647.1499899</v>
       </c>
       <c r="C187" s="5">
-        <v>3.4027866999999787</v>
+        <v>3.3982966999999462</v>
       </c>
       <c r="D187" s="5">
-        <v>2.5127753590514779</v>
+        <v>2.5092879723992878</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>1649.4422288999999</v>
+        <v>1649.4930436</v>
       </c>
       <c r="C188" s="5">
-        <v>2.3745142000000214</v>
+        <v>2.3430536999999276</v>
       </c>
       <c r="D188" s="5">
-        <v>1.7437773586380434</v>
+        <v>1.7204059709444941</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>1659.9395936999999</v>
+        <v>1659.9762871999999</v>
       </c>
       <c r="C189" s="5">
-        <v>10.497364800000014</v>
+        <v>10.483243599999923</v>
       </c>
       <c r="D189" s="5">
-        <v>7.9101010010842021</v>
+        <v>7.8988336390299896</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>1660.5871830000001</v>
+        <v>1660.6265794000001</v>
       </c>
       <c r="C190" s="5">
-        <v>0.64758930000016335</v>
+        <v>0.6502922000001945</v>
       </c>
       <c r="D190" s="5">
-        <v>0.46915970688643505</v>
+        <v>0.47111166433169149</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>1661.6644838</v>
+        <v>1661.6901214</v>
       </c>
       <c r="C191" s="5">
-        <v>1.0773007999998754</v>
+        <v>1.0635419999998703</v>
       </c>
       <c r="D191" s="5">
-        <v>0.78128006376920744</v>
+        <v>0.77124837119784129</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>1675.2782179999999</v>
+        <v>1675.6043781999999</v>
       </c>
       <c r="C192" s="5">
-        <v>13.613734199999953</v>
+        <v>13.914256799999976</v>
       </c>
       <c r="D192" s="5">
-        <v>10.286728191214323</v>
+        <v>10.524200279526074</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>1677.8083075</v>
+        <v>1677.8716302</v>
       </c>
       <c r="C193" s="5">
-        <v>2.530089500000031</v>
+        <v>2.2672520000000986</v>
       </c>
       <c r="D193" s="5">
-        <v>1.8274301001458992</v>
+        <v>1.6358524520352136</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>1686.6375555</v>
+        <v>1686.6020149999999</v>
       </c>
       <c r="C194" s="5">
-        <v>8.8292480000000069</v>
+        <v>8.7303847999999107</v>
       </c>
       <c r="D194" s="5">
-        <v>6.5008589791333504</v>
+        <v>6.4257223410336906</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>1687.4796071000001</v>
+        <v>1687.3520974</v>
       </c>
       <c r="C195" s="5">
-        <v>0.84205160000010437</v>
+        <v>0.75008240000011028</v>
       </c>
       <c r="D195" s="5">
-        <v>0.60074622087014085</v>
+        <v>0.53498323497593869</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>1693.9777248</v>
+        <v>1693.9006056999999</v>
       </c>
       <c r="C196" s="5">
-        <v>6.4981176999999661</v>
+        <v>6.5485082999998667</v>
       </c>
       <c r="D196" s="5">
-        <v>4.7200750174795747</v>
+        <v>4.7578295354243183</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>1694.9690186</v>
+        <v>1694.887894</v>
       </c>
       <c r="C197" s="5">
-        <v>0.99129379999999401</v>
+        <v>0.98728830000004564</v>
       </c>
       <c r="D197" s="5">
-        <v>0.70448898446722197</v>
+        <v>0.70166528570625442</v>
       </c>
       <c r="E197" s="5">
-        <v>3.2158333686957086</v>
+        <v>3.2207086053745559</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>1704.6462544999999</v>
+        <v>1704.4543421999999</v>
       </c>
       <c r="C198" s="5">
-        <v>9.6772358999999142</v>
+        <v>9.566448199999968</v>
       </c>
       <c r="D198" s="5">
-        <v>7.0705541201284028</v>
+        <v>6.987424594842917</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>1709.0148208000001</v>
+        <v>1708.9322830000001</v>
       </c>
       <c r="C199" s="5">
-        <v>4.3685663000001114</v>
+        <v>4.4779408000001695</v>
       </c>
       <c r="D199" s="5">
-        <v>3.1190076669849187</v>
+        <v>3.1985944959191492</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>1713.6901267999999</v>
+        <v>1713.5994304000001</v>
       </c>
       <c r="C200" s="5">
-        <v>4.6753059999998641</v>
+        <v>4.6671473999999762</v>
       </c>
       <c r="D200" s="5">
-        <v>3.3326548024508629</v>
+        <v>3.3269146535815475</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>1719.2247193999999</v>
+        <v>1719.2624022</v>
       </c>
       <c r="C201" s="5">
-        <v>5.5345925999999963</v>
+        <v>5.662971799999923</v>
       </c>
       <c r="D201" s="5">
-        <v>3.9451493679429017</v>
+        <v>4.038547683744742</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>1722.3012154999999</v>
+        <v>1722.3180443000001</v>
       </c>
       <c r="C202" s="5">
-        <v>3.0764960999999857</v>
+        <v>3.0556421000001137</v>
       </c>
       <c r="D202" s="5">
-        <v>2.1686215836533851</v>
+        <v>2.1537299429806867</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>1729.9566742</v>
+        <v>1730.0286951999999</v>
       </c>
       <c r="C203" s="5">
-        <v>7.6554587000000538</v>
+        <v>7.7106508999997914</v>
       </c>
       <c r="D203" s="5">
-        <v>5.4662300477786419</v>
+        <v>5.5065592848052347</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>1728.6383152999999</v>
+        <v>1728.9451981</v>
       </c>
       <c r="C204" s="5">
-        <v>-1.3183589000000211</v>
+        <v>-1.0834970999999314</v>
       </c>
       <c r="D204" s="5">
-        <v>-0.91066820625470557</v>
+        <v>-0.7489628468972942</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>1735.1085310000001</v>
+        <v>1735.233802</v>
       </c>
       <c r="C205" s="5">
-        <v>6.4702157000001534</v>
+        <v>6.2886038999999982</v>
       </c>
       <c r="D205" s="5">
-        <v>4.5851737024503736</v>
+        <v>4.4530811566871886</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>1742.3893934</v>
+        <v>1742.4106830000001</v>
       </c>
       <c r="C206" s="5">
-        <v>7.2808623999999327</v>
+        <v>7.176881000000094</v>
       </c>
       <c r="D206" s="5">
-        <v>5.1532943770889572</v>
+        <v>5.0776407169694338</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>1738.9596047</v>
+        <v>1738.9104319</v>
       </c>
       <c r="C207" s="5">
-        <v>-3.4297887000000173</v>
+        <v>-3.500251100000014</v>
       </c>
       <c r="D207" s="5">
-        <v>-2.3367214812295201</v>
+        <v>-2.3841697180957189</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>1746.759157</v>
+        <v>1746.7935405000001</v>
       </c>
       <c r="C208" s="5">
-        <v>7.7995522999999594</v>
+        <v>7.8831086000000141</v>
       </c>
       <c r="D208" s="5">
-        <v>5.516996284356801</v>
+        <v>5.5777428189186073</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>1752.7293159999999</v>
+        <v>1752.7532745999999</v>
       </c>
       <c r="C209" s="5">
-        <v>5.9701589999999669</v>
+        <v>5.9597340999998778</v>
       </c>
       <c r="D209" s="5">
-        <v>4.1794031083350669</v>
+        <v>4.171884013536209</v>
       </c>
       <c r="E209" s="5">
-        <v>3.4077494494683114</v>
+        <v>3.4141125678486928</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>1752.6773659999999</v>
+        <v>1752.3735672</v>
       </c>
       <c r="C210" s="5">
-        <v>-5.1950000000033469E-2</v>
+        <v>-0.37970739999991565</v>
       </c>
       <c r="D210" s="5">
-        <v>-3.5561588400268018E-2</v>
+        <v>-0.25965227203167407</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>1763.2914585999999</v>
+        <v>1763.1040373000001</v>
       </c>
       <c r="C211" s="5">
-        <v>10.614092600000049</v>
+        <v>10.730470100000048</v>
       </c>
       <c r="D211" s="5">
-        <v>7.5141205094859886</v>
+        <v>7.6006649327436948</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>1771.6127865999999</v>
+        <v>1771.4550296</v>
       </c>
       <c r="C212" s="5">
-        <v>8.3213279999999941</v>
+        <v>8.3509922999999162</v>
       </c>
       <c r="D212" s="5">
-        <v>5.8123666652253325</v>
+        <v>5.8342659575235434</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>1775.8885579</v>
+        <v>1775.9021436999999</v>
       </c>
       <c r="C213" s="5">
-        <v>4.2757713000000876</v>
+        <v>4.4471140999999079</v>
       </c>
       <c r="D213" s="5">
-        <v>2.9349446175840121</v>
+        <v>3.054461126430974</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>1782.3680198</v>
+        <v>1782.3442715000001</v>
       </c>
       <c r="C214" s="5">
-        <v>6.4794618999999329</v>
+        <v>6.4421278000002076</v>
       </c>
       <c r="D214" s="5">
-        <v>4.4672267356626216</v>
+        <v>4.440936624020897</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>1788.4087532000001</v>
+        <v>1788.5176435000001</v>
       </c>
       <c r="C215" s="5">
-        <v>6.0407334000001356</v>
+        <v>6.1733719999999721</v>
       </c>
       <c r="D215" s="5">
-        <v>4.1436673844339467</v>
+        <v>4.2364493927951052</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>1784.6539084000001</v>
+        <v>1784.8603430000001</v>
       </c>
       <c r="C216" s="5">
-        <v>-3.7548448000000008</v>
+        <v>-3.6573005000000194</v>
       </c>
       <c r="D216" s="5">
-        <v>-2.4905633567926411</v>
+        <v>-2.4264428586493469</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>1790.4453676000001</v>
+        <v>1790.6094717000001</v>
       </c>
       <c r="C217" s="5">
-        <v>5.7914591999999629</v>
+        <v>5.7491287000000284</v>
       </c>
       <c r="D217" s="5">
-        <v>3.9644346830832511</v>
+        <v>3.9344796382728919</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>1796.0774216</v>
+        <v>1796.1278887999999</v>
       </c>
       <c r="C218" s="5">
-        <v>5.6320539999999255</v>
+        <v>5.5184170999998514</v>
       </c>
       <c r="D218" s="5">
-        <v>3.8407354540075156</v>
+        <v>3.7615728461086517</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>1801.8319652</v>
+        <v>1801.935749</v>
       </c>
       <c r="C219" s="5">
-        <v>5.7545436000000336</v>
+        <v>5.8078602000000501</v>
       </c>
       <c r="D219" s="5">
-        <v>3.9132206936600245</v>
+        <v>3.9500115060061569</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>1808.3085626</v>
+        <v>1808.5350268</v>
       </c>
       <c r="C220" s="5">
-        <v>6.476597399999946</v>
+        <v>6.5992777999999817</v>
       </c>
       <c r="D220" s="5">
-        <v>4.3996441969647471</v>
+        <v>4.4844053464061728</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>1810.8977884000001</v>
+        <v>1811.1073612</v>
       </c>
       <c r="C221" s="5">
-        <v>2.589225800000122</v>
+        <v>2.5723344000000452</v>
       </c>
       <c r="D221" s="5">
-        <v>1.7318155246301759</v>
+        <v>1.7202119778791936</v>
       </c>
       <c r="E221" s="5">
-        <v>3.3187367763523046</v>
+        <v>3.3292812768138891</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>1818.8200348</v>
+        <v>1818.2885486</v>
       </c>
       <c r="C222" s="5">
-        <v>7.9222463999999491</v>
+        <v>7.1811873999999989</v>
       </c>
       <c r="D222" s="5">
-        <v>5.3778887246366258</v>
+        <v>4.8632452932726</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>1823.8421261000001</v>
+        <v>1823.5088037</v>
       </c>
       <c r="C223" s="5">
-        <v>5.0220913000000564</v>
+        <v>5.2202551000000312</v>
       </c>
       <c r="D223" s="5">
-        <v>3.3642024048266883</v>
+        <v>3.5000904744957539</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>1820.2946251000001</v>
+        <v>1820.0655992</v>
       </c>
       <c r="C224" s="5">
-        <v>-3.5475010000000111</v>
+        <v>-3.4432045000000926</v>
       </c>
       <c r="D224" s="5">
-        <v>-2.3092756794860447</v>
+        <v>-2.242492064897994</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>1817.0482861</v>
+        <v>1817.0232377</v>
       </c>
       <c r="C225" s="5">
-        <v>-3.2463390000000345</v>
+        <v>-3.04236149999997</v>
       </c>
       <c r="D225" s="5">
-        <v>-2.1192294109099175</v>
+        <v>-1.9875414078165954</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>1823.2578788999999</v>
+        <v>1823.1795827000001</v>
       </c>
       <c r="C226" s="5">
-        <v>6.2095927999998821</v>
+        <v>6.1563450000001012</v>
       </c>
       <c r="D226" s="5">
-        <v>4.178851949290352</v>
+        <v>4.142405771046942</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>1821.1804168000001</v>
+        <v>1821.3069542000001</v>
       </c>
       <c r="C227" s="5">
-        <v>-2.0774620999998206</v>
+        <v>-1.8726285000000189</v>
       </c>
       <c r="D227" s="5">
-        <v>-1.3587714713148902</v>
+        <v>-1.2256077355948802</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>1821.0160510000001</v>
+        <v>1821.1214596</v>
       </c>
       <c r="C228" s="5">
-        <v>-0.16436580000004142</v>
+        <v>-0.18549460000008366</v>
       </c>
       <c r="D228" s="5">
-        <v>-0.10824906780192434</v>
+        <v>-0.12214793019287296</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>1818.3626067</v>
+        <v>1818.4899217</v>
       </c>
       <c r="C229" s="5">
-        <v>-2.6534443000000465</v>
+        <v>-2.6315379000000121</v>
       </c>
       <c r="D229" s="5">
-        <v>-1.7346022250994242</v>
+        <v>-1.7202964766139472</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>1815.5210813000001</v>
+        <v>1815.5512785000001</v>
       </c>
       <c r="C230" s="5">
-        <v>-2.8415253999999095</v>
+        <v>-2.9386431999998877</v>
       </c>
       <c r="D230" s="5">
-        <v>-1.8591868944688228</v>
+        <v>-1.9220332262368522</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>1809.0512134000001</v>
+        <v>1809.0987425000001</v>
       </c>
       <c r="C231" s="5">
-        <v>-6.4698679000000539</v>
+        <v>-6.4525360000000092</v>
       </c>
       <c r="D231" s="5">
-        <v>-4.1935415748349358</v>
+        <v>-4.1824581162626773</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>1802.0837879000001</v>
+        <v>1802.1711411000001</v>
       </c>
       <c r="C232" s="5">
-        <v>-6.9674254999999903</v>
+        <v>-6.9276013999999577</v>
       </c>
       <c r="D232" s="5">
-        <v>-4.5250553773063533</v>
+        <v>-4.4996178457276219</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>1800.5963526999999</v>
+        <v>1800.6181426000001</v>
       </c>
       <c r="C233" s="5">
-        <v>-1.4874352000001636</v>
+        <v>-1.5529985000000579</v>
       </c>
       <c r="D233" s="5">
-        <v>-0.98599272628449031</v>
+        <v>-1.0291979774695981</v>
       </c>
       <c r="E233" s="5">
-        <v>-0.5688579314629294</v>
+        <v>-0.57916050835605803</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>1788.4811281</v>
+        <v>1788.4511288000001</v>
       </c>
       <c r="C234" s="5">
-        <v>-12.11522459999992</v>
+        <v>-12.16701379999995</v>
       </c>
       <c r="D234" s="5">
-        <v>-7.781946886116609</v>
+        <v>-7.8138951015344515</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>1779.8103449</v>
+        <v>1779.8992575</v>
       </c>
       <c r="C235" s="5">
-        <v>-8.6707831999999598</v>
+        <v>-8.5518713000001298</v>
       </c>
       <c r="D235" s="5">
-        <v>-5.6651033110893927</v>
+        <v>-5.5895348820841679</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>1771.9347906</v>
+        <v>1772.0492331</v>
       </c>
       <c r="C236" s="5">
-        <v>-7.8755542999999761</v>
+        <v>-7.8500243999999384</v>
       </c>
       <c r="D236" s="5">
-        <v>-5.182586832859581</v>
+        <v>-5.1659402268903865</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>1766.8032748999999</v>
+        <v>1766.8801467000001</v>
       </c>
       <c r="C237" s="5">
-        <v>-5.1315157000001363</v>
+        <v>-5.1690863999999692</v>
       </c>
       <c r="D237" s="5">
-        <v>-3.4203730002726807</v>
+        <v>-3.4447961347877976</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>1765.2864411</v>
+        <v>1765.3257868000001</v>
       </c>
       <c r="C238" s="5">
-        <v>-1.5168337999998585</v>
+        <v>-1.5543599000000086</v>
       </c>
       <c r="D238" s="5">
-        <v>-1.0253718758649333</v>
+        <v>-1.0505712259109123</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>1761.4451016999999</v>
+        <v>1761.4768607000001</v>
       </c>
       <c r="C239" s="5">
-        <v>-3.8413394000001517</v>
+        <v>-3.8489260999999715</v>
       </c>
       <c r="D239" s="5">
-        <v>-2.5802252341215248</v>
+        <v>-2.5852033307257161</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>1763.0862694</v>
+        <v>1763.1325826</v>
       </c>
       <c r="C240" s="5">
-        <v>1.6411677000000964</v>
+        <v>1.6557218999998895</v>
       </c>
       <c r="D240" s="5">
-        <v>1.1238072242538921</v>
+        <v>1.1338044019255644</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>1759.6436162</v>
+        <v>1759.5340805000001</v>
       </c>
       <c r="C241" s="5">
-        <v>-3.4426531999999952</v>
+        <v>-3.5985020999999051</v>
       </c>
       <c r="D241" s="5">
-        <v>-2.3181535351761817</v>
+        <v>-2.4218584236138985</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>1758.5928428</v>
+        <v>1758.5150517</v>
       </c>
       <c r="C242" s="5">
-        <v>-1.0507734000000255</v>
+        <v>-1.0190288000001146</v>
       </c>
       <c r="D242" s="5">
-        <v>-0.71423269706862857</v>
+        <v>-0.6927668967505296</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>1762.8081136000001</v>
+        <v>1762.5696519999999</v>
       </c>
       <c r="C243" s="5">
-        <v>4.2152708000000985</v>
+        <v>4.0546002999999473</v>
       </c>
       <c r="D243" s="5">
-        <v>2.9145722341291203</v>
+        <v>2.8021928421137821</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>1761.7497315999999</v>
+        <v>1761.5528563</v>
       </c>
       <c r="C244" s="5">
-        <v>-1.0583820000001651</v>
+        <v>-1.0167956999998751</v>
       </c>
       <c r="D244" s="5">
-        <v>-0.71810018184251811</v>
+        <v>-0.69006685784175348</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>1763.2242859999999</v>
+        <v>1763.0433794999999</v>
       </c>
       <c r="C245" s="5">
-        <v>1.4745543999999882</v>
+        <v>1.4905231999998705</v>
       </c>
       <c r="D245" s="5">
-        <v>1.0090159706789947</v>
+        <v>1.0201086127995307</v>
       </c>
       <c r="E245" s="5">
-        <v>-2.0755382872991168</v>
+        <v>-2.0867702157962298</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>1764.9409894999999</v>
+        <v>1765.1688394</v>
       </c>
       <c r="C246" s="5">
-        <v>1.7167034999999942</v>
+        <v>2.1254599000001235</v>
       </c>
       <c r="D246" s="5">
-        <v>1.174615959303793</v>
+        <v>1.4563065977377443</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>1767.4463318999999</v>
+        <v>1767.6413209</v>
       </c>
       <c r="C247" s="5">
-        <v>2.5053424000000177</v>
+        <v>2.472481499999958</v>
       </c>
       <c r="D247" s="5">
-        <v>1.7167679812445602</v>
+        <v>1.6938561519048267</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>1771.8777416999999</v>
+        <v>1772.0185100000001</v>
       </c>
       <c r="C248" s="5">
-        <v>4.4314097999999831</v>
+        <v>4.3771891000001233</v>
       </c>
       <c r="D248" s="5">
-        <v>3.0505243411379501</v>
+        <v>3.0123528207203654</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>1775.9679283999999</v>
+        <v>1776.0325548999999</v>
       </c>
       <c r="C249" s="5">
-        <v>4.0901867000000038</v>
+        <v>4.0140448999998171</v>
       </c>
       <c r="D249" s="5">
-        <v>2.8055104877447334</v>
+        <v>2.7524100859142031</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>1785.7546036000001</v>
+        <v>1785.7743880999999</v>
       </c>
       <c r="C250" s="5">
-        <v>9.786675200000218</v>
+        <v>9.7418331999999737</v>
       </c>
       <c r="D250" s="5">
-        <v>6.8168867083315599</v>
+        <v>6.7844494895513918</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>1789.0826529000001</v>
+        <v>1789.0939143999999</v>
       </c>
       <c r="C251" s="5">
-        <v>3.3280492999999751</v>
+        <v>3.3195263000000068</v>
       </c>
       <c r="D251" s="5">
-        <v>2.2594650853018372</v>
+        <v>2.2535941759753264</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>1789.3880518000001</v>
+        <v>1789.4275442999999</v>
       </c>
       <c r="C252" s="5">
-        <v>0.30539890000000014</v>
+        <v>0.33362990000000536</v>
       </c>
       <c r="D252" s="5">
-        <v>0.20503409754384361</v>
+        <v>0.22400543242451221</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>1789.6213009999999</v>
+        <v>1789.5502182</v>
       </c>
       <c r="C253" s="5">
-        <v>0.2332491999998183</v>
+        <v>0.12267390000010892</v>
       </c>
       <c r="D253" s="5">
-        <v>0.15653384724310104</v>
+        <v>8.2296820800342729E-2</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>1790.1244171000001</v>
+        <v>1790.0608514</v>
       </c>
       <c r="C254" s="5">
-        <v>0.50311610000017026</v>
+        <v>0.51063320000002932</v>
       </c>
       <c r="D254" s="5">
-        <v>0.33787802232139175</v>
+        <v>0.34294785441562059</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>1799.2778212999999</v>
+        <v>1799.1518982</v>
       </c>
       <c r="C255" s="5">
-        <v>9.1534041999998408</v>
+        <v>9.0910467999999582</v>
       </c>
       <c r="D255" s="5">
-        <v>6.3114702142950563</v>
+        <v>6.2674943287535312</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>1801.2026089999999</v>
+        <v>1801.1494376999999</v>
       </c>
       <c r="C256" s="5">
-        <v>1.9247877000000244</v>
+        <v>1.9975394999999025</v>
       </c>
       <c r="D256" s="5">
-        <v>1.2912867238050518</v>
+        <v>1.3404867082165595</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>1805.8811209999999</v>
+        <v>1805.8546578999999</v>
       </c>
       <c r="C257" s="5">
-        <v>4.6785119999999552</v>
+        <v>4.7052201999999852</v>
       </c>
       <c r="D257" s="5">
-        <v>3.1618414379281257</v>
+        <v>3.1802467884221475</v>
       </c>
       <c r="E257" s="5">
-        <v>2.4192517842849259</v>
+        <v>2.4282600699332413</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>1811.4076832000001</v>
+        <v>1811.4852701</v>
       </c>
       <c r="C258" s="5">
-        <v>5.5265622000001713</v>
+        <v>5.6306122000000869</v>
       </c>
       <c r="D258" s="5">
-        <v>3.7348234184125806</v>
+        <v>3.8064069753057206</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>1811.6909567</v>
+        <v>1811.7349981</v>
       </c>
       <c r="C259" s="5">
-        <v>0.28327349999995022</v>
+        <v>0.24972800000000461</v>
       </c>
       <c r="D259" s="5">
-        <v>0.18782117919020624</v>
+        <v>0.16555526443022828</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>1818.8902370999999</v>
+        <v>1818.9205503000001</v>
       </c>
       <c r="C260" s="5">
-        <v>7.1992803999999069</v>
+        <v>7.1855522000000747</v>
       </c>
       <c r="D260" s="5">
-        <v>4.8741622583036603</v>
+        <v>4.8645432662260735</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>1826.1898779999999</v>
+        <v>1826.2101645</v>
       </c>
       <c r="C261" s="5">
-        <v>7.2996408999999858</v>
+        <v>7.28961419999996</v>
       </c>
       <c r="D261" s="5">
-        <v>4.9236216943045585</v>
+        <v>4.9166251483800272</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>1825.8562359</v>
+        <v>1825.8562254000001</v>
       </c>
       <c r="C262" s="5">
-        <v>-0.33364209999990635</v>
+        <v>-0.35393909999993411</v>
       </c>
       <c r="D262" s="5">
-        <v>-0.21901800068536703</v>
+        <v>-0.2323251064691001</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>1830.1304998999999</v>
+        <v>1830.1362208999999</v>
       </c>
       <c r="C263" s="5">
-        <v>4.2742639999999028</v>
+        <v>4.2799954999998135</v>
       </c>
       <c r="D263" s="5">
-        <v>2.84560945728487</v>
+        <v>2.8494745737583704</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>1834.2508327</v>
+        <v>1834.2936849</v>
       </c>
       <c r="C264" s="5">
-        <v>4.120332800000142</v>
+        <v>4.1574640000001182</v>
       </c>
       <c r="D264" s="5">
-        <v>2.7353709675050686</v>
+        <v>2.7603213842158469</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>1836.2094932</v>
+        <v>1836.1781725999999</v>
       </c>
       <c r="C265" s="5">
-        <v>1.9586604999999508</v>
+        <v>1.8844876999999087</v>
       </c>
       <c r="D265" s="5">
-        <v>1.2889435650565551</v>
+        <v>1.2398271243784897</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>1845.7393549999999</v>
+        <v>1845.7074459</v>
       </c>
       <c r="C266" s="5">
-        <v>9.5298617999999351</v>
+        <v>9.5292733000001135</v>
       </c>
       <c r="D266" s="5">
-        <v>6.4088447460549425</v>
+        <v>6.4085500656697159</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>1843.2200774</v>
+        <v>1843.1624683</v>
       </c>
       <c r="C267" s="5">
-        <v>-2.5192775999998958</v>
+        <v>-2.5449776000000384</v>
       </c>
       <c r="D267" s="5">
-        <v>-1.6256581890636168</v>
+        <v>-1.642144691449765</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>1843.9182515</v>
+        <v>1843.9570859</v>
       </c>
       <c r="C268" s="5">
-        <v>0.69817409999996016</v>
+        <v>0.79461760000003778</v>
       </c>
       <c r="D268" s="5">
-        <v>0.45548360331539861</v>
+        <v>0.51856815040309812</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>1846.8425095</v>
+        <v>1846.8682448</v>
       </c>
       <c r="C269" s="5">
-        <v>2.9242580000000089</v>
+        <v>2.9111588999999185</v>
       </c>
       <c r="D269" s="5">
-        <v>1.9197596676445938</v>
+        <v>1.9110447723232893</v>
       </c>
       <c r="E269" s="5">
-        <v>2.2682217574387042</v>
+        <v>2.2711455055687724</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>1854.7969829000001</v>
+        <v>1854.7380048</v>
       </c>
       <c r="C270" s="5">
-        <v>7.9544734000000972</v>
+        <v>7.8697600000000421</v>
       </c>
       <c r="D270" s="5">
-        <v>5.2926900979244351</v>
+        <v>5.2349220359218629</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>1861.4250176999999</v>
+        <v>1861.362478</v>
       </c>
       <c r="C271" s="5">
-        <v>6.6280347999997957</v>
+        <v>6.6244732000000113</v>
       </c>
       <c r="D271" s="5">
-        <v>4.3734380829793862</v>
+        <v>4.3711833793878441</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>1867.2503908000001</v>
+        <v>1867.2289793</v>
       </c>
       <c r="C272" s="5">
-        <v>5.8253731000002063</v>
+        <v>5.8665012999999817</v>
       </c>
       <c r="D272" s="5">
-        <v>3.8207469751298184</v>
+        <v>3.8483230086909792</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>1870.7176405</v>
+        <v>1870.7123405</v>
       </c>
       <c r="C273" s="5">
-        <v>3.4672496999999112</v>
+        <v>3.4833611999999903</v>
       </c>
       <c r="D273" s="5">
-        <v>2.2511475739233733</v>
+        <v>2.2617418958497337</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>1875.8992811000001</v>
+        <v>1875.8973152000001</v>
       </c>
       <c r="C274" s="5">
-        <v>5.181640600000037</v>
+        <v>5.1849747000001116</v>
       </c>
       <c r="D274" s="5">
-        <v>3.3749481421182947</v>
+        <v>3.3771626599639726</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>1879.2127986</v>
+        <v>1879.2560123000001</v>
       </c>
       <c r="C275" s="5">
-        <v>3.313517499999989</v>
+        <v>3.3586970999999721</v>
       </c>
       <c r="D275" s="5">
-        <v>2.1403485485652407</v>
+        <v>2.169822357716833</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>1874.8980007</v>
+        <v>1874.9272457</v>
       </c>
       <c r="C276" s="5">
-        <v>-4.3147979000000305</v>
+        <v>-4.3287666000001082</v>
       </c>
       <c r="D276" s="5">
-        <v>-2.7207502671288353</v>
+        <v>-2.7293851467420249</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>1882.4923941</v>
+        <v>1882.4908456000001</v>
       </c>
       <c r="C277" s="5">
-        <v>7.5943933999999444</v>
+        <v>7.5635999000000993</v>
       </c>
       <c r="D277" s="5">
-        <v>4.9704383061677015</v>
+        <v>4.9497561622782627</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>1889.0753517999999</v>
+        <v>1889.0770783</v>
       </c>
       <c r="C278" s="5">
-        <v>6.5829576999999517</v>
+        <v>6.5862326999999823</v>
       </c>
       <c r="D278" s="5">
-        <v>4.2779814323157694</v>
+        <v>4.2801544230547162</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>1891.0026367999999</v>
+        <v>1890.9542758</v>
       </c>
       <c r="C279" s="5">
-        <v>1.9272849999999835</v>
+        <v>1.8771974999999657</v>
       </c>
       <c r="D279" s="5">
-        <v>1.2311650764010418</v>
+        <v>1.1989926135071105</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>1898.7829755</v>
+        <v>1898.9195489000001</v>
       </c>
       <c r="C280" s="5">
-        <v>7.7803387000001294</v>
+        <v>7.965273100000104</v>
       </c>
       <c r="D280" s="5">
-        <v>5.0505515776825938</v>
+        <v>5.1735311546516227</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>1901.8227698000001</v>
+        <v>1901.8949439</v>
       </c>
       <c r="C281" s="5">
-        <v>3.0397943000000396</v>
+        <v>2.975394999999935</v>
       </c>
       <c r="D281" s="5">
-        <v>1.9381065940698772</v>
+        <v>1.8965549218560307</v>
       </c>
       <c r="E281" s="5">
-        <v>2.9769869394486115</v>
+        <v>2.9794599184285175</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>1900.1830291000001</v>
+        <v>1900.0562247</v>
       </c>
       <c r="C282" s="5">
-        <v>-1.6397406999999475</v>
+        <v>-1.8387192000000141</v>
       </c>
       <c r="D282" s="5">
-        <v>-1.0297408994950796</v>
+        <v>-1.1539903068271906</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>1909.2991195</v>
+        <v>1909.2173951</v>
       </c>
       <c r="C283" s="5">
-        <v>9.1160903999998482</v>
+        <v>9.1611703999999463</v>
       </c>
       <c r="D283" s="5">
-        <v>5.9113362066835817</v>
+        <v>5.9417549494747535</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>1914.7834621</v>
+        <v>1914.8194668000001</v>
       </c>
       <c r="C284" s="5">
-        <v>5.4843425999999909</v>
+        <v>5.6020717000001241</v>
       </c>
       <c r="D284" s="5">
-        <v>3.5019058474283105</v>
+        <v>3.5784522197416457</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>1919.8990583</v>
+        <v>1919.8980509</v>
       </c>
       <c r="C285" s="5">
-        <v>5.1155962000000272</v>
+        <v>5.0785840999999436</v>
       </c>
       <c r="D285" s="5">
-        <v>3.2534883602007625</v>
+        <v>3.2295428437683515</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>1926.4831426999999</v>
+        <v>1926.5336268000001</v>
       </c>
       <c r="C286" s="5">
-        <v>6.5840843999999379</v>
+        <v>6.6355759000000489</v>
       </c>
       <c r="D286" s="5">
-        <v>4.1937840619248989</v>
+        <v>4.2272102306865511</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>1937.0245528</v>
+        <v>1937.0979176999999</v>
       </c>
       <c r="C287" s="5">
-        <v>10.541410100000121</v>
+        <v>10.564290899999833</v>
       </c>
       <c r="D287" s="5">
-        <v>6.7674696064510709</v>
+        <v>6.7824215484164396</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>1943.9351703</v>
+        <v>1943.9378188999999</v>
       </c>
       <c r="C288" s="5">
-        <v>6.9106174999999439</v>
+        <v>6.8399011999999857</v>
       </c>
       <c r="D288" s="5">
-        <v>4.3661874612975771</v>
+        <v>4.3204702604322076</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>1953.3667006999999</v>
+        <v>1953.3514094</v>
       </c>
       <c r="C289" s="5">
-        <v>9.4315303999999287</v>
+        <v>9.4135905000000548</v>
       </c>
       <c r="D289" s="5">
-        <v>5.9800287211348113</v>
+        <v>5.9683409971370782</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>1959.1430063</v>
+        <v>1959.1745802</v>
       </c>
       <c r="C290" s="5">
-        <v>5.7763056000001143</v>
+        <v>5.8231708000000708</v>
       </c>
       <c r="D290" s="5">
-        <v>3.6068091179658479</v>
+        <v>3.6365828519340004</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>1963.601993</v>
+        <v>1963.5407075999999</v>
       </c>
       <c r="C291" s="5">
-        <v>4.4589866999999686</v>
+        <v>4.3661273999998684</v>
       </c>
       <c r="D291" s="5">
-        <v>2.7656355686781042</v>
+        <v>2.7072887715474669</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>1975.0082977</v>
+        <v>1975.1799914999999</v>
       </c>
       <c r="C292" s="5">
-        <v>11.406304699999964</v>
+        <v>11.639283900000009</v>
       </c>
       <c r="D292" s="5">
-        <v>7.1977140704146736</v>
+        <v>7.3497946948996473</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>1976.3641788</v>
+        <v>1976.4422423999999</v>
       </c>
       <c r="C293" s="5">
-        <v>1.3558811000000333</v>
+        <v>1.2622509000000264</v>
       </c>
       <c r="D293" s="5">
-        <v>0.82694079609992865</v>
+        <v>0.76956850938669774</v>
       </c>
       <c r="E293" s="5">
-        <v>3.9194718973650122</v>
+        <v>3.9196328240472811</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>1981.9810782</v>
+        <v>1981.7393996000001</v>
       </c>
       <c r="C294" s="5">
-        <v>5.6168993999999657</v>
+        <v>5.2971572000001288</v>
       </c>
       <c r="D294" s="5">
-        <v>3.4642615663673437</v>
+        <v>3.2640124582784535</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>1987.4488401999999</v>
+        <v>1987.2874432999999</v>
       </c>
       <c r="C295" s="5">
-        <v>5.4677619999999933</v>
+        <v>5.5480436999998801</v>
       </c>
       <c r="D295" s="5">
-        <v>3.3611777614472205</v>
+        <v>3.4117138256493984</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>1995.8302569</v>
+        <v>1995.8595705</v>
       </c>
       <c r="C296" s="5">
-        <v>8.3814167000000452</v>
+        <v>8.5721272000000681</v>
       </c>
       <c r="D296" s="5">
-        <v>5.1796520947869462</v>
+        <v>5.3007608552209762</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>2002.9502253000001</v>
+        <v>2002.9472135999999</v>
       </c>
       <c r="C297" s="5">
-        <v>7.1199684000000616</v>
+        <v>7.0876430999999229</v>
       </c>
       <c r="D297" s="5">
-        <v>4.365907949537795</v>
+        <v>4.345632525121812</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>2009.6195350999999</v>
+        <v>2009.6693263</v>
       </c>
       <c r="C298" s="5">
-        <v>6.6693097999998372</v>
+        <v>6.7221127000000251</v>
       </c>
       <c r="D298" s="5">
-        <v>4.0696855372254426</v>
+        <v>4.1025098255762282</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>2018.3080067000001</v>
+        <v>2018.4151213</v>
       </c>
       <c r="C299" s="5">
-        <v>8.6884716000001845</v>
+        <v>8.7457950000000437</v>
       </c>
       <c r="D299" s="5">
-        <v>5.3132927366432492</v>
+        <v>5.3490555572940579</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>2024.1382159</v>
+        <v>2024.1329381</v>
       </c>
       <c r="C300" s="5">
-        <v>5.8302091999998993</v>
+        <v>5.7178168000000369</v>
       </c>
       <c r="D300" s="5">
-        <v>3.5220007096535833</v>
+        <v>3.4528576446714698</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>2032.0011626</v>
+        <v>2032.0125633</v>
       </c>
       <c r="C301" s="5">
-        <v>7.8629467000000659</v>
+        <v>7.879625199999964</v>
       </c>
       <c r="D301" s="5">
-        <v>4.7624029818251756</v>
+        <v>4.7727347351030236</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>2037.7354238999999</v>
+        <v>2037.7817623000001</v>
       </c>
       <c r="C302" s="5">
-        <v>5.7342612999998437</v>
+        <v>5.7691990000000715</v>
       </c>
       <c r="D302" s="5">
-        <v>3.4394298763408715</v>
+        <v>3.460694233291095</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>2047.2126115000001</v>
+        <v>2047.2012238</v>
       </c>
       <c r="C303" s="5">
-        <v>9.4771876000002067</v>
+        <v>9.4194614999998976</v>
       </c>
       <c r="D303" s="5">
-        <v>5.7260084080360985</v>
+        <v>5.69010685509308</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>2054.4826288999998</v>
+        <v>2054.726416</v>
       </c>
       <c r="C304" s="5">
-        <v>7.2700173999996878</v>
+        <v>7.5251921999999922</v>
       </c>
       <c r="D304" s="5">
-        <v>4.345639079949315</v>
+        <v>4.501292562410586</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>2063.3814281</v>
+        <v>2063.4802</v>
       </c>
       <c r="C305" s="5">
-        <v>8.8987992000002123</v>
+        <v>8.753783999999996</v>
       </c>
       <c r="D305" s="5">
-        <v>5.3233161180297195</v>
+        <v>5.2338888268708361</v>
       </c>
       <c r="E305" s="5">
-        <v>4.4028954902853412</v>
+        <v>4.4037693453824245</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>2072.0789239000001</v>
+        <v>2071.6981443999998</v>
       </c>
       <c r="C306" s="5">
-        <v>8.6974958000000697</v>
+        <v>8.2179443999998512</v>
       </c>
       <c r="D306" s="5">
-        <v>5.177129250918</v>
+        <v>4.8851618684729869</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>2079.3029749000002</v>
+        <v>2079.0681917000002</v>
       </c>
       <c r="C307" s="5">
-        <v>7.224051000000145</v>
+        <v>7.3700473000003512</v>
       </c>
       <c r="D307" s="5">
-        <v>4.2648154981497211</v>
+        <v>4.3535154488791195</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>2081.0954575000001</v>
+        <v>2081.0880139999999</v>
       </c>
       <c r="C308" s="5">
-        <v>1.7924825999998575</v>
+        <v>2.0198222999997597</v>
       </c>
       <c r="D308" s="5">
-        <v>1.0393901240019154</v>
+        <v>1.172053782657323</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>2090.7302998</v>
+        <v>2090.7432463</v>
       </c>
       <c r="C309" s="5">
-        <v>9.6348422999999457</v>
+        <v>9.6552323000000797</v>
       </c>
       <c r="D309" s="5">
-        <v>5.6993080153550313</v>
+        <v>5.7116997148386917</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>2097.8791004999998</v>
+        <v>2097.9215975000002</v>
       </c>
       <c r="C310" s="5">
-        <v>7.1488006999998106</v>
+        <v>7.1783512000001792</v>
       </c>
       <c r="D310" s="5">
-        <v>4.1811910305817213</v>
+        <v>4.1987757227574196</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>2107.2224454000002</v>
+        <v>2107.3228236999998</v>
       </c>
       <c r="C311" s="5">
-        <v>9.3433449000003748</v>
+        <v>9.4012261999996554</v>
       </c>
       <c r="D311" s="5">
-        <v>5.4773295117133136</v>
+        <v>5.5119874251363665</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>2117.7321124999999</v>
+        <v>2117.7338049</v>
       </c>
       <c r="C312" s="5">
-        <v>10.50966709999966</v>
+        <v>10.410981200000151</v>
       </c>
       <c r="D312" s="5">
-        <v>6.1518732674288312</v>
+        <v>6.0922304654109638</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>2120.9997616999999</v>
+        <v>2120.9759862999999</v>
       </c>
       <c r="C313" s="5">
-        <v>3.2676492000000508</v>
+        <v>3.2421813999999358</v>
       </c>
       <c r="D313" s="5">
-        <v>1.8673881061716191</v>
+        <v>1.8527095707428831</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>2124.9837318</v>
+        <v>2125.0437901999999</v>
       </c>
       <c r="C314" s="5">
-        <v>3.9839701000000787</v>
+        <v>4.0678038999999444</v>
       </c>
       <c r="D314" s="5">
-        <v>2.2774468662575931</v>
+        <v>2.3259037086996281</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>2132.0063844000001</v>
+        <v>2132.0171731</v>
       </c>
       <c r="C315" s="5">
-        <v>7.0226526000001286</v>
+        <v>6.9733829000001606</v>
       </c>
       <c r="D315" s="5">
-        <v>4.0386469710589346</v>
+        <v>4.009683828013233</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>2133.3363634000002</v>
+        <v>2133.5339834000001</v>
       </c>
       <c r="C316" s="5">
-        <v>1.3299790000000939</v>
+        <v>1.5168103000000883</v>
       </c>
       <c r="D316" s="5">
-        <v>0.75115252068393978</v>
+        <v>0.85708104359634163</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>2141.4414947999999</v>
+        <v>2141.5080736</v>
       </c>
       <c r="C317" s="5">
-        <v>8.1051313999996637</v>
+        <v>7.9740901999998641</v>
       </c>
       <c r="D317" s="5">
-        <v>4.655614441451883</v>
+        <v>4.5783571566919701</v>
       </c>
       <c r="E317" s="5">
-        <v>3.7831137586558095</v>
+        <v>3.7813725375217988</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>2155.7024052000002</v>
+        <v>2155.3853356</v>
       </c>
       <c r="C318" s="5">
-        <v>14.260910400000284</v>
+        <v>13.877261999999973</v>
       </c>
       <c r="D318" s="5">
-        <v>8.2906873331179298</v>
+        <v>8.0593852589063264</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>2162.0274874000002</v>
+        <v>2161.8229569</v>
       </c>
       <c r="C319" s="5">
-        <v>6.3250821999999971</v>
+        <v>6.4376213000000462</v>
       </c>
       <c r="D319" s="5">
-        <v>3.5783189831239737</v>
+        <v>3.643580474098429</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>2164.4064340999998</v>
+        <v>2164.4341551000002</v>
       </c>
       <c r="C320" s="5">
-        <v>2.3789466999996876</v>
+        <v>2.6111982000002172</v>
       </c>
       <c r="D320" s="5">
-        <v>1.3284178558094384</v>
+        <v>1.4591103156008201</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>2174.4790437000001</v>
+        <v>2174.5121475999999</v>
       </c>
       <c r="C321" s="5">
-        <v>10.072609600000305</v>
+        <v>10.077992499999709</v>
       </c>
       <c r="D321" s="5">
-        <v>5.7296813390855572</v>
+        <v>5.7327468608569854</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>2179.8754481999999</v>
+        <v>2179.8946993</v>
       </c>
       <c r="C322" s="5">
-        <v>5.3964044999997896</v>
+        <v>5.3825517000000218</v>
       </c>
       <c r="D322" s="5">
-        <v>3.0190263707644993</v>
+        <v>3.0111241226007612</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>2180.9316343999999</v>
+        <v>2181.0096428000002</v>
       </c>
       <c r="C323" s="5">
-        <v>1.0561861999999564</v>
+        <v>1.1149435000002086</v>
       </c>
       <c r="D323" s="5">
-        <v>0.58297201581043456</v>
+        <v>0.61548950830321303</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>2190.5297230000001</v>
+        <v>2190.5319140000001</v>
       </c>
       <c r="C324" s="5">
-        <v>9.5980886000002101</v>
+        <v>9.5222711999999774</v>
       </c>
       <c r="D324" s="5">
-        <v>5.4108175182915108</v>
+        <v>5.3668482059555878</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>2196.7923003999999</v>
+        <v>2196.7457450000002</v>
       </c>
       <c r="C325" s="5">
-        <v>6.2625773999998273</v>
+        <v>6.2138310000000274</v>
       </c>
       <c r="D325" s="5">
-        <v>3.4851819161409781</v>
+        <v>3.457625970236422</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>2206.9003203000002</v>
+        <v>2206.9751233000002</v>
       </c>
       <c r="C326" s="5">
-        <v>10.108019900000272</v>
+        <v>10.229378300000008</v>
       </c>
       <c r="D326" s="5">
-        <v>5.6634142503160012</v>
+        <v>5.7332856938158594</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>2207.4122981</v>
+        <v>2207.4815125999999</v>
       </c>
       <c r="C327" s="5">
-        <v>0.5119777999998405</v>
+        <v>0.50638929999968241</v>
       </c>
       <c r="D327" s="5">
-        <v>0.27874293457130772</v>
+        <v>0.27568711555994163</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>2213.2328837</v>
+        <v>2213.4078079999999</v>
       </c>
       <c r="C328" s="5">
-        <v>5.8205855999999585</v>
+        <v>5.9262954000000718</v>
       </c>
       <c r="D328" s="5">
-        <v>3.2104988861325845</v>
+        <v>3.2695656363994186</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>2218.2858876999999</v>
+        <v>2218.3303286</v>
       </c>
       <c r="C329" s="5">
-        <v>5.0530039999998735</v>
+        <v>4.9225206000000981</v>
       </c>
       <c r="D329" s="5">
-        <v>2.7743704024139726</v>
+        <v>2.7016333355746047</v>
       </c>
       <c r="E329" s="5">
-        <v>3.588442321987273</v>
+        <v>3.5872970056497255</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>2223.640175</v>
+        <v>2223.3770894999998</v>
       </c>
       <c r="C330" s="5">
-        <v>5.3542873000001237</v>
+        <v>5.0467608999997537</v>
       </c>
       <c r="D330" s="5">
-        <v>2.9352082249687106</v>
+        <v>2.7644524427816508</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>2228.0093710000001</v>
+        <v>2227.8587299999999</v>
       </c>
       <c r="C331" s="5">
-        <v>4.3691960000001018</v>
+        <v>4.4816405000001396</v>
       </c>
       <c r="D331" s="5">
-        <v>2.3835100581714563</v>
+        <v>2.4458256820212743</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>2232.8545548000002</v>
+        <v>2232.8833786999999</v>
       </c>
       <c r="C332" s="5">
-        <v>4.8451838000000862</v>
+        <v>5.0246486999999433</v>
       </c>
       <c r="D332" s="5">
-        <v>2.6410432812185913</v>
+        <v>2.7402714892472924</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>2236.2313860999998</v>
+        <v>2236.2642885999999</v>
       </c>
       <c r="C333" s="5">
-        <v>3.3768312999995942</v>
+        <v>3.380909900000006</v>
       </c>
       <c r="D333" s="5">
-        <v>1.8299775317218714</v>
+        <v>1.8321824033777023</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>2240.1537426999998</v>
+        <v>2240.1672856</v>
       </c>
       <c r="C334" s="5">
-        <v>3.9223566000000574</v>
+        <v>3.9029970000001413</v>
       </c>
       <c r="D334" s="5">
-        <v>2.1252278840326655</v>
+        <v>2.1146060758494345</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>2245.1153033999999</v>
+        <v>2245.1879872999998</v>
       </c>
       <c r="C335" s="5">
-        <v>4.9615607000000637</v>
+        <v>5.0207016999997904</v>
       </c>
       <c r="D335" s="5">
-        <v>2.6904128766344737</v>
+        <v>2.7228618605219745</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>2241.1104371000001</v>
+        <v>2241.0367282000002</v>
       </c>
       <c r="C336" s="5">
-        <v>-4.0048662999997759</v>
+        <v>-4.1512590999996064</v>
       </c>
       <c r="D336" s="5">
-        <v>-2.1196990757767487</v>
+        <v>-2.1963254460544257</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>2247.2252969000001</v>
+        <v>2247.082699</v>
       </c>
       <c r="C337" s="5">
-        <v>6.1148597999999765</v>
+        <v>6.04597079999985</v>
       </c>
       <c r="D337" s="5">
-        <v>3.3237792074337413</v>
+        <v>3.2858864391055675</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>2254.6341318</v>
+        <v>2254.7543540000001</v>
       </c>
       <c r="C338" s="5">
-        <v>7.4088348999998743</v>
+        <v>7.6716550000001007</v>
       </c>
       <c r="D338" s="5">
-        <v>4.0287899397095206</v>
+        <v>4.1746713621122922</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>2258.2841698000002</v>
+        <v>2258.4363186999999</v>
       </c>
       <c r="C339" s="5">
-        <v>3.6500380000002224</v>
+        <v>3.6819646999997531</v>
       </c>
       <c r="D339" s="5">
-        <v>1.9600770632267395</v>
+        <v>1.9772696665436573</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>2267.5720836</v>
+        <v>2267.6515801999999</v>
       </c>
       <c r="C340" s="5">
-        <v>9.287913799999842</v>
+        <v>9.2152614999999969</v>
       </c>
       <c r="D340" s="5">
-        <v>5.0485683004896309</v>
+        <v>5.0078417330227776</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>2266.3708333999998</v>
+        <v>2266.3244828000002</v>
       </c>
       <c r="C341" s="5">
-        <v>-1.2012502000002314</v>
+        <v>-1.3270973999997295</v>
       </c>
       <c r="D341" s="5">
-        <v>-0.63385312130196381</v>
+        <v>-0.70001976666272947</v>
       </c>
       <c r="E341" s="5">
-        <v>2.1676622461794581</v>
+        <v>2.1635260349295971</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>2268.6055459999998</v>
+        <v>2268.4221679000002</v>
       </c>
       <c r="C342" s="5">
-        <v>2.2347125999999662</v>
+        <v>2.0976851000000352</v>
       </c>
       <c r="D342" s="5">
-        <v>1.1896756098973116</v>
+        <v>1.1163786478429527</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>2275.1487281</v>
+        <v>2275.0644745999998</v>
       </c>
       <c r="C343" s="5">
-        <v>6.5431821000001946</v>
+        <v>6.6423066999996081</v>
       </c>
       <c r="D343" s="5">
-        <v>3.5165123109591079</v>
+        <v>3.5709391865411222</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>2281.6910818000001</v>
+        <v>2281.7633437999998</v>
       </c>
       <c r="C344" s="5">
-        <v>6.5423537000001488</v>
+        <v>6.6988691999999901</v>
       </c>
       <c r="D344" s="5">
-        <v>3.5057875961019169</v>
+        <v>3.5911562299224542</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>2279.7114811000001</v>
+        <v>2279.7546481999998</v>
       </c>
       <c r="C345" s="5">
-        <v>-1.9796006999999918</v>
+        <v>-2.00869560000001</v>
       </c>
       <c r="D345" s="5">
-        <v>-1.0361691972645248</v>
+        <v>-1.0512913532049195</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>2287.4379549999999</v>
+        <v>2287.4528218</v>
       </c>
       <c r="C346" s="5">
-        <v>7.7264738999997462</v>
+        <v>7.6981736000002456</v>
       </c>
       <c r="D346" s="5">
-        <v>4.1437564912753189</v>
+        <v>4.1282162537798373</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>2295.0590348999999</v>
+        <v>2295.0992037999999</v>
       </c>
       <c r="C347" s="5">
-        <v>7.6210799000000407</v>
+        <v>7.6463819999999032</v>
       </c>
       <c r="D347" s="5">
-        <v>4.0721336759383719</v>
+        <v>4.0858757047359529</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>2296.2549757000002</v>
+        <v>2296.0172584000002</v>
       </c>
       <c r="C348" s="5">
-        <v>1.1959408000002441</v>
+        <v>0.91805460000023231</v>
       </c>
       <c r="D348" s="5">
-        <v>0.62710770942411287</v>
+        <v>0.48106524383317861</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>2302.7249118</v>
+        <v>2302.6163854000001</v>
       </c>
       <c r="C349" s="5">
-        <v>6.4699360999998135</v>
+        <v>6.5991269999999531</v>
       </c>
       <c r="D349" s="5">
-        <v>3.4340161381146261</v>
+        <v>3.5040422440144603</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>2305.4137488000001</v>
+        <v>2305.4786769000002</v>
       </c>
       <c r="C350" s="5">
-        <v>2.6888370000001487</v>
+        <v>2.862291500000083</v>
       </c>
       <c r="D350" s="5">
-        <v>1.4102454056140301</v>
+        <v>1.5019133046137556</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>2308.4644662999999</v>
+        <v>2308.7672312</v>
       </c>
       <c r="C351" s="5">
-        <v>3.0507174999997915</v>
+        <v>3.2885542999997597</v>
       </c>
       <c r="D351" s="5">
-        <v>1.5995492584969462</v>
+        <v>1.7251828434299288</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>2316.8110424000001</v>
+        <v>2316.9742090999998</v>
       </c>
       <c r="C352" s="5">
-        <v>8.3465761000002203</v>
+        <v>8.2069778999998562</v>
       </c>
       <c r="D352" s="5">
-        <v>4.4260970076243744</v>
+        <v>4.3500346400173084</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>2318.3904207</v>
+        <v>2318.3468717000001</v>
       </c>
       <c r="C353" s="5">
-        <v>1.5793782999999166</v>
+        <v>1.3726626000002398</v>
       </c>
       <c r="D353" s="5">
-        <v>0.82111838413441163</v>
+        <v>0.71324616322534506</v>
       </c>
       <c r="E353" s="5">
-        <v>2.2952813605512601</v>
+        <v>2.2954519220357739</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>2319.5749853000002</v>
+        <v>2319.3286357000002</v>
       </c>
       <c r="C354" s="5">
-        <v>1.184564600000158</v>
+        <v>0.98176400000011199</v>
       </c>
       <c r="D354" s="5">
-        <v>0.61485715817399811</v>
+        <v>0.50935632789927965</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>2325.7036641</v>
+        <v>2325.7068107</v>
       </c>
       <c r="C355" s="5">
-        <v>6.1286787999997614</v>
+        <v>6.3781749999998283</v>
       </c>
       <c r="D355" s="5">
-        <v>3.2170698446637003</v>
+        <v>3.3503842074520174</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>2331.7977612999998</v>
+        <v>2331.9271592999999</v>
       </c>
       <c r="C356" s="5">
-        <v>6.094097199999851</v>
+        <v>6.220348599999852</v>
       </c>
       <c r="D356" s="5">
-        <v>3.1901032384108019</v>
+        <v>3.2571634604501076</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>2337.0213010000002</v>
+        <v>2337.0843682</v>
       </c>
       <c r="C357" s="5">
-        <v>5.2235397000004014</v>
+        <v>5.1572089000001142</v>
       </c>
       <c r="D357" s="5">
-        <v>2.7215296188021654</v>
+        <v>2.6863981056650221</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>2344.6982028000002</v>
+        <v>2344.755013</v>
       </c>
       <c r="C358" s="5">
-        <v>7.676901799999996</v>
+        <v>7.6706447999999909</v>
       </c>
       <c r="D358" s="5">
-        <v>4.0138942814574419</v>
+        <v>4.0104533175553847</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>2351.7509541999998</v>
+        <v>2351.6408600999998</v>
       </c>
       <c r="C359" s="5">
-        <v>7.052751399999579</v>
+        <v>6.8858470999998644</v>
       </c>
       <c r="D359" s="5">
-        <v>3.6698667406667163</v>
+        <v>3.5815233230490184</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>2359.7511196</v>
+        <v>2359.2778198000001</v>
       </c>
       <c r="C360" s="5">
-        <v>8.0001654000002418</v>
+        <v>7.6369597000002614</v>
       </c>
       <c r="D360" s="5">
-        <v>4.1593984113866167</v>
+        <v>3.9673674792736424</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>2366.7400452000002</v>
+        <v>2366.6209018</v>
       </c>
       <c r="C361" s="5">
-        <v>6.9889256000001296</v>
+        <v>7.3430819999998675</v>
       </c>
       <c r="D361" s="5">
-        <v>3.6125350068884732</v>
+        <v>3.7995169756154468</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>2370.3101065999999</v>
+        <v>2370.3520779</v>
       </c>
       <c r="C362" s="5">
-        <v>3.5700613999997586</v>
+        <v>3.7311761000000843</v>
       </c>
       <c r="D362" s="5">
-        <v>1.8252090011958488</v>
+        <v>1.9083921101290313</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>2377.7233981999998</v>
+        <v>2378.2070008999999</v>
       </c>
       <c r="C363" s="5">
-        <v>7.4132915999998659</v>
+        <v>7.8549229999998715</v>
       </c>
       <c r="D363" s="5">
-        <v>3.81831093613616</v>
+        <v>4.0498693600153235</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>2388.6953303</v>
+        <v>2389.0766036</v>
       </c>
       <c r="C364" s="5">
-        <v>10.971932100000231</v>
+        <v>10.869602700000087</v>
       </c>
       <c r="D364" s="5">
-        <v>5.6800836429749646</v>
+        <v>5.6245967532432495</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>2390.1384490999999</v>
+        <v>2389.9516543999998</v>
       </c>
       <c r="C365" s="5">
-        <v>1.4431187999998656</v>
+        <v>0.87505079999982627</v>
       </c>
       <c r="D365" s="5">
-        <v>0.72738803202736513</v>
+        <v>0.44041236861218636</v>
       </c>
       <c r="E365" s="5">
-        <v>3.0947345088812472</v>
+        <v>3.0886138555915599</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>2397.5284350000002</v>
+        <v>2397.0467973</v>
       </c>
       <c r="C366" s="5">
-        <v>7.3899859000002834</v>
+        <v>7.0951429000001554</v>
       </c>
       <c r="D366" s="5">
-        <v>3.7739866059211646</v>
+        <v>3.621234913113125</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>2403.2413812999998</v>
+        <v>2403.1248052000001</v>
       </c>
       <c r="C367" s="5">
-        <v>5.7129462999996576</v>
+        <v>6.0780079000001024</v>
       </c>
       <c r="D367" s="5">
-        <v>2.8971916604854542</v>
+        <v>3.0855427115156209</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>2390.0987242000001</v>
+        <v>2389.9917188999998</v>
       </c>
       <c r="C368" s="5">
-        <v>-13.142657099999724</v>
+        <v>-13.133086300000286</v>
       </c>
       <c r="D368" s="5">
-        <v>-6.3686340954126504</v>
+        <v>-6.3644343051685537</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>2114.8634173</v>
+        <v>2114.6087530999998</v>
       </c>
       <c r="C369" s="5">
-        <v>-275.23530690000007</v>
+        <v>-275.38296579999997</v>
       </c>
       <c r="D369" s="5">
-        <v>-76.964490741021891</v>
+        <v>-76.985393546683028</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>2168.4694561000001</v>
+        <v>2168.0827043999998</v>
       </c>
       <c r="C370" s="5">
-        <v>53.606038800000078</v>
+        <v>53.473951299999953</v>
       </c>
       <c r="D370" s="5">
-        <v>35.036698936618272</v>
+        <v>34.942835706501917</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>2219.6339183999999</v>
+        <v>2218.8920573</v>
       </c>
       <c r="C371" s="5">
-        <v>51.164462299999741</v>
+        <v>50.809352900000249</v>
       </c>
       <c r="D371" s="5">
-        <v>32.292895113414531</v>
+        <v>32.045610179557116</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>2235.5435237000002</v>
+        <v>2234.0789669999999</v>
       </c>
       <c r="C372" s="5">
-        <v>15.909605300000294</v>
+        <v>15.186909699999887</v>
       </c>
       <c r="D372" s="5">
-        <v>8.948516838552667</v>
+        <v>8.5295822979894567</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>2262.4553808999999</v>
+        <v>2261.3696371000001</v>
       </c>
       <c r="C373" s="5">
-        <v>26.911857199999758</v>
+        <v>27.29067010000017</v>
       </c>
       <c r="D373" s="5">
-        <v>15.441702111286947</v>
+        <v>15.684837797963169</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>2281.4297870999999</v>
+        <v>2280.7211990000001</v>
       </c>
       <c r="C374" s="5">
-        <v>18.974406199999976</v>
+        <v>19.351561899999979</v>
       </c>
       <c r="D374" s="5">
-        <v>10.541413696821177</v>
+        <v>10.766315855878084</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>2303.1288638000001</v>
+        <v>2302.5240002999999</v>
       </c>
       <c r="C375" s="5">
-        <v>21.699076700000205</v>
+        <v>21.802801299999828</v>
       </c>
       <c r="D375" s="5">
-        <v>12.029801643141202</v>
+        <v>12.094317618113614</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>2312.8227356000002</v>
+        <v>2312.3268913000002</v>
       </c>
       <c r="C376" s="5">
-        <v>9.6938718000001245</v>
+        <v>9.8028910000002725</v>
       </c>
       <c r="D376" s="5">
-        <v>5.1693808880066694</v>
+        <v>5.2302904938691164</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>2325.408668</v>
+        <v>2324.3542410999999</v>
       </c>
       <c r="C377" s="5">
-        <v>12.58593239999982</v>
+        <v>12.027349799999683</v>
       </c>
       <c r="D377" s="5">
-        <v>6.729203614641377</v>
+        <v>6.4233795009512651</v>
       </c>
       <c r="E377" s="5">
-        <v>-2.7082021597691797</v>
+        <v>-2.7447171652712044</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>2338.7567355000001</v>
+        <v>2337.5969882999998</v>
       </c>
       <c r="C378" s="5">
-        <v>13.34806750000007</v>
+        <v>13.24274719999994</v>
       </c>
       <c r="D378" s="5">
-        <v>7.109790879560296</v>
+        <v>7.0552239826022323</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>2335.3403394000002</v>
+        <v>2334.6593162999998</v>
       </c>
       <c r="C379" s="5">
-        <v>-3.416396099999929</v>
+        <v>-2.9376720000000205</v>
       </c>
       <c r="D379" s="5">
-        <v>-1.7389142100657451</v>
+        <v>-1.4976672136006286</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>2360.5115452999999</v>
+        <v>2359.7070655000002</v>
       </c>
       <c r="C380" s="5">
-        <v>25.171205899999677</v>
+        <v>25.047749200000453</v>
       </c>
       <c r="D380" s="5">
-        <v>13.729039964116318</v>
+        <v>13.661904952197034</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>2370.5338572000001</v>
+        <v>2369.3902803999999</v>
       </c>
       <c r="C381" s="5">
-        <v>10.022311900000204</v>
+        <v>9.6832148999997116</v>
       </c>
       <c r="D381" s="5">
-        <v>5.215664719810964</v>
+        <v>5.0369532733719691</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>2382.1919213000001</v>
+        <v>2380.7369483000002</v>
       </c>
       <c r="C382" s="5">
-        <v>11.658064100000047</v>
+        <v>11.346667900000284</v>
       </c>
       <c r="D382" s="5">
-        <v>6.063760176196098</v>
+        <v>5.9004277744093336</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>2398.0015170000001</v>
+        <v>2395.8343635000001</v>
       </c>
       <c r="C383" s="5">
-        <v>15.809595700000045</v>
+        <v>15.097415199999887</v>
       </c>
       <c r="D383" s="5">
-        <v>8.2611091319285244</v>
+        <v>7.880892625143554</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>2423.8488268000001</v>
+        <v>2421.3608386000001</v>
       </c>
       <c r="C384" s="5">
-        <v>25.847309799999948</v>
+        <v>25.526475099999971</v>
       </c>
       <c r="D384" s="5">
-        <v>13.729443881368608</v>
+        <v>13.561911295925654</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>2430.8814885000002</v>
+        <v>2429.1942340999999</v>
       </c>
       <c r="C385" s="5">
-        <v>7.0326617000000624</v>
+        <v>7.8333954999998241</v>
       </c>
       <c r="D385" s="5">
-        <v>3.5378350073523412</v>
+        <v>3.9519712999194878</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>2443.6565172999999</v>
+        <v>2442.075382</v>
       </c>
       <c r="C386" s="5">
-        <v>12.775028799999745</v>
+        <v>12.881147900000087</v>
       </c>
       <c r="D386" s="5">
-        <v>6.4918802255148345</v>
+        <v>6.5520692213656639</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>2475.0216553</v>
+        <v>2474.7490455000002</v>
       </c>
       <c r="C387" s="5">
-        <v>31.365138000000115</v>
+        <v>32.673663500000202</v>
       </c>
       <c r="D387" s="5">
-        <v>16.537609637713313</v>
+        <v>17.291137349930708</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>2485.4008952999998</v>
+        <v>2485.1000961</v>
       </c>
       <c r="C388" s="5">
-        <v>10.379239999999754</v>
+        <v>10.35105059999978</v>
       </c>
       <c r="D388" s="5">
-        <v>5.1500218730649694</v>
+        <v>5.1362902455226678</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>2500.0034581</v>
+        <v>2498.3673371</v>
       </c>
       <c r="C389" s="5">
-        <v>14.602562800000214</v>
+        <v>13.267241000000013</v>
       </c>
       <c r="D389" s="5">
-        <v>7.2827525195863441</v>
+        <v>6.5979584642978928</v>
       </c>
       <c r="E389" s="5">
-        <v>7.5081336241067165</v>
+        <v>7.4865135839900399</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>2507.1177766000001</v>
+        <v>2505.0360602000001</v>
       </c>
       <c r="C390" s="5">
-        <v>7.1143185000000813</v>
+        <v>6.6687231000000793</v>
       </c>
       <c r="D390" s="5">
-        <v>3.4688261464638437</v>
+        <v>3.2505235126958798</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>2528.8273683000002</v>
+        <v>2527.1268506000001</v>
       </c>
       <c r="C391" s="5">
-        <v>21.709591700000146</v>
+        <v>22.09079040000006</v>
       </c>
       <c r="D391" s="5">
-        <v>10.900463521236325</v>
+        <v>11.110914514705673</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>2539.9161982000001</v>
+        <v>2537.8358358</v>
       </c>
       <c r="C392" s="5">
-        <v>11.088829899999837</v>
+        <v>10.708985199999915</v>
       </c>
       <c r="D392" s="5">
-        <v>5.3907407693366549</v>
+        <v>5.2053441963878511</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>2560.3385149999999</v>
+        <v>2558.2065579999999</v>
       </c>
       <c r="C393" s="5">
-        <v>20.422316799999862</v>
+        <v>20.370722199999818</v>
       </c>
       <c r="D393" s="5">
-        <v>10.086995370530794</v>
+        <v>10.068991657151827</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>2568.4465756</v>
+        <v>2565.5782866999998</v>
       </c>
       <c r="C394" s="5">
-        <v>8.1080606000000444</v>
+        <v>7.3717286999999487</v>
       </c>
       <c r="D394" s="5">
-        <v>3.8670431817172446</v>
+        <v>3.513254051298853</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>2575.0526473999998</v>
+        <v>2570.9234707000001</v>
       </c>
       <c r="C395" s="5">
-        <v>6.6060717999998815</v>
+        <v>5.3451840000002449</v>
       </c>
       <c r="D395" s="5">
-        <v>3.1304497789640839</v>
+        <v>2.5289554020394567</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>2600.7353429999998</v>
+        <v>2596.8648972999999</v>
       </c>
       <c r="C396" s="5">
-        <v>25.682695599999988</v>
+        <v>25.941426599999886</v>
       </c>
       <c r="D396" s="5">
-        <v>12.647241953341259</v>
+        <v>12.803475849525414</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>2615.7430485999998</v>
+        <v>2613.3774833000002</v>
       </c>
       <c r="C397" s="5">
-        <v>15.007705600000008</v>
+        <v>16.512586000000283</v>
       </c>
       <c r="D397" s="5">
-        <v>7.1487337001168161</v>
+        <v>7.9029872623664676</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>2623.6592949999999</v>
+        <v>2621.2530725000001</v>
       </c>
       <c r="C398" s="5">
-        <v>7.9162464000000909</v>
+        <v>7.8755891999999221</v>
       </c>
       <c r="D398" s="5">
-        <v>3.6927258386932671</v>
+        <v>3.6768255676478123</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>2631.7283581000002</v>
+        <v>2631.9691880999999</v>
       </c>
       <c r="C399" s="5">
-        <v>8.0690631000002213</v>
+        <v>10.716115599999739</v>
       </c>
       <c r="D399" s="5">
-        <v>3.7536713549416234</v>
+        <v>5.0176217563746128</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>2634.4130608999999</v>
+        <v>2634.6728862</v>
       </c>
       <c r="C400" s="5">
-        <v>2.6847027999997408</v>
+        <v>2.7036981000001106</v>
       </c>
       <c r="D400" s="5">
-        <v>1.2310467621410526</v>
+        <v>1.2396920783896315</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>2631.7462498999998</v>
+        <v>2629.7866690999999</v>
       </c>
       <c r="C401" s="5">
-        <v>-2.6668110000000524</v>
+        <v>-4.8862171000000671</v>
       </c>
       <c r="D401" s="5">
-        <v>-1.2080170052463091</v>
+        <v>-2.2029377029710862</v>
       </c>
       <c r="E401" s="5">
-        <v>5.2697043827341083</v>
+        <v>5.2602085389310993</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>2651.3618240999999</v>
+        <v>2648.3485255999999</v>
       </c>
       <c r="C402" s="5">
-        <v>19.615574200000083</v>
+        <v>18.561856499999976</v>
       </c>
       <c r="D402" s="5">
-        <v>9.3200525961842029</v>
+        <v>8.806646121639595</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>2655.4742092000001</v>
+        <v>2652.8419908999999</v>
       </c>
       <c r="C403" s="5">
-        <v>4.1123851000002105</v>
+        <v>4.4934653000000253</v>
       </c>
       <c r="D403" s="5">
-        <v>1.877215923322284</v>
+        <v>2.0551535933225562</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>2663.7852277000002</v>
+        <v>2660.3904139000001</v>
       </c>
       <c r="C404" s="5">
-        <v>8.3110185000000456</v>
+        <v>7.5484230000001844</v>
       </c>
       <c r="D404" s="5">
-        <v>3.8210509310885321</v>
+        <v>3.4684379865692616</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>2664.3704419999999</v>
+        <v>2660.8292047999998</v>
       </c>
       <c r="C405" s="5">
-        <v>0.58521429999973407</v>
+        <v>0.43879089999973075</v>
       </c>
       <c r="D405" s="5">
-        <v>0.26395008081958604</v>
+        <v>0.19810137427673791</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>2667.6565058000001</v>
+        <v>2663.4693907999999</v>
       </c>
       <c r="C406" s="5">
-        <v>3.2860638000001927</v>
+        <v>2.6401860000000852</v>
       </c>
       <c r="D406" s="5">
-        <v>1.4900838808352024</v>
+        <v>1.1972097073817745</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>2674.3381482999998</v>
+        <v>2668.4494386000001</v>
       </c>
       <c r="C407" s="5">
-        <v>6.6816424999997253</v>
+        <v>4.9800478000001931</v>
       </c>
       <c r="D407" s="5">
-        <v>3.0473759015841706</v>
+        <v>2.2669296952390505</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>2669.9821898</v>
+        <v>2664.2143675000002</v>
       </c>
       <c r="C408" s="5">
-        <v>-4.3559584999998151</v>
+        <v>-4.2350710999999137</v>
       </c>
       <c r="D408" s="5">
-        <v>-1.9371434563932866</v>
+        <v>-1.8879719368338654</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>2675.9488299</v>
+        <v>2672.0700222999999</v>
       </c>
       <c r="C409" s="5">
-        <v>5.9666400999999496</v>
+        <v>7.8556547999996837</v>
       </c>
       <c r="D409" s="5">
-        <v>2.7148606233821315</v>
+        <v>3.5962475603358524</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>2674.9860632</v>
+        <v>2671.9113728000002</v>
       </c>
       <c r="C410" s="5">
-        <v>-0.96276669999997466</v>
+        <v>-0.15864949999968303</v>
       </c>
       <c r="D410" s="5">
-        <v>-0.43088888624518429</v>
+        <v>-7.1224646721790297E-2</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>2669.7880320999998</v>
+        <v>2668.9355332999999</v>
       </c>
       <c r="C411" s="5">
-        <v>-5.1980311000002075</v>
+        <v>-2.9758395000003475</v>
       </c>
       <c r="D411" s="5">
-        <v>-2.307078151552322</v>
+        <v>-1.3283426252457375</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>2673.5076595999999</v>
+        <v>2672.4545677000001</v>
       </c>
       <c r="C412" s="5">
-        <v>3.7196275000001151</v>
+        <v>3.5190344000002369</v>
       </c>
       <c r="D412" s="5">
-        <v>1.6847462920936973</v>
+        <v>1.5937438656533409</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>2673.3912955000001</v>
+        <v>2670.2449078999998</v>
       </c>
       <c r="C413" s="5">
-        <v>-0.11636409999982789</v>
+        <v>-2.2096598000002814</v>
       </c>
       <c r="D413" s="5">
-        <v>-5.2217354645178737E-2</v>
+        <v>-0.98769375152314431</v>
       </c>
       <c r="E413" s="5">
-        <v>1.582411131072492</v>
+        <v>1.5384608673921774</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>2683.1669486000001</v>
+        <v>2679.4395438000001</v>
       </c>
       <c r="C414" s="5">
-        <v>9.7756530999999995</v>
+        <v>9.1946359000003213</v>
       </c>
       <c r="D414" s="5">
-        <v>4.4773122592321135</v>
+        <v>4.2112015811923698</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>2685.1253977000001</v>
+        <v>2681.5099218</v>
       </c>
       <c r="C415" s="5">
-        <v>1.9584491000000526</v>
+        <v>2.0703779999998915</v>
       </c>
       <c r="D415" s="5">
-        <v>0.87940724492516775</v>
+        <v>0.93117953556418609</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>2684.6808793</v>
+        <v>2680.3813313000001</v>
       </c>
       <c r="C416" s="5">
-        <v>-0.44451840000010634</v>
+        <v>-1.128590499999973</v>
       </c>
       <c r="D416" s="5">
-        <v>-0.19847738162428463</v>
+        <v>-0.50388700215014959</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>2687.6116609000001</v>
+        <v>2685.0378581999998</v>
       </c>
       <c r="C417" s="5">
-        <v>2.9307816000000457</v>
+        <v>4.6565268999997897</v>
       </c>
       <c r="D417" s="5">
-        <v>1.3178964001545168</v>
+        <v>2.1047505602912686</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>2692.7928270000002</v>
+        <v>2689.6277697999999</v>
       </c>
       <c r="C418" s="5">
-        <v>5.181166100000155</v>
+        <v>4.5899116000000504</v>
       </c>
       <c r="D418" s="5">
-        <v>2.3380413120270394</v>
+        <v>2.0707249624654311</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>2692.8481891000001</v>
+        <v>2691.3156823999998</v>
       </c>
       <c r="C419" s="5">
-        <v>5.5362099999911152E-2</v>
+        <v>1.6879125999998905</v>
       </c>
       <c r="D419" s="5">
-        <v>2.4674023203874462E-2</v>
+        <v>0.7556811344892278</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>2695.6944075000001</v>
+        <v>2689.3416686</v>
       </c>
       <c r="C420" s="5">
-        <v>2.8462183999999979</v>
+        <v>-1.9740137999997387</v>
       </c>
       <c r="D420" s="5">
-        <v>1.2757448228599699</v>
+        <v>-0.87662841756569465</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>2702.1631265999999</v>
+        <v>2698.7634947000001</v>
       </c>
       <c r="C421" s="5">
-        <v>6.4687190999998165</v>
+        <v>9.4218261000000894</v>
       </c>
       <c r="D421" s="5">
-        <v>2.9178887341130721</v>
+        <v>4.2860343959864267</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>2698.4293111000002</v>
+        <v>2700.6149212</v>
       </c>
       <c r="C422" s="5">
-        <v>-3.7338154999997641</v>
+        <v>1.8514264999998886</v>
       </c>
       <c r="D422" s="5">
-        <v>-1.6456013578281636</v>
+        <v>0.82634653263051749</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>2707.3478027000001</v>
+        <v>2705.6160378999998</v>
       </c>
       <c r="C423" s="5">
-        <v>8.9184915999999248</v>
+        <v>5.001116699999784</v>
       </c>
       <c r="D423" s="5">
-        <v>4.0389763781697674</v>
+        <v>2.2449862694053913</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>2709.1427325999998</v>
+        <v>2708.4375011000002</v>
       </c>
       <c r="C424" s="5">
-        <v>1.7949298999997154</v>
+        <v>2.8214632000003803</v>
       </c>
       <c r="D424" s="5">
-        <v>0.79848896129188773</v>
+        <v>1.2585830504335815</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>2713.186236</v>
+        <v>2710.4890793999998</v>
       </c>
       <c r="C425" s="5">
-        <v>4.0435034000001906</v>
+        <v>2.051578299999619</v>
       </c>
       <c r="D425" s="5">
-        <v>1.8058238307386398</v>
+        <v>0.91276850597254988</v>
       </c>
       <c r="E425" s="5">
-        <v>1.4885565224583841</v>
+        <v>1.507134097735241</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>2710.0638880000001</v>
+        <v>2712.9625657000001</v>
       </c>
       <c r="C426" s="5">
-        <v>-3.1223479999998744</v>
+        <v>2.4734863000003315</v>
       </c>
       <c r="D426" s="5">
-        <v>-1.3722585936868148</v>
+        <v>1.1005860740839868</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>2712.1945310000001</v>
+        <v>2715.8069959999998</v>
       </c>
       <c r="C427" s="5">
-        <v>2.1306429999999636</v>
+        <v>2.844430299999658</v>
       </c>
       <c r="D427" s="5">
-        <v>0.94752611701278688</v>
+        <v>1.2654314989922533</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>2714.1875140000002</v>
+        <v>2719.2987210000001</v>
       </c>
       <c r="C428" s="5">
-        <v>1.9929830000000948</v>
+        <v>3.491725000000315</v>
       </c>
       <c r="D428" s="5">
-        <v>0.88536014638744831</v>
+        <v>1.5538022068547708</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>2719.4016258000001</v>
+        <v>2722.7923937</v>
       </c>
       <c r="C429" s="5">
-        <v>5.2141117999999551</v>
+        <v>3.4936726999999337</v>
       </c>
       <c r="D429" s="5">
-        <v>2.329783382156303</v>
+        <v>1.5526646530494848</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>2723.224326</v>
+        <v>2725.6106439999999</v>
       </c>
       <c r="C430" s="5">
-        <v>3.822700199999872</v>
+        <v>2.8182502999998178</v>
       </c>
       <c r="D430" s="5">
-        <v>1.6999595838235404</v>
+        <v>1.249165933449925</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>2709.0708503000001</v>
+        <v>2720.2015768000001</v>
       </c>
       <c r="C431" s="5">
-        <v>-14.153475699999944</v>
+        <v>-5.4090671999997539</v>
       </c>
       <c r="D431" s="5">
-        <v>-6.0615597823387102</v>
+        <v>-2.3556187956447094</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>2707.9165536999999</v>
+        <v>2726.1530898999999</v>
       </c>
       <c r="C432" s="5">
-        <v>-1.1542966000001798</v>
+        <v>5.9515130999998291</v>
       </c>
       <c r="D432" s="5">
-        <v>-0.51010642703036568</v>
+        <v>2.6572979341921599</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>2711.7068267999998</v>
+        <v>2729.0497267999999</v>
       </c>
       <c r="C433" s="5">
-        <v>3.7902730999999221</v>
+        <v>2.8966368999999759</v>
       </c>
       <c r="D433" s="5">
-        <v>1.69263201115748</v>
+        <v>1.2825214303222365</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>2710.6596906999998</v>
+        <v>2729.7616938000001</v>
       </c>
       <c r="C434" s="5">
-        <v>-1.0471360999999888</v>
+        <v>0.71196700000018609</v>
       </c>
       <c r="D434" s="5">
-        <v>-0.46240175833386354</v>
+        <v>0.31351109153145984</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>2705.2895398999999</v>
+        <v>2725.7185168999999</v>
       </c>
       <c r="C435" s="5">
-        <v>-5.3701507999999194</v>
+        <v>-4.0431769000001623</v>
       </c>
       <c r="D435" s="5">
-        <v>-2.3516141387843192</v>
+        <v>-1.7629679669352916</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>2703.1037449</v>
+        <v>2726.1071016000001</v>
       </c>
       <c r="C436" s="5">
-        <v>-2.1857949999998709</v>
+        <v>0.38858470000013767</v>
       </c>
       <c r="D436" s="5">
-        <v>-0.96526797233251749</v>
+        <v>0.1712089618195245</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>2708.1303802000002</v>
+        <v>2732.6130613999999</v>
       </c>
       <c r="C437" s="5">
-        <v>5.02663530000018</v>
+        <v>6.5059597999998005</v>
       </c>
       <c r="D437" s="5">
-        <v>2.254460043769857</v>
+        <v>2.9017376982815923</v>
       </c>
       <c r="E437" s="5">
-        <v>-0.18634385406044451</v>
+        <v>0.81623579184084694</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A438" s="3">
+        <v>46023</v>
+      </c>
+      <c r="B438" s="5">
+        <v>2742.2788421999999</v>
+      </c>
+      <c r="C438" s="5">
+        <v>9.6657807999999932</v>
+      </c>
+      <c r="D438" s="5">
+        <v>4.328190940625154</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A439" s="3">
+        <v>46054</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A440" s="3">
+        <v>46082</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A441" s="3">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A442" s="3">
+        <v>46143</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A443" s="3">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A444" s="3">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A445" s="3">
+        <v>46235</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A446" s="3">
+        <v>46266</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A447" s="3">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A448" s="3">
+        <v>46327</v>
+      </c>
+    </row>
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A449" s="3">
+        <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>