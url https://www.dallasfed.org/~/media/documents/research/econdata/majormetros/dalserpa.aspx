--- v4 (2026-04-16)
+++ v5 (2026-05-07)
@@ -1,85 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{8CF2D44A-BD0D-4DD8-970D-A5F64E8844DA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{E2CDA1D0-D2EA-458D-ACA8-28C6A36443F7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{72120740-50B6-4723-B307-9FA817B0913A}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{40A65ABB-542A-4C90-91E2-EA38689604DC}"/>
   </bookViews>
   <sheets>
     <sheet name="dalserpa" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Dallas—Plano—Irving Services Providing Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q3.</t>
   </si>
   <si>
-    <t>Last data entry January 2026</t>
+    <t>Last data entry March 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -917,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3994F630-85D4-44A3-B3E6-C4B0ECF6A28F}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A395937F-2723-4405-8018-7AAA086AB68B}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -7121,116 +7134,134 @@
         <v>0.1712089618195245</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>2732.6130613999999</v>
       </c>
       <c r="C437" s="5">
         <v>6.5059597999998005</v>
       </c>
       <c r="D437" s="5">
         <v>2.9017376982815923</v>
       </c>
       <c r="E437" s="5">
         <v>0.81623579184084694</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>2742.2788421999999</v>
+        <v>2737.2496796999999</v>
       </c>
       <c r="C438" s="5">
-        <v>9.6657807999999932</v>
+        <v>4.6366183000000092</v>
       </c>
       <c r="D438" s="5">
-        <v>4.328190940625154</v>
+        <v>2.055234559944652</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
+      <c r="B439" s="5">
+        <v>2738.116661</v>
+      </c>
+      <c r="C439" s="5">
+        <v>0.86698130000013407</v>
+      </c>
+      <c r="D439" s="5">
+        <v>0.38074416864757321</v>
+      </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
+      <c r="B440" s="5">
+        <v>2748.8782557999998</v>
+      </c>
+      <c r="C440" s="5">
+        <v>10.761594799999784</v>
+      </c>
+      <c r="D440" s="5">
+        <v>4.8196479703592976</v>
+      </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>