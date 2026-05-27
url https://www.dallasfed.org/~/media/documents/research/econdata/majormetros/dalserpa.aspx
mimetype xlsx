--- v5 (2026-05-07)
+++ v6 (2026-05-27)
@@ -1,112 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{E2CDA1D0-D2EA-458D-ACA8-28C6A36443F7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{620A6936-DADC-4397-A4BD-2452CF7198A1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{40A65ABB-542A-4C90-91E2-EA38689604DC}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{EBC72BD3-8A42-486B-8D22-4A936386D01E}"/>
   </bookViews>
   <sheets>
     <sheet name="dalserpa" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Dallas—Plano—Irving Services Providing Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q3.</t>
   </si>
   <si>
-    <t>Last data entry March 2026</t>
+    <t>Last data entry April 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -930,6338 +917,6347 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A395937F-2723-4405-8018-7AAA086AB68B}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{118AEC9D-F764-40A6-B45C-6ADF4D97195D}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>1109.9051411999999</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>1112.6617965</v>
       </c>
       <c r="C7" s="5">
         <v>2.7566553000001477</v>
       </c>
       <c r="D7" s="5">
         <v>3.0214749271920693</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>1114.9298727</v>
       </c>
       <c r="C8" s="5">
         <v>2.2680761999999959</v>
       </c>
       <c r="D8" s="5">
         <v>2.4737197936062438</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>1118.1997005999999</v>
       </c>
       <c r="C9" s="5">
         <v>3.269827899999882</v>
       </c>
       <c r="D9" s="5">
         <v>3.576644617506175</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>1122.6718381000001</v>
       </c>
       <c r="C10" s="5">
         <v>4.4721375000001444</v>
       </c>
       <c r="D10" s="5">
         <v>4.9062792189028093</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>1128.4318570999999</v>
       </c>
       <c r="C11" s="5">
         <v>5.7600189999998292</v>
       </c>
       <c r="D11" s="5">
         <v>6.3335018718517988</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>1130.9270156</v>
       </c>
       <c r="C12" s="5">
         <v>2.495158500000116</v>
       </c>
       <c r="D12" s="5">
         <v>2.6859164037214223</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>1133.9894187</v>
       </c>
       <c r="C13" s="5">
         <v>3.0624030999999832</v>
       </c>
       <c r="D13" s="5">
         <v>3.2982781323403598</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>1136.2610188000001</v>
       </c>
       <c r="C14" s="5">
         <v>2.2716001000001143</v>
       </c>
       <c r="D14" s="5">
         <v>2.4304940763208993</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>1135.5687674000001</v>
       </c>
       <c r="C15" s="5">
         <v>-0.69225140000003194</v>
       </c>
       <c r="D15" s="5">
         <v>-0.72863875168266423</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>1141.2743521</v>
       </c>
       <c r="C16" s="5">
         <v>5.7055846999999176</v>
       </c>
       <c r="D16" s="5">
         <v>6.1987534193209459</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>1145.0277510999999</v>
       </c>
       <c r="C17" s="5">
         <v>3.7533989999999449</v>
       </c>
       <c r="D17" s="5">
         <v>4.0187091086644422</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>1134.2979482000001</v>
       </c>
       <c r="C18" s="5">
         <v>-10.729802899999868</v>
       </c>
       <c r="D18" s="5">
         <v>-10.683106692854105</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>1133.7436206</v>
       </c>
       <c r="C19" s="5">
         <v>-0.55432760000007875</v>
       </c>
       <c r="D19" s="5">
         <v>-0.58486229594123529</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>1134.4783563999999</v>
       </c>
       <c r="C20" s="5">
         <v>0.73473579999995309</v>
       </c>
       <c r="D20" s="5">
         <v>0.78045191145696968</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>1139.4968833999999</v>
       </c>
       <c r="C21" s="5">
         <v>5.0185269999999491</v>
       </c>
       <c r="D21" s="5">
         <v>5.4394477189901203</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>1142.8215677999999</v>
       </c>
       <c r="C22" s="5">
         <v>3.3246844000000237</v>
       </c>
       <c r="D22" s="5">
         <v>3.5579477715685481</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>1141.2017745000001</v>
       </c>
       <c r="C23" s="5">
         <v>-1.6197932999998557</v>
       </c>
       <c r="D23" s="5">
         <v>-1.687639488900039</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>1141.8315586000001</v>
       </c>
       <c r="C24" s="5">
         <v>0.62978410000005169</v>
       </c>
       <c r="D24" s="5">
         <v>0.66424624557244183</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>1142.0835076999999</v>
       </c>
       <c r="C25" s="5">
         <v>0.25194909999981974</v>
       </c>
       <c r="D25" s="5">
         <v>0.26510574563893829</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>1143.4258714</v>
       </c>
       <c r="C26" s="5">
         <v>1.3423637000000781</v>
       </c>
       <c r="D26" s="5">
         <v>1.4195902395439441</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>1146.3683132000001</v>
       </c>
       <c r="C27" s="5">
         <v>2.9424418000000969</v>
       </c>
       <c r="D27" s="5">
         <v>3.1321105200345922</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>1146.9555094</v>
       </c>
       <c r="C28" s="5">
         <v>0.58719619999988026</v>
       </c>
       <c r="D28" s="5">
         <v>0.61640220055021455</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>1148.7173189</v>
       </c>
       <c r="C29" s="5">
         <v>1.7618095000000267</v>
       </c>
       <c r="D29" s="5">
         <v>1.8589426916541862</v>
       </c>
       <c r="E29" s="5">
         <v>0.32222518593594263</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>1143.8277031</v>
       </c>
       <c r="C30" s="5">
         <v>-4.8896158000000014</v>
       </c>
       <c r="D30" s="5">
         <v>-4.9900032433625725</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>1147.0297694999999</v>
       </c>
       <c r="C31" s="5">
         <v>3.2020663999999215</v>
       </c>
       <c r="D31" s="5">
         <v>3.4115255174761661</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>1146.6431682</v>
       </c>
       <c r="C32" s="5">
         <v>-0.38660129999993842</v>
       </c>
       <c r="D32" s="5">
         <v>-0.4037057650038367</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>1151.1241332</v>
       </c>
       <c r="C33" s="5">
         <v>4.4809649999999692</v>
       </c>
       <c r="D33" s="5">
         <v>4.7915956788254332</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>1151.7814003000001</v>
       </c>
       <c r="C34" s="5">
         <v>0.65726710000012645</v>
       </c>
       <c r="D34" s="5">
         <v>0.68732997668110585</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>1151.1295213999999</v>
       </c>
       <c r="C35" s="5">
         <v>-0.65187890000015614</v>
       </c>
       <c r="D35" s="5">
         <v>-0.6770592221506444</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>1152.3395819</v>
       </c>
       <c r="C36" s="5">
         <v>1.2100605000000542</v>
       </c>
       <c r="D36" s="5">
         <v>1.2687515303447583</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>1151.0865948000001</v>
       </c>
       <c r="C37" s="5">
         <v>-1.2529870999999275</v>
       </c>
       <c r="D37" s="5">
         <v>-1.2970352210179725</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>1154.8027357000001</v>
       </c>
       <c r="C38" s="5">
         <v>3.7161409000000276</v>
       </c>
       <c r="D38" s="5">
         <v>3.943585374204539</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>1162.558593</v>
       </c>
       <c r="C39" s="5">
         <v>7.7558572999998887</v>
       </c>
       <c r="D39" s="5">
         <v>8.3638829143410689</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>1161.7893942999999</v>
       </c>
       <c r="C40" s="5">
         <v>-0.76919870000006085</v>
       </c>
       <c r="D40" s="5">
         <v>-0.79108861464523006</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>1163.5586028</v>
       </c>
       <c r="C41" s="5">
         <v>1.7692085000001043</v>
       </c>
       <c r="D41" s="5">
         <v>1.8427802277040106</v>
       </c>
       <c r="E41" s="5">
         <v>1.291987476449985</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>1168.8914391000001</v>
       </c>
       <c r="C42" s="5">
         <v>5.3328363000000536</v>
       </c>
       <c r="D42" s="5">
         <v>5.6406335227718429</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>1173.9030528000001</v>
       </c>
       <c r="C43" s="5">
         <v>5.0116136999999981</v>
       </c>
       <c r="D43" s="5">
         <v>5.2680673377038856</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>1175.4504972</v>
       </c>
       <c r="C44" s="5">
         <v>1.5474443999999039</v>
       </c>
       <c r="D44" s="5">
         <v>1.5933646368039511</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>1182.1784064999999</v>
       </c>
       <c r="C45" s="5">
         <v>6.7279092999999648</v>
       </c>
       <c r="D45" s="5">
         <v>7.0888216248811364</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>1184.2260988999999</v>
       </c>
       <c r="C46" s="5">
         <v>2.0476923999999599</v>
       </c>
       <c r="D46" s="5">
         <v>2.0984785029353192</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>1188.3774364000001</v>
       </c>
       <c r="C47" s="5">
         <v>4.1513375000001815</v>
       </c>
       <c r="D47" s="5">
         <v>4.2886941777799059</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>1197.3930725</v>
       </c>
       <c r="C48" s="5">
         <v>9.0156360999999379</v>
       </c>
       <c r="D48" s="5">
         <v>9.4934466806480877</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>1199.3121269999999</v>
       </c>
       <c r="C49" s="5">
         <v>1.919054499999902</v>
       </c>
       <c r="D49" s="5">
         <v>1.9402764437642661</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>1204.8092443999999</v>
       </c>
       <c r="C50" s="5">
         <v>5.4971173999999792</v>
       </c>
       <c r="D50" s="5">
         <v>5.6410702896792175</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>1205.3929680000001</v>
       </c>
       <c r="C51" s="5">
         <v>0.58372360000021217</v>
       </c>
       <c r="D51" s="5">
         <v>0.58294530295170954</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>1208.1808997999999</v>
       </c>
       <c r="C52" s="5">
         <v>2.7879317999997966</v>
       </c>
       <c r="D52" s="5">
         <v>2.8110383149166918</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>1214.4076966</v>
       </c>
       <c r="C53" s="5">
         <v>6.2267968000001019</v>
       </c>
       <c r="D53" s="5">
         <v>6.3629916457516034</v>
       </c>
       <c r="E53" s="5">
         <v>4.3701360359191366</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>1216.3400144</v>
       </c>
       <c r="C54" s="5">
         <v>1.9323177999999643</v>
       </c>
       <c r="D54" s="5">
         <v>1.9261916139029722</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>1218.099633</v>
       </c>
       <c r="C55" s="5">
         <v>1.7596186000000671</v>
       </c>
       <c r="D55" s="5">
         <v>1.7498595972569086</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>1222.5302657</v>
       </c>
       <c r="C56" s="5">
         <v>4.4306326999999328</v>
       </c>
       <c r="D56" s="5">
         <v>4.453184950329292</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>1228.6313043</v>
       </c>
       <c r="C57" s="5">
         <v>6.1010386000000381</v>
       </c>
       <c r="D57" s="5">
         <v>6.1557402572707254</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>1233.8764305</v>
       </c>
       <c r="C58" s="5">
         <v>5.2451261999999588</v>
       </c>
       <c r="D58" s="5">
         <v>5.2449104288349258</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>1239.267556</v>
       </c>
       <c r="C59" s="5">
         <v>5.3911255000000438</v>
       </c>
       <c r="D59" s="5">
         <v>5.3709606058126358</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>1252.1493332</v>
       </c>
       <c r="C60" s="5">
         <v>12.881777199999988</v>
       </c>
       <c r="D60" s="5">
         <v>13.21202499302041</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>1255.8679494</v>
       </c>
       <c r="C61" s="5">
         <v>3.7186162000000422</v>
       </c>
       <c r="D61" s="5">
         <v>3.6225334864659064</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>1259.6787045000001</v>
       </c>
       <c r="C62" s="5">
         <v>3.8107551000000512</v>
       </c>
       <c r="D62" s="5">
         <v>3.7026189428790435</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>1265.5438253</v>
       </c>
       <c r="C63" s="5">
         <v>5.865120799999886</v>
       </c>
       <c r="D63" s="5">
         <v>5.7325779071390581</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>1272.5666590000001</v>
       </c>
       <c r="C64" s="5">
         <v>7.022833700000092</v>
       </c>
       <c r="D64" s="5">
         <v>6.8661631192605155</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>1279.4794847000001</v>
       </c>
       <c r="C65" s="5">
         <v>6.9128256999999849</v>
       </c>
       <c r="D65" s="5">
         <v>6.7169571737266232</v>
       </c>
       <c r="E65" s="5">
         <v>5.3583148626431321</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>1281.1010208</v>
       </c>
       <c r="C66" s="5">
         <v>1.6215360999999575</v>
       </c>
       <c r="D66" s="5">
         <v>1.5314540462318948</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>1287.4335948</v>
       </c>
       <c r="C67" s="5">
         <v>6.3325740000000224</v>
       </c>
       <c r="D67" s="5">
         <v>6.095636884364164</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>1291.2760206</v>
       </c>
       <c r="C68" s="5">
         <v>3.8424258000000009</v>
       </c>
       <c r="D68" s="5">
         <v>3.6408538516782496</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>1290.1016973999999</v>
       </c>
       <c r="C69" s="5">
         <v>-1.1743232000001171</v>
       </c>
       <c r="D69" s="5">
         <v>-1.0858721028977447</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>1294.5183368999999</v>
       </c>
       <c r="C70" s="5">
         <v>4.4166394999999739</v>
       </c>
       <c r="D70" s="5">
         <v>4.1864210519816591</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>1297.4435109000001</v>
       </c>
       <c r="C71" s="5">
         <v>2.9251740000001973</v>
       </c>
       <c r="D71" s="5">
         <v>2.7455497092721881</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>1300.8444801000001</v>
       </c>
       <c r="C72" s="5">
         <v>3.4009691999999632</v>
       </c>
       <c r="D72" s="5">
         <v>3.1912900718376935</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>1308.3648685000001</v>
       </c>
       <c r="C73" s="5">
         <v>7.5203884000000016</v>
       </c>
       <c r="D73" s="5">
         <v>7.1622808840393626</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>1311.0275747999999</v>
       </c>
       <c r="C74" s="5">
         <v>2.6627062999998543</v>
       </c>
       <c r="D74" s="5">
         <v>2.4696907215732145</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>1311.5348251999999</v>
       </c>
       <c r="C75" s="5">
         <v>0.50725039999997534</v>
       </c>
       <c r="D75" s="5">
         <v>0.46528195383712667</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>1320.1751485</v>
       </c>
       <c r="C76" s="5">
         <v>8.640323300000091</v>
       </c>
       <c r="D76" s="5">
         <v>8.1983692160351183</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>1324.0628703</v>
       </c>
       <c r="C77" s="5">
         <v>3.8877218000000084</v>
       </c>
       <c r="D77" s="5">
         <v>3.5916254822761839</v>
       </c>
       <c r="E77" s="5">
         <v>3.4844939784598017</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>1327.0309964</v>
       </c>
       <c r="C78" s="5">
         <v>2.9681261000000632</v>
       </c>
       <c r="D78" s="5">
         <v>2.7234317162644572</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>1331.2666572000001</v>
       </c>
       <c r="C79" s="5">
         <v>4.2356608000000051</v>
       </c>
       <c r="D79" s="5">
         <v>3.8981591277016614</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>1337.0052398</v>
       </c>
       <c r="C80" s="5">
         <v>5.7385825999999724</v>
       </c>
       <c r="D80" s="5">
         <v>5.297158927236123</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>1342.5488135000001</v>
       </c>
       <c r="C81" s="5">
         <v>5.5435737000000245</v>
       </c>
       <c r="D81" s="5">
         <v>5.0905608206492925</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>1349.2822076</v>
       </c>
       <c r="C82" s="5">
         <v>6.7333940999999413</v>
       </c>
       <c r="D82" s="5">
         <v>6.1872812100599139</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>1353.4775431999999</v>
       </c>
       <c r="C83" s="5">
         <v>4.1953355999999076</v>
       </c>
       <c r="D83" s="5">
         <v>3.7956445353552359</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>1360.0220515000001</v>
       </c>
       <c r="C84" s="5">
         <v>6.5445083000001887</v>
       </c>
       <c r="D84" s="5">
         <v>5.9592190396963618</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>1368.5973530000001</v>
       </c>
       <c r="C85" s="5">
         <v>8.5753015000000232</v>
       </c>
       <c r="D85" s="5">
         <v>7.8343058382616793</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>1370.9382059</v>
       </c>
       <c r="C86" s="5">
         <v>2.3408528999998452</v>
       </c>
       <c r="D86" s="5">
         <v>2.0719021590755782</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>1380.0359082</v>
       </c>
       <c r="C87" s="5">
         <v>9.0977023000000372</v>
       </c>
       <c r="D87" s="5">
         <v>8.2605140659348422</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>1388.8687308999999</v>
       </c>
       <c r="C88" s="5">
         <v>8.8328226999999515</v>
       </c>
       <c r="D88" s="5">
         <v>7.9567400923371556</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>1392.0488631999999</v>
       </c>
       <c r="C89" s="5">
         <v>3.1801322999999684</v>
       </c>
       <c r="D89" s="5">
         <v>2.7825425089279765</v>
       </c>
       <c r="E89" s="5">
         <v>5.1346499040937577</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>1400.362149</v>
       </c>
       <c r="C90" s="5">
         <v>8.3132858000001306</v>
       </c>
       <c r="D90" s="5">
         <v>7.4065093032397833</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>1406.8017081999999</v>
       </c>
       <c r="C91" s="5">
         <v>6.4395591999998487</v>
       </c>
       <c r="D91" s="5">
         <v>5.6599209951325058</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>1413.7898551999999</v>
       </c>
       <c r="C92" s="5">
         <v>6.9881470000000263</v>
       </c>
       <c r="D92" s="5">
         <v>6.1264625289726204</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>1421.5455844000001</v>
       </c>
       <c r="C93" s="5">
         <v>7.7557292000001326</v>
       </c>
       <c r="D93" s="5">
         <v>6.7852222843891363</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>1430.6689994999999</v>
       </c>
       <c r="C94" s="5">
         <v>9.1234150999998747</v>
       </c>
       <c r="D94" s="5">
         <v>7.9793012164253607</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>1438.6726897000001</v>
       </c>
       <c r="C95" s="5">
         <v>8.0036902000001646</v>
       </c>
       <c r="D95" s="5">
         <v>6.9237035074952491</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>1435.3071006</v>
       </c>
       <c r="C96" s="5">
         <v>-3.3655891000000793</v>
       </c>
       <c r="D96" s="5">
         <v>-2.7714057896789268</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>1445.5737650999999</v>
       </c>
       <c r="C97" s="5">
         <v>10.266664499999933</v>
       </c>
       <c r="D97" s="5">
         <v>8.9293956350188672</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>1453.9096411</v>
       </c>
       <c r="C98" s="5">
         <v>8.3358760000000984</v>
       </c>
       <c r="D98" s="5">
         <v>7.1435181926406077</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>1457.1942832</v>
       </c>
       <c r="C99" s="5">
         <v>3.2846420999999282</v>
       </c>
       <c r="D99" s="5">
         <v>2.7449554151247835</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>1463.9065619</v>
       </c>
       <c r="C100" s="5">
         <v>6.7122787000000699</v>
       </c>
       <c r="D100" s="5">
         <v>5.669775498553542</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>1466.867706</v>
       </c>
       <c r="C101" s="5">
         <v>2.9611440999999559</v>
       </c>
       <c r="D101" s="5">
         <v>2.454509637283242</v>
       </c>
       <c r="E101" s="5">
         <v>5.3747281994116713</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>1474.0951121000001</v>
       </c>
       <c r="C102" s="5">
         <v>7.2274061000000529</v>
       </c>
       <c r="D102" s="5">
         <v>6.0754064609296554</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>1479.4934364999999</v>
       </c>
       <c r="C103" s="5">
         <v>5.3983243999998649</v>
       </c>
       <c r="D103" s="5">
         <v>4.4841563539683049</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>1483.198177</v>
       </c>
       <c r="C104" s="5">
         <v>3.7047405000000708</v>
       </c>
       <c r="D104" s="5">
         <v>3.0466036081623571</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>1490.8109538000001</v>
       </c>
       <c r="C105" s="5">
         <v>7.6127768000001197</v>
       </c>
       <c r="D105" s="5">
         <v>6.3360943623316457</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>1495.8658680999999</v>
       </c>
       <c r="C106" s="5">
         <v>5.0549142999998367</v>
       </c>
       <c r="D106" s="5">
         <v>4.1456014223359983</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>1500.9120998000001</v>
       </c>
       <c r="C107" s="5">
         <v>5.0462317000001349</v>
       </c>
       <c r="D107" s="5">
         <v>4.1241026097811773</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>1509.8662979000001</v>
       </c>
       <c r="C108" s="5">
         <v>8.9541980999999851</v>
       </c>
       <c r="D108" s="5">
         <v>7.3986419806272519</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>1518.5246431</v>
       </c>
       <c r="C109" s="5">
         <v>8.6583451999999852</v>
       </c>
       <c r="D109" s="5">
         <v>7.102654649351603</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>1521.38903</v>
       </c>
       <c r="C110" s="5">
         <v>2.8643868999999995</v>
       </c>
       <c r="D110" s="5">
         <v>2.2871869795558997</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>1528.5365259</v>
       </c>
       <c r="C111" s="5">
         <v>7.1474958999999672</v>
       </c>
       <c r="D111" s="5">
         <v>5.7855839350733573</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>1536.2224255000001</v>
       </c>
       <c r="C112" s="5">
         <v>7.6858996000000843</v>
       </c>
       <c r="D112" s="5">
         <v>6.2036282531169995</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>1543.7448158</v>
       </c>
       <c r="C113" s="5">
         <v>7.52239029999987</v>
       </c>
       <c r="D113" s="5">
         <v>6.0368795935280994</v>
       </c>
       <c r="E113" s="5">
         <v>5.2409027402775088</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>1542.9408407000001</v>
       </c>
       <c r="C114" s="5">
         <v>-0.8039750999998887</v>
       </c>
       <c r="D114" s="5">
         <v>-0.62316740375877311</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>1548.8564203000001</v>
       </c>
       <c r="C115" s="5">
         <v>5.9155796000000009</v>
       </c>
       <c r="D115" s="5">
         <v>4.6990226219097986</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>1555.0868323</v>
       </c>
       <c r="C116" s="5">
         <v>6.2304119999998875</v>
       </c>
       <c r="D116" s="5">
         <v>4.9353472534858556</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>1558.4439368999999</v>
       </c>
       <c r="C117" s="5">
         <v>3.3571045999999569</v>
       </c>
       <c r="D117" s="5">
         <v>2.6215278565123956</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>1560.7541470000001</v>
       </c>
       <c r="C118" s="5">
         <v>2.3102101000001767</v>
       </c>
       <c r="D118" s="5">
         <v>1.7934341891526318</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>1566.3507374000001</v>
       </c>
       <c r="C119" s="5">
         <v>5.5965903999999682</v>
       </c>
       <c r="D119" s="5">
         <v>4.3888756450557009</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>1571.8650124999999</v>
       </c>
       <c r="C120" s="5">
         <v>5.5142750999998498</v>
       </c>
       <c r="D120" s="5">
         <v>4.3073175364236382</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>1577.7633542999999</v>
       </c>
       <c r="C121" s="5">
         <v>5.8983418000000256</v>
       </c>
       <c r="D121" s="5">
         <v>4.5970436806360704</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>1582.2000069999999</v>
       </c>
       <c r="C122" s="5">
         <v>4.4366526999999678</v>
       </c>
       <c r="D122" s="5">
         <v>3.4270667554717082</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>1588.4723007</v>
       </c>
       <c r="C123" s="5">
         <v>6.2722937000000911</v>
       </c>
       <c r="D123" s="5">
         <v>4.8622491317363625</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>1592.5372516</v>
       </c>
       <c r="C124" s="5">
         <v>4.0649508999999853</v>
       </c>
       <c r="D124" s="5">
         <v>3.1144298409986337</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>1600.6916653999999</v>
       </c>
       <c r="C125" s="5">
         <v>8.1544137999999293</v>
       </c>
       <c r="D125" s="5">
         <v>6.320498750529735</v>
       </c>
       <c r="E125" s="5">
         <v>3.6888771393534414</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>1603.8605677</v>
       </c>
       <c r="C126" s="5">
         <v>3.1689023000001271</v>
       </c>
       <c r="D126" s="5">
         <v>2.401688225350207</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>1608.7838049</v>
       </c>
       <c r="C127" s="5">
         <v>4.9232371999999032</v>
       </c>
       <c r="D127" s="5">
         <v>3.746369597047039</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>1614.9848030999999</v>
       </c>
       <c r="C128" s="5">
         <v>6.2009981999999582</v>
       </c>
       <c r="D128" s="5">
         <v>4.724682298908145</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>1622.3012282</v>
       </c>
       <c r="C129" s="5">
         <v>7.3164251000000604</v>
       </c>
       <c r="D129" s="5">
         <v>5.5739288238514817</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>1630.4690740999999</v>
       </c>
       <c r="C130" s="5">
         <v>8.1678458999999748</v>
       </c>
       <c r="D130" s="5">
         <v>6.2118137484173941</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>1641.4788212999999</v>
       </c>
       <c r="C131" s="5">
         <v>11.009747199999993</v>
       </c>
       <c r="D131" s="5">
         <v>8.4108166612335324</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>1642.7381128</v>
       </c>
       <c r="C132" s="5">
         <v>1.2592915000000175</v>
       </c>
       <c r="D132" s="5">
         <v>0.92449704685408918</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>1645.8063431</v>
       </c>
       <c r="C133" s="5">
         <v>3.0682303000000957</v>
       </c>
       <c r="D133" s="5">
         <v>2.2644725977664981</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>1652.6881934</v>
       </c>
       <c r="C134" s="5">
         <v>6.8818502999999964</v>
       </c>
       <c r="D134" s="5">
         <v>5.1347564642587606</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>1654.1619860000001</v>
       </c>
       <c r="C135" s="5">
         <v>1.4737926000000243</v>
       </c>
       <c r="D135" s="5">
         <v>1.0753698667653966</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>1657.2302682</v>
       </c>
       <c r="C136" s="5">
         <v>3.0682821999998851</v>
       </c>
       <c r="D136" s="5">
         <v>2.2487123787684693</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>1660.9825615</v>
       </c>
       <c r="C137" s="5">
         <v>3.7522933000000194</v>
       </c>
       <c r="D137" s="5">
         <v>2.7511266971446346</v>
       </c>
       <c r="E137" s="5">
         <v>3.7665527598617077</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>1664.2774959999999</v>
       </c>
       <c r="C138" s="5">
         <v>3.2949344999999539</v>
       </c>
       <c r="D138" s="5">
         <v>2.4066159748640459</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>1666.6826014000001</v>
       </c>
       <c r="C139" s="5">
         <v>2.4051054000001386</v>
       </c>
       <c r="D139" s="5">
         <v>1.7480119635531866</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>1669.3295621</v>
       </c>
       <c r="C140" s="5">
         <v>2.6469606999999087</v>
       </c>
       <c r="D140" s="5">
         <v>1.9225288155421127</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>1666.9718232</v>
       </c>
       <c r="C141" s="5">
         <v>-2.3577388999999584</v>
       </c>
       <c r="D141" s="5">
         <v>-1.6817599293945329</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>1663.6533326000001</v>
       </c>
       <c r="C142" s="5">
         <v>-3.3184905999999046</v>
       </c>
       <c r="D142" s="5">
         <v>-2.362892796694438</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>1663.9854014</v>
       </c>
       <c r="C143" s="5">
         <v>0.33206879999988814</v>
       </c>
       <c r="D143" s="5">
         <v>0.23978571873277676</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>1653.2264344</v>
       </c>
       <c r="C144" s="5">
         <v>-10.758966999999984</v>
       </c>
       <c r="D144" s="5">
         <v>-7.4888778811422529</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>1652.3940199000001</v>
       </c>
       <c r="C145" s="5">
         <v>-0.83241449999991346</v>
       </c>
       <c r="D145" s="5">
         <v>-0.60254044475949176</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>1649.5733066</v>
       </c>
       <c r="C146" s="5">
         <v>-2.8207133000000795</v>
       </c>
       <c r="D146" s="5">
         <v>-2.0293322738438202</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>1635.7817777</v>
       </c>
       <c r="C147" s="5">
         <v>-13.791528900000003</v>
       </c>
       <c r="D147" s="5">
         <v>-9.5840711543270896</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>1630.6006419</v>
       </c>
       <c r="C148" s="5">
         <v>-5.1811357999999927</v>
       </c>
       <c r="D148" s="5">
         <v>-3.7353322258240396</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>1624.2789</v>
       </c>
       <c r="C149" s="5">
         <v>-6.3217419000000064</v>
       </c>
       <c r="D149" s="5">
         <v>-4.554397249289921</v>
       </c>
       <c r="E149" s="5">
         <v>-2.2097559812339962</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>1627.7020990000001</v>
       </c>
       <c r="C150" s="5">
         <v>3.4231990000000678</v>
       </c>
       <c r="D150" s="5">
         <v>2.5585447878723633</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>1626.4893502</v>
       </c>
       <c r="C151" s="5">
         <v>-1.2127488000000994</v>
       </c>
       <c r="D151" s="5">
         <v>-0.89042688876294074</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>1627.2043011000001</v>
       </c>
       <c r="C152" s="5">
         <v>0.71495090000007622</v>
       </c>
       <c r="D152" s="5">
         <v>0.52875740983988617</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>1624.2965697</v>
       </c>
       <c r="C153" s="5">
         <v>-2.9077314000001024</v>
       </c>
       <c r="D153" s="5">
         <v>-2.1233890155749169</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>1626.9859478999999</v>
       </c>
       <c r="C154" s="5">
         <v>2.6893781999999646</v>
       </c>
       <c r="D154" s="5">
         <v>2.0050559363942844</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>1623.4825043999999</v>
       </c>
       <c r="C155" s="5">
         <v>-3.503443500000003</v>
       </c>
       <c r="D155" s="5">
         <v>-2.5536157353290845</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>1617.1876342</v>
       </c>
       <c r="C156" s="5">
         <v>-6.2948701999998775</v>
       </c>
       <c r="D156" s="5">
         <v>-4.5549106441772462</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>1618.8844345</v>
       </c>
       <c r="C157" s="5">
         <v>1.6968002999999499</v>
       </c>
       <c r="D157" s="5">
         <v>1.2663661915480962</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>1622.3217193999999</v>
       </c>
       <c r="C158" s="5">
         <v>3.4372848999998951</v>
       </c>
       <c r="D158" s="5">
         <v>2.5778569444500743</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>1616.6260153999999</v>
       </c>
       <c r="C159" s="5">
         <v>-5.6957039999999779</v>
       </c>
       <c r="D159" s="5">
         <v>-4.1325952968478301</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>1617.5544271000001</v>
       </c>
       <c r="C160" s="5">
         <v>0.92841170000019702</v>
       </c>
       <c r="D160" s="5">
         <v>0.6913285723286311</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>1615.5776899</v>
       </c>
       <c r="C161" s="5">
         <v>-1.976737200000116</v>
       </c>
       <c r="D161" s="5">
         <v>-1.4566470816594457</v>
       </c>
       <c r="E161" s="5">
         <v>-0.53569680059255553</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>1615.4703204</v>
       </c>
       <c r="C162" s="5">
         <v>-0.10736950000000434</v>
       </c>
       <c r="D162" s="5">
         <v>-7.9721523697184882E-2</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>1614.2072094</v>
       </c>
       <c r="C163" s="5">
         <v>-1.2631109999999808</v>
       </c>
       <c r="D163" s="5">
         <v>-0.93423688123167592</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>1610.5598659</v>
       </c>
       <c r="C164" s="5">
         <v>-3.6473435000000336</v>
       </c>
       <c r="D164" s="5">
         <v>-2.6779879306544796</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>1607.1345816999999</v>
       </c>
       <c r="C165" s="5">
         <v>-3.4252842000000783</v>
       </c>
       <c r="D165" s="5">
         <v>-2.5224773130191669</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>1605.3132720999999</v>
       </c>
       <c r="C166" s="5">
         <v>-1.8213095999999496</v>
       </c>
       <c r="D166" s="5">
         <v>-1.3514737954235301</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>1603.0182</v>
       </c>
       <c r="C167" s="5">
         <v>-2.2950720999999703</v>
       </c>
       <c r="D167" s="5">
         <v>-1.7021808209302658</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>1599.6315913000001</v>
       </c>
       <c r="C168" s="5">
         <v>-3.386608699999897</v>
       </c>
       <c r="D168" s="5">
         <v>-2.5059231174739405</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>1598.6917561</v>
       </c>
       <c r="C169" s="5">
         <v>-0.93983520000006138</v>
       </c>
       <c r="D169" s="5">
         <v>-0.70276491338275848</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>1604.2712964</v>
       </c>
       <c r="C170" s="5">
         <v>5.5795402999999624</v>
       </c>
       <c r="D170" s="5">
         <v>4.2694139618087545</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>1607.3615927999999</v>
       </c>
       <c r="C171" s="5">
         <v>3.0902963999999429</v>
       </c>
       <c r="D171" s="5">
         <v>2.3361993958510796</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>1607.1333024999999</v>
       </c>
       <c r="C172" s="5">
         <v>-0.22829030000002604</v>
       </c>
       <c r="D172" s="5">
         <v>-0.1703004891351112</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>1607.8750706999999</v>
       </c>
       <c r="C173" s="5">
         <v>0.74176820000002408</v>
       </c>
       <c r="D173" s="5">
         <v>0.55526501902394276</v>
       </c>
       <c r="E173" s="5">
         <v>-0.47677182274513674</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>1615.0887209</v>
       </c>
       <c r="C174" s="5">
         <v>7.2136502000000746</v>
       </c>
       <c r="D174" s="5">
         <v>5.5185925219339182</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>1616.1506002000001</v>
       </c>
       <c r="C175" s="5">
         <v>1.0618793000001006</v>
       </c>
       <c r="D175" s="5">
         <v>0.79182840042368863</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>1620.9974159999999</v>
       </c>
       <c r="C176" s="5">
         <v>4.8468157999998311</v>
       </c>
       <c r="D176" s="5">
         <v>3.6587426039385473</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>1623.8131263</v>
       </c>
       <c r="C177" s="5">
         <v>2.8157103000000916</v>
       </c>
       <c r="D177" s="5">
         <v>2.1044575787277919</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>1624.4889955000001</v>
       </c>
       <c r="C178" s="5">
         <v>0.67586920000007922</v>
       </c>
       <c r="D178" s="5">
         <v>0.50061319785013048</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>1623.5180005</v>
       </c>
       <c r="C179" s="5">
         <v>-0.97099500000012995</v>
       </c>
       <c r="D179" s="5">
         <v>-0.71491470540904212</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>1631.2094284</v>
       </c>
       <c r="C180" s="5">
         <v>7.6914279000000079</v>
       </c>
       <c r="D180" s="5">
         <v>5.8355029765096544</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>1631.9656411000001</v>
       </c>
       <c r="C181" s="5">
         <v>0.75621270000010554</v>
       </c>
       <c r="D181" s="5">
         <v>0.55772887516638558</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>1633.9849827999999</v>
       </c>
       <c r="C182" s="5">
         <v>2.0193416999998135</v>
       </c>
       <c r="D182" s="5">
         <v>1.4949882512303114</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>1638.50296</v>
       </c>
       <c r="C183" s="5">
         <v>4.5179772000001321</v>
       </c>
       <c r="D183" s="5">
         <v>3.368933053531098</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>1637.7724688000001</v>
       </c>
       <c r="C184" s="5">
         <v>-0.73049119999996037</v>
       </c>
       <c r="D184" s="5">
         <v>-0.53368422622206424</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>1642.0037382999999</v>
       </c>
       <c r="C185" s="5">
         <v>4.2312694999998257</v>
       </c>
       <c r="D185" s="5">
         <v>3.1446966533809739</v>
       </c>
       <c r="E185" s="5">
         <v>2.1225944864697643</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>1643.7516932000001</v>
       </c>
       <c r="C186" s="5">
         <v>1.7479549000001953</v>
       </c>
       <c r="D186" s="5">
         <v>1.2849364556168918</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>1647.1499899</v>
       </c>
       <c r="C187" s="5">
         <v>3.3982966999999462</v>
       </c>
       <c r="D187" s="5">
         <v>2.5092879723992878</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>1649.4930436</v>
       </c>
       <c r="C188" s="5">
         <v>2.3430536999999276</v>
       </c>
       <c r="D188" s="5">
         <v>1.7204059709444941</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>1659.9762871999999</v>
       </c>
       <c r="C189" s="5">
         <v>10.483243599999923</v>
       </c>
       <c r="D189" s="5">
         <v>7.8988336390299896</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>1660.6265794000001</v>
       </c>
       <c r="C190" s="5">
         <v>0.6502922000001945</v>
       </c>
       <c r="D190" s="5">
         <v>0.47111166433169149</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>1661.6901214</v>
       </c>
       <c r="C191" s="5">
         <v>1.0635419999998703</v>
       </c>
       <c r="D191" s="5">
         <v>0.77124837119784129</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>1675.6043781999999</v>
       </c>
       <c r="C192" s="5">
         <v>13.914256799999976</v>
       </c>
       <c r="D192" s="5">
         <v>10.524200279526074</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>1677.8716302</v>
       </c>
       <c r="C193" s="5">
         <v>2.2672520000000986</v>
       </c>
       <c r="D193" s="5">
         <v>1.6358524520352136</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>1686.6020149999999</v>
       </c>
       <c r="C194" s="5">
         <v>8.7303847999999107</v>
       </c>
       <c r="D194" s="5">
         <v>6.4257223410336906</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>1687.3520974</v>
       </c>
       <c r="C195" s="5">
         <v>0.75008240000011028</v>
       </c>
       <c r="D195" s="5">
         <v>0.53498323497593869</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>1693.9006056999999</v>
       </c>
       <c r="C196" s="5">
         <v>6.5485082999998667</v>
       </c>
       <c r="D196" s="5">
         <v>4.7578295354243183</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>1694.887894</v>
       </c>
       <c r="C197" s="5">
         <v>0.98728830000004564</v>
       </c>
       <c r="D197" s="5">
         <v>0.70166528570625442</v>
       </c>
       <c r="E197" s="5">
         <v>3.2207086053745559</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>1704.4543421999999</v>
       </c>
       <c r="C198" s="5">
         <v>9.566448199999968</v>
       </c>
       <c r="D198" s="5">
         <v>6.987424594842917</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>1708.9322830000001</v>
       </c>
       <c r="C199" s="5">
         <v>4.4779408000001695</v>
       </c>
       <c r="D199" s="5">
         <v>3.1985944959191492</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>1713.5994304000001</v>
       </c>
       <c r="C200" s="5">
         <v>4.6671473999999762</v>
       </c>
       <c r="D200" s="5">
         <v>3.3269146535815475</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>1719.2624022</v>
       </c>
       <c r="C201" s="5">
         <v>5.662971799999923</v>
       </c>
       <c r="D201" s="5">
         <v>4.038547683744742</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>1722.3180443000001</v>
       </c>
       <c r="C202" s="5">
         <v>3.0556421000001137</v>
       </c>
       <c r="D202" s="5">
         <v>2.1537299429806867</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>1730.0286951999999</v>
       </c>
       <c r="C203" s="5">
         <v>7.7106508999997914</v>
       </c>
       <c r="D203" s="5">
         <v>5.5065592848052347</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>1728.9451981</v>
       </c>
       <c r="C204" s="5">
         <v>-1.0834970999999314</v>
       </c>
       <c r="D204" s="5">
         <v>-0.7489628468972942</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>1735.233802</v>
       </c>
       <c r="C205" s="5">
         <v>6.2886038999999982</v>
       </c>
       <c r="D205" s="5">
         <v>4.4530811566871886</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>1742.4106830000001</v>
       </c>
       <c r="C206" s="5">
         <v>7.176881000000094</v>
       </c>
       <c r="D206" s="5">
         <v>5.0776407169694338</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>1738.9104319</v>
       </c>
       <c r="C207" s="5">
         <v>-3.500251100000014</v>
       </c>
       <c r="D207" s="5">
         <v>-2.3841697180957189</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>1746.7935405000001</v>
       </c>
       <c r="C208" s="5">
         <v>7.8831086000000141</v>
       </c>
       <c r="D208" s="5">
         <v>5.5777428189186073</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>1752.7532745999999</v>
       </c>
       <c r="C209" s="5">
         <v>5.9597340999998778</v>
       </c>
       <c r="D209" s="5">
         <v>4.171884013536209</v>
       </c>
       <c r="E209" s="5">
         <v>3.4141125678486928</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>1752.3735672</v>
       </c>
       <c r="C210" s="5">
         <v>-0.37970739999991565</v>
       </c>
       <c r="D210" s="5">
         <v>-0.25965227203167407</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>1763.1040373000001</v>
       </c>
       <c r="C211" s="5">
         <v>10.730470100000048</v>
       </c>
       <c r="D211" s="5">
         <v>7.6006649327436948</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>1771.4550296</v>
       </c>
       <c r="C212" s="5">
         <v>8.3509922999999162</v>
       </c>
       <c r="D212" s="5">
         <v>5.8342659575235434</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>1775.9021436999999</v>
       </c>
       <c r="C213" s="5">
         <v>4.4471140999999079</v>
       </c>
       <c r="D213" s="5">
         <v>3.054461126430974</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>1782.3442715000001</v>
       </c>
       <c r="C214" s="5">
         <v>6.4421278000002076</v>
       </c>
       <c r="D214" s="5">
         <v>4.440936624020897</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>1788.5176435000001</v>
       </c>
       <c r="C215" s="5">
         <v>6.1733719999999721</v>
       </c>
       <c r="D215" s="5">
         <v>4.2364493927951052</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>1784.8603430000001</v>
       </c>
       <c r="C216" s="5">
         <v>-3.6573005000000194</v>
       </c>
       <c r="D216" s="5">
         <v>-2.4264428586493469</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>1790.6094717000001</v>
       </c>
       <c r="C217" s="5">
         <v>5.7491287000000284</v>
       </c>
       <c r="D217" s="5">
         <v>3.9344796382728919</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>1796.1278887999999</v>
       </c>
       <c r="C218" s="5">
         <v>5.5184170999998514</v>
       </c>
       <c r="D218" s="5">
         <v>3.7615728461086517</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>1801.935749</v>
       </c>
       <c r="C219" s="5">
         <v>5.8078602000000501</v>
       </c>
       <c r="D219" s="5">
         <v>3.9500115060061569</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>1808.5350268</v>
       </c>
       <c r="C220" s="5">
         <v>6.5992777999999817</v>
       </c>
       <c r="D220" s="5">
         <v>4.4844053464061728</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>1811.1073612</v>
       </c>
       <c r="C221" s="5">
         <v>2.5723344000000452</v>
       </c>
       <c r="D221" s="5">
         <v>1.7202119778791936</v>
       </c>
       <c r="E221" s="5">
         <v>3.3292812768138891</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>1818.2885486</v>
       </c>
       <c r="C222" s="5">
         <v>7.1811873999999989</v>
       </c>
       <c r="D222" s="5">
         <v>4.8632452932726</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>1823.5088037</v>
       </c>
       <c r="C223" s="5">
         <v>5.2202551000000312</v>
       </c>
       <c r="D223" s="5">
         <v>3.5000904744957539</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>1820.0655992</v>
       </c>
       <c r="C224" s="5">
         <v>-3.4432045000000926</v>
       </c>
       <c r="D224" s="5">
         <v>-2.242492064897994</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>1817.0232377</v>
       </c>
       <c r="C225" s="5">
         <v>-3.04236149999997</v>
       </c>
       <c r="D225" s="5">
         <v>-1.9875414078165954</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>1823.1795827000001</v>
       </c>
       <c r="C226" s="5">
         <v>6.1563450000001012</v>
       </c>
       <c r="D226" s="5">
         <v>4.142405771046942</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>1821.3069542000001</v>
       </c>
       <c r="C227" s="5">
         <v>-1.8726285000000189</v>
       </c>
       <c r="D227" s="5">
         <v>-1.2256077355948802</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>1821.1214596</v>
       </c>
       <c r="C228" s="5">
         <v>-0.18549460000008366</v>
       </c>
       <c r="D228" s="5">
         <v>-0.12214793019287296</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>1818.4899217</v>
       </c>
       <c r="C229" s="5">
         <v>-2.6315379000000121</v>
       </c>
       <c r="D229" s="5">
         <v>-1.7202964766139472</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>1815.5512785000001</v>
       </c>
       <c r="C230" s="5">
         <v>-2.9386431999998877</v>
       </c>
       <c r="D230" s="5">
         <v>-1.9220332262368522</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>1809.0987425000001</v>
       </c>
       <c r="C231" s="5">
         <v>-6.4525360000000092</v>
       </c>
       <c r="D231" s="5">
         <v>-4.1824581162626773</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>1802.1711411000001</v>
       </c>
       <c r="C232" s="5">
         <v>-6.9276013999999577</v>
       </c>
       <c r="D232" s="5">
         <v>-4.4996178457276219</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>1800.6181426000001</v>
       </c>
       <c r="C233" s="5">
         <v>-1.5529985000000579</v>
       </c>
       <c r="D233" s="5">
         <v>-1.0291979774695981</v>
       </c>
       <c r="E233" s="5">
         <v>-0.57916050835605803</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>1788.4511288000001</v>
       </c>
       <c r="C234" s="5">
         <v>-12.16701379999995</v>
       </c>
       <c r="D234" s="5">
         <v>-7.8138951015344515</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>1779.8992575</v>
       </c>
       <c r="C235" s="5">
         <v>-8.5518713000001298</v>
       </c>
       <c r="D235" s="5">
         <v>-5.5895348820841679</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>1772.0492331</v>
       </c>
       <c r="C236" s="5">
         <v>-7.8500243999999384</v>
       </c>
       <c r="D236" s="5">
         <v>-5.1659402268903865</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>1766.8801467000001</v>
       </c>
       <c r="C237" s="5">
         <v>-5.1690863999999692</v>
       </c>
       <c r="D237" s="5">
         <v>-3.4447961347877976</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>1765.3257868000001</v>
       </c>
       <c r="C238" s="5">
         <v>-1.5543599000000086</v>
       </c>
       <c r="D238" s="5">
         <v>-1.0505712259109123</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>1761.4768607000001</v>
       </c>
       <c r="C239" s="5">
         <v>-3.8489260999999715</v>
       </c>
       <c r="D239" s="5">
         <v>-2.5852033307257161</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>1763.1325826</v>
       </c>
       <c r="C240" s="5">
         <v>1.6557218999998895</v>
       </c>
       <c r="D240" s="5">
         <v>1.1338044019255644</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>1759.5340805000001</v>
       </c>
       <c r="C241" s="5">
         <v>-3.5985020999999051</v>
       </c>
       <c r="D241" s="5">
         <v>-2.4218584236138985</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>1758.5150517</v>
       </c>
       <c r="C242" s="5">
         <v>-1.0190288000001146</v>
       </c>
       <c r="D242" s="5">
         <v>-0.6927668967505296</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>1762.5696519999999</v>
       </c>
       <c r="C243" s="5">
         <v>4.0546002999999473</v>
       </c>
       <c r="D243" s="5">
         <v>2.8021928421137821</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>1761.5528563</v>
       </c>
       <c r="C244" s="5">
         <v>-1.0167956999998751</v>
       </c>
       <c r="D244" s="5">
         <v>-0.69006685784175348</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>1763.0433794999999</v>
       </c>
       <c r="C245" s="5">
         <v>1.4905231999998705</v>
       </c>
       <c r="D245" s="5">
         <v>1.0201086127995307</v>
       </c>
       <c r="E245" s="5">
         <v>-2.0867702157962298</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>1765.1688394</v>
       </c>
       <c r="C246" s="5">
         <v>2.1254599000001235</v>
       </c>
       <c r="D246" s="5">
         <v>1.4563065977377443</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>1767.6413209</v>
       </c>
       <c r="C247" s="5">
         <v>2.472481499999958</v>
       </c>
       <c r="D247" s="5">
         <v>1.6938561519048267</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>1772.0185100000001</v>
       </c>
       <c r="C248" s="5">
         <v>4.3771891000001233</v>
       </c>
       <c r="D248" s="5">
         <v>3.0123528207203654</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>1776.0325548999999</v>
       </c>
       <c r="C249" s="5">
         <v>4.0140448999998171</v>
       </c>
       <c r="D249" s="5">
         <v>2.7524100859142031</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>1785.7743880999999</v>
       </c>
       <c r="C250" s="5">
         <v>9.7418331999999737</v>
       </c>
       <c r="D250" s="5">
         <v>6.7844494895513918</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>1789.0939143999999</v>
       </c>
       <c r="C251" s="5">
         <v>3.3195263000000068</v>
       </c>
       <c r="D251" s="5">
         <v>2.2535941759753264</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>1789.4275442999999</v>
       </c>
       <c r="C252" s="5">
         <v>0.33362990000000536</v>
       </c>
       <c r="D252" s="5">
         <v>0.22400543242451221</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>1789.5502182</v>
       </c>
       <c r="C253" s="5">
         <v>0.12267390000010892</v>
       </c>
       <c r="D253" s="5">
         <v>8.2296820800342729E-2</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>1790.0608514</v>
       </c>
       <c r="C254" s="5">
         <v>0.51063320000002932</v>
       </c>
       <c r="D254" s="5">
         <v>0.34294785441562059</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>1799.1518982</v>
       </c>
       <c r="C255" s="5">
         <v>9.0910467999999582</v>
       </c>
       <c r="D255" s="5">
         <v>6.2674943287535312</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>1801.1494376999999</v>
       </c>
       <c r="C256" s="5">
         <v>1.9975394999999025</v>
       </c>
       <c r="D256" s="5">
         <v>1.3404867082165595</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>1805.8546578999999</v>
       </c>
       <c r="C257" s="5">
         <v>4.7052201999999852</v>
       </c>
       <c r="D257" s="5">
         <v>3.1802467884221475</v>
       </c>
       <c r="E257" s="5">
         <v>2.4282600699332413</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>1811.4852701</v>
       </c>
       <c r="C258" s="5">
         <v>5.6306122000000869</v>
       </c>
       <c r="D258" s="5">
         <v>3.8064069753057206</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>1811.7349981</v>
       </c>
       <c r="C259" s="5">
         <v>0.24972800000000461</v>
       </c>
       <c r="D259" s="5">
         <v>0.16555526443022828</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>1818.9205503000001</v>
       </c>
       <c r="C260" s="5">
         <v>7.1855522000000747</v>
       </c>
       <c r="D260" s="5">
         <v>4.8645432662260735</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>1826.2101645</v>
       </c>
       <c r="C261" s="5">
         <v>7.28961419999996</v>
       </c>
       <c r="D261" s="5">
         <v>4.9166251483800272</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>1825.8562254000001</v>
       </c>
       <c r="C262" s="5">
         <v>-0.35393909999993411</v>
       </c>
       <c r="D262" s="5">
         <v>-0.2323251064691001</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>1830.1362208999999</v>
       </c>
       <c r="C263" s="5">
         <v>4.2799954999998135</v>
       </c>
       <c r="D263" s="5">
         <v>2.8494745737583704</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>1834.2936849</v>
       </c>
       <c r="C264" s="5">
         <v>4.1574640000001182</v>
       </c>
       <c r="D264" s="5">
         <v>2.7603213842158469</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>1836.1781725999999</v>
       </c>
       <c r="C265" s="5">
         <v>1.8844876999999087</v>
       </c>
       <c r="D265" s="5">
         <v>1.2398271243784897</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>1845.7074459</v>
       </c>
       <c r="C266" s="5">
         <v>9.5292733000001135</v>
       </c>
       <c r="D266" s="5">
         <v>6.4085500656697159</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>1843.1624683</v>
       </c>
       <c r="C267" s="5">
         <v>-2.5449776000000384</v>
       </c>
       <c r="D267" s="5">
         <v>-1.642144691449765</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>1843.9570859</v>
       </c>
       <c r="C268" s="5">
         <v>0.79461760000003778</v>
       </c>
       <c r="D268" s="5">
         <v>0.51856815040309812</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>1846.8682448</v>
       </c>
       <c r="C269" s="5">
         <v>2.9111588999999185</v>
       </c>
       <c r="D269" s="5">
         <v>1.9110447723232893</v>
       </c>
       <c r="E269" s="5">
         <v>2.2711455055687724</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>1854.7380048</v>
       </c>
       <c r="C270" s="5">
         <v>7.8697600000000421</v>
       </c>
       <c r="D270" s="5">
         <v>5.2349220359218629</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>1861.362478</v>
       </c>
       <c r="C271" s="5">
         <v>6.6244732000000113</v>
       </c>
       <c r="D271" s="5">
         <v>4.3711833793878441</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>1867.2289793</v>
       </c>
       <c r="C272" s="5">
         <v>5.8665012999999817</v>
       </c>
       <c r="D272" s="5">
         <v>3.8483230086909792</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>1870.7123405</v>
       </c>
       <c r="C273" s="5">
         <v>3.4833611999999903</v>
       </c>
       <c r="D273" s="5">
         <v>2.2617418958497337</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>1875.8973152000001</v>
       </c>
       <c r="C274" s="5">
         <v>5.1849747000001116</v>
       </c>
       <c r="D274" s="5">
         <v>3.3771626599639726</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>1879.2560123000001</v>
       </c>
       <c r="C275" s="5">
         <v>3.3586970999999721</v>
       </c>
       <c r="D275" s="5">
         <v>2.169822357716833</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>1874.9272457</v>
       </c>
       <c r="C276" s="5">
         <v>-4.3287666000001082</v>
       </c>
       <c r="D276" s="5">
         <v>-2.7293851467420249</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>1882.4908456000001</v>
       </c>
       <c r="C277" s="5">
         <v>7.5635999000000993</v>
       </c>
       <c r="D277" s="5">
         <v>4.9497561622782627</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>1889.0770783</v>
       </c>
       <c r="C278" s="5">
         <v>6.5862326999999823</v>
       </c>
       <c r="D278" s="5">
         <v>4.2801544230547162</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>1890.9542758</v>
       </c>
       <c r="C279" s="5">
         <v>1.8771974999999657</v>
       </c>
       <c r="D279" s="5">
         <v>1.1989926135071105</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>1898.9195489000001</v>
       </c>
       <c r="C280" s="5">
         <v>7.965273100000104</v>
       </c>
       <c r="D280" s="5">
         <v>5.1735311546516227</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>1901.8949439</v>
       </c>
       <c r="C281" s="5">
         <v>2.975394999999935</v>
       </c>
       <c r="D281" s="5">
         <v>1.8965549218560307</v>
       </c>
       <c r="E281" s="5">
         <v>2.9794599184285175</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>1900.0562247</v>
       </c>
       <c r="C282" s="5">
         <v>-1.8387192000000141</v>
       </c>
       <c r="D282" s="5">
         <v>-1.1539903068271906</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>1909.2173951</v>
       </c>
       <c r="C283" s="5">
         <v>9.1611703999999463</v>
       </c>
       <c r="D283" s="5">
         <v>5.9417549494747535</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>1914.8194668000001</v>
       </c>
       <c r="C284" s="5">
         <v>5.6020717000001241</v>
       </c>
       <c r="D284" s="5">
         <v>3.5784522197416457</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>1919.8980509</v>
       </c>
       <c r="C285" s="5">
         <v>5.0785840999999436</v>
       </c>
       <c r="D285" s="5">
         <v>3.2295428437683515</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>1926.5336268000001</v>
       </c>
       <c r="C286" s="5">
         <v>6.6355759000000489</v>
       </c>
       <c r="D286" s="5">
         <v>4.2272102306865511</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>1937.0979176999999</v>
       </c>
       <c r="C287" s="5">
         <v>10.564290899999833</v>
       </c>
       <c r="D287" s="5">
         <v>6.7824215484164396</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>1943.9378188999999</v>
       </c>
       <c r="C288" s="5">
         <v>6.8399011999999857</v>
       </c>
       <c r="D288" s="5">
         <v>4.3204702604322076</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>1953.3514094</v>
       </c>
       <c r="C289" s="5">
         <v>9.4135905000000548</v>
       </c>
       <c r="D289" s="5">
         <v>5.9683409971370782</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>1959.1745802</v>
       </c>
       <c r="C290" s="5">
         <v>5.8231708000000708</v>
       </c>
       <c r="D290" s="5">
         <v>3.6365828519340004</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>1963.5407075999999</v>
       </c>
       <c r="C291" s="5">
         <v>4.3661273999998684</v>
       </c>
       <c r="D291" s="5">
         <v>2.7072887715474669</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>1975.1799914999999</v>
       </c>
       <c r="C292" s="5">
         <v>11.639283900000009</v>
       </c>
       <c r="D292" s="5">
         <v>7.3497946948996473</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>1976.4422423999999</v>
       </c>
       <c r="C293" s="5">
         <v>1.2622509000000264</v>
       </c>
       <c r="D293" s="5">
         <v>0.76956850938669774</v>
       </c>
       <c r="E293" s="5">
         <v>3.9196328240472811</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>1981.7393996000001</v>
       </c>
       <c r="C294" s="5">
         <v>5.2971572000001288</v>
       </c>
       <c r="D294" s="5">
         <v>3.2640124582784535</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>1987.2874432999999</v>
       </c>
       <c r="C295" s="5">
         <v>5.5480436999998801</v>
       </c>
       <c r="D295" s="5">
         <v>3.4117138256493984</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>1995.8595705</v>
       </c>
       <c r="C296" s="5">
         <v>8.5721272000000681</v>
       </c>
       <c r="D296" s="5">
         <v>5.3007608552209762</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>2002.9472135999999</v>
       </c>
       <c r="C297" s="5">
         <v>7.0876430999999229</v>
       </c>
       <c r="D297" s="5">
         <v>4.345632525121812</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>2009.6693263</v>
       </c>
       <c r="C298" s="5">
         <v>6.7221127000000251</v>
       </c>
       <c r="D298" s="5">
         <v>4.1025098255762282</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>2018.4151213</v>
       </c>
       <c r="C299" s="5">
         <v>8.7457950000000437</v>
       </c>
       <c r="D299" s="5">
         <v>5.3490555572940579</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>2024.1329381</v>
       </c>
       <c r="C300" s="5">
         <v>5.7178168000000369</v>
       </c>
       <c r="D300" s="5">
         <v>3.4528576446714698</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>2032.0125633</v>
       </c>
       <c r="C301" s="5">
         <v>7.879625199999964</v>
       </c>
       <c r="D301" s="5">
         <v>4.7727347351030236</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>2037.7817623000001</v>
       </c>
       <c r="C302" s="5">
         <v>5.7691990000000715</v>
       </c>
       <c r="D302" s="5">
         <v>3.460694233291095</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>2047.2012238</v>
       </c>
       <c r="C303" s="5">
         <v>9.4194614999998976</v>
       </c>
       <c r="D303" s="5">
         <v>5.69010685509308</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>2054.726416</v>
       </c>
       <c r="C304" s="5">
         <v>7.5251921999999922</v>
       </c>
       <c r="D304" s="5">
         <v>4.501292562410586</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>2063.4802</v>
       </c>
       <c r="C305" s="5">
         <v>8.753783999999996</v>
       </c>
       <c r="D305" s="5">
         <v>5.2338888268708361</v>
       </c>
       <c r="E305" s="5">
         <v>4.4037693453824245</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>2071.6981443999998</v>
       </c>
       <c r="C306" s="5">
         <v>8.2179443999998512</v>
       </c>
       <c r="D306" s="5">
         <v>4.8851618684729869</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>2079.0681917000002</v>
       </c>
       <c r="C307" s="5">
         <v>7.3700473000003512</v>
       </c>
       <c r="D307" s="5">
         <v>4.3535154488791195</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>2081.0880139999999</v>
       </c>
       <c r="C308" s="5">
         <v>2.0198222999997597</v>
       </c>
       <c r="D308" s="5">
         <v>1.172053782657323</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>2090.7432463</v>
       </c>
       <c r="C309" s="5">
         <v>9.6552323000000797</v>
       </c>
       <c r="D309" s="5">
         <v>5.7116997148386917</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>2097.9215975000002</v>
       </c>
       <c r="C310" s="5">
         <v>7.1783512000001792</v>
       </c>
       <c r="D310" s="5">
         <v>4.1987757227574196</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>2107.3228236999998</v>
       </c>
       <c r="C311" s="5">
         <v>9.4012261999996554</v>
       </c>
       <c r="D311" s="5">
         <v>5.5119874251363665</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>2117.7338049</v>
       </c>
       <c r="C312" s="5">
         <v>10.410981200000151</v>
       </c>
       <c r="D312" s="5">
         <v>6.0922304654109638</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>2120.9759862999999</v>
       </c>
       <c r="C313" s="5">
         <v>3.2421813999999358</v>
       </c>
       <c r="D313" s="5">
         <v>1.8527095707428831</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>2125.0437901999999</v>
       </c>
       <c r="C314" s="5">
         <v>4.0678038999999444</v>
       </c>
       <c r="D314" s="5">
         <v>2.3259037086996281</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>2132.0171731</v>
       </c>
       <c r="C315" s="5">
         <v>6.9733829000001606</v>
       </c>
       <c r="D315" s="5">
         <v>4.009683828013233</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>2133.5339834000001</v>
       </c>
       <c r="C316" s="5">
         <v>1.5168103000000883</v>
       </c>
       <c r="D316" s="5">
         <v>0.85708104359634163</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>2141.5080736</v>
       </c>
       <c r="C317" s="5">
         <v>7.9740901999998641</v>
       </c>
       <c r="D317" s="5">
         <v>4.5783571566919701</v>
       </c>
       <c r="E317" s="5">
         <v>3.7813725375217988</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>2155.3853356</v>
       </c>
       <c r="C318" s="5">
         <v>13.877261999999973</v>
       </c>
       <c r="D318" s="5">
         <v>8.0593852589063264</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>2161.8229569</v>
       </c>
       <c r="C319" s="5">
         <v>6.4376213000000462</v>
       </c>
       <c r="D319" s="5">
         <v>3.643580474098429</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>2164.4341551000002</v>
       </c>
       <c r="C320" s="5">
         <v>2.6111982000002172</v>
       </c>
       <c r="D320" s="5">
         <v>1.4591103156008201</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>2174.5121475999999</v>
       </c>
       <c r="C321" s="5">
         <v>10.077992499999709</v>
       </c>
       <c r="D321" s="5">
         <v>5.7327468608569854</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>2179.8946993</v>
       </c>
       <c r="C322" s="5">
         <v>5.3825517000000218</v>
       </c>
       <c r="D322" s="5">
         <v>3.0111241226007612</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>2181.0096428000002</v>
       </c>
       <c r="C323" s="5">
         <v>1.1149435000002086</v>
       </c>
       <c r="D323" s="5">
         <v>0.61548950830321303</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>2190.5319140000001</v>
       </c>
       <c r="C324" s="5">
         <v>9.5222711999999774</v>
       </c>
       <c r="D324" s="5">
         <v>5.3668482059555878</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>2196.7457450000002</v>
       </c>
       <c r="C325" s="5">
         <v>6.2138310000000274</v>
       </c>
       <c r="D325" s="5">
         <v>3.457625970236422</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>2206.9751233000002</v>
       </c>
       <c r="C326" s="5">
         <v>10.229378300000008</v>
       </c>
       <c r="D326" s="5">
         <v>5.7332856938158594</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>2207.4815125999999</v>
       </c>
       <c r="C327" s="5">
         <v>0.50638929999968241</v>
       </c>
       <c r="D327" s="5">
         <v>0.27568711555994163</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>2213.4078079999999</v>
       </c>
       <c r="C328" s="5">
         <v>5.9262954000000718</v>
       </c>
       <c r="D328" s="5">
         <v>3.2695656363994186</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>2218.3303286</v>
       </c>
       <c r="C329" s="5">
         <v>4.9225206000000981</v>
       </c>
       <c r="D329" s="5">
         <v>2.7016333355746047</v>
       </c>
       <c r="E329" s="5">
         <v>3.5872970056497255</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>2223.3770894999998</v>
       </c>
       <c r="C330" s="5">
         <v>5.0467608999997537</v>
       </c>
       <c r="D330" s="5">
         <v>2.7644524427816508</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>2227.8587299999999</v>
       </c>
       <c r="C331" s="5">
         <v>4.4816405000001396</v>
       </c>
       <c r="D331" s="5">
         <v>2.4458256820212743</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>2232.8833786999999</v>
       </c>
       <c r="C332" s="5">
         <v>5.0246486999999433</v>
       </c>
       <c r="D332" s="5">
         <v>2.7402714892472924</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>2236.2642885999999</v>
       </c>
       <c r="C333" s="5">
         <v>3.380909900000006</v>
       </c>
       <c r="D333" s="5">
         <v>1.8321824033777023</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>2240.1672856</v>
       </c>
       <c r="C334" s="5">
         <v>3.9029970000001413</v>
       </c>
       <c r="D334" s="5">
         <v>2.1146060758494345</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>2245.1879872999998</v>
       </c>
       <c r="C335" s="5">
         <v>5.0207016999997904</v>
       </c>
       <c r="D335" s="5">
         <v>2.7228618605219745</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>2241.0367282000002</v>
       </c>
       <c r="C336" s="5">
         <v>-4.1512590999996064</v>
       </c>
       <c r="D336" s="5">
         <v>-2.1963254460544257</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>2247.082699</v>
       </c>
       <c r="C337" s="5">
         <v>6.04597079999985</v>
       </c>
       <c r="D337" s="5">
         <v>3.2858864391055675</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>2254.7543540000001</v>
       </c>
       <c r="C338" s="5">
         <v>7.6716550000001007</v>
       </c>
       <c r="D338" s="5">
         <v>4.1746713621122922</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>2258.4363186999999</v>
       </c>
       <c r="C339" s="5">
         <v>3.6819646999997531</v>
       </c>
       <c r="D339" s="5">
         <v>1.9772696665436573</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>2267.6515801999999</v>
       </c>
       <c r="C340" s="5">
         <v>9.2152614999999969</v>
       </c>
       <c r="D340" s="5">
         <v>5.0078417330227776</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>2266.3244828000002</v>
       </c>
       <c r="C341" s="5">
         <v>-1.3270973999997295</v>
       </c>
       <c r="D341" s="5">
         <v>-0.70001976666272947</v>
       </c>
       <c r="E341" s="5">
         <v>2.1635260349295971</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>2268.4221679000002</v>
       </c>
       <c r="C342" s="5">
         <v>2.0976851000000352</v>
       </c>
       <c r="D342" s="5">
         <v>1.1163786478429527</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>2275.0644745999998</v>
       </c>
       <c r="C343" s="5">
         <v>6.6423066999996081</v>
       </c>
       <c r="D343" s="5">
         <v>3.5709391865411222</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>2281.7633437999998</v>
       </c>
       <c r="C344" s="5">
         <v>6.6988691999999901</v>
       </c>
       <c r="D344" s="5">
         <v>3.5911562299224542</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>2279.7546481999998</v>
       </c>
       <c r="C345" s="5">
         <v>-2.00869560000001</v>
       </c>
       <c r="D345" s="5">
         <v>-1.0512913532049195</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>2287.4528218</v>
       </c>
       <c r="C346" s="5">
         <v>7.6981736000002456</v>
       </c>
       <c r="D346" s="5">
         <v>4.1282162537798373</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>2295.0992037999999</v>
       </c>
       <c r="C347" s="5">
         <v>7.6463819999999032</v>
       </c>
       <c r="D347" s="5">
         <v>4.0858757047359529</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>2296.0172584000002</v>
       </c>
       <c r="C348" s="5">
         <v>0.91805460000023231</v>
       </c>
       <c r="D348" s="5">
         <v>0.48106524383317861</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>2302.6163854000001</v>
       </c>
       <c r="C349" s="5">
         <v>6.5991269999999531</v>
       </c>
       <c r="D349" s="5">
         <v>3.5040422440144603</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>2305.4786769000002</v>
       </c>
       <c r="C350" s="5">
         <v>2.862291500000083</v>
       </c>
       <c r="D350" s="5">
         <v>1.5019133046137556</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>2308.7672312</v>
       </c>
       <c r="C351" s="5">
         <v>3.2885542999997597</v>
       </c>
       <c r="D351" s="5">
         <v>1.7251828434299288</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>2316.9742090999998</v>
       </c>
       <c r="C352" s="5">
         <v>8.2069778999998562</v>
       </c>
       <c r="D352" s="5">
         <v>4.3500346400173084</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>2318.3468717000001</v>
       </c>
       <c r="C353" s="5">
         <v>1.3726626000002398</v>
       </c>
       <c r="D353" s="5">
         <v>0.71324616322534506</v>
       </c>
       <c r="E353" s="5">
         <v>2.2954519220357739</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>2319.3286357000002</v>
       </c>
       <c r="C354" s="5">
         <v>0.98176400000011199</v>
       </c>
       <c r="D354" s="5">
         <v>0.50935632789927965</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>2325.7068107</v>
       </c>
       <c r="C355" s="5">
         <v>6.3781749999998283</v>
       </c>
       <c r="D355" s="5">
         <v>3.3503842074520174</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>2331.9271592999999</v>
       </c>
       <c r="C356" s="5">
         <v>6.220348599999852</v>
       </c>
       <c r="D356" s="5">
         <v>3.2571634604501076</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>2337.0843682</v>
       </c>
       <c r="C357" s="5">
         <v>5.1572089000001142</v>
       </c>
       <c r="D357" s="5">
         <v>2.6863981056650221</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>2344.755013</v>
       </c>
       <c r="C358" s="5">
         <v>7.6706447999999909</v>
       </c>
       <c r="D358" s="5">
         <v>4.0104533175553847</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>2351.6408600999998</v>
       </c>
       <c r="C359" s="5">
         <v>6.8858470999998644</v>
       </c>
       <c r="D359" s="5">
         <v>3.5815233230490184</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>2359.2778198000001</v>
       </c>
       <c r="C360" s="5">
         <v>7.6369597000002614</v>
       </c>
       <c r="D360" s="5">
         <v>3.9673674792736424</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>2366.6209018</v>
       </c>
       <c r="C361" s="5">
         <v>7.3430819999998675</v>
       </c>
       <c r="D361" s="5">
         <v>3.7995169756154468</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>2370.3520779</v>
       </c>
       <c r="C362" s="5">
         <v>3.7311761000000843</v>
       </c>
       <c r="D362" s="5">
         <v>1.9083921101290313</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>2378.2070008999999</v>
       </c>
       <c r="C363" s="5">
         <v>7.8549229999998715</v>
       </c>
       <c r="D363" s="5">
         <v>4.0498693600153235</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>2389.0766036</v>
       </c>
       <c r="C364" s="5">
         <v>10.869602700000087</v>
       </c>
       <c r="D364" s="5">
         <v>5.6245967532432495</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>2389.9516543999998</v>
       </c>
       <c r="C365" s="5">
         <v>0.87505079999982627</v>
       </c>
       <c r="D365" s="5">
         <v>0.44041236861218636</v>
       </c>
       <c r="E365" s="5">
         <v>3.0886138555915599</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>2397.0467973</v>
       </c>
       <c r="C366" s="5">
         <v>7.0951429000001554</v>
       </c>
       <c r="D366" s="5">
         <v>3.621234913113125</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>2403.1248052000001</v>
       </c>
       <c r="C367" s="5">
         <v>6.0780079000001024</v>
       </c>
       <c r="D367" s="5">
         <v>3.0855427115156209</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>2389.9917188999998</v>
       </c>
       <c r="C368" s="5">
         <v>-13.133086300000286</v>
       </c>
       <c r="D368" s="5">
         <v>-6.3644343051685537</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>2114.6087530999998</v>
       </c>
       <c r="C369" s="5">
         <v>-275.38296579999997</v>
       </c>
       <c r="D369" s="5">
         <v>-76.985393546683028</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>2168.0827043999998</v>
       </c>
       <c r="C370" s="5">
         <v>53.473951299999953</v>
       </c>
       <c r="D370" s="5">
         <v>34.942835706501917</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>2218.8920573</v>
       </c>
       <c r="C371" s="5">
         <v>50.809352900000249</v>
       </c>
       <c r="D371" s="5">
         <v>32.045610179557116</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>2234.0789669999999</v>
       </c>
       <c r="C372" s="5">
         <v>15.186909699999887</v>
       </c>
       <c r="D372" s="5">
         <v>8.5295822979894567</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>2261.3696371000001</v>
       </c>
       <c r="C373" s="5">
         <v>27.29067010000017</v>
       </c>
       <c r="D373" s="5">
         <v>15.684837797963169</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>2280.7211990000001</v>
       </c>
       <c r="C374" s="5">
         <v>19.351561899999979</v>
       </c>
       <c r="D374" s="5">
         <v>10.766315855878084</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>2302.5240002999999</v>
       </c>
       <c r="C375" s="5">
         <v>21.802801299999828</v>
       </c>
       <c r="D375" s="5">
         <v>12.094317618113614</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>2312.3268913000002</v>
       </c>
       <c r="C376" s="5">
         <v>9.8028910000002725</v>
       </c>
       <c r="D376" s="5">
         <v>5.2302904938691164</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>2324.3542410999999</v>
       </c>
       <c r="C377" s="5">
         <v>12.027349799999683</v>
       </c>
       <c r="D377" s="5">
         <v>6.4233795009512651</v>
       </c>
       <c r="E377" s="5">
         <v>-2.7447171652712044</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>2337.5969882999998</v>
       </c>
       <c r="C378" s="5">
         <v>13.24274719999994</v>
       </c>
       <c r="D378" s="5">
         <v>7.0552239826022323</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>2334.6593162999998</v>
       </c>
       <c r="C379" s="5">
         <v>-2.9376720000000205</v>
       </c>
       <c r="D379" s="5">
         <v>-1.4976672136006286</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>2359.7070655000002</v>
       </c>
       <c r="C380" s="5">
         <v>25.047749200000453</v>
       </c>
       <c r="D380" s="5">
         <v>13.661904952197034</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>2369.3902803999999</v>
       </c>
       <c r="C381" s="5">
         <v>9.6832148999997116</v>
       </c>
       <c r="D381" s="5">
         <v>5.0369532733719691</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>2380.7369483000002</v>
       </c>
       <c r="C382" s="5">
         <v>11.346667900000284</v>
       </c>
       <c r="D382" s="5">
         <v>5.9004277744093336</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>2395.8343635000001</v>
       </c>
       <c r="C383" s="5">
         <v>15.097415199999887</v>
       </c>
       <c r="D383" s="5">
         <v>7.880892625143554</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>2421.3608386000001</v>
       </c>
       <c r="C384" s="5">
         <v>25.526475099999971</v>
       </c>
       <c r="D384" s="5">
         <v>13.561911295925654</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>2429.1942340999999</v>
       </c>
       <c r="C385" s="5">
         <v>7.8333954999998241</v>
       </c>
       <c r="D385" s="5">
         <v>3.9519712999194878</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>2442.075382</v>
       </c>
       <c r="C386" s="5">
         <v>12.881147900000087</v>
       </c>
       <c r="D386" s="5">
         <v>6.5520692213656639</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>2474.7490455000002</v>
       </c>
       <c r="C387" s="5">
         <v>32.673663500000202</v>
       </c>
       <c r="D387" s="5">
         <v>17.291137349930708</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>2485.1000961</v>
       </c>
       <c r="C388" s="5">
         <v>10.35105059999978</v>
       </c>
       <c r="D388" s="5">
         <v>5.1362902455226678</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>2498.3673371</v>
       </c>
       <c r="C389" s="5">
         <v>13.267241000000013</v>
       </c>
       <c r="D389" s="5">
         <v>6.5979584642978928</v>
       </c>
       <c r="E389" s="5">
         <v>7.4865135839900399</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>2505.0360602000001</v>
       </c>
       <c r="C390" s="5">
         <v>6.6687231000000793</v>
       </c>
       <c r="D390" s="5">
         <v>3.2505235126958798</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>2527.1268506000001</v>
       </c>
       <c r="C391" s="5">
         <v>22.09079040000006</v>
       </c>
       <c r="D391" s="5">
         <v>11.110914514705673</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>2537.8358358</v>
       </c>
       <c r="C392" s="5">
         <v>10.708985199999915</v>
       </c>
       <c r="D392" s="5">
         <v>5.2053441963878511</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>2558.2065579999999</v>
       </c>
       <c r="C393" s="5">
         <v>20.370722199999818</v>
       </c>
       <c r="D393" s="5">
         <v>10.068991657151827</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>2565.5782866999998</v>
       </c>
       <c r="C394" s="5">
         <v>7.3717286999999487</v>
       </c>
       <c r="D394" s="5">
         <v>3.513254051298853</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>2570.9234707000001</v>
       </c>
       <c r="C395" s="5">
         <v>5.3451840000002449</v>
       </c>
       <c r="D395" s="5">
         <v>2.5289554020394567</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>2596.8648972999999</v>
       </c>
       <c r="C396" s="5">
         <v>25.941426599999886</v>
       </c>
       <c r="D396" s="5">
         <v>12.803475849525414</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>2613.3774833000002</v>
       </c>
       <c r="C397" s="5">
         <v>16.512586000000283</v>
       </c>
       <c r="D397" s="5">
         <v>7.9029872623664676</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>2621.2530725000001</v>
       </c>
       <c r="C398" s="5">
         <v>7.8755891999999221</v>
       </c>
       <c r="D398" s="5">
         <v>3.6768255676478123</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>2631.9691880999999</v>
       </c>
       <c r="C399" s="5">
         <v>10.716115599999739</v>
       </c>
       <c r="D399" s="5">
         <v>5.0176217563746128</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>2634.6728862</v>
       </c>
       <c r="C400" s="5">
         <v>2.7036981000001106</v>
       </c>
       <c r="D400" s="5">
         <v>1.2396920783896315</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>2629.7866690999999</v>
       </c>
       <c r="C401" s="5">
         <v>-4.8862171000000671</v>
       </c>
       <c r="D401" s="5">
         <v>-2.2029377029710862</v>
       </c>
       <c r="E401" s="5">
         <v>5.2602085389310993</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>2648.3485255999999</v>
       </c>
       <c r="C402" s="5">
         <v>18.561856499999976</v>
       </c>
       <c r="D402" s="5">
         <v>8.806646121639595</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>2652.8419908999999</v>
       </c>
       <c r="C403" s="5">
         <v>4.4934653000000253</v>
       </c>
       <c r="D403" s="5">
         <v>2.0551535933225562</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>2660.3904139000001</v>
       </c>
       <c r="C404" s="5">
         <v>7.5484230000001844</v>
       </c>
       <c r="D404" s="5">
         <v>3.4684379865692616</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>2660.8292047999998</v>
       </c>
       <c r="C405" s="5">
         <v>0.43879089999973075</v>
       </c>
       <c r="D405" s="5">
         <v>0.19810137427673791</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>2663.4693907999999</v>
       </c>
       <c r="C406" s="5">
         <v>2.6401860000000852</v>
       </c>
       <c r="D406" s="5">
         <v>1.1972097073817745</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>2668.4494386000001</v>
       </c>
       <c r="C407" s="5">
         <v>4.9800478000001931</v>
       </c>
       <c r="D407" s="5">
         <v>2.2669296952390505</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>2664.2143675000002</v>
       </c>
       <c r="C408" s="5">
         <v>-4.2350710999999137</v>
       </c>
       <c r="D408" s="5">
         <v>-1.8879719368338654</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>2672.0700222999999</v>
       </c>
       <c r="C409" s="5">
         <v>7.8556547999996837</v>
       </c>
       <c r="D409" s="5">
         <v>3.5962475603358524</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>2671.9113728000002</v>
       </c>
       <c r="C410" s="5">
         <v>-0.15864949999968303</v>
       </c>
       <c r="D410" s="5">
         <v>-7.1224646721790297E-2</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>2668.9355332999999</v>
       </c>
       <c r="C411" s="5">
         <v>-2.9758395000003475</v>
       </c>
       <c r="D411" s="5">
         <v>-1.3283426252457375</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>2672.4545677000001</v>
       </c>
       <c r="C412" s="5">
         <v>3.5190344000002369</v>
       </c>
       <c r="D412" s="5">
         <v>1.5937438656533409</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>2670.2449078999998</v>
       </c>
       <c r="C413" s="5">
         <v>-2.2096598000002814</v>
       </c>
       <c r="D413" s="5">
         <v>-0.98769375152314431</v>
       </c>
       <c r="E413" s="5">
         <v>1.5384608673921774</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>2679.4395438000001</v>
       </c>
       <c r="C414" s="5">
         <v>9.1946359000003213</v>
       </c>
       <c r="D414" s="5">
         <v>4.2112015811923698</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>2681.5099218</v>
       </c>
       <c r="C415" s="5">
         <v>2.0703779999998915</v>
       </c>
       <c r="D415" s="5">
         <v>0.93117953556418609</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>2680.3813313000001</v>
       </c>
       <c r="C416" s="5">
         <v>-1.128590499999973</v>
       </c>
       <c r="D416" s="5">
         <v>-0.50388700215014959</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>2685.0378581999998</v>
       </c>
       <c r="C417" s="5">
         <v>4.6565268999997897</v>
       </c>
       <c r="D417" s="5">
         <v>2.1047505602912686</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>2689.6277697999999</v>
       </c>
       <c r="C418" s="5">
         <v>4.5899116000000504</v>
       </c>
       <c r="D418" s="5">
         <v>2.0707249624654311</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>2691.3156823999998</v>
       </c>
       <c r="C419" s="5">
         <v>1.6879125999998905</v>
       </c>
       <c r="D419" s="5">
         <v>0.7556811344892278</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>2689.3416686</v>
       </c>
       <c r="C420" s="5">
         <v>-1.9740137999997387</v>
       </c>
       <c r="D420" s="5">
         <v>-0.87662841756569465</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>2698.7634947000001</v>
       </c>
       <c r="C421" s="5">
         <v>9.4218261000000894</v>
       </c>
       <c r="D421" s="5">
         <v>4.2860343959864267</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>2700.6149212</v>
       </c>
       <c r="C422" s="5">
         <v>1.8514264999998886</v>
       </c>
       <c r="D422" s="5">
         <v>0.82634653263051749</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>2705.6160378999998</v>
       </c>
       <c r="C423" s="5">
         <v>5.001116699999784</v>
       </c>
       <c r="D423" s="5">
         <v>2.2449862694053913</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>2708.4375011000002</v>
       </c>
       <c r="C424" s="5">
         <v>2.8214632000003803</v>
       </c>
       <c r="D424" s="5">
         <v>1.2585830504335815</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>2710.4890793999998</v>
       </c>
       <c r="C425" s="5">
         <v>2.051578299999619</v>
       </c>
       <c r="D425" s="5">
         <v>0.91276850597254988</v>
       </c>
       <c r="E425" s="5">
         <v>1.507134097735241</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>2712.9625657000001</v>
       </c>
       <c r="C426" s="5">
         <v>2.4734863000003315</v>
       </c>
       <c r="D426" s="5">
         <v>1.1005860740839868</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>2715.8069959999998</v>
       </c>
       <c r="C427" s="5">
         <v>2.844430299999658</v>
       </c>
       <c r="D427" s="5">
         <v>1.2654314989922533</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>2719.2987210000001</v>
       </c>
       <c r="C428" s="5">
         <v>3.491725000000315</v>
       </c>
       <c r="D428" s="5">
         <v>1.5538022068547708</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>2722.7923937</v>
       </c>
       <c r="C429" s="5">
         <v>3.4936726999999337</v>
       </c>
       <c r="D429" s="5">
         <v>1.5526646530494848</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>2725.6106439999999</v>
       </c>
       <c r="C430" s="5">
         <v>2.8182502999998178</v>
       </c>
       <c r="D430" s="5">
         <v>1.249165933449925</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>2720.2015768000001</v>
       </c>
       <c r="C431" s="5">
         <v>-5.4090671999997539</v>
       </c>
       <c r="D431" s="5">
         <v>-2.3556187956447094</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>2726.1530898999999</v>
       </c>
       <c r="C432" s="5">
         <v>5.9515130999998291</v>
       </c>
       <c r="D432" s="5">
         <v>2.6572979341921599</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>2729.0497267999999</v>
       </c>
       <c r="C433" s="5">
         <v>2.8966368999999759</v>
       </c>
       <c r="D433" s="5">
         <v>1.2825214303222365</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>2729.7616938000001</v>
       </c>
       <c r="C434" s="5">
         <v>0.71196700000018609</v>
       </c>
       <c r="D434" s="5">
         <v>0.31351109153145984</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>2725.7185168999999</v>
       </c>
       <c r="C435" s="5">
         <v>-4.0431769000001623</v>
       </c>
       <c r="D435" s="5">
         <v>-1.7629679669352916</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>2726.1071016000001</v>
       </c>
       <c r="C436" s="5">
         <v>0.38858470000013767</v>
       </c>
       <c r="D436" s="5">
         <v>0.1712089618195245</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>2732.6130613999999</v>
       </c>
       <c r="C437" s="5">
         <v>6.5059597999998005</v>
       </c>
       <c r="D437" s="5">
         <v>2.9017376982815923</v>
       </c>
       <c r="E437" s="5">
         <v>0.81623579184084694</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>2737.2496796999999</v>
       </c>
       <c r="C438" s="5">
         <v>4.6366183000000092</v>
       </c>
       <c r="D438" s="5">
         <v>2.055234559944652</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>2738.116661</v>
       </c>
       <c r="C439" s="5">
         <v>0.86698130000013407</v>
       </c>
       <c r="D439" s="5">
         <v>0.38074416864757321</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>2748.8782557999998</v>
+        <v>2748.7731183000001</v>
       </c>
       <c r="C440" s="5">
-        <v>10.761594799999784</v>
+        <v>10.656457300000056</v>
       </c>
       <c r="D440" s="5">
-        <v>4.8196479703592976</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.7715491166487212</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
-    </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B441" s="5">
+        <v>2748.1117880000002</v>
+      </c>
+      <c r="C441" s="5">
+        <v>-0.66133029999991777</v>
+      </c>
+      <c r="D441" s="5">
+        <v>-0.28832757032521972</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>