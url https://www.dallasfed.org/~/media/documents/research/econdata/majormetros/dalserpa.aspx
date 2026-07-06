--- v6 (2026-05-27)
+++ v7 (2026-07-06)
@@ -1,99 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{620A6936-DADC-4397-A4BD-2452CF7198A1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{4DD6E502-3FDD-4F3C-8A5B-42DCA9BEDB8A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{EBC72BD3-8A42-486B-8D22-4A936386D01E}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{F287C3E8-86BE-4BEC-A3D4-8D70A41E46D8}"/>
   </bookViews>
   <sheets>
     <sheet name="dalserpa" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Dallas—Plano—Irving Services Providing Payroll Employment</t>
   </si>
   <si>
-    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q3.</t>
+    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q4.</t>
   </si>
   <si>
-    <t>Last data entry April 2026</t>
+    <t>Last data entry May 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -917,6341 +917,6350 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{118AEC9D-F764-40A6-B45C-6ADF4D97195D}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{24D04FBB-7BA8-4F2C-A5D5-617B4CBAFA53}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>1109.9051411999999</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6">
+        <v>1109.9026183999999</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>1112.6617965</v>
+        <v>1112.6591851999999</v>
       </c>
       <c r="C7" s="5">
-        <v>2.7566553000001477</v>
+        <v>2.7565667999999732</v>
       </c>
       <c r="D7" s="5">
-        <v>3.0214749271920693</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6">
+        <v>3.0213835581870851</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>1114.9298727</v>
+        <v>1114.9269420999999</v>
       </c>
       <c r="C8" s="5">
-        <v>2.2680761999999959</v>
+        <v>2.2677568999999949</v>
       </c>
       <c r="D8" s="5">
-        <v>2.4737197936062438</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6">
+        <v>2.4733735000053159</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>1118.1997005999999</v>
+        <v>1118.1983820999999</v>
       </c>
       <c r="C9" s="5">
-        <v>3.269827899999882</v>
+        <v>3.2714399999999841</v>
       </c>
       <c r="D9" s="5">
-        <v>3.576644617506175</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6">
+        <v>3.5784460979192634</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>1122.6718381000001</v>
+        <v>1122.6701461</v>
       </c>
       <c r="C10" s="5">
-        <v>4.4721375000001444</v>
+        <v>4.4717640000001211</v>
       </c>
       <c r="D10" s="5">
-        <v>4.9062792189028093</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6">
+        <v>4.9058663187913076</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>1128.4318570999999</v>
+        <v>1128.4314362</v>
       </c>
       <c r="C11" s="5">
-        <v>5.7600189999998292</v>
+        <v>5.7612900999999965</v>
       </c>
       <c r="D11" s="5">
-        <v>6.3335018718517988</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6">
+        <v>6.3349490268792108</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>1130.9270156</v>
+        <v>1130.9276139000001</v>
       </c>
       <c r="C12" s="5">
-        <v>2.495158500000116</v>
+        <v>2.4961777000000893</v>
       </c>
       <c r="D12" s="5">
-        <v>2.6859164037214223</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6">
+        <v>2.6870279196160363</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>1133.9894187</v>
+        <v>1133.9915169999999</v>
       </c>
       <c r="C13" s="5">
-        <v>3.0624030999999832</v>
+        <v>3.063903099999834</v>
       </c>
       <c r="D13" s="5">
-        <v>3.2982781323403598</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6">
+        <v>3.2999160429113106</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>1136.2610188000001</v>
+        <v>1136.2626176000001</v>
       </c>
       <c r="C14" s="5">
-        <v>2.2716001000001143</v>
+        <v>2.2711006000001817</v>
       </c>
       <c r="D14" s="5">
-        <v>2.4304940763208993</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6">
+        <v>2.4299491907091131</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>1135.5687674000001</v>
+        <v>1135.5712553000001</v>
       </c>
       <c r="C15" s="5">
-        <v>-0.69225140000003194</v>
+        <v>-0.69136230000003707</v>
       </c>
       <c r="D15" s="5">
-        <v>-0.72863875168266423</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6">
+        <v>-0.72770502626112732</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>1141.2743521</v>
+        <v>1141.2767785000001</v>
       </c>
       <c r="C16" s="5">
-        <v>5.7055846999999176</v>
+        <v>5.705523200000016</v>
       </c>
       <c r="D16" s="5">
-        <v>6.1987534193209459</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5">
+        <v>6.1986707883517456</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>1145.0277510999999</v>
+        <v>1145.0305347999999</v>
       </c>
       <c r="C17" s="5">
-        <v>3.7533989999999449</v>
+        <v>3.7537562999998499</v>
       </c>
       <c r="D17" s="5">
-        <v>4.0187091086644422</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5">
+        <v>4.0190899114207479</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>1134.2979482000001</v>
+        <v>1134.2952703999999</v>
       </c>
       <c r="C18" s="5">
-        <v>-10.729802899999868</v>
+        <v>-10.735264400000005</v>
       </c>
       <c r="D18" s="5">
-        <v>-10.683106692854105</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5">
+        <v>-10.688242490216782</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>1133.7436206</v>
+        <v>1133.7409242000001</v>
       </c>
       <c r="C19" s="5">
-        <v>-0.55432760000007875</v>
+        <v>-0.55434619999982715</v>
       </c>
       <c r="D19" s="5">
-        <v>-0.58486229594123529</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5">
+        <v>-0.58488324484498033</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>1134.4783563999999</v>
+        <v>1134.4752641</v>
       </c>
       <c r="C20" s="5">
-        <v>0.73473579999995309</v>
+        <v>0.73433989999989535</v>
       </c>
       <c r="D20" s="5">
-        <v>0.78045191145696968</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5">
+        <v>0.78003174063092651</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>1139.4968833999999</v>
+        <v>1139.495504</v>
       </c>
       <c r="C21" s="5">
-        <v>5.0185269999999491</v>
+        <v>5.0202398999999787</v>
       </c>
       <c r="D21" s="5">
-        <v>5.4394477189901203</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5">
+        <v>5.4413648974560358</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>1142.8215677999999</v>
+        <v>1142.8195399000001</v>
       </c>
       <c r="C22" s="5">
-        <v>3.3246844000000237</v>
+        <v>3.3240359000001263</v>
       </c>
       <c r="D22" s="5">
-        <v>3.5579477715685481</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5">
+        <v>3.5572469753546443</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>1141.2017745000001</v>
+        <v>1141.2003640999999</v>
       </c>
       <c r="C23" s="5">
-        <v>-1.6197932999998557</v>
+        <v>-1.619175800000221</v>
       </c>
       <c r="D23" s="5">
-        <v>-1.687639488900039</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5">
+        <v>-1.6870040998520297</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>1141.8315586000001</v>
+        <v>1141.8331349</v>
       </c>
       <c r="C24" s="5">
-        <v>0.62978410000005169</v>
+        <v>0.63277080000011665</v>
       </c>
       <c r="D24" s="5">
-        <v>0.66424624557244183</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5">
+        <v>0.66740681985564265</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>1142.0835076999999</v>
+        <v>1142.0861259000001</v>
       </c>
       <c r="C25" s="5">
-        <v>0.25194909999981974</v>
+        <v>0.25299100000006547</v>
       </c>
       <c r="D25" s="5">
-        <v>0.26510574563893829</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5">
+        <v>0.2662030214737543</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>1143.4258714</v>
+        <v>1143.4276881999999</v>
       </c>
       <c r="C26" s="5">
-        <v>1.3423637000000781</v>
+        <v>1.3415622999998504</v>
       </c>
       <c r="D26" s="5">
-        <v>1.4195902395439441</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5">
+        <v>1.4187339784297981</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>1146.3683132000001</v>
+        <v>1146.3709816000001</v>
       </c>
       <c r="C27" s="5">
-        <v>2.9424418000000969</v>
+        <v>2.9432934000001296</v>
       </c>
       <c r="D27" s="5">
-        <v>3.1321105200345922</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5">
+        <v>3.1330248371835623</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>1146.9555094</v>
+        <v>1146.957999</v>
       </c>
       <c r="C28" s="5">
-        <v>0.58719619999988026</v>
+        <v>0.58701739999992242</v>
       </c>
       <c r="D28" s="5">
-        <v>0.61640220055021455</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5">
+        <v>0.61621254005739257</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>1148.7173189</v>
+        <v>1148.7199278000001</v>
       </c>
       <c r="C29" s="5">
-        <v>1.7618095000000267</v>
+        <v>1.7619288000000779</v>
       </c>
       <c r="D29" s="5">
-        <v>1.8589426916541862</v>
+        <v>1.8590655649402654</v>
       </c>
       <c r="E29" s="5">
-        <v>0.32222518593594263</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5">
+        <v>0.32220913660128137</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>1143.8277031</v>
+        <v>1143.8248804</v>
       </c>
       <c r="C30" s="5">
-        <v>-4.8896158000000014</v>
+        <v>-4.8950474000000668</v>
       </c>
       <c r="D30" s="5">
-        <v>-4.9900032433625725</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5">
+        <v>-4.9954060146110262</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>1147.0297694999999</v>
+        <v>1147.0269145</v>
       </c>
       <c r="C31" s="5">
-        <v>3.2020663999999215</v>
+        <v>3.2020340999999917</v>
       </c>
       <c r="D31" s="5">
-        <v>3.4115255174761661</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5">
+        <v>3.4114991218735069</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>1146.6431682</v>
+        <v>1146.6399856</v>
       </c>
       <c r="C32" s="5">
-        <v>-0.38660129999993842</v>
+        <v>-0.38692889999992985</v>
       </c>
       <c r="D32" s="5">
-        <v>-0.4037057650038367</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5">
+        <v>-0.40404822844654076</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>1151.1241332</v>
+        <v>1151.1225233</v>
       </c>
       <c r="C33" s="5">
-        <v>4.4809649999999692</v>
+        <v>4.4825376999999662</v>
       </c>
       <c r="D33" s="5">
-        <v>4.7915956788254332</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5">
+        <v>4.7933273160555956</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>1151.7814003000001</v>
+        <v>1151.7789355</v>
       </c>
       <c r="C34" s="5">
-        <v>0.65726710000012645</v>
+        <v>0.65641219999997702</v>
       </c>
       <c r="D34" s="5">
-        <v>0.68732997668110585</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5">
+        <v>0.68643413153870458</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>1151.1295213999999</v>
+        <v>1151.1271193</v>
       </c>
       <c r="C35" s="5">
-        <v>-0.65187890000015614</v>
+        <v>-0.65181619999998475</v>
       </c>
       <c r="D35" s="5">
-        <v>-0.6770592221506444</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5">
+        <v>-0.67699574703811161</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>1152.3395819</v>
+        <v>1152.3421857999999</v>
       </c>
       <c r="C36" s="5">
-        <v>1.2100605000000542</v>
+        <v>1.2150664999999208</v>
       </c>
       <c r="D36" s="5">
-        <v>1.2687515303447583</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5">
+        <v>1.2740335177655604</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>1151.0865948000001</v>
+        <v>1151.0898393</v>
       </c>
       <c r="C37" s="5">
-        <v>-1.2529870999999275</v>
+        <v>-1.2523464999999305</v>
       </c>
       <c r="D37" s="5">
-        <v>-1.2970352210179725</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5">
+        <v>-1.2963731478233931</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>1154.8027357000001</v>
+        <v>1154.8049820000001</v>
       </c>
       <c r="C38" s="5">
-        <v>3.7161409000000276</v>
+        <v>3.7151427000001149</v>
       </c>
       <c r="D38" s="5">
-        <v>3.943585374204539</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5">
+        <v>3.9424958952327005</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>1162.558593</v>
+        <v>1162.5614425000001</v>
       </c>
       <c r="C39" s="5">
-        <v>7.7558572999998887</v>
+        <v>7.7564605000000029</v>
       </c>
       <c r="D39" s="5">
-        <v>8.3638829143410689</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5">
+        <v>8.3645407424602034</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>1161.7893942999999</v>
+        <v>1161.7917021000001</v>
       </c>
       <c r="C40" s="5">
-        <v>-0.76919870000006085</v>
+        <v>-0.76974040000004607</v>
       </c>
       <c r="D40" s="5">
-        <v>-0.79108861464523006</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5">
+        <v>-0.79164176986341594</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>1163.5586028</v>
+        <v>1163.5609606999999</v>
       </c>
       <c r="C41" s="5">
-        <v>1.7692085000001043</v>
+        <v>1.76925859999983</v>
       </c>
       <c r="D41" s="5">
-        <v>1.8427802277040106</v>
+        <v>1.8428291575965039</v>
       </c>
       <c r="E41" s="5">
-        <v>1.291987476449985</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5">
+        <v>1.291962691760995</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>1168.8914391000001</v>
+        <v>1168.8889041</v>
       </c>
       <c r="C42" s="5">
-        <v>5.3328363000000536</v>
+        <v>5.3279434000000947</v>
       </c>
       <c r="D42" s="5">
-        <v>5.6406335227718429</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5">
+        <v>5.6353154820840023</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>1173.9030528000001</v>
+        <v>1173.9001917999999</v>
       </c>
       <c r="C43" s="5">
-        <v>5.0116136999999981</v>
+        <v>5.0112876999999116</v>
       </c>
       <c r="D43" s="5">
-        <v>5.2680673377038856</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5">
+        <v>5.267728230219304</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>1175.4504972</v>
+        <v>1175.4470133</v>
       </c>
       <c r="C44" s="5">
-        <v>1.5474443999999039</v>
+        <v>1.5468215000000782</v>
       </c>
       <c r="D44" s="5">
-        <v>1.5933646368039511</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5">
+        <v>1.592722506857891</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>1182.1784064999999</v>
+        <v>1182.176749</v>
       </c>
       <c r="C45" s="5">
-        <v>6.7279092999999648</v>
+        <v>6.729735699999992</v>
       </c>
       <c r="D45" s="5">
-        <v>7.0888216248811364</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5">
+        <v>7.090828679706429</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>1184.2260988999999</v>
+        <v>1184.2231853999999</v>
       </c>
       <c r="C46" s="5">
-        <v>2.0476923999999599</v>
+        <v>2.0464363999999478</v>
       </c>
       <c r="D46" s="5">
-        <v>2.0984785029353192</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5">
+        <v>2.097182041074519</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>1188.3774364000001</v>
+        <v>1188.3737169000001</v>
       </c>
       <c r="C47" s="5">
-        <v>4.1513375000001815</v>
+        <v>4.1505315000001701</v>
       </c>
       <c r="D47" s="5">
-        <v>4.2886941777799059</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5">
+        <v>4.2878561465687026</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>1197.3930725</v>
+        <v>1197.3967545</v>
       </c>
       <c r="C48" s="5">
-        <v>9.0156360999999379</v>
+        <v>9.0230375999999524</v>
       </c>
       <c r="D48" s="5">
-        <v>9.4934466806480877</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5">
+        <v>9.501599750132339</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>1199.3121269999999</v>
+        <v>1199.3160456999999</v>
       </c>
       <c r="C49" s="5">
-        <v>1.919054499999902</v>
+        <v>1.9192911999998614</v>
       </c>
       <c r="D49" s="5">
-        <v>1.9402764437642661</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5">
+        <v>1.9405118552518363</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>1204.8092443999999</v>
+        <v>1204.8118648</v>
       </c>
       <c r="C50" s="5">
-        <v>5.4971173999999792</v>
+        <v>5.4958191000000625</v>
       </c>
       <c r="D50" s="5">
-        <v>5.6410702896792175</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5">
+        <v>5.6396853402122193</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>1205.3929680000001</v>
+        <v>1205.395955</v>
       </c>
       <c r="C51" s="5">
-        <v>0.58372360000021217</v>
+        <v>0.58409019999999146</v>
       </c>
       <c r="D51" s="5">
-        <v>0.58294530295170954</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5">
+        <v>0.58331111884379894</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>1208.1808997999999</v>
+        <v>1208.1827492</v>
       </c>
       <c r="C52" s="5">
-        <v>2.7879317999997966</v>
+        <v>2.7867942000000312</v>
       </c>
       <c r="D52" s="5">
-        <v>2.8110383149166918</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5">
+        <v>2.8098696103556753</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>1214.4076966</v>
+        <v>1214.4098578999999</v>
       </c>
       <c r="C53" s="5">
-        <v>6.2267968000001019</v>
+        <v>6.227108699999917</v>
       </c>
       <c r="D53" s="5">
-        <v>6.3629916457516034</v>
+        <v>6.3633094382788746</v>
       </c>
       <c r="E53" s="5">
-        <v>4.3701360359191366</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5">
+        <v>4.3701102836424921</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>1216.3400144</v>
+        <v>1216.3375732</v>
       </c>
       <c r="C54" s="5">
-        <v>1.9323177999999643</v>
+        <v>1.9277153000000453</v>
       </c>
       <c r="D54" s="5">
-        <v>1.9261916139029722</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5">
+        <v>1.9215601273107952</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>1218.099633</v>
+        <v>1218.0968442999999</v>
       </c>
       <c r="C55" s="5">
-        <v>1.7596186000000671</v>
+        <v>1.7592710999999781</v>
       </c>
       <c r="D55" s="5">
-        <v>1.7498595972569086</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5">
+        <v>1.7495148101297264</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>1222.5302657</v>
+        <v>1222.5266205</v>
       </c>
       <c r="C56" s="5">
-        <v>4.4306326999999328</v>
+        <v>4.4297762000001057</v>
       </c>
       <c r="D56" s="5">
-        <v>4.453184950329292</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5">
+        <v>4.4523171975267228</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>1228.6313043</v>
+        <v>1228.6296176000001</v>
       </c>
       <c r="C57" s="5">
-        <v>6.1010386000000381</v>
+        <v>6.1029971000000387</v>
       </c>
       <c r="D57" s="5">
-        <v>6.1557402572707254</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5">
+        <v>6.1577897536611248</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>1233.8764305</v>
+        <v>1233.8735667999999</v>
       </c>
       <c r="C58" s="5">
-        <v>5.2451261999999588</v>
+        <v>5.2439491999998609</v>
       </c>
       <c r="D58" s="5">
-        <v>5.2449104288349258</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5">
+        <v>5.2437130808580701</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>1239.267556</v>
+        <v>1239.2633985</v>
       </c>
       <c r="C59" s="5">
-        <v>5.3911255000000438</v>
+        <v>5.3898317000000588</v>
       </c>
       <c r="D59" s="5">
-        <v>5.3709606058126358</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5">
+        <v>5.3696532845677991</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>1252.1493332</v>
+        <v>1252.1533735999999</v>
       </c>
       <c r="C60" s="5">
-        <v>12.881777199999988</v>
+        <v>12.889975099999901</v>
       </c>
       <c r="D60" s="5">
-        <v>13.21202499302041</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5">
+        <v>13.220966709077775</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>1255.8679494</v>
+        <v>1255.8719309999999</v>
       </c>
       <c r="C61" s="5">
-        <v>3.7186162000000422</v>
+        <v>3.7185574000000088</v>
       </c>
       <c r="D61" s="5">
-        <v>3.6225334864659064</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5">
+        <v>3.6224633864959888</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>1259.6787045000001</v>
+        <v>1259.6820700999999</v>
       </c>
       <c r="C62" s="5">
-        <v>3.8107551000000512</v>
+        <v>3.8101391000000149</v>
       </c>
       <c r="D62" s="5">
-        <v>3.7026189428790435</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5">
+        <v>3.7019984673039907</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>1265.5438253</v>
+        <v>1265.5465196</v>
       </c>
       <c r="C63" s="5">
-        <v>5.865120799999886</v>
+        <v>5.8644495000000916</v>
       </c>
       <c r="D63" s="5">
-        <v>5.7325779071390581</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5">
+        <v>5.7318891780342218</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>1272.5666590000001</v>
+        <v>1272.5677485000001</v>
       </c>
       <c r="C64" s="5">
-        <v>7.022833700000092</v>
+        <v>7.0212289000000965</v>
       </c>
       <c r="D64" s="5">
-        <v>6.8661631192605155</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5">
+        <v>6.8645308743807476</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>1279.4794847000001</v>
+        <v>1279.4810364</v>
       </c>
       <c r="C65" s="5">
-        <v>6.9128256999999849</v>
+        <v>6.9132878999998866</v>
       </c>
       <c r="D65" s="5">
-        <v>6.7169571737266232</v>
+        <v>6.717413856694443</v>
       </c>
       <c r="E65" s="5">
-        <v>5.3583148626431321</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5">
+        <v>5.3582551291640135</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>1281.1010208</v>
+        <v>1281.0991091999999</v>
       </c>
       <c r="C66" s="5">
-        <v>1.6215360999999575</v>
+        <v>1.6180727999999363</v>
       </c>
       <c r="D66" s="5">
-        <v>1.5314540462318948</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5">
+        <v>1.5281584945171955</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>1287.4335948</v>
+        <v>1287.4312032</v>
       </c>
       <c r="C67" s="5">
-        <v>6.3325740000000224</v>
+        <v>6.3320940000000974</v>
       </c>
       <c r="D67" s="5">
-        <v>6.095636884364164</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5">
+        <v>6.0951715552280294</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>1291.2760206</v>
+        <v>1291.2724125</v>
       </c>
       <c r="C68" s="5">
-        <v>3.8424258000000009</v>
+        <v>3.8412092999999459</v>
       </c>
       <c r="D68" s="5">
-        <v>3.6408538516782496</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5">
+        <v>3.6396890604978305</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>1290.1016973999999</v>
+        <v>1290.1002592</v>
       </c>
       <c r="C69" s="5">
-        <v>-1.1743232000001171</v>
+        <v>-1.1721532999999908</v>
       </c>
       <c r="D69" s="5">
-        <v>-1.0858721028977447</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5">
+        <v>-1.0838786621281127</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>1294.5183368999999</v>
+        <v>1294.5158188</v>
       </c>
       <c r="C70" s="5">
-        <v>4.4166394999999739</v>
+        <v>4.4155596000000514</v>
       </c>
       <c r="D70" s="5">
-        <v>4.1864210519816591</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5">
+        <v>4.1853828506803525</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>1297.4435109000001</v>
+        <v>1297.4389624999999</v>
       </c>
       <c r="C71" s="5">
-        <v>2.9251740000001973</v>
+        <v>2.923143699999855</v>
       </c>
       <c r="D71" s="5">
-        <v>2.7455497092721881</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5">
+        <v>2.7436257570138789</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>1300.8444801000001</v>
+        <v>1300.8487514000001</v>
       </c>
       <c r="C72" s="5">
-        <v>3.4009691999999632</v>
+        <v>3.4097889000001942</v>
       </c>
       <c r="D72" s="5">
-        <v>3.1912900718376935</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5">
+        <v>3.199697383624267</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>1308.3648685000001</v>
+        <v>1308.3686259999999</v>
       </c>
       <c r="C73" s="5">
-        <v>7.5203884000000016</v>
+        <v>7.5198745999998664</v>
       </c>
       <c r="D73" s="5">
-        <v>7.1622808840393626</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5">
+        <v>7.1617516204414811</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>1311.0275747999999</v>
+        <v>1311.0312435999999</v>
       </c>
       <c r="C74" s="5">
-        <v>2.6627062999998543</v>
+        <v>2.6626175999999759</v>
       </c>
       <c r="D74" s="5">
-        <v>2.4696907215732145</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5">
+        <v>2.4696003562511892</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>1311.5348251999999</v>
+        <v>1311.5369459000001</v>
       </c>
       <c r="C75" s="5">
-        <v>0.50725039999997534</v>
+        <v>0.50570230000016636</v>
       </c>
       <c r="D75" s="5">
-        <v>0.46528195383712667</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5">
+        <v>0.46385762445151357</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>1320.1751485</v>
+        <v>1320.1755535</v>
       </c>
       <c r="C76" s="5">
-        <v>8.640323300000091</v>
+        <v>8.6386075999998866</v>
       </c>
       <c r="D76" s="5">
-        <v>8.1983692160351183</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5">
+        <v>8.1966681150514873</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>1324.0628703</v>
+        <v>1324.0639464999999</v>
       </c>
       <c r="C77" s="5">
-        <v>3.8877218000000084</v>
+        <v>3.8883929999999509</v>
       </c>
       <c r="D77" s="5">
-        <v>3.5916254822761839</v>
+        <v>3.5922545217782043</v>
       </c>
       <c r="E77" s="5">
-        <v>3.4844939784598017</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5">
+        <v>3.4844525891091216</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>1327.0309964</v>
+        <v>1327.0297470999999</v>
       </c>
       <c r="C78" s="5">
-        <v>2.9681261000000632</v>
+        <v>2.9658005999999659</v>
       </c>
       <c r="D78" s="5">
-        <v>2.7234317162644572</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5">
+        <v>2.7212693373041441</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>1331.2666572000001</v>
+        <v>1331.2642404000001</v>
       </c>
       <c r="C79" s="5">
-        <v>4.2356608000000051</v>
+        <v>4.2344933000001674</v>
       </c>
       <c r="D79" s="5">
-        <v>3.8981591277016614</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5">
+        <v>3.8970694617084689</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>1337.0052398</v>
+        <v>1337.0018069</v>
       </c>
       <c r="C80" s="5">
-        <v>5.7385825999999724</v>
+        <v>5.7375664999999572</v>
       </c>
       <c r="D80" s="5">
-        <v>5.297158927236123</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5">
+        <v>5.2962084876839732</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>1342.5488135000001</v>
+        <v>1342.5473646</v>
       </c>
       <c r="C81" s="5">
-        <v>5.5435737000000245</v>
+        <v>5.5455577000000176</v>
       </c>
       <c r="D81" s="5">
-        <v>5.0905608206492925</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5">
+        <v>5.0924378273387028</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>1349.2822076</v>
+        <v>1349.2806227999999</v>
       </c>
       <c r="C82" s="5">
-        <v>6.7333940999999413</v>
+        <v>6.7332581999999093</v>
       </c>
       <c r="D82" s="5">
-        <v>6.1872812100599139</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5">
+        <v>6.1871597301904169</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>1353.4775431999999</v>
+        <v>1353.4738907000001</v>
       </c>
       <c r="C83" s="5">
-        <v>4.1953355999999076</v>
+        <v>4.1932679000001372</v>
       </c>
       <c r="D83" s="5">
-        <v>3.7956445353552359</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5">
+        <v>3.7937462674881628</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>1360.0220515000001</v>
+        <v>1360.0259421000001</v>
       </c>
       <c r="C84" s="5">
-        <v>6.5445083000001887</v>
+        <v>6.5520513999999821</v>
       </c>
       <c r="D84" s="5">
-        <v>5.9592190396963618</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5">
+        <v>5.9662879750147724</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>1368.5973530000001</v>
+        <v>1368.6008953</v>
       </c>
       <c r="C85" s="5">
-        <v>8.5753015000000232</v>
+        <v>8.5749531999999817</v>
       </c>
       <c r="D85" s="5">
-        <v>7.8343058382616793</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5">
+        <v>7.8339533270501249</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>1370.9382059</v>
+        <v>1370.9421998</v>
       </c>
       <c r="C86" s="5">
-        <v>2.3408528999998452</v>
+        <v>2.3413044999999784</v>
       </c>
       <c r="D86" s="5">
-        <v>2.0719021590755782</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5">
+        <v>2.0723002269555257</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>1380.0359082</v>
+        <v>1380.0370525000001</v>
       </c>
       <c r="C87" s="5">
-        <v>9.0977023000000372</v>
+        <v>9.0948527000000468</v>
       </c>
       <c r="D87" s="5">
-        <v>8.2605140659348422</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5">
+        <v>8.2578066231762328</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>1388.8687308999999</v>
+        <v>1388.8681908999999</v>
       </c>
       <c r="C88" s="5">
-        <v>8.8328226999999515</v>
+        <v>8.8311383999998725</v>
       </c>
       <c r="D88" s="5">
-        <v>7.9567400923371556</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5">
+        <v>7.9551622253875021</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>1392.0488631999999</v>
+        <v>1392.0494472</v>
       </c>
       <c r="C89" s="5">
-        <v>3.1801322999999684</v>
+        <v>3.1812563000000864</v>
       </c>
       <c r="D89" s="5">
-        <v>2.7825425089279765</v>
+        <v>2.7835395017131503</v>
       </c>
       <c r="E89" s="5">
-        <v>5.1346499040937577</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5">
+        <v>5.1346085572159472</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>1400.362149</v>
+        <v>1400.361402</v>
       </c>
       <c r="C90" s="5">
-        <v>8.3132858000001306</v>
+        <v>8.3119547999999668</v>
       </c>
       <c r="D90" s="5">
-        <v>7.4065093032397833</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5">
+        <v>7.4052810622677656</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>1406.8017081999999</v>
+        <v>1406.7990875</v>
       </c>
       <c r="C91" s="5">
-        <v>6.4395591999998487</v>
+        <v>6.4376855000000432</v>
       </c>
       <c r="D91" s="5">
-        <v>5.6599209951325058</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5">
+        <v>5.65823537843122</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>1413.7898551999999</v>
+        <v>1413.7861720999999</v>
       </c>
       <c r="C92" s="5">
-        <v>6.9881470000000263</v>
+        <v>6.9870845999998892</v>
       </c>
       <c r="D92" s="5">
-        <v>6.1264625289726204</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5">
+        <v>6.1255172658985391</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>1421.5455844000001</v>
+        <v>1421.5440578</v>
       </c>
       <c r="C93" s="5">
-        <v>7.7557292000001326</v>
+        <v>7.757885700000088</v>
       </c>
       <c r="D93" s="5">
-        <v>6.7852222843891363</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5">
+        <v>6.7871844511067092</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>1430.6689994999999</v>
+        <v>1430.6683512</v>
       </c>
       <c r="C94" s="5">
-        <v>9.1234150999998747</v>
+        <v>9.1242933999999423</v>
       </c>
       <c r="D94" s="5">
-        <v>7.9793012164253607</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5">
+        <v>7.9801055667875653</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>1438.6726897000001</v>
+        <v>1438.6703848</v>
       </c>
       <c r="C95" s="5">
-        <v>8.0036902000001646</v>
+        <v>8.0020336000000043</v>
       </c>
       <c r="D95" s="5">
-        <v>6.9237035074952491</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5">
+        <v>6.9222293071907082</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>1435.3071006</v>
+        <v>1435.3111266999999</v>
       </c>
       <c r="C96" s="5">
-        <v>-3.3655891000000793</v>
+        <v>-3.3592581000000337</v>
       </c>
       <c r="D96" s="5">
-        <v>-2.7714057896789268</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5">
+        <v>-2.7662636494494408</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>1445.5737650999999</v>
+        <v>1445.5775994999999</v>
       </c>
       <c r="C97" s="5">
-        <v>10.266664499999933</v>
+        <v>10.266472799999974</v>
       </c>
       <c r="D97" s="5">
-        <v>8.9293956350188672</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5">
+        <v>8.9291962511414358</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>1453.9096411</v>
+        <v>1453.9156333999999</v>
       </c>
       <c r="C98" s="5">
-        <v>8.3358760000000984</v>
+        <v>8.3380339000000276</v>
       </c>
       <c r="D98" s="5">
-        <v>7.1435181926406077</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5">
+        <v>7.1454069250587615</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>1457.1942832</v>
+        <v>1457.1939312</v>
       </c>
       <c r="C99" s="5">
-        <v>3.2846420999999282</v>
+        <v>3.2782978000000185</v>
       </c>
       <c r="D99" s="5">
-        <v>2.7449554151247835</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5">
+        <v>2.7395761677142971</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>1463.9065619</v>
+        <v>1463.90391</v>
       </c>
       <c r="C100" s="5">
-        <v>6.7122787000000699</v>
+        <v>6.7099788000000444</v>
       </c>
       <c r="D100" s="5">
-        <v>5.669775498553542</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5">
+        <v>5.6677847440913531</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>1466.867706</v>
+        <v>1466.8661847999999</v>
       </c>
       <c r="C101" s="5">
-        <v>2.9611440999999559</v>
+        <v>2.9622747999999319</v>
       </c>
       <c r="D101" s="5">
-        <v>2.454509637283242</v>
+        <v>2.4554618344417189</v>
       </c>
       <c r="E101" s="5">
-        <v>5.3747281994116713</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5">
+        <v>5.3745747143169265</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>1474.0951121000001</v>
+        <v>1474.0975238000001</v>
       </c>
       <c r="C102" s="5">
-        <v>7.2274061000000529</v>
+        <v>7.2313390000001618</v>
       </c>
       <c r="D102" s="5">
-        <v>6.0754064609296554</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5">
+        <v>6.0788091091399377</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>1479.4934364999999</v>
+        <v>1479.488564</v>
       </c>
       <c r="C103" s="5">
-        <v>5.3983243999998649</v>
+        <v>5.3910401999999067</v>
       </c>
       <c r="D103" s="5">
-        <v>4.4841563539683049</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5">
+        <v>4.4779759868251112</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>1483.198177</v>
+        <v>1483.1929491000001</v>
       </c>
       <c r="C104" s="5">
-        <v>3.7047405000000708</v>
+        <v>3.7043851000000814</v>
       </c>
       <c r="D104" s="5">
-        <v>3.0466036081623571</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5">
+        <v>3.046317478689331</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>1490.8109538000001</v>
+        <v>1490.8087946999999</v>
       </c>
       <c r="C105" s="5">
-        <v>7.6127768000001197</v>
+        <v>7.6158455999998296</v>
       </c>
       <c r="D105" s="5">
-        <v>6.3360943623316457</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5">
+        <v>6.3387440540677575</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>1495.8658680999999</v>
+        <v>1495.8661224</v>
       </c>
       <c r="C106" s="5">
-        <v>5.0549142999998367</v>
+        <v>5.0573277000000871</v>
       </c>
       <c r="D106" s="5">
-        <v>4.1456014223359983</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5">
+        <v>4.1476238767356399</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>1500.9120998000001</v>
+        <v>1500.9114429000001</v>
       </c>
       <c r="C107" s="5">
-        <v>5.0462317000001349</v>
+        <v>5.0453205000001162</v>
       </c>
       <c r="D107" s="5">
-        <v>4.1241026097811773</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5">
+        <v>4.1233433364810779</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>1509.8662979000001</v>
+        <v>1509.8707889</v>
       </c>
       <c r="C108" s="5">
-        <v>8.9541980999999851</v>
+        <v>8.9593459999998686</v>
       </c>
       <c r="D108" s="5">
-        <v>7.3986419806272519</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5">
+        <v>7.4030395275079153</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>1518.5246431</v>
+        <v>1518.5325965</v>
       </c>
       <c r="C109" s="5">
-        <v>8.6583451999999852</v>
+        <v>8.6618075999999746</v>
       </c>
       <c r="D109" s="5">
-        <v>7.102654649351603</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5">
+        <v>7.1055633470640922</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>1521.38903</v>
+        <v>1521.40221</v>
       </c>
       <c r="C110" s="5">
-        <v>2.8643868999999995</v>
+        <v>2.869613500000014</v>
       </c>
       <c r="D110" s="5">
-        <v>2.2871869795558997</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5">
+        <v>2.2913917179288479</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>1528.5365259</v>
+        <v>1528.5296989999999</v>
       </c>
       <c r="C111" s="5">
-        <v>7.1474958999999672</v>
+        <v>7.1274889999999687</v>
       </c>
       <c r="D111" s="5">
-        <v>5.7855839350733573</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5">
+        <v>5.7689184245767411</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>1536.2224255000001</v>
+        <v>1536.2158955</v>
       </c>
       <c r="C112" s="5">
-        <v>7.6858996000000843</v>
+        <v>7.6861965000000509</v>
       </c>
       <c r="D112" s="5">
-        <v>6.2036282531169995</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5">
+        <v>6.2039030396008998</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>1543.7448158</v>
+        <v>1543.7404719000001</v>
       </c>
       <c r="C113" s="5">
-        <v>7.52239029999987</v>
+        <v>7.5245764000001145</v>
       </c>
       <c r="D113" s="5">
-        <v>6.0368795935280994</v>
+        <v>6.0387078799807314</v>
       </c>
       <c r="E113" s="5">
-        <v>5.2409027402775088</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5">
+        <v>5.2407157446663577</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>1542.9408407000001</v>
+        <v>1542.9454986000001</v>
       </c>
       <c r="C114" s="5">
-        <v>-0.8039750999998887</v>
+        <v>-0.79497330000003785</v>
       </c>
       <c r="D114" s="5">
-        <v>-0.62316740375877311</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5">
+        <v>-0.61621151740930413</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>1548.8564203000001</v>
+        <v>1548.8492160999999</v>
       </c>
       <c r="C115" s="5">
-        <v>5.9155796000000009</v>
+        <v>5.903717499999857</v>
       </c>
       <c r="D115" s="5">
-        <v>4.6990226219097986</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5">
+        <v>4.6893863733324936</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>1555.0868323</v>
+        <v>1555.0804516999999</v>
       </c>
       <c r="C116" s="5">
-        <v>6.2304119999998875</v>
+        <v>6.2312355999999909</v>
       </c>
       <c r="D116" s="5">
-        <v>4.9353472534858556</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5">
+        <v>4.9360376310002119</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>1558.4439368999999</v>
+        <v>1558.4410656</v>
       </c>
       <c r="C117" s="5">
-        <v>3.3571045999999569</v>
+        <v>3.3606139000000894</v>
       </c>
       <c r="D117" s="5">
-        <v>2.6215278565123956</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5">
+        <v>2.6243117815147654</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>1560.7541470000001</v>
+        <v>1560.7547248000001</v>
       </c>
       <c r="C118" s="5">
-        <v>2.3102101000001767</v>
+        <v>2.3136592000000746</v>
       </c>
       <c r="D118" s="5">
-        <v>1.7934341891526318</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5">
+        <v>1.7961369896943857</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>1566.3507374000001</v>
+        <v>1566.3511461000001</v>
       </c>
       <c r="C119" s="5">
-        <v>5.5965903999999682</v>
+        <v>5.5964212999999745</v>
       </c>
       <c r="D119" s="5">
-        <v>4.3888756450557009</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5">
+        <v>4.3887387529282673</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>1571.8650124999999</v>
+        <v>1571.8710962</v>
       </c>
       <c r="C120" s="5">
-        <v>5.5142750999998498</v>
+        <v>5.51995009999996</v>
       </c>
       <c r="D120" s="5">
-        <v>4.3073175364236382</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5">
+        <v>4.3118355239432304</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>1577.7633542999999</v>
+        <v>1577.7759424999999</v>
       </c>
       <c r="C121" s="5">
-        <v>5.8983418000000256</v>
+        <v>5.9048462999999174</v>
       </c>
       <c r="D121" s="5">
-        <v>4.5970436806360704</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5">
+        <v>4.602200167570536</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>1582.2000069999999</v>
+        <v>1582.2233888999999</v>
       </c>
       <c r="C122" s="5">
-        <v>4.4366526999999678</v>
+        <v>4.4474463999999898</v>
       </c>
       <c r="D122" s="5">
-        <v>3.4270667554717082</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5">
+        <v>3.4355061362993045</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>1588.4723007</v>
+        <v>1588.4582330000001</v>
       </c>
       <c r="C123" s="5">
-        <v>6.2722937000000911</v>
+        <v>6.2348441000001458</v>
       </c>
       <c r="D123" s="5">
-        <v>4.8622491317363625</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5">
+        <v>4.8325133960090083</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>1592.5372516</v>
+        <v>1592.5264419</v>
       </c>
       <c r="C124" s="5">
-        <v>4.0649508999999853</v>
+        <v>4.0682088999999451</v>
       </c>
       <c r="D124" s="5">
-        <v>3.1144298409986337</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5">
+        <v>3.1169892720329884</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>1600.6916653999999</v>
+        <v>1600.6831050000001</v>
       </c>
       <c r="C125" s="5">
-        <v>8.1544137999999293</v>
+        <v>8.1566631000000598</v>
       </c>
       <c r="D125" s="5">
-        <v>6.320498750529735</v>
+        <v>6.3223357198975094</v>
       </c>
       <c r="E125" s="5">
-        <v>3.6888771393534414</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5">
+        <v>3.6886143841209362</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>1603.8605677</v>
+        <v>1603.8668582</v>
       </c>
       <c r="C126" s="5">
-        <v>3.1689023000001271</v>
+        <v>3.1837531999999555</v>
       </c>
       <c r="D126" s="5">
-        <v>2.401688225350207</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5">
+        <v>2.4130800765624016</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>1608.7838049</v>
+        <v>1608.7741203</v>
       </c>
       <c r="C127" s="5">
-        <v>4.9232371999999032</v>
+        <v>4.9072621000000254</v>
       </c>
       <c r="D127" s="5">
-        <v>3.746369597047039</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5">
+        <v>3.7339930576971492</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>1614.9848030999999</v>
+        <v>1614.9775813000001</v>
       </c>
       <c r="C128" s="5">
-        <v>6.2009981999999582</v>
+        <v>6.2034610000000612</v>
       </c>
       <c r="D128" s="5">
-        <v>4.724682298908145</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5">
+        <v>4.7266277959566283</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>1622.3012282</v>
+        <v>1622.2978889999999</v>
       </c>
       <c r="C129" s="5">
-        <v>7.3164251000000604</v>
+        <v>7.3203076999998302</v>
       </c>
       <c r="D129" s="5">
-        <v>5.5739288238514817</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5">
+        <v>5.5769864268126579</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>1630.4690740999999</v>
+        <v>1630.4699688000001</v>
       </c>
       <c r="C130" s="5">
-        <v>8.1678458999999748</v>
+        <v>8.1720798000001196</v>
       </c>
       <c r="D130" s="5">
-        <v>6.2118137484173941</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5">
+        <v>6.2151365951072846</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>1641.4788212999999</v>
+        <v>1641.4800353000001</v>
       </c>
       <c r="C131" s="5">
-        <v>11.009747199999993</v>
+        <v>11.010066499999994</v>
       </c>
       <c r="D131" s="5">
-        <v>8.4108166612335324</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5">
+        <v>8.4110649297845619</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>1642.7381128</v>
+        <v>1642.7453777000001</v>
       </c>
       <c r="C132" s="5">
-        <v>1.2592915000000175</v>
+        <v>1.2653424000000086</v>
       </c>
       <c r="D132" s="5">
-        <v>0.92449704685408918</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5">
+        <v>0.92895741912335517</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>1645.8063431</v>
+        <v>1645.8251163</v>
       </c>
       <c r="C133" s="5">
-        <v>3.0682303000000957</v>
+        <v>3.0797385999999278</v>
       </c>
       <c r="D133" s="5">
-        <v>2.2644725977664981</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5">
+        <v>2.2730437827850558</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>1652.6881934</v>
+        <v>1652.7195039000001</v>
       </c>
       <c r="C134" s="5">
-        <v>6.8818502999999964</v>
+        <v>6.8943876000000728</v>
       </c>
       <c r="D134" s="5">
-        <v>5.1347564642587606</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5">
+        <v>5.1442674587913517</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>1654.1619860000001</v>
+        <v>1654.1411544</v>
       </c>
       <c r="C135" s="5">
-        <v>1.4737926000000243</v>
+        <v>1.4216504999999415</v>
       </c>
       <c r="D135" s="5">
-        <v>1.0753698667653966</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5">
+        <v>1.0371238682064687</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>1657.2302682</v>
+        <v>1657.2163959</v>
       </c>
       <c r="C136" s="5">
-        <v>3.0682821999998851</v>
+        <v>3.0752414999999473</v>
       </c>
       <c r="D136" s="5">
-        <v>2.2487123787684693</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5">
+        <v>2.2538937179439555</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>1660.9825615</v>
+        <v>1660.9712382</v>
       </c>
       <c r="C137" s="5">
-        <v>3.7522933000000194</v>
+        <v>3.7548423000000639</v>
       </c>
       <c r="D137" s="5">
-        <v>2.7511266971446346</v>
+        <v>2.7530422703827773</v>
       </c>
       <c r="E137" s="5">
-        <v>3.7665527598617077</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5">
+        <v>3.7664002957037424</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>1664.2774959999999</v>
+        <v>1664.2815188</v>
       </c>
       <c r="C138" s="5">
-        <v>3.2949344999999539</v>
+        <v>3.3102805999999418</v>
       </c>
       <c r="D138" s="5">
-        <v>2.4066159748640459</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5">
+        <v>2.4179645616054124</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>1666.6826014000001</v>
+        <v>1666.6725696999999</v>
       </c>
       <c r="C139" s="5">
-        <v>2.4051054000001386</v>
+        <v>2.391050899999982</v>
       </c>
       <c r="D139" s="5">
-        <v>1.7480119635531866</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5">
+        <v>1.73771218042853</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>1669.3295621</v>
+        <v>1669.3231797999999</v>
       </c>
       <c r="C140" s="5">
-        <v>2.6469606999999087</v>
+        <v>2.6506100999999944</v>
       </c>
       <c r="D140" s="5">
-        <v>1.9225288155421127</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5">
+        <v>1.9252143487332285</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>1666.9718232</v>
+        <v>1666.9690052999999</v>
       </c>
       <c r="C141" s="5">
-        <v>-2.3577388999999584</v>
+        <v>-2.3541744999999992</v>
       </c>
       <c r="D141" s="5">
-        <v>-1.6817599293945329</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5">
+        <v>-1.6792435242623305</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>1663.6533326000001</v>
+        <v>1663.6544613000001</v>
       </c>
       <c r="C142" s="5">
-        <v>-3.3184905999999046</v>
+        <v>-3.3145439999998416</v>
       </c>
       <c r="D142" s="5">
-        <v>-2.362892796694438</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5">
+        <v>-2.3601172721241626</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>1663.9854014</v>
+        <v>1663.9871780999999</v>
       </c>
       <c r="C143" s="5">
-        <v>0.33206879999988814</v>
+        <v>0.33271679999984372</v>
       </c>
       <c r="D143" s="5">
-        <v>0.23978571873277676</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5">
+        <v>0.24025398889639948</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>1653.2264344</v>
+        <v>1653.2348815</v>
       </c>
       <c r="C144" s="5">
-        <v>-10.758966999999984</v>
+        <v>-10.752296599999909</v>
       </c>
       <c r="D144" s="5">
-        <v>-7.4888778811422529</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5">
+        <v>-7.4843909312422578</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>1652.3940199000001</v>
+        <v>1652.4134828000001</v>
       </c>
       <c r="C145" s="5">
-        <v>-0.83241449999991346</v>
+        <v>-0.82139869999991788</v>
       </c>
       <c r="D145" s="5">
-        <v>-0.60254044475949176</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5">
+        <v>-0.59458544230630572</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>1649.5733066</v>
+        <v>1649.6077811</v>
       </c>
       <c r="C146" s="5">
-        <v>-2.8207133000000795</v>
+        <v>-2.8057017000000997</v>
       </c>
       <c r="D146" s="5">
-        <v>-2.0293322738438202</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5">
+        <v>-2.0186094424475609</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>1635.7817777</v>
+        <v>1635.7587458</v>
       </c>
       <c r="C147" s="5">
-        <v>-13.791528900000003</v>
+        <v>-13.849035299999969</v>
       </c>
       <c r="D147" s="5">
-        <v>-9.5840711543270896</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5">
+        <v>-9.6220150720165432</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>1630.6006419</v>
+        <v>1630.5859869000001</v>
       </c>
       <c r="C148" s="5">
-        <v>-5.1811357999999927</v>
+        <v>-5.1727588999999625</v>
       </c>
       <c r="D148" s="5">
-        <v>-3.7353322258240396</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5">
+        <v>-3.7294491625079251</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>1624.2789</v>
+        <v>1624.265433</v>
       </c>
       <c r="C149" s="5">
-        <v>-6.3217419000000064</v>
+        <v>-6.3205539000000499</v>
       </c>
       <c r="D149" s="5">
-        <v>-4.554397249289921</v>
+        <v>-4.5535995941432983</v>
       </c>
       <c r="E149" s="5">
-        <v>-2.2097559812339962</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5">
+        <v>-2.2099001087928616</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>1627.7020990000001</v>
+        <v>1627.7052020000001</v>
       </c>
       <c r="C150" s="5">
-        <v>3.4231990000000678</v>
+        <v>3.4397690000000694</v>
       </c>
       <c r="D150" s="5">
-        <v>2.5585447878723633</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5">
+        <v>2.5710956016484099</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>1626.4893502</v>
+        <v>1626.4799834999999</v>
       </c>
       <c r="C151" s="5">
-        <v>-1.2127488000000994</v>
+        <v>-1.22521850000021</v>
       </c>
       <c r="D151" s="5">
-        <v>-0.89042688876294074</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5">
+        <v>-0.89954283946354074</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>1627.2043011000001</v>
+        <v>1627.1991817000001</v>
       </c>
       <c r="C152" s="5">
-        <v>0.71495090000007622</v>
+        <v>0.71919820000016443</v>
       </c>
       <c r="D152" s="5">
-        <v>0.52875740983988617</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5">
+        <v>0.53190930637960765</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>1624.2965697</v>
+        <v>1624.2953219999999</v>
       </c>
       <c r="C153" s="5">
-        <v>-2.9077314000001024</v>
+        <v>-2.9038597000001118</v>
       </c>
       <c r="D153" s="5">
-        <v>-2.1233890155749169</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5">
+        <v>-2.1205959816176234</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>1626.9859478999999</v>
+        <v>1626.9876756000001</v>
       </c>
       <c r="C154" s="5">
-        <v>2.6893781999999646</v>
+        <v>2.6923536000001604</v>
       </c>
       <c r="D154" s="5">
-        <v>2.0050559363942844</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5">
+        <v>2.0072960530490569</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>1623.4825043999999</v>
+        <v>1623.4841958</v>
       </c>
       <c r="C155" s="5">
-        <v>-3.503443500000003</v>
+        <v>-3.5034798000001501</v>
       </c>
       <c r="D155" s="5">
-        <v>-2.5536157353290845</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5">
+        <v>-2.5536392016899501</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>1617.1876342</v>
+        <v>1617.1945108</v>
       </c>
       <c r="C156" s="5">
-        <v>-6.2948701999998775</v>
+        <v>-6.2896849999999631</v>
       </c>
       <c r="D156" s="5">
-        <v>-4.5549106441772462</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5">
+        <v>-4.5512336232844897</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>1618.8844345</v>
+        <v>1618.9035629</v>
       </c>
       <c r="C157" s="5">
-        <v>1.6968002999999499</v>
+        <v>1.7090521000000081</v>
       </c>
       <c r="D157" s="5">
-        <v>1.2663661915480962</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5">
+        <v>1.2755577871895074</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>1622.3217193999999</v>
+        <v>1622.3533967999999</v>
       </c>
       <c r="C158" s="5">
-        <v>3.4372848999998951</v>
+        <v>3.4498338999999305</v>
       </c>
       <c r="D158" s="5">
-        <v>2.5778569444500743</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5">
+        <v>2.5873479545733602</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>1616.6260153999999</v>
+        <v>1616.6027563</v>
       </c>
       <c r="C159" s="5">
-        <v>-5.6957039999999779</v>
+        <v>-5.7506404999999177</v>
       </c>
       <c r="D159" s="5">
-        <v>-4.1325952968478301</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5">
+        <v>-4.1716015356294651</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>1617.5544271000001</v>
+        <v>1617.5411391</v>
       </c>
       <c r="C160" s="5">
-        <v>0.92841170000019702</v>
+        <v>0.93838279999999941</v>
       </c>
       <c r="D160" s="5">
-        <v>0.6913285723286311</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5">
+        <v>0.69878721631877472</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>1615.5776899</v>
+        <v>1615.5659467</v>
       </c>
       <c r="C161" s="5">
-        <v>-1.976737200000116</v>
+        <v>-1.975192399999969</v>
       </c>
       <c r="D161" s="5">
-        <v>-1.4566470816594457</v>
+        <v>-1.4555282379137502</v>
       </c>
       <c r="E161" s="5">
-        <v>-0.53569680059255553</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5">
+        <v>-0.53559511415152139</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>1615.4703204</v>
+        <v>1615.4705263000001</v>
       </c>
       <c r="C162" s="5">
-        <v>-0.10736950000000434</v>
+        <v>-9.5420399999966321E-2</v>
       </c>
       <c r="D162" s="5">
-        <v>-7.9721523697184882E-2</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5">
+        <v>-7.0852750447802926E-2</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>1614.2072094</v>
+        <v>1614.2006937000001</v>
       </c>
       <c r="C163" s="5">
-        <v>-1.2631109999999808</v>
+        <v>-1.2698325999999724</v>
       </c>
       <c r="D163" s="5">
-        <v>-0.93423688123167592</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5">
+        <v>-0.939186797055791</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>1610.5598659</v>
+        <v>1610.5573691</v>
       </c>
       <c r="C164" s="5">
-        <v>-3.6473435000000336</v>
+        <v>-3.6433246000001418</v>
       </c>
       <c r="D164" s="5">
-        <v>-2.6779879306544796</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5">
+        <v>-2.6750843327347562</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>1607.1345816999999</v>
+        <v>1607.1356355999999</v>
       </c>
       <c r="C165" s="5">
-        <v>-3.4252842000000783</v>
+        <v>-3.421733500000073</v>
       </c>
       <c r="D165" s="5">
-        <v>-2.5224773130191669</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5">
+        <v>-2.5198968156068369</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>1605.3132720999999</v>
+        <v>1605.3156696000001</v>
       </c>
       <c r="C166" s="5">
-        <v>-1.8213095999999496</v>
+        <v>-1.8199659999997948</v>
       </c>
       <c r="D166" s="5">
-        <v>-1.3514737954235301</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5">
+        <v>-1.3504821197896089</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>1603.0182</v>
+        <v>1603.0194914000001</v>
       </c>
       <c r="C167" s="5">
-        <v>-2.2950720999999703</v>
+        <v>-2.2961781999999857</v>
       </c>
       <c r="D167" s="5">
-        <v>-1.7021808209302658</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5">
+        <v>-1.7029922132127506</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>1599.6315913000001</v>
+        <v>1599.6352552999999</v>
       </c>
       <c r="C168" s="5">
-        <v>-3.386608699999897</v>
+        <v>-3.3842361000001802</v>
       </c>
       <c r="D168" s="5">
-        <v>-2.5059231174739405</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5">
+        <v>-2.504185851396068</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>1598.6917561</v>
+        <v>1598.7049411</v>
       </c>
       <c r="C169" s="5">
-        <v>-0.93983520000006138</v>
+        <v>-0.93031419999988429</v>
       </c>
       <c r="D169" s="5">
-        <v>-0.70276491338275848</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5">
+        <v>-0.69566672290631848</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>1604.2712964</v>
+        <v>1604.2955939000001</v>
       </c>
       <c r="C170" s="5">
-        <v>5.5795402999999624</v>
+        <v>5.5906528000000435</v>
       </c>
       <c r="D170" s="5">
-        <v>4.2694139618087545</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5">
+        <v>4.2780453947449004</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>1607.3615927999999</v>
+        <v>1607.342165</v>
       </c>
       <c r="C171" s="5">
-        <v>3.0902963999999429</v>
+        <v>3.0465710999999374</v>
       </c>
       <c r="D171" s="5">
-        <v>2.3361993958510796</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5">
+        <v>2.302762747062892</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>1607.1333024999999</v>
+        <v>1607.1238985</v>
       </c>
       <c r="C172" s="5">
-        <v>-0.22829030000002604</v>
+        <v>-0.21826650000002701</v>
       </c>
       <c r="D172" s="5">
-        <v>-0.1703004891351112</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5">
+        <v>-0.16283046372376209</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>1607.8750706999999</v>
+        <v>1607.8668273000001</v>
       </c>
       <c r="C173" s="5">
-        <v>0.74176820000002408</v>
+        <v>0.74292880000007244</v>
       </c>
       <c r="D173" s="5">
-        <v>0.55526501902394276</v>
+        <v>0.5561392812912791</v>
       </c>
       <c r="E173" s="5">
-        <v>-0.47677182274513674</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5">
+        <v>-0.47655865832815225</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>1615.0887209</v>
+        <v>1615.0877441</v>
       </c>
       <c r="C174" s="5">
-        <v>7.2136502000000746</v>
+        <v>7.2209167999999408</v>
       </c>
       <c r="D174" s="5">
-        <v>5.5185925219339182</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5">
+        <v>5.5243186740946193</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>1616.1506002000001</v>
+        <v>1616.1471481000001</v>
       </c>
       <c r="C175" s="5">
-        <v>1.0618793000001006</v>
+        <v>1.0594040000000859</v>
       </c>
       <c r="D175" s="5">
-        <v>0.79182840042368863</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5">
+        <v>0.78997641955629305</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>1620.9974159999999</v>
+        <v>1620.9969232999999</v>
       </c>
       <c r="C176" s="5">
-        <v>4.8468157999998311</v>
+        <v>4.84977519999984</v>
       </c>
       <c r="D176" s="5">
-        <v>3.6587426039385473</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5">
+        <v>3.6610215312072647</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>1623.8131263</v>
+        <v>1623.8160003999999</v>
       </c>
       <c r="C177" s="5">
-        <v>2.8157103000000916</v>
+        <v>2.8190770999999586</v>
       </c>
       <c r="D177" s="5">
-        <v>2.1044575787277919</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5">
+        <v>2.1069986841773192</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>1624.4889955000001</v>
+        <v>1624.4918411000001</v>
       </c>
       <c r="C178" s="5">
-        <v>0.67586920000007922</v>
+        <v>0.67584070000020802</v>
       </c>
       <c r="D178" s="5">
-        <v>0.50061319785013048</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5">
+        <v>0.50059115162484069</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>1623.5180005</v>
+        <v>1623.5187570999999</v>
       </c>
       <c r="C179" s="5">
-        <v>-0.97099500000012995</v>
+        <v>-0.97308400000019901</v>
       </c>
       <c r="D179" s="5">
-        <v>-0.71491470540904212</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5">
+        <v>-0.71644645935976525</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>1631.2094284</v>
+        <v>1631.2089249999999</v>
       </c>
       <c r="C180" s="5">
-        <v>7.6914279000000079</v>
+        <v>7.6901679000000058</v>
       </c>
       <c r="D180" s="5">
-        <v>5.8355029765096544</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5">
+        <v>5.8345191803945928</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>1631.9656411000001</v>
+        <v>1631.9745579999999</v>
       </c>
       <c r="C181" s="5">
-        <v>0.75621270000010554</v>
+        <v>0.7656329999999798</v>
       </c>
       <c r="D181" s="5">
-        <v>0.55772887516638558</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5">
+        <v>0.56469474100711015</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>1633.9849827999999</v>
+        <v>1633.9981786999999</v>
       </c>
       <c r="C182" s="5">
-        <v>2.0193416999998135</v>
+        <v>2.0236207000000377</v>
       </c>
       <c r="D182" s="5">
-        <v>1.4949882512303114</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5">
+        <v>1.4981695367774384</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>1638.50296</v>
+        <v>1638.4888989999999</v>
       </c>
       <c r="C183" s="5">
-        <v>4.5179772000001321</v>
+        <v>4.4907203000000209</v>
       </c>
       <c r="D183" s="5">
-        <v>3.368933053531098</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5">
+        <v>3.3482726793246487</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>1637.7724688000001</v>
+        <v>1637.7677478000001</v>
       </c>
       <c r="C184" s="5">
-        <v>-0.73049119999996037</v>
+        <v>-0.72115119999989474</v>
       </c>
       <c r="D184" s="5">
-        <v>-0.53368422622206424</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5">
+        <v>-0.52688160418543628</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>1642.0037382999999</v>
+        <v>1641.9997943999999</v>
       </c>
       <c r="C185" s="5">
-        <v>4.2312694999998257</v>
+        <v>4.232046599999876</v>
       </c>
       <c r="D185" s="5">
-        <v>3.1446966533809739</v>
+        <v>3.1452916257953101</v>
       </c>
       <c r="E185" s="5">
-        <v>2.1225944864697643</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5">
+        <v>2.1228727728227037</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>1643.7516932000001</v>
+        <v>1643.7497788000001</v>
       </c>
       <c r="C186" s="5">
-        <v>1.7479549000001953</v>
+        <v>1.7499844000001303</v>
       </c>
       <c r="D186" s="5">
-        <v>1.2849364556168918</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5">
+        <v>1.2864402222163118</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>1647.1499899</v>
+        <v>1647.1495255</v>
       </c>
       <c r="C187" s="5">
-        <v>3.3982966999999462</v>
+        <v>3.3997466999999233</v>
       </c>
       <c r="D187" s="5">
-        <v>2.5092879723992878</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5">
+        <v>2.5103738121632135</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>1649.4930436</v>
+        <v>1649.4939471</v>
       </c>
       <c r="C188" s="5">
-        <v>2.3430536999999276</v>
+        <v>2.3444216000000324</v>
       </c>
       <c r="D188" s="5">
-        <v>1.7204059709444941</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5">
+        <v>1.7214187273084214</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>1659.9762871999999</v>
+        <v>1659.9796891000001</v>
       </c>
       <c r="C189" s="5">
-        <v>10.483243599999923</v>
+        <v>10.485742000000073</v>
       </c>
       <c r="D189" s="5">
-        <v>7.8988336390299896</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5">
+        <v>7.9007779339150153</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>1660.6265794000001</v>
+        <v>1660.6290329000001</v>
       </c>
       <c r="C190" s="5">
-        <v>0.6502922000001945</v>
+        <v>0.64934379999999692</v>
       </c>
       <c r="D190" s="5">
-        <v>0.47111166433169149</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5">
+        <v>0.47042213999644034</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>1661.6901214</v>
+        <v>1661.6906581000001</v>
       </c>
       <c r="C191" s="5">
-        <v>1.0635419999998703</v>
+        <v>1.0616251999999804</v>
       </c>
       <c r="D191" s="5">
-        <v>0.77124837119784129</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5">
+        <v>0.76985233357100835</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>1675.6043781999999</v>
+        <v>1675.6027942999999</v>
       </c>
       <c r="C192" s="5">
-        <v>13.914256799999976</v>
+        <v>13.91213619999985</v>
       </c>
       <c r="D192" s="5">
-        <v>10.524200279526074</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5">
+        <v>10.522518217004784</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>1677.8716302</v>
+        <v>1677.8751639</v>
       </c>
       <c r="C193" s="5">
-        <v>2.2672520000000986</v>
+        <v>2.2723696000000473</v>
       </c>
       <c r="D193" s="5">
-        <v>1.6358524520352136</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5">
+        <v>1.6395740145893178</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>1686.6020149999999</v>
+        <v>1686.6069047999999</v>
       </c>
       <c r="C194" s="5">
-        <v>8.7303847999999107</v>
+        <v>8.731740899999977</v>
       </c>
       <c r="D194" s="5">
-        <v>6.4257223410336906</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5">
+        <v>6.4267352706168568</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>1687.3520974</v>
+        <v>1687.342312</v>
       </c>
       <c r="C195" s="5">
-        <v>0.75008240000011028</v>
+        <v>0.73540720000005422</v>
       </c>
       <c r="D195" s="5">
-        <v>0.53498323497593869</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5">
+        <v>0.52448976597956332</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>1693.9006056999999</v>
+        <v>1693.8995680999999</v>
       </c>
       <c r="C196" s="5">
-        <v>6.5485082999998667</v>
+        <v>6.5572560999999041</v>
       </c>
       <c r="D196" s="5">
-        <v>4.7578295354243183</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5">
+        <v>4.7643499449729898</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>1694.887894</v>
+        <v>1694.8863815</v>
       </c>
       <c r="C197" s="5">
-        <v>0.98728830000004564</v>
+        <v>0.98681340000007367</v>
       </c>
       <c r="D197" s="5">
-        <v>0.70166528570625442</v>
+        <v>0.70132712333466074</v>
       </c>
       <c r="E197" s="5">
-        <v>3.2207086053745559</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5">
+        <v>3.2208644166928924</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>1704.4543421999999</v>
+        <v>1704.4546264999999</v>
       </c>
       <c r="C198" s="5">
-        <v>9.566448199999968</v>
+        <v>9.5682449999999335</v>
       </c>
       <c r="D198" s="5">
-        <v>6.987424594842917</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5">
+        <v>6.9887844410898792</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>1708.9322830000001</v>
+        <v>1708.9329508000001</v>
       </c>
       <c r="C199" s="5">
-        <v>4.4779408000001695</v>
+        <v>4.4783243000001676</v>
       </c>
       <c r="D199" s="5">
-        <v>3.1985944959191492</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5">
+        <v>3.1988718594387011</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>1713.5994304000001</v>
+        <v>1713.5998082999999</v>
       </c>
       <c r="C200" s="5">
-        <v>4.6671473999999762</v>
+        <v>4.6668574999998782</v>
       </c>
       <c r="D200" s="5">
-        <v>3.3269146535815475</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5">
+        <v>3.3267035689289459</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>1719.2624022</v>
+        <v>1719.2650736999999</v>
       </c>
       <c r="C201" s="5">
-        <v>5.662971799999923</v>
+        <v>5.6652653999999529</v>
       </c>
       <c r="D201" s="5">
-        <v>4.038547683744742</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5">
+        <v>4.0402123132740497</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>1722.3180443000001</v>
+        <v>1722.3190142000001</v>
       </c>
       <c r="C202" s="5">
-        <v>3.0556421000001137</v>
+        <v>3.0539405000001807</v>
       </c>
       <c r="D202" s="5">
-        <v>2.1537299429806867</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5">
+        <v>2.1525154732279228</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>1730.0286951999999</v>
+        <v>1730.0294629</v>
       </c>
       <c r="C203" s="5">
-        <v>7.7106508999997914</v>
+        <v>7.7104486999999153</v>
       </c>
       <c r="D203" s="5">
-        <v>5.5065592848052347</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5">
+        <v>5.5064081322269143</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>1728.9451981</v>
+        <v>1728.9455785</v>
       </c>
       <c r="C204" s="5">
-        <v>-1.0834970999999314</v>
+        <v>-1.0838843999999881</v>
       </c>
       <c r="D204" s="5">
-        <v>-0.7489628468972942</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5">
+        <v>-0.74922931324268305</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>1735.233802</v>
+        <v>1735.235146</v>
       </c>
       <c r="C205" s="5">
-        <v>6.2886038999999982</v>
+        <v>6.2895674999999756</v>
       </c>
       <c r="D205" s="5">
-        <v>4.4530811566871886</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5">
+        <v>4.4537762105826939</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>1742.4106830000001</v>
+        <v>1742.4115144</v>
       </c>
       <c r="C206" s="5">
-        <v>7.176881000000094</v>
+        <v>7.1763684000000012</v>
       </c>
       <c r="D206" s="5">
-        <v>5.0776407169694338</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5">
+        <v>5.0772657415302902</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>1738.9104319</v>
+        <v>1738.9022794</v>
       </c>
       <c r="C207" s="5">
-        <v>-3.500251100000014</v>
+        <v>-3.5092349999999897</v>
       </c>
       <c r="D207" s="5">
-        <v>-2.3841697180957189</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5">
+        <v>-2.3902202827206009</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>1746.7935405000001</v>
+        <v>1746.7935815999999</v>
       </c>
       <c r="C208" s="5">
-        <v>7.8831086000000141</v>
+        <v>7.8913021999999273</v>
       </c>
       <c r="D208" s="5">
-        <v>5.5777428189186073</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5">
+        <v>5.583712548023323</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>1752.7532745999999</v>
+        <v>1752.7522636000001</v>
       </c>
       <c r="C209" s="5">
-        <v>5.9597340999998778</v>
+        <v>5.9586820000001808</v>
       </c>
       <c r="D209" s="5">
-        <v>4.171884013536209</v>
+        <v>4.1711335589198484</v>
       </c>
       <c r="E209" s="5">
-        <v>3.4141125678486928</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5">
+        <v>3.4141452035733488</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>1752.3735672</v>
+        <v>1752.3753016999999</v>
       </c>
       <c r="C210" s="5">
-        <v>-0.37970739999991565</v>
+        <v>-0.37696190000019669</v>
       </c>
       <c r="D210" s="5">
-        <v>-0.25965227203167407</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5">
+        <v>-0.25777720747623967</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>1763.1040373000001</v>
+        <v>1763.1054452999999</v>
       </c>
       <c r="C211" s="5">
-        <v>10.730470100000048</v>
+        <v>10.730143600000019</v>
       </c>
       <c r="D211" s="5">
-        <v>7.6006649327436948</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5">
+        <v>7.6004180429075863</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>1771.4550296</v>
+        <v>1771.4545756</v>
       </c>
       <c r="C212" s="5">
-        <v>8.3509922999999162</v>
+        <v>8.3491303000000698</v>
       </c>
       <c r="D212" s="5">
-        <v>5.8342659575235434</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5">
+        <v>5.8329262594334796</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>1775.9021436999999</v>
+        <v>1775.9038660000001</v>
       </c>
       <c r="C213" s="5">
-        <v>4.4471140999999079</v>
+        <v>4.449290400000109</v>
       </c>
       <c r="D213" s="5">
-        <v>3.054461126430974</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5">
+        <v>3.0559774022017594</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>1782.3442715000001</v>
+        <v>1782.3441124000001</v>
       </c>
       <c r="C214" s="5">
-        <v>6.4421278000002076</v>
+        <v>6.4402463999999782</v>
       </c>
       <c r="D214" s="5">
-        <v>4.440936624020897</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5">
+        <v>4.4396092955861999</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>1788.5176435000001</v>
+        <v>1788.5188372</v>
       </c>
       <c r="C215" s="5">
-        <v>6.1733719999999721</v>
+        <v>6.1747247999999217</v>
       </c>
       <c r="D215" s="5">
-        <v>4.2364493927951052</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5">
+        <v>4.2373958913196619</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>1784.8603430000001</v>
+        <v>1784.8634532000001</v>
       </c>
       <c r="C216" s="5">
-        <v>-3.6573005000000194</v>
+        <v>-3.6553839999999127</v>
       </c>
       <c r="D216" s="5">
-        <v>-2.4264428586493469</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5">
+        <v>-2.4251840113938328</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>1790.6094717000001</v>
+        <v>1790.6090845000001</v>
       </c>
       <c r="C217" s="5">
-        <v>5.7491287000000284</v>
+        <v>5.7456313000000137</v>
       </c>
       <c r="D217" s="5">
-        <v>3.9344796382728919</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5">
+        <v>3.9320366458496014</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>1796.1278887999999</v>
+        <v>1796.1284734999999</v>
       </c>
       <c r="C218" s="5">
-        <v>5.5184170999998514</v>
+        <v>5.5193889999998191</v>
       </c>
       <c r="D218" s="5">
-        <v>3.7615728461086517</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5">
+        <v>3.7622474306823861</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>1801.935749</v>
+        <v>1801.9283673</v>
       </c>
       <c r="C219" s="5">
-        <v>5.8078602000000501</v>
+        <v>5.7998938000000635</v>
       </c>
       <c r="D219" s="5">
-        <v>3.9500115060061569</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5">
+        <v>3.9444955480210986</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>1808.5350268</v>
+        <v>1808.5350188</v>
       </c>
       <c r="C220" s="5">
-        <v>6.5992777999999817</v>
+        <v>6.6066514999999981</v>
       </c>
       <c r="D220" s="5">
-        <v>4.4844053464061728</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5">
+        <v>4.4895362299468999</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>1811.1073612</v>
+        <v>1811.1061556</v>
       </c>
       <c r="C221" s="5">
-        <v>2.5723344000000452</v>
+        <v>2.5711367999999766</v>
       </c>
       <c r="D221" s="5">
-        <v>1.7202119778791936</v>
+        <v>1.7194048350543945</v>
       </c>
       <c r="E221" s="5">
-        <v>3.3292812768138891</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5">
+        <v>3.329272094628255</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>1818.2885486</v>
+        <v>1818.2905114</v>
       </c>
       <c r="C222" s="5">
-        <v>7.1811873999999989</v>
+        <v>7.1843558000000485</v>
       </c>
       <c r="D222" s="5">
-        <v>4.8632452932726</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5">
+        <v>4.8654413367991145</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>1823.5088037</v>
+        <v>1823.5104311</v>
       </c>
       <c r="C223" s="5">
-        <v>5.2202551000000312</v>
+        <v>5.2199196999999913</v>
       </c>
       <c r="D223" s="5">
-        <v>3.5000904744957539</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5">
+        <v>3.4998581942213169</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>1820.0655992</v>
+        <v>1820.0643795000001</v>
       </c>
       <c r="C224" s="5">
-        <v>-3.4432045000000926</v>
+        <v>-3.4460515999999188</v>
       </c>
       <c r="D224" s="5">
-        <v>-2.242492064897994</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5">
+        <v>-2.2443251133141384</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>1817.0232377</v>
+        <v>1817.0244023</v>
       </c>
       <c r="C225" s="5">
-        <v>-3.04236149999997</v>
+        <v>-3.0399772000000667</v>
       </c>
       <c r="D225" s="5">
-        <v>-1.9875414078165954</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5">
+        <v>-1.9859993706326295</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>1823.1795827000001</v>
+        <v>1823.1788816000001</v>
       </c>
       <c r="C226" s="5">
-        <v>6.1563450000001012</v>
+        <v>6.1544793000000482</v>
       </c>
       <c r="D226" s="5">
-        <v>4.142405771046942</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5">
+        <v>4.1411242196667031</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>1821.3069542000001</v>
+        <v>1821.3081775999999</v>
       </c>
       <c r="C227" s="5">
-        <v>-1.8726285000000189</v>
+        <v>-1.8707040000001598</v>
       </c>
       <c r="D227" s="5">
-        <v>-1.2256077355948802</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5">
+        <v>-1.2243557465296484</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>1821.1214596</v>
+        <v>1821.1263876999999</v>
       </c>
       <c r="C228" s="5">
-        <v>-0.18549460000008366</v>
+        <v>-0.18178990000001249</v>
       </c>
       <c r="D228" s="5">
-        <v>-0.12214793019287296</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5">
+        <v>-0.11970964923307958</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>1818.4899217</v>
+        <v>1818.4891548000001</v>
       </c>
       <c r="C229" s="5">
-        <v>-2.6315379000000121</v>
+        <v>-2.6372328999998444</v>
       </c>
       <c r="D229" s="5">
-        <v>-1.7202964766139472</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5">
+        <v>-1.7239851981922905</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>1815.5512785000001</v>
+        <v>1815.5513567999999</v>
       </c>
       <c r="C230" s="5">
-        <v>-2.9386431999998877</v>
+        <v>-2.9377980000001571</v>
       </c>
       <c r="D230" s="5">
-        <v>-1.9220332262368522</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5">
+        <v>-1.9214861249957083</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>1809.0987425000001</v>
+        <v>1809.0940361999999</v>
       </c>
       <c r="C231" s="5">
-        <v>-6.4525360000000092</v>
+        <v>-6.4573206000000027</v>
       </c>
       <c r="D231" s="5">
-        <v>-4.1824581162626773</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5">
+        <v>-4.1854988475285566</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>1802.1711411000001</v>
+        <v>1802.1703568</v>
       </c>
       <c r="C232" s="5">
-        <v>-6.9276013999999577</v>
+        <v>-6.9236793999998554</v>
       </c>
       <c r="D232" s="5">
-        <v>-4.4996178457276219</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5">
+        <v>-4.4971352614352593</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>1800.6181426000001</v>
+        <v>1800.6158905</v>
       </c>
       <c r="C233" s="5">
-        <v>-1.5529985000000579</v>
+        <v>-1.5544663000000583</v>
       </c>
       <c r="D233" s="5">
-        <v>-1.0291979774695981</v>
+        <v>-1.0301665491502909</v>
       </c>
       <c r="E233" s="5">
-        <v>-0.57916050835605803</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5">
+        <v>-0.57921867625283507</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>1788.4511288000001</v>
+        <v>1788.452736</v>
       </c>
       <c r="C234" s="5">
-        <v>-12.16701379999995</v>
+        <v>-12.163154500000019</v>
       </c>
       <c r="D234" s="5">
-        <v>-7.8138951015344515</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5">
+        <v>-7.8115173417111272</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>1779.8992575</v>
+        <v>1779.9007419</v>
       </c>
       <c r="C235" s="5">
-        <v>-8.5518713000001298</v>
+        <v>-8.5519941000000017</v>
       </c>
       <c r="D235" s="5">
-        <v>-5.5895348820841679</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5">
+        <v>-5.5896081538499569</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>1772.0492331</v>
+        <v>1772.0480118999999</v>
       </c>
       <c r="C236" s="5">
-        <v>-7.8500243999999384</v>
+        <v>-7.852730000000065</v>
       </c>
       <c r="D236" s="5">
-        <v>-5.1659402268903865</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5">
+        <v>-5.1676735409339258</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>1766.8801467000001</v>
+        <v>1766.8810317</v>
       </c>
       <c r="C237" s="5">
-        <v>-5.1690863999999692</v>
+        <v>-5.1669801999998981</v>
       </c>
       <c r="D237" s="5">
-        <v>-3.4447961347877976</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5">
+        <v>-3.4434172834692522</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>1765.3257868000001</v>
+        <v>1765.3257409</v>
       </c>
       <c r="C238" s="5">
-        <v>-1.5543599000000086</v>
+        <v>-1.5552907999999661</v>
       </c>
       <c r="D238" s="5">
-        <v>-1.0505712259109123</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5">
+        <v>-1.0511968419224638</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>1761.4768607000001</v>
+        <v>1761.4778765999999</v>
       </c>
       <c r="C239" s="5">
-        <v>-3.8489260999999715</v>
+        <v>-3.8478643000000829</v>
       </c>
       <c r="D239" s="5">
-        <v>-2.5852033307257161</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5">
+        <v>-2.5844987472245506</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>1763.1325826</v>
+        <v>1763.1359935999999</v>
       </c>
       <c r="C240" s="5">
-        <v>1.6557218999998895</v>
+        <v>1.6581169999999474</v>
       </c>
       <c r="D240" s="5">
-        <v>1.1338044019255644</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5">
+        <v>1.1354523596971644</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>1759.5340805000001</v>
+        <v>1759.5337896000001</v>
       </c>
       <c r="C241" s="5">
-        <v>-3.5985020999999051</v>
+        <v>-3.6022039999998015</v>
       </c>
       <c r="D241" s="5">
-        <v>-2.4218584236138985</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5">
+        <v>-2.4243173041768262</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>1758.5150517</v>
+        <v>1758.5155</v>
       </c>
       <c r="C242" s="5">
-        <v>-1.0190288000001146</v>
+        <v>-1.0182896000001165</v>
       </c>
       <c r="D242" s="5">
-        <v>-0.6927668967505296</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5">
+        <v>-0.69226607857856282</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>1762.5696519999999</v>
+        <v>1762.5667429</v>
       </c>
       <c r="C243" s="5">
-        <v>4.0546002999999473</v>
+        <v>4.0512429000000338</v>
       </c>
       <c r="D243" s="5">
-        <v>2.8021928421137821</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5">
+        <v>2.7998422923710686</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>1761.5528563</v>
+        <v>1761.5513366</v>
       </c>
       <c r="C244" s="5">
-        <v>-1.0167956999998751</v>
+        <v>-1.0154062999999951</v>
       </c>
       <c r="D244" s="5">
-        <v>-0.69006685784175348</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5">
+        <v>-0.689128035831299</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>1763.0433794999999</v>
+        <v>1763.0418247</v>
       </c>
       <c r="C245" s="5">
-        <v>1.4905231999998705</v>
+        <v>1.4904880999999932</v>
       </c>
       <c r="D245" s="5">
-        <v>1.0201086127995307</v>
+        <v>1.0200853627180928</v>
       </c>
       <c r="E245" s="5">
-        <v>-2.0867702157962298</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5">
+        <v>-2.0867341001620465</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>1765.1688394</v>
+        <v>1765.1697154999999</v>
       </c>
       <c r="C246" s="5">
-        <v>2.1254599000001235</v>
+        <v>2.1278907999999319</v>
       </c>
       <c r="D246" s="5">
-        <v>1.4563065977377443</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5">
+        <v>1.457984549825686</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>1767.6413209</v>
+        <v>1767.6422763999999</v>
       </c>
       <c r="C247" s="5">
-        <v>2.472481499999958</v>
+        <v>2.4725608999999622</v>
       </c>
       <c r="D247" s="5">
-        <v>1.6938561519048267</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5">
+        <v>1.6939101200642348</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>1772.0185100000001</v>
+        <v>1772.0177174999999</v>
       </c>
       <c r="C248" s="5">
-        <v>4.3771891000001233</v>
+        <v>4.3754410999999891</v>
       </c>
       <c r="D248" s="5">
-        <v>3.0123528207203654</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5">
+        <v>3.0111317843608987</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>1776.0325548999999</v>
+        <v>1776.0332883999999</v>
       </c>
       <c r="C249" s="5">
-        <v>4.0140448999998171</v>
+        <v>4.015570900000057</v>
       </c>
       <c r="D249" s="5">
-        <v>2.7524100859142031</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5">
+        <v>2.7534707789852897</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>1785.7743880999999</v>
+        <v>1785.7747088000001</v>
       </c>
       <c r="C250" s="5">
-        <v>9.7418331999999737</v>
+        <v>9.7414204000001519</v>
       </c>
       <c r="D250" s="5">
-        <v>6.7844494895513918</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5">
+        <v>6.7841503912191348</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>1789.0939143999999</v>
+        <v>1789.0945922000001</v>
       </c>
       <c r="C251" s="5">
-        <v>3.3195263000000068</v>
+        <v>3.3198833999999806</v>
       </c>
       <c r="D251" s="5">
-        <v>2.2535941759753264</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5">
+        <v>2.2538386829904944</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>1789.4275442999999</v>
+        <v>1789.4294001000001</v>
       </c>
       <c r="C252" s="5">
-        <v>0.33362990000000536</v>
+        <v>0.33480789999998706</v>
       </c>
       <c r="D252" s="5">
-        <v>0.22400543242451221</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5">
+        <v>0.22479709293206085</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>1789.5502182</v>
+        <v>1789.5502996</v>
       </c>
       <c r="C253" s="5">
-        <v>0.12267390000010892</v>
+        <v>0.12089949999995042</v>
       </c>
       <c r="D253" s="5">
-        <v>8.2296820800342729E-2</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5">
+        <v>8.1105923071222996E-2</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>1790.0608514</v>
+        <v>1790.0612515</v>
       </c>
       <c r="C254" s="5">
-        <v>0.51063320000002932</v>
+        <v>0.51095190000000912</v>
       </c>
       <c r="D254" s="5">
-        <v>0.34294785441562059</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5">
+        <v>0.34316221805585911</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>1799.1518982</v>
+        <v>1799.1510055000001</v>
       </c>
       <c r="C255" s="5">
-        <v>9.0910467999999582</v>
+        <v>9.0897540000000845</v>
       </c>
       <c r="D255" s="5">
-        <v>6.2674943287535312</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5">
+        <v>6.266576576523053</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>1801.1494376999999</v>
+        <v>1801.1471105000001</v>
       </c>
       <c r="C256" s="5">
-        <v>1.9975394999999025</v>
+        <v>1.9961049999999432</v>
       </c>
       <c r="D256" s="5">
-        <v>1.3404867082165595</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5">
+        <v>1.3395188467889341</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>1805.8546578999999</v>
+        <v>1805.8536271</v>
       </c>
       <c r="C257" s="5">
-        <v>4.7052201999999852</v>
+        <v>4.7065165999999863</v>
       </c>
       <c r="D257" s="5">
-        <v>3.1802467884221475</v>
+        <v>3.1811398227982179</v>
       </c>
       <c r="E257" s="5">
-        <v>2.4282600699332413</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5">
+        <v>2.4282919327387464</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>1811.4852701</v>
+        <v>1811.4856487</v>
       </c>
       <c r="C258" s="5">
-        <v>5.6306122000000869</v>
+        <v>5.6320215999999164</v>
       </c>
       <c r="D258" s="5">
-        <v>3.8064069753057206</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5">
+        <v>3.8073783710979692</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>1811.7349981</v>
+        <v>1811.7354518</v>
       </c>
       <c r="C259" s="5">
-        <v>0.24972800000000461</v>
+        <v>0.24980310000000827</v>
       </c>
       <c r="D259" s="5">
-        <v>0.16555526443022828</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5">
+        <v>0.16560505452907215</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>1818.9205503000001</v>
+        <v>1818.9203729000001</v>
       </c>
       <c r="C260" s="5">
-        <v>7.1855522000000747</v>
+        <v>7.1849211000001105</v>
       </c>
       <c r="D260" s="5">
-        <v>4.8645432662260735</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5">
+        <v>4.8641054115936777</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>1826.2101645</v>
+        <v>1826.2107033</v>
       </c>
       <c r="C261" s="5">
-        <v>7.28961419999996</v>
+        <v>7.2903303999999025</v>
       </c>
       <c r="D261" s="5">
-        <v>4.9166251483800272</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5">
+        <v>4.9171193919203882</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>1825.8562254000001</v>
+        <v>1825.8568250999999</v>
       </c>
       <c r="C262" s="5">
-        <v>-0.35393909999993411</v>
+        <v>-0.35387820000005377</v>
       </c>
       <c r="D262" s="5">
-        <v>-0.2323251064691001</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5">
+        <v>-0.23228510593304996</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>1830.1362208999999</v>
+        <v>1830.1368769000001</v>
       </c>
       <c r="C263" s="5">
-        <v>4.2799954999998135</v>
+        <v>4.2800518000001375</v>
       </c>
       <c r="D263" s="5">
-        <v>2.8494745737583704</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5">
+        <v>2.84951159292397</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>1834.2936849</v>
+        <v>1834.2939403</v>
       </c>
       <c r="C264" s="5">
-        <v>4.1574640000001182</v>
+        <v>4.15706339999997</v>
       </c>
       <c r="D264" s="5">
-        <v>2.7603213842158469</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5">
+        <v>2.7600510751233376</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>1836.1781725999999</v>
+        <v>1836.1786576</v>
       </c>
       <c r="C265" s="5">
-        <v>1.8844876999999087</v>
+        <v>1.8847172999999202</v>
       </c>
       <c r="D265" s="5">
-        <v>1.2398271243784897</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5">
+        <v>1.2399788620246266</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>1845.7074459</v>
+        <v>1845.7083795999999</v>
       </c>
       <c r="C266" s="5">
-        <v>9.5292733000001135</v>
+        <v>9.5297219999999925</v>
       </c>
       <c r="D266" s="5">
-        <v>6.4085500656697159</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5">
+        <v>6.4088587455828794</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>1843.1624683</v>
+        <v>1843.1621574000001</v>
       </c>
       <c r="C267" s="5">
-        <v>-2.5449776000000384</v>
+        <v>-2.5462221999998746</v>
       </c>
       <c r="D267" s="5">
-        <v>-1.642144691449765</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5">
+        <v>-1.6429408602713691</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>1843.9570859</v>
+        <v>1843.9544364999999</v>
       </c>
       <c r="C268" s="5">
-        <v>0.79461760000003778</v>
+        <v>0.79227909999985968</v>
       </c>
       <c r="D268" s="5">
-        <v>0.51856815040309812</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5">
+        <v>0.51703852088547109</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>1846.8682448</v>
+        <v>1846.8679546000001</v>
       </c>
       <c r="C269" s="5">
-        <v>2.9111588999999185</v>
+        <v>2.9135181000001467</v>
       </c>
       <c r="D269" s="5">
-        <v>1.9110447723232893</v>
+        <v>1.9126097362426986</v>
       </c>
       <c r="E269" s="5">
-        <v>2.2711455055687724</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5">
+        <v>2.2711878130380114</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>1854.7380048</v>
+        <v>1854.7378959</v>
       </c>
       <c r="C270" s="5">
-        <v>7.8697600000000421</v>
+        <v>7.8699412999999367</v>
       </c>
       <c r="D270" s="5">
-        <v>5.2349220359218629</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5">
+        <v>5.235046318077119</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>1861.362478</v>
+        <v>1861.3624574</v>
       </c>
       <c r="C271" s="5">
-        <v>6.6244732000000113</v>
+        <v>6.6245615000000271</v>
       </c>
       <c r="D271" s="5">
-        <v>4.3711833793878441</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5">
+        <v>4.371243055505647</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>1867.2289793</v>
+        <v>1867.2289507999999</v>
       </c>
       <c r="C272" s="5">
-        <v>5.8665012999999817</v>
+        <v>5.8664933999998539</v>
       </c>
       <c r="D272" s="5">
-        <v>3.8483230086909792</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5">
+        <v>3.8483177795988199</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>1870.7123405</v>
+        <v>1870.7126204000001</v>
       </c>
       <c r="C273" s="5">
-        <v>3.4833611999999903</v>
+        <v>3.4836696000002121</v>
       </c>
       <c r="D273" s="5">
-        <v>2.2617418958497337</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5">
+        <v>2.261944233664881</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>1875.8973152000001</v>
+        <v>1875.8977279000001</v>
       </c>
       <c r="C274" s="5">
-        <v>5.1849747000001116</v>
+        <v>5.1851074999999582</v>
       </c>
       <c r="D274" s="5">
-        <v>3.3771626599639726</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5">
+        <v>3.3772499672487966</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>1879.2560123000001</v>
+        <v>1879.2567234000001</v>
       </c>
       <c r="C275" s="5">
-        <v>3.3586970999999721</v>
+        <v>3.3589954999999918</v>
       </c>
       <c r="D275" s="5">
-        <v>2.169822357716833</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5">
+        <v>2.1700165537143823</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>1874.9272457</v>
+        <v>1874.9278277000001</v>
       </c>
       <c r="C276" s="5">
-        <v>-4.3287666000001082</v>
+        <v>-4.3288956999999755</v>
       </c>
       <c r="D276" s="5">
-        <v>-2.7293851467420249</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5">
+        <v>-2.7294644989384942</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>1882.4908456000001</v>
+        <v>1882.4914693000001</v>
       </c>
       <c r="C277" s="5">
-        <v>7.5635999000000993</v>
+        <v>7.5636415999999826</v>
       </c>
       <c r="D277" s="5">
-        <v>4.9497561622782627</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5">
+        <v>4.9497824890968989</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>1889.0770783</v>
+        <v>1889.0783515000001</v>
       </c>
       <c r="C278" s="5">
-        <v>6.5862326999999823</v>
+        <v>6.5868821999999909</v>
       </c>
       <c r="D278" s="5">
-        <v>4.2801544230547162</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5">
+        <v>4.2805832198260063</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>1890.9542758</v>
+        <v>1890.9549002000001</v>
       </c>
       <c r="C279" s="5">
-        <v>1.8771974999999657</v>
+        <v>1.8765487000000576</v>
       </c>
       <c r="D279" s="5">
-        <v>1.1989926135071105</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5">
+        <v>1.1985751368406294</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>1898.9195489000001</v>
+        <v>1898.9162253</v>
       </c>
       <c r="C280" s="5">
-        <v>7.965273100000104</v>
+        <v>7.9613250999998399</v>
       </c>
       <c r="D280" s="5">
-        <v>5.1735311546516227</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5">
+        <v>5.1709054710109115</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>1901.8949439</v>
+        <v>1901.8940891</v>
       </c>
       <c r="C281" s="5">
-        <v>2.975394999999935</v>
+        <v>2.9778638000000228</v>
       </c>
       <c r="D281" s="5">
-        <v>1.8965549218560307</v>
+        <v>1.8981455151209525</v>
       </c>
       <c r="E281" s="5">
-        <v>2.9794599184285175</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5">
+        <v>2.9794298159186772</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>1900.0562247</v>
+        <v>1900.0547684000001</v>
       </c>
       <c r="C282" s="5">
-        <v>-1.8387192000000141</v>
+        <v>-1.8393206999999165</v>
       </c>
       <c r="D282" s="5">
-        <v>-1.1539903068271906</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5">
+        <v>-1.1543663219192535</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>1909.2173951</v>
+        <v>1909.2187718</v>
       </c>
       <c r="C283" s="5">
-        <v>9.1611703999999463</v>
+        <v>9.1640033999999559</v>
       </c>
       <c r="D283" s="5">
-        <v>5.9417549494747535</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5">
+        <v>5.9436460671493885</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>1914.8194668000001</v>
+        <v>1914.8188677999999</v>
       </c>
       <c r="C284" s="5">
-        <v>5.6020717000001241</v>
+        <v>5.600095999999894</v>
       </c>
       <c r="D284" s="5">
-        <v>3.5784522197416457</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5">
+        <v>3.5771671458369569</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>1919.8980509</v>
+        <v>1919.8973735</v>
       </c>
       <c r="C285" s="5">
-        <v>5.0785840999999436</v>
+        <v>5.0785057000000506</v>
       </c>
       <c r="D285" s="5">
-        <v>3.2295428437683515</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5">
+        <v>3.2294932836603341</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>1926.5336268000001</v>
+        <v>1926.5361505999999</v>
       </c>
       <c r="C286" s="5">
-        <v>6.6355759000000489</v>
+        <v>6.6387770999999702</v>
       </c>
       <c r="D286" s="5">
-        <v>4.2272102306865511</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5">
+        <v>4.2292900241542863</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>1937.0979176999999</v>
+        <v>1937.0972951000001</v>
       </c>
       <c r="C287" s="5">
-        <v>10.564290899999833</v>
+        <v>10.561144500000182</v>
       </c>
       <c r="D287" s="5">
-        <v>6.7824215484164396</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5">
+        <v>6.7803310735000899</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>1943.9378188999999</v>
+        <v>1943.9388773000001</v>
       </c>
       <c r="C288" s="5">
-        <v>6.8399011999999857</v>
+        <v>6.841582199999948</v>
       </c>
       <c r="D288" s="5">
-        <v>4.3204702604322076</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5">
+        <v>4.321554202150657</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>1953.3514094</v>
+        <v>1953.3525187</v>
       </c>
       <c r="C289" s="5">
-        <v>9.4135905000000548</v>
+        <v>9.4136413999999604</v>
       </c>
       <c r="D289" s="5">
-        <v>5.9683409971370782</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5">
+        <v>5.9683707961540211</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>1959.1745802</v>
+        <v>1959.1771283999999</v>
       </c>
       <c r="C290" s="5">
-        <v>5.8231708000000708</v>
+        <v>5.8246096999998827</v>
       </c>
       <c r="D290" s="5">
-        <v>3.6365828519340004</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5">
+        <v>3.6374941365592495</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>1963.5407075999999</v>
+        <v>1963.5414406</v>
       </c>
       <c r="C291" s="5">
-        <v>4.3661273999998684</v>
+        <v>4.3643122000000858</v>
       </c>
       <c r="D291" s="5">
-        <v>2.7072887715474669</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5">
+        <v>2.7061458383116799</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>1975.1799914999999</v>
+        <v>1975.1753819</v>
       </c>
       <c r="C292" s="5">
-        <v>11.639283900000009</v>
+        <v>11.63394130000006</v>
       </c>
       <c r="D292" s="5">
-        <v>7.3497946948996473</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5">
+        <v>7.3463075108002984</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>1976.4422423999999</v>
+        <v>1976.4401826000001</v>
       </c>
       <c r="C293" s="5">
-        <v>1.2622509000000264</v>
+        <v>1.2648007000000234</v>
       </c>
       <c r="D293" s="5">
-        <v>0.76956850938669774</v>
+        <v>0.77113035529925433</v>
       </c>
       <c r="E293" s="5">
-        <v>3.9196328240472811</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5">
+        <v>3.9195712278214279</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>1981.7393996000001</v>
+        <v>1981.7369128</v>
       </c>
       <c r="C294" s="5">
-        <v>5.2971572000001288</v>
+        <v>5.2967301999999563</v>
       </c>
       <c r="D294" s="5">
-        <v>3.2640124582784535</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5">
+        <v>3.2637489100939332</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>1987.2874432999999</v>
+        <v>1987.2912512</v>
       </c>
       <c r="C295" s="5">
-        <v>5.5480436999998801</v>
+        <v>5.554338400000006</v>
       </c>
       <c r="D295" s="5">
-        <v>3.4117138256493984</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5">
+        <v>3.4156489052158401</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>1995.8595705</v>
+        <v>1995.8600305</v>
       </c>
       <c r="C296" s="5">
-        <v>8.5721272000000681</v>
+        <v>8.5687792999999601</v>
       </c>
       <c r="D296" s="5">
-        <v>5.3007608552209762</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5">
+        <v>5.2986308733937726</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>2002.9472135999999</v>
+        <v>2002.9423153</v>
       </c>
       <c r="C297" s="5">
-        <v>7.0876430999999229</v>
+        <v>7.0822848000000249</v>
       </c>
       <c r="D297" s="5">
-        <v>4.345632525121812</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5">
+        <v>4.3422817990045992</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>2009.6693263</v>
+        <v>2009.6747866999999</v>
       </c>
       <c r="C298" s="5">
-        <v>6.7221127000000251</v>
+        <v>6.7324713999998949</v>
       </c>
       <c r="D298" s="5">
-        <v>4.1025098255762282</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5">
+        <v>4.1089593125468005</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>2018.4151213</v>
+        <v>2018.4091026999999</v>
       </c>
       <c r="C299" s="5">
-        <v>8.7457950000000437</v>
+        <v>8.7343160000000353</v>
       </c>
       <c r="D299" s="5">
-        <v>5.3490555572940579</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5">
+        <v>5.3418513072730267</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>2024.1329381</v>
+        <v>2024.1394118999999</v>
       </c>
       <c r="C300" s="5">
-        <v>5.7178168000000369</v>
+        <v>5.7303091999999651</v>
       </c>
       <c r="D300" s="5">
-        <v>3.4528576446714698</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5">
+        <v>3.4605301812175693</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>2032.0125633</v>
+        <v>2032.0155186</v>
       </c>
       <c r="C301" s="5">
-        <v>7.879625199999964</v>
+        <v>7.8761067000000367</v>
       </c>
       <c r="D301" s="5">
-        <v>4.7727347351030236</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5">
+        <v>4.7705421588263075</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>2037.7817623000001</v>
+        <v>2037.786132</v>
       </c>
       <c r="C302" s="5">
-        <v>5.7691990000000715</v>
+        <v>5.770613400000002</v>
       </c>
       <c r="D302" s="5">
-        <v>3.460694233291095</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5">
+        <v>3.4615508533062833</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>2047.2012238</v>
+        <v>2047.2007255000001</v>
       </c>
       <c r="C303" s="5">
-        <v>9.4194614999998976</v>
+        <v>9.4145935000001373</v>
       </c>
       <c r="D303" s="5">
-        <v>5.69010685509308</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5">
+        <v>5.6870785665531942</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>2054.726416</v>
+        <v>2054.7212893999999</v>
       </c>
       <c r="C304" s="5">
-        <v>7.5251921999999922</v>
+        <v>7.5205638999998428</v>
       </c>
       <c r="D304" s="5">
-        <v>4.501292562410586</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5">
+        <v>4.4984690270909677</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>2063.4802</v>
+        <v>2063.4773690000002</v>
       </c>
       <c r="C305" s="5">
-        <v>8.753783999999996</v>
+        <v>8.7560796000002483</v>
       </c>
       <c r="D305" s="5">
-        <v>5.2338888268708361</v>
+        <v>5.2353070644877819</v>
       </c>
       <c r="E305" s="5">
-        <v>4.4037693453824245</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5">
+        <v>4.4037349152405314</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>2071.6981443999998</v>
+        <v>2071.6907675000002</v>
       </c>
       <c r="C306" s="5">
-        <v>8.2179443999998512</v>
+        <v>8.2133985000000393</v>
       </c>
       <c r="D306" s="5">
-        <v>4.8851618684729869</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5">
+        <v>4.8824069699794359</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>2079.0681917000002</v>
+        <v>2079.0680834</v>
       </c>
       <c r="C307" s="5">
-        <v>7.3700473000003512</v>
+        <v>7.3773158999997577</v>
       </c>
       <c r="D307" s="5">
-        <v>4.3535154488791195</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5">
+        <v>4.3579093015244874</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>2081.0880139999999</v>
+        <v>2081.1050885999998</v>
       </c>
       <c r="C308" s="5">
-        <v>2.0198222999997597</v>
+        <v>2.0370051999998395</v>
       </c>
       <c r="D308" s="5">
-        <v>1.172053782657323</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5">
+        <v>1.1820784560292452</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>2090.7432463</v>
+        <v>2090.7262859000002</v>
       </c>
       <c r="C309" s="5">
-        <v>9.6552323000000797</v>
+        <v>9.6211973000004036</v>
       </c>
       <c r="D309" s="5">
-        <v>5.7116997148386917</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5">
+        <v>5.6910032352217144</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>2097.9215975000002</v>
+        <v>2097.9247676999998</v>
       </c>
       <c r="C310" s="5">
-        <v>7.1783512000001792</v>
+        <v>7.1984817999996267</v>
       </c>
       <c r="D310" s="5">
-        <v>4.1987757227574196</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5">
+        <v>4.2108092323226431</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>2107.3228236999998</v>
+        <v>2107.3107000999998</v>
       </c>
       <c r="C311" s="5">
-        <v>9.4012261999996554</v>
+        <v>9.3859324000000015</v>
       </c>
       <c r="D311" s="5">
-        <v>5.5119874251363665</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5">
+        <v>5.5027902892274883</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>2117.7338049</v>
+        <v>2117.7512459</v>
       </c>
       <c r="C312" s="5">
-        <v>10.410981200000151</v>
+        <v>10.440545800000109</v>
       </c>
       <c r="D312" s="5">
-        <v>6.0922304654109638</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5">
+        <v>6.1100411383548492</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>2120.9759862999999</v>
+        <v>2120.9819192999998</v>
       </c>
       <c r="C313" s="5">
-        <v>3.2421813999999358</v>
+        <v>3.2306733999998869</v>
       </c>
       <c r="D313" s="5">
-        <v>1.8527095707428831</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5">
+        <v>1.8460628431720139</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>2125.0437901999999</v>
+        <v>2125.0549255999999</v>
       </c>
       <c r="C314" s="5">
-        <v>4.0678038999999444</v>
+        <v>4.0730063000000882</v>
       </c>
       <c r="D314" s="5">
-        <v>2.3259037086996281</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5">
+        <v>2.3289032605182003</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>2132.0171731</v>
+        <v>2132.0164697999999</v>
       </c>
       <c r="C315" s="5">
-        <v>6.9733829000001606</v>
+        <v>6.9615441999999348</v>
       </c>
       <c r="D315" s="5">
-        <v>4.009683828013233</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5">
+        <v>4.0027321255015513</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>2133.5339834000001</v>
+        <v>2133.5262446000002</v>
       </c>
       <c r="C316" s="5">
-        <v>1.5168103000000883</v>
+        <v>1.5097748000002866</v>
       </c>
       <c r="D316" s="5">
-        <v>0.85708104359634163</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5">
+        <v>0.85309038639902468</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>2141.5080736</v>
+        <v>2141.5035532000002</v>
       </c>
       <c r="C317" s="5">
-        <v>7.9740901999998641</v>
+        <v>7.9773086000000148</v>
       </c>
       <c r="D317" s="5">
-        <v>4.5783571566919701</v>
+        <v>4.5802601363095885</v>
       </c>
       <c r="E317" s="5">
-        <v>3.7813725375217988</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5">
+        <v>3.7812958538921526</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>2155.3853356</v>
+        <v>2155.3733519000002</v>
       </c>
       <c r="C318" s="5">
-        <v>13.877261999999973</v>
+        <v>13.869798700000047</v>
       </c>
       <c r="D318" s="5">
-        <v>8.0593852589063264</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5">
+        <v>8.0549129224298142</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>2161.8229569</v>
+        <v>2161.8150166999999</v>
       </c>
       <c r="C319" s="5">
-        <v>6.4376213000000462</v>
+        <v>6.4416647999996712</v>
       </c>
       <c r="D319" s="5">
-        <v>3.643580474098429</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5">
+        <v>3.6459273779239521</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>2164.4341551000002</v>
+        <v>2164.4619373</v>
       </c>
       <c r="C320" s="5">
-        <v>2.6111982000002172</v>
+        <v>2.6469206000001577</v>
       </c>
       <c r="D320" s="5">
-        <v>1.4591103156008201</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5">
+        <v>1.4792117087806922</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>2174.5121475999999</v>
+        <v>2174.4822967999999</v>
       </c>
       <c r="C321" s="5">
-        <v>10.077992499999709</v>
+        <v>10.020359499999813</v>
       </c>
       <c r="D321" s="5">
-        <v>5.7327468608569854</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5">
+        <v>5.6990488069216916</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>2179.8946993</v>
+        <v>2179.8934767999999</v>
       </c>
       <c r="C322" s="5">
-        <v>5.3825517000000218</v>
+        <v>5.4111800000000585</v>
       </c>
       <c r="D322" s="5">
-        <v>3.0111241226007612</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5">
+        <v>3.0274014199311194</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>2181.0096428000002</v>
+        <v>2180.9936025000002</v>
       </c>
       <c r="C323" s="5">
-        <v>1.1149435000002086</v>
+        <v>1.1001257000002624</v>
       </c>
       <c r="D323" s="5">
-        <v>0.61548950830321303</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5">
+        <v>0.60728716536468941</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>2190.5319140000001</v>
+        <v>2190.5632274</v>
       </c>
       <c r="C324" s="5">
-        <v>9.5222711999999774</v>
+        <v>9.5696248999997806</v>
       </c>
       <c r="D324" s="5">
-        <v>5.3668482059555878</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5">
+        <v>5.3942252329371776</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>2196.7457450000002</v>
+        <v>2196.7607492000002</v>
       </c>
       <c r="C325" s="5">
-        <v>6.2138310000000274</v>
+        <v>6.1975218000002315</v>
       </c>
       <c r="D325" s="5">
-        <v>3.457625970236422</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5">
+        <v>3.4483591338968278</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>2206.9751233000002</v>
+        <v>2207.0073225000001</v>
       </c>
       <c r="C326" s="5">
-        <v>10.229378300000008</v>
+        <v>10.246573299999909</v>
       </c>
       <c r="D326" s="5">
-        <v>5.7332856938158594</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5">
+        <v>5.7431313579401122</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>2207.4815125999999</v>
+        <v>2207.4712574999999</v>
       </c>
       <c r="C327" s="5">
-        <v>0.50638929999968241</v>
+        <v>0.46393499999976484</v>
       </c>
       <c r="D327" s="5">
-        <v>0.27568711555994163</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5">
+        <v>0.25254384181354617</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>2213.4078079999999</v>
+        <v>2213.3958123000002</v>
       </c>
       <c r="C328" s="5">
-        <v>5.9262954000000718</v>
+        <v>5.924554800000351</v>
       </c>
       <c r="D328" s="5">
-        <v>3.2695656363994186</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5">
+        <v>3.2686065292744759</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>2218.3303286</v>
+        <v>2218.3311521999999</v>
       </c>
       <c r="C329" s="5">
-        <v>4.9225206000000981</v>
+        <v>4.9353398999996898</v>
       </c>
       <c r="D329" s="5">
-        <v>2.7016333355746047</v>
+        <v>2.7087703362241866</v>
       </c>
       <c r="E329" s="5">
-        <v>3.5872970056497255</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5">
+        <v>3.5875541222053053</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>2223.3770894999998</v>
+        <v>2223.3615905000001</v>
       </c>
       <c r="C330" s="5">
-        <v>5.0467608999997537</v>
+        <v>5.0304383000002417</v>
       </c>
       <c r="D330" s="5">
-        <v>2.7644524427816508</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5">
+        <v>2.7553986088897364</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>2227.8587299999999</v>
+        <v>2227.8098273999999</v>
       </c>
       <c r="C331" s="5">
-        <v>4.4816405000001396</v>
+        <v>4.4482368999997561</v>
       </c>
       <c r="D331" s="5">
-        <v>2.4458256820212743</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5">
+        <v>2.427411941624702</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>2232.8833786999999</v>
+        <v>2232.9306225</v>
       </c>
       <c r="C332" s="5">
-        <v>5.0246486999999433</v>
+        <v>5.1207951000001231</v>
       </c>
       <c r="D332" s="5">
-        <v>2.7402714892472924</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5">
+        <v>2.793433250618782</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>2236.2642885999999</v>
+        <v>2236.2208212999999</v>
       </c>
       <c r="C333" s="5">
-        <v>3.380909900000006</v>
+        <v>3.290198799999871</v>
       </c>
       <c r="D333" s="5">
-        <v>1.8321824033777023</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5">
+        <v>1.7825871862259701</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>2240.1672856</v>
+        <v>2240.1579926999998</v>
       </c>
       <c r="C334" s="5">
-        <v>3.9029970000001413</v>
+        <v>3.9371713999998974</v>
       </c>
       <c r="D334" s="5">
-        <v>2.1146060758494345</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5">
+        <v>2.1333429677919957</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>2245.1879872999998</v>
+        <v>2245.1713920000002</v>
       </c>
       <c r="C335" s="5">
-        <v>5.0207016999997904</v>
+        <v>5.0133993000004011</v>
       </c>
       <c r="D335" s="5">
-        <v>2.7228618605219745</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5">
+        <v>2.7188641174001216</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>2241.0367282000002</v>
+        <v>2241.0997256000001</v>
       </c>
       <c r="C336" s="5">
-        <v>-4.1512590999996064</v>
+        <v>-4.0716664000001401</v>
       </c>
       <c r="D336" s="5">
-        <v>-2.1963254460544257</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5">
+        <v>-2.1546499059705404</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>2247.082699</v>
+        <v>2247.1028489</v>
       </c>
       <c r="C337" s="5">
-        <v>6.04597079999985</v>
+        <v>6.0031232999999702</v>
       </c>
       <c r="D337" s="5">
-        <v>3.2858864391055675</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5">
+        <v>3.2621623266711364</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>2254.7543540000001</v>
+        <v>2254.8297751</v>
       </c>
       <c r="C338" s="5">
-        <v>7.6716550000001007</v>
+        <v>7.7269261999999799</v>
       </c>
       <c r="D338" s="5">
-        <v>4.1746713621122922</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5">
+        <v>4.205280898587227</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>2258.4363186999999</v>
+        <v>2258.4109469999999</v>
       </c>
       <c r="C339" s="5">
-        <v>3.6819646999997531</v>
+        <v>3.5811718999998448</v>
       </c>
       <c r="D339" s="5">
-        <v>1.9772696665436573</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5">
+        <v>1.9226039073939605</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>2267.6515801999999</v>
+        <v>2267.6217277000001</v>
       </c>
       <c r="C340" s="5">
-        <v>9.2152614999999969</v>
+        <v>9.210780700000214</v>
       </c>
       <c r="D340" s="5">
-        <v>5.0078417330227776</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5">
+        <v>5.0054093573376646</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>2266.3244828000002</v>
+        <v>2266.3244883000002</v>
       </c>
       <c r="C341" s="5">
-        <v>-1.3270973999997295</v>
+        <v>-1.297239399999853</v>
       </c>
       <c r="D341" s="5">
-        <v>-0.70001976666272947</v>
+        <v>-0.68432871651270544</v>
       </c>
       <c r="E341" s="5">
-        <v>2.1635260349295971</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5">
+        <v>2.1634883526025162</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>2268.4221679000002</v>
+        <v>2268.4029270999999</v>
       </c>
       <c r="C342" s="5">
-        <v>2.0976851000000352</v>
+        <v>2.0784387999997307</v>
       </c>
       <c r="D342" s="5">
-        <v>1.1163786478429527</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5">
+        <v>1.1060841309717295</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>2275.0644745999998</v>
+        <v>2274.9750764999999</v>
       </c>
       <c r="C343" s="5">
-        <v>6.6423066999996081</v>
+        <v>6.5721493999999439</v>
       </c>
       <c r="D343" s="5">
-        <v>3.5709391865411222</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5">
+        <v>3.5326497037069249</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>2281.7633437999998</v>
+        <v>2281.804729</v>
       </c>
       <c r="C344" s="5">
-        <v>6.6988691999999901</v>
+        <v>6.8296525000000656</v>
       </c>
       <c r="D344" s="5">
-        <v>3.5911562299224542</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5">
+        <v>3.6625751228652303</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>2279.7546481999998</v>
+        <v>2279.7092665</v>
       </c>
       <c r="C345" s="5">
-        <v>-2.00869560000001</v>
+        <v>-2.0954624999999396</v>
       </c>
       <c r="D345" s="5">
-        <v>-1.0512913532049195</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5">
+        <v>-1.0964536696115523</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>2287.4528218</v>
+        <v>2287.4437287000001</v>
       </c>
       <c r="C346" s="5">
-        <v>7.6981736000002456</v>
+        <v>7.7344622000000527</v>
       </c>
       <c r="D346" s="5">
-        <v>4.1282162537798373</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5">
+        <v>4.1481250298057049</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>2295.0992037999999</v>
+        <v>2295.0847831999999</v>
       </c>
       <c r="C347" s="5">
-        <v>7.6463819999999032</v>
+        <v>7.641054499999882</v>
       </c>
       <c r="D347" s="5">
-        <v>4.0858757047359529</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5">
+        <v>4.0829929592492986</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>2296.0172584000002</v>
+        <v>2296.1148794999999</v>
       </c>
       <c r="C348" s="5">
-        <v>0.91805460000023231</v>
+        <v>1.0300962999999683</v>
       </c>
       <c r="D348" s="5">
-        <v>0.48106524383317861</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5">
+        <v>0.53992408076577458</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>2302.6163854000001</v>
+        <v>2302.6461454999999</v>
       </c>
       <c r="C349" s="5">
-        <v>6.5991269999999531</v>
+        <v>6.5312659999999596</v>
       </c>
       <c r="D349" s="5">
-        <v>3.5040422440144603</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5">
+        <v>3.4672937106079882</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>2305.4786769000002</v>
+        <v>2305.6268498999998</v>
       </c>
       <c r="C350" s="5">
-        <v>2.862291500000083</v>
+        <v>2.9807043999999223</v>
       </c>
       <c r="D350" s="5">
-        <v>1.5019133046137556</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5">
+        <v>1.5644701321730015</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>2308.7672312</v>
+        <v>2308.7068629999999</v>
       </c>
       <c r="C351" s="5">
-        <v>3.2885542999997597</v>
+        <v>3.0800131000000874</v>
       </c>
       <c r="D351" s="5">
-        <v>1.7251828434299288</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5">
+        <v>1.6148721747882178</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>2316.9742090999998</v>
+        <v>2316.9207105</v>
       </c>
       <c r="C352" s="5">
-        <v>8.2069778999998562</v>
+        <v>8.2138475000001563</v>
       </c>
       <c r="D352" s="5">
-        <v>4.3500346400173084</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5">
+        <v>4.3538634301348189</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>2318.3468717000001</v>
+        <v>2318.3383098999998</v>
       </c>
       <c r="C353" s="5">
-        <v>1.3726626000002398</v>
+        <v>1.4175993999997445</v>
       </c>
       <c r="D353" s="5">
-        <v>0.71324616322534506</v>
+        <v>0.73669137362406545</v>
       </c>
       <c r="E353" s="5">
-        <v>2.2954519220357739</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5">
+        <v>2.2950738902801859</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>2319.3286357000002</v>
+        <v>2319.2971158</v>
       </c>
       <c r="C354" s="5">
-        <v>0.98176400000011199</v>
+        <v>0.95880590000024313</v>
       </c>
       <c r="D354" s="5">
-        <v>0.50935632789927965</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5">
+        <v>0.49741999940906556</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>2325.7068107</v>
+        <v>2325.5721715999998</v>
       </c>
       <c r="C355" s="5">
-        <v>6.3781749999998283</v>
+        <v>6.2750557999997909</v>
       </c>
       <c r="D355" s="5">
-        <v>3.3503842074520174</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5">
+        <v>3.29545380478653</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>2331.9271592999999</v>
+        <v>2331.9630089000002</v>
       </c>
       <c r="C356" s="5">
-        <v>6.220348599999852</v>
+        <v>6.3908373000003849</v>
       </c>
       <c r="D356" s="5">
-        <v>3.2571634604501076</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5">
+        <v>3.3479870303183779</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>2337.0843682</v>
+        <v>2337.0384340000001</v>
       </c>
       <c r="C357" s="5">
-        <v>5.1572089000001142</v>
+        <v>5.0754250999998476</v>
       </c>
       <c r="D357" s="5">
-        <v>2.6863981056650221</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5">
+        <v>2.6432444557135337</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>2344.755013</v>
+        <v>2344.7456784000001</v>
       </c>
       <c r="C358" s="5">
-        <v>7.6706447999999909</v>
+        <v>7.707244400000036</v>
       </c>
       <c r="D358" s="5">
-        <v>4.0104533175553847</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5">
+        <v>4.0300178000886033</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>2351.6408600999998</v>
+        <v>2351.6491448000002</v>
       </c>
       <c r="C359" s="5">
-        <v>6.8858470999998644</v>
+        <v>6.9034664000000703</v>
       </c>
       <c r="D359" s="5">
-        <v>3.5815233230490184</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5">
+        <v>3.5908510541240224</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>2359.2778198000001</v>
+        <v>2359.4082512</v>
       </c>
       <c r="C360" s="5">
-        <v>7.6369597000002614</v>
+        <v>7.7591063999998369</v>
       </c>
       <c r="D360" s="5">
-        <v>3.9673674792736424</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5">
+        <v>4.0319637414717224</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>2366.6209018</v>
+        <v>2366.6611435</v>
       </c>
       <c r="C361" s="5">
-        <v>7.3430819999998675</v>
+        <v>7.252892299999985</v>
       </c>
       <c r="D361" s="5">
-        <v>3.7995169756154468</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5">
+        <v>3.7518475599691348</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>2370.3520779</v>
+        <v>2370.5928039999999</v>
       </c>
       <c r="C362" s="5">
-        <v>3.7311761000000843</v>
+        <v>3.9316604999999072</v>
       </c>
       <c r="D362" s="5">
-        <v>1.9083921101290313</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5">
+        <v>2.0118386700897828</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>2378.2070008999999</v>
+        <v>2378.1226215000002</v>
       </c>
       <c r="C363" s="5">
-        <v>7.8549229999998715</v>
+        <v>7.529817500000263</v>
       </c>
       <c r="D363" s="5">
-        <v>4.0498693600153235</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5">
+        <v>3.878910972207561</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>2389.0766036</v>
+        <v>2388.9437493999999</v>
       </c>
       <c r="C364" s="5">
-        <v>10.869602700000087</v>
+        <v>10.821127899999738</v>
       </c>
       <c r="D364" s="5">
-        <v>5.6245967532432495</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5">
+        <v>5.5990855697480413</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>2389.9516543999998</v>
+        <v>2389.9280078000002</v>
       </c>
       <c r="C365" s="5">
-        <v>0.87505079999982627</v>
+        <v>0.98425840000027165</v>
       </c>
       <c r="D365" s="5">
-        <v>0.44041236861218636</v>
+        <v>0.4955287003920672</v>
       </c>
       <c r="E365" s="5">
-        <v>3.0886138555915599</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5">
+        <v>3.087974589139586</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>2397.0467973</v>
+        <v>2397.0041230000002</v>
       </c>
       <c r="C366" s="5">
-        <v>7.0951429000001554</v>
+        <v>7.0761152000000038</v>
       </c>
       <c r="D366" s="5">
-        <v>3.621234913113125</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5">
+        <v>3.6114011452004435</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>2403.1248052000001</v>
+        <v>2402.9816337000002</v>
       </c>
       <c r="C367" s="5">
-        <v>6.0780079000001024</v>
+        <v>5.9775107000000389</v>
       </c>
       <c r="D367" s="5">
-        <v>3.0855427115156209</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5">
+        <v>3.0338776758889185</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>2389.9917188999998</v>
+        <v>2389.9795484000001</v>
       </c>
       <c r="C368" s="5">
-        <v>-13.133086300000286</v>
+        <v>-13.00208530000009</v>
       </c>
       <c r="D368" s="5">
-        <v>-6.3644343051685537</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5">
+        <v>-6.3031915625302082</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>2114.6087530999998</v>
+        <v>2114.5709864999999</v>
       </c>
       <c r="C369" s="5">
-        <v>-275.38296579999997</v>
+        <v>-275.40856190000022</v>
       </c>
       <c r="D369" s="5">
-        <v>-76.985393546683028</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5">
+        <v>-76.9889194056734</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>2168.0827043999998</v>
+        <v>2168.0938461999999</v>
       </c>
       <c r="C370" s="5">
-        <v>53.473951299999953</v>
+        <v>53.522859700000026</v>
       </c>
       <c r="D370" s="5">
-        <v>34.942835706501917</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5">
+        <v>34.980083464446324</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>2218.8920573</v>
+        <v>2218.9424288</v>
       </c>
       <c r="C371" s="5">
-        <v>50.809352900000249</v>
+        <v>50.8485826000001</v>
       </c>
       <c r="D371" s="5">
-        <v>32.045610179557116</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5">
+        <v>32.073440836001829</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>2234.0789669999999</v>
+        <v>2234.2308742</v>
       </c>
       <c r="C372" s="5">
-        <v>15.186909699999887</v>
+        <v>15.288445400000001</v>
       </c>
       <c r="D372" s="5">
-        <v>8.5295822979894567</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5">
+        <v>8.5885848526594533</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>2261.3696371000001</v>
+        <v>2261.4422678000001</v>
       </c>
       <c r="C373" s="5">
-        <v>27.29067010000017</v>
+        <v>27.211393600000065</v>
       </c>
       <c r="D373" s="5">
-        <v>15.684837797963169</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5">
+        <v>15.635045307263118</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>2280.7211990000001</v>
+        <v>2281.0257385999998</v>
       </c>
       <c r="C374" s="5">
-        <v>19.351561899999979</v>
+        <v>19.583470799999759</v>
       </c>
       <c r="D374" s="5">
-        <v>10.766315855878084</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5">
+        <v>10.901180141421829</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>2302.5240002999999</v>
+        <v>2302.4012407</v>
       </c>
       <c r="C375" s="5">
-        <v>21.802801299999828</v>
+        <v>21.375502100000176</v>
       </c>
       <c r="D375" s="5">
-        <v>12.094317618113614</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5">
+        <v>11.843280761825481</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>2312.3268913000002</v>
+        <v>2312.1437718000002</v>
       </c>
       <c r="C376" s="5">
-        <v>9.8028910000002725</v>
+        <v>9.7425311000001784</v>
       </c>
       <c r="D376" s="5">
-        <v>5.2302904938691164</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5">
+        <v>5.1976162308544405</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>2324.3542410999999</v>
+        <v>2324.2974669999999</v>
       </c>
       <c r="C377" s="5">
-        <v>12.027349799999683</v>
+        <v>12.153695199999675</v>
       </c>
       <c r="D377" s="5">
-        <v>6.4233795009512651</v>
+        <v>6.4933479694837537</v>
       </c>
       <c r="E377" s="5">
-        <v>-2.7447171652712044</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5">
+        <v>-2.7461304518714424</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>2337.5969882999998</v>
+        <v>2337.5105020999999</v>
       </c>
       <c r="C378" s="5">
-        <v>13.24274719999994</v>
+        <v>13.21303510000007</v>
       </c>
       <c r="D378" s="5">
-        <v>7.0552239826022323</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5">
+        <v>7.0390737241056156</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>2334.6593162999998</v>
+        <v>2334.5220519999998</v>
       </c>
       <c r="C379" s="5">
-        <v>-2.9376720000000205</v>
+        <v>-2.9884501000001364</v>
       </c>
       <c r="D379" s="5">
-        <v>-1.4976672136006286</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5">
+        <v>-1.5234288405546192</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>2359.7070655000002</v>
+        <v>2359.62826</v>
       </c>
       <c r="C380" s="5">
-        <v>25.047749200000453</v>
+        <v>25.106208000000152</v>
       </c>
       <c r="D380" s="5">
-        <v>13.661904952197034</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5">
+        <v>13.696553030616453</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>2369.3902803999999</v>
+        <v>2369.3492396000001</v>
       </c>
       <c r="C381" s="5">
-        <v>9.6832148999997116</v>
+        <v>9.7209796000001916</v>
       </c>
       <c r="D381" s="5">
-        <v>5.0369532733719691</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5">
+        <v>5.0572174416947613</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>2380.7369483000002</v>
+        <v>2380.7620922000001</v>
       </c>
       <c r="C382" s="5">
-        <v>11.346667900000284</v>
+        <v>11.412852599999951</v>
       </c>
       <c r="D382" s="5">
-        <v>5.9004277744093336</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5">
+        <v>5.9358672286227376</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>2395.8343635000001</v>
+        <v>2396.0140679000001</v>
       </c>
       <c r="C383" s="5">
-        <v>15.097415199999887</v>
+        <v>15.251975700000003</v>
       </c>
       <c r="D383" s="5">
-        <v>7.880892625143554</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5">
+        <v>7.9643507439447037</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>2421.3608386000001</v>
+        <v>2421.6016788000002</v>
       </c>
       <c r="C384" s="5">
-        <v>25.526475099999971</v>
+        <v>25.587610900000072</v>
       </c>
       <c r="D384" s="5">
-        <v>13.561911295925654</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5">
+        <v>13.595242959951136</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>2429.1942340999999</v>
+        <v>2429.2632687</v>
       </c>
       <c r="C385" s="5">
-        <v>7.8333954999998241</v>
+        <v>7.6615898999998535</v>
       </c>
       <c r="D385" s="5">
-        <v>3.9519712999194878</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5">
+        <v>3.8633901585940267</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>2442.075382</v>
+        <v>2442.4300856999998</v>
       </c>
       <c r="C386" s="5">
-        <v>12.881147900000087</v>
+        <v>13.16681699999981</v>
       </c>
       <c r="D386" s="5">
-        <v>6.5520692213656639</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5">
+        <v>6.7015403059969003</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>2474.7490455000002</v>
+        <v>2474.5709344000002</v>
       </c>
       <c r="C387" s="5">
-        <v>32.673663500000202</v>
+        <v>32.140848700000333</v>
       </c>
       <c r="D387" s="5">
-        <v>17.291137349930708</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5">
+        <v>16.985813395434125</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>2485.1000961</v>
+        <v>2484.8276899000002</v>
       </c>
       <c r="C388" s="5">
-        <v>10.35105059999978</v>
+        <v>10.256755500000054</v>
       </c>
       <c r="D388" s="5">
-        <v>5.1362902455226678</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5">
+        <v>5.08880314034581</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>2498.3673371</v>
+        <v>2498.2767822000001</v>
       </c>
       <c r="C389" s="5">
-        <v>13.267241000000013</v>
+        <v>13.449092299999847</v>
       </c>
       <c r="D389" s="5">
-        <v>6.5979584642978928</v>
+        <v>6.691859948939749</v>
       </c>
       <c r="E389" s="5">
-        <v>7.4865135839900399</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5">
+        <v>7.4852430753864496</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>2505.0360602000001</v>
+        <v>2504.8516674000002</v>
       </c>
       <c r="C390" s="5">
-        <v>6.6687231000000793</v>
+        <v>6.5748852000001534</v>
       </c>
       <c r="D390" s="5">
-        <v>3.2505235126958798</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5">
+        <v>3.2042380956776251</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>2527.1268506000001</v>
+        <v>2527.0548047000002</v>
       </c>
       <c r="C391" s="5">
-        <v>22.09079040000006</v>
+        <v>22.20313729999998</v>
       </c>
       <c r="D391" s="5">
-        <v>11.110914514705673</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5">
+        <v>11.171066854666488</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>2537.8358358</v>
+        <v>2537.6502387999999</v>
       </c>
       <c r="C392" s="5">
-        <v>10.708985199999915</v>
+        <v>10.595434099999693</v>
       </c>
       <c r="D392" s="5">
-        <v>5.2053441963878511</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5">
+        <v>5.1490215036420928</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>2558.2065579999999</v>
+        <v>2558.154806</v>
       </c>
       <c r="C393" s="5">
-        <v>20.370722199999818</v>
+        <v>20.50456720000011</v>
       </c>
       <c r="D393" s="5">
-        <v>10.068991657151827</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5">
+        <v>10.138891805021434</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>2565.5782866999998</v>
+        <v>2565.6563262999998</v>
       </c>
       <c r="C394" s="5">
-        <v>7.3717286999999487</v>
+        <v>7.501520299999811</v>
       </c>
       <c r="D394" s="5">
-        <v>3.513254051298853</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5">
+        <v>3.5761853948053979</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>2570.9234707000001</v>
+        <v>2571.2370747</v>
       </c>
       <c r="C395" s="5">
-        <v>5.3451840000002449</v>
+        <v>5.580748400000175</v>
       </c>
       <c r="D395" s="5">
-        <v>2.5289554020394567</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5">
+        <v>2.6416631916932332</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>2596.8648972999999</v>
+        <v>2597.2624642000001</v>
       </c>
       <c r="C396" s="5">
-        <v>25.941426599999886</v>
+        <v>26.025389500000074</v>
       </c>
       <c r="D396" s="5">
-        <v>12.803475849525414</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5">
+        <v>12.845594961701323</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>2613.3774833000002</v>
+        <v>2613.5604908999999</v>
       </c>
       <c r="C397" s="5">
-        <v>16.512586000000283</v>
+        <v>16.298026699999809</v>
       </c>
       <c r="D397" s="5">
-        <v>7.9029872623664676</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5">
+        <v>7.795493784811236</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>2621.2530725000001</v>
+        <v>2621.5715452999998</v>
       </c>
       <c r="C398" s="5">
-        <v>7.8755891999999221</v>
+        <v>8.0110543999999209</v>
       </c>
       <c r="D398" s="5">
-        <v>3.6768255676478123</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5">
+        <v>3.7408731208646406</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>2631.9691880999999</v>
+        <v>2631.6245509</v>
       </c>
       <c r="C399" s="5">
-        <v>10.716115599999739</v>
+        <v>10.053005600000233</v>
       </c>
       <c r="D399" s="5">
-        <v>5.0176217563746128</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5">
+        <v>4.6999749517181888</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>2634.6728862</v>
+        <v>2634.3697754</v>
       </c>
       <c r="C400" s="5">
-        <v>2.7036981000001106</v>
+        <v>2.7452244999999493</v>
       </c>
       <c r="D400" s="5">
-        <v>1.2396920783896315</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5">
+        <v>1.2590078176007546</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>2629.7866690999999</v>
+        <v>2629.6499924999998</v>
       </c>
       <c r="C401" s="5">
-        <v>-4.8862171000000671</v>
+        <v>-4.7197829000001548</v>
       </c>
       <c r="D401" s="5">
-        <v>-2.2029377029710862</v>
+        <v>-2.1288816750261952</v>
       </c>
       <c r="E401" s="5">
-        <v>5.2602085389310993</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5">
+        <v>5.2585530648974643</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>2648.3485255999999</v>
+        <v>2648.0239427000001</v>
       </c>
       <c r="C402" s="5">
-        <v>18.561856499999976</v>
+        <v>18.373950200000309</v>
       </c>
       <c r="D402" s="5">
-        <v>8.806646121639595</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5">
+        <v>8.7145118016183751</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>2652.8419908999999</v>
+        <v>2652.8004347000001</v>
       </c>
       <c r="C403" s="5">
-        <v>4.4934653000000253</v>
+        <v>4.776491999999962</v>
       </c>
       <c r="D403" s="5">
-        <v>2.0551535933225562</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5">
+        <v>2.1861577462994219</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>2660.3904139000001</v>
+        <v>2660.1172916999999</v>
       </c>
       <c r="C404" s="5">
-        <v>7.5484230000001844</v>
+        <v>7.3168569999997999</v>
       </c>
       <c r="D404" s="5">
-        <v>3.4684379865692616</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5">
+        <v>3.3604698155844881</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>2660.8292047999998</v>
+        <v>2660.7559434</v>
       </c>
       <c r="C405" s="5">
-        <v>0.43879089999973075</v>
+        <v>0.6386517000000822</v>
       </c>
       <c r="D405" s="5">
-        <v>0.19810137427673791</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5">
+        <v>0.28848157606382596</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>2663.4693907999999</v>
+        <v>2663.5994498999999</v>
       </c>
       <c r="C406" s="5">
-        <v>2.6401860000000852</v>
+        <v>2.8435064999998758</v>
       </c>
       <c r="D406" s="5">
-        <v>1.1972097073817745</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5">
+        <v>1.2899851133787221</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>2668.4494386000001</v>
+        <v>2668.8924519000002</v>
       </c>
       <c r="C407" s="5">
-        <v>4.9800478000001931</v>
+        <v>5.2930020000003424</v>
       </c>
       <c r="D407" s="5">
-        <v>2.2669296952390505</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5">
+        <v>2.4108292299941825</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>2664.2143675000002</v>
+        <v>2664.8411772999998</v>
       </c>
       <c r="C408" s="5">
-        <v>-4.2350710999999137</v>
+        <v>-4.0512746000003972</v>
       </c>
       <c r="D408" s="5">
-        <v>-1.8879719368338654</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5">
+        <v>-1.8064221057548235</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>2672.0700222999999</v>
+        <v>2672.3584896000002</v>
       </c>
       <c r="C409" s="5">
-        <v>7.8556547999996837</v>
+        <v>7.5173123000004125</v>
       </c>
       <c r="D409" s="5">
-        <v>3.5962475603358524</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5">
+        <v>3.4381250505025829</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>2671.9113728000002</v>
+        <v>2672.2827960999998</v>
       </c>
       <c r="C410" s="5">
-        <v>-0.15864949999968303</v>
+        <v>-7.5693500000397762E-2</v>
       </c>
       <c r="D410" s="5">
-        <v>-7.1224646721790297E-2</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5">
+        <v>-3.3984232042738594E-2</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>2668.9355332999999</v>
+        <v>2668.3970641999999</v>
       </c>
       <c r="C411" s="5">
-        <v>-2.9758395000003475</v>
+        <v>-3.8857318999998824</v>
       </c>
       <c r="D411" s="5">
-        <v>-1.3283426252457375</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5">
+        <v>-1.7310170820965531</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>2672.4545677000001</v>
+        <v>2672.1184818000002</v>
       </c>
       <c r="C412" s="5">
-        <v>3.5190344000002369</v>
+        <v>3.7214176000002226</v>
       </c>
       <c r="D412" s="5">
-        <v>1.5937438656533409</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5">
+        <v>1.6864487075748613</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>2670.2449078999998</v>
+        <v>2669.9939991000001</v>
       </c>
       <c r="C413" s="5">
-        <v>-2.2096598000002814</v>
+        <v>-2.1244827000000441</v>
       </c>
       <c r="D413" s="5">
-        <v>-0.98769375152314431</v>
+        <v>-0.94990578023146366</v>
       </c>
       <c r="E413" s="5">
-        <v>1.5384608673921774</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5">
+        <v>1.5341968214425794</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>2679.4395438000001</v>
+        <v>2678.9536545000001</v>
       </c>
       <c r="C414" s="5">
-        <v>9.1946359000003213</v>
+        <v>8.9596553999999742</v>
       </c>
       <c r="D414" s="5">
-        <v>4.2112015811923698</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5">
+        <v>4.1019781392563237</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>2681.5099218</v>
+        <v>2681.4672006000001</v>
       </c>
       <c r="C415" s="5">
-        <v>2.0703779999998915</v>
+        <v>2.513546099999985</v>
       </c>
       <c r="D415" s="5">
-        <v>0.93117953556418609</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5">
+        <v>1.1317363467883146</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>2680.3813313000001</v>
+        <v>2680.0116142000002</v>
       </c>
       <c r="C416" s="5">
-        <v>-1.128590499999973</v>
+        <v>-1.4555863999999019</v>
       </c>
       <c r="D416" s="5">
-        <v>-0.50388700215014959</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5">
+        <v>-0.64945720271571972</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>2685.0378581999998</v>
+        <v>2684.9568715</v>
       </c>
       <c r="C417" s="5">
-        <v>4.6565268999997897</v>
+        <v>4.9452572999998665</v>
       </c>
       <c r="D417" s="5">
-        <v>2.1047505602912686</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5">
+        <v>2.236895859451371</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>2689.6277697999999</v>
+        <v>2689.8497659999998</v>
       </c>
       <c r="C418" s="5">
-        <v>4.5899116000000504</v>
+        <v>4.8928944999997839</v>
       </c>
       <c r="D418" s="5">
-        <v>2.0707249624654311</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5">
+        <v>2.2088553095895858</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>2691.3156823999998</v>
+        <v>2691.844298</v>
       </c>
       <c r="C419" s="5">
-        <v>1.6879125999998905</v>
+        <v>1.994532000000163</v>
       </c>
       <c r="D419" s="5">
-        <v>0.7556811344892278</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5">
+        <v>0.89344158851323296</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>2689.3416686</v>
+        <v>2690.2002560000001</v>
       </c>
       <c r="C420" s="5">
-        <v>-1.9740137999997387</v>
+        <v>-1.6440419999998994</v>
       </c>
       <c r="D420" s="5">
-        <v>-0.87662841756569465</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5">
+        <v>-0.73044225888484471</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>2698.7634947000001</v>
+        <v>2699.2069437999999</v>
       </c>
       <c r="C421" s="5">
-        <v>9.4218261000000894</v>
+        <v>9.0066877999997814</v>
       </c>
       <c r="D421" s="5">
-        <v>4.2860343959864267</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5">
+        <v>4.0923644504964996</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>2700.6149212</v>
+        <v>2701.0895943</v>
       </c>
       <c r="C422" s="5">
-        <v>1.8514264999998886</v>
+        <v>1.8826505000001816</v>
       </c>
       <c r="D422" s="5">
-        <v>0.82634653263051749</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5">
+        <v>0.8401976567161018</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>2705.6160378999998</v>
+        <v>2704.8443349999998</v>
       </c>
       <c r="C423" s="5">
-        <v>5.001116699999784</v>
+        <v>3.7547406999997293</v>
       </c>
       <c r="D423" s="5">
-        <v>2.2449862694053913</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5">
+        <v>1.6809131526231313</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>2708.4375011000002</v>
+        <v>2708.1788674999998</v>
       </c>
       <c r="C424" s="5">
-        <v>2.8214632000003803</v>
+        <v>3.334532500000023</v>
       </c>
       <c r="D424" s="5">
-        <v>1.2585830504335815</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5">
+        <v>1.4894321679937095</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>2710.4890793999998</v>
+        <v>2710.0069346</v>
       </c>
       <c r="C425" s="5">
-        <v>2.051578299999619</v>
+        <v>1.8280671000002258</v>
       </c>
       <c r="D425" s="5">
-        <v>0.91276850597254988</v>
+        <v>0.8130345985608578</v>
       </c>
       <c r="E425" s="5">
-        <v>1.507134097735241</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5">
+        <v>1.4986151846591245</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>2712.9625657000001</v>
+        <v>2712.3362201</v>
       </c>
       <c r="C426" s="5">
-        <v>2.4734863000003315</v>
+        <v>2.329285499999969</v>
       </c>
       <c r="D426" s="5">
-        <v>1.1005860740839868</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5">
+        <v>1.036305121062453</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>2715.8069959999998</v>
+        <v>2715.7098504999999</v>
       </c>
       <c r="C427" s="5">
-        <v>2.844430299999658</v>
+        <v>3.3736303999999109</v>
       </c>
       <c r="D427" s="5">
-        <v>1.2654314989922533</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5">
+        <v>1.5028248396566246</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>2719.2987210000001</v>
+        <v>2718.8711708999999</v>
       </c>
       <c r="C428" s="5">
-        <v>3.491725000000315</v>
+        <v>3.1613204000000223</v>
       </c>
       <c r="D428" s="5">
-        <v>1.5538022068547708</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5">
+        <v>1.4058818908720516</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>2722.7923937</v>
+        <v>2722.7180883000001</v>
       </c>
       <c r="C429" s="5">
-        <v>3.4936726999999337</v>
+        <v>3.8469174000001658</v>
       </c>
       <c r="D429" s="5">
-        <v>1.5526646530494848</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5">
+        <v>1.7111493163959102</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>2725.6106439999999</v>
+        <v>2725.9113373</v>
       </c>
       <c r="C430" s="5">
-        <v>2.8182502999998178</v>
+        <v>3.1932489999999234</v>
       </c>
       <c r="D430" s="5">
-        <v>1.249165933449925</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5">
+        <v>1.4164938092432022</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>2720.2015768000001</v>
+        <v>2720.8278630999998</v>
       </c>
       <c r="C431" s="5">
-        <v>-5.4090671999997539</v>
+        <v>-5.0834742000001825</v>
       </c>
       <c r="D431" s="5">
-        <v>-2.3556187956447094</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5">
+        <v>-2.2150346925470243</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>2726.1530898999999</v>
+        <v>2727.2073629000001</v>
       </c>
       <c r="C432" s="5">
-        <v>5.9515130999998291</v>
+        <v>6.3794998000003034</v>
       </c>
       <c r="D432" s="5">
-        <v>2.6572979341921599</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5">
+        <v>2.8501979216235318</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>2729.0497267999999</v>
+        <v>2729.5306403999998</v>
       </c>
       <c r="C433" s="5">
-        <v>2.8966368999999759</v>
+        <v>2.3232774999996764</v>
       </c>
       <c r="D433" s="5">
-        <v>1.2825214303222365</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5">
+        <v>1.0270699439857367</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>2729.7616938000001</v>
+        <v>2730.4347871</v>
       </c>
       <c r="C434" s="5">
-        <v>0.71196700000018609</v>
+        <v>0.90414670000018305</v>
       </c>
       <c r="D434" s="5">
-        <v>0.31351109153145984</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5">
+        <v>0.3982204398940814</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>2725.7185168999999</v>
+        <v>2737.4422886000002</v>
       </c>
       <c r="C435" s="5">
-        <v>-4.0431769000001623</v>
+        <v>7.0075015000002168</v>
       </c>
       <c r="D435" s="5">
-        <v>-1.7629679669352916</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5">
+        <v>3.1235757112364038</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>2726.1071016000001</v>
+        <v>2740.1196762</v>
       </c>
       <c r="C436" s="5">
-        <v>0.38858470000013767</v>
+        <v>2.6773875999997472</v>
       </c>
       <c r="D436" s="5">
-        <v>0.1712089618195245</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5">
+        <v>1.1800083226461755</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>2732.6130613999999</v>
+        <v>2744.8811894999999</v>
       </c>
       <c r="C437" s="5">
-        <v>6.5059597999998005</v>
+        <v>4.7615132999999332</v>
       </c>
       <c r="D437" s="5">
-        <v>2.9017376982815923</v>
+        <v>2.1052885345010042</v>
       </c>
       <c r="E437" s="5">
-        <v>0.81623579184084694</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5">
+        <v>1.2868695815771991</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>2737.2496796999999</v>
+        <v>2749.4108541999999</v>
       </c>
       <c r="C438" s="5">
-        <v>4.6366183000000092</v>
+        <v>4.5296647000000121</v>
       </c>
       <c r="D438" s="5">
-        <v>2.055234559944652</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5">
+        <v>1.998339581736408</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>2738.116661</v>
+        <v>2749.7569555999999</v>
       </c>
       <c r="C439" s="5">
-        <v>0.86698130000013407</v>
+        <v>0.34610139999995226</v>
       </c>
       <c r="D439" s="5">
-        <v>0.38074416864757321</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>0.15116305680149544</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>2748.7731183000001</v>
+        <v>2760.4691035999999</v>
       </c>
       <c r="C440" s="5">
-        <v>10.656457300000056</v>
+        <v>10.71214800000007</v>
       </c>
       <c r="D440" s="5">
-        <v>4.7715491166487212</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5">
+        <v>4.7762804206485487</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>2748.1117880000002</v>
+        <v>2762.1969863999998</v>
       </c>
       <c r="C441" s="5">
-        <v>-0.66133029999991777</v>
+        <v>1.7278827999998612</v>
       </c>
       <c r="D441" s="5">
-        <v>-0.28832757032521972</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:5">
+        <v>0.75371699926316538</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
-    </row>
-    <row r="443" spans="1:5">
+      <c r="B442" s="5">
+        <v>2762.7897630000002</v>
+      </c>
+      <c r="C442" s="5">
+        <v>0.59277660000043397</v>
+      </c>
+      <c r="D442" s="5">
+        <v>0.25782814273960231</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5">
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5">
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>