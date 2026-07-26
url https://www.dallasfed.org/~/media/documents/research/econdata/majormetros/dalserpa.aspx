--- v7 (2026-07-06)
+++ v8 (2026-07-26)
@@ -1,99 +1,103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{4DD6E502-3FDD-4F3C-8A5B-42DCA9BEDB8A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{0DF19217-22C2-4428-93B4-445C22E4DF74}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{F287C3E8-86BE-4BEC-A3D4-8D70A41E46D8}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{B2624D8E-AB0E-4D9D-A80F-E02753175B5E}"/>
   </bookViews>
   <sheets>
     <sheet name="dalserpa" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Dallas—Plano—Irving Services Providing Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q4.</t>
   </si>
   <si>
-    <t>Last data entry May 2026</t>
+    <t>Last data entry June 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -598,51 +602,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -917,6374 +921,6651 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{24D04FBB-7BA8-4F2C-A5D5-617B4CBAFA53}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D59A59CB-2AD4-476F-B5DF-21B1AF812D56}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>1109.9026183999999</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>1112.6591851999999</v>
       </c>
       <c r="C7" s="5">
         <v>2.7565667999999732</v>
       </c>
       <c r="D7" s="5">
         <v>3.0213835581870851</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>1114.9269420999999</v>
       </c>
       <c r="C8" s="5">
         <v>2.2677568999999949</v>
       </c>
       <c r="D8" s="5">
         <v>2.4733735000053159</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>1118.1983820999999</v>
       </c>
       <c r="C9" s="5">
         <v>3.2714399999999841</v>
       </c>
       <c r="D9" s="5">
         <v>3.5784460979192634</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>1122.6701461</v>
       </c>
       <c r="C10" s="5">
         <v>4.4717640000001211</v>
       </c>
       <c r="D10" s="5">
         <v>4.9058663187913076</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>1128.4314362</v>
       </c>
       <c r="C11" s="5">
         <v>5.7612900999999965</v>
       </c>
       <c r="D11" s="5">
         <v>6.3349490268792108</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>1130.9276139000001</v>
       </c>
       <c r="C12" s="5">
         <v>2.4961777000000893</v>
       </c>
       <c r="D12" s="5">
         <v>2.6870279196160363</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>1133.9915169999999</v>
       </c>
       <c r="C13" s="5">
         <v>3.063903099999834</v>
       </c>
       <c r="D13" s="5">
         <v>3.2999160429113106</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>1136.2626176000001</v>
       </c>
       <c r="C14" s="5">
         <v>2.2711006000001817</v>
       </c>
       <c r="D14" s="5">
         <v>2.4299491907091131</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>1135.5712553000001</v>
       </c>
       <c r="C15" s="5">
         <v>-0.69136230000003707</v>
       </c>
       <c r="D15" s="5">
         <v>-0.72770502626112732</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>1141.2767785000001</v>
       </c>
       <c r="C16" s="5">
         <v>5.705523200000016</v>
       </c>
       <c r="D16" s="5">
         <v>6.1986707883517456</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>1145.0305347999999</v>
       </c>
       <c r="C17" s="5">
         <v>3.7537562999998499</v>
       </c>
       <c r="D17" s="5">
         <v>4.0190899114207479</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>1134.2952703999999</v>
       </c>
       <c r="C18" s="5">
         <v>-10.735264400000005</v>
       </c>
       <c r="D18" s="5">
         <v>-10.688242490216782</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>1133.7409242000001</v>
       </c>
       <c r="C19" s="5">
         <v>-0.55434619999982715</v>
       </c>
       <c r="D19" s="5">
         <v>-0.58488324484498033</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>1134.4752641</v>
       </c>
       <c r="C20" s="5">
         <v>0.73433989999989535</v>
       </c>
       <c r="D20" s="5">
         <v>0.78003174063092651</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>1139.495504</v>
       </c>
       <c r="C21" s="5">
         <v>5.0202398999999787</v>
       </c>
       <c r="D21" s="5">
         <v>5.4413648974560358</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>1142.8195399000001</v>
       </c>
       <c r="C22" s="5">
         <v>3.3240359000001263</v>
       </c>
       <c r="D22" s="5">
         <v>3.5572469753546443</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>1141.2003640999999</v>
       </c>
       <c r="C23" s="5">
         <v>-1.619175800000221</v>
       </c>
       <c r="D23" s="5">
         <v>-1.6870040998520297</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>1141.8331349</v>
       </c>
       <c r="C24" s="5">
         <v>0.63277080000011665</v>
       </c>
       <c r="D24" s="5">
         <v>0.66740681985564265</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>1142.0861259000001</v>
       </c>
       <c r="C25" s="5">
         <v>0.25299100000006547</v>
       </c>
       <c r="D25" s="5">
         <v>0.2662030214737543</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>1143.4276881999999</v>
       </c>
       <c r="C26" s="5">
         <v>1.3415622999998504</v>
       </c>
       <c r="D26" s="5">
         <v>1.4187339784297981</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>1146.3709816000001</v>
       </c>
       <c r="C27" s="5">
         <v>2.9432934000001296</v>
       </c>
       <c r="D27" s="5">
         <v>3.1330248371835623</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>1146.957999</v>
       </c>
       <c r="C28" s="5">
         <v>0.58701739999992242</v>
       </c>
       <c r="D28" s="5">
         <v>0.61621254005739257</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>1148.7199278000001</v>
       </c>
       <c r="C29" s="5">
         <v>1.7619288000000779</v>
       </c>
       <c r="D29" s="5">
         <v>1.8590655649402654</v>
       </c>
       <c r="E29" s="5">
         <v>0.32220913660128137</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>1143.8248804</v>
       </c>
       <c r="C30" s="5">
         <v>-4.8950474000000668</v>
       </c>
       <c r="D30" s="5">
         <v>-4.9954060146110262</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>1147.0269145</v>
       </c>
       <c r="C31" s="5">
         <v>3.2020340999999917</v>
       </c>
       <c r="D31" s="5">
         <v>3.4114991218735069</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>1146.6399856</v>
       </c>
       <c r="C32" s="5">
         <v>-0.38692889999992985</v>
       </c>
       <c r="D32" s="5">
         <v>-0.40404822844654076</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>1151.1225233</v>
       </c>
       <c r="C33" s="5">
         <v>4.4825376999999662</v>
       </c>
       <c r="D33" s="5">
         <v>4.7933273160555956</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>1151.7789355</v>
       </c>
       <c r="C34" s="5">
         <v>0.65641219999997702</v>
       </c>
       <c r="D34" s="5">
         <v>0.68643413153870458</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>1151.1271193</v>
       </c>
       <c r="C35" s="5">
         <v>-0.65181619999998475</v>
       </c>
       <c r="D35" s="5">
         <v>-0.67699574703811161</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>1152.3421857999999</v>
       </c>
       <c r="C36" s="5">
         <v>1.2150664999999208</v>
       </c>
       <c r="D36" s="5">
         <v>1.2740335177655604</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>1151.0898393</v>
       </c>
       <c r="C37" s="5">
         <v>-1.2523464999999305</v>
       </c>
       <c r="D37" s="5">
         <v>-1.2963731478233931</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>1154.8049820000001</v>
       </c>
       <c r="C38" s="5">
         <v>3.7151427000001149</v>
       </c>
       <c r="D38" s="5">
         <v>3.9424958952327005</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>1162.5614425000001</v>
       </c>
       <c r="C39" s="5">
         <v>7.7564605000000029</v>
       </c>
       <c r="D39" s="5">
         <v>8.3645407424602034</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>1161.7917021000001</v>
       </c>
       <c r="C40" s="5">
         <v>-0.76974040000004607</v>
       </c>
       <c r="D40" s="5">
         <v>-0.79164176986341594</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>1163.5609606999999</v>
       </c>
       <c r="C41" s="5">
         <v>1.76925859999983</v>
       </c>
       <c r="D41" s="5">
         <v>1.8428291575965039</v>
       </c>
       <c r="E41" s="5">
         <v>1.291962691760995</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>1168.8889041</v>
       </c>
       <c r="C42" s="5">
         <v>5.3279434000000947</v>
       </c>
       <c r="D42" s="5">
         <v>5.6353154820840023</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>1173.9001917999999</v>
       </c>
       <c r="C43" s="5">
         <v>5.0112876999999116</v>
       </c>
       <c r="D43" s="5">
         <v>5.267728230219304</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>1175.4470133</v>
       </c>
       <c r="C44" s="5">
         <v>1.5468215000000782</v>
       </c>
       <c r="D44" s="5">
         <v>1.592722506857891</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>1182.176749</v>
       </c>
       <c r="C45" s="5">
         <v>6.729735699999992</v>
       </c>
       <c r="D45" s="5">
         <v>7.090828679706429</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>1184.2231853999999</v>
       </c>
       <c r="C46" s="5">
         <v>2.0464363999999478</v>
       </c>
       <c r="D46" s="5">
         <v>2.097182041074519</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>1188.3737169000001</v>
       </c>
       <c r="C47" s="5">
         <v>4.1505315000001701</v>
       </c>
       <c r="D47" s="5">
         <v>4.2878561465687026</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>1197.3967545</v>
       </c>
       <c r="C48" s="5">
         <v>9.0230375999999524</v>
       </c>
       <c r="D48" s="5">
         <v>9.501599750132339</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>1199.3160456999999</v>
       </c>
       <c r="C49" s="5">
         <v>1.9192911999998614</v>
       </c>
       <c r="D49" s="5">
         <v>1.9405118552518363</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>1204.8118648</v>
       </c>
       <c r="C50" s="5">
         <v>5.4958191000000625</v>
       </c>
       <c r="D50" s="5">
         <v>5.6396853402122193</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>1205.395955</v>
       </c>
       <c r="C51" s="5">
         <v>0.58409019999999146</v>
       </c>
       <c r="D51" s="5">
         <v>0.58331111884379894</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>1208.1827492</v>
       </c>
       <c r="C52" s="5">
         <v>2.7867942000000312</v>
       </c>
       <c r="D52" s="5">
         <v>2.8098696103556753</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>1214.4098578999999</v>
       </c>
       <c r="C53" s="5">
         <v>6.227108699999917</v>
       </c>
       <c r="D53" s="5">
         <v>6.3633094382788746</v>
       </c>
       <c r="E53" s="5">
         <v>4.3701102836424921</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>1216.3375732</v>
       </c>
       <c r="C54" s="5">
         <v>1.9277153000000453</v>
       </c>
       <c r="D54" s="5">
         <v>1.9215601273107952</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>1218.0968442999999</v>
       </c>
       <c r="C55" s="5">
         <v>1.7592710999999781</v>
       </c>
       <c r="D55" s="5">
         <v>1.7495148101297264</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>1222.5266205</v>
       </c>
       <c r="C56" s="5">
         <v>4.4297762000001057</v>
       </c>
       <c r="D56" s="5">
         <v>4.4523171975267228</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>1228.6296176000001</v>
       </c>
       <c r="C57" s="5">
         <v>6.1029971000000387</v>
       </c>
       <c r="D57" s="5">
         <v>6.1577897536611248</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>1233.8735667999999</v>
       </c>
       <c r="C58" s="5">
         <v>5.2439491999998609</v>
       </c>
       <c r="D58" s="5">
         <v>5.2437130808580701</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>1239.2633985</v>
       </c>
       <c r="C59" s="5">
         <v>5.3898317000000588</v>
       </c>
       <c r="D59" s="5">
         <v>5.3696532845677991</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>1252.1533735999999</v>
       </c>
       <c r="C60" s="5">
         <v>12.889975099999901</v>
       </c>
       <c r="D60" s="5">
         <v>13.220966709077775</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>1255.8719309999999</v>
       </c>
       <c r="C61" s="5">
         <v>3.7185574000000088</v>
       </c>
       <c r="D61" s="5">
         <v>3.6224633864959888</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>1259.6820700999999</v>
       </c>
       <c r="C62" s="5">
         <v>3.8101391000000149</v>
       </c>
       <c r="D62" s="5">
         <v>3.7019984673039907</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>1265.5465196</v>
       </c>
       <c r="C63" s="5">
         <v>5.8644495000000916</v>
       </c>
       <c r="D63" s="5">
         <v>5.7318891780342218</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>1272.5677485000001</v>
       </c>
       <c r="C64" s="5">
         <v>7.0212289000000965</v>
       </c>
       <c r="D64" s="5">
         <v>6.8645308743807476</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>1279.4810364</v>
       </c>
       <c r="C65" s="5">
         <v>6.9132878999998866</v>
       </c>
       <c r="D65" s="5">
         <v>6.717413856694443</v>
       </c>
       <c r="E65" s="5">
         <v>5.3582551291640135</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>1281.0991091999999</v>
       </c>
       <c r="C66" s="5">
         <v>1.6180727999999363</v>
       </c>
       <c r="D66" s="5">
         <v>1.5281584945171955</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>1287.4312032</v>
       </c>
       <c r="C67" s="5">
         <v>6.3320940000000974</v>
       </c>
       <c r="D67" s="5">
         <v>6.0951715552280294</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>1291.2724125</v>
       </c>
       <c r="C68" s="5">
         <v>3.8412092999999459</v>
       </c>
       <c r="D68" s="5">
         <v>3.6396890604978305</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>1290.1002592</v>
       </c>
       <c r="C69" s="5">
         <v>-1.1721532999999908</v>
       </c>
       <c r="D69" s="5">
         <v>-1.0838786621281127</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>1294.5158188</v>
       </c>
       <c r="C70" s="5">
         <v>4.4155596000000514</v>
       </c>
       <c r="D70" s="5">
         <v>4.1853828506803525</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>1297.4389624999999</v>
       </c>
       <c r="C71" s="5">
         <v>2.923143699999855</v>
       </c>
       <c r="D71" s="5">
         <v>2.7436257570138789</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>1300.8487514000001</v>
       </c>
       <c r="C72" s="5">
         <v>3.4097889000001942</v>
       </c>
       <c r="D72" s="5">
         <v>3.199697383624267</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>1308.3686259999999</v>
       </c>
       <c r="C73" s="5">
         <v>7.5198745999998664</v>
       </c>
       <c r="D73" s="5">
         <v>7.1617516204414811</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>1311.0312435999999</v>
       </c>
       <c r="C74" s="5">
         <v>2.6626175999999759</v>
       </c>
       <c r="D74" s="5">
         <v>2.4696003562511892</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>1311.5369459000001</v>
       </c>
       <c r="C75" s="5">
         <v>0.50570230000016636</v>
       </c>
       <c r="D75" s="5">
         <v>0.46385762445151357</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>1320.1755535</v>
       </c>
       <c r="C76" s="5">
         <v>8.6386075999998866</v>
       </c>
       <c r="D76" s="5">
         <v>8.1966681150514873</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>1324.0639464999999</v>
       </c>
       <c r="C77" s="5">
         <v>3.8883929999999509</v>
       </c>
       <c r="D77" s="5">
         <v>3.5922545217782043</v>
       </c>
       <c r="E77" s="5">
         <v>3.4844525891091216</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>1327.0297470999999</v>
       </c>
       <c r="C78" s="5">
         <v>2.9658005999999659</v>
       </c>
       <c r="D78" s="5">
         <v>2.7212693373041441</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>1331.2642404000001</v>
       </c>
       <c r="C79" s="5">
         <v>4.2344933000001674</v>
       </c>
       <c r="D79" s="5">
         <v>3.8970694617084689</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>1337.0018069</v>
       </c>
       <c r="C80" s="5">
         <v>5.7375664999999572</v>
       </c>
       <c r="D80" s="5">
         <v>5.2962084876839732</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>1342.5473646</v>
       </c>
       <c r="C81" s="5">
         <v>5.5455577000000176</v>
       </c>
       <c r="D81" s="5">
         <v>5.0924378273387028</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>1349.2806227999999</v>
       </c>
       <c r="C82" s="5">
         <v>6.7332581999999093</v>
       </c>
       <c r="D82" s="5">
         <v>6.1871597301904169</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>1353.4738907000001</v>
       </c>
       <c r="C83" s="5">
         <v>4.1932679000001372</v>
       </c>
       <c r="D83" s="5">
         <v>3.7937462674881628</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>1360.0259421000001</v>
       </c>
       <c r="C84" s="5">
         <v>6.5520513999999821</v>
       </c>
       <c r="D84" s="5">
         <v>5.9662879750147724</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>1368.6008953</v>
       </c>
       <c r="C85" s="5">
         <v>8.5749531999999817</v>
       </c>
       <c r="D85" s="5">
         <v>7.8339533270501249</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>1370.9421998</v>
       </c>
       <c r="C86" s="5">
         <v>2.3413044999999784</v>
       </c>
       <c r="D86" s="5">
         <v>2.0723002269555257</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>1380.0370525000001</v>
       </c>
       <c r="C87" s="5">
         <v>9.0948527000000468</v>
       </c>
       <c r="D87" s="5">
         <v>8.2578066231762328</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>1388.8681908999999</v>
       </c>
       <c r="C88" s="5">
         <v>8.8311383999998725</v>
       </c>
       <c r="D88" s="5">
         <v>7.9551622253875021</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>1392.0494472</v>
       </c>
       <c r="C89" s="5">
         <v>3.1812563000000864</v>
       </c>
       <c r="D89" s="5">
         <v>2.7835395017131503</v>
       </c>
       <c r="E89" s="5">
         <v>5.1346085572159472</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>1400.361402</v>
       </c>
       <c r="C90" s="5">
         <v>8.3119547999999668</v>
       </c>
       <c r="D90" s="5">
         <v>7.4052810622677656</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>1406.7990875</v>
       </c>
       <c r="C91" s="5">
         <v>6.4376855000000432</v>
       </c>
       <c r="D91" s="5">
         <v>5.65823537843122</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>1413.7861720999999</v>
       </c>
       <c r="C92" s="5">
         <v>6.9870845999998892</v>
       </c>
       <c r="D92" s="5">
         <v>6.1255172658985391</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>1421.5440578</v>
       </c>
       <c r="C93" s="5">
         <v>7.757885700000088</v>
       </c>
       <c r="D93" s="5">
         <v>6.7871844511067092</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>1430.6683512</v>
       </c>
       <c r="C94" s="5">
         <v>9.1242933999999423</v>
       </c>
       <c r="D94" s="5">
         <v>7.9801055667875653</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>1438.6703848</v>
       </c>
       <c r="C95" s="5">
         <v>8.0020336000000043</v>
       </c>
       <c r="D95" s="5">
         <v>6.9222293071907082</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>1435.3111266999999</v>
       </c>
       <c r="C96" s="5">
         <v>-3.3592581000000337</v>
       </c>
       <c r="D96" s="5">
         <v>-2.7662636494494408</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>1445.5775994999999</v>
       </c>
       <c r="C97" s="5">
         <v>10.266472799999974</v>
       </c>
       <c r="D97" s="5">
         <v>8.9291962511414358</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>1453.9156333999999</v>
       </c>
       <c r="C98" s="5">
         <v>8.3380339000000276</v>
       </c>
       <c r="D98" s="5">
         <v>7.1454069250587615</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>1457.1939312</v>
       </c>
       <c r="C99" s="5">
         <v>3.2782978000000185</v>
       </c>
       <c r="D99" s="5">
         <v>2.7395761677142971</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>1463.90391</v>
       </c>
       <c r="C100" s="5">
         <v>6.7099788000000444</v>
       </c>
       <c r="D100" s="5">
         <v>5.6677847440913531</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>1466.8661847999999</v>
       </c>
       <c r="C101" s="5">
         <v>2.9622747999999319</v>
       </c>
       <c r="D101" s="5">
         <v>2.4554618344417189</v>
       </c>
       <c r="E101" s="5">
         <v>5.3745747143169265</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>1474.0975238000001</v>
       </c>
       <c r="C102" s="5">
         <v>7.2313390000001618</v>
       </c>
       <c r="D102" s="5">
         <v>6.0788091091399377</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>1479.488564</v>
       </c>
       <c r="C103" s="5">
         <v>5.3910401999999067</v>
       </c>
       <c r="D103" s="5">
         <v>4.4779759868251112</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>1483.1929491000001</v>
       </c>
       <c r="C104" s="5">
         <v>3.7043851000000814</v>
       </c>
       <c r="D104" s="5">
         <v>3.046317478689331</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>1490.8087946999999</v>
       </c>
       <c r="C105" s="5">
         <v>7.6158455999998296</v>
       </c>
       <c r="D105" s="5">
         <v>6.3387440540677575</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>1495.8661224</v>
       </c>
       <c r="C106" s="5">
         <v>5.0573277000000871</v>
       </c>
       <c r="D106" s="5">
         <v>4.1476238767356399</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>1500.9114429000001</v>
       </c>
       <c r="C107" s="5">
         <v>5.0453205000001162</v>
       </c>
       <c r="D107" s="5">
         <v>4.1233433364810779</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>1509.8707889</v>
       </c>
       <c r="C108" s="5">
         <v>8.9593459999998686</v>
       </c>
       <c r="D108" s="5">
         <v>7.4030395275079153</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>1518.5325965</v>
       </c>
       <c r="C109" s="5">
         <v>8.6618075999999746</v>
       </c>
       <c r="D109" s="5">
         <v>7.1055633470640922</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>1521.40221</v>
       </c>
       <c r="C110" s="5">
         <v>2.869613500000014</v>
       </c>
       <c r="D110" s="5">
         <v>2.2913917179288479</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>1528.5296989999999</v>
       </c>
       <c r="C111" s="5">
         <v>7.1274889999999687</v>
       </c>
       <c r="D111" s="5">
         <v>5.7689184245767411</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>1536.2158955</v>
       </c>
       <c r="C112" s="5">
         <v>7.6861965000000509</v>
       </c>
       <c r="D112" s="5">
         <v>6.2039030396008998</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>1543.7404719000001</v>
       </c>
       <c r="C113" s="5">
         <v>7.5245764000001145</v>
       </c>
       <c r="D113" s="5">
         <v>6.0387078799807314</v>
       </c>
       <c r="E113" s="5">
         <v>5.2407157446663577</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>1542.9454986000001</v>
       </c>
       <c r="C114" s="5">
         <v>-0.79497330000003785</v>
       </c>
       <c r="D114" s="5">
         <v>-0.61621151740930413</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>1548.8492160999999</v>
       </c>
       <c r="C115" s="5">
         <v>5.903717499999857</v>
       </c>
       <c r="D115" s="5">
         <v>4.6893863733324936</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>1555.0804516999999</v>
       </c>
       <c r="C116" s="5">
         <v>6.2312355999999909</v>
       </c>
       <c r="D116" s="5">
         <v>4.9360376310002119</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>1558.4410656</v>
       </c>
       <c r="C117" s="5">
         <v>3.3606139000000894</v>
       </c>
       <c r="D117" s="5">
         <v>2.6243117815147654</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>1560.7547248000001</v>
       </c>
       <c r="C118" s="5">
         <v>2.3136592000000746</v>
       </c>
       <c r="D118" s="5">
         <v>1.7961369896943857</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>1566.3511461000001</v>
       </c>
       <c r="C119" s="5">
         <v>5.5964212999999745</v>
       </c>
       <c r="D119" s="5">
         <v>4.3887387529282673</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>1571.8710962</v>
       </c>
       <c r="C120" s="5">
         <v>5.51995009999996</v>
       </c>
       <c r="D120" s="5">
         <v>4.3118355239432304</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>1577.7759424999999</v>
       </c>
       <c r="C121" s="5">
         <v>5.9048462999999174</v>
       </c>
       <c r="D121" s="5">
         <v>4.602200167570536</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>1582.2233888999999</v>
       </c>
       <c r="C122" s="5">
         <v>4.4474463999999898</v>
       </c>
       <c r="D122" s="5">
         <v>3.4355061362993045</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>1588.4582330000001</v>
       </c>
       <c r="C123" s="5">
         <v>6.2348441000001458</v>
       </c>
       <c r="D123" s="5">
         <v>4.8325133960090083</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>1592.5264419</v>
       </c>
       <c r="C124" s="5">
         <v>4.0682088999999451</v>
       </c>
       <c r="D124" s="5">
         <v>3.1169892720329884</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>1600.6831050000001</v>
       </c>
       <c r="C125" s="5">
         <v>8.1566631000000598</v>
       </c>
       <c r="D125" s="5">
         <v>6.3223357198975094</v>
       </c>
       <c r="E125" s="5">
         <v>3.6886143841209362</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>1603.8668582</v>
       </c>
       <c r="C126" s="5">
         <v>3.1837531999999555</v>
       </c>
       <c r="D126" s="5">
         <v>2.4130800765624016</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>1608.7741203</v>
       </c>
       <c r="C127" s="5">
         <v>4.9072621000000254</v>
       </c>
       <c r="D127" s="5">
         <v>3.7339930576971492</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>1614.9775813000001</v>
       </c>
       <c r="C128" s="5">
         <v>6.2034610000000612</v>
       </c>
       <c r="D128" s="5">
         <v>4.7266277959566283</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>1622.2978889999999</v>
       </c>
       <c r="C129" s="5">
         <v>7.3203076999998302</v>
       </c>
       <c r="D129" s="5">
         <v>5.5769864268126579</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>1630.4699688000001</v>
       </c>
       <c r="C130" s="5">
         <v>8.1720798000001196</v>
       </c>
       <c r="D130" s="5">
         <v>6.2151365951072846</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>1641.4800353000001</v>
       </c>
       <c r="C131" s="5">
         <v>11.010066499999994</v>
       </c>
       <c r="D131" s="5">
         <v>8.4110649297845619</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>1642.7453777000001</v>
       </c>
       <c r="C132" s="5">
         <v>1.2653424000000086</v>
       </c>
       <c r="D132" s="5">
         <v>0.92895741912335517</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>1645.8251163</v>
       </c>
       <c r="C133" s="5">
         <v>3.0797385999999278</v>
       </c>
       <c r="D133" s="5">
         <v>2.2730437827850558</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>1652.7195039000001</v>
       </c>
       <c r="C134" s="5">
         <v>6.8943876000000728</v>
       </c>
       <c r="D134" s="5">
         <v>5.1442674587913517</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>1654.1411544</v>
       </c>
       <c r="C135" s="5">
         <v>1.4216504999999415</v>
       </c>
       <c r="D135" s="5">
         <v>1.0371238682064687</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>1657.2163959</v>
       </c>
       <c r="C136" s="5">
         <v>3.0752414999999473</v>
       </c>
       <c r="D136" s="5">
         <v>2.2538937179439555</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>1660.9712382</v>
       </c>
       <c r="C137" s="5">
         <v>3.7548423000000639</v>
       </c>
       <c r="D137" s="5">
         <v>2.7530422703827773</v>
       </c>
       <c r="E137" s="5">
         <v>3.7664002957037424</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>1664.2815188</v>
       </c>
       <c r="C138" s="5">
         <v>3.3102805999999418</v>
       </c>
       <c r="D138" s="5">
         <v>2.4179645616054124</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>1666.6725696999999</v>
       </c>
       <c r="C139" s="5">
         <v>2.391050899999982</v>
       </c>
       <c r="D139" s="5">
         <v>1.73771218042853</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>1669.3231797999999</v>
       </c>
       <c r="C140" s="5">
         <v>2.6506100999999944</v>
       </c>
       <c r="D140" s="5">
         <v>1.9252143487332285</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>1666.9690052999999</v>
       </c>
       <c r="C141" s="5">
         <v>-2.3541744999999992</v>
       </c>
       <c r="D141" s="5">
         <v>-1.6792435242623305</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>1663.6544613000001</v>
       </c>
       <c r="C142" s="5">
         <v>-3.3145439999998416</v>
       </c>
       <c r="D142" s="5">
         <v>-2.3601172721241626</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>1663.9871780999999</v>
       </c>
       <c r="C143" s="5">
         <v>0.33271679999984372</v>
       </c>
       <c r="D143" s="5">
         <v>0.24025398889639948</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>1653.2348815</v>
       </c>
       <c r="C144" s="5">
         <v>-10.752296599999909</v>
       </c>
       <c r="D144" s="5">
         <v>-7.4843909312422578</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>1652.4134828000001</v>
       </c>
       <c r="C145" s="5">
         <v>-0.82139869999991788</v>
       </c>
       <c r="D145" s="5">
         <v>-0.59458544230630572</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>1649.6077811</v>
       </c>
       <c r="C146" s="5">
         <v>-2.8057017000000997</v>
       </c>
       <c r="D146" s="5">
         <v>-2.0186094424475609</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>1635.7587458</v>
       </c>
       <c r="C147" s="5">
         <v>-13.849035299999969</v>
       </c>
       <c r="D147" s="5">
         <v>-9.6220150720165432</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>1630.5859869000001</v>
       </c>
       <c r="C148" s="5">
         <v>-5.1727588999999625</v>
       </c>
       <c r="D148" s="5">
         <v>-3.7294491625079251</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>1624.265433</v>
       </c>
       <c r="C149" s="5">
         <v>-6.3205539000000499</v>
       </c>
       <c r="D149" s="5">
         <v>-4.5535995941432983</v>
       </c>
       <c r="E149" s="5">
         <v>-2.2099001087928616</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>1627.7052020000001</v>
       </c>
       <c r="C150" s="5">
         <v>3.4397690000000694</v>
       </c>
       <c r="D150" s="5">
         <v>2.5710956016484099</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>1626.4799834999999</v>
       </c>
       <c r="C151" s="5">
         <v>-1.22521850000021</v>
       </c>
       <c r="D151" s="5">
         <v>-0.89954283946354074</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>1627.1991817000001</v>
       </c>
       <c r="C152" s="5">
         <v>0.71919820000016443</v>
       </c>
       <c r="D152" s="5">
         <v>0.53190930637960765</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>1624.2953219999999</v>
       </c>
       <c r="C153" s="5">
         <v>-2.9038597000001118</v>
       </c>
       <c r="D153" s="5">
         <v>-2.1205959816176234</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>1626.9876756000001</v>
       </c>
       <c r="C154" s="5">
         <v>2.6923536000001604</v>
       </c>
       <c r="D154" s="5">
         <v>2.0072960530490569</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>1623.4841958</v>
       </c>
       <c r="C155" s="5">
         <v>-3.5034798000001501</v>
       </c>
       <c r="D155" s="5">
         <v>-2.5536392016899501</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>1617.1945108</v>
       </c>
       <c r="C156" s="5">
         <v>-6.2896849999999631</v>
       </c>
       <c r="D156" s="5">
         <v>-4.5512336232844897</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>1618.9035629</v>
       </c>
       <c r="C157" s="5">
         <v>1.7090521000000081</v>
       </c>
       <c r="D157" s="5">
         <v>1.2755577871895074</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>1622.3533967999999</v>
       </c>
       <c r="C158" s="5">
         <v>3.4498338999999305</v>
       </c>
       <c r="D158" s="5">
         <v>2.5873479545733602</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>1616.6027563</v>
       </c>
       <c r="C159" s="5">
         <v>-5.7506404999999177</v>
       </c>
       <c r="D159" s="5">
         <v>-4.1716015356294651</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>1617.5411391</v>
       </c>
       <c r="C160" s="5">
         <v>0.93838279999999941</v>
       </c>
       <c r="D160" s="5">
         <v>0.69878721631877472</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>1615.5659467</v>
       </c>
       <c r="C161" s="5">
         <v>-1.975192399999969</v>
       </c>
       <c r="D161" s="5">
         <v>-1.4555282379137502</v>
       </c>
       <c r="E161" s="5">
         <v>-0.53559511415152139</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>1615.4705263000001</v>
       </c>
       <c r="C162" s="5">
         <v>-9.5420399999966321E-2</v>
       </c>
       <c r="D162" s="5">
         <v>-7.0852750447802926E-2</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>1614.2006937000001</v>
       </c>
       <c r="C163" s="5">
         <v>-1.2698325999999724</v>
       </c>
       <c r="D163" s="5">
         <v>-0.939186797055791</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>1610.5573691</v>
       </c>
       <c r="C164" s="5">
         <v>-3.6433246000001418</v>
       </c>
       <c r="D164" s="5">
         <v>-2.6750843327347562</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>1607.1356355999999</v>
       </c>
       <c r="C165" s="5">
         <v>-3.421733500000073</v>
       </c>
       <c r="D165" s="5">
         <v>-2.5198968156068369</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>1605.3156696000001</v>
       </c>
       <c r="C166" s="5">
         <v>-1.8199659999997948</v>
       </c>
       <c r="D166" s="5">
         <v>-1.3504821197896089</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>1603.0194914000001</v>
       </c>
       <c r="C167" s="5">
         <v>-2.2961781999999857</v>
       </c>
       <c r="D167" s="5">
         <v>-1.7029922132127506</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>1599.6352552999999</v>
       </c>
       <c r="C168" s="5">
         <v>-3.3842361000001802</v>
       </c>
       <c r="D168" s="5">
         <v>-2.504185851396068</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>1598.7049411</v>
       </c>
       <c r="C169" s="5">
         <v>-0.93031419999988429</v>
       </c>
       <c r="D169" s="5">
         <v>-0.69566672290631848</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>1604.2955939000001</v>
       </c>
       <c r="C170" s="5">
         <v>5.5906528000000435</v>
       </c>
       <c r="D170" s="5">
         <v>4.2780453947449004</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>1607.342165</v>
       </c>
       <c r="C171" s="5">
         <v>3.0465710999999374</v>
       </c>
       <c r="D171" s="5">
         <v>2.302762747062892</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>1607.1238985</v>
       </c>
       <c r="C172" s="5">
         <v>-0.21826650000002701</v>
       </c>
       <c r="D172" s="5">
         <v>-0.16283046372376209</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>1607.8668273000001</v>
       </c>
       <c r="C173" s="5">
         <v>0.74292880000007244</v>
       </c>
       <c r="D173" s="5">
         <v>0.5561392812912791</v>
       </c>
       <c r="E173" s="5">
         <v>-0.47655865832815225</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>1615.0877441</v>
       </c>
       <c r="C174" s="5">
         <v>7.2209167999999408</v>
       </c>
       <c r="D174" s="5">
         <v>5.5243186740946193</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>1616.1471481000001</v>
       </c>
       <c r="C175" s="5">
         <v>1.0594040000000859</v>
       </c>
       <c r="D175" s="5">
         <v>0.78997641955629305</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>1620.9969232999999</v>
       </c>
       <c r="C176" s="5">
         <v>4.84977519999984</v>
       </c>
       <c r="D176" s="5">
         <v>3.6610215312072647</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>1623.8160003999999</v>
       </c>
       <c r="C177" s="5">
         <v>2.8190770999999586</v>
       </c>
       <c r="D177" s="5">
         <v>2.1069986841773192</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>1624.4918411000001</v>
       </c>
       <c r="C178" s="5">
         <v>0.67584070000020802</v>
       </c>
       <c r="D178" s="5">
         <v>0.50059115162484069</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>1623.5187570999999</v>
       </c>
       <c r="C179" s="5">
         <v>-0.97308400000019901</v>
       </c>
       <c r="D179" s="5">
         <v>-0.71644645935976525</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>1631.2089249999999</v>
       </c>
       <c r="C180" s="5">
         <v>7.6901679000000058</v>
       </c>
       <c r="D180" s="5">
         <v>5.8345191803945928</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>1631.9745579999999</v>
       </c>
       <c r="C181" s="5">
         <v>0.7656329999999798</v>
       </c>
       <c r="D181" s="5">
         <v>0.56469474100711015</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>1633.9981786999999</v>
       </c>
       <c r="C182" s="5">
         <v>2.0236207000000377</v>
       </c>
       <c r="D182" s="5">
         <v>1.4981695367774384</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>1638.4888989999999</v>
       </c>
       <c r="C183" s="5">
         <v>4.4907203000000209</v>
       </c>
       <c r="D183" s="5">
         <v>3.3482726793246487</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>1637.7677478000001</v>
       </c>
       <c r="C184" s="5">
         <v>-0.72115119999989474</v>
       </c>
       <c r="D184" s="5">
         <v>-0.52688160418543628</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>1641.9997943999999</v>
       </c>
       <c r="C185" s="5">
         <v>4.232046599999876</v>
       </c>
       <c r="D185" s="5">
         <v>3.1452916257953101</v>
       </c>
       <c r="E185" s="5">
         <v>2.1228727728227037</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>1643.7497788000001</v>
       </c>
       <c r="C186" s="5">
         <v>1.7499844000001303</v>
       </c>
       <c r="D186" s="5">
         <v>1.2864402222163118</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>1647.1495255</v>
       </c>
       <c r="C187" s="5">
         <v>3.3997466999999233</v>
       </c>
       <c r="D187" s="5">
         <v>2.5103738121632135</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>1649.4939471</v>
       </c>
       <c r="C188" s="5">
         <v>2.3444216000000324</v>
       </c>
       <c r="D188" s="5">
         <v>1.7214187273084214</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>1659.9796891000001</v>
       </c>
       <c r="C189" s="5">
         <v>10.485742000000073</v>
       </c>
       <c r="D189" s="5">
         <v>7.9007779339150153</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>1660.6290329000001</v>
       </c>
       <c r="C190" s="5">
         <v>0.64934379999999692</v>
       </c>
       <c r="D190" s="5">
         <v>0.47042213999644034</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>1661.6906581000001</v>
       </c>
       <c r="C191" s="5">
         <v>1.0616251999999804</v>
       </c>
       <c r="D191" s="5">
         <v>0.76985233357100835</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>1675.6027942999999</v>
       </c>
       <c r="C192" s="5">
         <v>13.91213619999985</v>
       </c>
       <c r="D192" s="5">
         <v>10.522518217004784</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>1677.8751639</v>
       </c>
       <c r="C193" s="5">
         <v>2.2723696000000473</v>
       </c>
       <c r="D193" s="5">
         <v>1.6395740145893178</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>1686.6069047999999</v>
       </c>
       <c r="C194" s="5">
         <v>8.731740899999977</v>
       </c>
       <c r="D194" s="5">
         <v>6.4267352706168568</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>1687.342312</v>
       </c>
       <c r="C195" s="5">
         <v>0.73540720000005422</v>
       </c>
       <c r="D195" s="5">
         <v>0.52448976597956332</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>1693.8995680999999</v>
       </c>
       <c r="C196" s="5">
         <v>6.5572560999999041</v>
       </c>
       <c r="D196" s="5">
         <v>4.7643499449729898</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>1694.8863815</v>
       </c>
       <c r="C197" s="5">
         <v>0.98681340000007367</v>
       </c>
       <c r="D197" s="5">
         <v>0.70132712333466074</v>
       </c>
       <c r="E197" s="5">
         <v>3.2208644166928924</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>1704.4546264999999</v>
       </c>
       <c r="C198" s="5">
         <v>9.5682449999999335</v>
       </c>
       <c r="D198" s="5">
         <v>6.9887844410898792</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>1708.9329508000001</v>
       </c>
       <c r="C199" s="5">
         <v>4.4783243000001676</v>
       </c>
       <c r="D199" s="5">
         <v>3.1988718594387011</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>1713.5998082999999</v>
       </c>
       <c r="C200" s="5">
         <v>4.6668574999998782</v>
       </c>
       <c r="D200" s="5">
         <v>3.3267035689289459</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>1719.2650736999999</v>
       </c>
       <c r="C201" s="5">
         <v>5.6652653999999529</v>
       </c>
       <c r="D201" s="5">
         <v>4.0402123132740497</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>1722.3190142000001</v>
       </c>
       <c r="C202" s="5">
         <v>3.0539405000001807</v>
       </c>
       <c r="D202" s="5">
         <v>2.1525154732279228</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>1730.0294629</v>
       </c>
       <c r="C203" s="5">
         <v>7.7104486999999153</v>
       </c>
       <c r="D203" s="5">
         <v>5.5064081322269143</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>1728.9455785</v>
       </c>
       <c r="C204" s="5">
         <v>-1.0838843999999881</v>
       </c>
       <c r="D204" s="5">
         <v>-0.74922931324268305</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>1735.235146</v>
       </c>
       <c r="C205" s="5">
         <v>6.2895674999999756</v>
       </c>
       <c r="D205" s="5">
         <v>4.4537762105826939</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>1742.4115144</v>
       </c>
       <c r="C206" s="5">
         <v>7.1763684000000012</v>
       </c>
       <c r="D206" s="5">
         <v>5.0772657415302902</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>1738.9022794</v>
       </c>
       <c r="C207" s="5">
         <v>-3.5092349999999897</v>
       </c>
       <c r="D207" s="5">
         <v>-2.3902202827206009</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>1746.7935815999999</v>
       </c>
       <c r="C208" s="5">
         <v>7.8913021999999273</v>
       </c>
       <c r="D208" s="5">
         <v>5.583712548023323</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>1752.7522636000001</v>
       </c>
       <c r="C209" s="5">
         <v>5.9586820000001808</v>
       </c>
       <c r="D209" s="5">
         <v>4.1711335589198484</v>
       </c>
       <c r="E209" s="5">
         <v>3.4141452035733488</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>1752.3753016999999</v>
       </c>
       <c r="C210" s="5">
         <v>-0.37696190000019669</v>
       </c>
       <c r="D210" s="5">
         <v>-0.25777720747623967</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>1763.1054452999999</v>
       </c>
       <c r="C211" s="5">
         <v>10.730143600000019</v>
       </c>
       <c r="D211" s="5">
         <v>7.6004180429075863</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>1771.4545756</v>
       </c>
       <c r="C212" s="5">
         <v>8.3491303000000698</v>
       </c>
       <c r="D212" s="5">
         <v>5.8329262594334796</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>1775.9038660000001</v>
       </c>
       <c r="C213" s="5">
         <v>4.449290400000109</v>
       </c>
       <c r="D213" s="5">
         <v>3.0559774022017594</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>1782.3441124000001</v>
       </c>
       <c r="C214" s="5">
         <v>6.4402463999999782</v>
       </c>
       <c r="D214" s="5">
         <v>4.4396092955861999</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>1788.5188372</v>
       </c>
       <c r="C215" s="5">
         <v>6.1747247999999217</v>
       </c>
       <c r="D215" s="5">
         <v>4.2373958913196619</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>1784.8634532000001</v>
       </c>
       <c r="C216" s="5">
         <v>-3.6553839999999127</v>
       </c>
       <c r="D216" s="5">
         <v>-2.4251840113938328</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>1790.6090845000001</v>
       </c>
       <c r="C217" s="5">
         <v>5.7456313000000137</v>
       </c>
       <c r="D217" s="5">
         <v>3.9320366458496014</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>1796.1284734999999</v>
       </c>
       <c r="C218" s="5">
         <v>5.5193889999998191</v>
       </c>
       <c r="D218" s="5">
         <v>3.7622474306823861</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>1801.9283673</v>
       </c>
       <c r="C219" s="5">
         <v>5.7998938000000635</v>
       </c>
       <c r="D219" s="5">
         <v>3.9444955480210986</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>1808.5350188</v>
       </c>
       <c r="C220" s="5">
         <v>6.6066514999999981</v>
       </c>
       <c r="D220" s="5">
         <v>4.4895362299468999</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>1811.1061556</v>
       </c>
       <c r="C221" s="5">
         <v>2.5711367999999766</v>
       </c>
       <c r="D221" s="5">
         <v>1.7194048350543945</v>
       </c>
       <c r="E221" s="5">
         <v>3.329272094628255</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>1818.2905114</v>
       </c>
       <c r="C222" s="5">
         <v>7.1843558000000485</v>
       </c>
       <c r="D222" s="5">
         <v>4.8654413367991145</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>1823.5104311</v>
       </c>
       <c r="C223" s="5">
         <v>5.2199196999999913</v>
       </c>
       <c r="D223" s="5">
         <v>3.4998581942213169</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>1820.0643795000001</v>
       </c>
       <c r="C224" s="5">
         <v>-3.4460515999999188</v>
       </c>
       <c r="D224" s="5">
         <v>-2.2443251133141384</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>1817.0244023</v>
       </c>
       <c r="C225" s="5">
         <v>-3.0399772000000667</v>
       </c>
       <c r="D225" s="5">
         <v>-1.9859993706326295</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>1823.1788816000001</v>
       </c>
       <c r="C226" s="5">
         <v>6.1544793000000482</v>
       </c>
       <c r="D226" s="5">
         <v>4.1411242196667031</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>1821.3081775999999</v>
       </c>
       <c r="C227" s="5">
         <v>-1.8707040000001598</v>
       </c>
       <c r="D227" s="5">
         <v>-1.2243557465296484</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>1821.1263876999999</v>
       </c>
       <c r="C228" s="5">
         <v>-0.18178990000001249</v>
       </c>
       <c r="D228" s="5">
         <v>-0.11970964923307958</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>1818.4891548000001</v>
       </c>
       <c r="C229" s="5">
         <v>-2.6372328999998444</v>
       </c>
       <c r="D229" s="5">
         <v>-1.7239851981922905</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>1815.5513567999999</v>
       </c>
       <c r="C230" s="5">
         <v>-2.9377980000001571</v>
       </c>
       <c r="D230" s="5">
         <v>-1.9214861249957083</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>1809.0940361999999</v>
       </c>
       <c r="C231" s="5">
         <v>-6.4573206000000027</v>
       </c>
       <c r="D231" s="5">
         <v>-4.1854988475285566</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>1802.1703568</v>
       </c>
       <c r="C232" s="5">
         <v>-6.9236793999998554</v>
       </c>
       <c r="D232" s="5">
         <v>-4.4971352614352593</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>1800.6158905</v>
       </c>
       <c r="C233" s="5">
         <v>-1.5544663000000583</v>
       </c>
       <c r="D233" s="5">
         <v>-1.0301665491502909</v>
       </c>
       <c r="E233" s="5">
         <v>-0.57921867625283507</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>1788.452736</v>
       </c>
       <c r="C234" s="5">
         <v>-12.163154500000019</v>
       </c>
       <c r="D234" s="5">
         <v>-7.8115173417111272</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>1779.9007419</v>
       </c>
       <c r="C235" s="5">
         <v>-8.5519941000000017</v>
       </c>
       <c r="D235" s="5">
         <v>-5.5896081538499569</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>1772.0480118999999</v>
       </c>
       <c r="C236" s="5">
         <v>-7.852730000000065</v>
       </c>
       <c r="D236" s="5">
         <v>-5.1676735409339258</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>1766.8810317</v>
       </c>
       <c r="C237" s="5">
         <v>-5.1669801999998981</v>
       </c>
       <c r="D237" s="5">
         <v>-3.4434172834692522</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>1765.3257409</v>
       </c>
       <c r="C238" s="5">
         <v>-1.5552907999999661</v>
       </c>
       <c r="D238" s="5">
         <v>-1.0511968419224638</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>1761.4778765999999</v>
       </c>
       <c r="C239" s="5">
         <v>-3.8478643000000829</v>
       </c>
       <c r="D239" s="5">
         <v>-2.5844987472245506</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>1763.1359935999999</v>
       </c>
       <c r="C240" s="5">
         <v>1.6581169999999474</v>
       </c>
       <c r="D240" s="5">
         <v>1.1354523596971644</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>1759.5337896000001</v>
       </c>
       <c r="C241" s="5">
         <v>-3.6022039999998015</v>
       </c>
       <c r="D241" s="5">
         <v>-2.4243173041768262</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>1758.5155</v>
       </c>
       <c r="C242" s="5">
         <v>-1.0182896000001165</v>
       </c>
       <c r="D242" s="5">
         <v>-0.69226607857856282</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>1762.5667429</v>
       </c>
       <c r="C243" s="5">
         <v>4.0512429000000338</v>
       </c>
       <c r="D243" s="5">
         <v>2.7998422923710686</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>1761.5513366</v>
       </c>
       <c r="C244" s="5">
         <v>-1.0154062999999951</v>
       </c>
       <c r="D244" s="5">
         <v>-0.689128035831299</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>1763.0418247</v>
       </c>
       <c r="C245" s="5">
         <v>1.4904880999999932</v>
       </c>
       <c r="D245" s="5">
         <v>1.0200853627180928</v>
       </c>
       <c r="E245" s="5">
         <v>-2.0867341001620465</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>1765.1697154999999</v>
       </c>
       <c r="C246" s="5">
         <v>2.1278907999999319</v>
       </c>
       <c r="D246" s="5">
         <v>1.457984549825686</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>1767.6422763999999</v>
       </c>
       <c r="C247" s="5">
         <v>2.4725608999999622</v>
       </c>
       <c r="D247" s="5">
         <v>1.6939101200642348</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>1772.0177174999999</v>
       </c>
       <c r="C248" s="5">
         <v>4.3754410999999891</v>
       </c>
       <c r="D248" s="5">
         <v>3.0111317843608987</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>1776.0332883999999</v>
       </c>
       <c r="C249" s="5">
         <v>4.015570900000057</v>
       </c>
       <c r="D249" s="5">
         <v>2.7534707789852897</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>1785.7747088000001</v>
       </c>
       <c r="C250" s="5">
         <v>9.7414204000001519</v>
       </c>
       <c r="D250" s="5">
         <v>6.7841503912191348</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>1789.0945922000001</v>
       </c>
       <c r="C251" s="5">
         <v>3.3198833999999806</v>
       </c>
       <c r="D251" s="5">
         <v>2.2538386829904944</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>1789.4294001000001</v>
       </c>
       <c r="C252" s="5">
         <v>0.33480789999998706</v>
       </c>
       <c r="D252" s="5">
         <v>0.22479709293206085</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>1789.5502996</v>
       </c>
       <c r="C253" s="5">
         <v>0.12089949999995042</v>
       </c>
       <c r="D253" s="5">
         <v>8.1105923071222996E-2</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>1790.0612515</v>
       </c>
       <c r="C254" s="5">
         <v>0.51095190000000912</v>
       </c>
       <c r="D254" s="5">
         <v>0.34316221805585911</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>1799.1510055000001</v>
       </c>
       <c r="C255" s="5">
         <v>9.0897540000000845</v>
       </c>
       <c r="D255" s="5">
         <v>6.266576576523053</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>1801.1471105000001</v>
       </c>
       <c r="C256" s="5">
         <v>1.9961049999999432</v>
       </c>
       <c r="D256" s="5">
         <v>1.3395188467889341</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>1805.8536271</v>
       </c>
       <c r="C257" s="5">
         <v>4.7065165999999863</v>
       </c>
       <c r="D257" s="5">
         <v>3.1811398227982179</v>
       </c>
       <c r="E257" s="5">
         <v>2.4282919327387464</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>1811.4856487</v>
       </c>
       <c r="C258" s="5">
         <v>5.6320215999999164</v>
       </c>
       <c r="D258" s="5">
         <v>3.8073783710979692</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>1811.7354518</v>
       </c>
       <c r="C259" s="5">
         <v>0.24980310000000827</v>
       </c>
       <c r="D259" s="5">
         <v>0.16560505452907215</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>1818.9203729000001</v>
       </c>
       <c r="C260" s="5">
         <v>7.1849211000001105</v>
       </c>
       <c r="D260" s="5">
         <v>4.8641054115936777</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>1826.2107033</v>
       </c>
       <c r="C261" s="5">
         <v>7.2903303999999025</v>
       </c>
       <c r="D261" s="5">
         <v>4.9171193919203882</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>1825.8568250999999</v>
       </c>
       <c r="C262" s="5">
         <v>-0.35387820000005377</v>
       </c>
       <c r="D262" s="5">
         <v>-0.23228510593304996</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>1830.1368769000001</v>
       </c>
       <c r="C263" s="5">
         <v>4.2800518000001375</v>
       </c>
       <c r="D263" s="5">
         <v>2.84951159292397</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>1834.2939403</v>
       </c>
       <c r="C264" s="5">
         <v>4.15706339999997</v>
       </c>
       <c r="D264" s="5">
         <v>2.7600510751233376</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>1836.1786576</v>
       </c>
       <c r="C265" s="5">
         <v>1.8847172999999202</v>
       </c>
       <c r="D265" s="5">
         <v>1.2399788620246266</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>1845.7083795999999</v>
       </c>
       <c r="C266" s="5">
         <v>9.5297219999999925</v>
       </c>
       <c r="D266" s="5">
         <v>6.4088587455828794</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>1843.1621574000001</v>
       </c>
       <c r="C267" s="5">
         <v>-2.5462221999998746</v>
       </c>
       <c r="D267" s="5">
         <v>-1.6429408602713691</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>1843.9544364999999</v>
       </c>
       <c r="C268" s="5">
         <v>0.79227909999985968</v>
       </c>
       <c r="D268" s="5">
         <v>0.51703852088547109</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>1846.8679546000001</v>
       </c>
       <c r="C269" s="5">
         <v>2.9135181000001467</v>
       </c>
       <c r="D269" s="5">
         <v>1.9126097362426986</v>
       </c>
       <c r="E269" s="5">
         <v>2.2711878130380114</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>1854.7378959</v>
       </c>
       <c r="C270" s="5">
         <v>7.8699412999999367</v>
       </c>
       <c r="D270" s="5">
         <v>5.235046318077119</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>1861.3624574</v>
       </c>
       <c r="C271" s="5">
         <v>6.6245615000000271</v>
       </c>
       <c r="D271" s="5">
         <v>4.371243055505647</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>1867.2289507999999</v>
       </c>
       <c r="C272" s="5">
         <v>5.8664933999998539</v>
       </c>
       <c r="D272" s="5">
         <v>3.8483177795988199</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>1870.7126204000001</v>
       </c>
       <c r="C273" s="5">
         <v>3.4836696000002121</v>
       </c>
       <c r="D273" s="5">
         <v>2.261944233664881</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>1875.8977279000001</v>
       </c>
       <c r="C274" s="5">
         <v>5.1851074999999582</v>
       </c>
       <c r="D274" s="5">
         <v>3.3772499672487966</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>1879.2567234000001</v>
       </c>
       <c r="C275" s="5">
         <v>3.3589954999999918</v>
       </c>
       <c r="D275" s="5">
         <v>2.1700165537143823</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>1874.9278277000001</v>
       </c>
       <c r="C276" s="5">
         <v>-4.3288956999999755</v>
       </c>
       <c r="D276" s="5">
         <v>-2.7294644989384942</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>1882.4914693000001</v>
       </c>
       <c r="C277" s="5">
         <v>7.5636415999999826</v>
       </c>
       <c r="D277" s="5">
         <v>4.9497824890968989</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>1889.0783515000001</v>
       </c>
       <c r="C278" s="5">
         <v>6.5868821999999909</v>
       </c>
       <c r="D278" s="5">
         <v>4.2805832198260063</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>1890.9549002000001</v>
       </c>
       <c r="C279" s="5">
         <v>1.8765487000000576</v>
       </c>
       <c r="D279" s="5">
         <v>1.1985751368406294</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>1898.9162253</v>
       </c>
       <c r="C280" s="5">
         <v>7.9613250999998399</v>
       </c>
       <c r="D280" s="5">
         <v>5.1709054710109115</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>1901.8940891</v>
       </c>
       <c r="C281" s="5">
         <v>2.9778638000000228</v>
       </c>
       <c r="D281" s="5">
         <v>1.8981455151209525</v>
       </c>
       <c r="E281" s="5">
         <v>2.9794298159186772</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>1900.0547684000001</v>
       </c>
       <c r="C282" s="5">
         <v>-1.8393206999999165</v>
       </c>
       <c r="D282" s="5">
         <v>-1.1543663219192535</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>1909.2187718</v>
       </c>
       <c r="C283" s="5">
         <v>9.1640033999999559</v>
       </c>
       <c r="D283" s="5">
         <v>5.9436460671493885</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>1914.8188677999999</v>
       </c>
       <c r="C284" s="5">
         <v>5.600095999999894</v>
       </c>
       <c r="D284" s="5">
         <v>3.5771671458369569</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>1919.8973735</v>
       </c>
       <c r="C285" s="5">
         <v>5.0785057000000506</v>
       </c>
       <c r="D285" s="5">
         <v>3.2294932836603341</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>1926.5361505999999</v>
       </c>
       <c r="C286" s="5">
         <v>6.6387770999999702</v>
       </c>
       <c r="D286" s="5">
         <v>4.2292900241542863</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>1937.0972951000001</v>
       </c>
       <c r="C287" s="5">
         <v>10.561144500000182</v>
       </c>
       <c r="D287" s="5">
         <v>6.7803310735000899</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>1943.9388773000001</v>
       </c>
       <c r="C288" s="5">
         <v>6.841582199999948</v>
       </c>
       <c r="D288" s="5">
         <v>4.321554202150657</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>1953.3525187</v>
       </c>
       <c r="C289" s="5">
         <v>9.4136413999999604</v>
       </c>
       <c r="D289" s="5">
         <v>5.9683707961540211</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>1959.1771283999999</v>
       </c>
       <c r="C290" s="5">
         <v>5.8246096999998827</v>
       </c>
       <c r="D290" s="5">
         <v>3.6374941365592495</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>1963.5414406</v>
       </c>
       <c r="C291" s="5">
         <v>4.3643122000000858</v>
       </c>
       <c r="D291" s="5">
         <v>2.7061458383116799</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>1975.1753819</v>
       </c>
       <c r="C292" s="5">
         <v>11.63394130000006</v>
       </c>
       <c r="D292" s="5">
         <v>7.3463075108002984</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>1976.4401826000001</v>
       </c>
       <c r="C293" s="5">
         <v>1.2648007000000234</v>
       </c>
       <c r="D293" s="5">
         <v>0.77113035529925433</v>
       </c>
       <c r="E293" s="5">
         <v>3.9195712278214279</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>1981.7369128</v>
       </c>
       <c r="C294" s="5">
         <v>5.2967301999999563</v>
       </c>
       <c r="D294" s="5">
         <v>3.2637489100939332</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>1987.2912512</v>
       </c>
       <c r="C295" s="5">
         <v>5.554338400000006</v>
       </c>
       <c r="D295" s="5">
         <v>3.4156489052158401</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>1995.8600305</v>
       </c>
       <c r="C296" s="5">
         <v>8.5687792999999601</v>
       </c>
       <c r="D296" s="5">
         <v>5.2986308733937726</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>2002.9423153</v>
       </c>
       <c r="C297" s="5">
         <v>7.0822848000000249</v>
       </c>
       <c r="D297" s="5">
         <v>4.3422817990045992</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>2009.6747866999999</v>
       </c>
       <c r="C298" s="5">
         <v>6.7324713999998949</v>
       </c>
       <c r="D298" s="5">
         <v>4.1089593125468005</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>2018.4091026999999</v>
       </c>
       <c r="C299" s="5">
         <v>8.7343160000000353</v>
       </c>
       <c r="D299" s="5">
         <v>5.3418513072730267</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>2024.1394118999999</v>
       </c>
       <c r="C300" s="5">
         <v>5.7303091999999651</v>
       </c>
       <c r="D300" s="5">
         <v>3.4605301812175693</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>2032.0155186</v>
       </c>
       <c r="C301" s="5">
         <v>7.8761067000000367</v>
       </c>
       <c r="D301" s="5">
         <v>4.7705421588263075</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>2037.786132</v>
       </c>
       <c r="C302" s="5">
         <v>5.770613400000002</v>
       </c>
       <c r="D302" s="5">
         <v>3.4615508533062833</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>2047.2007255000001</v>
       </c>
       <c r="C303" s="5">
         <v>9.4145935000001373</v>
       </c>
       <c r="D303" s="5">
         <v>5.6870785665531942</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>2054.7212893999999</v>
       </c>
       <c r="C304" s="5">
         <v>7.5205638999998428</v>
       </c>
       <c r="D304" s="5">
         <v>4.4984690270909677</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>2063.4773690000002</v>
       </c>
       <c r="C305" s="5">
         <v>8.7560796000002483</v>
       </c>
       <c r="D305" s="5">
         <v>5.2353070644877819</v>
       </c>
       <c r="E305" s="5">
         <v>4.4037349152405314</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>2071.6907675000002</v>
       </c>
       <c r="C306" s="5">
         <v>8.2133985000000393</v>
       </c>
       <c r="D306" s="5">
         <v>4.8824069699794359</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>2079.0680834</v>
       </c>
       <c r="C307" s="5">
         <v>7.3773158999997577</v>
       </c>
       <c r="D307" s="5">
         <v>4.3579093015244874</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>2081.1050885999998</v>
       </c>
       <c r="C308" s="5">
         <v>2.0370051999998395</v>
       </c>
       <c r="D308" s="5">
         <v>1.1820784560292452</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>2090.7262859000002</v>
       </c>
       <c r="C309" s="5">
         <v>9.6211973000004036</v>
       </c>
       <c r="D309" s="5">
         <v>5.6910032352217144</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>2097.9247676999998</v>
       </c>
       <c r="C310" s="5">
         <v>7.1984817999996267</v>
       </c>
       <c r="D310" s="5">
         <v>4.2108092323226431</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>2107.3107000999998</v>
       </c>
       <c r="C311" s="5">
         <v>9.3859324000000015</v>
       </c>
       <c r="D311" s="5">
         <v>5.5027902892274883</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>2117.7512459</v>
       </c>
       <c r="C312" s="5">
         <v>10.440545800000109</v>
       </c>
       <c r="D312" s="5">
         <v>6.1100411383548492</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>2120.9819192999998</v>
       </c>
       <c r="C313" s="5">
         <v>3.2306733999998869</v>
       </c>
       <c r="D313" s="5">
         <v>1.8460628431720139</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>2125.0549255999999</v>
       </c>
       <c r="C314" s="5">
         <v>4.0730063000000882</v>
       </c>
       <c r="D314" s="5">
         <v>2.3289032605182003</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>2132.0164697999999</v>
       </c>
       <c r="C315" s="5">
         <v>6.9615441999999348</v>
       </c>
       <c r="D315" s="5">
         <v>4.0027321255015513</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>2133.5262446000002</v>
       </c>
       <c r="C316" s="5">
         <v>1.5097748000002866</v>
       </c>
       <c r="D316" s="5">
         <v>0.85309038639902468</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>2141.5035532000002</v>
       </c>
       <c r="C317" s="5">
         <v>7.9773086000000148</v>
       </c>
       <c r="D317" s="5">
         <v>4.5802601363095885</v>
       </c>
       <c r="E317" s="5">
         <v>3.7812958538921526</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>2155.3733519000002</v>
       </c>
       <c r="C318" s="5">
         <v>13.869798700000047</v>
       </c>
       <c r="D318" s="5">
         <v>8.0549129224298142</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>2161.8150166999999</v>
       </c>
       <c r="C319" s="5">
         <v>6.4416647999996712</v>
       </c>
       <c r="D319" s="5">
         <v>3.6459273779239521</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>2164.4619373</v>
       </c>
       <c r="C320" s="5">
         <v>2.6469206000001577</v>
       </c>
       <c r="D320" s="5">
         <v>1.4792117087806922</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>2174.4822967999999</v>
       </c>
       <c r="C321" s="5">
         <v>10.020359499999813</v>
       </c>
       <c r="D321" s="5">
         <v>5.6990488069216916</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>2179.8934767999999</v>
       </c>
       <c r="C322" s="5">
         <v>5.4111800000000585</v>
       </c>
       <c r="D322" s="5">
         <v>3.0274014199311194</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>2180.9936025000002</v>
       </c>
       <c r="C323" s="5">
         <v>1.1001257000002624</v>
       </c>
       <c r="D323" s="5">
         <v>0.60728716536468941</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>2190.5632274</v>
       </c>
       <c r="C324" s="5">
         <v>9.5696248999997806</v>
       </c>
       <c r="D324" s="5">
         <v>5.3942252329371776</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>2196.7607492000002</v>
       </c>
       <c r="C325" s="5">
         <v>6.1975218000002315</v>
       </c>
       <c r="D325" s="5">
         <v>3.4483591338968278</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>2207.0073225000001</v>
       </c>
       <c r="C326" s="5">
         <v>10.246573299999909</v>
       </c>
       <c r="D326" s="5">
         <v>5.7431313579401122</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>2207.4712574999999</v>
       </c>
       <c r="C327" s="5">
         <v>0.46393499999976484</v>
       </c>
       <c r="D327" s="5">
         <v>0.25254384181354617</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>2213.3958123000002</v>
       </c>
       <c r="C328" s="5">
         <v>5.924554800000351</v>
       </c>
       <c r="D328" s="5">
         <v>3.2686065292744759</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>2218.3311521999999</v>
       </c>
       <c r="C329" s="5">
         <v>4.9353398999996898</v>
       </c>
       <c r="D329" s="5">
         <v>2.7087703362241866</v>
       </c>
       <c r="E329" s="5">
         <v>3.5875541222053053</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>2223.3615905000001</v>
       </c>
       <c r="C330" s="5">
         <v>5.0304383000002417</v>
       </c>
       <c r="D330" s="5">
         <v>2.7553986088897364</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>2227.8098273999999</v>
       </c>
       <c r="C331" s="5">
         <v>4.4482368999997561</v>
       </c>
       <c r="D331" s="5">
         <v>2.427411941624702</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>2232.9306225</v>
       </c>
       <c r="C332" s="5">
         <v>5.1207951000001231</v>
       </c>
       <c r="D332" s="5">
         <v>2.793433250618782</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>2236.2208212999999</v>
       </c>
       <c r="C333" s="5">
         <v>3.290198799999871</v>
       </c>
       <c r="D333" s="5">
         <v>1.7825871862259701</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>2240.1579926999998</v>
       </c>
       <c r="C334" s="5">
         <v>3.9371713999998974</v>
       </c>
       <c r="D334" s="5">
         <v>2.1333429677919957</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>2245.1713920000002</v>
       </c>
       <c r="C335" s="5">
         <v>5.0133993000004011</v>
       </c>
       <c r="D335" s="5">
         <v>2.7188641174001216</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>2241.0997256000001</v>
       </c>
       <c r="C336" s="5">
         <v>-4.0716664000001401</v>
       </c>
       <c r="D336" s="5">
         <v>-2.1546499059705404</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>2247.1028489</v>
       </c>
       <c r="C337" s="5">
         <v>6.0031232999999702</v>
       </c>
       <c r="D337" s="5">
         <v>3.2621623266711364</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>2254.8297751</v>
       </c>
       <c r="C338" s="5">
         <v>7.7269261999999799</v>
       </c>
       <c r="D338" s="5">
         <v>4.205280898587227</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>2258.4109469999999</v>
       </c>
       <c r="C339" s="5">
         <v>3.5811718999998448</v>
       </c>
       <c r="D339" s="5">
         <v>1.9226039073939605</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>2267.6217277000001</v>
       </c>
       <c r="C340" s="5">
         <v>9.210780700000214</v>
       </c>
       <c r="D340" s="5">
         <v>5.0054093573376646</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>2266.3244883000002</v>
       </c>
       <c r="C341" s="5">
         <v>-1.297239399999853</v>
       </c>
       <c r="D341" s="5">
         <v>-0.68432871651270544</v>
       </c>
       <c r="E341" s="5">
         <v>2.1634883526025162</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>2268.4029270999999</v>
       </c>
       <c r="C342" s="5">
         <v>2.0784387999997307</v>
       </c>
       <c r="D342" s="5">
         <v>1.1060841309717295</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>2274.9750764999999</v>
       </c>
       <c r="C343" s="5">
         <v>6.5721493999999439</v>
       </c>
       <c r="D343" s="5">
         <v>3.5326497037069249</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>2281.804729</v>
       </c>
       <c r="C344" s="5">
         <v>6.8296525000000656</v>
       </c>
       <c r="D344" s="5">
         <v>3.6625751228652303</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>2279.7092665</v>
       </c>
       <c r="C345" s="5">
         <v>-2.0954624999999396</v>
       </c>
       <c r="D345" s="5">
         <v>-1.0964536696115523</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>2287.4437287000001</v>
       </c>
       <c r="C346" s="5">
         <v>7.7344622000000527</v>
       </c>
       <c r="D346" s="5">
         <v>4.1481250298057049</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>2295.0847831999999</v>
       </c>
       <c r="C347" s="5">
         <v>7.641054499999882</v>
       </c>
       <c r="D347" s="5">
         <v>4.0829929592492986</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>2296.1148794999999</v>
       </c>
       <c r="C348" s="5">
         <v>1.0300962999999683</v>
       </c>
       <c r="D348" s="5">
         <v>0.53992408076577458</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>2302.6461454999999</v>
       </c>
       <c r="C349" s="5">
         <v>6.5312659999999596</v>
       </c>
       <c r="D349" s="5">
         <v>3.4672937106079882</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>2305.6268498999998</v>
       </c>
       <c r="C350" s="5">
         <v>2.9807043999999223</v>
       </c>
       <c r="D350" s="5">
         <v>1.5644701321730015</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>2308.7068629999999</v>
       </c>
       <c r="C351" s="5">
         <v>3.0800131000000874</v>
       </c>
       <c r="D351" s="5">
         <v>1.6148721747882178</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>2316.9207105</v>
       </c>
       <c r="C352" s="5">
         <v>8.2138475000001563</v>
       </c>
       <c r="D352" s="5">
         <v>4.3538634301348189</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>2318.3383098999998</v>
       </c>
       <c r="C353" s="5">
         <v>1.4175993999997445</v>
       </c>
       <c r="D353" s="5">
         <v>0.73669137362406545</v>
       </c>
       <c r="E353" s="5">
         <v>2.2950738902801859</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>2319.2971158</v>
       </c>
       <c r="C354" s="5">
         <v>0.95880590000024313</v>
       </c>
       <c r="D354" s="5">
         <v>0.49741999940906556</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>2325.5721715999998</v>
       </c>
       <c r="C355" s="5">
         <v>6.2750557999997909</v>
       </c>
       <c r="D355" s="5">
         <v>3.29545380478653</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>2331.9630089000002</v>
       </c>
       <c r="C356" s="5">
         <v>6.3908373000003849</v>
       </c>
       <c r="D356" s="5">
         <v>3.3479870303183779</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>2337.0384340000001</v>
       </c>
       <c r="C357" s="5">
         <v>5.0754250999998476</v>
       </c>
       <c r="D357" s="5">
         <v>2.6432444557135337</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>2344.7456784000001</v>
       </c>
       <c r="C358" s="5">
         <v>7.707244400000036</v>
       </c>
       <c r="D358" s="5">
         <v>4.0300178000886033</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>2351.6491448000002</v>
       </c>
       <c r="C359" s="5">
         <v>6.9034664000000703</v>
       </c>
       <c r="D359" s="5">
         <v>3.5908510541240224</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>2359.4082512</v>
       </c>
       <c r="C360" s="5">
         <v>7.7591063999998369</v>
       </c>
       <c r="D360" s="5">
         <v>4.0319637414717224</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>2366.6611435</v>
       </c>
       <c r="C361" s="5">
         <v>7.252892299999985</v>
       </c>
       <c r="D361" s="5">
         <v>3.7518475599691348</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>2370.5928039999999</v>
       </c>
       <c r="C362" s="5">
         <v>3.9316604999999072</v>
       </c>
       <c r="D362" s="5">
         <v>2.0118386700897828</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>2378.1226215000002</v>
       </c>
       <c r="C363" s="5">
         <v>7.529817500000263</v>
       </c>
       <c r="D363" s="5">
         <v>3.878910972207561</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>2388.9437493999999</v>
       </c>
       <c r="C364" s="5">
         <v>10.821127899999738</v>
       </c>
       <c r="D364" s="5">
         <v>5.5990855697480413</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>2389.9280078000002</v>
       </c>
       <c r="C365" s="5">
         <v>0.98425840000027165</v>
       </c>
       <c r="D365" s="5">
         <v>0.4955287003920672</v>
       </c>
       <c r="E365" s="5">
         <v>3.087974589139586</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>2397.0041230000002</v>
       </c>
       <c r="C366" s="5">
         <v>7.0761152000000038</v>
       </c>
       <c r="D366" s="5">
         <v>3.6114011452004435</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>2402.9816337000002</v>
       </c>
       <c r="C367" s="5">
         <v>5.9775107000000389</v>
       </c>
       <c r="D367" s="5">
         <v>3.0338776758889185</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>2389.9795484000001</v>
       </c>
       <c r="C368" s="5">
         <v>-13.00208530000009</v>
       </c>
       <c r="D368" s="5">
         <v>-6.3031915625302082</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>2114.5709864999999</v>
       </c>
       <c r="C369" s="5">
         <v>-275.40856190000022</v>
       </c>
       <c r="D369" s="5">
         <v>-76.9889194056734</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>2168.0938461999999</v>
       </c>
       <c r="C370" s="5">
         <v>53.522859700000026</v>
       </c>
       <c r="D370" s="5">
         <v>34.980083464446324</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>2218.9424288</v>
       </c>
       <c r="C371" s="5">
         <v>50.8485826000001</v>
       </c>
       <c r="D371" s="5">
         <v>32.073440836001829</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>2234.2308742</v>
       </c>
       <c r="C372" s="5">
         <v>15.288445400000001</v>
       </c>
       <c r="D372" s="5">
         <v>8.5885848526594533</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>2261.4422678000001</v>
       </c>
       <c r="C373" s="5">
         <v>27.211393600000065</v>
       </c>
       <c r="D373" s="5">
         <v>15.635045307263118</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>2281.0257385999998</v>
       </c>
       <c r="C374" s="5">
         <v>19.583470799999759</v>
       </c>
       <c r="D374" s="5">
         <v>10.901180141421829</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>2302.4012407</v>
       </c>
       <c r="C375" s="5">
         <v>21.375502100000176</v>
       </c>
       <c r="D375" s="5">
         <v>11.843280761825481</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>2312.1437718000002</v>
       </c>
       <c r="C376" s="5">
         <v>9.7425311000001784</v>
       </c>
       <c r="D376" s="5">
         <v>5.1976162308544405</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>2324.2974669999999</v>
       </c>
       <c r="C377" s="5">
         <v>12.153695199999675</v>
       </c>
       <c r="D377" s="5">
         <v>6.4933479694837537</v>
       </c>
       <c r="E377" s="5">
         <v>-2.7461304518714424</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>2337.5105020999999</v>
       </c>
       <c r="C378" s="5">
         <v>13.21303510000007</v>
       </c>
       <c r="D378" s="5">
         <v>7.0390737241056156</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>2334.5220519999998</v>
       </c>
       <c r="C379" s="5">
         <v>-2.9884501000001364</v>
       </c>
       <c r="D379" s="5">
         <v>-1.5234288405546192</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>2359.62826</v>
       </c>
       <c r="C380" s="5">
         <v>25.106208000000152</v>
       </c>
       <c r="D380" s="5">
         <v>13.696553030616453</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>2369.3492396000001</v>
       </c>
       <c r="C381" s="5">
         <v>9.7209796000001916</v>
       </c>
       <c r="D381" s="5">
         <v>5.0572174416947613</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>2380.7620922000001</v>
       </c>
       <c r="C382" s="5">
         <v>11.412852599999951</v>
       </c>
       <c r="D382" s="5">
         <v>5.9358672286227376</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>2396.0140679000001</v>
       </c>
       <c r="C383" s="5">
         <v>15.251975700000003</v>
       </c>
       <c r="D383" s="5">
         <v>7.9643507439447037</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>2421.6016788000002</v>
       </c>
       <c r="C384" s="5">
         <v>25.587610900000072</v>
       </c>
       <c r="D384" s="5">
         <v>13.595242959951136</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>2429.2632687</v>
       </c>
       <c r="C385" s="5">
         <v>7.6615898999998535</v>
       </c>
       <c r="D385" s="5">
         <v>3.8633901585940267</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>2442.4300856999998</v>
       </c>
       <c r="C386" s="5">
         <v>13.16681699999981</v>
       </c>
       <c r="D386" s="5">
         <v>6.7015403059969003</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>2474.5709344000002</v>
       </c>
       <c r="C387" s="5">
         <v>32.140848700000333</v>
       </c>
       <c r="D387" s="5">
         <v>16.985813395434125</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>2484.8276899000002</v>
       </c>
       <c r="C388" s="5">
         <v>10.256755500000054</v>
       </c>
       <c r="D388" s="5">
         <v>5.08880314034581</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>2498.2767822000001</v>
       </c>
       <c r="C389" s="5">
         <v>13.449092299999847</v>
       </c>
       <c r="D389" s="5">
         <v>6.691859948939749</v>
       </c>
       <c r="E389" s="5">
         <v>7.4852430753864496</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>2504.8516674000002</v>
       </c>
       <c r="C390" s="5">
         <v>6.5748852000001534</v>
       </c>
       <c r="D390" s="5">
         <v>3.2042380956776251</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>2527.0548047000002</v>
       </c>
       <c r="C391" s="5">
         <v>22.20313729999998</v>
       </c>
       <c r="D391" s="5">
         <v>11.171066854666488</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>2537.6502387999999</v>
       </c>
       <c r="C392" s="5">
         <v>10.595434099999693</v>
       </c>
       <c r="D392" s="5">
         <v>5.1490215036420928</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>2558.154806</v>
       </c>
       <c r="C393" s="5">
         <v>20.50456720000011</v>
       </c>
       <c r="D393" s="5">
         <v>10.138891805021434</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>2565.6563262999998</v>
       </c>
       <c r="C394" s="5">
         <v>7.501520299999811</v>
       </c>
       <c r="D394" s="5">
         <v>3.5761853948053979</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>2571.2370747</v>
       </c>
       <c r="C395" s="5">
         <v>5.580748400000175</v>
       </c>
       <c r="D395" s="5">
         <v>2.6416631916932332</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>2597.2624642000001</v>
       </c>
       <c r="C396" s="5">
         <v>26.025389500000074</v>
       </c>
       <c r="D396" s="5">
         <v>12.845594961701323</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>2613.5604908999999</v>
       </c>
       <c r="C397" s="5">
         <v>16.298026699999809</v>
       </c>
       <c r="D397" s="5">
         <v>7.795493784811236</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>2621.5715452999998</v>
       </c>
       <c r="C398" s="5">
         <v>8.0110543999999209</v>
       </c>
       <c r="D398" s="5">
         <v>3.7408731208646406</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>2631.6245509</v>
       </c>
       <c r="C399" s="5">
         <v>10.053005600000233</v>
       </c>
       <c r="D399" s="5">
         <v>4.6999749517181888</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>2634.3697754</v>
       </c>
       <c r="C400" s="5">
         <v>2.7452244999999493</v>
       </c>
       <c r="D400" s="5">
         <v>1.2590078176007546</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>2629.6499924999998</v>
       </c>
       <c r="C401" s="5">
         <v>-4.7197829000001548</v>
       </c>
       <c r="D401" s="5">
         <v>-2.1288816750261952</v>
       </c>
       <c r="E401" s="5">
         <v>5.2585530648974643</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>2648.0239427000001</v>
       </c>
       <c r="C402" s="5">
         <v>18.373950200000309</v>
       </c>
       <c r="D402" s="5">
         <v>8.7145118016183751</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>2652.8004347000001</v>
       </c>
       <c r="C403" s="5">
         <v>4.776491999999962</v>
       </c>
       <c r="D403" s="5">
         <v>2.1861577462994219</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>2660.1172916999999</v>
       </c>
       <c r="C404" s="5">
         <v>7.3168569999997999</v>
       </c>
       <c r="D404" s="5">
         <v>3.3604698155844881</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>2660.7559434</v>
       </c>
       <c r="C405" s="5">
         <v>0.6386517000000822</v>
       </c>
       <c r="D405" s="5">
         <v>0.28848157606382596</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>2663.5994498999999</v>
       </c>
       <c r="C406" s="5">
         <v>2.8435064999998758</v>
       </c>
       <c r="D406" s="5">
         <v>1.2899851133787221</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>2668.8924519000002</v>
       </c>
       <c r="C407" s="5">
         <v>5.2930020000003424</v>
       </c>
       <c r="D407" s="5">
         <v>2.4108292299941825</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>2664.8411772999998</v>
       </c>
       <c r="C408" s="5">
         <v>-4.0512746000003972</v>
       </c>
       <c r="D408" s="5">
         <v>-1.8064221057548235</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>2672.3584896000002</v>
       </c>
       <c r="C409" s="5">
         <v>7.5173123000004125</v>
       </c>
       <c r="D409" s="5">
         <v>3.4381250505025829</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>2672.2827960999998</v>
       </c>
       <c r="C410" s="5">
         <v>-7.5693500000397762E-2</v>
       </c>
       <c r="D410" s="5">
         <v>-3.3984232042738594E-2</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>2668.3970641999999</v>
       </c>
       <c r="C411" s="5">
         <v>-3.8857318999998824</v>
       </c>
       <c r="D411" s="5">
         <v>-1.7310170820965531</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>2672.1184818000002</v>
       </c>
       <c r="C412" s="5">
         <v>3.7214176000002226</v>
       </c>
       <c r="D412" s="5">
         <v>1.6864487075748613</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>2669.9939991000001</v>
       </c>
       <c r="C413" s="5">
         <v>-2.1244827000000441</v>
       </c>
       <c r="D413" s="5">
         <v>-0.94990578023146366</v>
       </c>
       <c r="E413" s="5">
         <v>1.5341968214425794</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>2678.9536545000001</v>
       </c>
       <c r="C414" s="5">
         <v>8.9596553999999742</v>
       </c>
       <c r="D414" s="5">
         <v>4.1019781392563237</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>2681.4672006000001</v>
       </c>
       <c r="C415" s="5">
         <v>2.513546099999985</v>
       </c>
       <c r="D415" s="5">
         <v>1.1317363467883146</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>2680.0116142000002</v>
       </c>
       <c r="C416" s="5">
         <v>-1.4555863999999019</v>
       </c>
       <c r="D416" s="5">
         <v>-0.64945720271571972</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>2684.9568715</v>
       </c>
       <c r="C417" s="5">
         <v>4.9452572999998665</v>
       </c>
       <c r="D417" s="5">
         <v>2.236895859451371</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>2689.8497659999998</v>
       </c>
       <c r="C418" s="5">
         <v>4.8928944999997839</v>
       </c>
       <c r="D418" s="5">
         <v>2.2088553095895858</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>2691.844298</v>
       </c>
       <c r="C419" s="5">
         <v>1.994532000000163</v>
       </c>
       <c r="D419" s="5">
         <v>0.89344158851323296</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>2690.2002560000001</v>
       </c>
       <c r="C420" s="5">
         <v>-1.6440419999998994</v>
       </c>
       <c r="D420" s="5">
         <v>-0.73044225888484471</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>2699.2069437999999</v>
       </c>
       <c r="C421" s="5">
         <v>9.0066877999997814</v>
       </c>
       <c r="D421" s="5">
         <v>4.0923644504964996</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>2701.0895943</v>
       </c>
       <c r="C422" s="5">
         <v>1.8826505000001816</v>
       </c>
       <c r="D422" s="5">
         <v>0.8401976567161018</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>2704.8443349999998</v>
       </c>
       <c r="C423" s="5">
         <v>3.7547406999997293</v>
       </c>
       <c r="D423" s="5">
         <v>1.6809131526231313</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>2708.1788674999998</v>
       </c>
       <c r="C424" s="5">
         <v>3.334532500000023</v>
       </c>
       <c r="D424" s="5">
         <v>1.4894321679937095</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>2710.0069346</v>
       </c>
       <c r="C425" s="5">
         <v>1.8280671000002258</v>
       </c>
       <c r="D425" s="5">
         <v>0.8130345985608578</v>
       </c>
       <c r="E425" s="5">
         <v>1.4986151846591245</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>2712.3362201</v>
       </c>
       <c r="C426" s="5">
         <v>2.329285499999969</v>
       </c>
       <c r="D426" s="5">
         <v>1.036305121062453</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>2715.7098504999999</v>
       </c>
       <c r="C427" s="5">
         <v>3.3736303999999109</v>
       </c>
       <c r="D427" s="5">
         <v>1.5028248396566246</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>2718.8711708999999</v>
       </c>
       <c r="C428" s="5">
         <v>3.1613204000000223</v>
       </c>
       <c r="D428" s="5">
         <v>1.4058818908720516</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>2722.7180883000001</v>
       </c>
       <c r="C429" s="5">
         <v>3.8469174000001658</v>
       </c>
       <c r="D429" s="5">
         <v>1.7111493163959102</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>2725.9113373</v>
       </c>
       <c r="C430" s="5">
         <v>3.1932489999999234</v>
       </c>
       <c r="D430" s="5">
         <v>1.4164938092432022</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>2720.8278630999998</v>
       </c>
       <c r="C431" s="5">
         <v>-5.0834742000001825</v>
       </c>
       <c r="D431" s="5">
         <v>-2.2150346925470243</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>2727.2073629000001</v>
       </c>
       <c r="C432" s="5">
         <v>6.3794998000003034</v>
       </c>
       <c r="D432" s="5">
         <v>2.8501979216235318</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>2729.5306403999998</v>
       </c>
       <c r="C433" s="5">
         <v>2.3232774999996764</v>
       </c>
       <c r="D433" s="5">
         <v>1.0270699439857367</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>2730.4347871</v>
       </c>
       <c r="C434" s="5">
         <v>0.90414670000018305</v>
       </c>
       <c r="D434" s="5">
         <v>0.3982204398940814</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>2737.4422886000002</v>
       </c>
       <c r="C435" s="5">
         <v>7.0075015000002168</v>
       </c>
       <c r="D435" s="5">
         <v>3.1235757112364038</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>2740.1196762</v>
       </c>
       <c r="C436" s="5">
         <v>2.6773875999997472</v>
       </c>
       <c r="D436" s="5">
         <v>1.1800083226461755</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>2744.8811894999999</v>
       </c>
       <c r="C437" s="5">
         <v>4.7615132999999332</v>
       </c>
       <c r="D437" s="5">
         <v>2.1052885345010042</v>
       </c>
       <c r="E437" s="5">
         <v>1.2868695815771991</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>2749.4108541999999</v>
       </c>
       <c r="C438" s="5">
         <v>4.5296647000000121</v>
       </c>
       <c r="D438" s="5">
         <v>1.998339581736408</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>2749.7569555999999</v>
       </c>
       <c r="C439" s="5">
         <v>0.34610139999995226</v>
       </c>
       <c r="D439" s="5">
         <v>0.15116305680149544</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>2760.4691035999999</v>
       </c>
       <c r="C440" s="5">
         <v>10.71214800000007</v>
       </c>
       <c r="D440" s="5">
         <v>4.7762804206485487</v>
       </c>
     </row>
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>2762.1969863999998</v>
       </c>
       <c r="C441" s="5">
         <v>1.7278827999998612</v>
       </c>
       <c r="D441" s="5">
         <v>0.75371699926316538</v>
       </c>
     </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>2762.7897630000002</v>
+        <v>2764.4158535000001</v>
       </c>
       <c r="C442" s="5">
-        <v>0.59277660000043397</v>
+        <v>2.2188671000003524</v>
       </c>
       <c r="D442" s="5">
-        <v>0.25782814273960231</v>
-[...2 lines deleted...]
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.96822782905112703</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
-    </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B443" s="5">
+        <v>2773.2544917</v>
+      </c>
+      <c r="C443" s="5">
+        <v>8.8386381999998775</v>
+      </c>
+      <c r="D443" s="5">
+        <v>3.9049414100253754</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006FBED722B018BC40A751CB0F5D3ADA74" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="04bda6238d830f2b328ab5e9ad1e7c12">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="74424788-9774-4656-b3e3-f9b9153be0e0" xmlns:ns3="d64264fa-5603-4e4e-a2f4-32f4724a08c4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7165114d2df508fdc74932f45bce7e3b" ns2:_="" ns3:_="">
+    <xsd:import namespace="74424788-9774-4656-b3e3-f9b9153be0e0"/>
+    <xsd:import namespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:Note" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="74424788-9774-4656-b3e3-f9b9153be0e0" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="b94cc3ae-357c-4eb4-84e8-520ab3b4f5d4" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="18" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="19" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Note" ma:index="21" nillable="true" ma:displayName="Note" ma:description="Add notes about the file" ma:format="Dropdown" ma:internalName="Note">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{8d62b0c9-db67-4e82-b694-67e81e0f5876}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="af44d872-6276-42da-ba23-58815cdf9cb3">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="74424788-9774-4656-b3e3-f9b9153be0e0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="d64264fa-5603-4e4e-a2f4-32f4724a08c4" xsi:nil="true"/>
+    <Note xmlns="74424788-9774-4656-b3e3-f9b9153be0e0" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{39605C8E-ACD3-434B-A609-225780609157}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5E7D7127-7A53-4768-8EFB-3792C2020E75}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{067C8001-D4E1-4F24-9774-837DDF572E11}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>dalserpa</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101006FBED722B018BC40A751CB0F5D3ADA74</vt:lpwstr>
+  </property>
+</Properties>
+</file>