--- v8 (2026-07-26)
+++ v9 (2026-09-05)
@@ -1,103 +1,112 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{0DF19217-22C2-4428-93B4-445C22E4DF74}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{C6FD5590-94E1-405C-9399-F6B9AD58C313}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{B2624D8E-AB0E-4D9D-A80F-E02753175B5E}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{D3620044-9894-4E45-8936-EED767947463}"/>
   </bookViews>
   <sheets>
     <sheet name="dalserpa" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Dallas—Plano—Irving Services Providing Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q4.</t>
   </si>
   <si>
-    <t>Last data entry June 2026</t>
+    <t>Last data entry July 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -602,51 +611,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -921,6651 +930,6392 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D59A59CB-2AD4-476F-B5DF-21B1AF812D56}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A8609269-2156-4432-A80A-D42FFA52CC78}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>1109.9026183999999</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>1112.6591851999999</v>
       </c>
       <c r="C7" s="5">
         <v>2.7565667999999732</v>
       </c>
       <c r="D7" s="5">
         <v>3.0213835581870851</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>1114.9269420999999</v>
       </c>
       <c r="C8" s="5">
         <v>2.2677568999999949</v>
       </c>
       <c r="D8" s="5">
         <v>2.4733735000053159</v>
       </c>
     </row>
-    <row r="9" spans="1:6">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>1118.1983820999999</v>
       </c>
       <c r="C9" s="5">
         <v>3.2714399999999841</v>
       </c>
       <c r="D9" s="5">
         <v>3.5784460979192634</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>1122.6701461</v>
       </c>
       <c r="C10" s="5">
         <v>4.4717640000001211</v>
       </c>
       <c r="D10" s="5">
         <v>4.9058663187913076</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>1128.4314362</v>
       </c>
       <c r="C11" s="5">
         <v>5.7612900999999965</v>
       </c>
       <c r="D11" s="5">
         <v>6.3349490268792108</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>1130.9276139000001</v>
       </c>
       <c r="C12" s="5">
         <v>2.4961777000000893</v>
       </c>
       <c r="D12" s="5">
         <v>2.6870279196160363</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>1133.9915169999999</v>
       </c>
       <c r="C13" s="5">
         <v>3.063903099999834</v>
       </c>
       <c r="D13" s="5">
         <v>3.2999160429113106</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>1136.2626176000001</v>
       </c>
       <c r="C14" s="5">
         <v>2.2711006000001817</v>
       </c>
       <c r="D14" s="5">
         <v>2.4299491907091131</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>1135.5712553000001</v>
       </c>
       <c r="C15" s="5">
         <v>-0.69136230000003707</v>
       </c>
       <c r="D15" s="5">
         <v>-0.72770502626112732</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>1141.2767785000001</v>
       </c>
       <c r="C16" s="5">
         <v>5.705523200000016</v>
       </c>
       <c r="D16" s="5">
         <v>6.1986707883517456</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>1145.0305347999999</v>
       </c>
       <c r="C17" s="5">
         <v>3.7537562999998499</v>
       </c>
       <c r="D17" s="5">
         <v>4.0190899114207479</v>
       </c>
     </row>
-    <row r="18" spans="1:5">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>1134.2952703999999</v>
       </c>
       <c r="C18" s="5">
         <v>-10.735264400000005</v>
       </c>
       <c r="D18" s="5">
         <v>-10.688242490216782</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>1133.7409242000001</v>
       </c>
       <c r="C19" s="5">
         <v>-0.55434619999982715</v>
       </c>
       <c r="D19" s="5">
         <v>-0.58488324484498033</v>
       </c>
     </row>
-    <row r="20" spans="1:5">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>1134.4752641</v>
       </c>
       <c r="C20" s="5">
         <v>0.73433989999989535</v>
       </c>
       <c r="D20" s="5">
         <v>0.78003174063092651</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>1139.495504</v>
       </c>
       <c r="C21" s="5">
         <v>5.0202398999999787</v>
       </c>
       <c r="D21" s="5">
         <v>5.4413648974560358</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>1142.8195399000001</v>
       </c>
       <c r="C22" s="5">
         <v>3.3240359000001263</v>
       </c>
       <c r="D22" s="5">
         <v>3.5572469753546443</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>1141.2003640999999</v>
       </c>
       <c r="C23" s="5">
         <v>-1.619175800000221</v>
       </c>
       <c r="D23" s="5">
         <v>-1.6870040998520297</v>
       </c>
     </row>
-    <row r="24" spans="1:5">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>1141.8331349</v>
       </c>
       <c r="C24" s="5">
         <v>0.63277080000011665</v>
       </c>
       <c r="D24" s="5">
         <v>0.66740681985564265</v>
       </c>
     </row>
-    <row r="25" spans="1:5">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>1142.0861259000001</v>
       </c>
       <c r="C25" s="5">
         <v>0.25299100000006547</v>
       </c>
       <c r="D25" s="5">
         <v>0.2662030214737543</v>
       </c>
     </row>
-    <row r="26" spans="1:5">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>1143.4276881999999</v>
       </c>
       <c r="C26" s="5">
         <v>1.3415622999998504</v>
       </c>
       <c r="D26" s="5">
         <v>1.4187339784297981</v>
       </c>
     </row>
-    <row r="27" spans="1:5">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>1146.3709816000001</v>
       </c>
       <c r="C27" s="5">
         <v>2.9432934000001296</v>
       </c>
       <c r="D27" s="5">
         <v>3.1330248371835623</v>
       </c>
     </row>
-    <row r="28" spans="1:5">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>1146.957999</v>
       </c>
       <c r="C28" s="5">
         <v>0.58701739999992242</v>
       </c>
       <c r="D28" s="5">
         <v>0.61621254005739257</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>1148.7199278000001</v>
       </c>
       <c r="C29" s="5">
         <v>1.7619288000000779</v>
       </c>
       <c r="D29" s="5">
         <v>1.8590655649402654</v>
       </c>
       <c r="E29" s="5">
         <v>0.32220913660128137</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>1143.8248804</v>
       </c>
       <c r="C30" s="5">
         <v>-4.8950474000000668</v>
       </c>
       <c r="D30" s="5">
         <v>-4.9954060146110262</v>
       </c>
     </row>
-    <row r="31" spans="1:5">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>1147.0269145</v>
       </c>
       <c r="C31" s="5">
         <v>3.2020340999999917</v>
       </c>
       <c r="D31" s="5">
         <v>3.4114991218735069</v>
       </c>
     </row>
-    <row r="32" spans="1:5">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>1146.6399856</v>
       </c>
       <c r="C32" s="5">
         <v>-0.38692889999992985</v>
       </c>
       <c r="D32" s="5">
         <v>-0.40404822844654076</v>
       </c>
     </row>
-    <row r="33" spans="1:5">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>1151.1225233</v>
       </c>
       <c r="C33" s="5">
         <v>4.4825376999999662</v>
       </c>
       <c r="D33" s="5">
         <v>4.7933273160555956</v>
       </c>
     </row>
-    <row r="34" spans="1:5">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>1151.7789355</v>
       </c>
       <c r="C34" s="5">
         <v>0.65641219999997702</v>
       </c>
       <c r="D34" s="5">
         <v>0.68643413153870458</v>
       </c>
     </row>
-    <row r="35" spans="1:5">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>1151.1271193</v>
       </c>
       <c r="C35" s="5">
         <v>-0.65181619999998475</v>
       </c>
       <c r="D35" s="5">
         <v>-0.67699574703811161</v>
       </c>
     </row>
-    <row r="36" spans="1:5">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>1152.3421857999999</v>
       </c>
       <c r="C36" s="5">
         <v>1.2150664999999208</v>
       </c>
       <c r="D36" s="5">
         <v>1.2740335177655604</v>
       </c>
     </row>
-    <row r="37" spans="1:5">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>1151.0898393</v>
       </c>
       <c r="C37" s="5">
         <v>-1.2523464999999305</v>
       </c>
       <c r="D37" s="5">
         <v>-1.2963731478233931</v>
       </c>
     </row>
-    <row r="38" spans="1:5">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>1154.8049820000001</v>
       </c>
       <c r="C38" s="5">
         <v>3.7151427000001149</v>
       </c>
       <c r="D38" s="5">
         <v>3.9424958952327005</v>
       </c>
     </row>
-    <row r="39" spans="1:5">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>1162.5614425000001</v>
       </c>
       <c r="C39" s="5">
         <v>7.7564605000000029</v>
       </c>
       <c r="D39" s="5">
         <v>8.3645407424602034</v>
       </c>
     </row>
-    <row r="40" spans="1:5">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>1161.7917021000001</v>
       </c>
       <c r="C40" s="5">
         <v>-0.76974040000004607</v>
       </c>
       <c r="D40" s="5">
         <v>-0.79164176986341594</v>
       </c>
     </row>
-    <row r="41" spans="1:5">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>1163.5609606999999</v>
       </c>
       <c r="C41" s="5">
         <v>1.76925859999983</v>
       </c>
       <c r="D41" s="5">
         <v>1.8428291575965039</v>
       </c>
       <c r="E41" s="5">
         <v>1.291962691760995</v>
       </c>
     </row>
-    <row r="42" spans="1:5">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>1168.8889041</v>
       </c>
       <c r="C42" s="5">
         <v>5.3279434000000947</v>
       </c>
       <c r="D42" s="5">
         <v>5.6353154820840023</v>
       </c>
     </row>
-    <row r="43" spans="1:5">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>1173.9001917999999</v>
       </c>
       <c r="C43" s="5">
         <v>5.0112876999999116</v>
       </c>
       <c r="D43" s="5">
         <v>5.267728230219304</v>
       </c>
     </row>
-    <row r="44" spans="1:5">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>1175.4470133</v>
       </c>
       <c r="C44" s="5">
         <v>1.5468215000000782</v>
       </c>
       <c r="D44" s="5">
         <v>1.592722506857891</v>
       </c>
     </row>
-    <row r="45" spans="1:5">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>1182.176749</v>
       </c>
       <c r="C45" s="5">
         <v>6.729735699999992</v>
       </c>
       <c r="D45" s="5">
         <v>7.090828679706429</v>
       </c>
     </row>
-    <row r="46" spans="1:5">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>1184.2231853999999</v>
       </c>
       <c r="C46" s="5">
         <v>2.0464363999999478</v>
       </c>
       <c r="D46" s="5">
         <v>2.097182041074519</v>
       </c>
     </row>
-    <row r="47" spans="1:5">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>1188.3737169000001</v>
       </c>
       <c r="C47" s="5">
         <v>4.1505315000001701</v>
       </c>
       <c r="D47" s="5">
         <v>4.2878561465687026</v>
       </c>
     </row>
-    <row r="48" spans="1:5">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>1197.3967545</v>
       </c>
       <c r="C48" s="5">
         <v>9.0230375999999524</v>
       </c>
       <c r="D48" s="5">
         <v>9.501599750132339</v>
       </c>
     </row>
-    <row r="49" spans="1:5">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>1199.3160456999999</v>
       </c>
       <c r="C49" s="5">
         <v>1.9192911999998614</v>
       </c>
       <c r="D49" s="5">
         <v>1.9405118552518363</v>
       </c>
     </row>
-    <row r="50" spans="1:5">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>1204.8118648</v>
       </c>
       <c r="C50" s="5">
         <v>5.4958191000000625</v>
       </c>
       <c r="D50" s="5">
         <v>5.6396853402122193</v>
       </c>
     </row>
-    <row r="51" spans="1:5">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>1205.395955</v>
       </c>
       <c r="C51" s="5">
         <v>0.58409019999999146</v>
       </c>
       <c r="D51" s="5">
         <v>0.58331111884379894</v>
       </c>
     </row>
-    <row r="52" spans="1:5">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>1208.1827492</v>
       </c>
       <c r="C52" s="5">
         <v>2.7867942000000312</v>
       </c>
       <c r="D52" s="5">
         <v>2.8098696103556753</v>
       </c>
     </row>
-    <row r="53" spans="1:5">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>1214.4098578999999</v>
       </c>
       <c r="C53" s="5">
         <v>6.227108699999917</v>
       </c>
       <c r="D53" s="5">
         <v>6.3633094382788746</v>
       </c>
       <c r="E53" s="5">
         <v>4.3701102836424921</v>
       </c>
     </row>
-    <row r="54" spans="1:5">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>1216.3375732</v>
       </c>
       <c r="C54" s="5">
         <v>1.9277153000000453</v>
       </c>
       <c r="D54" s="5">
         <v>1.9215601273107952</v>
       </c>
     </row>
-    <row r="55" spans="1:5">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>1218.0968442999999</v>
       </c>
       <c r="C55" s="5">
         <v>1.7592710999999781</v>
       </c>
       <c r="D55" s="5">
         <v>1.7495148101297264</v>
       </c>
     </row>
-    <row r="56" spans="1:5">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>1222.5266205</v>
       </c>
       <c r="C56" s="5">
         <v>4.4297762000001057</v>
       </c>
       <c r="D56" s="5">
         <v>4.4523171975267228</v>
       </c>
     </row>
-    <row r="57" spans="1:5">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>1228.6296176000001</v>
       </c>
       <c r="C57" s="5">
         <v>6.1029971000000387</v>
       </c>
       <c r="D57" s="5">
         <v>6.1577897536611248</v>
       </c>
     </row>
-    <row r="58" spans="1:5">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>1233.8735667999999</v>
       </c>
       <c r="C58" s="5">
         <v>5.2439491999998609</v>
       </c>
       <c r="D58" s="5">
         <v>5.2437130808580701</v>
       </c>
     </row>
-    <row r="59" spans="1:5">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>1239.2633985</v>
       </c>
       <c r="C59" s="5">
         <v>5.3898317000000588</v>
       </c>
       <c r="D59" s="5">
         <v>5.3696532845677991</v>
       </c>
     </row>
-    <row r="60" spans="1:5">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>1252.1533735999999</v>
       </c>
       <c r="C60" s="5">
         <v>12.889975099999901</v>
       </c>
       <c r="D60" s="5">
         <v>13.220966709077775</v>
       </c>
     </row>
-    <row r="61" spans="1:5">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>1255.8719309999999</v>
       </c>
       <c r="C61" s="5">
         <v>3.7185574000000088</v>
       </c>
       <c r="D61" s="5">
         <v>3.6224633864959888</v>
       </c>
     </row>
-    <row r="62" spans="1:5">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>1259.6820700999999</v>
       </c>
       <c r="C62" s="5">
         <v>3.8101391000000149</v>
       </c>
       <c r="D62" s="5">
         <v>3.7019984673039907</v>
       </c>
     </row>
-    <row r="63" spans="1:5">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>1265.5465196</v>
       </c>
       <c r="C63" s="5">
         <v>5.8644495000000916</v>
       </c>
       <c r="D63" s="5">
         <v>5.7318891780342218</v>
       </c>
     </row>
-    <row r="64" spans="1:5">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>1272.5677485000001</v>
       </c>
       <c r="C64" s="5">
         <v>7.0212289000000965</v>
       </c>
       <c r="D64" s="5">
         <v>6.8645308743807476</v>
       </c>
     </row>
-    <row r="65" spans="1:5">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>1279.4810364</v>
       </c>
       <c r="C65" s="5">
         <v>6.9132878999998866</v>
       </c>
       <c r="D65" s="5">
         <v>6.717413856694443</v>
       </c>
       <c r="E65" s="5">
         <v>5.3582551291640135</v>
       </c>
     </row>
-    <row r="66" spans="1:5">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>1281.0991091999999</v>
       </c>
       <c r="C66" s="5">
         <v>1.6180727999999363</v>
       </c>
       <c r="D66" s="5">
         <v>1.5281584945171955</v>
       </c>
     </row>
-    <row r="67" spans="1:5">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>1287.4312032</v>
       </c>
       <c r="C67" s="5">
         <v>6.3320940000000974</v>
       </c>
       <c r="D67" s="5">
         <v>6.0951715552280294</v>
       </c>
     </row>
-    <row r="68" spans="1:5">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>1291.2724125</v>
       </c>
       <c r="C68" s="5">
         <v>3.8412092999999459</v>
       </c>
       <c r="D68" s="5">
         <v>3.6396890604978305</v>
       </c>
     </row>
-    <row r="69" spans="1:5">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>1290.1002592</v>
       </c>
       <c r="C69" s="5">
         <v>-1.1721532999999908</v>
       </c>
       <c r="D69" s="5">
         <v>-1.0838786621281127</v>
       </c>
     </row>
-    <row r="70" spans="1:5">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>1294.5158188</v>
       </c>
       <c r="C70" s="5">
         <v>4.4155596000000514</v>
       </c>
       <c r="D70" s="5">
         <v>4.1853828506803525</v>
       </c>
     </row>
-    <row r="71" spans="1:5">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>1297.4389624999999</v>
       </c>
       <c r="C71" s="5">
         <v>2.923143699999855</v>
       </c>
       <c r="D71" s="5">
         <v>2.7436257570138789</v>
       </c>
     </row>
-    <row r="72" spans="1:5">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>1300.8487514000001</v>
       </c>
       <c r="C72" s="5">
         <v>3.4097889000001942</v>
       </c>
       <c r="D72" s="5">
         <v>3.199697383624267</v>
       </c>
     </row>
-    <row r="73" spans="1:5">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>1308.3686259999999</v>
       </c>
       <c r="C73" s="5">
         <v>7.5198745999998664</v>
       </c>
       <c r="D73" s="5">
         <v>7.1617516204414811</v>
       </c>
     </row>
-    <row r="74" spans="1:5">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>1311.0312435999999</v>
       </c>
       <c r="C74" s="5">
         <v>2.6626175999999759</v>
       </c>
       <c r="D74" s="5">
         <v>2.4696003562511892</v>
       </c>
     </row>
-    <row r="75" spans="1:5">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>1311.5369459000001</v>
       </c>
       <c r="C75" s="5">
         <v>0.50570230000016636</v>
       </c>
       <c r="D75" s="5">
         <v>0.46385762445151357</v>
       </c>
     </row>
-    <row r="76" spans="1:5">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>1320.1755535</v>
       </c>
       <c r="C76" s="5">
         <v>8.6386075999998866</v>
       </c>
       <c r="D76" s="5">
         <v>8.1966681150514873</v>
       </c>
     </row>
-    <row r="77" spans="1:5">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>1324.0639464999999</v>
       </c>
       <c r="C77" s="5">
         <v>3.8883929999999509</v>
       </c>
       <c r="D77" s="5">
         <v>3.5922545217782043</v>
       </c>
       <c r="E77" s="5">
         <v>3.4844525891091216</v>
       </c>
     </row>
-    <row r="78" spans="1:5">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>1327.0297470999999</v>
       </c>
       <c r="C78" s="5">
         <v>2.9658005999999659</v>
       </c>
       <c r="D78" s="5">
         <v>2.7212693373041441</v>
       </c>
     </row>
-    <row r="79" spans="1:5">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>1331.2642404000001</v>
       </c>
       <c r="C79" s="5">
         <v>4.2344933000001674</v>
       </c>
       <c r="D79" s="5">
         <v>3.8970694617084689</v>
       </c>
     </row>
-    <row r="80" spans="1:5">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>1337.0018069</v>
       </c>
       <c r="C80" s="5">
         <v>5.7375664999999572</v>
       </c>
       <c r="D80" s="5">
         <v>5.2962084876839732</v>
       </c>
     </row>
-    <row r="81" spans="1:5">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>1342.5473646</v>
       </c>
       <c r="C81" s="5">
         <v>5.5455577000000176</v>
       </c>
       <c r="D81" s="5">
         <v>5.0924378273387028</v>
       </c>
     </row>
-    <row r="82" spans="1:5">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>1349.2806227999999</v>
       </c>
       <c r="C82" s="5">
         <v>6.7332581999999093</v>
       </c>
       <c r="D82" s="5">
         <v>6.1871597301904169</v>
       </c>
     </row>
-    <row r="83" spans="1:5">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>1353.4738907000001</v>
       </c>
       <c r="C83" s="5">
         <v>4.1932679000001372</v>
       </c>
       <c r="D83" s="5">
         <v>3.7937462674881628</v>
       </c>
     </row>
-    <row r="84" spans="1:5">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>1360.0259421000001</v>
       </c>
       <c r="C84" s="5">
         <v>6.5520513999999821</v>
       </c>
       <c r="D84" s="5">
         <v>5.9662879750147724</v>
       </c>
     </row>
-    <row r="85" spans="1:5">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>1368.6008953</v>
       </c>
       <c r="C85" s="5">
         <v>8.5749531999999817</v>
       </c>
       <c r="D85" s="5">
         <v>7.8339533270501249</v>
       </c>
     </row>
-    <row r="86" spans="1:5">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>1370.9421998</v>
       </c>
       <c r="C86" s="5">
         <v>2.3413044999999784</v>
       </c>
       <c r="D86" s="5">
         <v>2.0723002269555257</v>
       </c>
     </row>
-    <row r="87" spans="1:5">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>1380.0370525000001</v>
       </c>
       <c r="C87" s="5">
         <v>9.0948527000000468</v>
       </c>
       <c r="D87" s="5">
         <v>8.2578066231762328</v>
       </c>
     </row>
-    <row r="88" spans="1:5">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>1388.8681908999999</v>
       </c>
       <c r="C88" s="5">
         <v>8.8311383999998725</v>
       </c>
       <c r="D88" s="5">
         <v>7.9551622253875021</v>
       </c>
     </row>
-    <row r="89" spans="1:5">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>1392.0494472</v>
       </c>
       <c r="C89" s="5">
         <v>3.1812563000000864</v>
       </c>
       <c r="D89" s="5">
         <v>2.7835395017131503</v>
       </c>
       <c r="E89" s="5">
         <v>5.1346085572159472</v>
       </c>
     </row>
-    <row r="90" spans="1:5">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>1400.361402</v>
       </c>
       <c r="C90" s="5">
         <v>8.3119547999999668</v>
       </c>
       <c r="D90" s="5">
         <v>7.4052810622677656</v>
       </c>
     </row>
-    <row r="91" spans="1:5">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>1406.7990875</v>
       </c>
       <c r="C91" s="5">
         <v>6.4376855000000432</v>
       </c>
       <c r="D91" s="5">
         <v>5.65823537843122</v>
       </c>
     </row>
-    <row r="92" spans="1:5">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>1413.7861720999999</v>
       </c>
       <c r="C92" s="5">
         <v>6.9870845999998892</v>
       </c>
       <c r="D92" s="5">
         <v>6.1255172658985391</v>
       </c>
     </row>
-    <row r="93" spans="1:5">
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>1421.5440578</v>
       </c>
       <c r="C93" s="5">
         <v>7.757885700000088</v>
       </c>
       <c r="D93" s="5">
         <v>6.7871844511067092</v>
       </c>
     </row>
-    <row r="94" spans="1:5">
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>1430.6683512</v>
       </c>
       <c r="C94" s="5">
         <v>9.1242933999999423</v>
       </c>
       <c r="D94" s="5">
         <v>7.9801055667875653</v>
       </c>
     </row>
-    <row r="95" spans="1:5">
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>1438.6703848</v>
       </c>
       <c r="C95" s="5">
         <v>8.0020336000000043</v>
       </c>
       <c r="D95" s="5">
         <v>6.9222293071907082</v>
       </c>
     </row>
-    <row r="96" spans="1:5">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>1435.3111266999999</v>
       </c>
       <c r="C96" s="5">
         <v>-3.3592581000000337</v>
       </c>
       <c r="D96" s="5">
         <v>-2.7662636494494408</v>
       </c>
     </row>
-    <row r="97" spans="1:5">
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>1445.5775994999999</v>
       </c>
       <c r="C97" s="5">
         <v>10.266472799999974</v>
       </c>
       <c r="D97" s="5">
         <v>8.9291962511414358</v>
       </c>
     </row>
-    <row r="98" spans="1:5">
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>1453.9156333999999</v>
       </c>
       <c r="C98" s="5">
         <v>8.3380339000000276</v>
       </c>
       <c r="D98" s="5">
         <v>7.1454069250587615</v>
       </c>
     </row>
-    <row r="99" spans="1:5">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>1457.1939312</v>
       </c>
       <c r="C99" s="5">
         <v>3.2782978000000185</v>
       </c>
       <c r="D99" s="5">
         <v>2.7395761677142971</v>
       </c>
     </row>
-    <row r="100" spans="1:5">
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>1463.90391</v>
       </c>
       <c r="C100" s="5">
         <v>6.7099788000000444</v>
       </c>
       <c r="D100" s="5">
         <v>5.6677847440913531</v>
       </c>
     </row>
-    <row r="101" spans="1:5">
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>1466.8661847999999</v>
       </c>
       <c r="C101" s="5">
         <v>2.9622747999999319</v>
       </c>
       <c r="D101" s="5">
         <v>2.4554618344417189</v>
       </c>
       <c r="E101" s="5">
         <v>5.3745747143169265</v>
       </c>
     </row>
-    <row r="102" spans="1:5">
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>1474.0975238000001</v>
       </c>
       <c r="C102" s="5">
         <v>7.2313390000001618</v>
       </c>
       <c r="D102" s="5">
         <v>6.0788091091399377</v>
       </c>
     </row>
-    <row r="103" spans="1:5">
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>1479.488564</v>
       </c>
       <c r="C103" s="5">
         <v>5.3910401999999067</v>
       </c>
       <c r="D103" s="5">
         <v>4.4779759868251112</v>
       </c>
     </row>
-    <row r="104" spans="1:5">
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>1483.1929491000001</v>
       </c>
       <c r="C104" s="5">
         <v>3.7043851000000814</v>
       </c>
       <c r="D104" s="5">
         <v>3.046317478689331</v>
       </c>
     </row>
-    <row r="105" spans="1:5">
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>1490.8087946999999</v>
       </c>
       <c r="C105" s="5">
         <v>7.6158455999998296</v>
       </c>
       <c r="D105" s="5">
         <v>6.3387440540677575</v>
       </c>
     </row>
-    <row r="106" spans="1:5">
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>1495.8661224</v>
       </c>
       <c r="C106" s="5">
         <v>5.0573277000000871</v>
       </c>
       <c r="D106" s="5">
         <v>4.1476238767356399</v>
       </c>
     </row>
-    <row r="107" spans="1:5">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>1500.9114429000001</v>
       </c>
       <c r="C107" s="5">
         <v>5.0453205000001162</v>
       </c>
       <c r="D107" s="5">
         <v>4.1233433364810779</v>
       </c>
     </row>
-    <row r="108" spans="1:5">
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>1509.8707889</v>
       </c>
       <c r="C108" s="5">
         <v>8.9593459999998686</v>
       </c>
       <c r="D108" s="5">
         <v>7.4030395275079153</v>
       </c>
     </row>
-    <row r="109" spans="1:5">
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>1518.5325965</v>
       </c>
       <c r="C109" s="5">
         <v>8.6618075999999746</v>
       </c>
       <c r="D109" s="5">
         <v>7.1055633470640922</v>
       </c>
     </row>
-    <row r="110" spans="1:5">
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>1521.40221</v>
       </c>
       <c r="C110" s="5">
         <v>2.869613500000014</v>
       </c>
       <c r="D110" s="5">
         <v>2.2913917179288479</v>
       </c>
     </row>
-    <row r="111" spans="1:5">
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>1528.5296989999999</v>
       </c>
       <c r="C111" s="5">
         <v>7.1274889999999687</v>
       </c>
       <c r="D111" s="5">
         <v>5.7689184245767411</v>
       </c>
     </row>
-    <row r="112" spans="1:5">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>1536.2158955</v>
       </c>
       <c r="C112" s="5">
         <v>7.6861965000000509</v>
       </c>
       <c r="D112" s="5">
         <v>6.2039030396008998</v>
       </c>
     </row>
-    <row r="113" spans="1:5">
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>1543.7404719000001</v>
       </c>
       <c r="C113" s="5">
         <v>7.5245764000001145</v>
       </c>
       <c r="D113" s="5">
         <v>6.0387078799807314</v>
       </c>
       <c r="E113" s="5">
         <v>5.2407157446663577</v>
       </c>
     </row>
-    <row r="114" spans="1:5">
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>1542.9454986000001</v>
       </c>
       <c r="C114" s="5">
         <v>-0.79497330000003785</v>
       </c>
       <c r="D114" s="5">
         <v>-0.61621151740930413</v>
       </c>
     </row>
-    <row r="115" spans="1:5">
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>1548.8492160999999</v>
       </c>
       <c r="C115" s="5">
         <v>5.903717499999857</v>
       </c>
       <c r="D115" s="5">
         <v>4.6893863733324936</v>
       </c>
     </row>
-    <row r="116" spans="1:5">
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>1555.0804516999999</v>
       </c>
       <c r="C116" s="5">
         <v>6.2312355999999909</v>
       </c>
       <c r="D116" s="5">
         <v>4.9360376310002119</v>
       </c>
     </row>
-    <row r="117" spans="1:5">
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>1558.4410656</v>
       </c>
       <c r="C117" s="5">
         <v>3.3606139000000894</v>
       </c>
       <c r="D117" s="5">
         <v>2.6243117815147654</v>
       </c>
     </row>
-    <row r="118" spans="1:5">
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>1560.7547248000001</v>
       </c>
       <c r="C118" s="5">
         <v>2.3136592000000746</v>
       </c>
       <c r="D118" s="5">
         <v>1.7961369896943857</v>
       </c>
     </row>
-    <row r="119" spans="1:5">
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>1566.3511461000001</v>
       </c>
       <c r="C119" s="5">
         <v>5.5964212999999745</v>
       </c>
       <c r="D119" s="5">
         <v>4.3887387529282673</v>
       </c>
     </row>
-    <row r="120" spans="1:5">
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>1571.8710962</v>
       </c>
       <c r="C120" s="5">
         <v>5.51995009999996</v>
       </c>
       <c r="D120" s="5">
         <v>4.3118355239432304</v>
       </c>
     </row>
-    <row r="121" spans="1:5">
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>1577.7759424999999</v>
       </c>
       <c r="C121" s="5">
         <v>5.9048462999999174</v>
       </c>
       <c r="D121" s="5">
         <v>4.602200167570536</v>
       </c>
     </row>
-    <row r="122" spans="1:5">
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>1582.2233888999999</v>
       </c>
       <c r="C122" s="5">
         <v>4.4474463999999898</v>
       </c>
       <c r="D122" s="5">
         <v>3.4355061362993045</v>
       </c>
     </row>
-    <row r="123" spans="1:5">
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>1588.4582330000001</v>
       </c>
       <c r="C123" s="5">
         <v>6.2348441000001458</v>
       </c>
       <c r="D123" s="5">
         <v>4.8325133960090083</v>
       </c>
     </row>
-    <row r="124" spans="1:5">
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>1592.5264419</v>
       </c>
       <c r="C124" s="5">
         <v>4.0682088999999451</v>
       </c>
       <c r="D124" s="5">
         <v>3.1169892720329884</v>
       </c>
     </row>
-    <row r="125" spans="1:5">
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>1600.6831050000001</v>
       </c>
       <c r="C125" s="5">
         <v>8.1566631000000598</v>
       </c>
       <c r="D125" s="5">
         <v>6.3223357198975094</v>
       </c>
       <c r="E125" s="5">
         <v>3.6886143841209362</v>
       </c>
     </row>
-    <row r="126" spans="1:5">
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>1603.8668582</v>
       </c>
       <c r="C126" s="5">
         <v>3.1837531999999555</v>
       </c>
       <c r="D126" s="5">
         <v>2.4130800765624016</v>
       </c>
     </row>
-    <row r="127" spans="1:5">
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>1608.7741203</v>
       </c>
       <c r="C127" s="5">
         <v>4.9072621000000254</v>
       </c>
       <c r="D127" s="5">
         <v>3.7339930576971492</v>
       </c>
     </row>
-    <row r="128" spans="1:5">
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>1614.9775813000001</v>
       </c>
       <c r="C128" s="5">
         <v>6.2034610000000612</v>
       </c>
       <c r="D128" s="5">
         <v>4.7266277959566283</v>
       </c>
     </row>
-    <row r="129" spans="1:5">
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>1622.2978889999999</v>
       </c>
       <c r="C129" s="5">
         <v>7.3203076999998302</v>
       </c>
       <c r="D129" s="5">
         <v>5.5769864268126579</v>
       </c>
     </row>
-    <row r="130" spans="1:5">
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>1630.4699688000001</v>
       </c>
       <c r="C130" s="5">
         <v>8.1720798000001196</v>
       </c>
       <c r="D130" s="5">
         <v>6.2151365951072846</v>
       </c>
     </row>
-    <row r="131" spans="1:5">
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>1641.4800353000001</v>
       </c>
       <c r="C131" s="5">
         <v>11.010066499999994</v>
       </c>
       <c r="D131" s="5">
         <v>8.4110649297845619</v>
       </c>
     </row>
-    <row r="132" spans="1:5">
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>1642.7453777000001</v>
       </c>
       <c r="C132" s="5">
         <v>1.2653424000000086</v>
       </c>
       <c r="D132" s="5">
         <v>0.92895741912335517</v>
       </c>
     </row>
-    <row r="133" spans="1:5">
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>1645.8251163</v>
       </c>
       <c r="C133" s="5">
         <v>3.0797385999999278</v>
       </c>
       <c r="D133" s="5">
         <v>2.2730437827850558</v>
       </c>
     </row>
-    <row r="134" spans="1:5">
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>1652.7195039000001</v>
       </c>
       <c r="C134" s="5">
         <v>6.8943876000000728</v>
       </c>
       <c r="D134" s="5">
         <v>5.1442674587913517</v>
       </c>
     </row>
-    <row r="135" spans="1:5">
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>1654.1411544</v>
       </c>
       <c r="C135" s="5">
         <v>1.4216504999999415</v>
       </c>
       <c r="D135" s="5">
         <v>1.0371238682064687</v>
       </c>
     </row>
-    <row r="136" spans="1:5">
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>1657.2163959</v>
       </c>
       <c r="C136" s="5">
         <v>3.0752414999999473</v>
       </c>
       <c r="D136" s="5">
         <v>2.2538937179439555</v>
       </c>
     </row>
-    <row r="137" spans="1:5">
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>1660.9712382</v>
       </c>
       <c r="C137" s="5">
         <v>3.7548423000000639</v>
       </c>
       <c r="D137" s="5">
         <v>2.7530422703827773</v>
       </c>
       <c r="E137" s="5">
         <v>3.7664002957037424</v>
       </c>
     </row>
-    <row r="138" spans="1:5">
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>1664.2815188</v>
       </c>
       <c r="C138" s="5">
         <v>3.3102805999999418</v>
       </c>
       <c r="D138" s="5">
         <v>2.4179645616054124</v>
       </c>
     </row>
-    <row r="139" spans="1:5">
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>1666.6725696999999</v>
       </c>
       <c r="C139" s="5">
         <v>2.391050899999982</v>
       </c>
       <c r="D139" s="5">
         <v>1.73771218042853</v>
       </c>
     </row>
-    <row r="140" spans="1:5">
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>1669.3231797999999</v>
       </c>
       <c r="C140" s="5">
         <v>2.6506100999999944</v>
       </c>
       <c r="D140" s="5">
         <v>1.9252143487332285</v>
       </c>
     </row>
-    <row r="141" spans="1:5">
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>1666.9690052999999</v>
       </c>
       <c r="C141" s="5">
         <v>-2.3541744999999992</v>
       </c>
       <c r="D141" s="5">
         <v>-1.6792435242623305</v>
       </c>
     </row>
-    <row r="142" spans="1:5">
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>1663.6544613000001</v>
       </c>
       <c r="C142" s="5">
         <v>-3.3145439999998416</v>
       </c>
       <c r="D142" s="5">
         <v>-2.3601172721241626</v>
       </c>
     </row>
-    <row r="143" spans="1:5">
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>1663.9871780999999</v>
       </c>
       <c r="C143" s="5">
         <v>0.33271679999984372</v>
       </c>
       <c r="D143" s="5">
         <v>0.24025398889639948</v>
       </c>
     </row>
-    <row r="144" spans="1:5">
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>1653.2348815</v>
       </c>
       <c r="C144" s="5">
         <v>-10.752296599999909</v>
       </c>
       <c r="D144" s="5">
         <v>-7.4843909312422578</v>
       </c>
     </row>
-    <row r="145" spans="1:5">
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>1652.4134828000001</v>
       </c>
       <c r="C145" s="5">
         <v>-0.82139869999991788</v>
       </c>
       <c r="D145" s="5">
         <v>-0.59458544230630572</v>
       </c>
     </row>
-    <row r="146" spans="1:5">
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>1649.6077811</v>
       </c>
       <c r="C146" s="5">
         <v>-2.8057017000000997</v>
       </c>
       <c r="D146" s="5">
         <v>-2.0186094424475609</v>
       </c>
     </row>
-    <row r="147" spans="1:5">
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>1635.7587458</v>
       </c>
       <c r="C147" s="5">
         <v>-13.849035299999969</v>
       </c>
       <c r="D147" s="5">
         <v>-9.6220150720165432</v>
       </c>
     </row>
-    <row r="148" spans="1:5">
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>1630.5859869000001</v>
       </c>
       <c r="C148" s="5">
         <v>-5.1727588999999625</v>
       </c>
       <c r="D148" s="5">
         <v>-3.7294491625079251</v>
       </c>
     </row>
-    <row r="149" spans="1:5">
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>1624.265433</v>
       </c>
       <c r="C149" s="5">
         <v>-6.3205539000000499</v>
       </c>
       <c r="D149" s="5">
         <v>-4.5535995941432983</v>
       </c>
       <c r="E149" s="5">
         <v>-2.2099001087928616</v>
       </c>
     </row>
-    <row r="150" spans="1:5">
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>1627.7052020000001</v>
       </c>
       <c r="C150" s="5">
         <v>3.4397690000000694</v>
       </c>
       <c r="D150" s="5">
         <v>2.5710956016484099</v>
       </c>
     </row>
-    <row r="151" spans="1:5">
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>1626.4799834999999</v>
       </c>
       <c r="C151" s="5">
         <v>-1.22521850000021</v>
       </c>
       <c r="D151" s="5">
         <v>-0.89954283946354074</v>
       </c>
     </row>
-    <row r="152" spans="1:5">
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>1627.1991817000001</v>
       </c>
       <c r="C152" s="5">
         <v>0.71919820000016443</v>
       </c>
       <c r="D152" s="5">
         <v>0.53190930637960765</v>
       </c>
     </row>
-    <row r="153" spans="1:5">
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>1624.2953219999999</v>
       </c>
       <c r="C153" s="5">
         <v>-2.9038597000001118</v>
       </c>
       <c r="D153" s="5">
         <v>-2.1205959816176234</v>
       </c>
     </row>
-    <row r="154" spans="1:5">
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>1626.9876756000001</v>
       </c>
       <c r="C154" s="5">
         <v>2.6923536000001604</v>
       </c>
       <c r="D154" s="5">
         <v>2.0072960530490569</v>
       </c>
     </row>
-    <row r="155" spans="1:5">
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>1623.4841958</v>
       </c>
       <c r="C155" s="5">
         <v>-3.5034798000001501</v>
       </c>
       <c r="D155" s="5">
         <v>-2.5536392016899501</v>
       </c>
     </row>
-    <row r="156" spans="1:5">
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>1617.1945108</v>
       </c>
       <c r="C156" s="5">
         <v>-6.2896849999999631</v>
       </c>
       <c r="D156" s="5">
         <v>-4.5512336232844897</v>
       </c>
     </row>
-    <row r="157" spans="1:5">
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>1618.9035629</v>
       </c>
       <c r="C157" s="5">
         <v>1.7090521000000081</v>
       </c>
       <c r="D157" s="5">
         <v>1.2755577871895074</v>
       </c>
     </row>
-    <row r="158" spans="1:5">
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>1622.3533967999999</v>
       </c>
       <c r="C158" s="5">
         <v>3.4498338999999305</v>
       </c>
       <c r="D158" s="5">
         <v>2.5873479545733602</v>
       </c>
     </row>
-    <row r="159" spans="1:5">
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>1616.6027563</v>
       </c>
       <c r="C159" s="5">
         <v>-5.7506404999999177</v>
       </c>
       <c r="D159" s="5">
         <v>-4.1716015356294651</v>
       </c>
     </row>
-    <row r="160" spans="1:5">
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>1617.5411391</v>
       </c>
       <c r="C160" s="5">
         <v>0.93838279999999941</v>
       </c>
       <c r="D160" s="5">
         <v>0.69878721631877472</v>
       </c>
     </row>
-    <row r="161" spans="1:5">
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>1615.5659467</v>
       </c>
       <c r="C161" s="5">
         <v>-1.975192399999969</v>
       </c>
       <c r="D161" s="5">
         <v>-1.4555282379137502</v>
       </c>
       <c r="E161" s="5">
         <v>-0.53559511415152139</v>
       </c>
     </row>
-    <row r="162" spans="1:5">
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>1615.4705263000001</v>
       </c>
       <c r="C162" s="5">
         <v>-9.5420399999966321E-2</v>
       </c>
       <c r="D162" s="5">
         <v>-7.0852750447802926E-2</v>
       </c>
     </row>
-    <row r="163" spans="1:5">
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>1614.2006937000001</v>
       </c>
       <c r="C163" s="5">
         <v>-1.2698325999999724</v>
       </c>
       <c r="D163" s="5">
         <v>-0.939186797055791</v>
       </c>
     </row>
-    <row r="164" spans="1:5">
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>1610.5573691</v>
       </c>
       <c r="C164" s="5">
         <v>-3.6433246000001418</v>
       </c>
       <c r="D164" s="5">
         <v>-2.6750843327347562</v>
       </c>
     </row>
-    <row r="165" spans="1:5">
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>1607.1356355999999</v>
       </c>
       <c r="C165" s="5">
         <v>-3.421733500000073</v>
       </c>
       <c r="D165" s="5">
         <v>-2.5198968156068369</v>
       </c>
     </row>
-    <row r="166" spans="1:5">
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>1605.3156696000001</v>
       </c>
       <c r="C166" s="5">
         <v>-1.8199659999997948</v>
       </c>
       <c r="D166" s="5">
         <v>-1.3504821197896089</v>
       </c>
     </row>
-    <row r="167" spans="1:5">
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>1603.0194914000001</v>
       </c>
       <c r="C167" s="5">
         <v>-2.2961781999999857</v>
       </c>
       <c r="D167" s="5">
         <v>-1.7029922132127506</v>
       </c>
     </row>
-    <row r="168" spans="1:5">
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>1599.6352552999999</v>
       </c>
       <c r="C168" s="5">
         <v>-3.3842361000001802</v>
       </c>
       <c r="D168" s="5">
         <v>-2.504185851396068</v>
       </c>
     </row>
-    <row r="169" spans="1:5">
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>1598.7049411</v>
       </c>
       <c r="C169" s="5">
         <v>-0.93031419999988429</v>
       </c>
       <c r="D169" s="5">
         <v>-0.69566672290631848</v>
       </c>
     </row>
-    <row r="170" spans="1:5">
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>1604.2955939000001</v>
       </c>
       <c r="C170" s="5">
         <v>5.5906528000000435</v>
       </c>
       <c r="D170" s="5">
         <v>4.2780453947449004</v>
       </c>
     </row>
-    <row r="171" spans="1:5">
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>1607.342165</v>
       </c>
       <c r="C171" s="5">
         <v>3.0465710999999374</v>
       </c>
       <c r="D171" s="5">
         <v>2.302762747062892</v>
       </c>
     </row>
-    <row r="172" spans="1:5">
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>1607.1238985</v>
       </c>
       <c r="C172" s="5">
         <v>-0.21826650000002701</v>
       </c>
       <c r="D172" s="5">
         <v>-0.16283046372376209</v>
       </c>
     </row>
-    <row r="173" spans="1:5">
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>1607.8668273000001</v>
       </c>
       <c r="C173" s="5">
         <v>0.74292880000007244</v>
       </c>
       <c r="D173" s="5">
         <v>0.5561392812912791</v>
       </c>
       <c r="E173" s="5">
         <v>-0.47655865832815225</v>
       </c>
     </row>
-    <row r="174" spans="1:5">
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>1615.0877441</v>
       </c>
       <c r="C174" s="5">
         <v>7.2209167999999408</v>
       </c>
       <c r="D174" s="5">
         <v>5.5243186740946193</v>
       </c>
     </row>
-    <row r="175" spans="1:5">
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>1616.1471481000001</v>
       </c>
       <c r="C175" s="5">
         <v>1.0594040000000859</v>
       </c>
       <c r="D175" s="5">
         <v>0.78997641955629305</v>
       </c>
     </row>
-    <row r="176" spans="1:5">
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>1620.9969232999999</v>
       </c>
       <c r="C176" s="5">
         <v>4.84977519999984</v>
       </c>
       <c r="D176" s="5">
         <v>3.6610215312072647</v>
       </c>
     </row>
-    <row r="177" spans="1:5">
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>1623.8160003999999</v>
       </c>
       <c r="C177" s="5">
         <v>2.8190770999999586</v>
       </c>
       <c r="D177" s="5">
         <v>2.1069986841773192</v>
       </c>
     </row>
-    <row r="178" spans="1:5">
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>1624.4918411000001</v>
       </c>
       <c r="C178" s="5">
         <v>0.67584070000020802</v>
       </c>
       <c r="D178" s="5">
         <v>0.50059115162484069</v>
       </c>
     </row>
-    <row r="179" spans="1:5">
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>1623.5187570999999</v>
       </c>
       <c r="C179" s="5">
         <v>-0.97308400000019901</v>
       </c>
       <c r="D179" s="5">
         <v>-0.71644645935976525</v>
       </c>
     </row>
-    <row r="180" spans="1:5">
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>1631.2089249999999</v>
       </c>
       <c r="C180" s="5">
         <v>7.6901679000000058</v>
       </c>
       <c r="D180" s="5">
         <v>5.8345191803945928</v>
       </c>
     </row>
-    <row r="181" spans="1:5">
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>1631.9745579999999</v>
       </c>
       <c r="C181" s="5">
         <v>0.7656329999999798</v>
       </c>
       <c r="D181" s="5">
         <v>0.56469474100711015</v>
       </c>
     </row>
-    <row r="182" spans="1:5">
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>1633.9981786999999</v>
       </c>
       <c r="C182" s="5">
         <v>2.0236207000000377</v>
       </c>
       <c r="D182" s="5">
         <v>1.4981695367774384</v>
       </c>
     </row>
-    <row r="183" spans="1:5">
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>1638.4888989999999</v>
       </c>
       <c r="C183" s="5">
         <v>4.4907203000000209</v>
       </c>
       <c r="D183" s="5">
         <v>3.3482726793246487</v>
       </c>
     </row>
-    <row r="184" spans="1:5">
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>1637.7677478000001</v>
       </c>
       <c r="C184" s="5">
         <v>-0.72115119999989474</v>
       </c>
       <c r="D184" s="5">
         <v>-0.52688160418543628</v>
       </c>
     </row>
-    <row r="185" spans="1:5">
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>1641.9997943999999</v>
       </c>
       <c r="C185" s="5">
         <v>4.232046599999876</v>
       </c>
       <c r="D185" s="5">
         <v>3.1452916257953101</v>
       </c>
       <c r="E185" s="5">
         <v>2.1228727728227037</v>
       </c>
     </row>
-    <row r="186" spans="1:5">
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>1643.7497788000001</v>
       </c>
       <c r="C186" s="5">
         <v>1.7499844000001303</v>
       </c>
       <c r="D186" s="5">
         <v>1.2864402222163118</v>
       </c>
     </row>
-    <row r="187" spans="1:5">
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>1647.1495255</v>
       </c>
       <c r="C187" s="5">
         <v>3.3997466999999233</v>
       </c>
       <c r="D187" s="5">
         <v>2.5103738121632135</v>
       </c>
     </row>
-    <row r="188" spans="1:5">
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>1649.4939471</v>
       </c>
       <c r="C188" s="5">
         <v>2.3444216000000324</v>
       </c>
       <c r="D188" s="5">
         <v>1.7214187273084214</v>
       </c>
     </row>
-    <row r="189" spans="1:5">
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>1659.9796891000001</v>
       </c>
       <c r="C189" s="5">
         <v>10.485742000000073</v>
       </c>
       <c r="D189" s="5">
         <v>7.9007779339150153</v>
       </c>
     </row>
-    <row r="190" spans="1:5">
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>1660.6290329000001</v>
       </c>
       <c r="C190" s="5">
         <v>0.64934379999999692</v>
       </c>
       <c r="D190" s="5">
         <v>0.47042213999644034</v>
       </c>
     </row>
-    <row r="191" spans="1:5">
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>1661.6906581000001</v>
       </c>
       <c r="C191" s="5">
         <v>1.0616251999999804</v>
       </c>
       <c r="D191" s="5">
         <v>0.76985233357100835</v>
       </c>
     </row>
-    <row r="192" spans="1:5">
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>1675.6027942999999</v>
       </c>
       <c r="C192" s="5">
         <v>13.91213619999985</v>
       </c>
       <c r="D192" s="5">
         <v>10.522518217004784</v>
       </c>
     </row>
-    <row r="193" spans="1:5">
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>1677.8751639</v>
       </c>
       <c r="C193" s="5">
         <v>2.2723696000000473</v>
       </c>
       <c r="D193" s="5">
         <v>1.6395740145893178</v>
       </c>
     </row>
-    <row r="194" spans="1:5">
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>1686.6069047999999</v>
       </c>
       <c r="C194" s="5">
         <v>8.731740899999977</v>
       </c>
       <c r="D194" s="5">
         <v>6.4267352706168568</v>
       </c>
     </row>
-    <row r="195" spans="1:5">
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>1687.342312</v>
       </c>
       <c r="C195" s="5">
         <v>0.73540720000005422</v>
       </c>
       <c r="D195" s="5">
         <v>0.52448976597956332</v>
       </c>
     </row>
-    <row r="196" spans="1:5">
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>1693.8995680999999</v>
       </c>
       <c r="C196" s="5">
         <v>6.5572560999999041</v>
       </c>
       <c r="D196" s="5">
         <v>4.7643499449729898</v>
       </c>
     </row>
-    <row r="197" spans="1:5">
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>1694.8863815</v>
       </c>
       <c r="C197" s="5">
         <v>0.98681340000007367</v>
       </c>
       <c r="D197" s="5">
         <v>0.70132712333466074</v>
       </c>
       <c r="E197" s="5">
         <v>3.2208644166928924</v>
       </c>
     </row>
-    <row r="198" spans="1:5">
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>1704.4546264999999</v>
       </c>
       <c r="C198" s="5">
         <v>9.5682449999999335</v>
       </c>
       <c r="D198" s="5">
         <v>6.9887844410898792</v>
       </c>
     </row>
-    <row r="199" spans="1:5">
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>1708.9329508000001</v>
       </c>
       <c r="C199" s="5">
         <v>4.4783243000001676</v>
       </c>
       <c r="D199" s="5">
         <v>3.1988718594387011</v>
       </c>
     </row>
-    <row r="200" spans="1:5">
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>1713.5998082999999</v>
       </c>
       <c r="C200" s="5">
         <v>4.6668574999998782</v>
       </c>
       <c r="D200" s="5">
         <v>3.3267035689289459</v>
       </c>
     </row>
-    <row r="201" spans="1:5">
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>1719.2650736999999</v>
       </c>
       <c r="C201" s="5">
         <v>5.6652653999999529</v>
       </c>
       <c r="D201" s="5">
         <v>4.0402123132740497</v>
       </c>
     </row>
-    <row r="202" spans="1:5">
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>1722.3190142000001</v>
       </c>
       <c r="C202" s="5">
         <v>3.0539405000001807</v>
       </c>
       <c r="D202" s="5">
         <v>2.1525154732279228</v>
       </c>
     </row>
-    <row r="203" spans="1:5">
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>1730.0294629</v>
       </c>
       <c r="C203" s="5">
         <v>7.7104486999999153</v>
       </c>
       <c r="D203" s="5">
         <v>5.5064081322269143</v>
       </c>
     </row>
-    <row r="204" spans="1:5">
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>1728.9455785</v>
       </c>
       <c r="C204" s="5">
         <v>-1.0838843999999881</v>
       </c>
       <c r="D204" s="5">
         <v>-0.74922931324268305</v>
       </c>
     </row>
-    <row r="205" spans="1:5">
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>1735.235146</v>
       </c>
       <c r="C205" s="5">
         <v>6.2895674999999756</v>
       </c>
       <c r="D205" s="5">
         <v>4.4537762105826939</v>
       </c>
     </row>
-    <row r="206" spans="1:5">
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>1742.4115144</v>
       </c>
       <c r="C206" s="5">
         <v>7.1763684000000012</v>
       </c>
       <c r="D206" s="5">
         <v>5.0772657415302902</v>
       </c>
     </row>
-    <row r="207" spans="1:5">
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>1738.9022794</v>
       </c>
       <c r="C207" s="5">
         <v>-3.5092349999999897</v>
       </c>
       <c r="D207" s="5">
         <v>-2.3902202827206009</v>
       </c>
     </row>
-    <row r="208" spans="1:5">
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>1746.7935815999999</v>
       </c>
       <c r="C208" s="5">
         <v>7.8913021999999273</v>
       </c>
       <c r="D208" s="5">
         <v>5.583712548023323</v>
       </c>
     </row>
-    <row r="209" spans="1:5">
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>1752.7522636000001</v>
       </c>
       <c r="C209" s="5">
         <v>5.9586820000001808</v>
       </c>
       <c r="D209" s="5">
         <v>4.1711335589198484</v>
       </c>
       <c r="E209" s="5">
         <v>3.4141452035733488</v>
       </c>
     </row>
-    <row r="210" spans="1:5">
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>1752.3753016999999</v>
       </c>
       <c r="C210" s="5">
         <v>-0.37696190000019669</v>
       </c>
       <c r="D210" s="5">
         <v>-0.25777720747623967</v>
       </c>
     </row>
-    <row r="211" spans="1:5">
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>1763.1054452999999</v>
       </c>
       <c r="C211" s="5">
         <v>10.730143600000019</v>
       </c>
       <c r="D211" s="5">
         <v>7.6004180429075863</v>
       </c>
     </row>
-    <row r="212" spans="1:5">
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>1771.4545756</v>
       </c>
       <c r="C212" s="5">
         <v>8.3491303000000698</v>
       </c>
       <c r="D212" s="5">
         <v>5.8329262594334796</v>
       </c>
     </row>
-    <row r="213" spans="1:5">
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>1775.9038660000001</v>
       </c>
       <c r="C213" s="5">
         <v>4.449290400000109</v>
       </c>
       <c r="D213" s="5">
         <v>3.0559774022017594</v>
       </c>
     </row>
-    <row r="214" spans="1:5">
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>1782.3441124000001</v>
       </c>
       <c r="C214" s="5">
         <v>6.4402463999999782</v>
       </c>
       <c r="D214" s="5">
         <v>4.4396092955861999</v>
       </c>
     </row>
-    <row r="215" spans="1:5">
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>1788.5188372</v>
       </c>
       <c r="C215" s="5">
         <v>6.1747247999999217</v>
       </c>
       <c r="D215" s="5">
         <v>4.2373958913196619</v>
       </c>
     </row>
-    <row r="216" spans="1:5">
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>1784.8634532000001</v>
       </c>
       <c r="C216" s="5">
         <v>-3.6553839999999127</v>
       </c>
       <c r="D216" s="5">
         <v>-2.4251840113938328</v>
       </c>
     </row>
-    <row r="217" spans="1:5">
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>1790.6090845000001</v>
       </c>
       <c r="C217" s="5">
         <v>5.7456313000000137</v>
       </c>
       <c r="D217" s="5">
         <v>3.9320366458496014</v>
       </c>
     </row>
-    <row r="218" spans="1:5">
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>1796.1284734999999</v>
       </c>
       <c r="C218" s="5">
         <v>5.5193889999998191</v>
       </c>
       <c r="D218" s="5">
         <v>3.7622474306823861</v>
       </c>
     </row>
-    <row r="219" spans="1:5">
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>1801.9283673</v>
       </c>
       <c r="C219" s="5">
         <v>5.7998938000000635</v>
       </c>
       <c r="D219" s="5">
         <v>3.9444955480210986</v>
       </c>
     </row>
-    <row r="220" spans="1:5">
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>1808.5350188</v>
       </c>
       <c r="C220" s="5">
         <v>6.6066514999999981</v>
       </c>
       <c r="D220" s="5">
         <v>4.4895362299468999</v>
       </c>
     </row>
-    <row r="221" spans="1:5">
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>1811.1061556</v>
       </c>
       <c r="C221" s="5">
         <v>2.5711367999999766</v>
       </c>
       <c r="D221" s="5">
         <v>1.7194048350543945</v>
       </c>
       <c r="E221" s="5">
         <v>3.329272094628255</v>
       </c>
     </row>
-    <row r="222" spans="1:5">
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>1818.2905114</v>
       </c>
       <c r="C222" s="5">
         <v>7.1843558000000485</v>
       </c>
       <c r="D222" s="5">
         <v>4.8654413367991145</v>
       </c>
     </row>
-    <row r="223" spans="1:5">
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>1823.5104311</v>
       </c>
       <c r="C223" s="5">
         <v>5.2199196999999913</v>
       </c>
       <c r="D223" s="5">
         <v>3.4998581942213169</v>
       </c>
     </row>
-    <row r="224" spans="1:5">
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>1820.0643795000001</v>
       </c>
       <c r="C224" s="5">
         <v>-3.4460515999999188</v>
       </c>
       <c r="D224" s="5">
         <v>-2.2443251133141384</v>
       </c>
     </row>
-    <row r="225" spans="1:5">
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>1817.0244023</v>
       </c>
       <c r="C225" s="5">
         <v>-3.0399772000000667</v>
       </c>
       <c r="D225" s="5">
         <v>-1.9859993706326295</v>
       </c>
     </row>
-    <row r="226" spans="1:5">
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>1823.1788816000001</v>
       </c>
       <c r="C226" s="5">
         <v>6.1544793000000482</v>
       </c>
       <c r="D226" s="5">
         <v>4.1411242196667031</v>
       </c>
     </row>
-    <row r="227" spans="1:5">
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>1821.3081775999999</v>
       </c>
       <c r="C227" s="5">
         <v>-1.8707040000001598</v>
       </c>
       <c r="D227" s="5">
         <v>-1.2243557465296484</v>
       </c>
     </row>
-    <row r="228" spans="1:5">
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>1821.1263876999999</v>
       </c>
       <c r="C228" s="5">
         <v>-0.18178990000001249</v>
       </c>
       <c r="D228" s="5">
         <v>-0.11970964923307958</v>
       </c>
     </row>
-    <row r="229" spans="1:5">
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>1818.4891548000001</v>
       </c>
       <c r="C229" s="5">
         <v>-2.6372328999998444</v>
       </c>
       <c r="D229" s="5">
         <v>-1.7239851981922905</v>
       </c>
     </row>
-    <row r="230" spans="1:5">
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>1815.5513567999999</v>
       </c>
       <c r="C230" s="5">
         <v>-2.9377980000001571</v>
       </c>
       <c r="D230" s="5">
         <v>-1.9214861249957083</v>
       </c>
     </row>
-    <row r="231" spans="1:5">
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>1809.0940361999999</v>
       </c>
       <c r="C231" s="5">
         <v>-6.4573206000000027</v>
       </c>
       <c r="D231" s="5">
         <v>-4.1854988475285566</v>
       </c>
     </row>
-    <row r="232" spans="1:5">
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>1802.1703568</v>
       </c>
       <c r="C232" s="5">
         <v>-6.9236793999998554</v>
       </c>
       <c r="D232" s="5">
         <v>-4.4971352614352593</v>
       </c>
     </row>
-    <row r="233" spans="1:5">
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>1800.6158905</v>
       </c>
       <c r="C233" s="5">
         <v>-1.5544663000000583</v>
       </c>
       <c r="D233" s="5">
         <v>-1.0301665491502909</v>
       </c>
       <c r="E233" s="5">
         <v>-0.57921867625283507</v>
       </c>
     </row>
-    <row r="234" spans="1:5">
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>1788.452736</v>
       </c>
       <c r="C234" s="5">
         <v>-12.163154500000019</v>
       </c>
       <c r="D234" s="5">
         <v>-7.8115173417111272</v>
       </c>
     </row>
-    <row r="235" spans="1:5">
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>1779.9007419</v>
       </c>
       <c r="C235" s="5">
         <v>-8.5519941000000017</v>
       </c>
       <c r="D235" s="5">
         <v>-5.5896081538499569</v>
       </c>
     </row>
-    <row r="236" spans="1:5">
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>1772.0480118999999</v>
       </c>
       <c r="C236" s="5">
         <v>-7.852730000000065</v>
       </c>
       <c r="D236" s="5">
         <v>-5.1676735409339258</v>
       </c>
     </row>
-    <row r="237" spans="1:5">
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>1766.8810317</v>
       </c>
       <c r="C237" s="5">
         <v>-5.1669801999998981</v>
       </c>
       <c r="D237" s="5">
         <v>-3.4434172834692522</v>
       </c>
     </row>
-    <row r="238" spans="1:5">
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>1765.3257409</v>
       </c>
       <c r="C238" s="5">
         <v>-1.5552907999999661</v>
       </c>
       <c r="D238" s="5">
         <v>-1.0511968419224638</v>
       </c>
     </row>
-    <row r="239" spans="1:5">
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>1761.4778765999999</v>
       </c>
       <c r="C239" s="5">
         <v>-3.8478643000000829</v>
       </c>
       <c r="D239" s="5">
         <v>-2.5844987472245506</v>
       </c>
     </row>
-    <row r="240" spans="1:5">
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>1763.1359935999999</v>
       </c>
       <c r="C240" s="5">
         <v>1.6581169999999474</v>
       </c>
       <c r="D240" s="5">
         <v>1.1354523596971644</v>
       </c>
     </row>
-    <row r="241" spans="1:5">
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>1759.5337896000001</v>
       </c>
       <c r="C241" s="5">
         <v>-3.6022039999998015</v>
       </c>
       <c r="D241" s="5">
         <v>-2.4243173041768262</v>
       </c>
     </row>
-    <row r="242" spans="1:5">
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>1758.5155</v>
       </c>
       <c r="C242" s="5">
         <v>-1.0182896000001165</v>
       </c>
       <c r="D242" s="5">
         <v>-0.69226607857856282</v>
       </c>
     </row>
-    <row r="243" spans="1:5">
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>1762.5667429</v>
       </c>
       <c r="C243" s="5">
         <v>4.0512429000000338</v>
       </c>
       <c r="D243" s="5">
         <v>2.7998422923710686</v>
       </c>
     </row>
-    <row r="244" spans="1:5">
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>1761.5513366</v>
       </c>
       <c r="C244" s="5">
         <v>-1.0154062999999951</v>
       </c>
       <c r="D244" s="5">
         <v>-0.689128035831299</v>
       </c>
     </row>
-    <row r="245" spans="1:5">
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>1763.0418247</v>
       </c>
       <c r="C245" s="5">
         <v>1.4904880999999932</v>
       </c>
       <c r="D245" s="5">
         <v>1.0200853627180928</v>
       </c>
       <c r="E245" s="5">
         <v>-2.0867341001620465</v>
       </c>
     </row>
-    <row r="246" spans="1:5">
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>1765.1697154999999</v>
       </c>
       <c r="C246" s="5">
         <v>2.1278907999999319</v>
       </c>
       <c r="D246" s="5">
         <v>1.457984549825686</v>
       </c>
     </row>
-    <row r="247" spans="1:5">
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>1767.6422763999999</v>
       </c>
       <c r="C247" s="5">
         <v>2.4725608999999622</v>
       </c>
       <c r="D247" s="5">
         <v>1.6939101200642348</v>
       </c>
     </row>
-    <row r="248" spans="1:5">
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>1772.0177174999999</v>
       </c>
       <c r="C248" s="5">
         <v>4.3754410999999891</v>
       </c>
       <c r="D248" s="5">
         <v>3.0111317843608987</v>
       </c>
     </row>
-    <row r="249" spans="1:5">
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>1776.0332883999999</v>
       </c>
       <c r="C249" s="5">
         <v>4.015570900000057</v>
       </c>
       <c r="D249" s="5">
         <v>2.7534707789852897</v>
       </c>
     </row>
-    <row r="250" spans="1:5">
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>1785.7747088000001</v>
       </c>
       <c r="C250" s="5">
         <v>9.7414204000001519</v>
       </c>
       <c r="D250" s="5">
         <v>6.7841503912191348</v>
       </c>
     </row>
-    <row r="251" spans="1:5">
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>1789.0945922000001</v>
       </c>
       <c r="C251" s="5">
         <v>3.3198833999999806</v>
       </c>
       <c r="D251" s="5">
         <v>2.2538386829904944</v>
       </c>
     </row>
-    <row r="252" spans="1:5">
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>1789.4294001000001</v>
       </c>
       <c r="C252" s="5">
         <v>0.33480789999998706</v>
       </c>
       <c r="D252" s="5">
         <v>0.22479709293206085</v>
       </c>
     </row>
-    <row r="253" spans="1:5">
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>1789.5502996</v>
       </c>
       <c r="C253" s="5">
         <v>0.12089949999995042</v>
       </c>
       <c r="D253" s="5">
         <v>8.1105923071222996E-2</v>
       </c>
     </row>
-    <row r="254" spans="1:5">
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>1790.0612515</v>
       </c>
       <c r="C254" s="5">
         <v>0.51095190000000912</v>
       </c>
       <c r="D254" s="5">
         <v>0.34316221805585911</v>
       </c>
     </row>
-    <row r="255" spans="1:5">
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>1799.1510055000001</v>
       </c>
       <c r="C255" s="5">
         <v>9.0897540000000845</v>
       </c>
       <c r="D255" s="5">
         <v>6.266576576523053</v>
       </c>
     </row>
-    <row r="256" spans="1:5">
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>1801.1471105000001</v>
       </c>
       <c r="C256" s="5">
         <v>1.9961049999999432</v>
       </c>
       <c r="D256" s="5">
         <v>1.3395188467889341</v>
       </c>
     </row>
-    <row r="257" spans="1:5">
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>1805.8536271</v>
       </c>
       <c r="C257" s="5">
         <v>4.7065165999999863</v>
       </c>
       <c r="D257" s="5">
         <v>3.1811398227982179</v>
       </c>
       <c r="E257" s="5">
         <v>2.4282919327387464</v>
       </c>
     </row>
-    <row r="258" spans="1:5">
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>1811.4856487</v>
       </c>
       <c r="C258" s="5">
         <v>5.6320215999999164</v>
       </c>
       <c r="D258" s="5">
         <v>3.8073783710979692</v>
       </c>
     </row>
-    <row r="259" spans="1:5">
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>1811.7354518</v>
       </c>
       <c r="C259" s="5">
         <v>0.24980310000000827</v>
       </c>
       <c r="D259" s="5">
         <v>0.16560505452907215</v>
       </c>
     </row>
-    <row r="260" spans="1:5">
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>1818.9203729000001</v>
       </c>
       <c r="C260" s="5">
         <v>7.1849211000001105</v>
       </c>
       <c r="D260" s="5">
         <v>4.8641054115936777</v>
       </c>
     </row>
-    <row r="261" spans="1:5">
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>1826.2107033</v>
       </c>
       <c r="C261" s="5">
         <v>7.2903303999999025</v>
       </c>
       <c r="D261" s="5">
         <v>4.9171193919203882</v>
       </c>
     </row>
-    <row r="262" spans="1:5">
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>1825.8568250999999</v>
       </c>
       <c r="C262" s="5">
         <v>-0.35387820000005377</v>
       </c>
       <c r="D262" s="5">
         <v>-0.23228510593304996</v>
       </c>
     </row>
-    <row r="263" spans="1:5">
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>1830.1368769000001</v>
       </c>
       <c r="C263" s="5">
         <v>4.2800518000001375</v>
       </c>
       <c r="D263" s="5">
         <v>2.84951159292397</v>
       </c>
     </row>
-    <row r="264" spans="1:5">
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>1834.2939403</v>
       </c>
       <c r="C264" s="5">
         <v>4.15706339999997</v>
       </c>
       <c r="D264" s="5">
         <v>2.7600510751233376</v>
       </c>
     </row>
-    <row r="265" spans="1:5">
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>1836.1786576</v>
       </c>
       <c r="C265" s="5">
         <v>1.8847172999999202</v>
       </c>
       <c r="D265" s="5">
         <v>1.2399788620246266</v>
       </c>
     </row>
-    <row r="266" spans="1:5">
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>1845.7083795999999</v>
       </c>
       <c r="C266" s="5">
         <v>9.5297219999999925</v>
       </c>
       <c r="D266" s="5">
         <v>6.4088587455828794</v>
       </c>
     </row>
-    <row r="267" spans="1:5">
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>1843.1621574000001</v>
       </c>
       <c r="C267" s="5">
         <v>-2.5462221999998746</v>
       </c>
       <c r="D267" s="5">
         <v>-1.6429408602713691</v>
       </c>
     </row>
-    <row r="268" spans="1:5">
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>1843.9544364999999</v>
       </c>
       <c r="C268" s="5">
         <v>0.79227909999985968</v>
       </c>
       <c r="D268" s="5">
         <v>0.51703852088547109</v>
       </c>
     </row>
-    <row r="269" spans="1:5">
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>1846.8679546000001</v>
       </c>
       <c r="C269" s="5">
         <v>2.9135181000001467</v>
       </c>
       <c r="D269" s="5">
         <v>1.9126097362426986</v>
       </c>
       <c r="E269" s="5">
         <v>2.2711878130380114</v>
       </c>
     </row>
-    <row r="270" spans="1:5">
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>1854.7378959</v>
       </c>
       <c r="C270" s="5">
         <v>7.8699412999999367</v>
       </c>
       <c r="D270" s="5">
         <v>5.235046318077119</v>
       </c>
     </row>
-    <row r="271" spans="1:5">
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>1861.3624574</v>
       </c>
       <c r="C271" s="5">
         <v>6.6245615000000271</v>
       </c>
       <c r="D271" s="5">
         <v>4.371243055505647</v>
       </c>
     </row>
-    <row r="272" spans="1:5">
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>1867.2289507999999</v>
       </c>
       <c r="C272" s="5">
         <v>5.8664933999998539</v>
       </c>
       <c r="D272" s="5">
         <v>3.8483177795988199</v>
       </c>
     </row>
-    <row r="273" spans="1:5">
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>1870.7126204000001</v>
       </c>
       <c r="C273" s="5">
         <v>3.4836696000002121</v>
       </c>
       <c r="D273" s="5">
         <v>2.261944233664881</v>
       </c>
     </row>
-    <row r="274" spans="1:5">
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>1875.8977279000001</v>
       </c>
       <c r="C274" s="5">
         <v>5.1851074999999582</v>
       </c>
       <c r="D274" s="5">
         <v>3.3772499672487966</v>
       </c>
     </row>
-    <row r="275" spans="1:5">
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>1879.2567234000001</v>
       </c>
       <c r="C275" s="5">
         <v>3.3589954999999918</v>
       </c>
       <c r="D275" s="5">
         <v>2.1700165537143823</v>
       </c>
     </row>
-    <row r="276" spans="1:5">
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>1874.9278277000001</v>
       </c>
       <c r="C276" s="5">
         <v>-4.3288956999999755</v>
       </c>
       <c r="D276" s="5">
         <v>-2.7294644989384942</v>
       </c>
     </row>
-    <row r="277" spans="1:5">
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>1882.4914693000001</v>
       </c>
       <c r="C277" s="5">
         <v>7.5636415999999826</v>
       </c>
       <c r="D277" s="5">
         <v>4.9497824890968989</v>
       </c>
     </row>
-    <row r="278" spans="1:5">
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>1889.0783515000001</v>
       </c>
       <c r="C278" s="5">
         <v>6.5868821999999909</v>
       </c>
       <c r="D278" s="5">
         <v>4.2805832198260063</v>
       </c>
     </row>
-    <row r="279" spans="1:5">
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>1890.9549002000001</v>
       </c>
       <c r="C279" s="5">
         <v>1.8765487000000576</v>
       </c>
       <c r="D279" s="5">
         <v>1.1985751368406294</v>
       </c>
     </row>
-    <row r="280" spans="1:5">
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>1898.9162253</v>
       </c>
       <c r="C280" s="5">
         <v>7.9613250999998399</v>
       </c>
       <c r="D280" s="5">
         <v>5.1709054710109115</v>
       </c>
     </row>
-    <row r="281" spans="1:5">
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>1901.8940891</v>
       </c>
       <c r="C281" s="5">
         <v>2.9778638000000228</v>
       </c>
       <c r="D281" s="5">
         <v>1.8981455151209525</v>
       </c>
       <c r="E281" s="5">
         <v>2.9794298159186772</v>
       </c>
     </row>
-    <row r="282" spans="1:5">
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>1900.0547684000001</v>
       </c>
       <c r="C282" s="5">
         <v>-1.8393206999999165</v>
       </c>
       <c r="D282" s="5">
         <v>-1.1543663219192535</v>
       </c>
     </row>
-    <row r="283" spans="1:5">
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>1909.2187718</v>
       </c>
       <c r="C283" s="5">
         <v>9.1640033999999559</v>
       </c>
       <c r="D283" s="5">
         <v>5.9436460671493885</v>
       </c>
     </row>
-    <row r="284" spans="1:5">
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>1914.8188677999999</v>
       </c>
       <c r="C284" s="5">
         <v>5.600095999999894</v>
       </c>
       <c r="D284" s="5">
         <v>3.5771671458369569</v>
       </c>
     </row>
-    <row r="285" spans="1:5">
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>1919.8973735</v>
       </c>
       <c r="C285" s="5">
         <v>5.0785057000000506</v>
       </c>
       <c r="D285" s="5">
         <v>3.2294932836603341</v>
       </c>
     </row>
-    <row r="286" spans="1:5">
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>1926.5361505999999</v>
       </c>
       <c r="C286" s="5">
         <v>6.6387770999999702</v>
       </c>
       <c r="D286" s="5">
         <v>4.2292900241542863</v>
       </c>
     </row>
-    <row r="287" spans="1:5">
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>1937.0972951000001</v>
       </c>
       <c r="C287" s="5">
         <v>10.561144500000182</v>
       </c>
       <c r="D287" s="5">
         <v>6.7803310735000899</v>
       </c>
     </row>
-    <row r="288" spans="1:5">
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>1943.9388773000001</v>
       </c>
       <c r="C288" s="5">
         <v>6.841582199999948</v>
       </c>
       <c r="D288" s="5">
         <v>4.321554202150657</v>
       </c>
     </row>
-    <row r="289" spans="1:5">
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>1953.3525187</v>
       </c>
       <c r="C289" s="5">
         <v>9.4136413999999604</v>
       </c>
       <c r="D289" s="5">
         <v>5.9683707961540211</v>
       </c>
     </row>
-    <row r="290" spans="1:5">
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>1959.1771283999999</v>
       </c>
       <c r="C290" s="5">
         <v>5.8246096999998827</v>
       </c>
       <c r="D290" s="5">
         <v>3.6374941365592495</v>
       </c>
     </row>
-    <row r="291" spans="1:5">
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>1963.5414406</v>
       </c>
       <c r="C291" s="5">
         <v>4.3643122000000858</v>
       </c>
       <c r="D291" s="5">
         <v>2.7061458383116799</v>
       </c>
     </row>
-    <row r="292" spans="1:5">
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>1975.1753819</v>
       </c>
       <c r="C292" s="5">
         <v>11.63394130000006</v>
       </c>
       <c r="D292" s="5">
         <v>7.3463075108002984</v>
       </c>
     </row>
-    <row r="293" spans="1:5">
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>1976.4401826000001</v>
       </c>
       <c r="C293" s="5">
         <v>1.2648007000000234</v>
       </c>
       <c r="D293" s="5">
         <v>0.77113035529925433</v>
       </c>
       <c r="E293" s="5">
         <v>3.9195712278214279</v>
       </c>
     </row>
-    <row r="294" spans="1:5">
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>1981.7369128</v>
       </c>
       <c r="C294" s="5">
         <v>5.2967301999999563</v>
       </c>
       <c r="D294" s="5">
         <v>3.2637489100939332</v>
       </c>
     </row>
-    <row r="295" spans="1:5">
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>1987.2912512</v>
       </c>
       <c r="C295" s="5">
         <v>5.554338400000006</v>
       </c>
       <c r="D295" s="5">
         <v>3.4156489052158401</v>
       </c>
     </row>
-    <row r="296" spans="1:5">
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>1995.8600305</v>
       </c>
       <c r="C296" s="5">
         <v>8.5687792999999601</v>
       </c>
       <c r="D296" s="5">
         <v>5.2986308733937726</v>
       </c>
     </row>
-    <row r="297" spans="1:5">
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>2002.9423153</v>
       </c>
       <c r="C297" s="5">
         <v>7.0822848000000249</v>
       </c>
       <c r="D297" s="5">
         <v>4.3422817990045992</v>
       </c>
     </row>
-    <row r="298" spans="1:5">
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>2009.6747866999999</v>
       </c>
       <c r="C298" s="5">
         <v>6.7324713999998949</v>
       </c>
       <c r="D298" s="5">
         <v>4.1089593125468005</v>
       </c>
     </row>
-    <row r="299" spans="1:5">
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>2018.4091026999999</v>
       </c>
       <c r="C299" s="5">
         <v>8.7343160000000353</v>
       </c>
       <c r="D299" s="5">
         <v>5.3418513072730267</v>
       </c>
     </row>
-    <row r="300" spans="1:5">
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>2024.1394118999999</v>
       </c>
       <c r="C300" s="5">
         <v>5.7303091999999651</v>
       </c>
       <c r="D300" s="5">
         <v>3.4605301812175693</v>
       </c>
     </row>
-    <row r="301" spans="1:5">
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>2032.0155186</v>
       </c>
       <c r="C301" s="5">
         <v>7.8761067000000367</v>
       </c>
       <c r="D301" s="5">
         <v>4.7705421588263075</v>
       </c>
     </row>
-    <row r="302" spans="1:5">
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>2037.786132</v>
       </c>
       <c r="C302" s="5">
         <v>5.770613400000002</v>
       </c>
       <c r="D302" s="5">
         <v>3.4615508533062833</v>
       </c>
     </row>
-    <row r="303" spans="1:5">
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>2047.2007255000001</v>
       </c>
       <c r="C303" s="5">
         <v>9.4145935000001373</v>
       </c>
       <c r="D303" s="5">
         <v>5.6870785665531942</v>
       </c>
     </row>
-    <row r="304" spans="1:5">
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>2054.7212893999999</v>
       </c>
       <c r="C304" s="5">
         <v>7.5205638999998428</v>
       </c>
       <c r="D304" s="5">
         <v>4.4984690270909677</v>
       </c>
     </row>
-    <row r="305" spans="1:5">
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>2063.4773690000002</v>
       </c>
       <c r="C305" s="5">
         <v>8.7560796000002483</v>
       </c>
       <c r="D305" s="5">
         <v>5.2353070644877819</v>
       </c>
       <c r="E305" s="5">
         <v>4.4037349152405314</v>
       </c>
     </row>
-    <row r="306" spans="1:5">
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>2071.6907675000002</v>
       </c>
       <c r="C306" s="5">
         <v>8.2133985000000393</v>
       </c>
       <c r="D306" s="5">
         <v>4.8824069699794359</v>
       </c>
     </row>
-    <row r="307" spans="1:5">
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>2079.0680834</v>
       </c>
       <c r="C307" s="5">
         <v>7.3773158999997577</v>
       </c>
       <c r="D307" s="5">
         <v>4.3579093015244874</v>
       </c>
     </row>
-    <row r="308" spans="1:5">
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>2081.1050885999998</v>
       </c>
       <c r="C308" s="5">
         <v>2.0370051999998395</v>
       </c>
       <c r="D308" s="5">
         <v>1.1820784560292452</v>
       </c>
     </row>
-    <row r="309" spans="1:5">
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>2090.7262859000002</v>
       </c>
       <c r="C309" s="5">
         <v>9.6211973000004036</v>
       </c>
       <c r="D309" s="5">
         <v>5.6910032352217144</v>
       </c>
     </row>
-    <row r="310" spans="1:5">
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>2097.9247676999998</v>
       </c>
       <c r="C310" s="5">
         <v>7.1984817999996267</v>
       </c>
       <c r="D310" s="5">
         <v>4.2108092323226431</v>
       </c>
     </row>
-    <row r="311" spans="1:5">
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>2107.3107000999998</v>
       </c>
       <c r="C311" s="5">
         <v>9.3859324000000015</v>
       </c>
       <c r="D311" s="5">
         <v>5.5027902892274883</v>
       </c>
     </row>
-    <row r="312" spans="1:5">
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>2117.7512459</v>
       </c>
       <c r="C312" s="5">
         <v>10.440545800000109</v>
       </c>
       <c r="D312" s="5">
         <v>6.1100411383548492</v>
       </c>
     </row>
-    <row r="313" spans="1:5">
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>2120.9819192999998</v>
       </c>
       <c r="C313" s="5">
         <v>3.2306733999998869</v>
       </c>
       <c r="D313" s="5">
         <v>1.8460628431720139</v>
       </c>
     </row>
-    <row r="314" spans="1:5">
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>2125.0549255999999</v>
       </c>
       <c r="C314" s="5">
         <v>4.0730063000000882</v>
       </c>
       <c r="D314" s="5">
         <v>2.3289032605182003</v>
       </c>
     </row>
-    <row r="315" spans="1:5">
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>2132.0164697999999</v>
       </c>
       <c r="C315" s="5">
         <v>6.9615441999999348</v>
       </c>
       <c r="D315" s="5">
         <v>4.0027321255015513</v>
       </c>
     </row>
-    <row r="316" spans="1:5">
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>2133.5262446000002</v>
       </c>
       <c r="C316" s="5">
         <v>1.5097748000002866</v>
       </c>
       <c r="D316" s="5">
         <v>0.85309038639902468</v>
       </c>
     </row>
-    <row r="317" spans="1:5">
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>2141.5035532000002</v>
       </c>
       <c r="C317" s="5">
         <v>7.9773086000000148</v>
       </c>
       <c r="D317" s="5">
         <v>4.5802601363095885</v>
       </c>
       <c r="E317" s="5">
         <v>3.7812958538921526</v>
       </c>
     </row>
-    <row r="318" spans="1:5">
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>2155.3733519000002</v>
       </c>
       <c r="C318" s="5">
         <v>13.869798700000047</v>
       </c>
       <c r="D318" s="5">
         <v>8.0549129224298142</v>
       </c>
     </row>
-    <row r="319" spans="1:5">
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>2161.8150166999999</v>
       </c>
       <c r="C319" s="5">
         <v>6.4416647999996712</v>
       </c>
       <c r="D319" s="5">
         <v>3.6459273779239521</v>
       </c>
     </row>
-    <row r="320" spans="1:5">
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>2164.4619373</v>
       </c>
       <c r="C320" s="5">
         <v>2.6469206000001577</v>
       </c>
       <c r="D320" s="5">
         <v>1.4792117087806922</v>
       </c>
     </row>
-    <row r="321" spans="1:5">
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>2174.4822967999999</v>
       </c>
       <c r="C321" s="5">
         <v>10.020359499999813</v>
       </c>
       <c r="D321" s="5">
         <v>5.6990488069216916</v>
       </c>
     </row>
-    <row r="322" spans="1:5">
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>2179.8934767999999</v>
       </c>
       <c r="C322" s="5">
         <v>5.4111800000000585</v>
       </c>
       <c r="D322" s="5">
         <v>3.0274014199311194</v>
       </c>
     </row>
-    <row r="323" spans="1:5">
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>2180.9936025000002</v>
       </c>
       <c r="C323" s="5">
         <v>1.1001257000002624</v>
       </c>
       <c r="D323" s="5">
         <v>0.60728716536468941</v>
       </c>
     </row>
-    <row r="324" spans="1:5">
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>2190.5632274</v>
       </c>
       <c r="C324" s="5">
         <v>9.5696248999997806</v>
       </c>
       <c r="D324" s="5">
         <v>5.3942252329371776</v>
       </c>
     </row>
-    <row r="325" spans="1:5">
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>2196.7607492000002</v>
       </c>
       <c r="C325" s="5">
         <v>6.1975218000002315</v>
       </c>
       <c r="D325" s="5">
         <v>3.4483591338968278</v>
       </c>
     </row>
-    <row r="326" spans="1:5">
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>2207.0073225000001</v>
       </c>
       <c r="C326" s="5">
         <v>10.246573299999909</v>
       </c>
       <c r="D326" s="5">
         <v>5.7431313579401122</v>
       </c>
     </row>
-    <row r="327" spans="1:5">
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>2207.4712574999999</v>
       </c>
       <c r="C327" s="5">
         <v>0.46393499999976484</v>
       </c>
       <c r="D327" s="5">
         <v>0.25254384181354617</v>
       </c>
     </row>
-    <row r="328" spans="1:5">
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>2213.3958123000002</v>
       </c>
       <c r="C328" s="5">
         <v>5.924554800000351</v>
       </c>
       <c r="D328" s="5">
         <v>3.2686065292744759</v>
       </c>
     </row>
-    <row r="329" spans="1:5">
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>2218.3311521999999</v>
       </c>
       <c r="C329" s="5">
         <v>4.9353398999996898</v>
       </c>
       <c r="D329" s="5">
         <v>2.7087703362241866</v>
       </c>
       <c r="E329" s="5">
         <v>3.5875541222053053</v>
       </c>
     </row>
-    <row r="330" spans="1:5">
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>2223.3615905000001</v>
       </c>
       <c r="C330" s="5">
         <v>5.0304383000002417</v>
       </c>
       <c r="D330" s="5">
         <v>2.7553986088897364</v>
       </c>
     </row>
-    <row r="331" spans="1:5">
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>2227.8098273999999</v>
       </c>
       <c r="C331" s="5">
         <v>4.4482368999997561</v>
       </c>
       <c r="D331" s="5">
         <v>2.427411941624702</v>
       </c>
     </row>
-    <row r="332" spans="1:5">
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>2232.9306225</v>
       </c>
       <c r="C332" s="5">
         <v>5.1207951000001231</v>
       </c>
       <c r="D332" s="5">
         <v>2.793433250618782</v>
       </c>
     </row>
-    <row r="333" spans="1:5">
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>2236.2208212999999</v>
       </c>
       <c r="C333" s="5">
         <v>3.290198799999871</v>
       </c>
       <c r="D333" s="5">
         <v>1.7825871862259701</v>
       </c>
     </row>
-    <row r="334" spans="1:5">
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>2240.1579926999998</v>
       </c>
       <c r="C334" s="5">
         <v>3.9371713999998974</v>
       </c>
       <c r="D334" s="5">
         <v>2.1333429677919957</v>
       </c>
     </row>
-    <row r="335" spans="1:5">
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>2245.1713920000002</v>
       </c>
       <c r="C335" s="5">
         <v>5.0133993000004011</v>
       </c>
       <c r="D335" s="5">
         <v>2.7188641174001216</v>
       </c>
     </row>
-    <row r="336" spans="1:5">
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>2241.0997256000001</v>
       </c>
       <c r="C336" s="5">
         <v>-4.0716664000001401</v>
       </c>
       <c r="D336" s="5">
         <v>-2.1546499059705404</v>
       </c>
     </row>
-    <row r="337" spans="1:5">
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>2247.1028489</v>
       </c>
       <c r="C337" s="5">
         <v>6.0031232999999702</v>
       </c>
       <c r="D337" s="5">
         <v>3.2621623266711364</v>
       </c>
     </row>
-    <row r="338" spans="1:5">
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>2254.8297751</v>
       </c>
       <c r="C338" s="5">
         <v>7.7269261999999799</v>
       </c>
       <c r="D338" s="5">
         <v>4.205280898587227</v>
       </c>
     </row>
-    <row r="339" spans="1:5">
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>2258.4109469999999</v>
       </c>
       <c r="C339" s="5">
         <v>3.5811718999998448</v>
       </c>
       <c r="D339" s="5">
         <v>1.9226039073939605</v>
       </c>
     </row>
-    <row r="340" spans="1:5">
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>2267.6217277000001</v>
       </c>
       <c r="C340" s="5">
         <v>9.210780700000214</v>
       </c>
       <c r="D340" s="5">
         <v>5.0054093573376646</v>
       </c>
     </row>
-    <row r="341" spans="1:5">
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>2266.3244883000002</v>
       </c>
       <c r="C341" s="5">
         <v>-1.297239399999853</v>
       </c>
       <c r="D341" s="5">
         <v>-0.68432871651270544</v>
       </c>
       <c r="E341" s="5">
         <v>2.1634883526025162</v>
       </c>
     </row>
-    <row r="342" spans="1:5">
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>2268.4029270999999</v>
       </c>
       <c r="C342" s="5">
         <v>2.0784387999997307</v>
       </c>
       <c r="D342" s="5">
         <v>1.1060841309717295</v>
       </c>
     </row>
-    <row r="343" spans="1:5">
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>2274.9750764999999</v>
       </c>
       <c r="C343" s="5">
         <v>6.5721493999999439</v>
       </c>
       <c r="D343" s="5">
         <v>3.5326497037069249</v>
       </c>
     </row>
-    <row r="344" spans="1:5">
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>2281.804729</v>
       </c>
       <c r="C344" s="5">
         <v>6.8296525000000656</v>
       </c>
       <c r="D344" s="5">
         <v>3.6625751228652303</v>
       </c>
     </row>
-    <row r="345" spans="1:5">
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>2279.7092665</v>
       </c>
       <c r="C345" s="5">
         <v>-2.0954624999999396</v>
       </c>
       <c r="D345" s="5">
         <v>-1.0964536696115523</v>
       </c>
     </row>
-    <row r="346" spans="1:5">
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>2287.4437287000001</v>
       </c>
       <c r="C346" s="5">
         <v>7.7344622000000527</v>
       </c>
       <c r="D346" s="5">
         <v>4.1481250298057049</v>
       </c>
     </row>
-    <row r="347" spans="1:5">
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>2295.0847831999999</v>
       </c>
       <c r="C347" s="5">
         <v>7.641054499999882</v>
       </c>
       <c r="D347" s="5">
         <v>4.0829929592492986</v>
       </c>
     </row>
-    <row r="348" spans="1:5">
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>2296.1148794999999</v>
       </c>
       <c r="C348" s="5">
         <v>1.0300962999999683</v>
       </c>
       <c r="D348" s="5">
         <v>0.53992408076577458</v>
       </c>
     </row>
-    <row r="349" spans="1:5">
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>2302.6461454999999</v>
       </c>
       <c r="C349" s="5">
         <v>6.5312659999999596</v>
       </c>
       <c r="D349" s="5">
         <v>3.4672937106079882</v>
       </c>
     </row>
-    <row r="350" spans="1:5">
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>2305.6268498999998</v>
       </c>
       <c r="C350" s="5">
         <v>2.9807043999999223</v>
       </c>
       <c r="D350" s="5">
         <v>1.5644701321730015</v>
       </c>
     </row>
-    <row r="351" spans="1:5">
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>2308.7068629999999</v>
       </c>
       <c r="C351" s="5">
         <v>3.0800131000000874</v>
       </c>
       <c r="D351" s="5">
         <v>1.6148721747882178</v>
       </c>
     </row>
-    <row r="352" spans="1:5">
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>2316.9207105</v>
       </c>
       <c r="C352" s="5">
         <v>8.2138475000001563</v>
       </c>
       <c r="D352" s="5">
         <v>4.3538634301348189</v>
       </c>
     </row>
-    <row r="353" spans="1:5">
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>2318.3383098999998</v>
       </c>
       <c r="C353" s="5">
         <v>1.4175993999997445</v>
       </c>
       <c r="D353" s="5">
         <v>0.73669137362406545</v>
       </c>
       <c r="E353" s="5">
         <v>2.2950738902801859</v>
       </c>
     </row>
-    <row r="354" spans="1:5">
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>2319.2971158</v>
       </c>
       <c r="C354" s="5">
         <v>0.95880590000024313</v>
       </c>
       <c r="D354" s="5">
         <v>0.49741999940906556</v>
       </c>
     </row>
-    <row r="355" spans="1:5">
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>2325.5721715999998</v>
       </c>
       <c r="C355" s="5">
         <v>6.2750557999997909</v>
       </c>
       <c r="D355" s="5">
         <v>3.29545380478653</v>
       </c>
     </row>
-    <row r="356" spans="1:5">
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>2331.9630089000002</v>
       </c>
       <c r="C356" s="5">
         <v>6.3908373000003849</v>
       </c>
       <c r="D356" s="5">
         <v>3.3479870303183779</v>
       </c>
     </row>
-    <row r="357" spans="1:5">
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>2337.0384340000001</v>
       </c>
       <c r="C357" s="5">
         <v>5.0754250999998476</v>
       </c>
       <c r="D357" s="5">
         <v>2.6432444557135337</v>
       </c>
     </row>
-    <row r="358" spans="1:5">
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>2344.7456784000001</v>
       </c>
       <c r="C358" s="5">
         <v>7.707244400000036</v>
       </c>
       <c r="D358" s="5">
         <v>4.0300178000886033</v>
       </c>
     </row>
-    <row r="359" spans="1:5">
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>2351.6491448000002</v>
       </c>
       <c r="C359" s="5">
         <v>6.9034664000000703</v>
       </c>
       <c r="D359" s="5">
         <v>3.5908510541240224</v>
       </c>
     </row>
-    <row r="360" spans="1:5">
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>2359.4082512</v>
       </c>
       <c r="C360" s="5">
         <v>7.7591063999998369</v>
       </c>
       <c r="D360" s="5">
         <v>4.0319637414717224</v>
       </c>
     </row>
-    <row r="361" spans="1:5">
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>2366.6611435</v>
       </c>
       <c r="C361" s="5">
         <v>7.252892299999985</v>
       </c>
       <c r="D361" s="5">
         <v>3.7518475599691348</v>
       </c>
     </row>
-    <row r="362" spans="1:5">
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>2370.5928039999999</v>
       </c>
       <c r="C362" s="5">
         <v>3.9316604999999072</v>
       </c>
       <c r="D362" s="5">
         <v>2.0118386700897828</v>
       </c>
     </row>
-    <row r="363" spans="1:5">
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>2378.1226215000002</v>
       </c>
       <c r="C363" s="5">
         <v>7.529817500000263</v>
       </c>
       <c r="D363" s="5">
         <v>3.878910972207561</v>
       </c>
     </row>
-    <row r="364" spans="1:5">
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>2388.9437493999999</v>
       </c>
       <c r="C364" s="5">
         <v>10.821127899999738</v>
       </c>
       <c r="D364" s="5">
         <v>5.5990855697480413</v>
       </c>
     </row>
-    <row r="365" spans="1:5">
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>2389.9280078000002</v>
       </c>
       <c r="C365" s="5">
         <v>0.98425840000027165</v>
       </c>
       <c r="D365" s="5">
         <v>0.4955287003920672</v>
       </c>
       <c r="E365" s="5">
         <v>3.087974589139586</v>
       </c>
     </row>
-    <row r="366" spans="1:5">
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>2397.0041230000002</v>
       </c>
       <c r="C366" s="5">
         <v>7.0761152000000038</v>
       </c>
       <c r="D366" s="5">
         <v>3.6114011452004435</v>
       </c>
     </row>
-    <row r="367" spans="1:5">
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>2402.9816337000002</v>
       </c>
       <c r="C367" s="5">
         <v>5.9775107000000389</v>
       </c>
       <c r="D367" s="5">
         <v>3.0338776758889185</v>
       </c>
     </row>
-    <row r="368" spans="1:5">
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>2389.9795484000001</v>
       </c>
       <c r="C368" s="5">
         <v>-13.00208530000009</v>
       </c>
       <c r="D368" s="5">
         <v>-6.3031915625302082</v>
       </c>
     </row>
-    <row r="369" spans="1:5">
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>2114.5709864999999</v>
       </c>
       <c r="C369" s="5">
         <v>-275.40856190000022</v>
       </c>
       <c r="D369" s="5">
         <v>-76.9889194056734</v>
       </c>
     </row>
-    <row r="370" spans="1:5">
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>2168.0938461999999</v>
       </c>
       <c r="C370" s="5">
         <v>53.522859700000026</v>
       </c>
       <c r="D370" s="5">
         <v>34.980083464446324</v>
       </c>
     </row>
-    <row r="371" spans="1:5">
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>2218.9424288</v>
       </c>
       <c r="C371" s="5">
         <v>50.8485826000001</v>
       </c>
       <c r="D371" s="5">
         <v>32.073440836001829</v>
       </c>
     </row>
-    <row r="372" spans="1:5">
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>2234.2308742</v>
       </c>
       <c r="C372" s="5">
         <v>15.288445400000001</v>
       </c>
       <c r="D372" s="5">
         <v>8.5885848526594533</v>
       </c>
     </row>
-    <row r="373" spans="1:5">
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>2261.4422678000001</v>
       </c>
       <c r="C373" s="5">
         <v>27.211393600000065</v>
       </c>
       <c r="D373" s="5">
         <v>15.635045307263118</v>
       </c>
     </row>
-    <row r="374" spans="1:5">
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>2281.0257385999998</v>
       </c>
       <c r="C374" s="5">
         <v>19.583470799999759</v>
       </c>
       <c r="D374" s="5">
         <v>10.901180141421829</v>
       </c>
     </row>
-    <row r="375" spans="1:5">
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>2302.4012407</v>
       </c>
       <c r="C375" s="5">
         <v>21.375502100000176</v>
       </c>
       <c r="D375" s="5">
         <v>11.843280761825481</v>
       </c>
     </row>
-    <row r="376" spans="1:5">
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>2312.1437718000002</v>
       </c>
       <c r="C376" s="5">
         <v>9.7425311000001784</v>
       </c>
       <c r="D376" s="5">
         <v>5.1976162308544405</v>
       </c>
     </row>
-    <row r="377" spans="1:5">
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>2324.2974669999999</v>
       </c>
       <c r="C377" s="5">
         <v>12.153695199999675</v>
       </c>
       <c r="D377" s="5">
         <v>6.4933479694837537</v>
       </c>
       <c r="E377" s="5">
         <v>-2.7461304518714424</v>
       </c>
     </row>
-    <row r="378" spans="1:5">
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>2337.5105020999999</v>
       </c>
       <c r="C378" s="5">
         <v>13.21303510000007</v>
       </c>
       <c r="D378" s="5">
         <v>7.0390737241056156</v>
       </c>
     </row>
-    <row r="379" spans="1:5">
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>2334.5220519999998</v>
       </c>
       <c r="C379" s="5">
         <v>-2.9884501000001364</v>
       </c>
       <c r="D379" s="5">
         <v>-1.5234288405546192</v>
       </c>
     </row>
-    <row r="380" spans="1:5">
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>2359.62826</v>
       </c>
       <c r="C380" s="5">
         <v>25.106208000000152</v>
       </c>
       <c r="D380" s="5">
         <v>13.696553030616453</v>
       </c>
     </row>
-    <row r="381" spans="1:5">
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>2369.3492396000001</v>
       </c>
       <c r="C381" s="5">
         <v>9.7209796000001916</v>
       </c>
       <c r="D381" s="5">
         <v>5.0572174416947613</v>
       </c>
     </row>
-    <row r="382" spans="1:5">
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>2380.7620922000001</v>
       </c>
       <c r="C382" s="5">
         <v>11.412852599999951</v>
       </c>
       <c r="D382" s="5">
         <v>5.9358672286227376</v>
       </c>
     </row>
-    <row r="383" spans="1:5">
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>2396.0140679000001</v>
       </c>
       <c r="C383" s="5">
         <v>15.251975700000003</v>
       </c>
       <c r="D383" s="5">
         <v>7.9643507439447037</v>
       </c>
     </row>
-    <row r="384" spans="1:5">
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>2421.6016788000002</v>
       </c>
       <c r="C384" s="5">
         <v>25.587610900000072</v>
       </c>
       <c r="D384" s="5">
         <v>13.595242959951136</v>
       </c>
     </row>
-    <row r="385" spans="1:5">
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>2429.2632687</v>
       </c>
       <c r="C385" s="5">
         <v>7.6615898999998535</v>
       </c>
       <c r="D385" s="5">
         <v>3.8633901585940267</v>
       </c>
     </row>
-    <row r="386" spans="1:5">
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>2442.4300856999998</v>
       </c>
       <c r="C386" s="5">
         <v>13.16681699999981</v>
       </c>
       <c r="D386" s="5">
         <v>6.7015403059969003</v>
       </c>
     </row>
-    <row r="387" spans="1:5">
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>2474.5709344000002</v>
       </c>
       <c r="C387" s="5">
         <v>32.140848700000333</v>
       </c>
       <c r="D387" s="5">
         <v>16.985813395434125</v>
       </c>
     </row>
-    <row r="388" spans="1:5">
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>2484.8276899000002</v>
       </c>
       <c r="C388" s="5">
         <v>10.256755500000054</v>
       </c>
       <c r="D388" s="5">
         <v>5.08880314034581</v>
       </c>
     </row>
-    <row r="389" spans="1:5">
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>2498.2767822000001</v>
       </c>
       <c r="C389" s="5">
         <v>13.449092299999847</v>
       </c>
       <c r="D389" s="5">
         <v>6.691859948939749</v>
       </c>
       <c r="E389" s="5">
         <v>7.4852430753864496</v>
       </c>
     </row>
-    <row r="390" spans="1:5">
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>2504.8516674000002</v>
       </c>
       <c r="C390" s="5">
         <v>6.5748852000001534</v>
       </c>
       <c r="D390" s="5">
         <v>3.2042380956776251</v>
       </c>
     </row>
-    <row r="391" spans="1:5">
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>2527.0548047000002</v>
       </c>
       <c r="C391" s="5">
         <v>22.20313729999998</v>
       </c>
       <c r="D391" s="5">
         <v>11.171066854666488</v>
       </c>
     </row>
-    <row r="392" spans="1:5">
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>2537.6502387999999</v>
       </c>
       <c r="C392" s="5">
         <v>10.595434099999693</v>
       </c>
       <c r="D392" s="5">
         <v>5.1490215036420928</v>
       </c>
     </row>
-    <row r="393" spans="1:5">
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>2558.154806</v>
       </c>
       <c r="C393" s="5">
         <v>20.50456720000011</v>
       </c>
       <c r="D393" s="5">
         <v>10.138891805021434</v>
       </c>
     </row>
-    <row r="394" spans="1:5">
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>2565.6563262999998</v>
       </c>
       <c r="C394" s="5">
         <v>7.501520299999811</v>
       </c>
       <c r="D394" s="5">
         <v>3.5761853948053979</v>
       </c>
     </row>
-    <row r="395" spans="1:5">
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>2571.2370747</v>
       </c>
       <c r="C395" s="5">
         <v>5.580748400000175</v>
       </c>
       <c r="D395" s="5">
         <v>2.6416631916932332</v>
       </c>
     </row>
-    <row r="396" spans="1:5">
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>2597.2624642000001</v>
       </c>
       <c r="C396" s="5">
         <v>26.025389500000074</v>
       </c>
       <c r="D396" s="5">
         <v>12.845594961701323</v>
       </c>
     </row>
-    <row r="397" spans="1:5">
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>2613.5604908999999</v>
       </c>
       <c r="C397" s="5">
         <v>16.298026699999809</v>
       </c>
       <c r="D397" s="5">
         <v>7.795493784811236</v>
       </c>
     </row>
-    <row r="398" spans="1:5">
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>2621.5715452999998</v>
       </c>
       <c r="C398" s="5">
         <v>8.0110543999999209</v>
       </c>
       <c r="D398" s="5">
         <v>3.7408731208646406</v>
       </c>
     </row>
-    <row r="399" spans="1:5">
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>2631.6245509</v>
       </c>
       <c r="C399" s="5">
         <v>10.053005600000233</v>
       </c>
       <c r="D399" s="5">
         <v>4.6999749517181888</v>
       </c>
     </row>
-    <row r="400" spans="1:5">
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>2634.3697754</v>
       </c>
       <c r="C400" s="5">
         <v>2.7452244999999493</v>
       </c>
       <c r="D400" s="5">
         <v>1.2590078176007546</v>
       </c>
     </row>
-    <row r="401" spans="1:5">
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>2629.6499924999998</v>
       </c>
       <c r="C401" s="5">
         <v>-4.7197829000001548</v>
       </c>
       <c r="D401" s="5">
         <v>-2.1288816750261952</v>
       </c>
       <c r="E401" s="5">
         <v>5.2585530648974643</v>
       </c>
     </row>
-    <row r="402" spans="1:5">
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>2648.0239427000001</v>
       </c>
       <c r="C402" s="5">
         <v>18.373950200000309</v>
       </c>
       <c r="D402" s="5">
         <v>8.7145118016183751</v>
       </c>
     </row>
-    <row r="403" spans="1:5">
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>2652.8004347000001</v>
       </c>
       <c r="C403" s="5">
         <v>4.776491999999962</v>
       </c>
       <c r="D403" s="5">
         <v>2.1861577462994219</v>
       </c>
     </row>
-    <row r="404" spans="1:5">
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>2660.1172916999999</v>
       </c>
       <c r="C404" s="5">
         <v>7.3168569999997999</v>
       </c>
       <c r="D404" s="5">
         <v>3.3604698155844881</v>
       </c>
     </row>
-    <row r="405" spans="1:5">
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>2660.7559434</v>
       </c>
       <c r="C405" s="5">
         <v>0.6386517000000822</v>
       </c>
       <c r="D405" s="5">
         <v>0.28848157606382596</v>
       </c>
     </row>
-    <row r="406" spans="1:5">
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>2663.5994498999999</v>
       </c>
       <c r="C406" s="5">
         <v>2.8435064999998758</v>
       </c>
       <c r="D406" s="5">
         <v>1.2899851133787221</v>
       </c>
     </row>
-    <row r="407" spans="1:5">
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>2668.8924519000002</v>
       </c>
       <c r="C407" s="5">
         <v>5.2930020000003424</v>
       </c>
       <c r="D407" s="5">
         <v>2.4108292299941825</v>
       </c>
     </row>
-    <row r="408" spans="1:5">
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>2664.8411772999998</v>
       </c>
       <c r="C408" s="5">
         <v>-4.0512746000003972</v>
       </c>
       <c r="D408" s="5">
         <v>-1.8064221057548235</v>
       </c>
     </row>
-    <row r="409" spans="1:5">
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>2672.3584896000002</v>
       </c>
       <c r="C409" s="5">
         <v>7.5173123000004125</v>
       </c>
       <c r="D409" s="5">
         <v>3.4381250505025829</v>
       </c>
     </row>
-    <row r="410" spans="1:5">
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>2672.2827960999998</v>
       </c>
       <c r="C410" s="5">
         <v>-7.5693500000397762E-2</v>
       </c>
       <c r="D410" s="5">
         <v>-3.3984232042738594E-2</v>
       </c>
     </row>
-    <row r="411" spans="1:5">
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>2668.3970641999999</v>
       </c>
       <c r="C411" s="5">
         <v>-3.8857318999998824</v>
       </c>
       <c r="D411" s="5">
         <v>-1.7310170820965531</v>
       </c>
     </row>
-    <row r="412" spans="1:5">
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>2672.1184818000002</v>
       </c>
       <c r="C412" s="5">
         <v>3.7214176000002226</v>
       </c>
       <c r="D412" s="5">
         <v>1.6864487075748613</v>
       </c>
     </row>
-    <row r="413" spans="1:5">
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>2669.9939991000001</v>
       </c>
       <c r="C413" s="5">
         <v>-2.1244827000000441</v>
       </c>
       <c r="D413" s="5">
         <v>-0.94990578023146366</v>
       </c>
       <c r="E413" s="5">
         <v>1.5341968214425794</v>
       </c>
     </row>
-    <row r="414" spans="1:5">
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>2678.9536545000001</v>
       </c>
       <c r="C414" s="5">
         <v>8.9596553999999742</v>
       </c>
       <c r="D414" s="5">
         <v>4.1019781392563237</v>
       </c>
     </row>
-    <row r="415" spans="1:5">
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>2681.4672006000001</v>
       </c>
       <c r="C415" s="5">
         <v>2.513546099999985</v>
       </c>
       <c r="D415" s="5">
         <v>1.1317363467883146</v>
       </c>
     </row>
-    <row r="416" spans="1:5">
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>2680.0116142000002</v>
       </c>
       <c r="C416" s="5">
         <v>-1.4555863999999019</v>
       </c>
       <c r="D416" s="5">
         <v>-0.64945720271571972</v>
       </c>
     </row>
-    <row r="417" spans="1:5">
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>2684.9568715</v>
       </c>
       <c r="C417" s="5">
         <v>4.9452572999998665</v>
       </c>
       <c r="D417" s="5">
         <v>2.236895859451371</v>
       </c>
     </row>
-    <row r="418" spans="1:5">
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>2689.8497659999998</v>
       </c>
       <c r="C418" s="5">
         <v>4.8928944999997839</v>
       </c>
       <c r="D418" s="5">
         <v>2.2088553095895858</v>
       </c>
     </row>
-    <row r="419" spans="1:5">
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>2691.844298</v>
       </c>
       <c r="C419" s="5">
         <v>1.994532000000163</v>
       </c>
       <c r="D419" s="5">
         <v>0.89344158851323296</v>
       </c>
     </row>
-    <row r="420" spans="1:5">
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>2690.2002560000001</v>
       </c>
       <c r="C420" s="5">
         <v>-1.6440419999998994</v>
       </c>
       <c r="D420" s="5">
         <v>-0.73044225888484471</v>
       </c>
     </row>
-    <row r="421" spans="1:5">
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>2699.2069437999999</v>
       </c>
       <c r="C421" s="5">
         <v>9.0066877999997814</v>
       </c>
       <c r="D421" s="5">
         <v>4.0923644504964996</v>
       </c>
     </row>
-    <row r="422" spans="1:5">
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>2701.0895943</v>
       </c>
       <c r="C422" s="5">
         <v>1.8826505000001816</v>
       </c>
       <c r="D422" s="5">
         <v>0.8401976567161018</v>
       </c>
     </row>
-    <row r="423" spans="1:5">
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>2704.8443349999998</v>
       </c>
       <c r="C423" s="5">
         <v>3.7547406999997293</v>
       </c>
       <c r="D423" s="5">
         <v>1.6809131526231313</v>
       </c>
     </row>
-    <row r="424" spans="1:5">
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>2708.1788674999998</v>
       </c>
       <c r="C424" s="5">
         <v>3.334532500000023</v>
       </c>
       <c r="D424" s="5">
         <v>1.4894321679937095</v>
       </c>
     </row>
-    <row r="425" spans="1:5">
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>2710.0069346</v>
       </c>
       <c r="C425" s="5">
         <v>1.8280671000002258</v>
       </c>
       <c r="D425" s="5">
         <v>0.8130345985608578</v>
       </c>
       <c r="E425" s="5">
         <v>1.4986151846591245</v>
       </c>
     </row>
-    <row r="426" spans="1:5">
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>2712.3362201</v>
       </c>
       <c r="C426" s="5">
         <v>2.329285499999969</v>
       </c>
       <c r="D426" s="5">
         <v>1.036305121062453</v>
       </c>
     </row>
-    <row r="427" spans="1:5">
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>2715.7098504999999</v>
       </c>
       <c r="C427" s="5">
         <v>3.3736303999999109</v>
       </c>
       <c r="D427" s="5">
         <v>1.5028248396566246</v>
       </c>
     </row>
-    <row r="428" spans="1:5">
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>2718.8711708999999</v>
       </c>
       <c r="C428" s="5">
         <v>3.1613204000000223</v>
       </c>
       <c r="D428" s="5">
         <v>1.4058818908720516</v>
       </c>
     </row>
-    <row r="429" spans="1:5">
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>2722.7180883000001</v>
       </c>
       <c r="C429" s="5">
         <v>3.8469174000001658</v>
       </c>
       <c r="D429" s="5">
         <v>1.7111493163959102</v>
       </c>
     </row>
-    <row r="430" spans="1:5">
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>2725.9113373</v>
       </c>
       <c r="C430" s="5">
         <v>3.1932489999999234</v>
       </c>
       <c r="D430" s="5">
         <v>1.4164938092432022</v>
       </c>
     </row>
-    <row r="431" spans="1:5">
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>2720.8278630999998</v>
       </c>
       <c r="C431" s="5">
         <v>-5.0834742000001825</v>
       </c>
       <c r="D431" s="5">
         <v>-2.2150346925470243</v>
       </c>
     </row>
-    <row r="432" spans="1:5">
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>2727.2073629000001</v>
       </c>
       <c r="C432" s="5">
         <v>6.3794998000003034</v>
       </c>
       <c r="D432" s="5">
         <v>2.8501979216235318</v>
       </c>
     </row>
-    <row r="433" spans="1:5">
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>2729.5306403999998</v>
       </c>
       <c r="C433" s="5">
         <v>2.3232774999996764</v>
       </c>
       <c r="D433" s="5">
         <v>1.0270699439857367</v>
       </c>
     </row>
-    <row r="434" spans="1:5">
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>2730.4347871</v>
       </c>
       <c r="C434" s="5">
         <v>0.90414670000018305</v>
       </c>
       <c r="D434" s="5">
         <v>0.3982204398940814</v>
       </c>
     </row>
-    <row r="435" spans="1:5">
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>2737.4422886000002</v>
       </c>
       <c r="C435" s="5">
         <v>7.0075015000002168</v>
       </c>
       <c r="D435" s="5">
         <v>3.1235757112364038</v>
       </c>
     </row>
-    <row r="436" spans="1:5">
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>2740.1196762</v>
       </c>
       <c r="C436" s="5">
         <v>2.6773875999997472</v>
       </c>
       <c r="D436" s="5">
         <v>1.1800083226461755</v>
       </c>
     </row>
-    <row r="437" spans="1:5">
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>2744.8811894999999</v>
       </c>
       <c r="C437" s="5">
         <v>4.7615132999999332</v>
       </c>
       <c r="D437" s="5">
         <v>2.1052885345010042</v>
       </c>
       <c r="E437" s="5">
         <v>1.2868695815771991</v>
       </c>
     </row>
-    <row r="438" spans="1:5">
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>2749.4108541999999</v>
       </c>
       <c r="C438" s="5">
         <v>4.5296647000000121</v>
       </c>
       <c r="D438" s="5">
         <v>1.998339581736408</v>
       </c>
     </row>
-    <row r="439" spans="1:5">
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>2749.7569555999999</v>
       </c>
       <c r="C439" s="5">
         <v>0.34610139999995226</v>
       </c>
       <c r="D439" s="5">
         <v>0.15116305680149544</v>
       </c>
     </row>
-    <row r="440" spans="1:5">
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>2760.4691035999999</v>
       </c>
       <c r="C440" s="5">
         <v>10.71214800000007</v>
       </c>
       <c r="D440" s="5">
         <v>4.7762804206485487</v>
       </c>
     </row>
-    <row r="441" spans="1:5">
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>2762.1969863999998</v>
       </c>
       <c r="C441" s="5">
         <v>1.7278827999998612</v>
       </c>
       <c r="D441" s="5">
         <v>0.75371699926316538</v>
       </c>
     </row>
-    <row r="442" spans="1:5">
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
         <v>2764.4158535000001</v>
       </c>
       <c r="C442" s="5">
         <v>2.2188671000003524</v>
       </c>
       <c r="D442" s="5">
         <v>0.96822782905112703</v>
       </c>
     </row>
-    <row r="443" spans="1:5">
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>2773.2544917</v>
+        <v>2775.8278307</v>
       </c>
       <c r="C443" s="5">
-        <v>8.8386381999998775</v>
+        <v>11.41197719999991</v>
       </c>
       <c r="D443" s="5">
-        <v>3.9049414100253754</v>
-[...2 lines deleted...]
-    <row r="444" spans="1:5">
+        <v>5.0678413667192279</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
-    </row>
-    <row r="445" spans="1:5">
+      <c r="B444" s="5">
+        <v>2779.9608893999998</v>
+      </c>
+      <c r="C444" s="5">
+        <v>4.1330586999997649</v>
+      </c>
+      <c r="D444" s="5">
+        <v>1.8014404212471025</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
-</file>
-[...258 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{067C8001-D4E1-4F24-9774-837DDF572E11}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>dalserpa</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>