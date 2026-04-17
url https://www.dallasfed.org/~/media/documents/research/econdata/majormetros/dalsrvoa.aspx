--- v3 (2026-02-15)
+++ v4 (2026-04-17)
@@ -1,85 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{5F443553-48F0-49F6-AF6B-1EE638AF4AEC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{6E088197-5313-4BD7-BC51-64FB59C0EA93}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{5AECB42B-337B-4833-A969-3BD7A3F57331}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{3AD1B915-94BF-4804-9EF7-E28CB652B721}"/>
   </bookViews>
   <sheets>
     <sheet name="dalsrvoa" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Dallas—Plano—Irving Other Services Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q2 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry December 2025</t>
+    <t>Last data entry January 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -917,52 +917,52 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9A5D6083-A4C5-4221-9982-A4A34C4F0E5A}">
-  <dimension ref="A1:F437"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{24FE53F4-D684-4648-8C47-7FE44A2D1230}">
+  <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
@@ -974,6190 +974,6259 @@
       </c>
     </row>
     <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>51.974373550000003</v>
+        <v>51.974403737999999</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>52.159070120999999</v>
+        <v>52.158997712000001</v>
       </c>
       <c r="C7" s="5">
-        <v>0.18469657099999637</v>
+        <v>0.18459397400000199</v>
       </c>
       <c r="D7" s="5">
-        <v>4.348670967658208</v>
+        <v>4.3462053717591598</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>52.285883198999997</v>
+        <v>52.286455205999999</v>
       </c>
       <c r="C8" s="5">
-        <v>0.12681307799999786</v>
+        <v>0.12745749399999795</v>
       </c>
       <c r="D8" s="5">
-        <v>2.9568619791747741</v>
+        <v>2.9720943354079488</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>53.246649974999997</v>
+        <v>53.245503820000003</v>
       </c>
       <c r="C9" s="5">
-        <v>0.96076677599999982</v>
+        <v>0.95904861400000385</v>
       </c>
       <c r="D9" s="5">
-        <v>24.421115298759478</v>
+        <v>24.372651936209987</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>53.252896335000003</v>
+        <v>53.252961861999999</v>
       </c>
       <c r="C10" s="5">
-        <v>6.2463600000057795E-3</v>
+        <v>7.4580419999961123E-3</v>
       </c>
       <c r="D10" s="5">
-        <v>0.14086276058500324</v>
+        <v>0.16821229216423816</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>53.195088843999997</v>
+        <v>53.195132563999998</v>
       </c>
       <c r="C11" s="5">
-        <v>-5.7807491000005484E-2</v>
+        <v>-5.7829298000001472E-2</v>
       </c>
       <c r="D11" s="5">
-        <v>-1.2948839996990369</v>
+        <v>-1.2953679768524351</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>53.420108439000003</v>
+        <v>53.420072875999999</v>
       </c>
       <c r="C12" s="5">
-        <v>0.22501959500000623</v>
+        <v>0.22494031200000109</v>
       </c>
       <c r="D12" s="5">
-        <v>5.1958774554177412</v>
+        <v>5.1939995952854368</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>53.940772246000002</v>
+        <v>53.940899498999997</v>
       </c>
       <c r="C13" s="5">
-        <v>0.52066380699999826</v>
+        <v>0.52082662299999782</v>
       </c>
       <c r="D13" s="5">
-        <v>12.343702782589094</v>
+        <v>12.347780724164847</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>53.816869787000002</v>
+        <v>53.816978224000003</v>
       </c>
       <c r="C14" s="5">
-        <v>-0.12390245899999996</v>
+        <v>-0.12392127499999361</v>
       </c>
       <c r="D14" s="5">
-        <v>-2.72185323278894</v>
+        <v>-2.722255027264664</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>53.654369709000001</v>
+        <v>53.654451381999998</v>
       </c>
       <c r="C15" s="5">
-        <v>-0.16250007800000077</v>
+        <v>-0.16252684200000544</v>
       </c>
       <c r="D15" s="5">
-        <v>-3.5638277096349369</v>
+        <v>-3.5643978991674041</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>53.695834910000002</v>
+        <v>53.695930048000001</v>
       </c>
       <c r="C16" s="5">
-        <v>4.1465201000001173E-2</v>
+        <v>4.1478666000003273E-2</v>
       </c>
       <c r="D16" s="5">
-        <v>0.93133672640295373</v>
+        <v>0.93163902238724283</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>53.621567056000004</v>
+        <v>53.621660220999999</v>
       </c>
       <c r="C17" s="5">
-        <v>-7.4267853999998579E-2</v>
+        <v>-7.4269827000001953E-2</v>
       </c>
       <c r="D17" s="5">
-        <v>-1.6471776504688451</v>
+        <v>-1.6472181806768571</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>53.819775565</v>
+        <v>53.819829071999997</v>
       </c>
       <c r="C18" s="5">
-        <v>0.19820850899999698</v>
+        <v>0.19816885099999837</v>
       </c>
       <c r="D18" s="5">
-        <v>4.5270194252384988</v>
+        <v>4.5260871348402398</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>53.835898481999998</v>
+        <v>53.835891533000002</v>
       </c>
       <c r="C19" s="5">
-        <v>1.6122916999997017E-2</v>
+        <v>1.6062461000004191E-2</v>
       </c>
       <c r="D19" s="5">
-        <v>0.36007972757294837</v>
+        <v>0.35872696460634845</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>53.872013443</v>
+        <v>53.872490182999996</v>
       </c>
       <c r="C20" s="5">
-        <v>3.6114961000002666E-2</v>
+        <v>3.6598649999994848E-2</v>
       </c>
       <c r="D20" s="5">
-        <v>0.80797779385233248</v>
+        <v>0.8188396698503686</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>54.061178532</v>
+        <v>54.060042873</v>
       </c>
       <c r="C21" s="5">
-        <v>0.1891650889999994</v>
+        <v>0.18755269000000396</v>
       </c>
       <c r="D21" s="5">
-        <v>4.2959921598233697</v>
+        <v>4.2586317719288891</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>54.207275654999997</v>
+        <v>54.207372647</v>
       </c>
       <c r="C22" s="5">
-        <v>0.146097122999997</v>
+        <v>0.14732977399999925</v>
       </c>
       <c r="D22" s="5">
-        <v>3.2915665781181991</v>
+        <v>3.3198265808475513</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>54.439171113</v>
+        <v>54.439250743999999</v>
       </c>
       <c r="C23" s="5">
-        <v>0.23189545800000388</v>
+        <v>0.23187809699999917</v>
       </c>
       <c r="D23" s="5">
-        <v>5.25605180617148</v>
+        <v>5.2556393787881905</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>54.483613650999999</v>
+        <v>54.483544344999999</v>
       </c>
       <c r="C24" s="5">
-        <v>4.4442537999998422E-2</v>
+        <v>4.4293600999999683E-2</v>
       </c>
       <c r="D24" s="5">
-        <v>0.9840553366088578</v>
+        <v>0.98074133203671643</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>54.641532177000002</v>
+        <v>54.641653198</v>
       </c>
       <c r="C25" s="5">
-        <v>0.15791852600000311</v>
+        <v>0.15810885300000166</v>
       </c>
       <c r="D25" s="5">
-        <v>3.534137167872764</v>
+        <v>3.5384693765076802</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>54.791309925</v>
+        <v>54.791415579999999</v>
       </c>
       <c r="C26" s="5">
-        <v>0.14977774799999821</v>
+        <v>0.14976238199999869</v>
       </c>
       <c r="D26" s="5">
-        <v>3.3393623356772206</v>
+        <v>3.3390070558431351</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>54.921473734000003</v>
+        <v>54.921554739999998</v>
       </c>
       <c r="C27" s="5">
-        <v>0.13016380900000257</v>
+        <v>0.13013915999999881</v>
       </c>
       <c r="D27" s="5">
-        <v>2.8882988309252289</v>
+        <v>2.8877390701971262</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>55.100061340000003</v>
+        <v>55.100144147000002</v>
       </c>
       <c r="C28" s="5">
-        <v>0.17858760600000068</v>
+        <v>0.17858940700000403</v>
       </c>
       <c r="D28" s="5">
-        <v>3.9725749593181758</v>
+        <v>3.9726097761261459</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>55.202158519000001</v>
+        <v>55.202231763</v>
       </c>
       <c r="C29" s="5">
-        <v>0.1020971789999976</v>
+        <v>0.1020876159999986</v>
       </c>
       <c r="D29" s="5">
-        <v>2.2463304836623621</v>
+        <v>2.2461145209062838</v>
       </c>
       <c r="E29" s="5">
-        <v>2.9476786110135489</v>
+        <v>2.9476363385350757</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>55.051589771000003</v>
+        <v>55.051654016999997</v>
       </c>
       <c r="C30" s="5">
-        <v>-0.15056874799999775</v>
+        <v>-0.15057774600000329</v>
       </c>
       <c r="D30" s="5">
-        <v>-3.2244471084340476</v>
+        <v>-3.2246327054241353</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>55.211492929000002</v>
+        <v>55.211554577999998</v>
       </c>
       <c r="C31" s="5">
-        <v>0.15990315799999877</v>
+        <v>0.15990056100000061</v>
       </c>
       <c r="D31" s="5">
-        <v>3.5417518669845327</v>
+        <v>3.5416892236433739</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>55.347934457000001</v>
+        <v>55.348322852000003</v>
       </c>
       <c r="C32" s="5">
-        <v>0.13644152799999887</v>
+        <v>0.13676827400000491</v>
       </c>
       <c r="D32" s="5">
-        <v>3.0061434014361677</v>
+        <v>3.0134373769532319</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>56.188434784000002</v>
+        <v>56.187305883999997</v>
       </c>
       <c r="C33" s="5">
-        <v>0.84050032700000088</v>
+        <v>0.83898303199999447</v>
       </c>
       <c r="D33" s="5">
-        <v>19.82465744191235</v>
+        <v>19.78568409840944</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>55.386152469000002</v>
+        <v>55.386300304000002</v>
       </c>
       <c r="C34" s="5">
-        <v>-0.80228231499999936</v>
+        <v>-0.80100557999999467</v>
       </c>
       <c r="D34" s="5">
-        <v>-15.850575354316575</v>
+        <v>-15.827588627286648</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>55.522371997</v>
+        <v>55.522493304999998</v>
       </c>
       <c r="C35" s="5">
-        <v>0.13621952799999804</v>
+        <v>0.13619300099999521</v>
       </c>
       <c r="D35" s="5">
-        <v>2.9915930448480399</v>
+        <v>2.9909944774303865</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>55.745995229999998</v>
+        <v>55.745884893000003</v>
       </c>
       <c r="C36" s="5">
-        <v>0.22362323299999787</v>
+        <v>0.22339158800000547</v>
       </c>
       <c r="D36" s="5">
-        <v>4.941662753685705</v>
+        <v>4.9364189962582072</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>55.259165752999998</v>
+        <v>55.259275907000003</v>
       </c>
       <c r="C37" s="5">
-        <v>-0.48682947700000057</v>
+        <v>-0.48660898600000024</v>
       </c>
       <c r="D37" s="5">
-        <v>-9.9906118571820421</v>
+        <v>-9.9863208042806235</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>55.286020653999998</v>
+        <v>55.286128277000003</v>
       </c>
       <c r="C38" s="5">
-        <v>2.6854901000000098E-2</v>
+        <v>2.6852370000000292E-2</v>
       </c>
       <c r="D38" s="5">
-        <v>0.58473842029775902</v>
+        <v>0.58468199432346601</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>55.237547026999998</v>
+        <v>55.237614436999998</v>
       </c>
       <c r="C39" s="5">
-        <v>-4.8473626999999908E-2</v>
+        <v>-4.8513840000005359E-2</v>
       </c>
       <c r="D39" s="5">
-        <v>-1.0470760153793557</v>
+        <v>-1.0479384359331045</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>55.268136040999998</v>
+        <v>55.268187652999998</v>
       </c>
       <c r="C40" s="5">
-        <v>3.0589014000000248E-2</v>
+        <v>3.0573216000000514E-2</v>
       </c>
       <c r="D40" s="5">
-        <v>0.66655427471438156</v>
+        <v>0.66620816201905519</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>55.418372060000003</v>
+        <v>55.418422886999998</v>
       </c>
       <c r="C41" s="5">
-        <v>0.15023601900000472</v>
+        <v>0.15023523400000016</v>
       </c>
       <c r="D41" s="5">
-        <v>3.311187451884634</v>
+        <v>3.3111667525787647</v>
       </c>
       <c r="E41" s="5">
-        <v>0.39167588152477784</v>
+        <v>0.39163475297190331</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>56.151158690999999</v>
+        <v>56.151217797000001</v>
       </c>
       <c r="C42" s="5">
-        <v>0.73278663099999619</v>
+        <v>0.73279491000000263</v>
       </c>
       <c r="D42" s="5">
-        <v>17.073742305696982</v>
+        <v>17.073932628593759</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>56.209823522000001</v>
+        <v>56.209869027000003</v>
       </c>
       <c r="C43" s="5">
-        <v>5.8664831000001527E-2</v>
+        <v>5.8651230000002386E-2</v>
       </c>
       <c r="D43" s="5">
-        <v>1.2609486916469459</v>
+        <v>1.2606533340391968</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>56.458276087999998</v>
+        <v>56.458485152000002</v>
       </c>
       <c r="C44" s="5">
-        <v>0.24845256599999743</v>
+        <v>0.24861612499999808</v>
       </c>
       <c r="D44" s="5">
-        <v>5.4349743081472113</v>
+        <v>5.4386351834369906</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>56.112175894000003</v>
+        <v>56.111489235999997</v>
       </c>
       <c r="C45" s="5">
-        <v>-0.34610019399999459</v>
+        <v>-0.34699591600000446</v>
       </c>
       <c r="D45" s="5">
-        <v>-7.1132086130107686</v>
+        <v>-7.1309746196579145</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>56.253853556000003</v>
+        <v>56.253911776000002</v>
       </c>
       <c r="C46" s="5">
-        <v>0.14167766199999932</v>
+        <v>0.14242254000000543</v>
       </c>
       <c r="D46" s="5">
-        <v>3.0723125753998159</v>
+        <v>3.0887299165127891</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>56.345878655</v>
+        <v>56.345950002000002</v>
       </c>
       <c r="C47" s="5">
-        <v>9.2025098999997113E-2</v>
+        <v>9.2038225999999668E-2</v>
       </c>
       <c r="D47" s="5">
-        <v>1.9808267867114315</v>
+        <v>1.9811098221037104</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>56.548626857000002</v>
+        <v>56.548558288000002</v>
       </c>
       <c r="C48" s="5">
-        <v>0.20274820200000221</v>
+        <v>0.20260828600000025</v>
       </c>
       <c r="D48" s="5">
-        <v>4.404422568195776</v>
+        <v>4.4013170424929582</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>56.803955848999998</v>
+        <v>56.80403862</v>
       </c>
       <c r="C49" s="5">
-        <v>0.25532899199999548</v>
+        <v>0.25548033199999765</v>
       </c>
       <c r="D49" s="5">
-        <v>5.5548543546748208</v>
+        <v>5.5582360078066939</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>56.780703025000001</v>
+        <v>56.780784556999997</v>
       </c>
       <c r="C50" s="5">
-        <v>-2.3252823999996508E-2</v>
+        <v>-2.32540630000031E-2</v>
       </c>
       <c r="D50" s="5">
-        <v>-0.49011818460682477</v>
+        <v>-0.49014352862125632</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>57.065732627999999</v>
+        <v>57.065778807000001</v>
       </c>
       <c r="C51" s="5">
-        <v>0.28502960299999813</v>
+        <v>0.284994250000004</v>
       </c>
       <c r="D51" s="5">
-        <v>6.1929247354866268</v>
+        <v>6.1921261443742326</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>57.120399008</v>
+        <v>57.120430016</v>
       </c>
       <c r="C52" s="5">
-        <v>5.4666380000000458E-2</v>
+        <v>5.4651208999999312E-2</v>
       </c>
       <c r="D52" s="5">
-        <v>1.1556215472870779</v>
+        <v>1.1552982085173413</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>57.226318081000002</v>
+        <v>57.226341437999999</v>
       </c>
       <c r="C53" s="5">
-        <v>0.10591907300000258</v>
+        <v>0.10591142199999837</v>
       </c>
       <c r="D53" s="5">
-        <v>2.2480098599068743</v>
+        <v>2.2478445840030226</v>
       </c>
       <c r="E53" s="5">
-        <v>3.2623585893908791</v>
+        <v>3.262306028965134</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>57.386594033999998</v>
+        <v>57.386622297999999</v>
       </c>
       <c r="C54" s="5">
-        <v>0.16027595299999575</v>
+        <v>0.1602808600000003</v>
       </c>
       <c r="D54" s="5">
-        <v>3.4131439001851005</v>
+        <v>3.4132485971174686</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>57.380665284999999</v>
+        <v>57.380681492000001</v>
       </c>
       <c r="C55" s="5">
-        <v>-5.9287489999988452E-3</v>
+        <v>-5.9408059999981333E-3</v>
       </c>
       <c r="D55" s="5">
-        <v>-0.1239045063102906</v>
+        <v>-0.12415628013391355</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>57.628604803999998</v>
+        <v>57.628727707000003</v>
       </c>
       <c r="C56" s="5">
-        <v>0.24793951899999911</v>
+        <v>0.24804621500000223</v>
       </c>
       <c r="D56" s="5">
-        <v>5.3101699342237296</v>
+        <v>5.3125081293288634</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>57.827644116999998</v>
+        <v>57.827274795000001</v>
       </c>
       <c r="C57" s="5">
-        <v>0.19903931300000011</v>
+        <v>0.19854708799999798</v>
       </c>
       <c r="D57" s="5">
-        <v>4.2242385387797121</v>
+        <v>4.2135840838688265</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>57.867700206999999</v>
+        <v>57.867717323999997</v>
       </c>
       <c r="C58" s="5">
-        <v>4.0056090000000211E-2</v>
+        <v>4.0442528999996341E-2</v>
       </c>
       <c r="D58" s="5">
-        <v>0.83439082355074579</v>
+        <v>0.84247695495502928</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>58.016905291999997</v>
+        <v>58.016936970000003</v>
       </c>
       <c r="C59" s="5">
-        <v>0.14920508499999841</v>
+        <v>0.14921964600000592</v>
       </c>
       <c r="D59" s="5">
-        <v>3.1383158909501274</v>
+        <v>3.138625575867926</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>58.314789650000002</v>
+        <v>58.314759226</v>
       </c>
       <c r="C60" s="5">
-        <v>0.29788435800000457</v>
+        <v>0.29782225599999634</v>
       </c>
       <c r="D60" s="5">
-        <v>6.3383337077582258</v>
+        <v>6.3369712246117871</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>58.449040508000003</v>
+        <v>58.449099396000001</v>
       </c>
       <c r="C61" s="5">
-        <v>0.13425085800000147</v>
+        <v>0.13434017000000154</v>
       </c>
       <c r="D61" s="5">
-        <v>2.7978600445535573</v>
+        <v>2.7997464805822991</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>58.926068291</v>
+        <v>58.926130589000003</v>
       </c>
       <c r="C62" s="5">
-        <v>0.47702778299999693</v>
+        <v>0.47703119300000196</v>
       </c>
       <c r="D62" s="5">
-        <v>10.24551792939954</v>
+        <v>10.245583696932826</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>59.544445226999997</v>
+        <v>59.544462029000002</v>
       </c>
       <c r="C63" s="5">
-        <v>0.6183769359999971</v>
+        <v>0.61833143999999862</v>
       </c>
       <c r="D63" s="5">
-        <v>13.345808025459194</v>
+        <v>13.34475385069782</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>60.185218761999998</v>
+        <v>60.185221609000003</v>
       </c>
       <c r="C64" s="5">
-        <v>0.640773535000001</v>
+        <v>0.64075958000000099</v>
       </c>
       <c r="D64" s="5">
-        <v>13.705921350082928</v>
+        <v>13.705600874811807</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>60.067863684999999</v>
+        <v>60.067860777999996</v>
       </c>
       <c r="C65" s="5">
-        <v>-0.11735507699999914</v>
+        <v>-0.11736083100000627</v>
       </c>
       <c r="D65" s="5">
-        <v>-2.3149468807827867</v>
+        <v>-2.3150590613374988</v>
       </c>
       <c r="E65" s="5">
-        <v>4.9654524339272976</v>
+        <v>4.9654045123233237</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>60.071666569000001</v>
+        <v>60.071666616000002</v>
       </c>
       <c r="C66" s="5">
-        <v>3.8028840000023933E-3</v>
+        <v>3.8058380000052239E-3</v>
       </c>
       <c r="D66" s="5">
-        <v>7.5998210523975374E-2</v>
+        <v>7.6057268584661664E-2</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>59.967231458000001</v>
+        <v>59.967215328000002</v>
       </c>
       <c r="C67" s="5">
-        <v>-0.1044351110000008</v>
+        <v>-0.10445128799999992</v>
       </c>
       <c r="D67" s="5">
-        <v>-2.0663775878809965</v>
+        <v>-2.0666946133931718</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>60.154379273000004</v>
+        <v>60.154404716000002</v>
       </c>
       <c r="C68" s="5">
-        <v>0.18714781500000299</v>
+        <v>0.18718938800000018</v>
       </c>
       <c r="D68" s="5">
-        <v>3.8099564483994985</v>
+        <v>3.8108184174878934</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>60.145444732999998</v>
+        <v>60.145400359</v>
       </c>
       <c r="C69" s="5">
-        <v>-8.9345400000055974E-3</v>
+        <v>-9.0043570000020168E-3</v>
       </c>
       <c r="D69" s="5">
-        <v>-0.1780866852703733</v>
+        <v>-0.17947708320819045</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>60.436059536000002</v>
+        <v>60.436022854999997</v>
       </c>
       <c r="C70" s="5">
-        <v>0.29061480300000397</v>
+        <v>0.29062249599999745</v>
       </c>
       <c r="D70" s="5">
-        <v>5.9548394731181009</v>
+        <v>5.9550058299932429</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>60.786678391000002</v>
+        <v>60.786670979</v>
       </c>
       <c r="C71" s="5">
-        <v>0.35061885500000045</v>
+        <v>0.35064812400000278</v>
       </c>
       <c r="D71" s="5">
-        <v>7.1882712650752856</v>
+        <v>7.1888951084690733</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>61.054515236</v>
+        <v>61.054531597</v>
       </c>
       <c r="C72" s="5">
-        <v>0.26783684499999794</v>
+        <v>0.26786061800000027</v>
       </c>
       <c r="D72" s="5">
-        <v>5.4174477549933542</v>
+        <v>5.4179409936893963</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>61.435528603999998</v>
+        <v>61.435574113999998</v>
       </c>
       <c r="C73" s="5">
-        <v>0.38101336799999785</v>
+        <v>0.38104251699999736</v>
       </c>
       <c r="D73" s="5">
-        <v>7.7511079157768004</v>
+        <v>7.7517192576885385</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>61.745721793000001</v>
+        <v>61.745767364000002</v>
       </c>
       <c r="C74" s="5">
-        <v>0.31019318900000314</v>
+        <v>0.31019325000000464</v>
       </c>
       <c r="D74" s="5">
-        <v>6.2300213815830174</v>
+        <v>6.2300178969889597</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>61.111564964999999</v>
+        <v>61.111571623000003</v>
       </c>
       <c r="C75" s="5">
-        <v>-0.63415682800000184</v>
+        <v>-0.6341957409999992</v>
       </c>
       <c r="D75" s="5">
-        <v>-11.651658037113965</v>
+        <v>-11.652324988056062</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>61.225014213999998</v>
+        <v>61.224984978000002</v>
       </c>
       <c r="C76" s="5">
-        <v>0.11344924899999853</v>
+        <v>0.11341335499999872</v>
       </c>
       <c r="D76" s="5">
-        <v>2.2506012616029025</v>
+        <v>2.2498816665716515</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>61.258472130000001</v>
+        <v>61.258398100999997</v>
       </c>
       <c r="C77" s="5">
-        <v>3.3457916000003252E-2</v>
+        <v>3.3413122999995437E-2</v>
       </c>
       <c r="D77" s="5">
-        <v>0.65774411906709407</v>
+        <v>0.65686121003705189</v>
       </c>
       <c r="E77" s="5">
-        <v>1.9821055252499553</v>
+        <v>1.9819872184228648</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>61.387357848999997</v>
+        <v>61.387342818</v>
       </c>
       <c r="C78" s="5">
-        <v>0.1288857189999959</v>
+        <v>0.1289447170000031</v>
       </c>
       <c r="D78" s="5">
-        <v>2.5541806405208423</v>
+        <v>2.5553665207118881</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>61.813866808999997</v>
+        <v>61.813863120999997</v>
       </c>
       <c r="C79" s="5">
-        <v>0.4265089599999996</v>
+        <v>0.42652030299999666</v>
       </c>
       <c r="D79" s="5">
-        <v>8.6634893373635169</v>
+        <v>8.6637308209591488</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>61.940102957000001</v>
+        <v>61.940135329999997</v>
       </c>
       <c r="C80" s="5">
-        <v>0.12623614800000382</v>
+        <v>0.12627220899999969</v>
       </c>
       <c r="D80" s="5">
-        <v>2.4783514780674976</v>
+        <v>2.4790675742073942</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>62.389151032999997</v>
+        <v>62.389153704999998</v>
       </c>
       <c r="C81" s="5">
-        <v>0.44904807599999685</v>
+        <v>0.44901837500000141</v>
       </c>
       <c r="D81" s="5">
-        <v>9.0550639263669019</v>
+        <v>9.0544360039623406</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>62.673611125000001</v>
+        <v>62.673611264999998</v>
       </c>
       <c r="C82" s="5">
-        <v>0.28446009200000333</v>
+        <v>0.28445755999999989</v>
       </c>
       <c r="D82" s="5">
-        <v>5.6106489840337836</v>
+        <v>5.6105975379355799</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>62.793580546000001</v>
+        <v>62.793596804000003</v>
       </c>
       <c r="C83" s="5">
-        <v>0.11996942100000041</v>
+        <v>0.1199855390000053</v>
       </c>
       <c r="D83" s="5">
-        <v>2.3213705126607254</v>
+        <v>2.321685676868146</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>62.798925183000001</v>
+        <v>62.798954117999997</v>
       </c>
       <c r="C84" s="5">
-        <v>5.3446370000003185E-3</v>
+        <v>5.3573139999940622E-3</v>
       </c>
       <c r="D84" s="5">
-        <v>0.10218508918315994</v>
+        <v>0.10242755026781403</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>62.921281067999999</v>
+        <v>62.921330787000002</v>
       </c>
       <c r="C85" s="5">
-        <v>0.1223558849999975</v>
+        <v>0.12237666900000477</v>
       </c>
       <c r="D85" s="5">
-        <v>2.3632686942707259</v>
+        <v>2.3636733427745416</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>63.134348842000001</v>
+        <v>63.134394270000001</v>
       </c>
       <c r="C86" s="5">
-        <v>0.21306777400000243</v>
+        <v>0.21306348299999911</v>
       </c>
       <c r="D86" s="5">
-        <v>4.1400525303395774</v>
+        <v>4.1399642618906718</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>63.508152789</v>
+        <v>63.508173384000003</v>
       </c>
       <c r="C87" s="5">
-        <v>0.37380394699999897</v>
+        <v>0.3737791140000013</v>
       </c>
       <c r="D87" s="5">
-        <v>7.3409178143591047</v>
+        <v>7.3404086903275045</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>63.724938450000003</v>
+        <v>63.724910358999999</v>
       </c>
       <c r="C88" s="5">
-        <v>0.21678566100000296</v>
+        <v>0.21673697499999633</v>
       </c>
       <c r="D88" s="5">
-        <v>4.1739962755220628</v>
+        <v>4.1730398306804251</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>64.125171909000002</v>
+        <v>64.124853815999998</v>
       </c>
       <c r="C89" s="5">
-        <v>0.40023345899999896</v>
+        <v>0.39994345699999911</v>
       </c>
       <c r="D89" s="5">
-        <v>7.8026440164632449</v>
+        <v>7.7967973514506683</v>
       </c>
       <c r="E89" s="5">
-        <v>4.6796788743219464</v>
+        <v>4.6792861123693186</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>64.293529004000007</v>
+        <v>64.293554739000001</v>
       </c>
       <c r="C90" s="5">
-        <v>0.16835709500000462</v>
+        <v>0.16870092300000294</v>
       </c>
       <c r="D90" s="5">
-        <v>3.1964277166450339</v>
+        <v>3.2030664991301361</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>64.339897424</v>
+        <v>64.339929807000004</v>
       </c>
       <c r="C91" s="5">
-        <v>4.6368419999993193E-2</v>
+        <v>4.6375068000003239E-2</v>
       </c>
       <c r="D91" s="5">
-        <v>0.86887974472955598</v>
+        <v>0.86900446441089407</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>64.337879373000007</v>
+        <v>64.337975604999997</v>
       </c>
       <c r="C92" s="5">
-        <v>-2.0180509999931928E-3</v>
+        <v>-1.954202000007399E-3</v>
       </c>
       <c r="D92" s="5">
-        <v>-3.7632069363735532E-2</v>
+        <v>-3.6441611030424426E-2</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>64.127595855999999</v>
+        <v>64.127617745999999</v>
       </c>
       <c r="C93" s="5">
-        <v>-0.21028351700000769</v>
+        <v>-0.21035785899999837</v>
       </c>
       <c r="D93" s="5">
-        <v>-3.8523670488699424</v>
+        <v>-3.85369892673606</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>64.650364887999999</v>
+        <v>64.650401021999997</v>
       </c>
       <c r="C94" s="5">
-        <v>0.52276903199999936</v>
+        <v>0.52278327599999841</v>
       </c>
       <c r="D94" s="5">
-        <v>10.233161307899907</v>
+        <v>10.233449100546643</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>64.731156338999995</v>
+        <v>64.731197281999997</v>
       </c>
       <c r="C95" s="5">
-        <v>8.0791450999996073E-2</v>
+        <v>8.079625999999962E-2</v>
       </c>
       <c r="D95" s="5">
-        <v>1.5099509031147651</v>
+        <v>1.5100405497534997</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>64.129439133000005</v>
+        <v>64.129478460000001</v>
       </c>
       <c r="C96" s="5">
-        <v>-0.60171720599998935</v>
+        <v>-0.60171882199999516</v>
       </c>
       <c r="D96" s="5">
-        <v>-10.601770576474291</v>
+        <v>-10.60179124279178</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>64.478937058</v>
+        <v>64.478985917000003</v>
       </c>
       <c r="C97" s="5">
-        <v>0.34949792499999432</v>
+        <v>0.34950745700000141</v>
       </c>
       <c r="D97" s="5">
-        <v>6.739492533192637</v>
+        <v>6.7396776287646398</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>64.641757694999995</v>
+        <v>64.641791132999998</v>
       </c>
       <c r="C98" s="5">
-        <v>0.16282063699999583</v>
+        <v>0.16280521599999531</v>
       </c>
       <c r="D98" s="5">
-        <v>3.0726519285428688</v>
+        <v>3.0723544990904017</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>64.696298420999995</v>
+        <v>64.696319388999996</v>
       </c>
       <c r="C99" s="5">
-        <v>5.454072599999904E-2</v>
+        <v>5.4528255999997555E-2</v>
       </c>
       <c r="D99" s="5">
-        <v>1.0171976879910671</v>
+        <v>1.0169635109240183</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>65.056972160000001</v>
+        <v>65.056934440999996</v>
       </c>
       <c r="C100" s="5">
-        <v>0.36067373900000632</v>
+        <v>0.36061505199999999</v>
       </c>
       <c r="D100" s="5">
-        <v>6.8988322082697007</v>
+        <v>6.897672725908599</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>65.360907018999995</v>
+        <v>65.360339328999999</v>
       </c>
       <c r="C101" s="5">
-        <v>0.30393485899999462</v>
+        <v>0.30340488800000287</v>
       </c>
       <c r="D101" s="5">
-        <v>5.7525096540703702</v>
+        <v>5.7422237510211804</v>
       </c>
       <c r="E101" s="5">
-        <v>1.9270671301335751</v>
+        <v>1.9266874534250134</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>64.836521124000001</v>
+        <v>64.836607061999999</v>
       </c>
       <c r="C102" s="5">
-        <v>-0.52438589499999466</v>
+        <v>-0.52373226699999975</v>
       </c>
       <c r="D102" s="5">
-        <v>-9.2138483199732502</v>
+        <v>-9.2029413859071152</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>65.049346491999998</v>
+        <v>65.049440630999996</v>
       </c>
       <c r="C103" s="5">
-        <v>0.21282536799999718</v>
+        <v>0.21283356899999717</v>
       </c>
       <c r="D103" s="5">
-        <v>4.0108877656725328</v>
+        <v>4.0110397091946748</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>64.796369377000005</v>
+        <v>64.796550590999999</v>
       </c>
       <c r="C104" s="5">
-        <v>-0.25297711499999309</v>
+        <v>-0.25289003999999693</v>
       </c>
       <c r="D104" s="5">
-        <v>-4.5682658847652657</v>
+        <v>-4.5667204821941194</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>65.407874101999994</v>
+        <v>65.407921783999996</v>
       </c>
       <c r="C105" s="5">
-        <v>0.61150472499998898</v>
+        <v>0.61137119299999654</v>
       </c>
       <c r="D105" s="5">
-        <v>11.931503248273412</v>
+        <v>11.928726032993687</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>65.534071632000007</v>
+        <v>65.534141551999994</v>
       </c>
       <c r="C106" s="5">
-        <v>0.1261975300000131</v>
+        <v>0.12621976799999857</v>
       </c>
       <c r="D106" s="5">
-        <v>2.3399998430691848</v>
+        <v>2.3404148499950761</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>65.581610538999996</v>
+        <v>65.581676119999997</v>
       </c>
       <c r="C107" s="5">
-        <v>4.7538906999989194E-2</v>
+        <v>4.7534568000003219E-2</v>
       </c>
       <c r="D107" s="5">
-        <v>0.87397043621295634</v>
+        <v>0.87388941205484016</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>66.198481190999999</v>
+        <v>66.198537434000002</v>
       </c>
       <c r="C108" s="5">
-        <v>0.61687065200000291</v>
+        <v>0.61686131400000477</v>
       </c>
       <c r="D108" s="5">
-        <v>11.890025230777423</v>
+        <v>11.889823320154115</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>66.460235589000007</v>
+        <v>66.460251331999999</v>
       </c>
       <c r="C109" s="5">
-        <v>0.26175439800000788</v>
+        <v>0.26171389799999645</v>
       </c>
       <c r="D109" s="5">
-        <v>4.849463402347487</v>
+        <v>4.8486924686949706</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>66.870183323999996</v>
+        <v>66.870153670999997</v>
       </c>
       <c r="C110" s="5">
-        <v>0.40994773499998871</v>
+        <v>0.40990233899999851</v>
       </c>
       <c r="D110" s="5">
-        <v>7.6583324297686106</v>
+        <v>7.6574535281608069</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>66.956427645000005</v>
+        <v>66.956474447999994</v>
       </c>
       <c r="C111" s="5">
-        <v>8.624432100000945E-2</v>
+        <v>8.6320776999997406E-2</v>
       </c>
       <c r="D111" s="5">
-        <v>1.5586988756427722</v>
+        <v>1.5600911915329085</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>67.169806222999995</v>
+        <v>67.169697325000001</v>
       </c>
       <c r="C112" s="5">
-        <v>0.21337857799998972</v>
+        <v>0.21322287700000686</v>
       </c>
       <c r="D112" s="5">
-        <v>3.8919387720798282</v>
+        <v>3.8890461587117509</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>67.845028471000006</v>
+        <v>67.844120821999994</v>
       </c>
       <c r="C113" s="5">
-        <v>0.6752222480000114</v>
+        <v>0.67442349699999227</v>
       </c>
       <c r="D113" s="5">
-        <v>12.752765762897633</v>
+        <v>12.736859108509901</v>
       </c>
       <c r="E113" s="5">
-        <v>3.8006226738528825</v>
+        <v>3.8001355539137416</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>67.605983961000007</v>
+        <v>67.606281132000007</v>
       </c>
       <c r="C114" s="5">
-        <v>-0.23904450999999938</v>
+        <v>-0.23783968999998706</v>
       </c>
       <c r="D114" s="5">
-        <v>-4.1470887303535093</v>
+        <v>-4.1266422974052137</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>67.693151370999999</v>
+        <v>67.693390894999993</v>
       </c>
       <c r="C115" s="5">
-        <v>8.7167409999992174E-2</v>
+        <v>8.7109762999986629E-2</v>
       </c>
       <c r="D115" s="5">
-        <v>1.5582327087148906</v>
+        <v>1.5571879850596604</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>67.682331094999995</v>
+        <v>67.682574501000005</v>
       </c>
       <c r="C116" s="5">
-        <v>-1.0820276000004014E-2</v>
+        <v>-1.081639399998835E-2</v>
       </c>
       <c r="D116" s="5">
-        <v>-0.19164305425340977</v>
+        <v>-0.19157368145319431</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>67.600326159000005</v>
+        <v>67.600414001999994</v>
       </c>
       <c r="C117" s="5">
-        <v>-8.2004935999989925E-2</v>
+        <v>-8.21604990000111E-2</v>
       </c>
       <c r="D117" s="5">
-        <v>-1.4442882992844464</v>
+        <v>-1.4470046722745655</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>67.947593814000001</v>
+        <v>67.947700597999997</v>
       </c>
       <c r="C118" s="5">
-        <v>0.34726765499999601</v>
+        <v>0.34728659600000356</v>
       </c>
       <c r="D118" s="5">
-        <v>6.3416726934224732</v>
+        <v>6.3420199429329971</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>68.378677397999994</v>
+        <v>68.378736877999998</v>
       </c>
       <c r="C119" s="5">
-        <v>0.43108358399999247</v>
+        <v>0.43103628000000072</v>
       </c>
       <c r="D119" s="5">
-        <v>7.8845792330102249</v>
+        <v>7.883670803649756</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>68.598942906999994</v>
+        <v>68.598994709999999</v>
       </c>
       <c r="C120" s="5">
-        <v>0.22026550900000075</v>
+        <v>0.22025783200000149</v>
       </c>
       <c r="D120" s="5">
-        <v>3.9347379164274665</v>
+        <v>3.9345948553818344</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>68.896238982</v>
+        <v>68.896215463000004</v>
       </c>
       <c r="C121" s="5">
-        <v>0.29729607500000554</v>
+        <v>0.29722075300000483</v>
       </c>
       <c r="D121" s="5">
-        <v>5.3263645921815872</v>
+        <v>5.3249786846396585</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>68.810937202000005</v>
+        <v>68.810823081999999</v>
       </c>
       <c r="C122" s="5">
-        <v>-8.5301779999994665E-2</v>
+        <v>-8.5392381000005457E-2</v>
       </c>
       <c r="D122" s="5">
-        <v>-1.475667688003135</v>
+        <v>-1.4772248608696747</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>69.377590656999999</v>
+        <v>69.377593708999996</v>
       </c>
       <c r="C123" s="5">
-        <v>0.56665345499999376</v>
+        <v>0.56677062699999681</v>
       </c>
       <c r="D123" s="5">
-        <v>10.342009204964086</v>
+        <v>10.34426344877919</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>69.411606616</v>
+        <v>69.411310666000006</v>
       </c>
       <c r="C124" s="5">
-        <v>3.4015959000001317E-2</v>
+        <v>3.3716957000009984E-2</v>
       </c>
       <c r="D124" s="5">
-        <v>0.58995139328494872</v>
+        <v>0.5847517960297921</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>69.733060410999997</v>
+        <v>69.732174346999997</v>
       </c>
       <c r="C125" s="5">
-        <v>0.32145379499999649</v>
+        <v>0.32086368099999163</v>
       </c>
       <c r="D125" s="5">
-        <v>5.7011098211574796</v>
+        <v>5.6904012921364711</v>
       </c>
       <c r="E125" s="5">
-        <v>2.7828596767514258</v>
+        <v>2.7829287226724064</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>70.329186156000006</v>
+        <v>70.329615806999996</v>
       </c>
       <c r="C126" s="5">
-        <v>0.59612574500000903</v>
+        <v>0.59744145999999887</v>
       </c>
       <c r="D126" s="5">
-        <v>10.754758148055377</v>
+        <v>10.779768133299882</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>70.448927733000005</v>
+        <v>70.449275510999996</v>
       </c>
       <c r="C127" s="5">
-        <v>0.11974157699999921</v>
+        <v>0.11965970400000003</v>
       </c>
       <c r="D127" s="5">
-        <v>2.0623458228332892</v>
+        <v>2.0609097688895961</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>70.814004585999996</v>
+        <v>70.814307679999999</v>
       </c>
       <c r="C128" s="5">
-        <v>0.36507685299999082</v>
+        <v>0.36503216900000268</v>
       </c>
       <c r="D128" s="5">
-        <v>6.3989174611254862</v>
+        <v>6.3980793145306247</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>71.107145286999994</v>
+        <v>71.107313880999996</v>
       </c>
       <c r="C129" s="5">
-        <v>0.29314070099999867</v>
+        <v>0.29300620099999719</v>
       </c>
       <c r="D129" s="5">
-        <v>5.0821778675090856</v>
+        <v>5.0797704829466106</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>71.302077585000006</v>
+        <v>71.302115248000007</v>
       </c>
       <c r="C130" s="5">
-        <v>0.19493229800001188</v>
+        <v>0.19480136700001083</v>
       </c>
       <c r="D130" s="5">
-        <v>3.3397224315335095</v>
+        <v>3.3374372866004975</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>71.033284465999998</v>
+        <v>71.033350166999995</v>
       </c>
       <c r="C131" s="5">
-        <v>-0.26879311900000857</v>
+        <v>-0.26876508100001217</v>
       </c>
       <c r="D131" s="5">
-        <v>-4.431110045839759</v>
+        <v>-4.4306550815513486</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>71.335372043000007</v>
+        <v>71.335440269000003</v>
       </c>
       <c r="C132" s="5">
-        <v>0.30208757700000888</v>
+        <v>0.30209010200000819</v>
       </c>
       <c r="D132" s="5">
-        <v>5.2243889956961942</v>
+        <v>5.2244287443792503</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>71.320306727000002</v>
+        <v>71.320276671000002</v>
       </c>
       <c r="C133" s="5">
-        <v>-1.5065316000004714E-2</v>
+        <v>-1.5163598000000889E-2</v>
       </c>
       <c r="D133" s="5">
-        <v>-0.25313381859595196</v>
+        <v>-0.25478302080723658</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>71.777106864000004</v>
+        <v>71.776904384999995</v>
       </c>
       <c r="C134" s="5">
-        <v>0.45680013700000188</v>
+        <v>0.45662771399999258</v>
       </c>
       <c r="D134" s="5">
-        <v>7.962507411951969</v>
+        <v>7.9593987552938339</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>72.378979384999994</v>
+        <v>72.378951645000001</v>
       </c>
       <c r="C135" s="5">
-        <v>0.60187252099999</v>
+        <v>0.60204726000000619</v>
       </c>
       <c r="D135" s="5">
-        <v>10.539645707302148</v>
+        <v>10.542879284216244</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>72.160973104999997</v>
+        <v>72.160462855999995</v>
       </c>
       <c r="C136" s="5">
-        <v>-0.21800627999999733</v>
+        <v>-0.21848878900000557</v>
       </c>
       <c r="D136" s="5">
-        <v>-3.55513368755912</v>
+        <v>-3.5628733637015242</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>72.074936092000002</v>
+        <v>72.073978350000004</v>
       </c>
       <c r="C137" s="5">
-        <v>-8.6037012999995E-2</v>
+        <v>-8.6484505999990802E-2</v>
       </c>
       <c r="D137" s="5">
-        <v>-1.4214063093628604</v>
+        <v>-1.4287606558463506</v>
       </c>
       <c r="E137" s="5">
-        <v>3.3583434703671644</v>
+        <v>3.3582833533151613</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>73.691215557999996</v>
+        <v>73.691875644000007</v>
       </c>
       <c r="C138" s="5">
-        <v>1.6162794659999946</v>
+        <v>1.6178972940000023</v>
       </c>
       <c r="D138" s="5">
-        <v>30.490066672446204</v>
+        <v>30.524905356638499</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>73.870423896999995</v>
+        <v>73.870919873999995</v>
       </c>
       <c r="C139" s="5">
-        <v>0.17920833899999877</v>
+        <v>0.17904422999998815</v>
       </c>
       <c r="D139" s="5">
-        <v>2.9576092504660645</v>
+        <v>2.9548377196316755</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>73.923426911999996</v>
+        <v>73.923720017999997</v>
       </c>
       <c r="C140" s="5">
-        <v>5.3003015000001596E-2</v>
+        <v>5.2800144000002547E-2</v>
       </c>
       <c r="D140" s="5">
-        <v>0.86442200231582333</v>
+        <v>0.86109457325873606</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>73.602890404999997</v>
+        <v>73.603157827000004</v>
       </c>
       <c r="C141" s="5">
-        <v>-0.32053650699999992</v>
+        <v>-0.32056219099999339</v>
       </c>
       <c r="D141" s="5">
-        <v>-5.0809602361838735</v>
+        <v>-5.0813380342002663</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>73.447505480000004</v>
+        <v>73.447485165000003</v>
       </c>
       <c r="C142" s="5">
-        <v>-0.15538492499999279</v>
+        <v>-0.15567266200000063</v>
       </c>
       <c r="D142" s="5">
-        <v>-2.5041411817121384</v>
+        <v>-2.508715456013999</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>73.700509335999996</v>
+        <v>73.70055456</v>
       </c>
       <c r="C143" s="5">
-        <v>0.25300385599999231</v>
+        <v>0.25306939499999714</v>
       </c>
       <c r="D143" s="5">
-        <v>4.2128485745741795</v>
+        <v>4.2139618369940512</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>72.182620623999995</v>
+        <v>72.182662484000005</v>
       </c>
       <c r="C144" s="5">
-        <v>-1.5178887120000013</v>
+        <v>-1.5178920759999954</v>
       </c>
       <c r="D144" s="5">
-        <v>-22.098490598907862</v>
+        <v>-22.098522102784081</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>72.454350575000007</v>
+        <v>72.454346806999993</v>
       </c>
       <c r="C145" s="5">
-        <v>0.27172995100001174</v>
+        <v>0.27168432299998813</v>
       </c>
       <c r="D145" s="5">
-        <v>4.6120888943345095</v>
+        <v>4.6112956159486851</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>72.351739363999997</v>
+        <v>72.351549843000001</v>
       </c>
       <c r="C146" s="5">
-        <v>-0.10261121100000992</v>
+        <v>-0.10279696399999239</v>
       </c>
       <c r="D146" s="5">
-        <v>-1.6862873526783506</v>
+        <v>-1.6893162780241333</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>71.833586928000003</v>
+        <v>71.833469460000003</v>
       </c>
       <c r="C147" s="5">
-        <v>-0.51815243599999405</v>
+        <v>-0.51808038299999737</v>
       </c>
       <c r="D147" s="5">
-        <v>-8.2633405574795695</v>
+        <v>-8.2622571463497394</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>71.994839510999995</v>
+        <v>71.994096522999996</v>
       </c>
       <c r="C148" s="5">
-        <v>0.16125258299999246</v>
+        <v>0.16062706299999263</v>
       </c>
       <c r="D148" s="5">
-        <v>2.727277727316979</v>
+        <v>2.7165723074638048</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>72.041822241000006</v>
+        <v>72.041141631000002</v>
       </c>
       <c r="C149" s="5">
-        <v>4.698273000001052E-2</v>
+        <v>4.7045108000006053E-2</v>
       </c>
       <c r="D149" s="5">
-        <v>0.78591847142932547</v>
+        <v>0.78697382293599905</v>
       </c>
       <c r="E149" s="5">
-        <v>-4.5943642541323992E-2</v>
+        <v>-4.555974257525186E-2</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>71.798614305000001</v>
+        <v>71.799173389000003</v>
       </c>
       <c r="C150" s="5">
-        <v>-0.24320793600000457</v>
+        <v>-0.24196824199999867</v>
       </c>
       <c r="D150" s="5">
-        <v>-3.9767330784000743</v>
+        <v>-3.9568723236935499</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>71.878590911000003</v>
+        <v>71.879120403000002</v>
       </c>
       <c r="C151" s="5">
-        <v>7.9976606000002448E-2</v>
+        <v>7.9947013999998262E-2</v>
       </c>
       <c r="D151" s="5">
-        <v>1.3449017771578475</v>
+        <v>1.3443905682323232</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>72.183110059000001</v>
+        <v>72.183325035999999</v>
       </c>
       <c r="C152" s="5">
-        <v>0.30451914799999713</v>
+        <v>0.30420463299999767</v>
       </c>
       <c r="D152" s="5">
-        <v>5.2040413584327316</v>
+        <v>5.1985015810799062</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>72.666262386</v>
+        <v>72.666713693999995</v>
       </c>
       <c r="C153" s="5">
-        <v>0.4831523269999991</v>
+        <v>0.48338865799999553</v>
       </c>
       <c r="D153" s="5">
-        <v>8.3345022206013919</v>
+        <v>8.3387045490509024</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>73.035021111000006</v>
+        <v>73.034995602999999</v>
       </c>
       <c r="C154" s="5">
-        <v>0.36875872500000639</v>
+        <v>0.36828190900000379</v>
       </c>
       <c r="D154" s="5">
-        <v>6.262502018418159</v>
+        <v>6.254137448946584</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>72.917843391000005</v>
+        <v>72.917907528000001</v>
       </c>
       <c r="C155" s="5">
-        <v>-0.11717772000000082</v>
+        <v>-0.11708807499999807</v>
       </c>
       <c r="D155" s="5">
-        <v>-1.9083868360541989</v>
+        <v>-1.9069403636440385</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>72.141379153000003</v>
+        <v>72.141346440000007</v>
       </c>
       <c r="C156" s="5">
-        <v>-0.77646423800000264</v>
+        <v>-0.77656108799999402</v>
       </c>
       <c r="D156" s="5">
-        <v>-12.055739553549216</v>
+        <v>-12.057146336129531</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>72.504579742999994</v>
+        <v>72.504569391999993</v>
       </c>
       <c r="C157" s="5">
-        <v>0.36320058999999105</v>
+        <v>0.36322295199998678</v>
       </c>
       <c r="D157" s="5">
-        <v>6.2116089029489396</v>
+        <v>6.2120048947801543</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>73.087136560000005</v>
+        <v>73.086999203000005</v>
       </c>
       <c r="C158" s="5">
-        <v>0.58255681700001105</v>
+        <v>0.58242981100001145</v>
       </c>
       <c r="D158" s="5">
-        <v>10.079409623269321</v>
+        <v>10.077115683244786</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>73.671760079999999</v>
+        <v>73.671577299000006</v>
       </c>
       <c r="C159" s="5">
-        <v>0.58462351999999385</v>
+        <v>0.58457809600000132</v>
       </c>
       <c r="D159" s="5">
-        <v>10.032550753121594</v>
+        <v>10.031756329278686</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>73.889364213999997</v>
+        <v>73.888346045000006</v>
       </c>
       <c r="C160" s="5">
-        <v>0.21760413399999834</v>
+        <v>0.21676874599999962</v>
       </c>
       <c r="D160" s="5">
-        <v>3.6025889552918633</v>
+        <v>3.5885429933383062</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>73.918115825000001</v>
+        <v>73.917515859000005</v>
       </c>
       <c r="C161" s="5">
-        <v>2.8751611000004118E-2</v>
+        <v>2.9169813999999405E-2</v>
       </c>
       <c r="D161" s="5">
-        <v>0.46794107002643415</v>
+        <v>0.47476879080086132</v>
       </c>
       <c r="E161" s="5">
-        <v>2.6044504783947264</v>
+        <v>2.6045870255789749</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>75.381366337000003</v>
+        <v>75.381952687999998</v>
       </c>
       <c r="C162" s="5">
-        <v>1.4632505120000019</v>
+        <v>1.4644368289999932</v>
       </c>
       <c r="D162" s="5">
-        <v>26.519481265172672</v>
+        <v>26.543616034649588</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>75.217526520999996</v>
+        <v>75.218084075999997</v>
       </c>
       <c r="C163" s="5">
-        <v>-0.16383981600000652</v>
+        <v>-0.16386861200000169</v>
       </c>
       <c r="D163" s="5">
-        <v>-2.5772211014022606</v>
+        <v>-2.5776488531544683</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>75.913959203000005</v>
+        <v>75.913536887000006</v>
       </c>
       <c r="C164" s="5">
-        <v>0.69643268200000819</v>
+        <v>0.69545281100000977</v>
       </c>
       <c r="D164" s="5">
-        <v>11.694331095678102</v>
+        <v>11.676940780252743</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>74.705955849000006</v>
+        <v>74.708137213000001</v>
       </c>
       <c r="C165" s="5">
-        <v>-1.2080033539999988</v>
+        <v>-1.2053996740000059</v>
       </c>
       <c r="D165" s="5">
-        <v>-17.509674656959561</v>
+        <v>-17.475257126117928</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>74.656317117</v>
+        <v>74.656069836</v>
       </c>
       <c r="C166" s="5">
-        <v>-4.9638732000005348E-2</v>
+        <v>-5.2067377000000192E-2</v>
       </c>
       <c r="D166" s="5">
-        <v>-0.79443831972172418</v>
+        <v>-0.83313423668843756</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>74.410847388999997</v>
+        <v>74.410263886999999</v>
       </c>
       <c r="C167" s="5">
-        <v>-0.24546972800000333</v>
+        <v>-0.24580594900000108</v>
       </c>
       <c r="D167" s="5">
-        <v>-3.875020272997276</v>
+        <v>-3.8802447842321341</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>74.923939050000001</v>
+        <v>74.923754709999997</v>
       </c>
       <c r="C168" s="5">
-        <v>0.51309166100000425</v>
+        <v>0.51349082299999793</v>
       </c>
       <c r="D168" s="5">
-        <v>8.5955974872482077</v>
+        <v>8.602610328343129</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>75.176893464000003</v>
+        <v>75.176823975999994</v>
       </c>
       <c r="C169" s="5">
-        <v>0.25295441400000129</v>
+        <v>0.25306926599999713</v>
       </c>
       <c r="D169" s="5">
-        <v>4.1274617392770052</v>
+        <v>4.1293810816521281</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>75.015533774000005</v>
+        <v>75.015378640999998</v>
       </c>
       <c r="C170" s="5">
-        <v>-0.16135968999999761</v>
+        <v>-0.16144533499999625</v>
       </c>
       <c r="D170" s="5">
-        <v>-2.5454901747124836</v>
+        <v>-2.5468276547979007</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>74.781450307</v>
+        <v>74.781179206000004</v>
       </c>
       <c r="C171" s="5">
-        <v>-0.23408346700000493</v>
+        <v>-0.23419943499999363</v>
       </c>
       <c r="D171" s="5">
-        <v>-3.6809574515113241</v>
+        <v>-3.6827573332687269</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>74.570512588</v>
+        <v>74.569362147999996</v>
       </c>
       <c r="C172" s="5">
-        <v>-0.21093771900000036</v>
+        <v>-0.21181705800000827</v>
       </c>
       <c r="D172" s="5">
-        <v>-3.3328448816804968</v>
+        <v>-3.3465347819948255</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>74.748799496000004</v>
+        <v>74.748534371000005</v>
       </c>
       <c r="C173" s="5">
-        <v>0.17828690800000402</v>
+        <v>0.17917222300000901</v>
       </c>
       <c r="D173" s="5">
-        <v>2.9070489335547345</v>
+        <v>2.9217213701139277</v>
       </c>
       <c r="E173" s="5">
-        <v>1.1237890221209579</v>
+        <v>1.1242511363412033</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>75.127017093000006</v>
+        <v>75.127471603999993</v>
       </c>
       <c r="C174" s="5">
-        <v>0.37821759700000257</v>
+        <v>0.37893723299998783</v>
       </c>
       <c r="D174" s="5">
-        <v>6.2436744197062355</v>
+        <v>6.2559102755975537</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>75.253766804999998</v>
+        <v>75.254420662000001</v>
       </c>
       <c r="C175" s="5">
-        <v>0.12674971199999163</v>
+        <v>0.12694905800000811</v>
       </c>
       <c r="D175" s="5">
-        <v>2.0434592062145596</v>
+        <v>2.0466904933900798</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>75.915380734999999</v>
+        <v>75.914706637999998</v>
       </c>
       <c r="C176" s="5">
-        <v>0.66161393000000146</v>
+        <v>0.66028597599999728</v>
       </c>
       <c r="D176" s="5">
-        <v>11.075524870866516</v>
+        <v>11.052110467577192</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>74.628862531999999</v>
+        <v>74.632665445000001</v>
       </c>
       <c r="C177" s="5">
-        <v>-1.286518203</v>
+        <v>-1.2820411929999977</v>
       </c>
       <c r="D177" s="5">
-        <v>-18.543719729031693</v>
+        <v>-18.48521051407025</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>74.205256457999994</v>
+        <v>74.204624859999996</v>
       </c>
       <c r="C178" s="5">
-        <v>-0.42360607400000561</v>
+        <v>-0.42804058500000508</v>
       </c>
       <c r="D178" s="5">
-        <v>-6.6027311073281965</v>
+        <v>-6.6693570142753451</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>73.920045450000003</v>
+        <v>73.918639765999998</v>
       </c>
       <c r="C179" s="5">
-        <v>-0.28521100799999033</v>
+        <v>-0.28598509399999728</v>
       </c>
       <c r="D179" s="5">
-        <v>-4.5159880591569284</v>
+        <v>-4.5280239249180347</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>73.444627092999994</v>
+        <v>73.444153955999994</v>
       </c>
       <c r="C180" s="5">
-        <v>-0.47541835700000945</v>
+        <v>-0.47448581000000445</v>
       </c>
       <c r="D180" s="5">
-        <v>-7.4505892083846064</v>
+        <v>-7.436623176238955</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>72.866066103999998</v>
+        <v>72.865849519999998</v>
       </c>
       <c r="C181" s="5">
-        <v>-0.57856098899999608</v>
+        <v>-0.57830443599999626</v>
       </c>
       <c r="D181" s="5">
-        <v>-9.054017231418376</v>
+        <v>-9.0502304344819979</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>72.619822377999995</v>
+        <v>72.619649550999995</v>
       </c>
       <c r="C182" s="5">
-        <v>-0.24624372600000299</v>
+        <v>-0.24619996900000274</v>
       </c>
       <c r="D182" s="5">
-        <v>-3.9807506284138761</v>
+        <v>-3.9800679617143397</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>72.591475619999997</v>
+        <v>72.591137195000002</v>
       </c>
       <c r="C183" s="5">
-        <v>-2.8346757999997862E-2</v>
+        <v>-2.8512355999993133E-2</v>
       </c>
       <c r="D183" s="5">
-        <v>-0.46740923338168816</v>
+        <v>-0.47013499886989774</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>72.264340723999993</v>
+        <v>72.263320151000002</v>
       </c>
       <c r="C184" s="5">
-        <v>-0.32713489600000401</v>
+        <v>-0.32781704399999967</v>
       </c>
       <c r="D184" s="5">
-        <v>-5.2757789981225489</v>
+        <v>-5.2865324073758551</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>72.554251245000003</v>
+        <v>72.554053744000001</v>
       </c>
       <c r="C185" s="5">
-        <v>0.28991052100001014</v>
+        <v>0.29073359299999879</v>
       </c>
       <c r="D185" s="5">
-        <v>4.9218249775764278</v>
+        <v>4.9361802168964575</v>
       </c>
       <c r="E185" s="5">
-        <v>-2.9358976542726123</v>
+        <v>-2.9358175989218971</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>72.338091547999994</v>
+        <v>72.338848936999995</v>
       </c>
       <c r="C186" s="5">
-        <v>-0.21615969700000903</v>
+        <v>-0.21520480700000633</v>
       </c>
       <c r="D186" s="5">
-        <v>-3.5171358533159558</v>
+        <v>-3.5018608002745144</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>72.502349136999996</v>
+        <v>72.503009457999994</v>
       </c>
       <c r="C187" s="5">
-        <v>0.16425758900000176</v>
+        <v>0.16416052099999945</v>
       </c>
       <c r="D187" s="5">
-        <v>2.7591202455796049</v>
+        <v>2.7574401072187005</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>73.269206277999999</v>
+        <v>73.268164850999995</v>
       </c>
       <c r="C188" s="5">
-        <v>0.76685714100000268</v>
+        <v>0.76515539300000057</v>
       </c>
       <c r="D188" s="5">
-        <v>13.457419800802262</v>
+        <v>13.425672485218133</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>73.619530898999997</v>
+        <v>73.626281851000002</v>
       </c>
       <c r="C189" s="5">
-        <v>0.35032462099999861</v>
+        <v>0.35811700000000712</v>
       </c>
       <c r="D189" s="5">
-        <v>5.8909165161165067</v>
+        <v>6.025581159688298</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>74.509145149000005</v>
+        <v>74.508069930000005</v>
       </c>
       <c r="C190" s="5">
-        <v>0.88961425000000816</v>
+        <v>0.88178807900000322</v>
       </c>
       <c r="D190" s="5">
-        <v>15.504370868009044</v>
+        <v>15.357366690884744</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>73.786830877</v>
+        <v>73.782195616999999</v>
       </c>
       <c r="C191" s="5">
-        <v>-0.72231427200000553</v>
+        <v>-0.7258743130000056</v>
       </c>
       <c r="D191" s="5">
-        <v>-11.032512409395789</v>
+        <v>-11.084159887471568</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>73.050772641999998</v>
+        <v>73.050558089999996</v>
       </c>
       <c r="C192" s="5">
-        <v>-0.73605823500000156</v>
+        <v>-0.73163752700000373</v>
       </c>
       <c r="D192" s="5">
-        <v>-11.335152853513231</v>
+        <v>-11.271414096526977</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>73.086807180999998</v>
+        <v>73.086814759000006</v>
       </c>
       <c r="C193" s="5">
-        <v>3.6034538999999199E-2</v>
+        <v>3.6256669000010788E-2</v>
       </c>
       <c r="D193" s="5">
-        <v>0.59354547933330171</v>
+        <v>0.59721606190417109</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>73.032668235000003</v>
+        <v>73.032473831999994</v>
       </c>
       <c r="C194" s="5">
-        <v>-5.4138945999994803E-2</v>
+        <v>-5.4340927000012584E-2</v>
       </c>
       <c r="D194" s="5">
-        <v>-0.88528570436682275</v>
+        <v>-0.88857493259674181</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>72.922924007000006</v>
+        <v>72.922575680999998</v>
       </c>
       <c r="C195" s="5">
-        <v>-0.10974422799999672</v>
+        <v>-0.10989815099999589</v>
       </c>
       <c r="D195" s="5">
-        <v>-1.7883791740230026</v>
+        <v>-1.7908714901212819</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>72.988816967000005</v>
+        <v>72.988227167999995</v>
       </c>
       <c r="C196" s="5">
-        <v>6.5892959999999334E-2</v>
+        <v>6.5651486999996678E-2</v>
       </c>
       <c r="D196" s="5">
-        <v>1.0897218913177298</v>
+        <v>1.085713886491968</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>73.114567128000004</v>
+        <v>73.114494449000006</v>
       </c>
       <c r="C197" s="5">
-        <v>0.12575016099999914</v>
+        <v>0.12626728100001117</v>
       </c>
       <c r="D197" s="5">
-        <v>2.0871462239532512</v>
+        <v>2.095828082869744</v>
       </c>
       <c r="E197" s="5">
-        <v>0.77227160832786801</v>
+        <v>0.77244575055372966</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>73.276936320000004</v>
+        <v>73.277965062000007</v>
       </c>
       <c r="C198" s="5">
-        <v>0.16236919199999988</v>
+        <v>0.16347061300000121</v>
       </c>
       <c r="D198" s="5">
-        <v>2.6976918637882985</v>
+        <v>2.7162198387625347</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>73.176527934000006</v>
+        <v>73.177640491999995</v>
       </c>
       <c r="C199" s="5">
-        <v>-0.10040838599999802</v>
+        <v>-0.10032457000001216</v>
       </c>
       <c r="D199" s="5">
-        <v>-1.6319750763641228</v>
+        <v>-1.6306003053406459</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>73.584540367000002</v>
+        <v>73.584451548999994</v>
       </c>
       <c r="C200" s="5">
-        <v>0.40801243299999612</v>
+        <v>0.40681105699999875</v>
       </c>
       <c r="D200" s="5">
-        <v>6.8999214068875103</v>
+        <v>6.8788719004575949</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>74.849951994999998</v>
+        <v>74.857063590999999</v>
       </c>
       <c r="C201" s="5">
-        <v>1.2654116279999954</v>
+        <v>1.2726120420000058</v>
       </c>
       <c r="D201" s="5">
-        <v>22.704173925540339</v>
+        <v>22.845925863270121</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>74.921365151000003</v>
+        <v>74.919038891</v>
       </c>
       <c r="C202" s="5">
-        <v>7.1413156000005529E-2</v>
+        <v>6.1975300000000288E-2</v>
       </c>
       <c r="D202" s="5">
-        <v>1.1509280043903836</v>
+        <v>0.99803466313952427</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>75.113815806000005</v>
+        <v>75.107394773999999</v>
       </c>
       <c r="C203" s="5">
-        <v>0.1924506550000018</v>
+        <v>0.18835588299999984</v>
       </c>
       <c r="D203" s="5">
-        <v>3.126365666503883</v>
+        <v>3.0590199318807354</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>75.916216836000004</v>
+        <v>75.916361916</v>
       </c>
       <c r="C204" s="5">
-        <v>0.80240102999999863</v>
+        <v>0.80896714200000019</v>
       </c>
       <c r="D204" s="5">
-        <v>13.5995975812903</v>
+        <v>13.718801621040932</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>76.001836163999997</v>
+        <v>76.001956777999993</v>
       </c>
       <c r="C205" s="5">
-        <v>8.5619327999992834E-2</v>
+        <v>8.5594861999993554E-2</v>
       </c>
       <c r="D205" s="5">
-        <v>1.361802698280945</v>
+        <v>1.3614085245751362</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>76.457411754999995</v>
+        <v>76.457745256999999</v>
       </c>
       <c r="C206" s="5">
-        <v>0.45557559099999878</v>
+        <v>0.45578847900000596</v>
       </c>
       <c r="D206" s="5">
-        <v>7.4350744119607404</v>
+        <v>7.4386519761771241</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>76.787825607000002</v>
+        <v>76.787411997999996</v>
       </c>
       <c r="C207" s="5">
-        <v>0.33041385200000661</v>
+        <v>0.32966674099999693</v>
       </c>
       <c r="D207" s="5">
-        <v>5.3109020908151505</v>
+        <v>5.2985835534329118</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>77.183879325999996</v>
+        <v>77.183546608</v>
       </c>
       <c r="C208" s="5">
-        <v>0.39605371899999398</v>
+        <v>0.39613461000000427</v>
       </c>
       <c r="D208" s="5">
-        <v>6.3679513369839125</v>
+        <v>6.3693243528743837</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>77.094191805999998</v>
+        <v>77.094049701000003</v>
       </c>
       <c r="C209" s="5">
-        <v>-8.9687519999998244E-2</v>
+        <v>-8.949690699999735E-2</v>
       </c>
       <c r="D209" s="5">
-        <v>-1.3855205488270683</v>
+        <v>-1.3826005761525262</v>
       </c>
       <c r="E209" s="5">
-        <v>5.4429983440002605</v>
+        <v>5.4429087993980163</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>73.713841105</v>
+        <v>73.714940423000002</v>
       </c>
       <c r="C210" s="5">
-        <v>-3.3803507009999976</v>
+        <v>-3.3791092780000014</v>
       </c>
       <c r="D210" s="5">
-        <v>-41.611329605704825</v>
+        <v>-41.599587766526547</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>74.138579637999996</v>
+        <v>74.139380466999995</v>
       </c>
       <c r="C211" s="5">
-        <v>0.42473853299999575</v>
+        <v>0.42444004399999358</v>
       </c>
       <c r="D211" s="5">
-        <v>7.1377772242914528</v>
+        <v>7.1324914158039654</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>73.857455622000003</v>
+        <v>73.859419380999995</v>
       </c>
       <c r="C212" s="5">
-        <v>-0.28112401599999259</v>
+        <v>-0.27996108600000014</v>
       </c>
       <c r="D212" s="5">
-        <v>-4.4565391295312562</v>
+        <v>-4.4384379441972266</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>73.451225067999999</v>
+        <v>73.457995800999996</v>
       </c>
       <c r="C213" s="5">
-        <v>-0.40623055400000396</v>
+        <v>-0.40142357999999945</v>
       </c>
       <c r="D213" s="5">
-        <v>-6.4041878067793157</v>
+        <v>-6.3304941229431755</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>74.033730090999995</v>
+        <v>74.030096056000005</v>
       </c>
       <c r="C214" s="5">
-        <v>0.58250502299999596</v>
+        <v>0.57210025500000938</v>
       </c>
       <c r="D214" s="5">
-        <v>9.942865431805803</v>
+        <v>9.7566527993063765</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>74.556323144999993</v>
+        <v>74.548536307000006</v>
       </c>
       <c r="C215" s="5">
-        <v>0.52259305399999789</v>
+        <v>0.51844025100000124</v>
       </c>
       <c r="D215" s="5">
-        <v>8.8073438416294216</v>
+        <v>8.7350844316523855</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>73.971332244999999</v>
+        <v>73.972208934999998</v>
       </c>
       <c r="C216" s="5">
-        <v>-0.58499089999999399</v>
+        <v>-0.57632737200000861</v>
       </c>
       <c r="D216" s="5">
-        <v>-9.0196711050234413</v>
+        <v>-8.8926108696812172</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>73.985076054000004</v>
+        <v>73.985423260000005</v>
       </c>
       <c r="C217" s="5">
-        <v>1.3743809000004603E-2</v>
+        <v>1.3214325000006966E-2</v>
       </c>
       <c r="D217" s="5">
-        <v>0.2231869349960558</v>
+        <v>0.21457760195144893</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>73.818693679000006</v>
+        <v>73.819391241999995</v>
       </c>
       <c r="C218" s="5">
-        <v>-0.16638237499999775</v>
+        <v>-0.16603201800000988</v>
       </c>
       <c r="D218" s="5">
-        <v>-2.6655069981656343</v>
+        <v>-2.659950916853171</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>73.060769008999998</v>
+        <v>73.060268069000003</v>
       </c>
       <c r="C219" s="5">
-        <v>-0.7579246700000084</v>
+        <v>-0.75912317299999188</v>
       </c>
       <c r="D219" s="5">
-        <v>-11.648362451708294</v>
+        <v>-11.665648853101517</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>72.839026465000003</v>
+        <v>72.838910260000006</v>
       </c>
       <c r="C220" s="5">
-        <v>-0.22174254399999427</v>
+        <v>-0.22135780899999702</v>
       </c>
       <c r="D220" s="5">
-        <v>-3.5818661708888588</v>
+        <v>-3.5757787482423753</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>72.593425717000002</v>
+        <v>72.593337468000001</v>
       </c>
       <c r="C221" s="5">
-        <v>-0.24560074800000109</v>
+        <v>-0.24557279200000437</v>
       </c>
       <c r="D221" s="5">
-        <v>-3.9719949839251312</v>
+        <v>-3.9715574331226966</v>
       </c>
       <c r="E221" s="5">
-        <v>-5.8380093020830026</v>
+        <v>-5.8379502055677097</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>72.773232567999997</v>
+        <v>72.773800811000001</v>
       </c>
       <c r="C222" s="5">
-        <v>0.17980685099999505</v>
+        <v>0.18046334299999955</v>
       </c>
       <c r="D222" s="5">
-        <v>3.0131107110301203</v>
+        <v>3.0242664458015378</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>72.508035422000006</v>
+        <v>72.508644989000004</v>
       </c>
       <c r="C223" s="5">
-        <v>-0.26519714599999133</v>
+        <v>-0.26515582199999699</v>
       </c>
       <c r="D223" s="5">
-        <v>-4.2863981470649843</v>
+        <v>-4.2857107555475</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>71.339536506000002</v>
+        <v>71.343866738000003</v>
       </c>
       <c r="C224" s="5">
-        <v>-1.1684989160000043</v>
+        <v>-1.1647782510000013</v>
       </c>
       <c r="D224" s="5">
-        <v>-17.713281815473291</v>
+        <v>-17.661632132452244</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>72.310893297999996</v>
+        <v>72.314721999</v>
       </c>
       <c r="C225" s="5">
-        <v>0.97135679199999458</v>
+        <v>0.97085526099999697</v>
       </c>
       <c r="D225" s="5">
-        <v>17.620039021417554</v>
+        <v>17.609099890035029</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>72.896418409000006</v>
+        <v>72.891231183000002</v>
       </c>
       <c r="C226" s="5">
-        <v>0.5855251110000097</v>
+        <v>0.57650918400000251</v>
       </c>
       <c r="D226" s="5">
-        <v>10.161431307673151</v>
+        <v>9.9974907460160125</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>72.581474013999994</v>
+        <v>72.577204262999999</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.31494439500001192</v>
+        <v>-0.31402692000000343</v>
       </c>
       <c r="D227" s="5">
-        <v>-5.0630849078400209</v>
+        <v>-5.0490339804228457</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>72.459622030000006</v>
+        <v>72.460293468000003</v>
       </c>
       <c r="C228" s="5">
-        <v>-0.12185198399998853</v>
+        <v>-0.11691079499999546</v>
       </c>
       <c r="D228" s="5">
-        <v>-1.9960982569758423</v>
+        <v>-1.9159825371230066</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>72.619272443</v>
+        <v>72.619506334999997</v>
       </c>
       <c r="C229" s="5">
-        <v>0.15965041299999427</v>
+        <v>0.15921286699999371</v>
       </c>
       <c r="D229" s="5">
-        <v>2.6762385543078082</v>
+        <v>2.6687900261108011</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>73.105342508999996</v>
+        <v>73.106946387999997</v>
       </c>
       <c r="C230" s="5">
-        <v>0.48607006599999636</v>
+        <v>0.48744005300000026</v>
       </c>
       <c r="D230" s="5">
-        <v>8.3344723141030705</v>
+        <v>8.3588090311870644</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>72.406801462999994</v>
+        <v>72.404053177999998</v>
       </c>
       <c r="C231" s="5">
-        <v>-0.69854104600000255</v>
+        <v>-0.70289320999999916</v>
       </c>
       <c r="D231" s="5">
-        <v>-10.882506412430326</v>
+        <v>-10.946536708456344</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>71.977144749999994</v>
+        <v>71.977426557000001</v>
       </c>
       <c r="C232" s="5">
-        <v>-0.42965671299999997</v>
+        <v>-0.42662662099999693</v>
       </c>
       <c r="D232" s="5">
-        <v>-6.8928531100342809</v>
+        <v>-6.8460582383676138</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>71.911757539999996</v>
+        <v>71.911853425000004</v>
       </c>
       <c r="C233" s="5">
-        <v>-6.5387209999997253E-2</v>
+        <v>-6.5573131999997258E-2</v>
       </c>
       <c r="D233" s="5">
-        <v>-1.0847025525150711</v>
+        <v>-1.0877671208090023</v>
       </c>
       <c r="E233" s="5">
-        <v>-0.93902191592036832</v>
+        <v>-0.93876940607725556</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>71.494262746000004</v>
+        <v>71.494353489999995</v>
       </c>
       <c r="C234" s="5">
-        <v>-0.41749479399999245</v>
+        <v>-0.41749993500000926</v>
       </c>
       <c r="D234" s="5">
-        <v>-6.7485772068604177</v>
+        <v>-6.7486489598786896</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>71.320865354999995</v>
+        <v>71.320644740000006</v>
       </c>
       <c r="C235" s="5">
-        <v>-0.17339739100000884</v>
+        <v>-0.17370874999998875</v>
       </c>
       <c r="D235" s="5">
-        <v>-2.8718889081753241</v>
+        <v>-2.8769734631467037</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>70.759876305999995</v>
+        <v>70.765692298999994</v>
       </c>
       <c r="C236" s="5">
-        <v>-0.5609890489999998</v>
+        <v>-0.55495244100001173</v>
       </c>
       <c r="D236" s="5">
-        <v>-9.041030108803394</v>
+        <v>-8.947895112891235</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>71.139496242999996</v>
+        <v>71.141455230000005</v>
       </c>
       <c r="C237" s="5">
-        <v>0.37961993700000107</v>
+        <v>0.37576293100001124</v>
       </c>
       <c r="D237" s="5">
-        <v>6.6312856332296111</v>
+        <v>6.5613757800180972</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>71.123384966000003</v>
+        <v>71.119234543999994</v>
       </c>
       <c r="C238" s="5">
-        <v>-1.6111276999993152E-2</v>
+        <v>-2.2220686000011369E-2</v>
       </c>
       <c r="D238" s="5">
-        <v>-0.27143105533706802</v>
+        <v>-0.37417091515700163</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>71.050178041999999</v>
+        <v>71.048087241000005</v>
       </c>
       <c r="C239" s="5">
-        <v>-7.3206924000004392E-2</v>
+        <v>-7.1147302999989392E-2</v>
       </c>
       <c r="D239" s="5">
-        <v>-1.2281852346363142</v>
+        <v>-1.1938903670119738</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>70.792253025999997</v>
+        <v>70.792766401999998</v>
       </c>
       <c r="C240" s="5">
-        <v>-0.25792501600000151</v>
+        <v>-0.25532083900000657</v>
       </c>
       <c r="D240" s="5">
-        <v>-4.2702850611184289</v>
+        <v>-4.2281401099590443</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>70.723817374999996</v>
+        <v>70.724284480999998</v>
       </c>
       <c r="C241" s="5">
-        <v>-6.8435651000001485E-2</v>
+        <v>-6.8481921000000057E-2</v>
       </c>
       <c r="D241" s="5">
-        <v>-1.1539051546005985</v>
+        <v>-1.1546728457298316</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>70.491066966000005</v>
+        <v>70.492038148999995</v>
       </c>
       <c r="C242" s="5">
-        <v>-0.23275040899999055</v>
+        <v>-0.23224633200000255</v>
       </c>
       <c r="D242" s="5">
-        <v>-3.8784685006332587</v>
+        <v>-3.8701947695616745</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>70.670096404999995</v>
+        <v>70.665413018999999</v>
       </c>
       <c r="C243" s="5">
-        <v>0.17902943899999002</v>
+        <v>0.17337487000000351</v>
       </c>
       <c r="D243" s="5">
-        <v>3.0906303083190201</v>
+        <v>2.9916482481960438</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>71.038444252999994</v>
+        <v>71.039203255999993</v>
       </c>
       <c r="C244" s="5">
-        <v>0.36834784799999909</v>
+        <v>0.37379023699999436</v>
       </c>
       <c r="D244" s="5">
-        <v>6.4371154934174779</v>
+        <v>6.5354546982540951</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>70.979555728999998</v>
+        <v>70.979953351999995</v>
       </c>
       <c r="C245" s="5">
-        <v>-5.8888523999996778E-2</v>
+        <v>-5.9249903999997855E-2</v>
       </c>
       <c r="D245" s="5">
-        <v>-0.99023744580207795</v>
+        <v>-0.99627577136901513</v>
       </c>
       <c r="E245" s="5">
-        <v>-1.296313485985201</v>
+        <v>-1.2958921632744813</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>70.915148697999996</v>
+        <v>70.91524914</v>
       </c>
       <c r="C246" s="5">
-        <v>-6.440703100000178E-2</v>
+        <v>-6.4704211999995209E-2</v>
       </c>
       <c r="D246" s="5">
-        <v>-1.0834651785102345</v>
+        <v>-1.0884332992166623</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>70.867361478000007</v>
+        <v>70.867445161000006</v>
       </c>
       <c r="C247" s="5">
-        <v>-4.7787219999989361E-2</v>
+        <v>-4.7803978999994001E-2</v>
       </c>
       <c r="D247" s="5">
-        <v>-0.80564742098566677</v>
+        <v>-0.80592777793335735</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>70.728784774999994</v>
+        <v>70.733107416999999</v>
       </c>
       <c r="C248" s="5">
-        <v>-0.13857670300001246</v>
+        <v>-0.13433774400000686</v>
       </c>
       <c r="D248" s="5">
-        <v>-2.3214522311674313</v>
+        <v>-2.251176903646257</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>70.009823038999997</v>
+        <v>70.010998446000002</v>
       </c>
       <c r="C249" s="5">
-        <v>-0.71896173599999713</v>
+        <v>-0.72210897099999727</v>
       </c>
       <c r="D249" s="5">
-        <v>-11.538682562446523</v>
+        <v>-11.58572245664814</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>70.161848642999999</v>
+        <v>70.159276876000007</v>
       </c>
       <c r="C250" s="5">
-        <v>0.15202560400000209</v>
+        <v>0.14827843000000485</v>
       </c>
       <c r="D250" s="5">
-        <v>2.6371353374523787</v>
+        <v>2.5713317788058854</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>70.292699944999995</v>
+        <v>70.292789967999994</v>
       </c>
       <c r="C251" s="5">
-        <v>0.13085130199999639</v>
+        <v>0.13351309199998695</v>
       </c>
       <c r="D251" s="5">
-        <v>2.2610900703360803</v>
+        <v>2.3076533567115032</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>70.416436804</v>
+        <v>70.416651341999994</v>
       </c>
       <c r="C252" s="5">
-        <v>0.12373685900000453</v>
+        <v>0.12386137400000052</v>
       </c>
       <c r="D252" s="5">
-        <v>2.1329423858951202</v>
+        <v>2.135106824682298</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>70.417389185000005</v>
+        <v>70.418076256999996</v>
       </c>
       <c r="C253" s="5">
-        <v>9.5238100000472059E-4</v>
+        <v>1.4249150000011923E-3</v>
       </c>
       <c r="D253" s="5">
-        <v>1.6231185074011556E-2</v>
+        <v>2.4285283148528514E-2</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>70.575046478999994</v>
+        <v>70.575439164000002</v>
       </c>
       <c r="C254" s="5">
-        <v>0.15765729399998918</v>
+        <v>0.15736290700000666</v>
       </c>
       <c r="D254" s="5">
-        <v>2.7200083251737173</v>
+        <v>2.7148399630082087</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>70.763800982000006</v>
+        <v>70.757114516000001</v>
       </c>
       <c r="C255" s="5">
-        <v>0.18875450300001262</v>
+        <v>0.18167535199999918</v>
       </c>
       <c r="D255" s="5">
-        <v>3.257059874111401</v>
+        <v>3.1331533829949576</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>70.654982700999994</v>
+        <v>70.656262745999996</v>
       </c>
       <c r="C256" s="5">
-        <v>-0.10881828100001201</v>
+        <v>-0.10085177000000556</v>
       </c>
       <c r="D256" s="5">
-        <v>-1.8297936420551442</v>
+        <v>-1.697043353472738</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>70.809857722999993</v>
+        <v>70.810631170999997</v>
       </c>
       <c r="C257" s="5">
-        <v>0.15487502199999881</v>
+        <v>0.15436842500000125</v>
       </c>
       <c r="D257" s="5">
-        <v>2.6623327789882856</v>
+        <v>2.6534707132256585</v>
       </c>
       <c r="E257" s="5">
-        <v>-0.23908011857373124</v>
+        <v>-0.23854929878623921</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>71.016407569999998</v>
+        <v>71.016595527000007</v>
       </c>
       <c r="C258" s="5">
-        <v>0.20654984700000512</v>
+        <v>0.20596435600000973</v>
       </c>
       <c r="D258" s="5">
-        <v>3.5570644314768307</v>
+        <v>3.546780284484341</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>71.249256574</v>
+        <v>71.249612072000005</v>
       </c>
       <c r="C259" s="5">
-        <v>0.23284900400000197</v>
+        <v>0.23301654499999813</v>
       </c>
       <c r="D259" s="5">
-        <v>4.0063018467001665</v>
+        <v>4.0092259026661914</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>71.412956770999998</v>
+        <v>71.415639949999999</v>
       </c>
       <c r="C260" s="5">
-        <v>0.16370019699999716</v>
+        <v>0.16602787799999419</v>
       </c>
       <c r="D260" s="5">
-        <v>2.7921932104731262</v>
+        <v>2.8323918234083534</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>71.863364012000005</v>
+        <v>71.864509661</v>
       </c>
       <c r="C261" s="5">
-        <v>0.45040724100000773</v>
+        <v>0.44886971100000039</v>
       </c>
       <c r="D261" s="5">
-        <v>7.8366380024106341</v>
+        <v>7.8086514332226464</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>72.044970343000003</v>
+        <v>72.044438557999996</v>
       </c>
       <c r="C262" s="5">
-        <v>0.18160633099999757</v>
+        <v>0.17992889699999637</v>
       </c>
       <c r="D262" s="5">
-        <v>3.075033500544877</v>
+        <v>3.0461890148587134</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>72.272207992000006</v>
+        <v>72.272247622999998</v>
       </c>
       <c r="C263" s="5">
-        <v>0.22723764900000276</v>
+        <v>0.22780906500000242</v>
       </c>
       <c r="D263" s="5">
-        <v>3.8512848152001178</v>
+        <v>3.8611673711221428</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>72.752998208999998</v>
+        <v>72.753301663000002</v>
       </c>
       <c r="C264" s="5">
-        <v>0.48079021699999203</v>
+        <v>0.48105404000000362</v>
       </c>
       <c r="D264" s="5">
-        <v>8.2816514821818075</v>
+        <v>8.2863587843003508</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>72.814144936000005</v>
+        <v>72.814836399000001</v>
       </c>
       <c r="C265" s="5">
-        <v>6.1146727000007672E-2</v>
+        <v>6.1534735999998702E-2</v>
       </c>
       <c r="D265" s="5">
-        <v>1.0132395019110341</v>
+        <v>1.0196947202630424</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>74.141919107000007</v>
+        <v>74.140490237999998</v>
       </c>
       <c r="C266" s="5">
-        <v>1.3277741710000015</v>
+        <v>1.3256538389999974</v>
       </c>
       <c r="D266" s="5">
-        <v>24.215797408439911</v>
+        <v>24.172922792890141</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>73.385266526999999</v>
+        <v>73.380148227999996</v>
       </c>
       <c r="C267" s="5">
-        <v>-0.7566525800000079</v>
+        <v>-0.76034201000000223</v>
       </c>
       <c r="D267" s="5">
-        <v>-11.582011219323164</v>
+        <v>-11.635550585766962</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>73.425688168999997</v>
+        <v>73.426631654000005</v>
       </c>
       <c r="C268" s="5">
-        <v>4.0421641999998315E-2</v>
+        <v>4.6483426000008876E-2</v>
       </c>
       <c r="D268" s="5">
-        <v>0.66298305637542132</v>
+        <v>0.76280660681553591</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>73.646788336</v>
+        <v>73.647670907999995</v>
       </c>
       <c r="C269" s="5">
-        <v>0.22110016700000301</v>
+        <v>0.22103925399999014</v>
       </c>
       <c r="D269" s="5">
-        <v>3.6739015274077857</v>
+        <v>3.6728245740850207</v>
       </c>
       <c r="E269" s="5">
-        <v>4.0064063171793896</v>
+        <v>4.006516662941273</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>73.981586321999998</v>
+        <v>73.981806612</v>
       </c>
       <c r="C270" s="5">
-        <v>0.3347979859999981</v>
+        <v>0.33413570400000481</v>
       </c>
       <c r="D270" s="5">
-        <v>5.5936791464471725</v>
+        <v>5.5822678542882809</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>74.088421147999995</v>
+        <v>74.089332490999993</v>
       </c>
       <c r="C271" s="5">
-        <v>0.1068348259999965</v>
+        <v>0.10752587899999355</v>
       </c>
       <c r="D271" s="5">
-        <v>1.7467175976522364</v>
+        <v>1.7581013038965532</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>74.185569271999995</v>
+        <v>74.186551746999996</v>
       </c>
       <c r="C272" s="5">
-        <v>9.714812400000028E-2</v>
+        <v>9.7219256000002474E-2</v>
       </c>
       <c r="D272" s="5">
-        <v>1.5848924025031463</v>
+        <v>1.5860416005509803</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>74.225346643999998</v>
+        <v>74.226567958000004</v>
       </c>
       <c r="C273" s="5">
-        <v>3.9777372000003197E-2</v>
+        <v>4.0016211000008184E-2</v>
       </c>
       <c r="D273" s="5">
-        <v>0.64532582830010288</v>
+        <v>0.64920349816772749</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>74.458742513000004</v>
+        <v>74.458889420999995</v>
       </c>
       <c r="C274" s="5">
-        <v>0.23339586900000597</v>
+        <v>0.23232146299999101</v>
       </c>
       <c r="D274" s="5">
-        <v>3.8392529565415057</v>
+        <v>3.8212101805838561</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>74.574913656999996</v>
+        <v>74.575180762000002</v>
       </c>
       <c r="C275" s="5">
-        <v>0.11617114399999195</v>
+        <v>0.11629134100000726</v>
       </c>
       <c r="D275" s="5">
-        <v>1.8883997914303396</v>
+        <v>1.8903666851026735</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>74.557998570999999</v>
+        <v>74.558054131000006</v>
       </c>
       <c r="C276" s="5">
-        <v>-1.6915085999997359E-2</v>
+        <v>-1.7126630999996451E-2</v>
       </c>
       <c r="D276" s="5">
-        <v>-0.27184476988906248</v>
+        <v>-0.27523926219149564</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>74.664710522999997</v>
+        <v>74.665114779000007</v>
       </c>
       <c r="C277" s="5">
-        <v>0.10671195199999772</v>
+        <v>0.10706064800000092</v>
       </c>
       <c r="D277" s="5">
-        <v>1.7310980054799918</v>
+        <v>1.7367980511298731</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>74.550900919</v>
+        <v>74.549190831000004</v>
       </c>
       <c r="C278" s="5">
-        <v>-0.11380960399999651</v>
+        <v>-0.1159239480000025</v>
       </c>
       <c r="D278" s="5">
-        <v>-1.8138739403469106</v>
+        <v>-1.8472747858829908</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>74.856132306999996</v>
+        <v>74.852658839</v>
       </c>
       <c r="C279" s="5">
-        <v>0.30523138799999572</v>
+        <v>0.30346800799999585</v>
       </c>
       <c r="D279" s="5">
-        <v>5.0252818501478336</v>
+        <v>4.9957140011331225</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>75.002159152999994</v>
+        <v>75.002768844000002</v>
       </c>
       <c r="C280" s="5">
-        <v>0.14602684599999805</v>
+        <v>0.15011000500000193</v>
       </c>
       <c r="D280" s="5">
-        <v>2.36620024885692</v>
+        <v>2.4332089002320201</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>75.173235478999999</v>
+        <v>75.174196675999994</v>
       </c>
       <c r="C281" s="5">
-        <v>0.171076326000005</v>
+        <v>0.17142783199999201</v>
       </c>
       <c r="D281" s="5">
-        <v>2.7717429383215864</v>
+        <v>2.7774868855239498</v>
       </c>
       <c r="E281" s="5">
-        <v>2.0726594838540224</v>
+        <v>2.0727414040111691</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>74.792519287999994</v>
+        <v>74.792493605000004</v>
       </c>
       <c r="C282" s="5">
-        <v>-0.38071619100000476</v>
+        <v>-0.38170307099998979</v>
       </c>
       <c r="D282" s="5">
-        <v>-5.9109612708267978</v>
+        <v>-5.9257844717734987</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>75.220946678999994</v>
+        <v>75.221791416000002</v>
       </c>
       <c r="C283" s="5">
-        <v>0.4284273909999996</v>
+        <v>0.42929781099999786</v>
       </c>
       <c r="D283" s="5">
-        <v>7.0946048873530287</v>
+        <v>7.1094793093091635</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>75.518119326000004</v>
+        <v>75.518908203999999</v>
       </c>
       <c r="C284" s="5">
-        <v>0.29717264700001067</v>
+        <v>0.29711678799999675</v>
       </c>
       <c r="D284" s="5">
-        <v>4.8451759486032975</v>
+        <v>4.8441897460153704</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>75.717719899000002</v>
+        <v>75.718435096999997</v>
       </c>
       <c r="C285" s="5">
-        <v>0.19960057299999789</v>
+        <v>0.19952689299999804</v>
       </c>
       <c r="D285" s="5">
-        <v>3.2182137189182836</v>
+        <v>3.2169743455645161</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>76.026187729</v>
+        <v>76.026648002000002</v>
       </c>
       <c r="C286" s="5">
-        <v>0.30846782999999789</v>
+        <v>0.30821290500000487</v>
       </c>
       <c r="D286" s="5">
-        <v>4.9997425602334555</v>
+        <v>4.9954694696775714</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>76.269769858999993</v>
+        <v>76.270146065999995</v>
       </c>
       <c r="C287" s="5">
-        <v>0.24358212999999296</v>
+        <v>0.24349806399999352</v>
       </c>
       <c r="D287" s="5">
-        <v>3.9131874864110738</v>
+        <v>3.9117889722585453</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>76.608284186999995</v>
+        <v>76.607593917000003</v>
       </c>
       <c r="C288" s="5">
-        <v>0.33851432800000225</v>
+        <v>0.3374478510000074</v>
       </c>
       <c r="D288" s="5">
-        <v>5.4580154609609632</v>
+        <v>5.4403721299435492</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>76.930456559000007</v>
+        <v>76.930673506000005</v>
       </c>
       <c r="C289" s="5">
-        <v>0.32217237200001136</v>
+        <v>0.32307958900000244</v>
       </c>
       <c r="D289" s="5">
-        <v>5.1649192588964832</v>
+        <v>5.1798501115536633</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>77.559083247000004</v>
+        <v>77.557128763999998</v>
       </c>
       <c r="C290" s="5">
-        <v>0.6286266879999971</v>
+        <v>0.62645525799999291</v>
       </c>
       <c r="D290" s="5">
-        <v>10.258552428860357</v>
+        <v>10.221484957612393</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>77.190693581999994</v>
+        <v>77.189149638000004</v>
       </c>
       <c r="C291" s="5">
-        <v>-0.36838966500000936</v>
+        <v>-0.36797912599999449</v>
       </c>
       <c r="D291" s="5">
-        <v>-5.5531856386707545</v>
+        <v>-5.5472938373446361</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>77.582459102000001</v>
+        <v>77.582777171000004</v>
       </c>
       <c r="C292" s="5">
-        <v>0.39176552000000697</v>
+        <v>0.39362753300000008</v>
       </c>
       <c r="D292" s="5">
-        <v>6.263269768336821</v>
+        <v>6.2940076311247539</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>77.738056892000003</v>
+        <v>77.739057251000006</v>
       </c>
       <c r="C293" s="5">
-        <v>0.15559779000000162</v>
+        <v>0.15628008000000193</v>
       </c>
       <c r="D293" s="5">
-        <v>2.433421192174956</v>
+        <v>2.44420001110357</v>
       </c>
       <c r="E293" s="5">
-        <v>3.4118810992464166</v>
+        <v>3.4118895690425921</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>78.465592283999996</v>
+        <v>78.465757252000003</v>
       </c>
       <c r="C294" s="5">
-        <v>0.72753539199999295</v>
+        <v>0.72670000099999754</v>
       </c>
       <c r="D294" s="5">
-        <v>11.827062181749849</v>
+        <v>11.812616187799584</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>78.444139579999998</v>
+        <v>78.444794631999997</v>
       </c>
       <c r="C295" s="5">
-        <v>-2.145270399999788E-2</v>
+        <v>-2.0962620000005927E-2</v>
       </c>
       <c r="D295" s="5">
-        <v>-0.32759033368038315</v>
+        <v>-0.32011689970449231</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>78.627320252999993</v>
+        <v>78.627772553</v>
       </c>
       <c r="C296" s="5">
-        <v>0.18318067299999541</v>
+        <v>0.18297792100000265</v>
       </c>
       <c r="D296" s="5">
-        <v>2.8384798067458528</v>
+        <v>2.835273663178306</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>78.865893792999998</v>
+        <v>78.866497491999993</v>
       </c>
       <c r="C297" s="5">
-        <v>0.23857354000000441</v>
+        <v>0.2387249389999937</v>
       </c>
       <c r="D297" s="5">
-        <v>3.7024606431696139</v>
+        <v>3.7048279330371026</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>79.072524322999996</v>
+        <v>79.072978988000003</v>
       </c>
       <c r="C298" s="5">
-        <v>0.2066305299999982</v>
+        <v>0.2064814960000092</v>
       </c>
       <c r="D298" s="5">
-        <v>3.1897326164725737</v>
+        <v>3.1873740152633223</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>79.416379063999997</v>
+        <v>79.416791465000003</v>
       </c>
       <c r="C299" s="5">
-        <v>0.34385474100000124</v>
+        <v>0.34381247700000017</v>
       </c>
       <c r="D299" s="5">
-        <v>5.3449544761186019</v>
+        <v>5.3442502574359452</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>79.713182142999997</v>
+        <v>79.711586214999997</v>
       </c>
       <c r="C300" s="5">
-        <v>0.29680307900000003</v>
+        <v>0.29479474999999411</v>
       </c>
       <c r="D300" s="5">
-        <v>4.578106903658008</v>
+        <v>4.5464697487560546</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>79.803357904999999</v>
+        <v>79.803403322999998</v>
       </c>
       <c r="C301" s="5">
-        <v>9.0175762000001214E-2</v>
+        <v>9.1817108000000758E-2</v>
       </c>
       <c r="D301" s="5">
-        <v>1.3659815506905204</v>
+        <v>1.3910303993874162</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>79.436672900000005</v>
+        <v>79.435105085000004</v>
       </c>
       <c r="C302" s="5">
-        <v>-0.36668500499999368</v>
+        <v>-0.36829823799999417</v>
       </c>
       <c r="D302" s="5">
-        <v>-5.3765966413581339</v>
+        <v>-5.3996508876262173</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>79.982797235000007</v>
+        <v>79.981622337999994</v>
       </c>
       <c r="C303" s="5">
-        <v>0.54612433500000179</v>
+        <v>0.54651725299999043</v>
       </c>
       <c r="D303" s="5">
-        <v>8.5691683966548702</v>
+        <v>8.5757444748233436</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>80.130929437999995</v>
+        <v>80.131176550000006</v>
       </c>
       <c r="C304" s="5">
-        <v>0.14813220299998875</v>
+        <v>0.1495542120000124</v>
       </c>
       <c r="D304" s="5">
-        <v>2.245239902657592</v>
+        <v>2.2670490856306458</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>80.347830630999994</v>
+        <v>80.349513193999996</v>
       </c>
       <c r="C305" s="5">
-        <v>0.21690119299999822</v>
+        <v>0.21833664399999009</v>
       </c>
       <c r="D305" s="5">
-        <v>3.296998723928346</v>
+        <v>3.3191358919498315</v>
       </c>
       <c r="E305" s="5">
-        <v>3.3571378592929024</v>
+        <v>3.3579722153967984</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>80.460522271000002</v>
+        <v>80.461545240000007</v>
       </c>
       <c r="C306" s="5">
-        <v>0.11269164000000842</v>
+        <v>0.11203204600001015</v>
       </c>
       <c r="D306" s="5">
-        <v>1.6961008745248529</v>
+        <v>1.6860616149410479</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>80.762870027000005</v>
+        <v>80.763249694999999</v>
       </c>
       <c r="C307" s="5">
-        <v>0.30234775600000319</v>
+        <v>0.30170445499999232</v>
       </c>
       <c r="D307" s="5">
-        <v>4.6036307385191932</v>
+        <v>4.5935731649505485</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>80.891550738999996</v>
+        <v>80.891703644000003</v>
       </c>
       <c r="C308" s="5">
-        <v>0.12868071199999065</v>
+        <v>0.12845394900000429</v>
       </c>
       <c r="D308" s="5">
-        <v>1.9288227133231084</v>
+        <v>1.9253847950609249</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>78.713597022000002</v>
+        <v>78.714030242999996</v>
       </c>
       <c r="C309" s="5">
-        <v>-2.1779537169999941</v>
+        <v>-2.1776734010000069</v>
       </c>
       <c r="D309" s="5">
-        <v>-27.929227918442056</v>
+        <v>-27.926102715275334</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>78.962522813000007</v>
+        <v>78.962782283999999</v>
       </c>
       <c r="C310" s="5">
-        <v>0.24892579100000489</v>
+        <v>0.24875204100000303</v>
       </c>
       <c r="D310" s="5">
-        <v>3.8616160399288502</v>
+        <v>3.8588520055634623</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>79.451546411999999</v>
+        <v>79.451775029999993</v>
       </c>
       <c r="C311" s="5">
-        <v>0.48902359899999226</v>
+        <v>0.48899274599999387</v>
       </c>
       <c r="D311" s="5">
-        <v>7.6901718879383907</v>
+        <v>7.6896439289710461</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>79.916663698999997</v>
+        <v>79.914437930000005</v>
       </c>
       <c r="C312" s="5">
-        <v>0.46511728699999821</v>
+        <v>0.4626629000000122</v>
       </c>
       <c r="D312" s="5">
-        <v>7.255577425401083</v>
+        <v>7.21603448745749</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>79.950530115000007</v>
+        <v>79.950256605000007</v>
       </c>
       <c r="C313" s="5">
-        <v>3.3866416000009281E-2</v>
+        <v>3.5818675000001576E-2</v>
       </c>
       <c r="D313" s="5">
-        <v>0.50971289314403201</v>
+        <v>0.53918326338722178</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>79.265646508000003</v>
+        <v>79.263929324000003</v>
       </c>
       <c r="C314" s="5">
-        <v>-0.68488360700000328</v>
+        <v>-0.68632728100000406</v>
       </c>
       <c r="D314" s="5">
-        <v>-9.8088547322395812</v>
+        <v>-9.8285967457898078</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>79.879003320999999</v>
+        <v>79.877882287000006</v>
       </c>
       <c r="C315" s="5">
-        <v>0.61335681299999578</v>
+        <v>0.61395296300000268</v>
       </c>
       <c r="D315" s="5">
-        <v>9.6911461775085037</v>
+        <v>9.7011894912081722</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>80.025551769000003</v>
+        <v>80.025399031999996</v>
       </c>
       <c r="C316" s="5">
-        <v>0.14654844800000433</v>
+        <v>0.14751674499999012</v>
       </c>
       <c r="D316" s="5">
-        <v>2.2239076314852557</v>
+        <v>2.2387830832718558</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>80.288772620000003</v>
+        <v>80.292405742</v>
       </c>
       <c r="C317" s="5">
-        <v>0.26322085099999981</v>
+        <v>0.26700671000000398</v>
       </c>
       <c r="D317" s="5">
-        <v>4.0192455558369033</v>
+        <v>4.0781266222141621</v>
       </c>
       <c r="E317" s="5">
-        <v>-7.3502931611457711E-2</v>
+        <v>-7.107379961607263E-2</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>80.601278242000006</v>
+        <v>80.603288613000004</v>
       </c>
       <c r="C318" s="5">
-        <v>0.31250562200000331</v>
+        <v>0.310882871000004</v>
       </c>
       <c r="D318" s="5">
-        <v>4.7720217990416369</v>
+        <v>4.7464926385128337</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>80.864418131999997</v>
+        <v>80.864790494999994</v>
       </c>
       <c r="C319" s="5">
-        <v>0.26313988999999083</v>
+        <v>0.26150188199999036</v>
       </c>
       <c r="D319" s="5">
-        <v>3.9887695626575459</v>
+        <v>3.9633947109510181</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>80.935994085000004</v>
+        <v>80.936155705999994</v>
       </c>
       <c r="C320" s="5">
-        <v>7.1575953000007075E-2</v>
+        <v>7.1365210999999817E-2</v>
       </c>
       <c r="D320" s="5">
-        <v>1.0673485424391282</v>
+        <v>1.0641857406980426</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>81.156217377999994</v>
+        <v>81.156384959999997</v>
       </c>
       <c r="C321" s="5">
-        <v>0.22022329299998944</v>
+        <v>0.22022925400000304</v>
       </c>
       <c r="D321" s="5">
-        <v>3.3144571007175383</v>
+        <v>3.3145414451035249</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>82.007665743999993</v>
+        <v>82.007492717999995</v>
       </c>
       <c r="C322" s="5">
-        <v>0.85144836599999962</v>
+        <v>0.85110775799999772</v>
       </c>
       <c r="D322" s="5">
-        <v>13.34225360793222</v>
+        <v>13.336575565542219</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>81.459576314000003</v>
+        <v>81.459314879999994</v>
       </c>
       <c r="C323" s="5">
-        <v>-0.54808942999999033</v>
+        <v>-0.54817783800000086</v>
       </c>
       <c r="D323" s="5">
-        <v>-7.7317340970315946</v>
+        <v>-7.7329514742549126</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>81.542597053999998</v>
+        <v>81.540129351000004</v>
       </c>
       <c r="C324" s="5">
-        <v>8.302073999999493E-2</v>
+        <v>8.0814471000010712E-2</v>
       </c>
       <c r="D324" s="5">
-        <v>1.2298766094642311</v>
+        <v>1.197018074201317</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>81.454064994999996</v>
+        <v>81.452339031999998</v>
       </c>
       <c r="C325" s="5">
-        <v>-8.853205900000205E-2</v>
+        <v>-8.7790319000006889E-2</v>
       </c>
       <c r="D325" s="5">
-        <v>-1.2951067147421669</v>
+        <v>-1.2843588513625881</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>81.817150046999998</v>
+        <v>81.814590258999999</v>
       </c>
       <c r="C326" s="5">
-        <v>0.36308505200000241</v>
+        <v>0.36225122700000156</v>
       </c>
       <c r="D326" s="5">
-        <v>5.4821606213676599</v>
+        <v>5.4693800534718173</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>81.921592398000001</v>
+        <v>81.919830829000006</v>
       </c>
       <c r="C327" s="5">
-        <v>0.10444235100000299</v>
+        <v>0.10524057000000653</v>
       </c>
       <c r="D327" s="5">
-        <v>1.5426413136269357</v>
+        <v>1.5545637378407973</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>82.290817536999995</v>
+        <v>82.289711245999996</v>
       </c>
       <c r="C328" s="5">
-        <v>0.36922513899999387</v>
+        <v>0.3698804169999903</v>
       </c>
       <c r="D328" s="5">
-        <v>5.5445704150789421</v>
+        <v>5.5547786422397882</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>82.810524810000004</v>
+        <v>82.815728031000006</v>
       </c>
       <c r="C329" s="5">
-        <v>0.51970727300000874</v>
+        <v>0.52601678500001015</v>
       </c>
       <c r="D329" s="5">
-        <v>7.8474598322750611</v>
+        <v>7.9462173329805985</v>
       </c>
       <c r="E329" s="5">
-        <v>3.1408528337271369</v>
+        <v>3.1426661907579145</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>81.991218883000002</v>
+        <v>81.999974804999994</v>
       </c>
       <c r="C330" s="5">
-        <v>-0.81930592700000204</v>
+        <v>-0.81575322600001243</v>
       </c>
       <c r="D330" s="5">
-        <v>-11.247280663735204</v>
+        <v>-11.200455447514091</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>82.305574445999994</v>
+        <v>82.305552985999995</v>
       </c>
       <c r="C331" s="5">
-        <v>0.31435556299999234</v>
+        <v>0.30557818100000134</v>
       </c>
       <c r="D331" s="5">
-        <v>4.6990864823167167</v>
+        <v>4.5646813969177913</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>82.682798161999997</v>
+        <v>82.682715856000002</v>
       </c>
       <c r="C332" s="5">
-        <v>0.37722371600000315</v>
+        <v>0.37716287000000648</v>
       </c>
       <c r="D332" s="5">
-        <v>5.6406301605093745</v>
+        <v>5.6396987848940316</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>82.819680570000003</v>
+        <v>82.819422156000002</v>
       </c>
       <c r="C333" s="5">
-        <v>0.13688240800000528</v>
+        <v>0.13670630000000017</v>
       </c>
       <c r="D333" s="5">
-        <v>2.0048039873472367</v>
+        <v>2.0022031894255665</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>82.690013585000003</v>
+        <v>82.688780960000003</v>
       </c>
       <c r="C334" s="5">
-        <v>-0.12966698500000007</v>
+        <v>-0.13064119599999913</v>
       </c>
       <c r="D334" s="5">
-        <v>-1.862690834488212</v>
+        <v>-1.8765701766824572</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>82.741680557999999</v>
+        <v>82.740092232999999</v>
       </c>
       <c r="C335" s="5">
-        <v>5.1666972999996119E-2</v>
+        <v>5.1311272999996049E-2</v>
       </c>
       <c r="D335" s="5">
-        <v>0.75237476264804481</v>
+        <v>0.74718854284607783</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>82.689362130999996</v>
+        <v>82.685721344000001</v>
       </c>
       <c r="C336" s="5">
-        <v>-5.2318427000002998E-2</v>
+        <v>-5.4370888999997646E-2</v>
       </c>
       <c r="D336" s="5">
-        <v>-0.7561392722846505</v>
+        <v>-0.7857106702984118</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>82.910267825000005</v>
+        <v>82.906014697000003</v>
       </c>
       <c r="C337" s="5">
-        <v>0.22090569400000959</v>
+        <v>0.22029335300000241</v>
       </c>
       <c r="D337" s="5">
-        <v>3.2533414975579378</v>
+        <v>3.2443357774248227</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>83.314370593000007</v>
+        <v>83.309463632999993</v>
       </c>
       <c r="C338" s="5">
-        <v>0.40410276800000133</v>
+        <v>0.40344893599998954</v>
       </c>
       <c r="D338" s="5">
-        <v>6.0081355656351532</v>
+        <v>5.9984688581357304</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>83.595888853000005</v>
+        <v>83.592556149999993</v>
       </c>
       <c r="C339" s="5">
-        <v>0.28151825999999858</v>
+        <v>0.28309251700000004</v>
       </c>
       <c r="D339" s="5">
-        <v>4.1309967617991328</v>
+        <v>4.1547801226871739</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>83.581964800999998</v>
+        <v>83.581420644999994</v>
       </c>
       <c r="C340" s="5">
-        <v>-1.3924052000007237E-2</v>
+        <v>-1.1135504999998602E-2</v>
       </c>
       <c r="D340" s="5">
-        <v>-0.19969359877912707</v>
+        <v>-0.15973695095884421</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>84.123634093999996</v>
+        <v>84.131966186</v>
       </c>
       <c r="C341" s="5">
-        <v>0.54166929299999822</v>
+        <v>0.5505455410000053</v>
       </c>
       <c r="D341" s="5">
-        <v>8.0601075002892699</v>
+        <v>8.1970649093517913</v>
       </c>
       <c r="E341" s="5">
-        <v>1.5856792201387249</v>
+        <v>1.5893577057093378</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>83.431164019999997</v>
+        <v>83.449053101000004</v>
       </c>
       <c r="C342" s="5">
-        <v>-0.69247007399999916</v>
+        <v>-0.68291308499999559</v>
       </c>
       <c r="D342" s="5">
-        <v>-9.4427291210056445</v>
+        <v>-9.3172892729654571</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>83.473762836000006</v>
+        <v>83.475988979999997</v>
       </c>
       <c r="C343" s="5">
-        <v>4.259881600000881E-2</v>
+        <v>2.6935878999992724E-2</v>
       </c>
       <c r="D343" s="5">
-        <v>0.61442719731268358</v>
+        <v>0.38802716856587427</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>83.540624051999998</v>
+        <v>83.541294385</v>
       </c>
       <c r="C344" s="5">
-        <v>6.6861215999992396E-2</v>
+        <v>6.5305405000003702E-2</v>
       </c>
       <c r="D344" s="5">
-        <v>0.96542750310004699</v>
+        <v>0.94284071905992306</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>83.925077478999995</v>
+        <v>83.922764411000003</v>
       </c>
       <c r="C345" s="5">
-        <v>0.38445342699999685</v>
+        <v>0.38147002600000235</v>
       </c>
       <c r="D345" s="5">
-        <v>5.664336088873112</v>
+        <v>5.6192243148434073</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>84.031348109999996</v>
+        <v>84.026921603999995</v>
       </c>
       <c r="C346" s="5">
-        <v>0.106270631000001</v>
+        <v>0.10415719299999182</v>
       </c>
       <c r="D346" s="5">
-        <v>1.5301344349960333</v>
+        <v>1.4995377711551905</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>84.522673936000004</v>
+        <v>84.519792179000007</v>
       </c>
       <c r="C347" s="5">
-        <v>0.49132582600000774</v>
+        <v>0.49287057500001197</v>
       </c>
       <c r="D347" s="5">
-        <v>7.2464097297052055</v>
+        <v>7.2703281268166275</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>84.738550775999997</v>
+        <v>84.731448102000002</v>
       </c>
       <c r="C348" s="5">
-        <v>0.21587683999999285</v>
+        <v>0.21165592299999503</v>
       </c>
       <c r="D348" s="5">
-        <v>3.1083064673326</v>
+        <v>3.0467974549721388</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>85.015148898999996</v>
+        <v>85.006638007000006</v>
       </c>
       <c r="C349" s="5">
-        <v>0.27659812299999942</v>
+        <v>0.27518990500000484</v>
       </c>
       <c r="D349" s="5">
-        <v>3.9880537605962774</v>
+        <v>3.9677242806741564</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>85.302995842000001</v>
+        <v>85.293163637999996</v>
       </c>
       <c r="C350" s="5">
-        <v>0.28784694300000524</v>
+        <v>0.28652563099998929</v>
       </c>
       <c r="D350" s="5">
-        <v>4.1395193236567929</v>
+        <v>4.1205841682477651</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>85.556962229999996</v>
+        <v>85.552764389999993</v>
       </c>
       <c r="C351" s="5">
-        <v>0.25396638799999494</v>
+        <v>0.25960075199999721</v>
       </c>
       <c r="D351" s="5">
-        <v>3.6317585763833149</v>
+        <v>3.714119716601294</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>85.547339722000004</v>
+        <v>85.544724724000005</v>
       </c>
       <c r="C352" s="5">
-        <v>-9.6225079999925356E-3</v>
+        <v>-8.0396659999877329E-3</v>
       </c>
       <c r="D352" s="5">
-        <v>-0.1348793742951937</v>
+        <v>-0.11270955934948867</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>85.581186743000004</v>
+        <v>85.594206552000003</v>
       </c>
       <c r="C353" s="5">
-        <v>3.38470209999997E-2</v>
+        <v>4.9481827999997563E-2</v>
       </c>
       <c r="D353" s="5">
-        <v>0.47581756432750755</v>
+        <v>0.69633122250334356</v>
       </c>
       <c r="E353" s="5">
-        <v>1.7326315781500012</v>
+        <v>1.7380318472140166</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>85.489272588000006</v>
+        <v>85.535272410999994</v>
       </c>
       <c r="C354" s="5">
-        <v>-9.1914154999997777E-2</v>
+        <v>-5.8934141000008822E-2</v>
       </c>
       <c r="D354" s="5">
-        <v>-1.281213698773187</v>
+        <v>-0.82311375524704022</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>85.892251444999999</v>
+        <v>85.889838393999995</v>
       </c>
       <c r="C355" s="5">
-        <v>0.4029788569999937</v>
+        <v>0.35456598300000053</v>
       </c>
       <c r="D355" s="5">
-        <v>5.8055332801841164</v>
+        <v>5.0893033191414361</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>86.061112422999997</v>
+        <v>86.063307441000006</v>
       </c>
       <c r="C356" s="5">
-        <v>0.16886097799999789</v>
+        <v>0.17346904700001176</v>
       </c>
       <c r="D356" s="5">
-        <v>2.3848324300432377</v>
+        <v>2.4507067276535066</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>86.056628602000004</v>
+        <v>86.048974787999995</v>
       </c>
       <c r="C357" s="5">
-        <v>-4.4838209999937817E-3</v>
+        <v>-1.4332653000010964E-2</v>
       </c>
       <c r="D357" s="5">
-        <v>-6.2502604217529178E-2</v>
+        <v>-0.19966045088850581</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>86.537412056999997</v>
+        <v>86.523797361999996</v>
       </c>
       <c r="C358" s="5">
-        <v>0.48078345499999386</v>
+        <v>0.47482257400000094</v>
       </c>
       <c r="D358" s="5">
-        <v>6.9140801956222298</v>
+        <v>6.8263657112418441</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>86.433582337000004</v>
+        <v>86.428339942999997</v>
       </c>
       <c r="C359" s="5">
-        <v>-0.10382971999999313</v>
+        <v>-9.5457418999998822E-2</v>
       </c>
       <c r="D359" s="5">
-        <v>-1.430326252468872</v>
+        <v>-1.3158967514378062</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>86.554288184000001</v>
+        <v>86.543040082000005</v>
       </c>
       <c r="C360" s="5">
-        <v>0.12070584699999642</v>
+        <v>0.11470013900000708</v>
       </c>
       <c r="D360" s="5">
-        <v>1.6887505282158211</v>
+        <v>1.6042108002605415</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>86.80624487</v>
+        <v>86.794488822999995</v>
       </c>
       <c r="C361" s="5">
-        <v>0.25195668599999976</v>
+        <v>0.25144874099999015</v>
       </c>
       <c r="D361" s="5">
-        <v>3.5496333842646832</v>
+        <v>3.5428303822603757</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>86.883007324999994</v>
+        <v>86.868661240999998</v>
       </c>
       <c r="C362" s="5">
-        <v>7.6762454999993679E-2</v>
+        <v>7.4172418000003404E-2</v>
       </c>
       <c r="D362" s="5">
-        <v>1.0663320642555041</v>
+        <v>1.0303239733864045</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>86.893249376</v>
+        <v>86.888964673000004</v>
       </c>
       <c r="C363" s="5">
-        <v>1.0242051000005858E-2</v>
+        <v>2.0303432000005728E-2</v>
       </c>
       <c r="D363" s="5">
-        <v>0.14155164891049843</v>
+        <v>0.28083157168943274</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>87.482992569999993</v>
+        <v>87.478953558000001</v>
       </c>
       <c r="C364" s="5">
-        <v>0.58974319399999331</v>
+        <v>0.5899888849999968</v>
       </c>
       <c r="D364" s="5">
-        <v>8.4553831378721522</v>
+        <v>8.4594711189951219</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>87.751239460999997</v>
+        <v>87.76980408</v>
       </c>
       <c r="C365" s="5">
-        <v>0.26824689100000398</v>
+        <v>0.2908505219999995</v>
       </c>
       <c r="D365" s="5">
-        <v>3.7422218076761604</v>
+        <v>4.0635400755431927</v>
       </c>
       <c r="E365" s="5">
-        <v>2.5356656066439553</v>
+        <v>2.5417579245603283</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>87.717360786</v>
+        <v>87.795646880000007</v>
       </c>
       <c r="C366" s="5">
-        <v>-3.3878674999996861E-2</v>
+        <v>2.5842800000006605E-2</v>
       </c>
       <c r="D366" s="5">
-        <v>-0.46230907816220412</v>
+        <v>0.35389881280685209</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>87.918872039999997</v>
+        <v>87.915314464999994</v>
       </c>
       <c r="C367" s="5">
-        <v>0.20151125399999614</v>
+        <v>0.11966758499998775</v>
       </c>
       <c r="D367" s="5">
-        <v>2.7918343920959376</v>
+        <v>1.6479465439222185</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>85.527527168999995</v>
+        <v>85.537037170999994</v>
       </c>
       <c r="C368" s="5">
-        <v>-2.3913448710000011</v>
+        <v>-2.3782772940000001</v>
       </c>
       <c r="D368" s="5">
-        <v>-28.173336120046589</v>
+        <v>-28.042505894035465</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>62.971682446000003</v>
+        <v>62.953593898000001</v>
       </c>
       <c r="C369" s="5">
-        <v>-22.555844722999993</v>
+        <v>-22.583443272999993</v>
       </c>
       <c r="D369" s="5">
-        <v>-97.462111290966575</v>
+        <v>-97.474217785045411</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>66.734718193000006</v>
+        <v>66.717278754999995</v>
       </c>
       <c r="C370" s="5">
-        <v>3.7630357470000035</v>
+        <v>3.7636848569999941</v>
       </c>
       <c r="D370" s="5">
-        <v>100.66813288896168</v>
+        <v>100.73058543805504</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>71.529070497999996</v>
+        <v>71.520561091999994</v>
       </c>
       <c r="C371" s="5">
-        <v>4.7943523049999897</v>
+        <v>4.8032823369999988</v>
       </c>
       <c r="D371" s="5">
-        <v>129.91590090615381</v>
+        <v>130.30908276377465</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>72.704580766999996</v>
+        <v>72.691803327000002</v>
       </c>
       <c r="C372" s="5">
-        <v>1.1755102690000001</v>
+        <v>1.1712422350000082</v>
       </c>
       <c r="D372" s="5">
-        <v>21.604687488737142</v>
+        <v>21.521846452900384</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>73.851017806000002</v>
+        <v>73.837385499000007</v>
       </c>
       <c r="C373" s="5">
-        <v>1.1464370390000056</v>
+        <v>1.1455821720000046</v>
       </c>
       <c r="D373" s="5">
-        <v>20.652555951141551</v>
+        <v>20.639744838008145</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>74.632961971</v>
+        <v>74.616491882999995</v>
       </c>
       <c r="C374" s="5">
-        <v>0.78194416499999875</v>
+        <v>0.77910638399998788</v>
       </c>
       <c r="D374" s="5">
-        <v>13.472419085599551</v>
+        <v>13.42327828777654</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>76.386842113</v>
+        <v>76.382432266999999</v>
       </c>
       <c r="C375" s="5">
-        <v>1.7538801419999999</v>
+        <v>1.7659403840000039</v>
       </c>
       <c r="D375" s="5">
-        <v>32.146158190628739</v>
+        <v>32.404846767002482</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>76.619161242000004</v>
+        <v>76.613686822000005</v>
       </c>
       <c r="C376" s="5">
-        <v>0.23231912900000395</v>
+        <v>0.23125455500000669</v>
       </c>
       <c r="D376" s="5">
-        <v>3.7112920121534554</v>
+        <v>3.6942181449986622</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>76.747757648999993</v>
+        <v>76.771026112000001</v>
       </c>
       <c r="C377" s="5">
-        <v>0.1285964069999892</v>
+        <v>0.15733928999999591</v>
       </c>
       <c r="D377" s="5">
-        <v>2.0327577511705552</v>
+        <v>2.49243229276781</v>
       </c>
       <c r="E377" s="5">
-        <v>-12.539403294571549</v>
+        <v>-12.531391727814366</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>77.747685154999999</v>
+        <v>77.850477530000006</v>
       </c>
       <c r="C378" s="5">
-        <v>0.99992750600000591</v>
+        <v>1.079451418000005</v>
       </c>
       <c r="D378" s="5">
-        <v>16.804953708086657</v>
+        <v>18.240763592897281</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>76.706851956999998</v>
+        <v>76.708546459999994</v>
       </c>
       <c r="C379" s="5">
-        <v>-1.0408331980000014</v>
+        <v>-1.1419310700000125</v>
       </c>
       <c r="D379" s="5">
-        <v>-14.933158296995263</v>
+        <v>-16.249063682058772</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>77.949653310000002</v>
+        <v>77.967834936000003</v>
       </c>
       <c r="C380" s="5">
-        <v>1.2428013530000044</v>
+        <v>1.2592884760000089</v>
       </c>
       <c r="D380" s="5">
-        <v>21.271943898535064</v>
+        <v>21.579584265025488</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>79.113987882999993</v>
+        <v>79.076593083000006</v>
       </c>
       <c r="C381" s="5">
-        <v>1.1643345729999908</v>
+        <v>1.1087581470000032</v>
       </c>
       <c r="D381" s="5">
-        <v>19.472805501337053</v>
+        <v>18.464903454186942</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>79.629988337</v>
+        <v>79.596974759999995</v>
       </c>
       <c r="C382" s="5">
-        <v>0.51600045400000738</v>
+        <v>0.52038167699998894</v>
       </c>
       <c r="D382" s="5">
-        <v>8.1136445669470092</v>
+        <v>8.18905862718462</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>80.005883315999995</v>
+        <v>79.978642671000003</v>
       </c>
       <c r="C383" s="5">
-        <v>0.37589497899999458</v>
+        <v>0.38166791100000808</v>
       </c>
       <c r="D383" s="5">
-        <v>5.8140331791598499</v>
+        <v>5.908205789681964</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>82.771419413999993</v>
+        <v>82.740655173999997</v>
       </c>
       <c r="C384" s="5">
-        <v>2.7655360979999983</v>
+        <v>2.762012502999994</v>
       </c>
       <c r="D384" s="5">
-        <v>50.34941412522118</v>
+        <v>50.293124507699652</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>83.108080177999994</v>
+        <v>83.103751979999998</v>
       </c>
       <c r="C385" s="5">
-        <v>0.33666076400000122</v>
+        <v>0.36309680600000149</v>
       </c>
       <c r="D385" s="5">
-        <v>4.9915065170093698</v>
+        <v>5.3950261353735263</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>83.626570334999997</v>
+        <v>83.595368019000006</v>
       </c>
       <c r="C386" s="5">
-        <v>0.51849015700000223</v>
+        <v>0.49161603900000728</v>
       </c>
       <c r="D386" s="5">
-        <v>7.7487972473237132</v>
+        <v>7.3344133109016996</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>84.406208414000005</v>
+        <v>84.394667065999997</v>
       </c>
       <c r="C387" s="5">
-        <v>0.77963807900000859</v>
+        <v>0.79929904699999099</v>
       </c>
       <c r="D387" s="5">
-        <v>11.779270412039144</v>
+        <v>12.096868990141418</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>84.788438573999997</v>
+        <v>84.791148227999997</v>
       </c>
       <c r="C388" s="5">
-        <v>0.38223015999999177</v>
+        <v>0.39648116200000061</v>
       </c>
       <c r="D388" s="5">
-        <v>5.5715621862064468</v>
+        <v>5.7855008186716406</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>85.254834207000002</v>
+        <v>85.295377137000003</v>
       </c>
       <c r="C389" s="5">
-        <v>0.46639563300000475</v>
+        <v>0.50422890900000539</v>
       </c>
       <c r="D389" s="5">
-        <v>6.8042462207380305</v>
+        <v>7.374147331376224</v>
       </c>
       <c r="E389" s="5">
-        <v>11.084462684768548</v>
+        <v>11.103604389192313</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>85.043049327000006</v>
+        <v>85.172522228000005</v>
       </c>
       <c r="C390" s="5">
-        <v>-0.21178487999999618</v>
+        <v>-0.12285490899999729</v>
       </c>
       <c r="D390" s="5">
-        <v>-2.9405742170626636</v>
+        <v>-1.714789132814587</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>85.975303034999996</v>
+        <v>86.015833146999995</v>
       </c>
       <c r="C391" s="5">
-        <v>0.93225370799999041</v>
+        <v>0.84331091899998967</v>
       </c>
       <c r="D391" s="5">
-        <v>13.977386713830464</v>
+        <v>12.550312166074074</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>86.097249560999998</v>
+        <v>86.145838748000003</v>
       </c>
       <c r="C392" s="5">
-        <v>0.12194652600000211</v>
+        <v>0.13000560100000769</v>
       </c>
       <c r="D392" s="5">
-        <v>1.7154092841997537</v>
+        <v>1.828850818015848</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>86.827866897999996</v>
+        <v>86.770553715999995</v>
       </c>
       <c r="C393" s="5">
-        <v>0.7306173369999982</v>
+        <v>0.62471496799999215</v>
       </c>
       <c r="D393" s="5">
-        <v>10.672124809138728</v>
+        <v>9.0578120735079324</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>87.018408540999999</v>
+        <v>86.959670665000004</v>
       </c>
       <c r="C394" s="5">
-        <v>0.19054164300000309</v>
+        <v>0.18911694900000953</v>
       </c>
       <c r="D394" s="5">
-        <v>2.6653882494732661</v>
+        <v>2.6469878101401889</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>86.876545910000004</v>
+        <v>86.807124165999994</v>
       </c>
       <c r="C395" s="5">
-        <v>-0.14186263099999508</v>
+        <v>-0.15254649900001027</v>
       </c>
       <c r="D395" s="5">
-        <v>-1.9388658426428562</v>
+        <v>-2.0848736226557696</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>89.587079317000004</v>
+        <v>89.528086942000002</v>
       </c>
       <c r="C396" s="5">
-        <v>2.7105334069999998</v>
+        <v>2.7209627760000075</v>
       </c>
       <c r="D396" s="5">
-        <v>44.58192065688835</v>
+        <v>44.826231198664644</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>89.974088627</v>
+        <v>89.984174726999996</v>
       </c>
       <c r="C397" s="5">
-        <v>0.38700930999999628</v>
+        <v>0.45608778499999403</v>
       </c>
       <c r="D397" s="5">
-        <v>5.3088663464244235</v>
+        <v>6.2874534186426745</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>90.490503907999994</v>
+        <v>90.375732049999996</v>
       </c>
       <c r="C398" s="5">
-        <v>0.51641528099999334</v>
+        <v>0.39155732300000068</v>
       </c>
       <c r="D398" s="5">
-        <v>7.1091578503623909</v>
+        <v>5.3484819933153238</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>90.580885597999995</v>
+        <v>90.601545553999998</v>
       </c>
       <c r="C399" s="5">
-        <v>9.0381690000000958E-2</v>
+        <v>0.22581350400000133</v>
       </c>
       <c r="D399" s="5">
-        <v>1.2051631189897272</v>
+        <v>3.0398784745969687</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>91.643147775000003</v>
+        <v>91.665747148999998</v>
       </c>
       <c r="C400" s="5">
-        <v>1.062262177000008</v>
+        <v>1.0642015950000001</v>
       </c>
       <c r="D400" s="5">
-        <v>15.016785846682268</v>
+        <v>15.042342490314731</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>91.121543893999998</v>
+        <v>91.197618448</v>
       </c>
       <c r="C401" s="5">
-        <v>-0.52160388100000432</v>
+        <v>-0.4681287009999977</v>
       </c>
       <c r="D401" s="5">
-        <v>-6.620217531103167</v>
+        <v>-5.9590570630720148</v>
       </c>
       <c r="E401" s="5">
-        <v>6.8813806766142349</v>
+        <v>6.9197669429609476</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>91.289202082000003</v>
+        <v>91.432536847999998</v>
       </c>
       <c r="C402" s="5">
-        <v>0.16765818800000432</v>
+        <v>0.23491839999999797</v>
       </c>
       <c r="D402" s="5">
-        <v>2.2304093026342509</v>
+        <v>3.1352841543794918</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>91.372200449999994</v>
+        <v>91.501829248000007</v>
       </c>
       <c r="C403" s="5">
-        <v>8.2998367999991274E-2</v>
+        <v>6.9292400000009025E-2</v>
       </c>
       <c r="D403" s="5">
-        <v>1.0964888627209124</v>
+        <v>0.9132235481663642</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>91.842360791999994</v>
+        <v>91.974864753999995</v>
       </c>
       <c r="C404" s="5">
-        <v>0.47016034199999979</v>
+        <v>0.473035505999988</v>
       </c>
       <c r="D404" s="5">
-        <v>6.3524399352235195</v>
+        <v>6.3830847048008676</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>92.053611614999994</v>
+        <v>91.957834847000001</v>
       </c>
       <c r="C405" s="5">
-        <v>0.21125082300000031</v>
+        <v>-1.7029906999994182E-2</v>
       </c>
       <c r="D405" s="5">
-        <v>2.7953625365473744</v>
+        <v>-0.2219637940005792</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>92.449636376000001</v>
+        <v>92.290444406999995</v>
       </c>
       <c r="C406" s="5">
-        <v>0.39602476100000672</v>
+        <v>0.33260955999999453</v>
       </c>
       <c r="D406" s="5">
-        <v>5.2864545685545217</v>
+        <v>4.4277691234096084</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>92.937146648999999</v>
+        <v>92.818939786000001</v>
       </c>
       <c r="C407" s="5">
-        <v>0.48751027299999805</v>
+        <v>0.52849537900000598</v>
       </c>
       <c r="D407" s="5">
-        <v>6.5146949793770448</v>
+        <v>7.0923365445892728</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>93.516586430999993</v>
+        <v>93.422619408000003</v>
       </c>
       <c r="C408" s="5">
-        <v>0.57943978199999435</v>
+        <v>0.60367962200000136</v>
       </c>
       <c r="D408" s="5">
-        <v>7.7436620444762516</v>
+        <v>8.0899307627560813</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>94.233779745999996</v>
+        <v>94.256307445999994</v>
       </c>
       <c r="C409" s="5">
-        <v>0.71719331500000294</v>
+        <v>0.83368803799999114</v>
       </c>
       <c r="D409" s="5">
-        <v>9.6012697129175493</v>
+        <v>11.250144546378515</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>94.460150300999999</v>
+        <v>94.233150722999994</v>
       </c>
       <c r="C410" s="5">
-        <v>0.22637055500000258</v>
+        <v>-2.3156722999999602E-2</v>
       </c>
       <c r="D410" s="5">
-        <v>2.9210607109394937</v>
+        <v>-0.29441584341455274</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>94.523373546000002</v>
+        <v>94.613692677000003</v>
       </c>
       <c r="C411" s="5">
-        <v>6.3223245000003203E-2</v>
+        <v>0.38054195400000879</v>
       </c>
       <c r="D411" s="5">
-        <v>0.80613680586631986</v>
+        <v>4.9550569522433641</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>94.857790602999998</v>
+        <v>94.907445860999999</v>
       </c>
       <c r="C412" s="5">
-        <v>0.33441705699999602</v>
+        <v>0.29375318399999628</v>
       </c>
       <c r="D412" s="5">
-        <v>4.3291096207490609</v>
+        <v>3.7900009050001238</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>95.165284322000005</v>
+        <v>95.274461627999997</v>
       </c>
       <c r="C413" s="5">
-        <v>0.3074937190000071</v>
+        <v>0.36701576699999805</v>
       </c>
       <c r="D413" s="5">
-        <v>3.9600629374046292</v>
+        <v>4.7404920829069663</v>
       </c>
       <c r="E413" s="5">
-        <v>4.4377435403245791</v>
+        <v>4.4703395213380182</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>96.028939688999998</v>
+        <v>96.204710117999994</v>
       </c>
       <c r="C414" s="5">
-        <v>0.86365536699999268</v>
+        <v>0.93024848999999676</v>
       </c>
       <c r="D414" s="5">
-        <v>11.450753632114719</v>
+        <v>12.366792345326205</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>96.458232296000006</v>
+        <v>96.693654690000002</v>
       </c>
       <c r="C415" s="5">
-        <v>0.42929260700000782</v>
+        <v>0.48894457200000829</v>
       </c>
       <c r="D415" s="5">
-        <v>5.498426361204567</v>
+        <v>6.2722023372792091</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>96.818725834000006</v>
+        <v>97.069270220999996</v>
       </c>
       <c r="C416" s="5">
-        <v>0.36049353800000006</v>
+        <v>0.37561553099999401</v>
       </c>
       <c r="D416" s="5">
-        <v>4.578105454918302</v>
+        <v>4.7624074460934862</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>97.098662692000005</v>
+        <v>97.127875199000002</v>
       </c>
       <c r="C417" s="5">
-        <v>0.27993685799999923</v>
+        <v>5.8604978000005303E-2</v>
       </c>
       <c r="D417" s="5">
-        <v>3.5253310669452809</v>
+        <v>0.72690325022417568</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>97.516246820999996</v>
+        <v>97.494753003</v>
       </c>
       <c r="C418" s="5">
-        <v>0.41758412899999087</v>
+        <v>0.36687780399999781</v>
       </c>
       <c r="D418" s="5">
-        <v>5.2845759858566099</v>
+        <v>4.628081844115961</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>97.960773652</v>
+        <v>98.219543665000003</v>
       </c>
       <c r="C419" s="5">
-        <v>0.44452683100000456</v>
+        <v>0.72479066200000375</v>
       </c>
       <c r="D419" s="5">
-        <v>5.6094402940614074</v>
+        <v>9.2949319847912104</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>98.391427729</v>
+        <v>98.576942584999998</v>
       </c>
       <c r="C420" s="5">
-        <v>0.4306540769999998</v>
+        <v>0.35739891999999429</v>
       </c>
       <c r="D420" s="5">
-        <v>5.4048693737552611</v>
+        <v>4.4549884686286845</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>98.412530985999993</v>
+        <v>98.716901364999998</v>
       </c>
       <c r="C421" s="5">
-        <v>2.1103256999992936E-2</v>
+        <v>0.13995878000000062</v>
       </c>
       <c r="D421" s="5">
-        <v>0.25768305046212081</v>
+        <v>1.7171182235051985</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>99.039911098999994</v>
+        <v>99.282297176</v>
       </c>
       <c r="C422" s="5">
-        <v>0.62738011300000096</v>
+        <v>0.56539581100000191</v>
       </c>
       <c r="D422" s="5">
-        <v>7.924013550963549</v>
+        <v>7.0936275032978724</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>99.887901033999995</v>
+        <v>99.336259287999994</v>
       </c>
       <c r="C423" s="5">
-        <v>0.84798993500000108</v>
+        <v>5.3962111999993567E-2</v>
       </c>
       <c r="D423" s="5">
-        <v>10.772445977716449</v>
+        <v>0.65417967461942617</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>100.11542161</v>
+        <v>99.439600850000005</v>
       </c>
       <c r="C424" s="5">
-        <v>0.22752057600000342</v>
+        <v>0.10334156200001132</v>
       </c>
       <c r="D424" s="5">
-        <v>2.7678142773684744</v>
+        <v>1.2555525726072769</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>100.75805308</v>
+        <v>99.736347046000006</v>
       </c>
       <c r="C425" s="5">
-        <v>0.64263146999999776</v>
+        <v>0.29674619600000085</v>
       </c>
       <c r="D425" s="5">
-        <v>7.9805259346563018</v>
+        <v>3.6403863597950892</v>
       </c>
       <c r="E425" s="5">
-        <v>5.8769001719958913</v>
+        <v>4.6831914258633978</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>101.64506837</v>
+        <v>99.639376654000003</v>
       </c>
       <c r="C426" s="5">
-        <v>0.88701529000000789</v>
+        <v>-9.6970392000002903E-2</v>
       </c>
       <c r="D426" s="5">
-        <v>11.090914532059637</v>
+        <v>-1.1605019687771168</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>101.22829852</v>
+        <v>99.517855099000002</v>
       </c>
       <c r="C427" s="5">
-        <v>-0.41676985000000855</v>
+        <v>-0.12152155500000106</v>
       </c>
       <c r="D427" s="5">
-        <v>-4.8108392549213068</v>
+        <v>-1.4537590947601764</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>101.39242316000001</v>
+        <v>99.498684050999998</v>
       </c>
       <c r="C428" s="5">
-        <v>0.16412464000001137</v>
+        <v>-1.9171048000004021E-2</v>
       </c>
       <c r="D428" s="5">
-        <v>1.9630415636286536</v>
+        <v>-0.23092236847795933</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>101.32804372</v>
+        <v>99.734719053999996</v>
       </c>
       <c r="C429" s="5">
-        <v>-6.4379440000010391E-2</v>
+        <v>0.2360350029999978</v>
       </c>
       <c r="D429" s="5">
-        <v>-0.75928852941445912</v>
+        <v>2.8841279489174143</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>101.44077287</v>
+        <v>99.755132552000006</v>
       </c>
       <c r="C430" s="5">
-        <v>0.11272915000000694</v>
+        <v>2.0413498000010577E-2</v>
       </c>
       <c r="D430" s="5">
-        <v>1.3432192955479483</v>
+        <v>0.24589022487691015</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>99.479729969000005</v>
+        <v>98.804775911999997</v>
       </c>
       <c r="C431" s="5">
-        <v>-1.961042900999999</v>
+        <v>-0.95035664000000963</v>
       </c>
       <c r="D431" s="5">
-        <v>-20.883952974287535</v>
+        <v>-10.851867515242331</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>99.165480759000005</v>
+        <v>99.382918896000007</v>
       </c>
       <c r="C432" s="5">
-        <v>-0.31424920999999983</v>
+        <v>0.57814298400001007</v>
       </c>
       <c r="D432" s="5">
-        <v>-3.7255408359490705</v>
+        <v>7.2520802960290398</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>99.250824410000007</v>
+        <v>99.442285749999996</v>
       </c>
       <c r="C433" s="5">
-        <v>8.5343651000002296E-2</v>
+        <v>5.9366853999989644E-2</v>
       </c>
       <c r="D433" s="5">
-        <v>1.0376446795417049</v>
+        <v>0.71918543476039432</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>99.900135066999994</v>
+        <v>99.490284161999995</v>
       </c>
       <c r="C434" s="5">
-        <v>0.64931065699998669</v>
+        <v>4.7998411999998325E-2</v>
       </c>
       <c r="D434" s="5">
-        <v>8.1392692974803005</v>
+        <v>0.58075140738869102</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>100.23098727999999</v>
+        <v>99.885173742999996</v>
       </c>
       <c r="C435" s="5">
-        <v>0.33085221300000001</v>
+        <v>0.39488958100000104</v>
       </c>
       <c r="D435" s="5">
-        <v>4.0473907330149439</v>
+        <v>4.8683167085626922</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>100.38485549000001</v>
+        <v>100.35048813</v>
       </c>
       <c r="C436" s="5">
-        <v>0.15386821000001305</v>
+        <v>0.46531438700000649</v>
       </c>
       <c r="D436" s="5">
-        <v>1.8577970668513633</v>
+        <v>5.7356695421993731</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>100.82916164</v>
+        <v>100.82949682</v>
       </c>
       <c r="C437" s="5">
-        <v>0.44430614999998852</v>
+        <v>0.47900869000000057</v>
       </c>
       <c r="D437" s="5">
-        <v>5.4424520201062032</v>
+        <v>5.8808274254096515</v>
       </c>
       <c r="E437" s="5">
-        <v>7.0573574842236475E-2</v>
+        <v>1.0960395145571233</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A438" s="3">
+        <v>46023</v>
+      </c>
+      <c r="B438" s="5">
+        <v>100.81591057999999</v>
+      </c>
+      <c r="C438" s="5">
+        <v>-1.3586240000009298E-2</v>
+      </c>
+      <c r="D438" s="5">
+        <v>-0.16157385975289484</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A439" s="3">
+        <v>46054</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A440" s="3">
+        <v>46082</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A441" s="3">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A442" s="3">
+        <v>46143</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A443" s="3">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A444" s="3">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A445" s="3">
+        <v>46235</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A446" s="3">
+        <v>46266</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A447" s="3">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A448" s="3">
+        <v>46327</v>
+      </c>
+    </row>
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A449" s="3">
+        <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>