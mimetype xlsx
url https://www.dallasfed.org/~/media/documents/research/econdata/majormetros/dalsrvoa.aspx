--- v4 (2026-04-17)
+++ v5 (2026-04-17)
@@ -1,99 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{6E088197-5313-4BD7-BC51-64FB59C0EA93}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{2FE4F0B2-8CD4-4C02-B9A2-E652A633BD55}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{3AD1B915-94BF-4804-9EF7-E28CB652B721}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{8EE3C02B-C9EE-4018-9B22-F4EFB236DAD7}"/>
   </bookViews>
   <sheets>
     <sheet name="dalsrvoa" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Dallas—Plano—Irving Other Services Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry January 2026</t>
+    <t>Last data entry February 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -917,6327 +916,6330 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{24FE53F4-D684-4648-8C47-7FE44A2D1230}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E6766C67-BC6D-48D2-AFB9-445AAC9B238F}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>51.974403737999999</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>52.158997712000001</v>
       </c>
       <c r="C7" s="5">
         <v>0.18459397400000199</v>
       </c>
       <c r="D7" s="5">
         <v>4.3462053717591598</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>52.286455205999999</v>
       </c>
       <c r="C8" s="5">
         <v>0.12745749399999795</v>
       </c>
       <c r="D8" s="5">
         <v>2.9720943354079488</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>53.245503820000003</v>
       </c>
       <c r="C9" s="5">
         <v>0.95904861400000385</v>
       </c>
       <c r="D9" s="5">
         <v>24.372651936209987</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>53.252961861999999</v>
       </c>
       <c r="C10" s="5">
         <v>7.4580419999961123E-3</v>
       </c>
       <c r="D10" s="5">
         <v>0.16821229216423816</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>53.195132563999998</v>
       </c>
       <c r="C11" s="5">
         <v>-5.7829298000001472E-2</v>
       </c>
       <c r="D11" s="5">
         <v>-1.2953679768524351</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>53.420072875999999</v>
       </c>
       <c r="C12" s="5">
         <v>0.22494031200000109</v>
       </c>
       <c r="D12" s="5">
         <v>5.1939995952854368</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>53.940899498999997</v>
       </c>
       <c r="C13" s="5">
         <v>0.52082662299999782</v>
       </c>
       <c r="D13" s="5">
         <v>12.347780724164847</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>53.816978224000003</v>
       </c>
       <c r="C14" s="5">
         <v>-0.12392127499999361</v>
       </c>
       <c r="D14" s="5">
         <v>-2.722255027264664</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>53.654451381999998</v>
       </c>
       <c r="C15" s="5">
         <v>-0.16252684200000544</v>
       </c>
       <c r="D15" s="5">
         <v>-3.5643978991674041</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>53.695930048000001</v>
       </c>
       <c r="C16" s="5">
         <v>4.1478666000003273E-2</v>
       </c>
       <c r="D16" s="5">
         <v>0.93163902238724283</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>53.621660220999999</v>
       </c>
       <c r="C17" s="5">
         <v>-7.4269827000001953E-2</v>
       </c>
       <c r="D17" s="5">
         <v>-1.6472181806768571</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>53.819829071999997</v>
       </c>
       <c r="C18" s="5">
         <v>0.19816885099999837</v>
       </c>
       <c r="D18" s="5">
         <v>4.5260871348402398</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>53.835891533000002</v>
       </c>
       <c r="C19" s="5">
         <v>1.6062461000004191E-2</v>
       </c>
       <c r="D19" s="5">
         <v>0.35872696460634845</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>53.872490182999996</v>
       </c>
       <c r="C20" s="5">
         <v>3.6598649999994848E-2</v>
       </c>
       <c r="D20" s="5">
         <v>0.8188396698503686</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>54.060042873</v>
       </c>
       <c r="C21" s="5">
         <v>0.18755269000000396</v>
       </c>
       <c r="D21" s="5">
         <v>4.2586317719288891</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>54.207372647</v>
       </c>
       <c r="C22" s="5">
         <v>0.14732977399999925</v>
       </c>
       <c r="D22" s="5">
         <v>3.3198265808475513</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>54.439250743999999</v>
       </c>
       <c r="C23" s="5">
         <v>0.23187809699999917</v>
       </c>
       <c r="D23" s="5">
         <v>5.2556393787881905</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>54.483544344999999</v>
       </c>
       <c r="C24" s="5">
         <v>4.4293600999999683E-2</v>
       </c>
       <c r="D24" s="5">
         <v>0.98074133203671643</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>54.641653198</v>
       </c>
       <c r="C25" s="5">
         <v>0.15810885300000166</v>
       </c>
       <c r="D25" s="5">
         <v>3.5384693765076802</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>54.791415579999999</v>
       </c>
       <c r="C26" s="5">
         <v>0.14976238199999869</v>
       </c>
       <c r="D26" s="5">
         <v>3.3390070558431351</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>54.921554739999998</v>
       </c>
       <c r="C27" s="5">
         <v>0.13013915999999881</v>
       </c>
       <c r="D27" s="5">
         <v>2.8877390701971262</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>55.100144147000002</v>
       </c>
       <c r="C28" s="5">
         <v>0.17858940700000403</v>
       </c>
       <c r="D28" s="5">
         <v>3.9726097761261459</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>55.202231763</v>
       </c>
       <c r="C29" s="5">
         <v>0.1020876159999986</v>
       </c>
       <c r="D29" s="5">
         <v>2.2461145209062838</v>
       </c>
       <c r="E29" s="5">
         <v>2.9476363385350757</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>55.051654016999997</v>
       </c>
       <c r="C30" s="5">
         <v>-0.15057774600000329</v>
       </c>
       <c r="D30" s="5">
         <v>-3.2246327054241353</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>55.211554577999998</v>
       </c>
       <c r="C31" s="5">
         <v>0.15990056100000061</v>
       </c>
       <c r="D31" s="5">
         <v>3.5416892236433739</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>55.348322852000003</v>
       </c>
       <c r="C32" s="5">
         <v>0.13676827400000491</v>
       </c>
       <c r="D32" s="5">
         <v>3.0134373769532319</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>56.187305883999997</v>
       </c>
       <c r="C33" s="5">
         <v>0.83898303199999447</v>
       </c>
       <c r="D33" s="5">
         <v>19.78568409840944</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>55.386300304000002</v>
       </c>
       <c r="C34" s="5">
         <v>-0.80100557999999467</v>
       </c>
       <c r="D34" s="5">
         <v>-15.827588627286648</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>55.522493304999998</v>
       </c>
       <c r="C35" s="5">
         <v>0.13619300099999521</v>
       </c>
       <c r="D35" s="5">
         <v>2.9909944774303865</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>55.745884893000003</v>
       </c>
       <c r="C36" s="5">
         <v>0.22339158800000547</v>
       </c>
       <c r="D36" s="5">
         <v>4.9364189962582072</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>55.259275907000003</v>
       </c>
       <c r="C37" s="5">
         <v>-0.48660898600000024</v>
       </c>
       <c r="D37" s="5">
         <v>-9.9863208042806235</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>55.286128277000003</v>
       </c>
       <c r="C38" s="5">
         <v>2.6852370000000292E-2</v>
       </c>
       <c r="D38" s="5">
         <v>0.58468199432346601</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>55.237614436999998</v>
       </c>
       <c r="C39" s="5">
         <v>-4.8513840000005359E-2</v>
       </c>
       <c r="D39" s="5">
         <v>-1.0479384359331045</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>55.268187652999998</v>
       </c>
       <c r="C40" s="5">
         <v>3.0573216000000514E-2</v>
       </c>
       <c r="D40" s="5">
         <v>0.66620816201905519</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>55.418422886999998</v>
       </c>
       <c r="C41" s="5">
         <v>0.15023523400000016</v>
       </c>
       <c r="D41" s="5">
         <v>3.3111667525787647</v>
       </c>
       <c r="E41" s="5">
         <v>0.39163475297190331</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>56.151217797000001</v>
       </c>
       <c r="C42" s="5">
         <v>0.73279491000000263</v>
       </c>
       <c r="D42" s="5">
         <v>17.073932628593759</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>56.209869027000003</v>
       </c>
       <c r="C43" s="5">
         <v>5.8651230000002386E-2</v>
       </c>
       <c r="D43" s="5">
         <v>1.2606533340391968</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>56.458485152000002</v>
       </c>
       <c r="C44" s="5">
         <v>0.24861612499999808</v>
       </c>
       <c r="D44" s="5">
         <v>5.4386351834369906</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>56.111489235999997</v>
       </c>
       <c r="C45" s="5">
         <v>-0.34699591600000446</v>
       </c>
       <c r="D45" s="5">
         <v>-7.1309746196579145</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>56.253911776000002</v>
       </c>
       <c r="C46" s="5">
         <v>0.14242254000000543</v>
       </c>
       <c r="D46" s="5">
         <v>3.0887299165127891</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>56.345950002000002</v>
       </c>
       <c r="C47" s="5">
         <v>9.2038225999999668E-2</v>
       </c>
       <c r="D47" s="5">
         <v>1.9811098221037104</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>56.548558288000002</v>
       </c>
       <c r="C48" s="5">
         <v>0.20260828600000025</v>
       </c>
       <c r="D48" s="5">
         <v>4.4013170424929582</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>56.80403862</v>
       </c>
       <c r="C49" s="5">
         <v>0.25548033199999765</v>
       </c>
       <c r="D49" s="5">
         <v>5.5582360078066939</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>56.780784556999997</v>
       </c>
       <c r="C50" s="5">
         <v>-2.32540630000031E-2</v>
       </c>
       <c r="D50" s="5">
         <v>-0.49014352862125632</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>57.065778807000001</v>
       </c>
       <c r="C51" s="5">
         <v>0.284994250000004</v>
       </c>
       <c r="D51" s="5">
         <v>6.1921261443742326</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>57.120430016</v>
       </c>
       <c r="C52" s="5">
         <v>5.4651208999999312E-2</v>
       </c>
       <c r="D52" s="5">
         <v>1.1552982085173413</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>57.226341437999999</v>
       </c>
       <c r="C53" s="5">
         <v>0.10591142199999837</v>
       </c>
       <c r="D53" s="5">
         <v>2.2478445840030226</v>
       </c>
       <c r="E53" s="5">
         <v>3.262306028965134</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>57.386622297999999</v>
       </c>
       <c r="C54" s="5">
         <v>0.1602808600000003</v>
       </c>
       <c r="D54" s="5">
         <v>3.4132485971174686</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>57.380681492000001</v>
       </c>
       <c r="C55" s="5">
         <v>-5.9408059999981333E-3</v>
       </c>
       <c r="D55" s="5">
         <v>-0.12415628013391355</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>57.628727707000003</v>
       </c>
       <c r="C56" s="5">
         <v>0.24804621500000223</v>
       </c>
       <c r="D56" s="5">
         <v>5.3125081293288634</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>57.827274795000001</v>
       </c>
       <c r="C57" s="5">
         <v>0.19854708799999798</v>
       </c>
       <c r="D57" s="5">
         <v>4.2135840838688265</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>57.867717323999997</v>
       </c>
       <c r="C58" s="5">
         <v>4.0442528999996341E-2</v>
       </c>
       <c r="D58" s="5">
         <v>0.84247695495502928</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>58.016936970000003</v>
       </c>
       <c r="C59" s="5">
         <v>0.14921964600000592</v>
       </c>
       <c r="D59" s="5">
         <v>3.138625575867926</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>58.314759226</v>
       </c>
       <c r="C60" s="5">
         <v>0.29782225599999634</v>
       </c>
       <c r="D60" s="5">
         <v>6.3369712246117871</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>58.449099396000001</v>
       </c>
       <c r="C61" s="5">
         <v>0.13434017000000154</v>
       </c>
       <c r="D61" s="5">
         <v>2.7997464805822991</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>58.926130589000003</v>
       </c>
       <c r="C62" s="5">
         <v>0.47703119300000196</v>
       </c>
       <c r="D62" s="5">
         <v>10.245583696932826</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>59.544462029000002</v>
       </c>
       <c r="C63" s="5">
         <v>0.61833143999999862</v>
       </c>
       <c r="D63" s="5">
         <v>13.34475385069782</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>60.185221609000003</v>
       </c>
       <c r="C64" s="5">
         <v>0.64075958000000099</v>
       </c>
       <c r="D64" s="5">
         <v>13.705600874811807</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>60.067860777999996</v>
       </c>
       <c r="C65" s="5">
         <v>-0.11736083100000627</v>
       </c>
       <c r="D65" s="5">
         <v>-2.3150590613374988</v>
       </c>
       <c r="E65" s="5">
         <v>4.9654045123233237</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>60.071666616000002</v>
       </c>
       <c r="C66" s="5">
         <v>3.8058380000052239E-3</v>
       </c>
       <c r="D66" s="5">
         <v>7.6057268584661664E-2</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>59.967215328000002</v>
       </c>
       <c r="C67" s="5">
         <v>-0.10445128799999992</v>
       </c>
       <c r="D67" s="5">
         <v>-2.0666946133931718</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>60.154404716000002</v>
       </c>
       <c r="C68" s="5">
         <v>0.18718938800000018</v>
       </c>
       <c r="D68" s="5">
         <v>3.8108184174878934</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>60.145400359</v>
       </c>
       <c r="C69" s="5">
         <v>-9.0043570000020168E-3</v>
       </c>
       <c r="D69" s="5">
         <v>-0.17947708320819045</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>60.436022854999997</v>
       </c>
       <c r="C70" s="5">
         <v>0.29062249599999745</v>
       </c>
       <c r="D70" s="5">
         <v>5.9550058299932429</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>60.786670979</v>
       </c>
       <c r="C71" s="5">
         <v>0.35064812400000278</v>
       </c>
       <c r="D71" s="5">
         <v>7.1888951084690733</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>61.054531597</v>
       </c>
       <c r="C72" s="5">
         <v>0.26786061800000027</v>
       </c>
       <c r="D72" s="5">
         <v>5.4179409936893963</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>61.435574113999998</v>
       </c>
       <c r="C73" s="5">
         <v>0.38104251699999736</v>
       </c>
       <c r="D73" s="5">
         <v>7.7517192576885385</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>61.745767364000002</v>
       </c>
       <c r="C74" s="5">
         <v>0.31019325000000464</v>
       </c>
       <c r="D74" s="5">
         <v>6.2300178969889597</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>61.111571623000003</v>
       </c>
       <c r="C75" s="5">
         <v>-0.6341957409999992</v>
       </c>
       <c r="D75" s="5">
         <v>-11.652324988056062</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>61.224984978000002</v>
       </c>
       <c r="C76" s="5">
         <v>0.11341335499999872</v>
       </c>
       <c r="D76" s="5">
         <v>2.2498816665716515</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>61.258398100999997</v>
       </c>
       <c r="C77" s="5">
         <v>3.3413122999995437E-2</v>
       </c>
       <c r="D77" s="5">
         <v>0.65686121003705189</v>
       </c>
       <c r="E77" s="5">
         <v>1.9819872184228648</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>61.387342818</v>
       </c>
       <c r="C78" s="5">
         <v>0.1289447170000031</v>
       </c>
       <c r="D78" s="5">
         <v>2.5553665207118881</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>61.813863120999997</v>
       </c>
       <c r="C79" s="5">
         <v>0.42652030299999666</v>
       </c>
       <c r="D79" s="5">
         <v>8.6637308209591488</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>61.940135329999997</v>
       </c>
       <c r="C80" s="5">
         <v>0.12627220899999969</v>
       </c>
       <c r="D80" s="5">
         <v>2.4790675742073942</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>62.389153704999998</v>
       </c>
       <c r="C81" s="5">
         <v>0.44901837500000141</v>
       </c>
       <c r="D81" s="5">
         <v>9.0544360039623406</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>62.673611264999998</v>
       </c>
       <c r="C82" s="5">
         <v>0.28445755999999989</v>
       </c>
       <c r="D82" s="5">
         <v>5.6105975379355799</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>62.793596804000003</v>
       </c>
       <c r="C83" s="5">
         <v>0.1199855390000053</v>
       </c>
       <c r="D83" s="5">
         <v>2.321685676868146</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>62.798954117999997</v>
       </c>
       <c r="C84" s="5">
         <v>5.3573139999940622E-3</v>
       </c>
       <c r="D84" s="5">
         <v>0.10242755026781403</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>62.921330787000002</v>
       </c>
       <c r="C85" s="5">
         <v>0.12237666900000477</v>
       </c>
       <c r="D85" s="5">
         <v>2.3636733427745416</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>63.134394270000001</v>
       </c>
       <c r="C86" s="5">
         <v>0.21306348299999911</v>
       </c>
       <c r="D86" s="5">
         <v>4.1399642618906718</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>63.508173384000003</v>
       </c>
       <c r="C87" s="5">
         <v>0.3737791140000013</v>
       </c>
       <c r="D87" s="5">
         <v>7.3404086903275045</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>63.724910358999999</v>
       </c>
       <c r="C88" s="5">
         <v>0.21673697499999633</v>
       </c>
       <c r="D88" s="5">
         <v>4.1730398306804251</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>64.124853815999998</v>
       </c>
       <c r="C89" s="5">
         <v>0.39994345699999911</v>
       </c>
       <c r="D89" s="5">
         <v>7.7967973514506683</v>
       </c>
       <c r="E89" s="5">
         <v>4.6792861123693186</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>64.293554739000001</v>
       </c>
       <c r="C90" s="5">
         <v>0.16870092300000294</v>
       </c>
       <c r="D90" s="5">
         <v>3.2030664991301361</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>64.339929807000004</v>
       </c>
       <c r="C91" s="5">
         <v>4.6375068000003239E-2</v>
       </c>
       <c r="D91" s="5">
         <v>0.86900446441089407</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>64.337975604999997</v>
       </c>
       <c r="C92" s="5">
         <v>-1.954202000007399E-3</v>
       </c>
       <c r="D92" s="5">
         <v>-3.6441611030424426E-2</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>64.127617745999999</v>
       </c>
       <c r="C93" s="5">
         <v>-0.21035785899999837</v>
       </c>
       <c r="D93" s="5">
         <v>-3.85369892673606</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>64.650401021999997</v>
       </c>
       <c r="C94" s="5">
         <v>0.52278327599999841</v>
       </c>
       <c r="D94" s="5">
         <v>10.233449100546643</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>64.731197281999997</v>
       </c>
       <c r="C95" s="5">
         <v>8.079625999999962E-2</v>
       </c>
       <c r="D95" s="5">
         <v>1.5100405497534997</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>64.129478460000001</v>
       </c>
       <c r="C96" s="5">
         <v>-0.60171882199999516</v>
       </c>
       <c r="D96" s="5">
         <v>-10.60179124279178</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>64.478985917000003</v>
       </c>
       <c r="C97" s="5">
         <v>0.34950745700000141</v>
       </c>
       <c r="D97" s="5">
         <v>6.7396776287646398</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>64.641791132999998</v>
       </c>
       <c r="C98" s="5">
         <v>0.16280521599999531</v>
       </c>
       <c r="D98" s="5">
         <v>3.0723544990904017</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>64.696319388999996</v>
       </c>
       <c r="C99" s="5">
         <v>5.4528255999997555E-2</v>
       </c>
       <c r="D99" s="5">
         <v>1.0169635109240183</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>65.056934440999996</v>
       </c>
       <c r="C100" s="5">
         <v>0.36061505199999999</v>
       </c>
       <c r="D100" s="5">
         <v>6.897672725908599</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>65.360339328999999</v>
       </c>
       <c r="C101" s="5">
         <v>0.30340488800000287</v>
       </c>
       <c r="D101" s="5">
         <v>5.7422237510211804</v>
       </c>
       <c r="E101" s="5">
         <v>1.9266874534250134</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>64.836607061999999</v>
       </c>
       <c r="C102" s="5">
         <v>-0.52373226699999975</v>
       </c>
       <c r="D102" s="5">
         <v>-9.2029413859071152</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>65.049440630999996</v>
       </c>
       <c r="C103" s="5">
         <v>0.21283356899999717</v>
       </c>
       <c r="D103" s="5">
         <v>4.0110397091946748</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>64.796550590999999</v>
       </c>
       <c r="C104" s="5">
         <v>-0.25289003999999693</v>
       </c>
       <c r="D104" s="5">
         <v>-4.5667204821941194</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>65.407921783999996</v>
       </c>
       <c r="C105" s="5">
         <v>0.61137119299999654</v>
       </c>
       <c r="D105" s="5">
         <v>11.928726032993687</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>65.534141551999994</v>
       </c>
       <c r="C106" s="5">
         <v>0.12621976799999857</v>
       </c>
       <c r="D106" s="5">
         <v>2.3404148499950761</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>65.581676119999997</v>
       </c>
       <c r="C107" s="5">
         <v>4.7534568000003219E-2</v>
       </c>
       <c r="D107" s="5">
         <v>0.87388941205484016</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>66.198537434000002</v>
       </c>
       <c r="C108" s="5">
         <v>0.61686131400000477</v>
       </c>
       <c r="D108" s="5">
         <v>11.889823320154115</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>66.460251331999999</v>
       </c>
       <c r="C109" s="5">
         <v>0.26171389799999645</v>
       </c>
       <c r="D109" s="5">
         <v>4.8486924686949706</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>66.870153670999997</v>
       </c>
       <c r="C110" s="5">
         <v>0.40990233899999851</v>
       </c>
       <c r="D110" s="5">
         <v>7.6574535281608069</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>66.956474447999994</v>
       </c>
       <c r="C111" s="5">
         <v>8.6320776999997406E-2</v>
       </c>
       <c r="D111" s="5">
         <v>1.5600911915329085</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>67.169697325000001</v>
       </c>
       <c r="C112" s="5">
         <v>0.21322287700000686</v>
       </c>
       <c r="D112" s="5">
         <v>3.8890461587117509</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>67.844120821999994</v>
       </c>
       <c r="C113" s="5">
         <v>0.67442349699999227</v>
       </c>
       <c r="D113" s="5">
         <v>12.736859108509901</v>
       </c>
       <c r="E113" s="5">
         <v>3.8001355539137416</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>67.606281132000007</v>
       </c>
       <c r="C114" s="5">
         <v>-0.23783968999998706</v>
       </c>
       <c r="D114" s="5">
         <v>-4.1266422974052137</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>67.693390894999993</v>
       </c>
       <c r="C115" s="5">
         <v>8.7109762999986629E-2</v>
       </c>
       <c r="D115" s="5">
         <v>1.5571879850596604</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>67.682574501000005</v>
       </c>
       <c r="C116" s="5">
         <v>-1.081639399998835E-2</v>
       </c>
       <c r="D116" s="5">
         <v>-0.19157368145319431</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>67.600414001999994</v>
       </c>
       <c r="C117" s="5">
         <v>-8.21604990000111E-2</v>
       </c>
       <c r="D117" s="5">
         <v>-1.4470046722745655</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>67.947700597999997</v>
       </c>
       <c r="C118" s="5">
         <v>0.34728659600000356</v>
       </c>
       <c r="D118" s="5">
         <v>6.3420199429329971</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>68.378736877999998</v>
       </c>
       <c r="C119" s="5">
         <v>0.43103628000000072</v>
       </c>
       <c r="D119" s="5">
         <v>7.883670803649756</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>68.598994709999999</v>
       </c>
       <c r="C120" s="5">
         <v>0.22025783200000149</v>
       </c>
       <c r="D120" s="5">
         <v>3.9345948553818344</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>68.896215463000004</v>
       </c>
       <c r="C121" s="5">
         <v>0.29722075300000483</v>
       </c>
       <c r="D121" s="5">
         <v>5.3249786846396585</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>68.810823081999999</v>
       </c>
       <c r="C122" s="5">
         <v>-8.5392381000005457E-2</v>
       </c>
       <c r="D122" s="5">
         <v>-1.4772248608696747</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>69.377593708999996</v>
       </c>
       <c r="C123" s="5">
         <v>0.56677062699999681</v>
       </c>
       <c r="D123" s="5">
         <v>10.34426344877919</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>69.411310666000006</v>
       </c>
       <c r="C124" s="5">
         <v>3.3716957000009984E-2</v>
       </c>
       <c r="D124" s="5">
         <v>0.5847517960297921</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>69.732174346999997</v>
       </c>
       <c r="C125" s="5">
         <v>0.32086368099999163</v>
       </c>
       <c r="D125" s="5">
         <v>5.6904012921364711</v>
       </c>
       <c r="E125" s="5">
         <v>2.7829287226724064</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>70.329615806999996</v>
       </c>
       <c r="C126" s="5">
         <v>0.59744145999999887</v>
       </c>
       <c r="D126" s="5">
         <v>10.779768133299882</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>70.449275510999996</v>
       </c>
       <c r="C127" s="5">
         <v>0.11965970400000003</v>
       </c>
       <c r="D127" s="5">
         <v>2.0609097688895961</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>70.814307679999999</v>
       </c>
       <c r="C128" s="5">
         <v>0.36503216900000268</v>
       </c>
       <c r="D128" s="5">
         <v>6.3980793145306247</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>71.107313880999996</v>
       </c>
       <c r="C129" s="5">
         <v>0.29300620099999719</v>
       </c>
       <c r="D129" s="5">
         <v>5.0797704829466106</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>71.302115248000007</v>
       </c>
       <c r="C130" s="5">
         <v>0.19480136700001083</v>
       </c>
       <c r="D130" s="5">
         <v>3.3374372866004975</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>71.033350166999995</v>
       </c>
       <c r="C131" s="5">
         <v>-0.26876508100001217</v>
       </c>
       <c r="D131" s="5">
         <v>-4.4306550815513486</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>71.335440269000003</v>
       </c>
       <c r="C132" s="5">
         <v>0.30209010200000819</v>
       </c>
       <c r="D132" s="5">
         <v>5.2244287443792503</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>71.320276671000002</v>
       </c>
       <c r="C133" s="5">
         <v>-1.5163598000000889E-2</v>
       </c>
       <c r="D133" s="5">
         <v>-0.25478302080723658</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>71.776904384999995</v>
       </c>
       <c r="C134" s="5">
         <v>0.45662771399999258</v>
       </c>
       <c r="D134" s="5">
         <v>7.9593987552938339</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>72.378951645000001</v>
       </c>
       <c r="C135" s="5">
         <v>0.60204726000000619</v>
       </c>
       <c r="D135" s="5">
         <v>10.542879284216244</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>72.160462855999995</v>
       </c>
       <c r="C136" s="5">
         <v>-0.21848878900000557</v>
       </c>
       <c r="D136" s="5">
         <v>-3.5628733637015242</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>72.073978350000004</v>
       </c>
       <c r="C137" s="5">
         <v>-8.6484505999990802E-2</v>
       </c>
       <c r="D137" s="5">
         <v>-1.4287606558463506</v>
       </c>
       <c r="E137" s="5">
         <v>3.3582833533151613</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>73.691875644000007</v>
       </c>
       <c r="C138" s="5">
         <v>1.6178972940000023</v>
       </c>
       <c r="D138" s="5">
         <v>30.524905356638499</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>73.870919873999995</v>
       </c>
       <c r="C139" s="5">
         <v>0.17904422999998815</v>
       </c>
       <c r="D139" s="5">
         <v>2.9548377196316755</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>73.923720017999997</v>
       </c>
       <c r="C140" s="5">
         <v>5.2800144000002547E-2</v>
       </c>
       <c r="D140" s="5">
         <v>0.86109457325873606</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>73.603157827000004</v>
       </c>
       <c r="C141" s="5">
         <v>-0.32056219099999339</v>
       </c>
       <c r="D141" s="5">
         <v>-5.0813380342002663</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>73.447485165000003</v>
       </c>
       <c r="C142" s="5">
         <v>-0.15567266200000063</v>
       </c>
       <c r="D142" s="5">
         <v>-2.508715456013999</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>73.70055456</v>
       </c>
       <c r="C143" s="5">
         <v>0.25306939499999714</v>
       </c>
       <c r="D143" s="5">
         <v>4.2139618369940512</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>72.182662484000005</v>
       </c>
       <c r="C144" s="5">
         <v>-1.5178920759999954</v>
       </c>
       <c r="D144" s="5">
         <v>-22.098522102784081</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>72.454346806999993</v>
       </c>
       <c r="C145" s="5">
         <v>0.27168432299998813</v>
       </c>
       <c r="D145" s="5">
         <v>4.6112956159486851</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>72.351549843000001</v>
       </c>
       <c r="C146" s="5">
         <v>-0.10279696399999239</v>
       </c>
       <c r="D146" s="5">
         <v>-1.6893162780241333</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>71.833469460000003</v>
       </c>
       <c r="C147" s="5">
         <v>-0.51808038299999737</v>
       </c>
       <c r="D147" s="5">
         <v>-8.2622571463497394</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>71.994096522999996</v>
       </c>
       <c r="C148" s="5">
         <v>0.16062706299999263</v>
       </c>
       <c r="D148" s="5">
         <v>2.7165723074638048</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>72.041141631000002</v>
       </c>
       <c r="C149" s="5">
         <v>4.7045108000006053E-2</v>
       </c>
       <c r="D149" s="5">
         <v>0.78697382293599905</v>
       </c>
       <c r="E149" s="5">
         <v>-4.555974257525186E-2</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>71.799173389000003</v>
       </c>
       <c r="C150" s="5">
         <v>-0.24196824199999867</v>
       </c>
       <c r="D150" s="5">
         <v>-3.9568723236935499</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>71.879120403000002</v>
       </c>
       <c r="C151" s="5">
         <v>7.9947013999998262E-2</v>
       </c>
       <c r="D151" s="5">
         <v>1.3443905682323232</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>72.183325035999999</v>
       </c>
       <c r="C152" s="5">
         <v>0.30420463299999767</v>
       </c>
       <c r="D152" s="5">
         <v>5.1985015810799062</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>72.666713693999995</v>
       </c>
       <c r="C153" s="5">
         <v>0.48338865799999553</v>
       </c>
       <c r="D153" s="5">
         <v>8.3387045490509024</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>73.034995602999999</v>
       </c>
       <c r="C154" s="5">
         <v>0.36828190900000379</v>
       </c>
       <c r="D154" s="5">
         <v>6.254137448946584</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>72.917907528000001</v>
       </c>
       <c r="C155" s="5">
         <v>-0.11708807499999807</v>
       </c>
       <c r="D155" s="5">
         <v>-1.9069403636440385</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>72.141346440000007</v>
       </c>
       <c r="C156" s="5">
         <v>-0.77656108799999402</v>
       </c>
       <c r="D156" s="5">
         <v>-12.057146336129531</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>72.504569391999993</v>
       </c>
       <c r="C157" s="5">
         <v>0.36322295199998678</v>
       </c>
       <c r="D157" s="5">
         <v>6.2120048947801543</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>73.086999203000005</v>
       </c>
       <c r="C158" s="5">
         <v>0.58242981100001145</v>
       </c>
       <c r="D158" s="5">
         <v>10.077115683244786</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>73.671577299000006</v>
       </c>
       <c r="C159" s="5">
         <v>0.58457809600000132</v>
       </c>
       <c r="D159" s="5">
         <v>10.031756329278686</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>73.888346045000006</v>
       </c>
       <c r="C160" s="5">
         <v>0.21676874599999962</v>
       </c>
       <c r="D160" s="5">
         <v>3.5885429933383062</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>73.917515859000005</v>
       </c>
       <c r="C161" s="5">
         <v>2.9169813999999405E-2</v>
       </c>
       <c r="D161" s="5">
         <v>0.47476879080086132</v>
       </c>
       <c r="E161" s="5">
         <v>2.6045870255789749</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>75.381952687999998</v>
       </c>
       <c r="C162" s="5">
         <v>1.4644368289999932</v>
       </c>
       <c r="D162" s="5">
         <v>26.543616034649588</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>75.218084075999997</v>
       </c>
       <c r="C163" s="5">
         <v>-0.16386861200000169</v>
       </c>
       <c r="D163" s="5">
         <v>-2.5776488531544683</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>75.913536887000006</v>
       </c>
       <c r="C164" s="5">
         <v>0.69545281100000977</v>
       </c>
       <c r="D164" s="5">
         <v>11.676940780252743</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>74.708137213000001</v>
       </c>
       <c r="C165" s="5">
         <v>-1.2053996740000059</v>
       </c>
       <c r="D165" s="5">
         <v>-17.475257126117928</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>74.656069836</v>
       </c>
       <c r="C166" s="5">
         <v>-5.2067377000000192E-2</v>
       </c>
       <c r="D166" s="5">
         <v>-0.83313423668843756</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>74.410263886999999</v>
       </c>
       <c r="C167" s="5">
         <v>-0.24580594900000108</v>
       </c>
       <c r="D167" s="5">
         <v>-3.8802447842321341</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>74.923754709999997</v>
       </c>
       <c r="C168" s="5">
         <v>0.51349082299999793</v>
       </c>
       <c r="D168" s="5">
         <v>8.602610328343129</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>75.176823975999994</v>
       </c>
       <c r="C169" s="5">
         <v>0.25306926599999713</v>
       </c>
       <c r="D169" s="5">
         <v>4.1293810816521281</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>75.015378640999998</v>
       </c>
       <c r="C170" s="5">
         <v>-0.16144533499999625</v>
       </c>
       <c r="D170" s="5">
         <v>-2.5468276547979007</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>74.781179206000004</v>
       </c>
       <c r="C171" s="5">
         <v>-0.23419943499999363</v>
       </c>
       <c r="D171" s="5">
         <v>-3.6827573332687269</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>74.569362147999996</v>
       </c>
       <c r="C172" s="5">
         <v>-0.21181705800000827</v>
       </c>
       <c r="D172" s="5">
         <v>-3.3465347819948255</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>74.748534371000005</v>
       </c>
       <c r="C173" s="5">
         <v>0.17917222300000901</v>
       </c>
       <c r="D173" s="5">
         <v>2.9217213701139277</v>
       </c>
       <c r="E173" s="5">
         <v>1.1242511363412033</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>75.127471603999993</v>
       </c>
       <c r="C174" s="5">
         <v>0.37893723299998783</v>
       </c>
       <c r="D174" s="5">
         <v>6.2559102755975537</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>75.254420662000001</v>
       </c>
       <c r="C175" s="5">
         <v>0.12694905800000811</v>
       </c>
       <c r="D175" s="5">
         <v>2.0466904933900798</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>75.914706637999998</v>
       </c>
       <c r="C176" s="5">
         <v>0.66028597599999728</v>
       </c>
       <c r="D176" s="5">
         <v>11.052110467577192</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>74.632665445000001</v>
       </c>
       <c r="C177" s="5">
         <v>-1.2820411929999977</v>
       </c>
       <c r="D177" s="5">
         <v>-18.48521051407025</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>74.204624859999996</v>
       </c>
       <c r="C178" s="5">
         <v>-0.42804058500000508</v>
       </c>
       <c r="D178" s="5">
         <v>-6.6693570142753451</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>73.918639765999998</v>
       </c>
       <c r="C179" s="5">
         <v>-0.28598509399999728</v>
       </c>
       <c r="D179" s="5">
         <v>-4.5280239249180347</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>73.444153955999994</v>
       </c>
       <c r="C180" s="5">
         <v>-0.47448581000000445</v>
       </c>
       <c r="D180" s="5">
         <v>-7.436623176238955</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>72.865849519999998</v>
       </c>
       <c r="C181" s="5">
         <v>-0.57830443599999626</v>
       </c>
       <c r="D181" s="5">
         <v>-9.0502304344819979</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>72.619649550999995</v>
       </c>
       <c r="C182" s="5">
         <v>-0.24619996900000274</v>
       </c>
       <c r="D182" s="5">
         <v>-3.9800679617143397</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>72.591137195000002</v>
       </c>
       <c r="C183" s="5">
         <v>-2.8512355999993133E-2</v>
       </c>
       <c r="D183" s="5">
         <v>-0.47013499886989774</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>72.263320151000002</v>
       </c>
       <c r="C184" s="5">
         <v>-0.32781704399999967</v>
       </c>
       <c r="D184" s="5">
         <v>-5.2865324073758551</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>72.554053744000001</v>
       </c>
       <c r="C185" s="5">
         <v>0.29073359299999879</v>
       </c>
       <c r="D185" s="5">
         <v>4.9361802168964575</v>
       </c>
       <c r="E185" s="5">
         <v>-2.9358175989218971</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>72.338848936999995</v>
       </c>
       <c r="C186" s="5">
         <v>-0.21520480700000633</v>
       </c>
       <c r="D186" s="5">
         <v>-3.5018608002745144</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>72.503009457999994</v>
       </c>
       <c r="C187" s="5">
         <v>0.16416052099999945</v>
       </c>
       <c r="D187" s="5">
         <v>2.7574401072187005</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>73.268164850999995</v>
       </c>
       <c r="C188" s="5">
         <v>0.76515539300000057</v>
       </c>
       <c r="D188" s="5">
         <v>13.425672485218133</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>73.626281851000002</v>
       </c>
       <c r="C189" s="5">
         <v>0.35811700000000712</v>
       </c>
       <c r="D189" s="5">
         <v>6.025581159688298</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>74.508069930000005</v>
       </c>
       <c r="C190" s="5">
         <v>0.88178807900000322</v>
       </c>
       <c r="D190" s="5">
         <v>15.357366690884744</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>73.782195616999999</v>
       </c>
       <c r="C191" s="5">
         <v>-0.7258743130000056</v>
       </c>
       <c r="D191" s="5">
         <v>-11.084159887471568</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>73.050558089999996</v>
       </c>
       <c r="C192" s="5">
         <v>-0.73163752700000373</v>
       </c>
       <c r="D192" s="5">
         <v>-11.271414096526977</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>73.086814759000006</v>
       </c>
       <c r="C193" s="5">
         <v>3.6256669000010788E-2</v>
       </c>
       <c r="D193" s="5">
         <v>0.59721606190417109</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>73.032473831999994</v>
       </c>
       <c r="C194" s="5">
         <v>-5.4340927000012584E-2</v>
       </c>
       <c r="D194" s="5">
         <v>-0.88857493259674181</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>72.922575680999998</v>
       </c>
       <c r="C195" s="5">
         <v>-0.10989815099999589</v>
       </c>
       <c r="D195" s="5">
         <v>-1.7908714901212819</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>72.988227167999995</v>
       </c>
       <c r="C196" s="5">
         <v>6.5651486999996678E-2</v>
       </c>
       <c r="D196" s="5">
         <v>1.085713886491968</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>73.114494449000006</v>
       </c>
       <c r="C197" s="5">
         <v>0.12626728100001117</v>
       </c>
       <c r="D197" s="5">
         <v>2.095828082869744</v>
       </c>
       <c r="E197" s="5">
         <v>0.77244575055372966</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>73.277965062000007</v>
       </c>
       <c r="C198" s="5">
         <v>0.16347061300000121</v>
       </c>
       <c r="D198" s="5">
         <v>2.7162198387625347</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>73.177640491999995</v>
       </c>
       <c r="C199" s="5">
         <v>-0.10032457000001216</v>
       </c>
       <c r="D199" s="5">
         <v>-1.6306003053406459</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>73.584451548999994</v>
       </c>
       <c r="C200" s="5">
         <v>0.40681105699999875</v>
       </c>
       <c r="D200" s="5">
         <v>6.8788719004575949</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>74.857063590999999</v>
       </c>
       <c r="C201" s="5">
         <v>1.2726120420000058</v>
       </c>
       <c r="D201" s="5">
         <v>22.845925863270121</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>74.919038891</v>
       </c>
       <c r="C202" s="5">
         <v>6.1975300000000288E-2</v>
       </c>
       <c r="D202" s="5">
         <v>0.99803466313952427</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>75.107394773999999</v>
       </c>
       <c r="C203" s="5">
         <v>0.18835588299999984</v>
       </c>
       <c r="D203" s="5">
         <v>3.0590199318807354</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>75.916361916</v>
       </c>
       <c r="C204" s="5">
         <v>0.80896714200000019</v>
       </c>
       <c r="D204" s="5">
         <v>13.718801621040932</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>76.001956777999993</v>
       </c>
       <c r="C205" s="5">
         <v>8.5594861999993554E-2</v>
       </c>
       <c r="D205" s="5">
         <v>1.3614085245751362</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>76.457745256999999</v>
       </c>
       <c r="C206" s="5">
         <v>0.45578847900000596</v>
       </c>
       <c r="D206" s="5">
         <v>7.4386519761771241</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>76.787411997999996</v>
       </c>
       <c r="C207" s="5">
         <v>0.32966674099999693</v>
       </c>
       <c r="D207" s="5">
         <v>5.2985835534329118</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>77.183546608</v>
       </c>
       <c r="C208" s="5">
         <v>0.39613461000000427</v>
       </c>
       <c r="D208" s="5">
         <v>6.3693243528743837</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>77.094049701000003</v>
       </c>
       <c r="C209" s="5">
         <v>-8.949690699999735E-2</v>
       </c>
       <c r="D209" s="5">
         <v>-1.3826005761525262</v>
       </c>
       <c r="E209" s="5">
         <v>5.4429087993980163</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>73.714940423000002</v>
       </c>
       <c r="C210" s="5">
         <v>-3.3791092780000014</v>
       </c>
       <c r="D210" s="5">
         <v>-41.599587766526547</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>74.139380466999995</v>
       </c>
       <c r="C211" s="5">
         <v>0.42444004399999358</v>
       </c>
       <c r="D211" s="5">
         <v>7.1324914158039654</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>73.859419380999995</v>
       </c>
       <c r="C212" s="5">
         <v>-0.27996108600000014</v>
       </c>
       <c r="D212" s="5">
         <v>-4.4384379441972266</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>73.457995800999996</v>
       </c>
       <c r="C213" s="5">
         <v>-0.40142357999999945</v>
       </c>
       <c r="D213" s="5">
         <v>-6.3304941229431755</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>74.030096056000005</v>
       </c>
       <c r="C214" s="5">
         <v>0.57210025500000938</v>
       </c>
       <c r="D214" s="5">
         <v>9.7566527993063765</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>74.548536307000006</v>
       </c>
       <c r="C215" s="5">
         <v>0.51844025100000124</v>
       </c>
       <c r="D215" s="5">
         <v>8.7350844316523855</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>73.972208934999998</v>
       </c>
       <c r="C216" s="5">
         <v>-0.57632737200000861</v>
       </c>
       <c r="D216" s="5">
         <v>-8.8926108696812172</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>73.985423260000005</v>
       </c>
       <c r="C217" s="5">
         <v>1.3214325000006966E-2</v>
       </c>
       <c r="D217" s="5">
         <v>0.21457760195144893</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>73.819391241999995</v>
       </c>
       <c r="C218" s="5">
         <v>-0.16603201800000988</v>
       </c>
       <c r="D218" s="5">
         <v>-2.659950916853171</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>73.060268069000003</v>
       </c>
       <c r="C219" s="5">
         <v>-0.75912317299999188</v>
       </c>
       <c r="D219" s="5">
         <v>-11.665648853101517</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>72.838910260000006</v>
       </c>
       <c r="C220" s="5">
         <v>-0.22135780899999702</v>
       </c>
       <c r="D220" s="5">
         <v>-3.5757787482423753</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>72.593337468000001</v>
       </c>
       <c r="C221" s="5">
         <v>-0.24557279200000437</v>
       </c>
       <c r="D221" s="5">
         <v>-3.9715574331226966</v>
       </c>
       <c r="E221" s="5">
         <v>-5.8379502055677097</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>72.773800811000001</v>
       </c>
       <c r="C222" s="5">
         <v>0.18046334299999955</v>
       </c>
       <c r="D222" s="5">
         <v>3.0242664458015378</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>72.508644989000004</v>
       </c>
       <c r="C223" s="5">
         <v>-0.26515582199999699</v>
       </c>
       <c r="D223" s="5">
         <v>-4.2857107555475</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>71.343866738000003</v>
       </c>
       <c r="C224" s="5">
         <v>-1.1647782510000013</v>
       </c>
       <c r="D224" s="5">
         <v>-17.661632132452244</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>72.314721999</v>
       </c>
       <c r="C225" s="5">
         <v>0.97085526099999697</v>
       </c>
       <c r="D225" s="5">
         <v>17.609099890035029</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>72.891231183000002</v>
       </c>
       <c r="C226" s="5">
         <v>0.57650918400000251</v>
       </c>
       <c r="D226" s="5">
         <v>9.9974907460160125</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>72.577204262999999</v>
       </c>
       <c r="C227" s="5">
         <v>-0.31402692000000343</v>
       </c>
       <c r="D227" s="5">
         <v>-5.0490339804228457</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>72.460293468000003</v>
       </c>
       <c r="C228" s="5">
         <v>-0.11691079499999546</v>
       </c>
       <c r="D228" s="5">
         <v>-1.9159825371230066</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>72.619506334999997</v>
       </c>
       <c r="C229" s="5">
         <v>0.15921286699999371</v>
       </c>
       <c r="D229" s="5">
         <v>2.6687900261108011</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>73.106946387999997</v>
       </c>
       <c r="C230" s="5">
         <v>0.48744005300000026</v>
       </c>
       <c r="D230" s="5">
         <v>8.3588090311870644</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>72.404053177999998</v>
       </c>
       <c r="C231" s="5">
         <v>-0.70289320999999916</v>
       </c>
       <c r="D231" s="5">
         <v>-10.946536708456344</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>71.977426557000001</v>
       </c>
       <c r="C232" s="5">
         <v>-0.42662662099999693</v>
       </c>
       <c r="D232" s="5">
         <v>-6.8460582383676138</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>71.911853425000004</v>
       </c>
       <c r="C233" s="5">
         <v>-6.5573131999997258E-2</v>
       </c>
       <c r="D233" s="5">
         <v>-1.0877671208090023</v>
       </c>
       <c r="E233" s="5">
         <v>-0.93876940607725556</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>71.494353489999995</v>
       </c>
       <c r="C234" s="5">
         <v>-0.41749993500000926</v>
       </c>
       <c r="D234" s="5">
         <v>-6.7486489598786896</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>71.320644740000006</v>
       </c>
       <c r="C235" s="5">
         <v>-0.17370874999998875</v>
       </c>
       <c r="D235" s="5">
         <v>-2.8769734631467037</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>70.765692298999994</v>
       </c>
       <c r="C236" s="5">
         <v>-0.55495244100001173</v>
       </c>
       <c r="D236" s="5">
         <v>-8.947895112891235</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>71.141455230000005</v>
       </c>
       <c r="C237" s="5">
         <v>0.37576293100001124</v>
       </c>
       <c r="D237" s="5">
         <v>6.5613757800180972</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>71.119234543999994</v>
       </c>
       <c r="C238" s="5">
         <v>-2.2220686000011369E-2</v>
       </c>
       <c r="D238" s="5">
         <v>-0.37417091515700163</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>71.048087241000005</v>
       </c>
       <c r="C239" s="5">
         <v>-7.1147302999989392E-2</v>
       </c>
       <c r="D239" s="5">
         <v>-1.1938903670119738</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>70.792766401999998</v>
       </c>
       <c r="C240" s="5">
         <v>-0.25532083900000657</v>
       </c>
       <c r="D240" s="5">
         <v>-4.2281401099590443</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>70.724284480999998</v>
       </c>
       <c r="C241" s="5">
         <v>-6.8481921000000057E-2</v>
       </c>
       <c r="D241" s="5">
         <v>-1.1546728457298316</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>70.492038148999995</v>
       </c>
       <c r="C242" s="5">
         <v>-0.23224633200000255</v>
       </c>
       <c r="D242" s="5">
         <v>-3.8701947695616745</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>70.665413018999999</v>
       </c>
       <c r="C243" s="5">
         <v>0.17337487000000351</v>
       </c>
       <c r="D243" s="5">
         <v>2.9916482481960438</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>71.039203255999993</v>
       </c>
       <c r="C244" s="5">
         <v>0.37379023699999436</v>
       </c>
       <c r="D244" s="5">
         <v>6.5354546982540951</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>70.979953351999995</v>
       </c>
       <c r="C245" s="5">
         <v>-5.9249903999997855E-2</v>
       </c>
       <c r="D245" s="5">
         <v>-0.99627577136901513</v>
       </c>
       <c r="E245" s="5">
         <v>-1.2958921632744813</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>70.91524914</v>
       </c>
       <c r="C246" s="5">
         <v>-6.4704211999995209E-2</v>
       </c>
       <c r="D246" s="5">
         <v>-1.0884332992166623</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>70.867445161000006</v>
       </c>
       <c r="C247" s="5">
         <v>-4.7803978999994001E-2</v>
       </c>
       <c r="D247" s="5">
         <v>-0.80592777793335735</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>70.733107416999999</v>
       </c>
       <c r="C248" s="5">
         <v>-0.13433774400000686</v>
       </c>
       <c r="D248" s="5">
         <v>-2.251176903646257</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>70.010998446000002</v>
       </c>
       <c r="C249" s="5">
         <v>-0.72210897099999727</v>
       </c>
       <c r="D249" s="5">
         <v>-11.58572245664814</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>70.159276876000007</v>
       </c>
       <c r="C250" s="5">
         <v>0.14827843000000485</v>
       </c>
       <c r="D250" s="5">
         <v>2.5713317788058854</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>70.292789967999994</v>
       </c>
       <c r="C251" s="5">
         <v>0.13351309199998695</v>
       </c>
       <c r="D251" s="5">
         <v>2.3076533567115032</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>70.416651341999994</v>
       </c>
       <c r="C252" s="5">
         <v>0.12386137400000052</v>
       </c>
       <c r="D252" s="5">
         <v>2.135106824682298</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>70.418076256999996</v>
       </c>
       <c r="C253" s="5">
         <v>1.4249150000011923E-3</v>
       </c>
       <c r="D253" s="5">
         <v>2.4285283148528514E-2</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>70.575439164000002</v>
       </c>
       <c r="C254" s="5">
         <v>0.15736290700000666</v>
       </c>
       <c r="D254" s="5">
         <v>2.7148399630082087</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>70.757114516000001</v>
       </c>
       <c r="C255" s="5">
         <v>0.18167535199999918</v>
       </c>
       <c r="D255" s="5">
         <v>3.1331533829949576</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>70.656262745999996</v>
       </c>
       <c r="C256" s="5">
         <v>-0.10085177000000556</v>
       </c>
       <c r="D256" s="5">
         <v>-1.697043353472738</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>70.810631170999997</v>
       </c>
       <c r="C257" s="5">
         <v>0.15436842500000125</v>
       </c>
       <c r="D257" s="5">
         <v>2.6534707132256585</v>
       </c>
       <c r="E257" s="5">
         <v>-0.23854929878623921</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>71.016595527000007</v>
       </c>
       <c r="C258" s="5">
         <v>0.20596435600000973</v>
       </c>
       <c r="D258" s="5">
         <v>3.546780284484341</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>71.249612072000005</v>
       </c>
       <c r="C259" s="5">
         <v>0.23301654499999813</v>
       </c>
       <c r="D259" s="5">
         <v>4.0092259026661914</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>71.415639949999999</v>
       </c>
       <c r="C260" s="5">
         <v>0.16602787799999419</v>
       </c>
       <c r="D260" s="5">
         <v>2.8323918234083534</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>71.864509661</v>
       </c>
       <c r="C261" s="5">
         <v>0.44886971100000039</v>
       </c>
       <c r="D261" s="5">
         <v>7.8086514332226464</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>72.044438557999996</v>
       </c>
       <c r="C262" s="5">
         <v>0.17992889699999637</v>
       </c>
       <c r="D262" s="5">
         <v>3.0461890148587134</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>72.272247622999998</v>
       </c>
       <c r="C263" s="5">
         <v>0.22780906500000242</v>
       </c>
       <c r="D263" s="5">
         <v>3.8611673711221428</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>72.753301663000002</v>
       </c>
       <c r="C264" s="5">
         <v>0.48105404000000362</v>
       </c>
       <c r="D264" s="5">
         <v>8.2863587843003508</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>72.814836399000001</v>
       </c>
       <c r="C265" s="5">
         <v>6.1534735999998702E-2</v>
       </c>
       <c r="D265" s="5">
         <v>1.0196947202630424</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>74.140490237999998</v>
       </c>
       <c r="C266" s="5">
         <v>1.3256538389999974</v>
       </c>
       <c r="D266" s="5">
         <v>24.172922792890141</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>73.380148227999996</v>
       </c>
       <c r="C267" s="5">
         <v>-0.76034201000000223</v>
       </c>
       <c r="D267" s="5">
         <v>-11.635550585766962</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>73.426631654000005</v>
       </c>
       <c r="C268" s="5">
         <v>4.6483426000008876E-2</v>
       </c>
       <c r="D268" s="5">
         <v>0.76280660681553591</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>73.647670907999995</v>
       </c>
       <c r="C269" s="5">
         <v>0.22103925399999014</v>
       </c>
       <c r="D269" s="5">
         <v>3.6728245740850207</v>
       </c>
       <c r="E269" s="5">
         <v>4.006516662941273</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>73.981806612</v>
       </c>
       <c r="C270" s="5">
         <v>0.33413570400000481</v>
       </c>
       <c r="D270" s="5">
         <v>5.5822678542882809</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>74.089332490999993</v>
       </c>
       <c r="C271" s="5">
         <v>0.10752587899999355</v>
       </c>
       <c r="D271" s="5">
         <v>1.7581013038965532</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>74.186551746999996</v>
       </c>
       <c r="C272" s="5">
         <v>9.7219256000002474E-2</v>
       </c>
       <c r="D272" s="5">
         <v>1.5860416005509803</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>74.226567958000004</v>
       </c>
       <c r="C273" s="5">
         <v>4.0016211000008184E-2</v>
       </c>
       <c r="D273" s="5">
         <v>0.64920349816772749</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>74.458889420999995</v>
       </c>
       <c r="C274" s="5">
         <v>0.23232146299999101</v>
       </c>
       <c r="D274" s="5">
         <v>3.8212101805838561</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>74.575180762000002</v>
       </c>
       <c r="C275" s="5">
         <v>0.11629134100000726</v>
       </c>
       <c r="D275" s="5">
         <v>1.8903666851026735</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>74.558054131000006</v>
       </c>
       <c r="C276" s="5">
         <v>-1.7126630999996451E-2</v>
       </c>
       <c r="D276" s="5">
         <v>-0.27523926219149564</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>74.665114779000007</v>
       </c>
       <c r="C277" s="5">
         <v>0.10706064800000092</v>
       </c>
       <c r="D277" s="5">
         <v>1.7367980511298731</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>74.549190831000004</v>
       </c>
       <c r="C278" s="5">
         <v>-0.1159239480000025</v>
       </c>
       <c r="D278" s="5">
         <v>-1.8472747858829908</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>74.852658839</v>
       </c>
       <c r="C279" s="5">
         <v>0.30346800799999585</v>
       </c>
       <c r="D279" s="5">
         <v>4.9957140011331225</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>75.002768844000002</v>
       </c>
       <c r="C280" s="5">
         <v>0.15011000500000193</v>
       </c>
       <c r="D280" s="5">
         <v>2.4332089002320201</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>75.174196675999994</v>
       </c>
       <c r="C281" s="5">
         <v>0.17142783199999201</v>
       </c>
       <c r="D281" s="5">
         <v>2.7774868855239498</v>
       </c>
       <c r="E281" s="5">
         <v>2.0727414040111691</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>74.792493605000004</v>
       </c>
       <c r="C282" s="5">
         <v>-0.38170307099998979</v>
       </c>
       <c r="D282" s="5">
         <v>-5.9257844717734987</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>75.221791416000002</v>
       </c>
       <c r="C283" s="5">
         <v>0.42929781099999786</v>
       </c>
       <c r="D283" s="5">
         <v>7.1094793093091635</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>75.518908203999999</v>
       </c>
       <c r="C284" s="5">
         <v>0.29711678799999675</v>
       </c>
       <c r="D284" s="5">
         <v>4.8441897460153704</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>75.718435096999997</v>
       </c>
       <c r="C285" s="5">
         <v>0.19952689299999804</v>
       </c>
       <c r="D285" s="5">
         <v>3.2169743455645161</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>76.026648002000002</v>
       </c>
       <c r="C286" s="5">
         <v>0.30821290500000487</v>
       </c>
       <c r="D286" s="5">
         <v>4.9954694696775714</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>76.270146065999995</v>
       </c>
       <c r="C287" s="5">
         <v>0.24349806399999352</v>
       </c>
       <c r="D287" s="5">
         <v>3.9117889722585453</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>76.607593917000003</v>
       </c>
       <c r="C288" s="5">
         <v>0.3374478510000074</v>
       </c>
       <c r="D288" s="5">
         <v>5.4403721299435492</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>76.930673506000005</v>
       </c>
       <c r="C289" s="5">
         <v>0.32307958900000244</v>
       </c>
       <c r="D289" s="5">
         <v>5.1798501115536633</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>77.557128763999998</v>
       </c>
       <c r="C290" s="5">
         <v>0.62645525799999291</v>
       </c>
       <c r="D290" s="5">
         <v>10.221484957612393</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>77.189149638000004</v>
       </c>
       <c r="C291" s="5">
         <v>-0.36797912599999449</v>
       </c>
       <c r="D291" s="5">
         <v>-5.5472938373446361</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>77.582777171000004</v>
       </c>
       <c r="C292" s="5">
         <v>0.39362753300000008</v>
       </c>
       <c r="D292" s="5">
         <v>6.2940076311247539</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>77.739057251000006</v>
       </c>
       <c r="C293" s="5">
         <v>0.15628008000000193</v>
       </c>
       <c r="D293" s="5">
         <v>2.44420001110357</v>
       </c>
       <c r="E293" s="5">
         <v>3.4118895690425921</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>78.465757252000003</v>
       </c>
       <c r="C294" s="5">
         <v>0.72670000099999754</v>
       </c>
       <c r="D294" s="5">
         <v>11.812616187799584</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>78.444794631999997</v>
       </c>
       <c r="C295" s="5">
         <v>-2.0962620000005927E-2</v>
       </c>
       <c r="D295" s="5">
         <v>-0.32011689970449231</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>78.627772553</v>
       </c>
       <c r="C296" s="5">
         <v>0.18297792100000265</v>
       </c>
       <c r="D296" s="5">
         <v>2.835273663178306</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>78.866497491999993</v>
       </c>
       <c r="C297" s="5">
         <v>0.2387249389999937</v>
       </c>
       <c r="D297" s="5">
         <v>3.7048279330371026</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>79.072978988000003</v>
       </c>
       <c r="C298" s="5">
         <v>0.2064814960000092</v>
       </c>
       <c r="D298" s="5">
         <v>3.1873740152633223</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>79.416791465000003</v>
       </c>
       <c r="C299" s="5">
         <v>0.34381247700000017</v>
       </c>
       <c r="D299" s="5">
         <v>5.3442502574359452</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>79.711586214999997</v>
       </c>
       <c r="C300" s="5">
         <v>0.29479474999999411</v>
       </c>
       <c r="D300" s="5">
         <v>4.5464697487560546</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>79.803403322999998</v>
       </c>
       <c r="C301" s="5">
         <v>9.1817108000000758E-2</v>
       </c>
       <c r="D301" s="5">
         <v>1.3910303993874162</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>79.435105085000004</v>
       </c>
       <c r="C302" s="5">
         <v>-0.36829823799999417</v>
       </c>
       <c r="D302" s="5">
         <v>-5.3996508876262173</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>79.981622337999994</v>
       </c>
       <c r="C303" s="5">
         <v>0.54651725299999043</v>
       </c>
       <c r="D303" s="5">
         <v>8.5757444748233436</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>80.131176550000006</v>
       </c>
       <c r="C304" s="5">
         <v>0.1495542120000124</v>
       </c>
       <c r="D304" s="5">
         <v>2.2670490856306458</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>80.349513193999996</v>
       </c>
       <c r="C305" s="5">
         <v>0.21833664399999009</v>
       </c>
       <c r="D305" s="5">
         <v>3.3191358919498315</v>
       </c>
       <c r="E305" s="5">
         <v>3.3579722153967984</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>80.461545240000007</v>
       </c>
       <c r="C306" s="5">
         <v>0.11203204600001015</v>
       </c>
       <c r="D306" s="5">
         <v>1.6860616149410479</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>80.763249694999999</v>
       </c>
       <c r="C307" s="5">
         <v>0.30170445499999232</v>
       </c>
       <c r="D307" s="5">
         <v>4.5935731649505485</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>80.891703644000003</v>
       </c>
       <c r="C308" s="5">
         <v>0.12845394900000429</v>
       </c>
       <c r="D308" s="5">
         <v>1.9253847950609249</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>78.714030242999996</v>
       </c>
       <c r="C309" s="5">
         <v>-2.1776734010000069</v>
       </c>
       <c r="D309" s="5">
         <v>-27.926102715275334</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>78.962782283999999</v>
       </c>
       <c r="C310" s="5">
         <v>0.24875204100000303</v>
       </c>
       <c r="D310" s="5">
         <v>3.8588520055634623</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>79.451775029999993</v>
       </c>
       <c r="C311" s="5">
         <v>0.48899274599999387</v>
       </c>
       <c r="D311" s="5">
         <v>7.6896439289710461</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>79.914437930000005</v>
       </c>
       <c r="C312" s="5">
         <v>0.4626629000000122</v>
       </c>
       <c r="D312" s="5">
         <v>7.21603448745749</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>79.950256605000007</v>
       </c>
       <c r="C313" s="5">
         <v>3.5818675000001576E-2</v>
       </c>
       <c r="D313" s="5">
         <v>0.53918326338722178</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>79.263929324000003</v>
       </c>
       <c r="C314" s="5">
         <v>-0.68632728100000406</v>
       </c>
       <c r="D314" s="5">
         <v>-9.8285967457898078</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>79.877882287000006</v>
       </c>
       <c r="C315" s="5">
         <v>0.61395296300000268</v>
       </c>
       <c r="D315" s="5">
         <v>9.7011894912081722</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>80.025399031999996</v>
       </c>
       <c r="C316" s="5">
         <v>0.14751674499999012</v>
       </c>
       <c r="D316" s="5">
         <v>2.2387830832718558</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>80.292405742</v>
       </c>
       <c r="C317" s="5">
         <v>0.26700671000000398</v>
       </c>
       <c r="D317" s="5">
         <v>4.0781266222141621</v>
       </c>
       <c r="E317" s="5">
         <v>-7.107379961607263E-2</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>80.603288613000004</v>
       </c>
       <c r="C318" s="5">
         <v>0.310882871000004</v>
       </c>
       <c r="D318" s="5">
         <v>4.7464926385128337</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>80.864790494999994</v>
       </c>
       <c r="C319" s="5">
         <v>0.26150188199999036</v>
       </c>
       <c r="D319" s="5">
         <v>3.9633947109510181</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>80.936155705999994</v>
       </c>
       <c r="C320" s="5">
         <v>7.1365210999999817E-2</v>
       </c>
       <c r="D320" s="5">
         <v>1.0641857406980426</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>81.156384959999997</v>
       </c>
       <c r="C321" s="5">
         <v>0.22022925400000304</v>
       </c>
       <c r="D321" s="5">
         <v>3.3145414451035249</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>82.007492717999995</v>
       </c>
       <c r="C322" s="5">
         <v>0.85110775799999772</v>
       </c>
       <c r="D322" s="5">
         <v>13.336575565542219</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>81.459314879999994</v>
       </c>
       <c r="C323" s="5">
         <v>-0.54817783800000086</v>
       </c>
       <c r="D323" s="5">
         <v>-7.7329514742549126</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>81.540129351000004</v>
       </c>
       <c r="C324" s="5">
         <v>8.0814471000010712E-2</v>
       </c>
       <c r="D324" s="5">
         <v>1.197018074201317</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>81.452339031999998</v>
       </c>
       <c r="C325" s="5">
         <v>-8.7790319000006889E-2</v>
       </c>
       <c r="D325" s="5">
         <v>-1.2843588513625881</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>81.814590258999999</v>
       </c>
       <c r="C326" s="5">
         <v>0.36225122700000156</v>
       </c>
       <c r="D326" s="5">
         <v>5.4693800534718173</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>81.919830829000006</v>
       </c>
       <c r="C327" s="5">
         <v>0.10524057000000653</v>
       </c>
       <c r="D327" s="5">
         <v>1.5545637378407973</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>82.289711245999996</v>
       </c>
       <c r="C328" s="5">
         <v>0.3698804169999903</v>
       </c>
       <c r="D328" s="5">
         <v>5.5547786422397882</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>82.815728031000006</v>
       </c>
       <c r="C329" s="5">
         <v>0.52601678500001015</v>
       </c>
       <c r="D329" s="5">
         <v>7.9462173329805985</v>
       </c>
       <c r="E329" s="5">
         <v>3.1426661907579145</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>81.999974804999994</v>
       </c>
       <c r="C330" s="5">
         <v>-0.81575322600001243</v>
       </c>
       <c r="D330" s="5">
         <v>-11.200455447514091</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>82.305552985999995</v>
       </c>
       <c r="C331" s="5">
         <v>0.30557818100000134</v>
       </c>
       <c r="D331" s="5">
         <v>4.5646813969177913</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>82.682715856000002</v>
       </c>
       <c r="C332" s="5">
         <v>0.37716287000000648</v>
       </c>
       <c r="D332" s="5">
         <v>5.6396987848940316</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>82.819422156000002</v>
       </c>
       <c r="C333" s="5">
         <v>0.13670630000000017</v>
       </c>
       <c r="D333" s="5">
         <v>2.0022031894255665</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>82.688780960000003</v>
       </c>
       <c r="C334" s="5">
         <v>-0.13064119599999913</v>
       </c>
       <c r="D334" s="5">
         <v>-1.8765701766824572</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>82.740092232999999</v>
       </c>
       <c r="C335" s="5">
         <v>5.1311272999996049E-2</v>
       </c>
       <c r="D335" s="5">
         <v>0.74718854284607783</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>82.685721344000001</v>
       </c>
       <c r="C336" s="5">
         <v>-5.4370888999997646E-2</v>
       </c>
       <c r="D336" s="5">
         <v>-0.7857106702984118</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>82.906014697000003</v>
       </c>
       <c r="C337" s="5">
         <v>0.22029335300000241</v>
       </c>
       <c r="D337" s="5">
         <v>3.2443357774248227</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>83.309463632999993</v>
       </c>
       <c r="C338" s="5">
         <v>0.40344893599998954</v>
       </c>
       <c r="D338" s="5">
         <v>5.9984688581357304</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>83.592556149999993</v>
       </c>
       <c r="C339" s="5">
         <v>0.28309251700000004</v>
       </c>
       <c r="D339" s="5">
         <v>4.1547801226871739</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>83.581420644999994</v>
       </c>
       <c r="C340" s="5">
         <v>-1.1135504999998602E-2</v>
       </c>
       <c r="D340" s="5">
         <v>-0.15973695095884421</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>84.131966186</v>
       </c>
       <c r="C341" s="5">
         <v>0.5505455410000053</v>
       </c>
       <c r="D341" s="5">
         <v>8.1970649093517913</v>
       </c>
       <c r="E341" s="5">
         <v>1.5893577057093378</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>83.449053101000004</v>
       </c>
       <c r="C342" s="5">
         <v>-0.68291308499999559</v>
       </c>
       <c r="D342" s="5">
         <v>-9.3172892729654571</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>83.475988979999997</v>
       </c>
       <c r="C343" s="5">
         <v>2.6935878999992724E-2</v>
       </c>
       <c r="D343" s="5">
         <v>0.38802716856587427</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>83.541294385</v>
       </c>
       <c r="C344" s="5">
         <v>6.5305405000003702E-2</v>
       </c>
       <c r="D344" s="5">
         <v>0.94284071905992306</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>83.922764411000003</v>
       </c>
       <c r="C345" s="5">
         <v>0.38147002600000235</v>
       </c>
       <c r="D345" s="5">
         <v>5.6192243148434073</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>84.026921603999995</v>
       </c>
       <c r="C346" s="5">
         <v>0.10415719299999182</v>
       </c>
       <c r="D346" s="5">
         <v>1.4995377711551905</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>84.519792179000007</v>
       </c>
       <c r="C347" s="5">
         <v>0.49287057500001197</v>
       </c>
       <c r="D347" s="5">
         <v>7.2703281268166275</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>84.731448102000002</v>
       </c>
       <c r="C348" s="5">
         <v>0.21165592299999503</v>
       </c>
       <c r="D348" s="5">
         <v>3.0467974549721388</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>85.006638007000006</v>
       </c>
       <c r="C349" s="5">
         <v>0.27518990500000484</v>
       </c>
       <c r="D349" s="5">
         <v>3.9677242806741564</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>85.293163637999996</v>
       </c>
       <c r="C350" s="5">
         <v>0.28652563099998929</v>
       </c>
       <c r="D350" s="5">
         <v>4.1205841682477651</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>85.552764389999993</v>
       </c>
       <c r="C351" s="5">
         <v>0.25960075199999721</v>
       </c>
       <c r="D351" s="5">
         <v>3.714119716601294</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>85.544724724000005</v>
       </c>
       <c r="C352" s="5">
         <v>-8.0396659999877329E-3</v>
       </c>
       <c r="D352" s="5">
         <v>-0.11270955934948867</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>85.594206552000003</v>
       </c>
       <c r="C353" s="5">
         <v>4.9481827999997563E-2</v>
       </c>
       <c r="D353" s="5">
         <v>0.69633122250334356</v>
       </c>
       <c r="E353" s="5">
         <v>1.7380318472140166</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>85.535272410999994</v>
       </c>
       <c r="C354" s="5">
         <v>-5.8934141000008822E-2</v>
       </c>
       <c r="D354" s="5">
         <v>-0.82311375524704022</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>85.889838393999995</v>
       </c>
       <c r="C355" s="5">
         <v>0.35456598300000053</v>
       </c>
       <c r="D355" s="5">
         <v>5.0893033191414361</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>86.063307441000006</v>
       </c>
       <c r="C356" s="5">
         <v>0.17346904700001176</v>
       </c>
       <c r="D356" s="5">
         <v>2.4507067276535066</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>86.048974787999995</v>
       </c>
       <c r="C357" s="5">
         <v>-1.4332653000010964E-2</v>
       </c>
       <c r="D357" s="5">
         <v>-0.19966045088850581</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>86.523797361999996</v>
       </c>
       <c r="C358" s="5">
         <v>0.47482257400000094</v>
       </c>
       <c r="D358" s="5">
         <v>6.8263657112418441</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>86.428339942999997</v>
       </c>
       <c r="C359" s="5">
         <v>-9.5457418999998822E-2</v>
       </c>
       <c r="D359" s="5">
         <v>-1.3158967514378062</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>86.543040082000005</v>
       </c>
       <c r="C360" s="5">
         <v>0.11470013900000708</v>
       </c>
       <c r="D360" s="5">
         <v>1.6042108002605415</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>86.794488822999995</v>
       </c>
       <c r="C361" s="5">
         <v>0.25144874099999015</v>
       </c>
       <c r="D361" s="5">
         <v>3.5428303822603757</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>86.868661240999998</v>
       </c>
       <c r="C362" s="5">
         <v>7.4172418000003404E-2</v>
       </c>
       <c r="D362" s="5">
         <v>1.0303239733864045</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>86.888964673000004</v>
       </c>
       <c r="C363" s="5">
         <v>2.0303432000005728E-2</v>
       </c>
       <c r="D363" s="5">
         <v>0.28083157168943274</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>87.478953558000001</v>
       </c>
       <c r="C364" s="5">
         <v>0.5899888849999968</v>
       </c>
       <c r="D364" s="5">
         <v>8.4594711189951219</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>87.76980408</v>
       </c>
       <c r="C365" s="5">
         <v>0.2908505219999995</v>
       </c>
       <c r="D365" s="5">
         <v>4.0635400755431927</v>
       </c>
       <c r="E365" s="5">
         <v>2.5417579245603283</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>87.795646880000007</v>
       </c>
       <c r="C366" s="5">
         <v>2.5842800000006605E-2</v>
       </c>
       <c r="D366" s="5">
         <v>0.35389881280685209</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>87.915314464999994</v>
       </c>
       <c r="C367" s="5">
         <v>0.11966758499998775</v>
       </c>
       <c r="D367" s="5">
         <v>1.6479465439222185</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>85.537037170999994</v>
       </c>
       <c r="C368" s="5">
         <v>-2.3782772940000001</v>
       </c>
       <c r="D368" s="5">
         <v>-28.042505894035465</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>62.953593898000001</v>
       </c>
       <c r="C369" s="5">
         <v>-22.583443272999993</v>
       </c>
       <c r="D369" s="5">
         <v>-97.474217785045411</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>66.717278754999995</v>
       </c>
       <c r="C370" s="5">
         <v>3.7636848569999941</v>
       </c>
       <c r="D370" s="5">
         <v>100.73058543805504</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>71.520561091999994</v>
       </c>
       <c r="C371" s="5">
         <v>4.8032823369999988</v>
       </c>
       <c r="D371" s="5">
         <v>130.30908276377465</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>72.691803327000002</v>
       </c>
       <c r="C372" s="5">
         <v>1.1712422350000082</v>
       </c>
       <c r="D372" s="5">
         <v>21.521846452900384</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>73.837385499000007</v>
       </c>
       <c r="C373" s="5">
         <v>1.1455821720000046</v>
       </c>
       <c r="D373" s="5">
         <v>20.639744838008145</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>74.616491882999995</v>
       </c>
       <c r="C374" s="5">
         <v>0.77910638399998788</v>
       </c>
       <c r="D374" s="5">
         <v>13.42327828777654</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>76.382432266999999</v>
       </c>
       <c r="C375" s="5">
         <v>1.7659403840000039</v>
       </c>
       <c r="D375" s="5">
         <v>32.404846767002482</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>76.613686822000005</v>
       </c>
       <c r="C376" s="5">
         <v>0.23125455500000669</v>
       </c>
       <c r="D376" s="5">
         <v>3.6942181449986622</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>76.771026112000001</v>
       </c>
       <c r="C377" s="5">
         <v>0.15733928999999591</v>
       </c>
       <c r="D377" s="5">
         <v>2.49243229276781</v>
       </c>
       <c r="E377" s="5">
         <v>-12.531391727814366</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>77.850477530000006</v>
       </c>
       <c r="C378" s="5">
         <v>1.079451418000005</v>
       </c>
       <c r="D378" s="5">
         <v>18.240763592897281</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>76.708546459999994</v>
       </c>
       <c r="C379" s="5">
         <v>-1.1419310700000125</v>
       </c>
       <c r="D379" s="5">
         <v>-16.249063682058772</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>77.967834936000003</v>
       </c>
       <c r="C380" s="5">
         <v>1.2592884760000089</v>
       </c>
       <c r="D380" s="5">
         <v>21.579584265025488</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>79.076593083000006</v>
       </c>
       <c r="C381" s="5">
         <v>1.1087581470000032</v>
       </c>
       <c r="D381" s="5">
         <v>18.464903454186942</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>79.596974759999995</v>
       </c>
       <c r="C382" s="5">
         <v>0.52038167699998894</v>
       </c>
       <c r="D382" s="5">
         <v>8.18905862718462</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>79.978642671000003</v>
       </c>
       <c r="C383" s="5">
         <v>0.38166791100000808</v>
       </c>
       <c r="D383" s="5">
         <v>5.908205789681964</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>82.740655173999997</v>
       </c>
       <c r="C384" s="5">
         <v>2.762012502999994</v>
       </c>
       <c r="D384" s="5">
         <v>50.293124507699652</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>83.103751979999998</v>
       </c>
       <c r="C385" s="5">
         <v>0.36309680600000149</v>
       </c>
       <c r="D385" s="5">
         <v>5.3950261353735263</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>83.595368019000006</v>
       </c>
       <c r="C386" s="5">
         <v>0.49161603900000728</v>
       </c>
       <c r="D386" s="5">
         <v>7.3344133109016996</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>84.394667065999997</v>
       </c>
       <c r="C387" s="5">
         <v>0.79929904699999099</v>
       </c>
       <c r="D387" s="5">
         <v>12.096868990141418</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>84.791148227999997</v>
       </c>
       <c r="C388" s="5">
         <v>0.39648116200000061</v>
       </c>
       <c r="D388" s="5">
         <v>5.7855008186716406</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>85.295377137000003</v>
       </c>
       <c r="C389" s="5">
         <v>0.50422890900000539</v>
       </c>
       <c r="D389" s="5">
         <v>7.374147331376224</v>
       </c>
       <c r="E389" s="5">
         <v>11.103604389192313</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>85.172522228000005</v>
       </c>
       <c r="C390" s="5">
         <v>-0.12285490899999729</v>
       </c>
       <c r="D390" s="5">
         <v>-1.714789132814587</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>86.015833146999995</v>
       </c>
       <c r="C391" s="5">
         <v>0.84331091899998967</v>
       </c>
       <c r="D391" s="5">
         <v>12.550312166074074</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>86.145838748000003</v>
       </c>
       <c r="C392" s="5">
         <v>0.13000560100000769</v>
       </c>
       <c r="D392" s="5">
         <v>1.828850818015848</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>86.770553715999995</v>
       </c>
       <c r="C393" s="5">
         <v>0.62471496799999215</v>
       </c>
       <c r="D393" s="5">
         <v>9.0578120735079324</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>86.959670665000004</v>
       </c>
       <c r="C394" s="5">
         <v>0.18911694900000953</v>
       </c>
       <c r="D394" s="5">
         <v>2.6469878101401889</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>86.807124165999994</v>
       </c>
       <c r="C395" s="5">
         <v>-0.15254649900001027</v>
       </c>
       <c r="D395" s="5">
         <v>-2.0848736226557696</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>89.528086942000002</v>
       </c>
       <c r="C396" s="5">
         <v>2.7209627760000075</v>
       </c>
       <c r="D396" s="5">
         <v>44.826231198664644</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>89.984174726999996</v>
       </c>
       <c r="C397" s="5">
         <v>0.45608778499999403</v>
       </c>
       <c r="D397" s="5">
         <v>6.2874534186426745</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>90.375732049999996</v>
       </c>
       <c r="C398" s="5">
         <v>0.39155732300000068</v>
       </c>
       <c r="D398" s="5">
         <v>5.3484819933153238</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>90.601545553999998</v>
       </c>
       <c r="C399" s="5">
         <v>0.22581350400000133</v>
       </c>
       <c r="D399" s="5">
         <v>3.0398784745969687</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>91.665747148999998</v>
       </c>
       <c r="C400" s="5">
         <v>1.0642015950000001</v>
       </c>
       <c r="D400" s="5">
         <v>15.042342490314731</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>91.197618448</v>
       </c>
       <c r="C401" s="5">
         <v>-0.4681287009999977</v>
       </c>
       <c r="D401" s="5">
         <v>-5.9590570630720148</v>
       </c>
       <c r="E401" s="5">
         <v>6.9197669429609476</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>91.432536847999998</v>
       </c>
       <c r="C402" s="5">
         <v>0.23491839999999797</v>
       </c>
       <c r="D402" s="5">
         <v>3.1352841543794918</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>91.501829248000007</v>
       </c>
       <c r="C403" s="5">
         <v>6.9292400000009025E-2</v>
       </c>
       <c r="D403" s="5">
         <v>0.9132235481663642</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>91.974864753999995</v>
       </c>
       <c r="C404" s="5">
         <v>0.473035505999988</v>
       </c>
       <c r="D404" s="5">
         <v>6.3830847048008676</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>91.957834847000001</v>
       </c>
       <c r="C405" s="5">
         <v>-1.7029906999994182E-2</v>
       </c>
       <c r="D405" s="5">
         <v>-0.2219637940005792</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>92.290444406999995</v>
       </c>
       <c r="C406" s="5">
         <v>0.33260955999999453</v>
       </c>
       <c r="D406" s="5">
         <v>4.4277691234096084</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>92.818939786000001</v>
       </c>
       <c r="C407" s="5">
         <v>0.52849537900000598</v>
       </c>
       <c r="D407" s="5">
         <v>7.0923365445892728</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>93.422619408000003</v>
       </c>
       <c r="C408" s="5">
         <v>0.60367962200000136</v>
       </c>
       <c r="D408" s="5">
         <v>8.0899307627560813</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>94.256307445999994</v>
       </c>
       <c r="C409" s="5">
         <v>0.83368803799999114</v>
       </c>
       <c r="D409" s="5">
         <v>11.250144546378515</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>94.233150722999994</v>
       </c>
       <c r="C410" s="5">
         <v>-2.3156722999999602E-2</v>
       </c>
       <c r="D410" s="5">
         <v>-0.29441584341455274</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>94.613692677000003</v>
       </c>
       <c r="C411" s="5">
         <v>0.38054195400000879</v>
       </c>
       <c r="D411" s="5">
         <v>4.9550569522433641</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>94.907445860999999</v>
       </c>
       <c r="C412" s="5">
         <v>0.29375318399999628</v>
       </c>
       <c r="D412" s="5">
         <v>3.7900009050001238</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>95.274461627999997</v>
       </c>
       <c r="C413" s="5">
         <v>0.36701576699999805</v>
       </c>
       <c r="D413" s="5">
         <v>4.7404920829069663</v>
       </c>
       <c r="E413" s="5">
         <v>4.4703395213380182</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>96.204710117999994</v>
       </c>
       <c r="C414" s="5">
         <v>0.93024848999999676</v>
       </c>
       <c r="D414" s="5">
         <v>12.366792345326205</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>96.693654690000002</v>
       </c>
       <c r="C415" s="5">
         <v>0.48894457200000829</v>
       </c>
       <c r="D415" s="5">
         <v>6.2722023372792091</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>97.069270220999996</v>
       </c>
       <c r="C416" s="5">
         <v>0.37561553099999401</v>
       </c>
       <c r="D416" s="5">
         <v>4.7624074460934862</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>97.127875199000002</v>
       </c>
       <c r="C417" s="5">
         <v>5.8604978000005303E-2</v>
       </c>
       <c r="D417" s="5">
         <v>0.72690325022417568</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>97.494753003</v>
       </c>
       <c r="C418" s="5">
         <v>0.36687780399999781</v>
       </c>
       <c r="D418" s="5">
         <v>4.628081844115961</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>98.219543665000003</v>
       </c>
       <c r="C419" s="5">
         <v>0.72479066200000375</v>
       </c>
       <c r="D419" s="5">
         <v>9.2949319847912104</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>98.576942584999998</v>
       </c>
       <c r="C420" s="5">
         <v>0.35739891999999429</v>
       </c>
       <c r="D420" s="5">
         <v>4.4549884686286845</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>98.716901364999998</v>
       </c>
       <c r="C421" s="5">
         <v>0.13995878000000062</v>
       </c>
       <c r="D421" s="5">
         <v>1.7171182235051985</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>99.282297176</v>
       </c>
       <c r="C422" s="5">
         <v>0.56539581100000191</v>
       </c>
       <c r="D422" s="5">
         <v>7.0936275032978724</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>99.336259287999994</v>
       </c>
       <c r="C423" s="5">
         <v>5.3962111999993567E-2</v>
       </c>
       <c r="D423" s="5">
         <v>0.65417967461942617</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>99.439600850000005</v>
       </c>
       <c r="C424" s="5">
         <v>0.10334156200001132</v>
       </c>
       <c r="D424" s="5">
         <v>1.2555525726072769</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>99.736347046000006</v>
       </c>
       <c r="C425" s="5">
         <v>0.29674619600000085</v>
       </c>
       <c r="D425" s="5">
         <v>3.6403863597950892</v>
       </c>
       <c r="E425" s="5">
         <v>4.6831914258633978</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>99.639376654000003</v>
       </c>
       <c r="C426" s="5">
         <v>-9.6970392000002903E-2</v>
       </c>
       <c r="D426" s="5">
         <v>-1.1605019687771168</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>99.517855099000002</v>
       </c>
       <c r="C427" s="5">
         <v>-0.12152155500000106</v>
       </c>
       <c r="D427" s="5">
         <v>-1.4537590947601764</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>99.498684050999998</v>
       </c>
       <c r="C428" s="5">
         <v>-1.9171048000004021E-2</v>
       </c>
       <c r="D428" s="5">
         <v>-0.23092236847795933</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>99.734719053999996</v>
       </c>
       <c r="C429" s="5">
         <v>0.2360350029999978</v>
       </c>
       <c r="D429" s="5">
         <v>2.8841279489174143</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>99.755132552000006</v>
       </c>
       <c r="C430" s="5">
         <v>2.0413498000010577E-2</v>
       </c>
       <c r="D430" s="5">
         <v>0.24589022487691015</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>98.804775911999997</v>
       </c>
       <c r="C431" s="5">
         <v>-0.95035664000000963</v>
       </c>
       <c r="D431" s="5">
         <v>-10.851867515242331</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>99.382918896000007</v>
       </c>
       <c r="C432" s="5">
         <v>0.57814298400001007</v>
       </c>
       <c r="D432" s="5">
         <v>7.2520802960290398</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>99.442285749999996</v>
       </c>
       <c r="C433" s="5">
         <v>5.9366853999989644E-2</v>
       </c>
       <c r="D433" s="5">
         <v>0.71918543476039432</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>99.490284161999995</v>
       </c>
       <c r="C434" s="5">
         <v>4.7998411999998325E-2</v>
       </c>
       <c r="D434" s="5">
         <v>0.58075140738869102</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>99.885173742999996</v>
       </c>
       <c r="C435" s="5">
         <v>0.39488958100000104</v>
       </c>
       <c r="D435" s="5">
         <v>4.8683167085626922</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>100.35048813</v>
       </c>
       <c r="C436" s="5">
         <v>0.46531438700000649</v>
       </c>
       <c r="D436" s="5">
         <v>5.7356695421993731</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>100.82949682</v>
       </c>
       <c r="C437" s="5">
         <v>0.47900869000000057</v>
       </c>
       <c r="D437" s="5">
         <v>5.8808274254096515</v>
       </c>
       <c r="E437" s="5">
         <v>1.0960395145571233</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>100.81591057999999</v>
+        <v>100.72576702000001</v>
       </c>
       <c r="C438" s="5">
-        <v>-1.3586240000009298E-2</v>
+        <v>-0.10372979999999643</v>
       </c>
       <c r="D438" s="5">
-        <v>-0.16157385975289484</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.2275560650433559</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
-    </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B439" s="5">
+        <v>100.47096221</v>
+      </c>
+      <c r="C439" s="5">
+        <v>-0.25480481000001021</v>
+      </c>
+      <c r="D439" s="5">
+        <v>-2.9937447338622469</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
     </row>
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
     </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>dalsrvoa</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>