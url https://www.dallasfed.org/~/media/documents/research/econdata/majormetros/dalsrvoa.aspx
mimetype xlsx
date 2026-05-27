--- v5 (2026-04-17)
+++ v6 (2026-05-27)
@@ -1,84 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{2FE4F0B2-8CD4-4C02-B9A2-E652A633BD55}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{CA59FF0E-620D-4FA1-A20E-28AE64156258}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{8EE3C02B-C9EE-4018-9B22-F4EFB236DAD7}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{A72BA307-4B13-47EE-A374-3AF7D5C764E5}"/>
   </bookViews>
   <sheets>
     <sheet name="dalsrvoa" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Dallas—Plano—Irving Other Services Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry February 2026</t>
+    <t>Last data entry April 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -916,51 +917,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E6766C67-BC6D-48D2-AFB9-445AAC9B238F}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2BE2CDA6-0D12-4262-884C-031BEA55E3BF}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="9" style="3"/>
     <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
     <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
@@ -7134,112 +7135,136 @@
         <v>5.8808274254096515</v>
       </c>
       <c r="E437" s="5">
         <v>1.0960395145571233</v>
       </c>
     </row>
     <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>100.72576702000001</v>
       </c>
       <c r="C438" s="5">
         <v>-0.10372979999999643</v>
       </c>
       <c r="D438" s="5">
         <v>-1.2275560650433559</v>
       </c>
     </row>
     <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>100.47096221</v>
+        <v>100.42534539</v>
       </c>
       <c r="C439" s="5">
-        <v>-0.25480481000001021</v>
+        <v>-0.30042163000000244</v>
       </c>
       <c r="D439" s="5">
-        <v>-2.9937447338622469</v>
+        <v>-3.5209517895890108</v>
       </c>
     </row>
     <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
+      <c r="B440" s="5">
+        <v>99.592386430000005</v>
+      </c>
+      <c r="C440" s="5">
+        <v>-0.83295895999999914</v>
+      </c>
+      <c r="D440" s="5">
+        <v>-9.511443594457635</v>
+      </c>
     </row>
     <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
+      <c r="B441" s="5">
+        <v>100.10295164999999</v>
+      </c>
+      <c r="C441" s="5">
+        <v>0.51056521999998949</v>
+      </c>
+      <c r="D441" s="5">
+        <v>6.3283149681926609</v>
+      </c>
     </row>
     <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
     <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
     <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
     <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
     <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>dalsrvoa</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>