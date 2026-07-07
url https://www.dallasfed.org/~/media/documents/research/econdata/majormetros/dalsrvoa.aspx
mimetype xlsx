--- v6 (2026-05-27)
+++ v7 (2026-07-07)
@@ -1,99 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{CA59FF0E-620D-4FA1-A20E-28AE64156258}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{26D6D144-131C-4ABD-AA55-E04378E15D59}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{A72BA307-4B13-47EE-A374-3AF7D5C764E5}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{2C1BAD15-E22C-4481-98B5-C324C5100B09}"/>
   </bookViews>
   <sheets>
     <sheet name="dalsrvoa" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Dallas—Plano—Irving Other Services Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry April 2026</t>
+    <t>Last data entry May 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -917,6341 +917,6350 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2BE2CDA6-0D12-4262-884C-031BEA55E3BF}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AE20DC8E-552B-47B6-B244-4E265157A185}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>51.974403737999999</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6">
+        <v>51.974403256000002</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>52.158997712000001</v>
+        <v>52.158993379999998</v>
       </c>
       <c r="C7" s="5">
-        <v>0.18459397400000199</v>
+        <v>0.18459012399999608</v>
       </c>
       <c r="D7" s="5">
-        <v>4.3462053717591598</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6">
+        <v>4.3461129879048599</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>52.286455205999999</v>
+        <v>52.286474871000003</v>
       </c>
       <c r="C8" s="5">
-        <v>0.12745749399999795</v>
+        <v>0.12748149100000461</v>
       </c>
       <c r="D8" s="5">
-        <v>2.9720943354079488</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6">
+        <v>2.9726616986756715</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>53.245503820000003</v>
+        <v>53.245471684999998</v>
       </c>
       <c r="C9" s="5">
-        <v>0.95904861400000385</v>
+        <v>0.95899681399999537</v>
       </c>
       <c r="D9" s="5">
-        <v>24.372651936209987</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6">
+        <v>24.37118987989011</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>53.252961861999999</v>
+        <v>53.252961763999998</v>
       </c>
       <c r="C10" s="5">
-        <v>7.4580419999961123E-3</v>
+        <v>7.4900790000000939E-3</v>
       </c>
       <c r="D10" s="5">
-        <v>0.16821229216423816</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6">
+        <v>0.16893553136052564</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>53.195132563999998</v>
+        <v>53.195135074</v>
       </c>
       <c r="C11" s="5">
-        <v>-5.7829298000001472E-2</v>
+        <v>-5.7826689999998848E-2</v>
       </c>
       <c r="D11" s="5">
-        <v>-1.2953679768524351</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6">
+        <v>-1.2953099088525377</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>53.420072875999999</v>
+        <v>53.420069400000003</v>
       </c>
       <c r="C12" s="5">
-        <v>0.22494031200000109</v>
+        <v>0.22493432600000318</v>
       </c>
       <c r="D12" s="5">
-        <v>5.1939995952854368</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6">
+        <v>5.1938578940862623</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>53.940899498999997</v>
+        <v>53.940903149999997</v>
       </c>
       <c r="C13" s="5">
-        <v>0.52082662299999782</v>
+        <v>0.52083374999999421</v>
       </c>
       <c r="D13" s="5">
-        <v>12.347780724164847</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6">
+        <v>12.34795970020388</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>53.816978224000003</v>
+        <v>53.816979078999999</v>
       </c>
       <c r="C14" s="5">
-        <v>-0.12392127499999361</v>
+        <v>-0.12392407099999758</v>
       </c>
       <c r="D14" s="5">
-        <v>-2.722255027264664</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6">
+        <v>-2.7223154927664805</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>53.654451381999998</v>
+        <v>53.654455431999999</v>
       </c>
       <c r="C15" s="5">
-        <v>-0.16252684200000544</v>
+        <v>-0.16252364700000044</v>
       </c>
       <c r="D15" s="5">
-        <v>-3.5643978991674041</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6">
+        <v>-3.56432893321732</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>53.695930048000001</v>
+        <v>53.695934426000001</v>
       </c>
       <c r="C16" s="5">
-        <v>4.1478666000003273E-2</v>
+        <v>4.147899400000199E-2</v>
       </c>
       <c r="D16" s="5">
-        <v>0.93163902238724283</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5">
+        <v>0.93164635021973918</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>53.621660220999999</v>
+        <v>53.621664213999999</v>
       </c>
       <c r="C17" s="5">
-        <v>-7.4269827000001953E-2</v>
+        <v>-7.4270212000001834E-2</v>
       </c>
       <c r="D17" s="5">
-        <v>-1.6472181806768571</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5">
+        <v>-1.6472265213910986</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>53.819829071999997</v>
+        <v>53.819830320000001</v>
       </c>
       <c r="C18" s="5">
-        <v>0.19816885099999837</v>
+        <v>0.19816610600000217</v>
       </c>
       <c r="D18" s="5">
-        <v>4.5260871348402398</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5">
+        <v>4.526022816579256</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>53.835891533000002</v>
+        <v>53.835889686999998</v>
       </c>
       <c r="C19" s="5">
-        <v>1.6062461000004191E-2</v>
+        <v>1.6059366999996882E-2</v>
       </c>
       <c r="D19" s="5">
-        <v>0.35872696460634845</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5">
+        <v>0.35865774375722914</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>53.872490182999996</v>
+        <v>53.872503899999998</v>
       </c>
       <c r="C20" s="5">
-        <v>3.6598649999994848E-2</v>
+        <v>3.6614213000000007E-2</v>
       </c>
       <c r="D20" s="5">
-        <v>0.8188396698503686</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5">
+        <v>0.81918920023209552</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>54.060042873</v>
+        <v>54.060012266999998</v>
       </c>
       <c r="C21" s="5">
-        <v>0.18755269000000396</v>
+        <v>0.18750836699999951</v>
       </c>
       <c r="D21" s="5">
-        <v>4.2586317719288891</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5">
+        <v>4.257604911010282</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>54.207372647</v>
+        <v>54.207375040000002</v>
       </c>
       <c r="C22" s="5">
-        <v>0.14732977399999925</v>
+        <v>0.14736277300000467</v>
       </c>
       <c r="D22" s="5">
-        <v>3.3198265808475513</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5">
+        <v>3.3205832489147324</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>54.439250743999999</v>
+        <v>54.439254552999998</v>
       </c>
       <c r="C23" s="5">
-        <v>0.23187809699999917</v>
+        <v>0.23187951299999554</v>
       </c>
       <c r="D23" s="5">
-        <v>5.2556393787881905</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5">
+        <v>5.2556719944983232</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>54.483544344999999</v>
+        <v>54.483538195000001</v>
       </c>
       <c r="C24" s="5">
-        <v>4.4293600999999683E-2</v>
+        <v>4.4283642000003454E-2</v>
       </c>
       <c r="D24" s="5">
-        <v>0.98074133203671643</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5">
+        <v>0.98051976515762806</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>54.641653198</v>
+        <v>54.641656611999998</v>
       </c>
       <c r="C25" s="5">
-        <v>0.15810885300000166</v>
+        <v>0.15811841699999718</v>
       </c>
       <c r="D25" s="5">
-        <v>3.5384693765076802</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5">
+        <v>3.5386872522382706</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>54.791415579999999</v>
+        <v>54.791417078000002</v>
       </c>
       <c r="C26" s="5">
-        <v>0.14976238199999869</v>
+        <v>0.14976046600000359</v>
       </c>
       <c r="D26" s="5">
-        <v>3.3390070558431351</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5">
+        <v>3.3389634801610946</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>54.921554739999998</v>
+        <v>54.921558353000002</v>
       </c>
       <c r="C27" s="5">
-        <v>0.13013915999999881</v>
+        <v>0.13014127499999972</v>
       </c>
       <c r="D27" s="5">
-        <v>2.8877390701971262</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5">
+        <v>2.8877865360493082</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>55.100144147000002</v>
+        <v>55.100148015999999</v>
       </c>
       <c r="C28" s="5">
-        <v>0.17858940700000403</v>
+        <v>0.17858966299999679</v>
       </c>
       <c r="D28" s="5">
-        <v>3.9726097761261459</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5">
+        <v>3.972615306885352</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>55.202231763</v>
+        <v>55.202235381000001</v>
       </c>
       <c r="C29" s="5">
-        <v>0.1020876159999986</v>
+        <v>0.10208736500000271</v>
       </c>
       <c r="D29" s="5">
-        <v>2.2461145209062838</v>
+        <v>2.2461087827236659</v>
       </c>
       <c r="E29" s="5">
-        <v>2.9476363385350757</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5">
+        <v>2.9476354196916743</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>55.051654016999997</v>
+        <v>55.051656747999999</v>
       </c>
       <c r="C30" s="5">
-        <v>-0.15057774600000329</v>
+        <v>-0.15057863300000207</v>
       </c>
       <c r="D30" s="5">
-        <v>-3.2246327054241353</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5">
+        <v>-3.2246512083368262</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>55.211554577999998</v>
+        <v>55.211555316999998</v>
       </c>
       <c r="C31" s="5">
-        <v>0.15990056100000061</v>
+        <v>0.15989856899999921</v>
       </c>
       <c r="D31" s="5">
-        <v>3.5416892236433739</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5">
+        <v>3.5416442164727835</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>55.348322852000003</v>
+        <v>55.348330740000002</v>
       </c>
       <c r="C32" s="5">
-        <v>0.13676827400000491</v>
+        <v>0.13677542300000312</v>
       </c>
       <c r="D32" s="5">
-        <v>3.0134373769532319</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5">
+        <v>3.0135970034696591</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>56.187305883999997</v>
+        <v>56.187277201999997</v>
       </c>
       <c r="C33" s="5">
-        <v>0.83898303199999447</v>
+        <v>0.83894646199999556</v>
       </c>
       <c r="D33" s="5">
-        <v>19.78568409840944</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5">
+        <v>19.784745480290368</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>55.386300304000002</v>
+        <v>55.386306234000003</v>
       </c>
       <c r="C34" s="5">
-        <v>-0.80100557999999467</v>
+        <v>-0.80097096799999434</v>
       </c>
       <c r="D34" s="5">
-        <v>-15.827588627286648</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5">
+        <v>-15.826964869543914</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>55.522493304999998</v>
+        <v>55.522498653</v>
       </c>
       <c r="C35" s="5">
-        <v>0.13619300099999521</v>
+        <v>0.13619241899999679</v>
       </c>
       <c r="D35" s="5">
-        <v>2.9909944774303865</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5">
+        <v>2.9909811979413004</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>55.745884893000003</v>
+        <v>55.745875362</v>
       </c>
       <c r="C36" s="5">
-        <v>0.22339158800000547</v>
+        <v>0.22337670900000006</v>
       </c>
       <c r="D36" s="5">
-        <v>4.9364189962582072</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5">
+        <v>4.9360824108069634</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>55.259275907000003</v>
+        <v>55.259278119999998</v>
       </c>
       <c r="C37" s="5">
-        <v>-0.48660898600000024</v>
+        <v>-0.48659724200000198</v>
       </c>
       <c r="D37" s="5">
-        <v>-9.9863208042806235</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5">
+        <v>-9.9860928679148522</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>55.286128277000003</v>
+        <v>55.286129735000003</v>
       </c>
       <c r="C38" s="5">
-        <v>2.6852370000000292E-2</v>
+        <v>2.6851615000005324E-2</v>
       </c>
       <c r="D38" s="5">
-        <v>0.58468199432346601</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5">
+        <v>0.5846654875589552</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>55.237614436999998</v>
+        <v>55.237616762000002</v>
       </c>
       <c r="C39" s="5">
-        <v>-4.8513840000005359E-2</v>
+        <v>-4.8512973000001125E-2</v>
       </c>
       <c r="D39" s="5">
-        <v>-1.0479384359331045</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5">
+        <v>-1.0479197708165744</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>55.268187652999998</v>
+        <v>55.268191913999999</v>
       </c>
       <c r="C40" s="5">
-        <v>3.0573216000000514E-2</v>
+        <v>3.0575151999997274E-2</v>
       </c>
       <c r="D40" s="5">
-        <v>0.66620816201905519</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5">
+        <v>0.66625044897075103</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>55.418422886999998</v>
+        <v>55.418426609999997</v>
       </c>
       <c r="C41" s="5">
-        <v>0.15023523400000016</v>
+        <v>0.15023469599999828</v>
       </c>
       <c r="D41" s="5">
-        <v>3.3111667525787647</v>
+        <v>3.3111544581794883</v>
       </c>
       <c r="E41" s="5">
-        <v>0.39163475297190331</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5">
+        <v>0.39163491751350588</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>56.151217797000001</v>
+        <v>56.151221604</v>
       </c>
       <c r="C42" s="5">
-        <v>0.73279491000000263</v>
+        <v>0.73279499400000248</v>
       </c>
       <c r="D42" s="5">
-        <v>17.073932628593759</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5">
+        <v>17.073933498553238</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>56.209869027000003</v>
+        <v>56.209869814000001</v>
       </c>
       <c r="C43" s="5">
-        <v>5.8651230000002386E-2</v>
+        <v>5.86482100000012E-2</v>
       </c>
       <c r="D43" s="5">
-        <v>1.2606533340391968</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5">
+        <v>1.2605879626594207</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>56.458485152000002</v>
+        <v>56.458485007999997</v>
       </c>
       <c r="C44" s="5">
-        <v>0.24861612499999808</v>
+        <v>0.24861519399999565</v>
       </c>
       <c r="D44" s="5">
-        <v>5.4386351834369906</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5">
+        <v>5.4386142412427008</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>56.111489235999997</v>
+        <v>56.111473691</v>
       </c>
       <c r="C45" s="5">
-        <v>-0.34699591600000446</v>
+        <v>-0.34701131699999621</v>
       </c>
       <c r="D45" s="5">
-        <v>-7.1309746196579145</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5">
+        <v>-7.1312805154908681</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>56.253911776000002</v>
+        <v>56.253916529999998</v>
       </c>
       <c r="C46" s="5">
-        <v>0.14242254000000543</v>
+        <v>0.14244283899999743</v>
       </c>
       <c r="D46" s="5">
-        <v>3.0887299165127891</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5">
+        <v>3.0891771750924946</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>56.345950002000002</v>
+        <v>56.34595478</v>
       </c>
       <c r="C47" s="5">
-        <v>9.2038225999999668E-2</v>
+        <v>9.2038250000001653E-2</v>
       </c>
       <c r="D47" s="5">
-        <v>1.9811098221037104</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5">
+        <v>1.9811101744254156</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>56.548558288000002</v>
+        <v>56.548553599999998</v>
       </c>
       <c r="C48" s="5">
-        <v>0.20260828600000025</v>
+        <v>0.20259881999999863</v>
       </c>
       <c r="D48" s="5">
-        <v>4.4013170424929582</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5">
+        <v>4.4011069457718488</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>56.80403862</v>
+        <v>56.804030281999999</v>
       </c>
       <c r="C49" s="5">
-        <v>0.25548033199999765</v>
+        <v>0.25547668200000118</v>
       </c>
       <c r="D49" s="5">
-        <v>5.5582360078066939</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5">
+        <v>5.5581550871348195</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>56.780784556999997</v>
+        <v>56.780779879000001</v>
       </c>
       <c r="C50" s="5">
-        <v>-2.32540630000031E-2</v>
+        <v>-2.3250402999998698E-2</v>
       </c>
       <c r="D50" s="5">
-        <v>-0.49014352862125632</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5">
+        <v>-0.49006662938192447</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>57.065778807000001</v>
+        <v>57.065783709000002</v>
       </c>
       <c r="C51" s="5">
-        <v>0.284994250000004</v>
+        <v>0.28500383000000085</v>
       </c>
       <c r="D51" s="5">
-        <v>6.1921261443742326</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5">
+        <v>6.1923405947837296</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>57.120430016</v>
+        <v>57.120440373999998</v>
       </c>
       <c r="C52" s="5">
-        <v>5.4651208999999312E-2</v>
+        <v>5.4656664999995996E-2</v>
       </c>
       <c r="D52" s="5">
-        <v>1.1552982085173413</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5">
+        <v>1.155414054003745</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>57.226341437999999</v>
+        <v>57.226350076000003</v>
       </c>
       <c r="C53" s="5">
-        <v>0.10591142199999837</v>
+        <v>0.10590970200000527</v>
       </c>
       <c r="D53" s="5">
-        <v>2.2478445840030226</v>
+        <v>2.2478072941910954</v>
       </c>
       <c r="E53" s="5">
-        <v>3.262306028965134</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5">
+        <v>3.2623146786952884</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>57.386622297999999</v>
+        <v>57.386627926999999</v>
       </c>
       <c r="C54" s="5">
-        <v>0.1602808600000003</v>
+        <v>0.16027785099999647</v>
       </c>
       <c r="D54" s="5">
-        <v>3.4132485971174686</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5">
+        <v>3.4131830057493762</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>57.380681492000001</v>
+        <v>57.380681166999999</v>
       </c>
       <c r="C55" s="5">
-        <v>-5.9408059999981333E-3</v>
+        <v>-5.946760000000495E-3</v>
       </c>
       <c r="D55" s="5">
-        <v>-0.12415628013391355</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5">
+        <v>-0.12428062905982529</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>57.628727707000003</v>
+        <v>57.628723395999998</v>
       </c>
       <c r="C56" s="5">
-        <v>0.24804621500000223</v>
+        <v>0.24804222899999928</v>
       </c>
       <c r="D56" s="5">
-        <v>5.3125081293288634</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5">
+        <v>5.3124207505030885</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>57.827274795000001</v>
+        <v>57.827263131000002</v>
       </c>
       <c r="C57" s="5">
-        <v>0.19854708799999798</v>
+        <v>0.19853973500000421</v>
       </c>
       <c r="D57" s="5">
-        <v>4.2135840838688265</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5">
+        <v>4.2134253904148711</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>57.867717323999997</v>
+        <v>57.867718468</v>
       </c>
       <c r="C58" s="5">
-        <v>4.0442528999996341E-2</v>
+        <v>4.0455336999997371E-2</v>
       </c>
       <c r="D58" s="5">
-        <v>0.84247695495502928</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5">
+        <v>0.84274496239433727</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>58.016936970000003</v>
+        <v>58.016940067999997</v>
       </c>
       <c r="C59" s="5">
-        <v>0.14921964600000592</v>
+        <v>0.14922159999999707</v>
       </c>
       <c r="D59" s="5">
-        <v>3.138625575867926</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5">
+        <v>3.1386671972279956</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>58.314759226</v>
+        <v>58.314756981999999</v>
       </c>
       <c r="C60" s="5">
-        <v>0.29782225599999634</v>
+        <v>0.29781691400000199</v>
       </c>
       <c r="D60" s="5">
-        <v>6.3369712246117871</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5">
+        <v>6.3368539830315429</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>58.449099396000001</v>
+        <v>58.449073102</v>
       </c>
       <c r="C61" s="5">
-        <v>0.13434017000000154</v>
+        <v>0.13431612000000115</v>
       </c>
       <c r="D61" s="5">
-        <v>2.7997464805822991</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5">
+        <v>2.7992390037510306</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>58.926130589000003</v>
+        <v>58.926113252999997</v>
       </c>
       <c r="C62" s="5">
-        <v>0.47703119300000196</v>
+        <v>0.47704015099999708</v>
       </c>
       <c r="D62" s="5">
-        <v>10.245583696932826</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5">
+        <v>10.245789630645508</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>59.544462029000002</v>
+        <v>59.544473214999996</v>
       </c>
       <c r="C63" s="5">
-        <v>0.61833143999999862</v>
+        <v>0.61835996199999954</v>
       </c>
       <c r="D63" s="5">
-        <v>13.34475385069782</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5">
+        <v>13.345409518215789</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>60.185221609000003</v>
+        <v>60.185253668999998</v>
       </c>
       <c r="C64" s="5">
-        <v>0.64075958000000099</v>
+        <v>0.6407804540000015</v>
       </c>
       <c r="D64" s="5">
-        <v>13.705600874811807</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5">
+        <v>13.70607138387323</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>60.067860777999996</v>
+        <v>60.067894230999997</v>
       </c>
       <c r="C65" s="5">
-        <v>-0.11736083100000627</v>
+        <v>-0.11735943800000115</v>
       </c>
       <c r="D65" s="5">
-        <v>-2.3150590613374988</v>
+        <v>-2.3150306570596357</v>
       </c>
       <c r="E65" s="5">
-        <v>4.9654045123233237</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5">
+        <v>4.965447125714384</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>60.071666616000002</v>
+        <v>60.071685440000003</v>
       </c>
       <c r="C66" s="5">
-        <v>3.8058380000052239E-3</v>
+        <v>3.7912090000062904E-3</v>
       </c>
       <c r="D66" s="5">
-        <v>7.6057268584661664E-2</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5">
+        <v>7.5764773557307485E-2</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>59.967215328000002</v>
+        <v>59.967212928999999</v>
       </c>
       <c r="C67" s="5">
-        <v>-0.10445128799999992</v>
+        <v>-0.10447251100000443</v>
       </c>
       <c r="D67" s="5">
-        <v>-2.0666946133931718</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5">
+        <v>-2.0671098859880277</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>60.154404716000002</v>
+        <v>60.154390603000003</v>
       </c>
       <c r="C68" s="5">
-        <v>0.18718938800000018</v>
+        <v>0.1871776740000044</v>
       </c>
       <c r="D68" s="5">
-        <v>3.8108184174878934</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5">
+        <v>3.810575989099485</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>60.145400359</v>
+        <v>60.145367372999999</v>
       </c>
       <c r="C69" s="5">
-        <v>-9.0043570000020168E-3</v>
+        <v>-9.0232300000039345E-3</v>
       </c>
       <c r="D69" s="5">
-        <v>-0.17947708320819045</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5">
+        <v>-0.17985299640177477</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>60.436022854999997</v>
+        <v>60.436009566999999</v>
       </c>
       <c r="C70" s="5">
-        <v>0.29062249599999745</v>
+        <v>0.29064219400000013</v>
       </c>
       <c r="D70" s="5">
-        <v>5.9550058299932429</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5">
+        <v>5.9554235930196819</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>60.786670979</v>
+        <v>60.786650786000003</v>
       </c>
       <c r="C71" s="5">
-        <v>0.35064812400000278</v>
+        <v>0.35064121900000345</v>
       </c>
       <c r="D71" s="5">
-        <v>7.1888951084690733</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5">
+        <v>7.188750627756213</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>61.054531597</v>
+        <v>61.054575598</v>
       </c>
       <c r="C72" s="5">
-        <v>0.26786061800000027</v>
+        <v>0.26792481199999685</v>
       </c>
       <c r="D72" s="5">
-        <v>5.4179409936893963</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5">
+        <v>5.4192729087959135</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>61.435574113999998</v>
+        <v>61.435501889000001</v>
       </c>
       <c r="C73" s="5">
-        <v>0.38104251699999736</v>
+        <v>0.38092629100000153</v>
       </c>
       <c r="D73" s="5">
-        <v>7.7517192576885385</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5">
+        <v>7.7492673230202591</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>61.745767364000002</v>
+        <v>61.745718527999998</v>
       </c>
       <c r="C74" s="5">
-        <v>0.31019325000000464</v>
+        <v>0.31021663899999652</v>
       </c>
       <c r="D74" s="5">
-        <v>6.2300178969889597</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5">
+        <v>6.2305083003695749</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>61.111571623000003</v>
+        <v>61.111578815999998</v>
       </c>
       <c r="C75" s="5">
-        <v>-0.6341957409999992</v>
+        <v>-0.63413971199999963</v>
       </c>
       <c r="D75" s="5">
-        <v>-11.652324988056062</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5">
+        <v>-11.651361685344796</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>61.224984978000002</v>
+        <v>61.225059985000001</v>
       </c>
       <c r="C76" s="5">
-        <v>0.11341335499999872</v>
+        <v>0.11348116900000349</v>
       </c>
       <c r="D76" s="5">
-        <v>2.2498816665716515</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5">
+        <v>2.2512404549710485</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>61.258398100999997</v>
+        <v>61.258535264999999</v>
       </c>
       <c r="C77" s="5">
-        <v>3.3413122999995437E-2</v>
+        <v>3.3475279999997554E-2</v>
       </c>
       <c r="D77" s="5">
-        <v>0.65686121003705189</v>
+        <v>0.65808600903554115</v>
       </c>
       <c r="E77" s="5">
-        <v>1.9819872184228648</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5">
+        <v>1.9821587709088151</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>61.387342818</v>
+        <v>61.387378104</v>
       </c>
       <c r="C78" s="5">
-        <v>0.1289447170000031</v>
+        <v>0.12884283900000071</v>
       </c>
       <c r="D78" s="5">
-        <v>2.5553665207118881</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5">
+        <v>2.553318353976497</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>61.813863120999997</v>
+        <v>61.813872416999999</v>
       </c>
       <c r="C79" s="5">
-        <v>0.42652030299999666</v>
+        <v>0.42649431299999918</v>
       </c>
       <c r="D79" s="5">
-        <v>8.6637308209591488</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5">
+        <v>8.6631773911425505</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>61.940135329999997</v>
+        <v>61.940029525999996</v>
       </c>
       <c r="C80" s="5">
-        <v>0.12627220899999969</v>
+        <v>0.12615710899999755</v>
       </c>
       <c r="D80" s="5">
-        <v>2.4790675742073942</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5">
+        <v>2.4767820452600287</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>62.389153704999998</v>
+        <v>62.389099815999998</v>
       </c>
       <c r="C81" s="5">
-        <v>0.44901837500000141</v>
+        <v>0.44907029000000165</v>
       </c>
       <c r="D81" s="5">
-        <v>9.0544360039623406</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5">
+        <v>9.0555410502788156</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>62.673611264999998</v>
+        <v>62.673593535999998</v>
       </c>
       <c r="C82" s="5">
-        <v>0.28445755999999989</v>
+        <v>0.28449372000000039</v>
       </c>
       <c r="D82" s="5">
-        <v>5.6105975379355799</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5">
+        <v>5.6113337029896293</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>62.793596804000003</v>
+        <v>62.793513032</v>
       </c>
       <c r="C83" s="5">
-        <v>0.1199855390000053</v>
+        <v>0.1199194960000014</v>
       </c>
       <c r="D83" s="5">
-        <v>2.321685676868146</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5">
+        <v>2.3203949488906694</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>62.798954117999997</v>
+        <v>62.799029693999998</v>
       </c>
       <c r="C84" s="5">
-        <v>5.3573139999940622E-3</v>
+        <v>5.5166619999980071E-3</v>
       </c>
       <c r="D84" s="5">
-        <v>0.10242755026781403</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5">
+        <v>0.10547576937443015</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>62.921330787000002</v>
+        <v>62.921236571999998</v>
       </c>
       <c r="C85" s="5">
-        <v>0.12237666900000477</v>
+        <v>0.12220687800000007</v>
       </c>
       <c r="D85" s="5">
-        <v>2.3636733427745416</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5">
+        <v>2.3603558236006572</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>63.134394270000001</v>
+        <v>63.134327208999999</v>
       </c>
       <c r="C86" s="5">
-        <v>0.21306348299999911</v>
+        <v>0.21309063700000053</v>
       </c>
       <c r="D86" s="5">
-        <v>4.1399642618906718</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5">
+        <v>4.1405080640132264</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>63.508173384000003</v>
+        <v>63.508151138999999</v>
       </c>
       <c r="C87" s="5">
-        <v>0.3737791140000013</v>
+        <v>0.37382393000000036</v>
       </c>
       <c r="D87" s="5">
-        <v>7.3404086903275045</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5">
+        <v>7.3413257141241584</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>63.724910358999999</v>
+        <v>63.724982595999997</v>
       </c>
       <c r="C88" s="5">
-        <v>0.21673697499999633</v>
+        <v>0.21683145699999784</v>
       </c>
       <c r="D88" s="5">
-        <v>4.1730398306804251</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5">
+        <v>4.1748947667260561</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>64.124853815999998</v>
+        <v>64.125388592999997</v>
       </c>
       <c r="C89" s="5">
-        <v>0.39994345699999911</v>
+        <v>0.40040599700000001</v>
       </c>
       <c r="D89" s="5">
-        <v>7.7967973514506683</v>
+        <v>7.8061191742450076</v>
       </c>
       <c r="E89" s="5">
-        <v>4.6792861123693186</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5">
+        <v>4.6799247086111384</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>64.293554739000001</v>
+        <v>64.293535078000005</v>
       </c>
       <c r="C90" s="5">
-        <v>0.16870092300000294</v>
+        <v>0.16814648500000828</v>
       </c>
       <c r="D90" s="5">
-        <v>3.2030664991301361</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5">
+        <v>3.1923602889725622</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>64.339929807000004</v>
+        <v>64.339891558000005</v>
       </c>
       <c r="C91" s="5">
-        <v>4.6375068000003239E-2</v>
+        <v>4.6356480000000033E-2</v>
       </c>
       <c r="D91" s="5">
-        <v>0.86900446441089407</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5">
+        <v>0.86865503533644084</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>64.337975604999997</v>
+        <v>64.337722631000005</v>
       </c>
       <c r="C92" s="5">
-        <v>-1.954202000007399E-3</v>
+        <v>-2.1689269999995986E-3</v>
       </c>
       <c r="D92" s="5">
-        <v>-3.6441611030424426E-2</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5">
+        <v>-4.044504628161194E-2</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>64.127617745999999</v>
+        <v>64.127492536999995</v>
       </c>
       <c r="C93" s="5">
-        <v>-0.21035785899999837</v>
+        <v>-0.21023009400001058</v>
       </c>
       <c r="D93" s="5">
-        <v>-3.85369892673606</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5">
+        <v>-3.8514150828972249</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>64.650401021999997</v>
+        <v>64.650323498000006</v>
       </c>
       <c r="C94" s="5">
-        <v>0.52278327599999841</v>
+        <v>0.52283096100001103</v>
       </c>
       <c r="D94" s="5">
-        <v>10.233449100546643</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5">
+        <v>10.23444566673839</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>64.731197281999997</v>
+        <v>64.731025059000004</v>
       </c>
       <c r="C95" s="5">
-        <v>8.079625999999962E-2</v>
+        <v>8.0701560999997923E-2</v>
       </c>
       <c r="D95" s="5">
-        <v>1.5100405497534997</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5">
+        <v>1.5082603264422012</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>64.129478460000001</v>
+        <v>64.129607825999997</v>
       </c>
       <c r="C96" s="5">
-        <v>-0.60171882199999516</v>
+        <v>-0.60141723300000649</v>
       </c>
       <c r="D96" s="5">
-        <v>-10.60179124279178</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5">
+        <v>-10.596772803500688</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>64.478985917000003</v>
+        <v>64.478912819000001</v>
       </c>
       <c r="C97" s="5">
-        <v>0.34950745700000141</v>
+        <v>0.34930499300000406</v>
       </c>
       <c r="D97" s="5">
-        <v>6.7396776287646398</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5">
+        <v>6.7356417503125599</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>64.641791132999998</v>
+        <v>64.641763807999993</v>
       </c>
       <c r="C98" s="5">
-        <v>0.16280521599999531</v>
+        <v>0.16285098899999184</v>
       </c>
       <c r="D98" s="5">
-        <v>3.0723544990904017</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5">
+        <v>3.0732338643149504</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>64.696319388999996</v>
+        <v>64.696324730000001</v>
       </c>
       <c r="C99" s="5">
-        <v>5.4528255999997555E-2</v>
+        <v>5.4560922000007395E-2</v>
       </c>
       <c r="D99" s="5">
-        <v>1.0169635109240183</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5">
+        <v>1.0175760018656277</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>65.056934440999996</v>
+        <v>65.057042284000005</v>
       </c>
       <c r="C100" s="5">
-        <v>0.36061505199999999</v>
+        <v>0.36071755400000427</v>
       </c>
       <c r="D100" s="5">
-        <v>6.897672725908599</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5">
+        <v>6.899693258280859</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>65.360339328999999</v>
+        <v>65.361298318999999</v>
       </c>
       <c r="C101" s="5">
-        <v>0.30340488800000287</v>
+        <v>0.30425603499999454</v>
       </c>
       <c r="D101" s="5">
-        <v>5.7422237510211804</v>
+        <v>5.7587393232411799</v>
       </c>
       <c r="E101" s="5">
-        <v>1.9266874534250134</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5">
+        <v>1.927332922447067</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>64.836607061999999</v>
+        <v>64.836515247999998</v>
       </c>
       <c r="C102" s="5">
-        <v>-0.52373226699999975</v>
+        <v>-0.52478307100000166</v>
       </c>
       <c r="D102" s="5">
-        <v>-9.2029413859071152</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5">
+        <v>-9.2204689699272429</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>65.049440630999996</v>
+        <v>65.049306076999997</v>
       </c>
       <c r="C103" s="5">
-        <v>0.21283356899999717</v>
+        <v>0.21279082899999935</v>
       </c>
       <c r="D103" s="5">
-        <v>4.0110397091946748</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5">
+        <v>4.0102254225243605</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>64.796550590999999</v>
+        <v>64.796061523000006</v>
       </c>
       <c r="C104" s="5">
-        <v>-0.25289003999999693</v>
+        <v>-0.25324455399999124</v>
       </c>
       <c r="D104" s="5">
-        <v>-4.5667204821941194</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5">
+        <v>-4.5729951502478823</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>65.407921783999996</v>
+        <v>65.407667543000002</v>
       </c>
       <c r="C105" s="5">
-        <v>0.61137119299999654</v>
+        <v>0.61160601999999642</v>
       </c>
       <c r="D105" s="5">
-        <v>11.928726032993687</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5">
+        <v>11.933643074318102</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>65.534141551999994</v>
+        <v>65.533944274999996</v>
       </c>
       <c r="C106" s="5">
-        <v>0.12621976799999857</v>
+        <v>0.12627673199999379</v>
       </c>
       <c r="D106" s="5">
-        <v>2.3404148499950761</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5">
+        <v>2.3414915371220202</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>65.581676119999997</v>
+        <v>65.581407154000004</v>
       </c>
       <c r="C107" s="5">
-        <v>4.7534568000003219E-2</v>
+        <v>4.7462879000008229E-2</v>
       </c>
       <c r="D107" s="5">
-        <v>0.87388941205484016</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5">
+        <v>0.87256884336710527</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>66.198537434000002</v>
+        <v>66.198646921999995</v>
       </c>
       <c r="C108" s="5">
-        <v>0.61686131400000477</v>
+        <v>0.61723976799999036</v>
       </c>
       <c r="D108" s="5">
-        <v>11.889823320154115</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5">
+        <v>11.897550937075096</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>66.460251331999999</v>
+        <v>66.460364155999997</v>
       </c>
       <c r="C109" s="5">
-        <v>0.26171389799999645</v>
+        <v>0.26171723400000246</v>
       </c>
       <c r="D109" s="5">
-        <v>4.8486924686949706</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5">
+        <v>4.8487474291136534</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>66.870153670999997</v>
+        <v>66.870362603000004</v>
       </c>
       <c r="C110" s="5">
-        <v>0.40990233899999851</v>
+        <v>0.40999844700000665</v>
       </c>
       <c r="D110" s="5">
-        <v>7.6574535281608069</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5">
+        <v>7.6592968422808383</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>66.956474447999994</v>
+        <v>66.956436240000002</v>
       </c>
       <c r="C111" s="5">
-        <v>8.6320776999997406E-2</v>
+        <v>8.6073636999998371E-2</v>
       </c>
       <c r="D111" s="5">
-        <v>1.5600911915329085</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5">
+        <v>1.5555880219992657</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>67.169697325000001</v>
+        <v>67.170010172000005</v>
       </c>
       <c r="C112" s="5">
-        <v>0.21322287700000686</v>
+        <v>0.21357393200000274</v>
       </c>
       <c r="D112" s="5">
-        <v>3.8890461587117509</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5">
+        <v>3.8955641835361154</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>67.844120821999994</v>
+        <v>67.845684696999996</v>
       </c>
       <c r="C113" s="5">
-        <v>0.67442349699999227</v>
+        <v>0.67567452499999092</v>
       </c>
       <c r="D113" s="5">
-        <v>12.736859108509901</v>
+        <v>12.76174493519877</v>
       </c>
       <c r="E113" s="5">
-        <v>3.8001355539137416</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5">
+        <v>3.8010052460628829</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>67.606281132000007</v>
+        <v>67.605880655000007</v>
       </c>
       <c r="C114" s="5">
-        <v>-0.23783968999998706</v>
+        <v>-0.23980404199998873</v>
       </c>
       <c r="D114" s="5">
-        <v>-4.1266422974052137</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5">
+        <v>-4.159971002145979</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>67.693390894999993</v>
+        <v>67.692968031000007</v>
       </c>
       <c r="C115" s="5">
-        <v>8.7109762999986629E-2</v>
+        <v>8.7087375999999495E-2</v>
       </c>
       <c r="D115" s="5">
-        <v>1.5571879850596604</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5">
+        <v>1.556794239286674</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>67.682574501000005</v>
+        <v>67.681911232000004</v>
       </c>
       <c r="C116" s="5">
-        <v>-1.081639399998835E-2</v>
+        <v>-1.1056799000002115E-2</v>
       </c>
       <c r="D116" s="5">
-        <v>-0.19157368145319431</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5">
+        <v>-0.19582899288907996</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>67.600414001999994</v>
+        <v>67.599904498000001</v>
       </c>
       <c r="C117" s="5">
-        <v>-8.21604990000111E-2</v>
+        <v>-8.2006734000003689E-2</v>
       </c>
       <c r="D117" s="5">
-        <v>-1.4470046722745655</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5">
+        <v>-1.4443286554886137</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>67.947700597999997</v>
+        <v>67.947184022000002</v>
       </c>
       <c r="C118" s="5">
-        <v>0.34728659600000356</v>
+        <v>0.34727952400000106</v>
       </c>
       <c r="D118" s="5">
-        <v>6.3420199429329971</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5">
+        <v>6.3419362837309201</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>68.378736877999998</v>
+        <v>68.378148659999994</v>
       </c>
       <c r="C119" s="5">
-        <v>0.43103628000000072</v>
+        <v>0.43096463799999185</v>
       </c>
       <c r="D119" s="5">
-        <v>7.883670803649756</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5">
+        <v>7.8823764565047139</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>68.598994709999999</v>
+        <v>68.599440537000007</v>
       </c>
       <c r="C120" s="5">
-        <v>0.22025783200000149</v>
+        <v>0.22129187700001296</v>
       </c>
       <c r="D120" s="5">
-        <v>3.9345948553818344</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5">
+        <v>3.953431256142359</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>68.896215463000004</v>
+        <v>68.896678598999998</v>
       </c>
       <c r="C121" s="5">
-        <v>0.29722075300000483</v>
+        <v>0.29723806199999103</v>
       </c>
       <c r="D121" s="5">
-        <v>5.3249786846396585</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5">
+        <v>5.3252607803983665</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>68.810823081999999</v>
+        <v>68.811376343000006</v>
       </c>
       <c r="C122" s="5">
-        <v>-8.5392381000005457E-2</v>
+        <v>-8.5302255999991417E-2</v>
       </c>
       <c r="D122" s="5">
-        <v>-1.4772248608696747</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5">
+        <v>-1.4756665145249648</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>69.377593708999996</v>
+        <v>69.377656834000007</v>
       </c>
       <c r="C123" s="5">
-        <v>0.56677062699999681</v>
+        <v>0.56628049100000055</v>
       </c>
       <c r="D123" s="5">
-        <v>10.34426344877919</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5">
+        <v>10.334822252430254</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>69.411310666000006</v>
+        <v>69.412026545000003</v>
       </c>
       <c r="C124" s="5">
-        <v>3.3716957000009984E-2</v>
+        <v>3.4369710999996528E-2</v>
       </c>
       <c r="D124" s="5">
-        <v>0.5847517960297921</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5">
+        <v>0.59610280185744546</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>69.732174346999997</v>
+        <v>69.733746007999997</v>
       </c>
       <c r="C125" s="5">
-        <v>0.32086368099999163</v>
+        <v>0.32171946299999377</v>
       </c>
       <c r="D125" s="5">
-        <v>5.6904012921364711</v>
+        <v>5.7059069005203744</v>
       </c>
       <c r="E125" s="5">
-        <v>2.7829287226724064</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5">
+        <v>2.782876050897154</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>70.329615806999996</v>
+        <v>70.328973345999998</v>
       </c>
       <c r="C126" s="5">
-        <v>0.59744145999999887</v>
+        <v>0.59522733800000083</v>
       </c>
       <c r="D126" s="5">
-        <v>10.779768133299882</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5">
+        <v>10.73767097552154</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>70.449275510999996</v>
+        <v>70.448560518999997</v>
       </c>
       <c r="C127" s="5">
-        <v>0.11965970400000003</v>
+        <v>0.11958717299999932</v>
       </c>
       <c r="D127" s="5">
-        <v>2.0609097688895961</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5">
+        <v>2.0596678465835572</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>70.814307679999999</v>
+        <v>70.813422639999999</v>
       </c>
       <c r="C128" s="5">
-        <v>0.36503216900000268</v>
+        <v>0.36486212100000159</v>
       </c>
       <c r="D128" s="5">
-        <v>6.3980793145306247</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5">
+        <v>6.3950801653449352</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>71.107313880999996</v>
+        <v>71.106495014999993</v>
       </c>
       <c r="C129" s="5">
-        <v>0.29300620099999719</v>
+        <v>0.29307237499999417</v>
       </c>
       <c r="D129" s="5">
-        <v>5.0797704829466106</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5">
+        <v>5.0810089180031603</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>71.302115248000007</v>
+        <v>71.301355474000005</v>
       </c>
       <c r="C130" s="5">
-        <v>0.19480136700001083</v>
+        <v>0.19486045900001159</v>
       </c>
       <c r="D130" s="5">
-        <v>3.3374372866004975</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5">
+        <v>3.3385040158083523</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>71.033350166999995</v>
+        <v>71.032387959999994</v>
       </c>
       <c r="C131" s="5">
-        <v>-0.26876508100001217</v>
+        <v>-0.26896751400001051</v>
       </c>
       <c r="D131" s="5">
-        <v>-4.4306550815513486</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5">
+        <v>-4.4339695785590045</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>71.335440269000003</v>
+        <v>71.336304268000006</v>
       </c>
       <c r="C132" s="5">
-        <v>0.30209010200000819</v>
+        <v>0.30391630800001224</v>
       </c>
       <c r="D132" s="5">
-        <v>5.2244287443792503</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5">
+        <v>5.2568314644358516</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>71.320276671000002</v>
+        <v>71.321159562999995</v>
       </c>
       <c r="C133" s="5">
-        <v>-1.5163598000000889E-2</v>
+        <v>-1.5144705000011527E-2</v>
       </c>
       <c r="D133" s="5">
-        <v>-0.25478302080723658</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5">
+        <v>-0.25446286750799851</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>71.776904384999995</v>
+        <v>71.777806299999995</v>
       </c>
       <c r="C134" s="5">
-        <v>0.45662771399999258</v>
+        <v>0.4566467369999998</v>
       </c>
       <c r="D134" s="5">
-        <v>7.9593987552938339</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5">
+        <v>7.9596400750196361</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>72.378951645000001</v>
+        <v>72.379065999000005</v>
       </c>
       <c r="C135" s="5">
-        <v>0.60204726000000619</v>
+        <v>0.60125969900001053</v>
       </c>
       <c r="D135" s="5">
-        <v>10.542879284216244</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5">
+        <v>10.528307792561197</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>72.160462855999995</v>
+        <v>72.161598861000002</v>
       </c>
       <c r="C136" s="5">
-        <v>-0.21848878900000557</v>
+        <v>-0.2174671380000035</v>
       </c>
       <c r="D136" s="5">
-        <v>-3.5628733637015242</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5">
+        <v>-3.546482244008764</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>72.073978350000004</v>
+        <v>72.075680935999998</v>
       </c>
       <c r="C137" s="5">
-        <v>-8.6484505999990802E-2</v>
+        <v>-8.5917925000003947E-2</v>
       </c>
       <c r="D137" s="5">
-        <v>-1.4287606558463506</v>
+        <v>-1.4194395095166623</v>
       </c>
       <c r="E137" s="5">
-        <v>3.3582833533151613</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5">
+        <v>3.3583954140816275</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>73.691875644000007</v>
+        <v>73.690697440999998</v>
       </c>
       <c r="C138" s="5">
-        <v>1.6178972940000023</v>
+        <v>1.6150165049999998</v>
       </c>
       <c r="D138" s="5">
-        <v>30.524905356638499</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5">
+        <v>30.462877686860136</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>73.870919873999995</v>
+        <v>73.869837274999995</v>
       </c>
       <c r="C139" s="5">
-        <v>0.17904422999998815</v>
+        <v>0.17913983399999722</v>
       </c>
       <c r="D139" s="5">
-        <v>2.9548377196316755</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5">
+        <v>2.9564845678427876</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>73.923720017999997</v>
+        <v>73.922739684000007</v>
       </c>
       <c r="C140" s="5">
-        <v>5.2800144000002547E-2</v>
+        <v>5.2902409000012085E-2</v>
       </c>
       <c r="D140" s="5">
-        <v>0.86109457325873606</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5">
+        <v>0.86278163741977387</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>73.603157827000004</v>
+        <v>73.602154236999993</v>
       </c>
       <c r="C141" s="5">
-        <v>-0.32056219099999339</v>
+        <v>-0.32058544700001335</v>
       </c>
       <c r="D141" s="5">
-        <v>-5.0813380342002663</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5">
+        <v>-5.0817637171636569</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>73.447485165000003</v>
+        <v>73.446599613000004</v>
       </c>
       <c r="C142" s="5">
-        <v>-0.15567266200000063</v>
+        <v>-0.15555462399998987</v>
       </c>
       <c r="D142" s="5">
-        <v>-2.508715456013999</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5">
+        <v>-2.5068690769639912</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>73.70055456</v>
+        <v>73.699304088999995</v>
       </c>
       <c r="C143" s="5">
-        <v>0.25306939499999714</v>
+        <v>0.25270447599999102</v>
       </c>
       <c r="D143" s="5">
-        <v>4.2139618369940512</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5">
+        <v>4.2078216755006892</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>72.182662484000005</v>
+        <v>72.184017388000001</v>
       </c>
       <c r="C144" s="5">
-        <v>-1.5178920759999954</v>
+        <v>-1.5152867009999937</v>
       </c>
       <c r="D144" s="5">
-        <v>-22.098522102784081</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5">
+        <v>-22.065107008270424</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>72.454346806999993</v>
+        <v>72.455460619999997</v>
       </c>
       <c r="C145" s="5">
-        <v>0.27168432299998813</v>
+        <v>0.27144323199999576</v>
       </c>
       <c r="D145" s="5">
-        <v>4.6112956159486851</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5">
+        <v>4.6070303053183936</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>72.351549843000001</v>
+        <v>72.352506680999994</v>
       </c>
       <c r="C146" s="5">
-        <v>-0.10279696399999239</v>
+        <v>-0.10295393900000249</v>
       </c>
       <c r="D146" s="5">
-        <v>-1.6893162780241333</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5">
+        <v>-1.6918499981207424</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>71.833469460000003</v>
+        <v>71.833896264000003</v>
       </c>
       <c r="C147" s="5">
-        <v>-0.51808038299999737</v>
+        <v>-0.51861041699999078</v>
       </c>
       <c r="D147" s="5">
-        <v>-8.2622571463497394</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5">
+        <v>-8.2702745268480538</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>71.994096522999996</v>
+        <v>71.995196105999995</v>
       </c>
       <c r="C148" s="5">
-        <v>0.16062706299999263</v>
+        <v>0.16129984199999114</v>
       </c>
       <c r="D148" s="5">
-        <v>2.7165723074638048</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5">
+        <v>2.7280750263008358</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>72.041141631000002</v>
+        <v>72.042349438000002</v>
       </c>
       <c r="C149" s="5">
-        <v>4.7045108000006053E-2</v>
+        <v>4.7153332000007708E-2</v>
       </c>
       <c r="D149" s="5">
-        <v>0.78697382293599905</v>
+        <v>0.78877863736357412</v>
       </c>
       <c r="E149" s="5">
-        <v>-4.555974257525186E-2</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5">
+        <v>-4.6245137842804152E-2</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>71.799173389000003</v>
+        <v>71.797973236000004</v>
       </c>
       <c r="C150" s="5">
-        <v>-0.24196824199999867</v>
+        <v>-0.24437620199999799</v>
       </c>
       <c r="D150" s="5">
-        <v>-3.9568723236935499</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5">
+        <v>-3.9954519338132877</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>71.879120403000002</v>
+        <v>71.878027782000004</v>
       </c>
       <c r="C151" s="5">
-        <v>7.9947013999998262E-2</v>
+        <v>8.0054545999999505E-2</v>
       </c>
       <c r="D151" s="5">
-        <v>1.3443905682323232</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5">
+        <v>1.3462325728557323</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>72.183325035999999</v>
+        <v>72.182340850000003</v>
       </c>
       <c r="C152" s="5">
-        <v>0.30420463299999767</v>
+        <v>0.30431306799999902</v>
       </c>
       <c r="D152" s="5">
-        <v>5.1985015810799062</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5">
+        <v>5.2004788694145265</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>72.666713693999995</v>
+        <v>72.665766347000002</v>
       </c>
       <c r="C153" s="5">
-        <v>0.48338865799999553</v>
+        <v>0.48342549699999893</v>
       </c>
       <c r="D153" s="5">
-        <v>8.3387045490509024</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5">
+        <v>8.339481554981699</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>73.034995602999999</v>
+        <v>73.034404049000003</v>
       </c>
       <c r="C154" s="5">
-        <v>0.36828190900000379</v>
+        <v>0.3686377020000009</v>
       </c>
       <c r="D154" s="5">
-        <v>6.254137448946584</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5">
+        <v>6.2604329795053593</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>72.917907528000001</v>
+        <v>72.917032594000005</v>
       </c>
       <c r="C155" s="5">
-        <v>-0.11708807499999807</v>
+        <v>-0.11737145499999713</v>
       </c>
       <c r="D155" s="5">
-        <v>-1.9069403636440385</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5">
+        <v>-1.9115302266417777</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>72.141346440000007</v>
+        <v>72.142494647000007</v>
       </c>
       <c r="C156" s="5">
-        <v>-0.77656108799999402</v>
+        <v>-0.77453794699999889</v>
       </c>
       <c r="D156" s="5">
-        <v>-12.057146336129531</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5">
+        <v>-12.027682399493877</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>72.504569391999993</v>
+        <v>72.505564089000003</v>
       </c>
       <c r="C157" s="5">
-        <v>0.36322295199998678</v>
+        <v>0.36306944199999691</v>
       </c>
       <c r="D157" s="5">
-        <v>6.2120048947801543</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5">
+        <v>6.2092048254717369</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>73.086999203000005</v>
+        <v>73.087803867000005</v>
       </c>
       <c r="C158" s="5">
-        <v>0.58242981100001145</v>
+        <v>0.58223977800000171</v>
       </c>
       <c r="D158" s="5">
-        <v>10.077115683244786</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5">
+        <v>10.073536843432551</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>73.671577299000006</v>
+        <v>73.672085879999997</v>
       </c>
       <c r="C159" s="5">
-        <v>0.58457809600000132</v>
+        <v>0.58428201299999216</v>
       </c>
       <c r="D159" s="5">
-        <v>10.031756329278686</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5">
+        <v>10.02633460522655</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>73.888346045000006</v>
+        <v>73.889177248999999</v>
       </c>
       <c r="C160" s="5">
-        <v>0.21676874599999962</v>
+        <v>0.21709136900000203</v>
       </c>
       <c r="D160" s="5">
-        <v>3.5885429933383062</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5">
+        <v>3.5939455663795528</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>73.917515859000005</v>
+        <v>73.918539457999998</v>
       </c>
       <c r="C161" s="5">
-        <v>2.9169813999999405E-2</v>
+        <v>2.9362208999998529E-2</v>
       </c>
       <c r="D161" s="5">
-        <v>0.47476879080086132</v>
+        <v>0.47790167718453347</v>
       </c>
       <c r="E161" s="5">
-        <v>2.6045870255789749</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5">
+        <v>2.604287665013838</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>75.381952687999998</v>
+        <v>75.380678294000006</v>
       </c>
       <c r="C162" s="5">
-        <v>1.4644368289999932</v>
+        <v>1.4621388360000083</v>
       </c>
       <c r="D162" s="5">
-        <v>26.543616034649588</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5">
+        <v>26.496924399814059</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>75.218084075999997</v>
+        <v>75.217073991999996</v>
       </c>
       <c r="C163" s="5">
-        <v>-0.16386861200000169</v>
+        <v>-0.16360430200001019</v>
       </c>
       <c r="D163" s="5">
-        <v>-2.5776488531544683</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5">
+        <v>-2.5735837572296916</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>75.913536887000006</v>
+        <v>75.912620802000006</v>
       </c>
       <c r="C164" s="5">
-        <v>0.69545281100000977</v>
+        <v>0.6955468100000104</v>
       </c>
       <c r="D164" s="5">
-        <v>11.676940780252743</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5">
+        <v>11.678765074512508</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>74.708137213000001</v>
+        <v>74.707550006000005</v>
       </c>
       <c r="C165" s="5">
-        <v>-1.2053996740000059</v>
+        <v>-1.2050707960000011</v>
       </c>
       <c r="D165" s="5">
-        <v>-17.475257126117928</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5">
+        <v>-17.471090339905761</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>74.656069836</v>
+        <v>74.655741347000003</v>
       </c>
       <c r="C166" s="5">
-        <v>-5.2067377000000192E-2</v>
+        <v>-5.1808659000002422E-2</v>
       </c>
       <c r="D166" s="5">
-        <v>-0.83313423668843756</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5">
+        <v>-0.8290167376590607</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>74.410263886999999</v>
+        <v>74.409926987999995</v>
       </c>
       <c r="C167" s="5">
-        <v>-0.24580594900000108</v>
+        <v>-0.2458143590000077</v>
       </c>
       <c r="D167" s="5">
-        <v>-3.8802447842321341</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5">
+        <v>-3.8803919138050147</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>74.923754709999997</v>
+        <v>74.924599809</v>
       </c>
       <c r="C168" s="5">
-        <v>0.51349082299999793</v>
+        <v>0.51467282100000489</v>
       </c>
       <c r="D168" s="5">
-        <v>8.602610328343129</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5">
+        <v>8.6232124438636593</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>75.176823975999994</v>
+        <v>75.177513859000001</v>
       </c>
       <c r="C169" s="5">
-        <v>0.25306926599999713</v>
+        <v>0.25291405000000111</v>
       </c>
       <c r="D169" s="5">
-        <v>4.1293810816521281</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5">
+        <v>4.1267537710491187</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>75.015378640999998</v>
+        <v>75.015889506999997</v>
       </c>
       <c r="C170" s="5">
-        <v>-0.16144533499999625</v>
+        <v>-0.16162435200000402</v>
       </c>
       <c r="D170" s="5">
-        <v>-2.5468276547979007</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5">
+        <v>-2.5495952486859319</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>74.781179206000004</v>
+        <v>74.781620200999996</v>
       </c>
       <c r="C171" s="5">
-        <v>-0.23419943499999363</v>
+        <v>-0.23426930600000162</v>
       </c>
       <c r="D171" s="5">
-        <v>-3.6827573332687269</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5">
+        <v>-3.6838125856321291</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>74.569362147999996</v>
+        <v>74.569680114999997</v>
       </c>
       <c r="C172" s="5">
-        <v>-0.21181705800000827</v>
+        <v>-0.21194008599999847</v>
       </c>
       <c r="D172" s="5">
-        <v>-3.3465347819948255</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5">
+        <v>-3.3484288858132483</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>74.748534371000005</v>
+        <v>74.748944270999999</v>
       </c>
       <c r="C173" s="5">
-        <v>0.17917222300000901</v>
+        <v>0.17926415600000212</v>
       </c>
       <c r="D173" s="5">
-        <v>2.9217213701139277</v>
+        <v>2.9232277477762691</v>
       </c>
       <c r="E173" s="5">
-        <v>1.1242511363412033</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5">
+        <v>1.1234053311778958</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>75.127471603999993</v>
+        <v>75.126735393000004</v>
       </c>
       <c r="C174" s="5">
-        <v>0.37893723299998783</v>
+        <v>0.37779112200000498</v>
       </c>
       <c r="D174" s="5">
-        <v>6.2559102755975537</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5">
+        <v>6.2364248426966862</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>75.254420662000001</v>
+        <v>75.253807210999994</v>
       </c>
       <c r="C175" s="5">
-        <v>0.12694905800000811</v>
+        <v>0.12707181799999034</v>
       </c>
       <c r="D175" s="5">
-        <v>2.0466904933900798</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5">
+        <v>2.0487083586655297</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>75.914706637999998</v>
+        <v>75.913933055000001</v>
       </c>
       <c r="C176" s="5">
-        <v>0.66028597599999728</v>
+        <v>0.66012584400000662</v>
       </c>
       <c r="D176" s="5">
-        <v>11.052110467577192</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5">
+        <v>11.049393964429232</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>74.632665445000001</v>
+        <v>74.632565737999997</v>
       </c>
       <c r="C177" s="5">
-        <v>-1.2820411929999977</v>
+        <v>-1.2813673170000044</v>
       </c>
       <c r="D177" s="5">
-        <v>-18.48521051407025</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5">
+        <v>-18.476549034875656</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>74.204624859999996</v>
+        <v>74.204618646</v>
       </c>
       <c r="C178" s="5">
-        <v>-0.42804058500000508</v>
+        <v>-0.42794709199999659</v>
       </c>
       <c r="D178" s="5">
-        <v>-6.6693570142753451</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5">
+        <v>-6.6679545471809432</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>73.918639765999998</v>
+        <v>73.918807569999998</v>
       </c>
       <c r="C179" s="5">
-        <v>-0.28598509399999728</v>
+        <v>-0.28581107600000166</v>
       </c>
       <c r="D179" s="5">
-        <v>-4.5280239249180347</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5">
+        <v>-4.5253271590042115</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>73.444153955999994</v>
+        <v>73.444570404999993</v>
       </c>
       <c r="C180" s="5">
-        <v>-0.47448581000000445</v>
+        <v>-0.47423716500000523</v>
       </c>
       <c r="D180" s="5">
-        <v>-7.436623176238955</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5">
+        <v>-7.4328463466938555</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>72.865849519999998</v>
+        <v>72.866154444000003</v>
       </c>
       <c r="C181" s="5">
-        <v>-0.57830443599999626</v>
+        <v>-0.57841596099999038</v>
       </c>
       <c r="D181" s="5">
-        <v>-9.0502304344819979</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5">
+        <v>-9.0518517370319245</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>72.619649550999995</v>
+        <v>72.619837071000006</v>
       </c>
       <c r="C182" s="5">
-        <v>-0.24619996900000274</v>
+        <v>-0.24631737299999656</v>
       </c>
       <c r="D182" s="5">
-        <v>-3.9800679617143397</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5">
+        <v>-3.9819144126028716</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>72.591137195000002</v>
+        <v>72.591212146000004</v>
       </c>
       <c r="C183" s="5">
-        <v>-2.8512355999993133E-2</v>
+        <v>-2.8624925000002577E-2</v>
       </c>
       <c r="D183" s="5">
-        <v>-0.47013499886989774</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5">
+        <v>-0.47198589013097703</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>72.263320151000002</v>
+        <v>72.263234859999997</v>
       </c>
       <c r="C184" s="5">
-        <v>-0.32781704399999967</v>
+        <v>-0.32797728600000653</v>
       </c>
       <c r="D184" s="5">
-        <v>-5.2865324073758551</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5">
+        <v>-5.2890473459262788</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>72.554053744000001</v>
+        <v>72.553931368999997</v>
       </c>
       <c r="C185" s="5">
-        <v>0.29073359299999879</v>
+        <v>0.29069650899999999</v>
       </c>
       <c r="D185" s="5">
-        <v>4.9361802168964575</v>
+        <v>4.9355425507658257</v>
       </c>
       <c r="E185" s="5">
-        <v>-2.9358175989218971</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5">
+        <v>-2.936513583445477</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>72.338848936999995</v>
+        <v>72.338746533999995</v>
       </c>
       <c r="C186" s="5">
-        <v>-0.21520480700000633</v>
+        <v>-0.21518483500000229</v>
       </c>
       <c r="D186" s="5">
-        <v>-3.5018608002745144</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5">
+        <v>-3.501546904221331</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>72.503009457999994</v>
+        <v>72.502822039999998</v>
       </c>
       <c r="C187" s="5">
-        <v>0.16416052099999945</v>
+        <v>0.1640755060000032</v>
       </c>
       <c r="D187" s="5">
-        <v>2.7574401072187005</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5">
+        <v>2.7559981807517397</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>73.268164850999995</v>
+        <v>73.267539153000001</v>
       </c>
       <c r="C188" s="5">
-        <v>0.76515539300000057</v>
+        <v>0.76471711300000322</v>
       </c>
       <c r="D188" s="5">
-        <v>13.425672485218133</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5">
+        <v>13.417567513674001</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>73.626281851000002</v>
+        <v>73.626677560000005</v>
       </c>
       <c r="C189" s="5">
-        <v>0.35811700000000712</v>
+        <v>0.35913840700000321</v>
       </c>
       <c r="D189" s="5">
-        <v>6.025581159688298</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5">
+        <v>6.0432860491683726</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>74.508069930000005</v>
+        <v>74.508084815999993</v>
       </c>
       <c r="C190" s="5">
-        <v>0.88178807900000322</v>
+        <v>0.88140725599998859</v>
       </c>
       <c r="D190" s="5">
-        <v>15.357366690884744</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5">
+        <v>15.350203557323816</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>73.782195616999999</v>
+        <v>73.782642503999995</v>
       </c>
       <c r="C191" s="5">
-        <v>-0.7258743130000056</v>
+        <v>-0.72544231199999842</v>
       </c>
       <c r="D191" s="5">
-        <v>-11.084159887471568</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5">
+        <v>-11.077910272941772</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>73.050558089999996</v>
+        <v>73.050806178000002</v>
       </c>
       <c r="C192" s="5">
-        <v>-0.73163752700000373</v>
+        <v>-0.73183632599999271</v>
       </c>
       <c r="D192" s="5">
-        <v>-11.271414096526977</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5">
+        <v>-11.27424702838028</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>73.086814759000006</v>
+        <v>73.086858871999993</v>
       </c>
       <c r="C193" s="5">
-        <v>3.6256669000010788E-2</v>
+        <v>3.6052693999991448E-2</v>
       </c>
       <c r="D193" s="5">
-        <v>0.59721606190417109</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5">
+        <v>0.59384505953772315</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>73.032473831999994</v>
+        <v>73.032417186000004</v>
       </c>
       <c r="C194" s="5">
-        <v>-5.4340927000012584E-2</v>
+        <v>-5.4441685999989886E-2</v>
       </c>
       <c r="D194" s="5">
-        <v>-0.88857493259674181</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5">
+        <v>-0.89021524985646305</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>72.922575680999998</v>
+        <v>72.922396696999996</v>
       </c>
       <c r="C195" s="5">
-        <v>-0.10989815099999589</v>
+        <v>-0.11002048900000716</v>
       </c>
       <c r="D195" s="5">
-        <v>-1.7908714901212819</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5">
+        <v>-1.7928499684589538</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>72.988227167999995</v>
+        <v>72.987846458000007</v>
       </c>
       <c r="C196" s="5">
-        <v>6.5651486999996678E-2</v>
+        <v>6.5449761000010653E-2</v>
       </c>
       <c r="D196" s="5">
-        <v>1.085713886491968</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5">
+        <v>1.0823640199168372</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>73.114494449000006</v>
+        <v>73.113905953</v>
       </c>
       <c r="C197" s="5">
-        <v>0.12626728100001117</v>
+        <v>0.12605949499999269</v>
       </c>
       <c r="D197" s="5">
-        <v>2.095828082869744</v>
+        <v>2.092357369256681</v>
       </c>
       <c r="E197" s="5">
-        <v>0.77244575055372966</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5">
+        <v>0.77180460580701382</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>73.277965062000007</v>
+        <v>73.278524630000007</v>
       </c>
       <c r="C198" s="5">
-        <v>0.16347061300000121</v>
+        <v>0.1646186770000071</v>
       </c>
       <c r="D198" s="5">
-        <v>2.7162198387625347</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5">
+        <v>2.7355551596799366</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>73.177640491999995</v>
+        <v>73.177938643999994</v>
       </c>
       <c r="C199" s="5">
-        <v>-0.10032457000001216</v>
+        <v>-0.10058598600001289</v>
       </c>
       <c r="D199" s="5">
-        <v>-1.6306003053406459</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5">
+        <v>-1.6348047496031137</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>73.584451548999994</v>
+        <v>73.583571861999999</v>
       </c>
       <c r="C200" s="5">
-        <v>0.40681105699999875</v>
+        <v>0.40563321800000551</v>
       </c>
       <c r="D200" s="5">
-        <v>6.8788719004575949</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5">
+        <v>6.8583156619547614</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>74.857063590999999</v>
+        <v>74.857737055000001</v>
       </c>
       <c r="C201" s="5">
-        <v>1.2726120420000058</v>
+        <v>1.2741651930000018</v>
       </c>
       <c r="D201" s="5">
-        <v>22.845925863270121</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5">
+        <v>22.876815410731453</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>74.919038891</v>
+        <v>74.918918038000001</v>
       </c>
       <c r="C202" s="5">
-        <v>6.1975300000000288E-2</v>
+        <v>6.1180982999999856E-2</v>
       </c>
       <c r="D202" s="5">
-        <v>0.99803466313952427</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5">
+        <v>0.98517672518729782</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>75.107394773999999</v>
+        <v>75.108096900999996</v>
       </c>
       <c r="C203" s="5">
-        <v>0.18835588299999984</v>
+        <v>0.18917886299999509</v>
       </c>
       <c r="D203" s="5">
-        <v>3.0590199318807354</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5">
+        <v>3.0725768517864571</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>75.916361916</v>
+        <v>75.916508864999997</v>
       </c>
       <c r="C204" s="5">
-        <v>0.80896714200000019</v>
+        <v>0.80841196400000115</v>
       </c>
       <c r="D204" s="5">
-        <v>13.718801621040932</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5">
+        <v>13.708686652908831</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>76.001956777999993</v>
+        <v>76.001879797000001</v>
       </c>
       <c r="C205" s="5">
-        <v>8.5594861999993554E-2</v>
+        <v>8.5370932000003563E-2</v>
       </c>
       <c r="D205" s="5">
-        <v>1.3614085245751362</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5">
+        <v>1.3578221576847627</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>76.457745256999999</v>
+        <v>76.457589670999994</v>
       </c>
       <c r="C206" s="5">
-        <v>0.45578847900000596</v>
+        <v>0.45570987399999296</v>
       </c>
       <c r="D206" s="5">
-        <v>7.4386519761771241</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5">
+        <v>7.4373342951901789</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>76.787411997999996</v>
+        <v>76.787135063999997</v>
       </c>
       <c r="C207" s="5">
-        <v>0.32966674099999693</v>
+        <v>0.32954539300000363</v>
       </c>
       <c r="D207" s="5">
-        <v>5.2985835534329118</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5">
+        <v>5.296597751511789</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>77.183546608</v>
+        <v>77.183045871999994</v>
       </c>
       <c r="C208" s="5">
-        <v>0.39613461000000427</v>
+        <v>0.39591080799999645</v>
       </c>
       <c r="D208" s="5">
-        <v>6.3693243528743837</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5">
+        <v>6.365646872881503</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>77.094049701000003</v>
+        <v>77.093221495999998</v>
       </c>
       <c r="C209" s="5">
-        <v>-8.949690699999735E-2</v>
+        <v>-8.9824375999995709E-2</v>
       </c>
       <c r="D209" s="5">
-        <v>-1.3826005761525262</v>
+        <v>-1.3876361170218399</v>
       </c>
       <c r="E209" s="5">
-        <v>5.4429087993980163</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5">
+        <v>5.442624752612768</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>73.714940423000002</v>
+        <v>73.715940032999995</v>
       </c>
       <c r="C210" s="5">
-        <v>-3.3791092780000014</v>
+        <v>-3.3772814630000028</v>
       </c>
       <c r="D210" s="5">
-        <v>-41.599587766526547</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5">
+        <v>-41.582553456326984</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>74.139380466999995</v>
+        <v>74.140068350999996</v>
       </c>
       <c r="C211" s="5">
-        <v>0.42444004399999358</v>
+        <v>0.42412831800000106</v>
       </c>
       <c r="D211" s="5">
-        <v>7.1324914158039654</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5">
+        <v>7.1269864331386268</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>73.859419380999995</v>
+        <v>73.858016246999995</v>
       </c>
       <c r="C212" s="5">
-        <v>-0.27996108600000014</v>
+        <v>-0.28205210400000169</v>
       </c>
       <c r="D212" s="5">
-        <v>-4.4384379441972266</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5">
+        <v>-4.4708573437327592</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>73.457995800999996</v>
+        <v>73.458745123</v>
       </c>
       <c r="C213" s="5">
-        <v>-0.40142357999999945</v>
+        <v>-0.39927112399999487</v>
       </c>
       <c r="D213" s="5">
-        <v>-6.3304941229431755</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5">
+        <v>-6.2976686286714152</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>74.030096056000005</v>
+        <v>74.029722894000002</v>
       </c>
       <c r="C214" s="5">
-        <v>0.57210025500000938</v>
+        <v>0.57097777100000258</v>
       </c>
       <c r="D214" s="5">
-        <v>9.7566527993063765</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5">
+        <v>9.7365805904499503</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>74.548536307000006</v>
+        <v>74.549418004000003</v>
       </c>
       <c r="C215" s="5">
-        <v>0.51844025100000124</v>
+        <v>0.51969511000000068</v>
       </c>
       <c r="D215" s="5">
-        <v>8.7350844316523855</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5">
+        <v>8.7570960880982049</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>73.972208934999998</v>
+        <v>73.972266836000003</v>
       </c>
       <c r="C216" s="5">
-        <v>-0.57632737200000861</v>
+        <v>-0.57715116800000033</v>
       </c>
       <c r="D216" s="5">
-        <v>-8.8926108696812172</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5">
+        <v>-8.9046847259513395</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>73.985423260000005</v>
+        <v>73.985350800000006</v>
       </c>
       <c r="C217" s="5">
-        <v>1.3214325000006966E-2</v>
+        <v>1.3083964000003334E-2</v>
       </c>
       <c r="D217" s="5">
-        <v>0.21457760195144893</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5">
+        <v>0.21245854038205447</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>73.819391241999995</v>
+        <v>73.819282842000007</v>
       </c>
       <c r="C218" s="5">
-        <v>-0.16603201800000988</v>
+        <v>-0.16606795799999929</v>
       </c>
       <c r="D218" s="5">
-        <v>-2.659950916853171</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5">
+        <v>-2.6605221852378236</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>73.060268069000003</v>
+        <v>73.060066774000006</v>
       </c>
       <c r="C219" s="5">
-        <v>-0.75912317299999188</v>
+        <v>-0.75921606800000063</v>
       </c>
       <c r="D219" s="5">
-        <v>-11.665648853101517</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5">
+        <v>-11.66701280795024</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>72.838910260000006</v>
+        <v>72.838561777999999</v>
       </c>
       <c r="C220" s="5">
-        <v>-0.22135780899999702</v>
+        <v>-0.22150499600000728</v>
       </c>
       <c r="D220" s="5">
-        <v>-3.5757787482423753</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5">
+        <v>-3.5781265724245226</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>72.593337468000001</v>
+        <v>72.592865083000007</v>
       </c>
       <c r="C221" s="5">
-        <v>-0.24557279200000437</v>
+        <v>-0.24569669499999236</v>
       </c>
       <c r="D221" s="5">
-        <v>-3.9715574331226966</v>
+        <v>-3.9735429010497203</v>
       </c>
       <c r="E221" s="5">
-        <v>-5.8379502055677097</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5">
+        <v>-5.8375513769825975</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>72.773800811000001</v>
+        <v>72.774664878999999</v>
       </c>
       <c r="C222" s="5">
-        <v>0.18046334299999955</v>
+        <v>0.18179979599999285</v>
       </c>
       <c r="D222" s="5">
-        <v>3.0242664458015378</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5">
+        <v>3.0469926854683305</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>72.508644989000004</v>
+        <v>72.509468224000003</v>
       </c>
       <c r="C223" s="5">
-        <v>-0.26515582199999699</v>
+        <v>-0.26519665499999689</v>
       </c>
       <c r="D223" s="5">
-        <v>-4.2857107555475</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5">
+        <v>-4.2863076905886643</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>71.343866738000003</v>
+        <v>71.341983182999996</v>
       </c>
       <c r="C224" s="5">
-        <v>-1.1647782510000013</v>
+        <v>-1.1674850410000062</v>
       </c>
       <c r="D224" s="5">
-        <v>-17.661632132452244</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5">
+        <v>-17.698927878366366</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>72.314721999</v>
+        <v>72.315395300000006</v>
       </c>
       <c r="C225" s="5">
-        <v>0.97085526099999697</v>
+        <v>0.9734121170000094</v>
       </c>
       <c r="D225" s="5">
-        <v>17.609099890035029</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5">
+        <v>17.659511488957126</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>72.891231183000002</v>
+        <v>72.890805546999999</v>
       </c>
       <c r="C226" s="5">
-        <v>0.57650918400000251</v>
+        <v>0.57541024699999355</v>
       </c>
       <c r="D226" s="5">
-        <v>9.9974907460160125</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5">
+        <v>9.9774950083231673</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>72.577204262999999</v>
+        <v>72.577955551000002</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.31402692000000343</v>
+        <v>-0.31284999599999708</v>
       </c>
       <c r="D227" s="5">
-        <v>-5.0490339804228457</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5">
+        <v>-5.030584130065785</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>72.460293468000003</v>
+        <v>72.460417282999998</v>
       </c>
       <c r="C228" s="5">
-        <v>-0.11691079499999546</v>
+        <v>-0.11753826800000411</v>
       </c>
       <c r="D228" s="5">
-        <v>-1.9159825371230066</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5">
+        <v>-1.9261546430006105</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>72.619506334999997</v>
+        <v>72.619561137000005</v>
       </c>
       <c r="C229" s="5">
-        <v>0.15921286699999371</v>
+        <v>0.15914385400000697</v>
       </c>
       <c r="D229" s="5">
-        <v>2.6687900261108011</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5">
+        <v>2.667614579463895</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>73.106946387999997</v>
+        <v>73.106971470999994</v>
       </c>
       <c r="C230" s="5">
-        <v>0.48744005300000026</v>
+        <v>0.48741033399998912</v>
       </c>
       <c r="D230" s="5">
-        <v>8.3588090311870644</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5">
+        <v>8.3582738976655904</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>72.404053177999998</v>
+        <v>72.403915256999994</v>
       </c>
       <c r="C231" s="5">
-        <v>-0.70289320999999916</v>
+        <v>-0.70305621400000007</v>
       </c>
       <c r="D231" s="5">
-        <v>-10.946536708456344</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5">
+        <v>-10.948938962397136</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>71.977426557000001</v>
+        <v>71.977260463999997</v>
       </c>
       <c r="C232" s="5">
-        <v>-0.42662662099999693</v>
+        <v>-0.42665479299999731</v>
       </c>
       <c r="D232" s="5">
-        <v>-6.8460582383676138</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5">
+        <v>-6.8465083854378328</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>71.911853425000004</v>
+        <v>71.911655476000007</v>
       </c>
       <c r="C233" s="5">
-        <v>-6.5573131999997258E-2</v>
+        <v>-6.5604987999989817E-2</v>
       </c>
       <c r="D233" s="5">
-        <v>-1.0877671208090023</v>
+        <v>-1.0882954200024275</v>
       </c>
       <c r="E233" s="5">
-        <v>-0.93876940607725556</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5">
+        <v>-0.93839746677738534</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>71.494353489999995</v>
+        <v>71.494881070000005</v>
       </c>
       <c r="C234" s="5">
-        <v>-0.41749993500000926</v>
+        <v>-0.41677440600000182</v>
       </c>
       <c r="D234" s="5">
-        <v>-6.7486489598786896</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5">
+        <v>-6.7373104406198703</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>71.320644740000006</v>
+        <v>71.321197364</v>
       </c>
       <c r="C235" s="5">
-        <v>-0.17370874999998875</v>
+        <v>-0.1736837060000056</v>
       </c>
       <c r="D235" s="5">
-        <v>-2.8769734631467037</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5">
+        <v>-2.876543265209186</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>70.765692298999994</v>
+        <v>70.764014521999997</v>
       </c>
       <c r="C236" s="5">
-        <v>-0.55495244100001173</v>
+        <v>-0.55718284200000312</v>
       </c>
       <c r="D236" s="5">
-        <v>-8.947895112891235</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5">
+        <v>-8.9822599931377987</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>71.141455230000005</v>
+        <v>71.141911053000001</v>
       </c>
       <c r="C237" s="5">
-        <v>0.37576293100001124</v>
+        <v>0.37789653100000464</v>
       </c>
       <c r="D237" s="5">
-        <v>6.5613757800180972</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5">
+        <v>6.5998937327911955</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>71.119234543999994</v>
+        <v>71.119001982</v>
       </c>
       <c r="C238" s="5">
-        <v>-2.2220686000011369E-2</v>
+        <v>-2.2909071000000836E-2</v>
       </c>
       <c r="D238" s="5">
-        <v>-0.37417091515700163</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5">
+        <v>-0.38573954139773381</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>71.048087241000005</v>
+        <v>71.048510907999997</v>
       </c>
       <c r="C239" s="5">
-        <v>-7.1147302999989392E-2</v>
+        <v>-7.0491074000003096E-2</v>
       </c>
       <c r="D239" s="5">
-        <v>-1.1938903670119738</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5">
+        <v>-1.1829422973846593</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>70.792766401999998</v>
+        <v>70.792897479000004</v>
       </c>
       <c r="C240" s="5">
-        <v>-0.25532083900000657</v>
+        <v>-0.25561342899999318</v>
       </c>
       <c r="D240" s="5">
-        <v>-4.2281401099590443</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5">
+        <v>-4.2328652162521134</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>70.724284480999998</v>
+        <v>70.724404824999993</v>
       </c>
       <c r="C241" s="5">
-        <v>-6.8481921000000057E-2</v>
+        <v>-6.8492654000010589E-2</v>
       </c>
       <c r="D241" s="5">
-        <v>-1.1546728457298316</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5">
+        <v>-1.1548507259037444</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>70.492038148999995</v>
+        <v>70.492219122999998</v>
       </c>
       <c r="C242" s="5">
-        <v>-0.23224633200000255</v>
+        <v>-0.23218570199999533</v>
       </c>
       <c r="D242" s="5">
-        <v>-3.8701947695616745</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5">
+        <v>-3.8691961278491727</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>70.665413018999999</v>
+        <v>70.665288461000003</v>
       </c>
       <c r="C243" s="5">
-        <v>0.17337487000000351</v>
+        <v>0.17306933800000479</v>
       </c>
       <c r="D243" s="5">
-        <v>2.9916482481960438</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5">
+        <v>2.9862970156243618</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>71.039203255999993</v>
+        <v>71.039178342</v>
       </c>
       <c r="C244" s="5">
-        <v>0.37379023699999436</v>
+        <v>0.37388988099999665</v>
       </c>
       <c r="D244" s="5">
-        <v>6.5354546982540951</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5">
+        <v>6.5372597712930247</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>70.979953351999995</v>
+        <v>70.979986042999997</v>
       </c>
       <c r="C245" s="5">
-        <v>-5.9249903999997855E-2</v>
+        <v>-5.919229900000289E-2</v>
       </c>
       <c r="D245" s="5">
-        <v>-0.99627577136901513</v>
+        <v>-0.9953119364612073</v>
       </c>
       <c r="E245" s="5">
-        <v>-1.2958921632744813</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5">
+        <v>-1.2955750035694158</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>70.91524914</v>
+        <v>70.915380041999995</v>
       </c>
       <c r="C246" s="5">
-        <v>-6.4704211999995209E-2</v>
+        <v>-6.4606001000001356E-2</v>
       </c>
       <c r="D246" s="5">
-        <v>-1.0884332992166623</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5">
+        <v>-1.0867889892244409</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>70.867445161000006</v>
+        <v>70.867630297999995</v>
       </c>
       <c r="C247" s="5">
-        <v>-4.7803978999994001E-2</v>
+        <v>-4.774974400000076E-2</v>
       </c>
       <c r="D247" s="5">
-        <v>-0.80592777793335735</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5">
+        <v>-0.80501533252114177</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>70.733107416999999</v>
+        <v>70.732047594999997</v>
       </c>
       <c r="C248" s="5">
-        <v>-0.13433774400000686</v>
+        <v>-0.1355827029999972</v>
       </c>
       <c r="D248" s="5">
-        <v>-2.251176903646257</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5">
+        <v>-2.2718145177530125</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>70.010998446000002</v>
+        <v>70.011248355000006</v>
       </c>
       <c r="C249" s="5">
-        <v>-0.72210897099999727</v>
+        <v>-0.72079923999999096</v>
       </c>
       <c r="D249" s="5">
-        <v>-11.58572245664814</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5">
+        <v>-11.566035992706015</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>70.159276876000007</v>
+        <v>70.159242302999999</v>
       </c>
       <c r="C250" s="5">
-        <v>0.14827843000000485</v>
+        <v>0.14799394799999277</v>
       </c>
       <c r="D250" s="5">
-        <v>2.5713317788058854</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5">
+        <v>2.5663317449341916</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>70.292789967999994</v>
+        <v>70.292917899000003</v>
       </c>
       <c r="C251" s="5">
-        <v>0.13351309199998695</v>
+        <v>0.13367559600000334</v>
       </c>
       <c r="D251" s="5">
-        <v>2.3076533567115032</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5">
+        <v>2.3104927410188658</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>70.416651341999994</v>
+        <v>70.416777310000001</v>
       </c>
       <c r="C252" s="5">
-        <v>0.12386137400000052</v>
+        <v>0.12385941099999798</v>
       </c>
       <c r="D252" s="5">
-        <v>2.135106824682298</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5">
+        <v>2.1350687346264996</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>70.418076256999996</v>
+        <v>70.418192067999996</v>
       </c>
       <c r="C253" s="5">
-        <v>1.4249150000011923E-3</v>
+        <v>1.4147579999956861E-3</v>
       </c>
       <c r="D253" s="5">
-        <v>2.4285283148528514E-2</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5">
+        <v>2.411211187309803E-2</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>70.575439164000002</v>
+        <v>70.575716368000002</v>
       </c>
       <c r="C254" s="5">
-        <v>0.15736290700000666</v>
+        <v>0.15752430000000572</v>
       </c>
       <c r="D254" s="5">
-        <v>2.7148399630082087</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5">
+        <v>2.7176541523321163</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>70.757114516000001</v>
+        <v>70.756950388999996</v>
       </c>
       <c r="C255" s="5">
-        <v>0.18167535199999918</v>
+        <v>0.18123402099999453</v>
       </c>
       <c r="D255" s="5">
-        <v>3.1331533829949576</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5">
+        <v>3.1254219700627139</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>70.656262745999996</v>
+        <v>70.656259607999999</v>
       </c>
       <c r="C256" s="5">
-        <v>-0.10085177000000556</v>
+        <v>-0.10069078099999729</v>
       </c>
       <c r="D256" s="5">
-        <v>-1.697043353472738</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5">
+        <v>-1.6943594414622232</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>70.810631170999997</v>
+        <v>70.810633335999995</v>
       </c>
       <c r="C257" s="5">
-        <v>0.15436842500000125</v>
+        <v>0.15437372799999594</v>
       </c>
       <c r="D257" s="5">
-        <v>2.6534707132256585</v>
+        <v>2.6535630850127445</v>
       </c>
       <c r="E257" s="5">
-        <v>-0.23854929878623921</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5">
+        <v>-0.23859219540759424</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>71.016595527000007</v>
+        <v>71.016615748999996</v>
       </c>
       <c r="C258" s="5">
-        <v>0.20596435600000973</v>
+        <v>0.20598241300000097</v>
       </c>
       <c r="D258" s="5">
-        <v>3.546780284484341</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5">
+        <v>3.5470961139927759</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>71.249612072000005</v>
+        <v>71.249575234999995</v>
       </c>
       <c r="C259" s="5">
-        <v>0.23301654499999813</v>
+        <v>0.23295948599999861</v>
       </c>
       <c r="D259" s="5">
-        <v>4.0092259026661914</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5">
+        <v>4.0082252175209554</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>71.415639949999999</v>
+        <v>71.415276590000005</v>
       </c>
       <c r="C260" s="5">
-        <v>0.16602787799999419</v>
+        <v>0.16570135500001015</v>
       </c>
       <c r="D260" s="5">
-        <v>2.8323918234083534</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5">
+        <v>2.8267514643679714</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>71.864509661</v>
+        <v>71.864590268000001</v>
       </c>
       <c r="C261" s="5">
-        <v>0.44886971100000039</v>
+        <v>0.44931367799999578</v>
       </c>
       <c r="D261" s="5">
-        <v>7.8086514332226464</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5">
+        <v>7.8166851491978662</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>72.044438557999996</v>
+        <v>72.044487005999997</v>
       </c>
       <c r="C262" s="5">
-        <v>0.17992889699999637</v>
+        <v>0.1798967379999965</v>
       </c>
       <c r="D262" s="5">
-        <v>3.0461890148587134</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5">
+        <v>3.0456335831796189</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>72.272247622999998</v>
+        <v>72.272241288999993</v>
       </c>
       <c r="C263" s="5">
-        <v>0.22780906500000242</v>
+        <v>0.22775428299999589</v>
       </c>
       <c r="D263" s="5">
-        <v>3.8611673711221428</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5">
+        <v>3.8602200189561398</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>72.753301663000002</v>
+        <v>72.753328190000005</v>
       </c>
       <c r="C264" s="5">
-        <v>0.48105404000000362</v>
+        <v>0.48108690100001184</v>
       </c>
       <c r="D264" s="5">
-        <v>8.2863587843003508</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5">
+        <v>8.2869464644435897</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>72.814836399000001</v>
+        <v>72.814847873999994</v>
       </c>
       <c r="C265" s="5">
-        <v>6.1534735999998702E-2</v>
+        <v>6.1519683999989638E-2</v>
       </c>
       <c r="D265" s="5">
-        <v>1.0196947202630424</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5">
+        <v>1.0194437583278315</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>74.140490237999998</v>
+        <v>74.140806827999995</v>
       </c>
       <c r="C266" s="5">
-        <v>1.3256538389999974</v>
+        <v>1.3259589540000007</v>
       </c>
       <c r="D266" s="5">
-        <v>24.172922792890141</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5">
+        <v>24.179050931042887</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>73.380148227999996</v>
+        <v>73.379977839000006</v>
       </c>
       <c r="C267" s="5">
-        <v>-0.76034201000000223</v>
+        <v>-0.76082898899998952</v>
       </c>
       <c r="D267" s="5">
-        <v>-11.635550585766962</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5">
+        <v>-11.642540432715309</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>73.426631654000005</v>
+        <v>73.426616057999993</v>
       </c>
       <c r="C268" s="5">
-        <v>4.6483426000008876E-2</v>
+        <v>4.6638218999987657E-2</v>
       </c>
       <c r="D268" s="5">
-        <v>0.76280660681553591</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5">
+        <v>0.76535747479098415</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>73.647670907999995</v>
+        <v>73.647645769999997</v>
       </c>
       <c r="C269" s="5">
-        <v>0.22103925399999014</v>
+        <v>0.22102971200000354</v>
       </c>
       <c r="D269" s="5">
-        <v>3.6728245740850207</v>
+        <v>3.6726641815203021</v>
       </c>
       <c r="E269" s="5">
-        <v>4.006516662941273</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5">
+        <v>4.0064779826756158</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>73.981806612</v>
+        <v>73.981858220000007</v>
       </c>
       <c r="C270" s="5">
-        <v>0.33413570400000481</v>
+        <v>0.33421245000000965</v>
       </c>
       <c r="D270" s="5">
-        <v>5.5822678542882809</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5">
+        <v>5.583584141285769</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>74.089332490999993</v>
+        <v>74.089324106999996</v>
       </c>
       <c r="C271" s="5">
-        <v>0.10752587899999355</v>
+        <v>0.10746588699998938</v>
       </c>
       <c r="D271" s="5">
-        <v>1.7581013038965532</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5">
+        <v>1.7571113195760546</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>74.186551746999996</v>
+        <v>74.186504550999999</v>
       </c>
       <c r="C272" s="5">
-        <v>9.7219256000002474E-2</v>
+        <v>9.7180444000002808E-2</v>
       </c>
       <c r="D272" s="5">
-        <v>1.5860416005509803</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5">
+        <v>1.5854040247847534</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>74.226567958000004</v>
+        <v>74.226587194999993</v>
       </c>
       <c r="C273" s="5">
-        <v>4.0016211000008184E-2</v>
+        <v>4.0082643999994616E-2</v>
       </c>
       <c r="D273" s="5">
-        <v>0.64920349816772749</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5">
+        <v>0.6502848944698103</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>74.458889420999995</v>
+        <v>74.458865934000002</v>
       </c>
       <c r="C274" s="5">
-        <v>0.23232146299999101</v>
+        <v>0.23227873900000873</v>
       </c>
       <c r="D274" s="5">
-        <v>3.8212101805838561</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5">
+        <v>3.820494312815681</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>74.575180762000002</v>
+        <v>74.575113736000006</v>
       </c>
       <c r="C275" s="5">
-        <v>0.11629134100000726</v>
+        <v>0.11624780200000373</v>
       </c>
       <c r="D275" s="5">
-        <v>1.8903666851026735</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5">
+        <v>1.8896534524878827</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>74.558054131000006</v>
+        <v>74.558035089000001</v>
       </c>
       <c r="C276" s="5">
-        <v>-1.7126630999996451E-2</v>
+        <v>-1.7078647000005276E-2</v>
       </c>
       <c r="D276" s="5">
-        <v>-0.27523926219149564</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5">
+        <v>-0.27446933666496198</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>74.665114779000007</v>
+        <v>74.665054620000006</v>
       </c>
       <c r="C277" s="5">
-        <v>0.10706064800000092</v>
+        <v>0.10701953100000594</v>
       </c>
       <c r="D277" s="5">
-        <v>1.7367980511298731</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5">
+        <v>1.7361262002578481</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>74.549190831000004</v>
+        <v>74.549377672000006</v>
       </c>
       <c r="C278" s="5">
-        <v>-0.1159239480000025</v>
+        <v>-0.11567694800000083</v>
       </c>
       <c r="D278" s="5">
-        <v>-1.8472747858829908</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5">
+        <v>-1.8433737348553136</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>74.852658839</v>
+        <v>74.852521101999997</v>
       </c>
       <c r="C279" s="5">
-        <v>0.30346800799999585</v>
+        <v>0.30314342999999155</v>
       </c>
       <c r="D279" s="5">
-        <v>4.9957140011331225</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5">
+        <v>4.9902379224979532</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>75.002768844000002</v>
+        <v>75.002773421000001</v>
       </c>
       <c r="C280" s="5">
-        <v>0.15011000500000193</v>
+        <v>0.15025231900000335</v>
       </c>
       <c r="D280" s="5">
-        <v>2.4332089002320201</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5">
+        <v>2.4355457984798878</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>75.174196675999994</v>
+        <v>75.174169848000005</v>
       </c>
       <c r="C281" s="5">
-        <v>0.17142783199999201</v>
+        <v>0.17139642700000479</v>
       </c>
       <c r="D281" s="5">
-        <v>2.7774868855239498</v>
+        <v>2.7769714755001784</v>
       </c>
       <c r="E281" s="5">
-        <v>2.0727414040111691</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5">
+        <v>2.0727398167855959</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>74.792493605000004</v>
+        <v>74.792641361999998</v>
       </c>
       <c r="C282" s="5">
-        <v>-0.38170307099998979</v>
+        <v>-0.38152848600000766</v>
       </c>
       <c r="D282" s="5">
-        <v>-5.9257844717734987</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5">
+        <v>-5.9231513708945744</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>75.221791416000002</v>
+        <v>75.221948853000001</v>
       </c>
       <c r="C283" s="5">
-        <v>0.42929781099999786</v>
+        <v>0.42930749100000298</v>
       </c>
       <c r="D283" s="5">
-        <v>7.1094793093091635</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5">
+        <v>7.1096302196112182</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>75.518908203999999</v>
+        <v>75.519114872000003</v>
       </c>
       <c r="C284" s="5">
-        <v>0.29711678799999675</v>
+        <v>0.29716601900000228</v>
       </c>
       <c r="D284" s="5">
-        <v>4.8441897460153704</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5">
+        <v>4.8449995660310163</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>75.718435096999997</v>
+        <v>75.718260232000006</v>
       </c>
       <c r="C285" s="5">
-        <v>0.19952689299999804</v>
+        <v>0.19914536000000282</v>
       </c>
       <c r="D285" s="5">
-        <v>3.2169743455645161</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5">
+        <v>3.2107244795763989</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>76.026648002000002</v>
+        <v>76.026496918999996</v>
       </c>
       <c r="C286" s="5">
-        <v>0.30821290500000487</v>
+        <v>0.30823668699999018</v>
       </c>
       <c r="D286" s="5">
-        <v>4.9954694696775714</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5">
+        <v>4.9958753927441313</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>76.270146065999995</v>
+        <v>76.270014635999999</v>
       </c>
       <c r="C287" s="5">
-        <v>0.24349806399999352</v>
+        <v>0.24351771700000313</v>
       </c>
       <c r="D287" s="5">
-        <v>3.9117889722585453</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5">
+        <v>3.9121181916048409</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>76.607593917000003</v>
+        <v>76.607511737999999</v>
       </c>
       <c r="C288" s="5">
-        <v>0.3374478510000074</v>
+        <v>0.33749710200000038</v>
       </c>
       <c r="D288" s="5">
-        <v>5.4403721299435492</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5">
+        <v>5.4411951895626087</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>76.930673506000005</v>
+        <v>76.930578428999993</v>
       </c>
       <c r="C289" s="5">
-        <v>0.32307958900000244</v>
+        <v>0.32306669099999397</v>
       </c>
       <c r="D289" s="5">
-        <v>5.1798501115536633</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5">
+        <v>5.1796441873785959</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>77.557128763999998</v>
+        <v>77.557216546999996</v>
       </c>
       <c r="C290" s="5">
-        <v>0.62645525799999291</v>
+        <v>0.62663811800000246</v>
       </c>
       <c r="D290" s="5">
-        <v>10.221484957612393</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5">
+        <v>10.224616696859057</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>77.189149638000004</v>
+        <v>77.189078909000003</v>
       </c>
       <c r="C291" s="5">
-        <v>-0.36797912599999449</v>
+        <v>-0.36813763799999322</v>
       </c>
       <c r="D291" s="5">
-        <v>-5.5472938373446361</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5">
+        <v>-5.5496152563078276</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>77.582777171000004</v>
+        <v>77.582833993999998</v>
       </c>
       <c r="C292" s="5">
-        <v>0.39362753300000008</v>
+        <v>0.39375508499999512</v>
       </c>
       <c r="D292" s="5">
-        <v>6.2940076311247539</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5">
+        <v>6.2961106474965334</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>77.739057251000006</v>
+        <v>77.739056509999998</v>
       </c>
       <c r="C293" s="5">
-        <v>0.15628008000000193</v>
+        <v>0.1562225159999997</v>
       </c>
       <c r="D293" s="5">
-        <v>2.44420001110357</v>
+        <v>2.4432879142970654</v>
       </c>
       <c r="E293" s="5">
-        <v>3.4118895690425921</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5">
+        <v>3.4119254887498229</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>78.465757252000003</v>
+        <v>78.465975150999995</v>
       </c>
       <c r="C294" s="5">
-        <v>0.72670000099999754</v>
+        <v>0.72691864099999748</v>
       </c>
       <c r="D294" s="5">
-        <v>11.812616187799584</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5">
+        <v>11.816355071207706</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>78.444794631999997</v>
+        <v>78.445097279999999</v>
       </c>
       <c r="C295" s="5">
-        <v>-2.0962620000005927E-2</v>
+        <v>-2.0877870999996162E-2</v>
       </c>
       <c r="D295" s="5">
-        <v>-0.32011689970449231</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5">
+        <v>-0.31882372022705718</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>78.627772553</v>
+        <v>78.628179101000001</v>
       </c>
       <c r="C296" s="5">
-        <v>0.18297792100000265</v>
+        <v>0.18308182100000181</v>
       </c>
       <c r="D296" s="5">
-        <v>2.835273663178306</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5">
+        <v>2.8368932472945918</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>78.866497491999993</v>
+        <v>78.866128484000001</v>
       </c>
       <c r="C297" s="5">
-        <v>0.2387249389999937</v>
+        <v>0.23794938300000013</v>
       </c>
       <c r="D297" s="5">
-        <v>3.7048279330371026</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5">
+        <v>3.6925714544789434</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>79.072978988000003</v>
+        <v>79.072690695000006</v>
       </c>
       <c r="C298" s="5">
-        <v>0.2064814960000092</v>
+        <v>0.20656221100000494</v>
       </c>
       <c r="D298" s="5">
-        <v>3.1873740152633223</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5">
+        <v>3.1886531191244849</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>79.416791465000003</v>
+        <v>79.416573729000007</v>
       </c>
       <c r="C299" s="5">
-        <v>0.34381247700000017</v>
+        <v>0.34388303400000098</v>
       </c>
       <c r="D299" s="5">
-        <v>5.3442502574359452</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5">
+        <v>5.3453933239356655</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>79.711586214999997</v>
+        <v>79.711475003000004</v>
       </c>
       <c r="C300" s="5">
-        <v>0.29479474999999411</v>
+        <v>0.29490127399999722</v>
       </c>
       <c r="D300" s="5">
-        <v>4.5464697487560546</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5">
+        <v>4.5481590369500502</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>79.803403322999998</v>
+        <v>79.803342201000007</v>
       </c>
       <c r="C301" s="5">
-        <v>9.1817108000000758E-2</v>
+        <v>9.1867198000002759E-2</v>
       </c>
       <c r="D301" s="5">
-        <v>1.3910303993874162</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5">
+        <v>1.3917960343691416</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>79.435105085000004</v>
+        <v>79.435140239999996</v>
       </c>
       <c r="C302" s="5">
-        <v>-0.36829823799999417</v>
+        <v>-0.36820196100001112</v>
       </c>
       <c r="D302" s="5">
-        <v>-5.3996508876262173</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5">
+        <v>-5.3982790175896351</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>79.981622337999994</v>
+        <v>79.981655215999993</v>
       </c>
       <c r="C303" s="5">
-        <v>0.54651725299999043</v>
+        <v>0.54651497599999743</v>
       </c>
       <c r="D303" s="5">
-        <v>8.5757444748233436</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5">
+        <v>8.5757034422265797</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>80.131176550000006</v>
+        <v>80.131289996000007</v>
       </c>
       <c r="C304" s="5">
-        <v>0.1495542120000124</v>
+        <v>0.14963478000001373</v>
       </c>
       <c r="D304" s="5">
-        <v>2.2670490856306458</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5">
+        <v>2.2682820449338115</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>80.349513193999996</v>
+        <v>80.349516304000005</v>
       </c>
       <c r="C305" s="5">
-        <v>0.21833664399999009</v>
+        <v>0.21822630799999843</v>
       </c>
       <c r="D305" s="5">
-        <v>3.3191358919498315</v>
+        <v>3.317428602778949</v>
       </c>
       <c r="E305" s="5">
-        <v>3.3579722153967984</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5">
+        <v>3.357977201156559</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>80.461545240000007</v>
+        <v>80.461611341999998</v>
       </c>
       <c r="C306" s="5">
-        <v>0.11203204600001015</v>
+        <v>0.11209503799999254</v>
       </c>
       <c r="D306" s="5">
-        <v>1.6860616149410479</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5">
+        <v>1.687016853087786</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>80.763249694999999</v>
+        <v>80.763669096000001</v>
       </c>
       <c r="C307" s="5">
-        <v>0.30170445499999232</v>
+        <v>0.30205775400000334</v>
       </c>
       <c r="D307" s="5">
-        <v>4.5935731649505485</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5">
+        <v>4.5990599779944352</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>80.891703644000003</v>
+        <v>80.892273180000004</v>
       </c>
       <c r="C308" s="5">
-        <v>0.12845394900000429</v>
+        <v>0.12860408400000267</v>
       </c>
       <c r="D308" s="5">
-        <v>1.9253847950609249</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5">
+        <v>1.9276448023448411</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>78.714030242999996</v>
+        <v>78.713494323000006</v>
       </c>
       <c r="C309" s="5">
-        <v>-2.1776734010000069</v>
+        <v>-2.1787788569999975</v>
       </c>
       <c r="D309" s="5">
-        <v>-27.926102715275334</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5">
+        <v>-27.93807967833618</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>78.962782283999999</v>
+        <v>78.962432503000002</v>
       </c>
       <c r="C310" s="5">
-        <v>0.24875204100000303</v>
+        <v>0.24893817999999612</v>
       </c>
       <c r="D310" s="5">
-        <v>3.8588520055634623</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5">
+        <v>3.8618167138213755</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>79.451775029999993</v>
+        <v>79.451568336999998</v>
       </c>
       <c r="C311" s="5">
-        <v>0.48899274599999387</v>
+        <v>0.48913583399999538</v>
       </c>
       <c r="D311" s="5">
-        <v>7.6896439289710461</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5">
+        <v>7.6920065074241428</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>79.914437930000005</v>
+        <v>79.914312672999998</v>
       </c>
       <c r="C312" s="5">
-        <v>0.4626629000000122</v>
+        <v>0.46274433600000009</v>
       </c>
       <c r="D312" s="5">
-        <v>7.21603448745749</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5">
+        <v>7.2173649651926297</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>79.950256605000007</v>
+        <v>79.950297515000003</v>
       </c>
       <c r="C313" s="5">
-        <v>3.5818675000001576E-2</v>
+        <v>3.5984842000004846E-2</v>
       </c>
       <c r="D313" s="5">
-        <v>0.53918326338722178</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5">
+        <v>0.54169164651247659</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>79.263929324000003</v>
+        <v>79.264090056000001</v>
       </c>
       <c r="C314" s="5">
-        <v>-0.68632728100000406</v>
+        <v>-0.68620745900000202</v>
       </c>
       <c r="D314" s="5">
-        <v>-9.8285967457898078</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5">
+        <v>-9.8269562109351334</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>79.877882287000006</v>
+        <v>79.878087012999998</v>
       </c>
       <c r="C315" s="5">
-        <v>0.61395296300000268</v>
+        <v>0.61399695699999768</v>
       </c>
       <c r="D315" s="5">
-        <v>9.7011894912081722</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5">
+        <v>9.7018940100561668</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>80.025399031999996</v>
+        <v>80.025553145000003</v>
       </c>
       <c r="C316" s="5">
-        <v>0.14751674499999012</v>
+        <v>0.14746613200000525</v>
       </c>
       <c r="D316" s="5">
-        <v>2.2387830832718558</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5">
+        <v>2.2380013462593329</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>80.292405742</v>
+        <v>80.292232549999994</v>
       </c>
       <c r="C317" s="5">
-        <v>0.26700671000000398</v>
+        <v>0.26667940499999077</v>
       </c>
       <c r="D317" s="5">
-        <v>4.0781266222141621</v>
+        <v>4.0730275631585267</v>
       </c>
       <c r="E317" s="5">
-        <v>-7.107379961607263E-2</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5">
+        <v>-7.1293215734213877E-2</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>80.603288613000004</v>
+        <v>80.603038261999998</v>
       </c>
       <c r="C318" s="5">
-        <v>0.310882871000004</v>
+        <v>0.31080571200000406</v>
       </c>
       <c r="D318" s="5">
-        <v>4.7464926385128337</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5">
+        <v>4.7452998530475465</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>80.864790494999994</v>
+        <v>80.865036255999996</v>
       </c>
       <c r="C319" s="5">
-        <v>0.26150188199999036</v>
+        <v>0.2619979939999979</v>
       </c>
       <c r="D319" s="5">
-        <v>3.9633947109510181</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5">
+        <v>3.9710614100892272</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>80.936155705999994</v>
+        <v>80.936439113999995</v>
       </c>
       <c r="C320" s="5">
-        <v>7.1365210999999817E-2</v>
+        <v>7.1402857999999014E-2</v>
       </c>
       <c r="D320" s="5">
-        <v>1.0641857406980426</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5">
+        <v>1.0647466037617015</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>81.156384959999997</v>
+        <v>81.155952482000004</v>
       </c>
       <c r="C321" s="5">
-        <v>0.22022925400000304</v>
+        <v>0.21951336800000831</v>
       </c>
       <c r="D321" s="5">
-        <v>3.3145414451035249</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5">
+        <v>3.3035940993241697</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>82.007492717999995</v>
+        <v>82.007222205000005</v>
       </c>
       <c r="C322" s="5">
-        <v>0.85110775799999772</v>
+        <v>0.85126972300000148</v>
       </c>
       <c r="D322" s="5">
-        <v>13.336575565542219</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5">
+        <v>13.339336909608956</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>81.459314879999994</v>
+        <v>81.459218554000003</v>
       </c>
       <c r="C323" s="5">
-        <v>-0.54817783800000086</v>
+        <v>-0.54800365100000192</v>
       </c>
       <c r="D323" s="5">
-        <v>-7.7329514742549126</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5">
+        <v>-7.7306084468899972</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>81.540129351000004</v>
+        <v>81.540292464000004</v>
       </c>
       <c r="C324" s="5">
-        <v>8.0814471000010712E-2</v>
+        <v>8.1073910000000637E-2</v>
       </c>
       <c r="D324" s="5">
-        <v>1.197018074201317</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5">
+        <v>1.2008833535372077</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>81.452339031999998</v>
+        <v>81.452816399</v>
       </c>
       <c r="C325" s="5">
-        <v>-8.7790319000006889E-2</v>
+        <v>-8.7476065000004155E-2</v>
       </c>
       <c r="D325" s="5">
-        <v>-1.2843588513625881</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5">
+        <v>-1.2797859118857002</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>81.814590258999999</v>
+        <v>81.815105420999998</v>
       </c>
       <c r="C326" s="5">
-        <v>0.36225122700000156</v>
+        <v>0.36228902199999879</v>
       </c>
       <c r="D326" s="5">
-        <v>5.4693800534718173</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5">
+        <v>5.4699318796725738</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>81.919830829000006</v>
+        <v>81.920242543000001</v>
       </c>
       <c r="C327" s="5">
-        <v>0.10524057000000653</v>
+        <v>0.10513712200000214</v>
       </c>
       <c r="D327" s="5">
-        <v>1.5545637378407973</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5">
+        <v>1.5530149885928601</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>82.289711245999996</v>
+        <v>82.289901264999997</v>
       </c>
       <c r="C328" s="5">
-        <v>0.3698804169999903</v>
+        <v>0.36965872199999694</v>
       </c>
       <c r="D328" s="5">
-        <v>5.5547786422397882</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5">
+        <v>5.551337621542074</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>82.815728031000006</v>
+        <v>82.815407578999995</v>
       </c>
       <c r="C329" s="5">
-        <v>0.52601678500001015</v>
+        <v>0.52550631399999759</v>
       </c>
       <c r="D329" s="5">
-        <v>7.9462173329805985</v>
+        <v>7.938214139309685</v>
       </c>
       <c r="E329" s="5">
-        <v>3.1426661907579145</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5">
+        <v>3.1424895645151718</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>81.999974804999994</v>
+        <v>81.997554762999997</v>
       </c>
       <c r="C330" s="5">
-        <v>-0.81575322600001243</v>
+        <v>-0.81785281599999848</v>
       </c>
       <c r="D330" s="5">
-        <v>-11.200455447514091</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5">
+        <v>-11.227777015387751</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>82.305552985999995</v>
+        <v>82.305776027999997</v>
       </c>
       <c r="C331" s="5">
-        <v>0.30557818100000134</v>
+        <v>0.30822126500000024</v>
       </c>
       <c r="D331" s="5">
-        <v>4.5646813969177913</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5">
+        <v>4.6051219616461303</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>82.682715856000002</v>
+        <v>82.682819069999994</v>
       </c>
       <c r="C332" s="5">
-        <v>0.37716287000000648</v>
+        <v>0.37704304199999683</v>
       </c>
       <c r="D332" s="5">
-        <v>5.6396987848940316</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5">
+        <v>5.6378459532718139</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>82.819422156000002</v>
+        <v>82.819175461</v>
       </c>
       <c r="C333" s="5">
-        <v>0.13670630000000017</v>
+        <v>0.13635639100000674</v>
       </c>
       <c r="D333" s="5">
-        <v>2.0022031894255665</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5">
+        <v>1.9970293275229478</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>82.688780960000003</v>
+        <v>82.688749131999998</v>
       </c>
       <c r="C334" s="5">
-        <v>-0.13064119599999913</v>
+        <v>-0.13042632900000228</v>
       </c>
       <c r="D334" s="5">
-        <v>-1.8765701766824572</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5">
+        <v>-1.8735159776907651</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>82.740092232999999</v>
+        <v>82.740497489999996</v>
       </c>
       <c r="C335" s="5">
-        <v>5.1311272999996049E-2</v>
+        <v>5.1748357999997552E-2</v>
       </c>
       <c r="D335" s="5">
-        <v>0.74718854284607783</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5">
+        <v>0.75357553662616095</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>82.685721344000001</v>
+        <v>82.686654329999996</v>
       </c>
       <c r="C336" s="5">
-        <v>-5.4370888999997646E-2</v>
+        <v>-5.3843159999999557E-2</v>
       </c>
       <c r="D336" s="5">
-        <v>-0.7857106702984118</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5">
+        <v>-0.77810796529497184</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>82.906014697000003</v>
+        <v>82.907457626999999</v>
       </c>
       <c r="C337" s="5">
-        <v>0.22029335300000241</v>
+        <v>0.22080329700000334</v>
       </c>
       <c r="D337" s="5">
-        <v>3.2443357774248227</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5">
+        <v>3.251919309624185</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>83.309463632999993</v>
+        <v>83.310835170999994</v>
       </c>
       <c r="C338" s="5">
-        <v>0.40344893599998954</v>
+        <v>0.40337754399999426</v>
       </c>
       <c r="D338" s="5">
-        <v>5.9984688581357304</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5">
+        <v>5.9972716514470559</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>83.592556149999993</v>
+        <v>83.593238800999998</v>
       </c>
       <c r="C339" s="5">
-        <v>0.28309251700000004</v>
+        <v>0.28240363000000457</v>
       </c>
       <c r="D339" s="5">
-        <v>4.1547801226871739</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5">
+        <v>4.1444109966507048</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>83.581420644999994</v>
+        <v>83.581147357999996</v>
       </c>
       <c r="C340" s="5">
-        <v>-1.1135504999998602E-2</v>
+        <v>-1.2091443000002755E-2</v>
       </c>
       <c r="D340" s="5">
-        <v>-0.15973695095884421</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5">
+        <v>-0.17343739872500707</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>84.131966186</v>
+        <v>84.130620375000007</v>
       </c>
       <c r="C341" s="5">
-        <v>0.5505455410000053</v>
+        <v>0.54947301700001105</v>
       </c>
       <c r="D341" s="5">
-        <v>8.1970649093517913</v>
+        <v>8.1805420884643709</v>
       </c>
       <c r="E341" s="5">
-        <v>1.5893577057093378</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5">
+        <v>1.5881257297990059</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>83.449053101000004</v>
+        <v>83.443723688999995</v>
       </c>
       <c r="C342" s="5">
-        <v>-0.68291308499999559</v>
+        <v>-0.68689668600001141</v>
       </c>
       <c r="D342" s="5">
-        <v>-9.3172892729654571</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5">
+        <v>-9.3693658102867676</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>83.475988979999997</v>
+        <v>83.475476166999997</v>
       </c>
       <c r="C343" s="5">
-        <v>2.6935878999992724E-2</v>
+        <v>3.1752478000001361E-2</v>
       </c>
       <c r="D343" s="5">
-        <v>0.38802716856587427</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5">
+        <v>0.45758768334589472</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>83.541294385</v>
+        <v>83.541113378000006</v>
       </c>
       <c r="C344" s="5">
-        <v>6.5305405000003702E-2</v>
+        <v>6.5637211000009188E-2</v>
       </c>
       <c r="D344" s="5">
-        <v>0.94284071905992306</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5">
+        <v>0.9476577203050951</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>83.922764411000003</v>
+        <v>83.922916935999993</v>
       </c>
       <c r="C345" s="5">
-        <v>0.38147002600000235</v>
+        <v>0.38180355799998722</v>
       </c>
       <c r="D345" s="5">
-        <v>5.6192243148434073</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5">
+        <v>5.6242740347928422</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>84.026921603999995</v>
+        <v>84.027456186999999</v>
       </c>
       <c r="C346" s="5">
-        <v>0.10415719299999182</v>
+        <v>0.10453925100000561</v>
       </c>
       <c r="D346" s="5">
-        <v>1.4995377711551905</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5">
+        <v>1.5050731963514252</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>84.519792179000007</v>
+        <v>84.521238366000006</v>
       </c>
       <c r="C347" s="5">
-        <v>0.49287057500001197</v>
+        <v>0.4937821790000072</v>
       </c>
       <c r="D347" s="5">
-        <v>7.2703281268166275</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5">
+        <v>7.2841649101529127</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>84.731448102000002</v>
+        <v>84.73389813</v>
       </c>
       <c r="C348" s="5">
-        <v>0.21165592299999503</v>
+        <v>0.21265976399999431</v>
       </c>
       <c r="D348" s="5">
-        <v>3.0467974549721388</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5">
+        <v>3.0613952469332517</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>85.006638007000006</v>
+        <v>85.009793608999999</v>
       </c>
       <c r="C349" s="5">
-        <v>0.27518990500000484</v>
+        <v>0.275895478999999</v>
       </c>
       <c r="D349" s="5">
-        <v>3.9677242806741564</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5">
+        <v>3.9779631248693548</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>85.293163637999996</v>
+        <v>85.296689649000001</v>
       </c>
       <c r="C350" s="5">
-        <v>0.28652563099998929</v>
+        <v>0.28689604000000202</v>
       </c>
       <c r="D350" s="5">
-        <v>4.1205841682477651</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5">
+        <v>4.1258543514248069</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>85.552764389999993</v>
+        <v>85.553402783999999</v>
       </c>
       <c r="C351" s="5">
-        <v>0.25960075199999721</v>
+        <v>0.25671313499999826</v>
       </c>
       <c r="D351" s="5">
-        <v>3.714119716601294</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5">
+        <v>3.6719659026557272</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>85.544724724000005</v>
+        <v>85.545085585999999</v>
       </c>
       <c r="C352" s="5">
-        <v>-8.0396659999877329E-3</v>
+        <v>-8.3171980000003032E-3</v>
       </c>
       <c r="D352" s="5">
-        <v>-0.11270955934948867</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5">
+        <v>-0.11659738189901958</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>85.594206552000003</v>
+        <v>85.587484583999995</v>
       </c>
       <c r="C353" s="5">
-        <v>4.9481827999997563E-2</v>
+        <v>4.2398997999995913E-2</v>
       </c>
       <c r="D353" s="5">
-        <v>0.69633122250334356</v>
+        <v>0.59638401676145314</v>
       </c>
       <c r="E353" s="5">
-        <v>1.7380318472140166</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5">
+        <v>1.731669399923863</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>85.535272410999994</v>
+        <v>85.525149169000002</v>
       </c>
       <c r="C354" s="5">
-        <v>-5.8934141000008822E-2</v>
+        <v>-6.2335414999992622E-2</v>
       </c>
       <c r="D354" s="5">
-        <v>-0.82311375524704022</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5">
+        <v>-0.87049621971204694</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>85.889838393999995</v>
+        <v>85.889985578999998</v>
       </c>
       <c r="C355" s="5">
-        <v>0.35456598300000053</v>
+        <v>0.36483640999999523</v>
       </c>
       <c r="D355" s="5">
-        <v>5.0893033191414361</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5">
+        <v>5.2408322536154461</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>86.063307441000006</v>
+        <v>86.062820690999999</v>
       </c>
       <c r="C356" s="5">
-        <v>0.17346904700001176</v>
+        <v>0.17283511200000135</v>
       </c>
       <c r="D356" s="5">
-        <v>2.4507067276535066</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5">
+        <v>2.4416471457068711</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>86.048974787999995</v>
+        <v>86.050184025999997</v>
       </c>
       <c r="C357" s="5">
-        <v>-1.4332653000010964E-2</v>
+        <v>-1.2636665000002267E-2</v>
       </c>
       <c r="D357" s="5">
-        <v>-0.19966045088850581</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5">
+        <v>-0.17605462959260354</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>86.523797361999996</v>
+        <v>86.525838233000002</v>
       </c>
       <c r="C358" s="5">
-        <v>0.47482257400000094</v>
+        <v>0.47565420700000516</v>
       </c>
       <c r="D358" s="5">
-        <v>6.8263657112418441</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5">
+        <v>6.8385886006453234</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>86.428339942999997</v>
+        <v>86.431556064000006</v>
       </c>
       <c r="C359" s="5">
-        <v>-9.5457418999998822E-2</v>
+        <v>-9.4282168999995974E-2</v>
       </c>
       <c r="D359" s="5">
-        <v>-1.3158967514378062</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5">
+        <v>-1.2997622305037204</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>86.543040082000005</v>
+        <v>86.547043144</v>
       </c>
       <c r="C360" s="5">
-        <v>0.11470013900000708</v>
+        <v>0.11548707999999408</v>
       </c>
       <c r="D360" s="5">
-        <v>1.6042108002605415</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5">
+        <v>1.6152375244856465</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>86.794488822999995</v>
+        <v>86.799219315000002</v>
       </c>
       <c r="C361" s="5">
-        <v>0.25144874099999015</v>
+        <v>0.25217617100000211</v>
       </c>
       <c r="D361" s="5">
-        <v>3.5428303822603757</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5">
+        <v>3.5530774580186275</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>86.868661240999998</v>
+        <v>86.874051399999999</v>
       </c>
       <c r="C362" s="5">
-        <v>7.4172418000003404E-2</v>
+        <v>7.4832084999997051E-2</v>
       </c>
       <c r="D362" s="5">
-        <v>1.0303239733864045</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5">
+        <v>1.039473936733204</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>86.888964673000004</v>
+        <v>86.889407360000007</v>
       </c>
       <c r="C363" s="5">
-        <v>2.0303432000005728E-2</v>
+        <v>1.535596000000794E-2</v>
       </c>
       <c r="D363" s="5">
-        <v>0.28083157168943274</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5">
+        <v>0.21231975360587185</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>87.478953558000001</v>
+        <v>87.480362025999995</v>
       </c>
       <c r="C364" s="5">
-        <v>0.5899888849999968</v>
+        <v>0.59095466599998758</v>
       </c>
       <c r="D364" s="5">
-        <v>8.4594711189951219</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5">
+        <v>8.4737961005137521</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>87.76980408</v>
+        <v>87.758082291999997</v>
       </c>
       <c r="C365" s="5">
-        <v>0.2908505219999995</v>
+        <v>0.27772026600000288</v>
       </c>
       <c r="D365" s="5">
-        <v>4.0635400755431927</v>
+        <v>3.8768168453303664</v>
       </c>
       <c r="E365" s="5">
-        <v>2.5417579245603283</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5">
+        <v>2.5361157867300754</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>87.795646880000007</v>
+        <v>87.778418845999994</v>
       </c>
       <c r="C366" s="5">
-        <v>2.5842800000006605E-2</v>
+        <v>2.0336553999996454E-2</v>
       </c>
       <c r="D366" s="5">
-        <v>0.35389881280685209</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5">
+        <v>0.27843580743154295</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>87.915314464999994</v>
+        <v>87.917053138</v>
       </c>
       <c r="C367" s="5">
-        <v>0.11966758499998775</v>
+        <v>0.1386342920000061</v>
       </c>
       <c r="D367" s="5">
-        <v>1.6479465439222185</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5">
+        <v>1.911789779787787</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>85.537037170999994</v>
+        <v>85.536636985000001</v>
       </c>
       <c r="C368" s="5">
-        <v>-2.3782772940000001</v>
+        <v>-2.3804161529999988</v>
       </c>
       <c r="D368" s="5">
-        <v>-28.042505894035465</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5">
+        <v>-28.063619447532407</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>62.953593898000001</v>
+        <v>62.954891437999997</v>
       </c>
       <c r="C369" s="5">
-        <v>-22.583443272999993</v>
+        <v>-22.581745547000004</v>
       </c>
       <c r="D369" s="5">
-        <v>-97.474217785045411</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5">
+        <v>-97.473451163583434</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>66.717278754999995</v>
+        <v>66.718954741000005</v>
       </c>
       <c r="C370" s="5">
-        <v>3.7636848569999941</v>
+        <v>3.7640633030000075</v>
       </c>
       <c r="D370" s="5">
-        <v>100.73058543805504</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5">
+        <v>100.74144821256881</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>71.520561091999994</v>
+        <v>71.527824996999996</v>
       </c>
       <c r="C371" s="5">
-        <v>4.8032823369999988</v>
+        <v>4.8088702559999916</v>
       </c>
       <c r="D371" s="5">
-        <v>130.30908276377465</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5">
+        <v>130.52043292486681</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>72.691803327000002</v>
+        <v>72.694635184999996</v>
       </c>
       <c r="C372" s="5">
-        <v>1.1712422350000082</v>
+        <v>1.1668101879999995</v>
       </c>
       <c r="D372" s="5">
-        <v>21.521846452900384</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5">
+        <v>21.430589987165092</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>73.837385499000007</v>
+        <v>73.841557942999998</v>
       </c>
       <c r="C373" s="5">
-        <v>1.1455821720000046</v>
+        <v>1.1469227580000023</v>
       </c>
       <c r="D373" s="5">
-        <v>20.639744838008145</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5">
+        <v>20.665155215076993</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>74.616491882999995</v>
+        <v>74.622214599000003</v>
       </c>
       <c r="C374" s="5">
-        <v>0.77910638399998788</v>
+        <v>0.780656656000005</v>
       </c>
       <c r="D374" s="5">
-        <v>13.42327828777654</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5">
+        <v>13.450755213880861</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>76.382432266999999</v>
+        <v>76.382695777999999</v>
       </c>
       <c r="C375" s="5">
-        <v>1.7659403840000039</v>
+        <v>1.7604811789999957</v>
       </c>
       <c r="D375" s="5">
-        <v>32.404846767002482</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5">
+        <v>32.28852637607762</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>76.613686822000005</v>
+        <v>76.617847212000001</v>
       </c>
       <c r="C376" s="5">
-        <v>0.23125455500000669</v>
+        <v>0.23515143400000227</v>
       </c>
       <c r="D376" s="5">
-        <v>3.6942181449986622</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5">
+        <v>3.757514310257748</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>76.771026112000001</v>
+        <v>76.757375550000006</v>
       </c>
       <c r="C377" s="5">
-        <v>0.15733928999999591</v>
+        <v>0.13952833800000519</v>
       </c>
       <c r="D377" s="5">
-        <v>2.49243229276781</v>
+        <v>2.2073349215953497</v>
       </c>
       <c r="E377" s="5">
-        <v>-12.531391727814366</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5">
+        <v>-12.535263367990456</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>77.850477530000006</v>
+        <v>77.829855397000003</v>
       </c>
       <c r="C378" s="5">
-        <v>1.079451418000005</v>
+        <v>1.0724798469999968</v>
       </c>
       <c r="D378" s="5">
-        <v>18.240763592897281</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5">
+        <v>18.117236364734126</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>76.708546459999994</v>
+        <v>76.711332756999994</v>
       </c>
       <c r="C379" s="5">
-        <v>-1.1419310700000125</v>
+        <v>-1.118522640000009</v>
       </c>
       <c r="D379" s="5">
-        <v>-16.249063682058772</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5">
+        <v>-15.945754430440074</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>77.967834936000003</v>
+        <v>77.965998631999994</v>
       </c>
       <c r="C380" s="5">
-        <v>1.2592884760000089</v>
+        <v>1.2546658750000006</v>
       </c>
       <c r="D380" s="5">
-        <v>21.579584265025488</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5">
+        <v>21.492260925104123</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>79.076593083000006</v>
+        <v>79.076360535000006</v>
       </c>
       <c r="C381" s="5">
-        <v>1.1087581470000032</v>
+        <v>1.1103619030000118</v>
       </c>
       <c r="D381" s="5">
-        <v>18.464903454186942</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5">
+        <v>18.494208021284031</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>79.596974759999995</v>
+        <v>79.596938889</v>
       </c>
       <c r="C382" s="5">
-        <v>0.52038167699998894</v>
+        <v>0.52057835399999419</v>
       </c>
       <c r="D382" s="5">
-        <v>8.18905862718462</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5">
+        <v>8.1922915473095603</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>79.978642671000003</v>
+        <v>79.991240227999995</v>
       </c>
       <c r="C383" s="5">
-        <v>0.38166791100000808</v>
+        <v>0.39430133899999475</v>
       </c>
       <c r="D383" s="5">
-        <v>5.908205789681964</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5">
+        <v>6.1091342664413073</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>82.740655173999997</v>
+        <v>82.744989435999997</v>
       </c>
       <c r="C384" s="5">
-        <v>2.762012502999994</v>
+        <v>2.7537492080000021</v>
       </c>
       <c r="D384" s="5">
-        <v>50.293124507699652</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5">
+        <v>50.103664079344121</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>83.103751979999998</v>
+        <v>83.111439842999999</v>
       </c>
       <c r="C385" s="5">
-        <v>0.36309680600000149</v>
+        <v>0.36645040700000209</v>
       </c>
       <c r="D385" s="5">
-        <v>5.3950261353735263</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5">
+        <v>5.445783030467588</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>83.595368019000006</v>
+        <v>83.605840142999995</v>
       </c>
       <c r="C386" s="5">
-        <v>0.49161603900000728</v>
+        <v>0.49440029999999524</v>
       </c>
       <c r="D386" s="5">
-        <v>7.3344133109016996</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5">
+        <v>7.3766153619092556</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>84.394667065999997</v>
+        <v>84.398690361999996</v>
       </c>
       <c r="C387" s="5">
-        <v>0.79929904699999099</v>
+        <v>0.79285021900000174</v>
       </c>
       <c r="D387" s="5">
-        <v>12.096868990141418</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5">
+        <v>11.99254308326163</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>84.791148227999997</v>
+        <v>84.797284927999996</v>
       </c>
       <c r="C388" s="5">
-        <v>0.39648116200000061</v>
+        <v>0.39859456599999987</v>
       </c>
       <c r="D388" s="5">
-        <v>5.7855008186716406</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5">
+        <v>5.8168608232932684</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>85.295377137000003</v>
+        <v>85.283204170000005</v>
       </c>
       <c r="C389" s="5">
-        <v>0.50422890900000539</v>
+        <v>0.48591924200000847</v>
       </c>
       <c r="D389" s="5">
-        <v>7.374147331376224</v>
+        <v>7.0973540363858945</v>
       </c>
       <c r="E389" s="5">
-        <v>11.103604389192313</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5">
+        <v>11.107504078805096</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>85.172522228000005</v>
+        <v>85.139086078999995</v>
       </c>
       <c r="C390" s="5">
-        <v>-0.12285490899999729</v>
+        <v>-0.14411809100000994</v>
       </c>
       <c r="D390" s="5">
-        <v>-1.714789132814587</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5">
+        <v>-2.0091101752860108</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>86.015833146999995</v>
+        <v>86.012879769999998</v>
       </c>
       <c r="C391" s="5">
-        <v>0.84331091899998967</v>
+        <v>0.87379369100000304</v>
       </c>
       <c r="D391" s="5">
-        <v>12.550312166074074</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5">
+        <v>13.035290079806972</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>86.145838748000003</v>
+        <v>86.138472535000005</v>
       </c>
       <c r="C392" s="5">
-        <v>0.13000560100000769</v>
+        <v>0.12559276500000749</v>
       </c>
       <c r="D392" s="5">
-        <v>1.828850818015848</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5">
+        <v>1.7663351725380361</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>86.770553715999995</v>
+        <v>86.763085399999994</v>
       </c>
       <c r="C393" s="5">
-        <v>0.62471496799999215</v>
+        <v>0.62461286499998891</v>
       </c>
       <c r="D393" s="5">
-        <v>9.0578120735079324</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5">
+        <v>9.057077742345232</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>86.959670665000004</v>
+        <v>86.946795734000005</v>
       </c>
       <c r="C394" s="5">
-        <v>0.18911694900000953</v>
+        <v>0.18371033400001124</v>
       </c>
       <c r="D394" s="5">
-        <v>2.6469878101401889</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5">
+        <v>2.5706543657366243</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>86.807124165999994</v>
+        <v>86.830413249000003</v>
       </c>
       <c r="C395" s="5">
-        <v>-0.15254649900001027</v>
+        <v>-0.11638248500000259</v>
       </c>
       <c r="D395" s="5">
-        <v>-2.0848736226557696</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5">
+        <v>-1.5944852591935232</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>89.528086942000002</v>
+        <v>89.541895909999994</v>
       </c>
       <c r="C396" s="5">
-        <v>2.7209627760000075</v>
+        <v>2.7114826609999909</v>
       </c>
       <c r="D396" s="5">
-        <v>44.826231198664644</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5">
+        <v>44.628210422739478</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>89.984174726999996</v>
+        <v>90.004166561999995</v>
       </c>
       <c r="C397" s="5">
-        <v>0.45608778499999403</v>
+        <v>0.46227065200000084</v>
       </c>
       <c r="D397" s="5">
-        <v>6.2874534186426745</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5">
+        <v>6.3741122053633026</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>90.375732049999996</v>
+        <v>90.413388298000001</v>
       </c>
       <c r="C398" s="5">
-        <v>0.39155732300000068</v>
+        <v>0.40922173600000633</v>
       </c>
       <c r="D398" s="5">
-        <v>5.3484819933153238</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5">
+        <v>5.5945645803892941</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>90.601545553999998</v>
+        <v>90.613662563000005</v>
       </c>
       <c r="C399" s="5">
-        <v>0.22581350400000133</v>
+        <v>0.20027426500000445</v>
       </c>
       <c r="D399" s="5">
-        <v>3.0398784745969687</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5">
+        <v>2.6907384505332033</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>91.665747148999998</v>
+        <v>91.670123607999997</v>
       </c>
       <c r="C400" s="5">
-        <v>1.0642015950000001</v>
+        <v>1.0564610449999918</v>
       </c>
       <c r="D400" s="5">
-        <v>15.042342490314731</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5">
+        <v>14.923696486993077</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>91.197618448</v>
+        <v>91.176938156000006</v>
       </c>
       <c r="C401" s="5">
-        <v>-0.4681287009999977</v>
+        <v>-0.49318545199999164</v>
       </c>
       <c r="D401" s="5">
-        <v>-5.9590570630720148</v>
+        <v>-6.2683540106411968</v>
       </c>
       <c r="E401" s="5">
-        <v>6.9197669429609476</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5">
+        <v>6.9107792599486295</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>91.432536847999998</v>
+        <v>91.382807983999996</v>
       </c>
       <c r="C402" s="5">
-        <v>0.23491839999999797</v>
+        <v>0.20586982799999021</v>
       </c>
       <c r="D402" s="5">
-        <v>3.1352841543794918</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5">
+        <v>2.7434012251762452</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>91.501829248000007</v>
+        <v>91.475326015999997</v>
       </c>
       <c r="C403" s="5">
-        <v>6.9292400000009025E-2</v>
+        <v>9.2518032000000971E-2</v>
       </c>
       <c r="D403" s="5">
-        <v>0.9132235481663642</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5">
+        <v>1.2216951576672574</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>91.974864753999995</v>
+        <v>91.946702092999999</v>
       </c>
       <c r="C404" s="5">
-        <v>0.473035505999988</v>
+        <v>0.47137607700000217</v>
       </c>
       <c r="D404" s="5">
-        <v>6.3830847048008676</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5">
+        <v>6.3619496111774865</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>91.957834847000001</v>
+        <v>91.935473447999996</v>
       </c>
       <c r="C405" s="5">
-        <v>-1.7029906999994182E-2</v>
+        <v>-1.1228645000002757E-2</v>
       </c>
       <c r="D405" s="5">
-        <v>-0.2219637940005792</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5">
+        <v>-0.14644709475020168</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>92.290444406999995</v>
+        <v>92.264330274000002</v>
       </c>
       <c r="C406" s="5">
-        <v>0.33260955999999453</v>
+        <v>0.32885682600000621</v>
       </c>
       <c r="D406" s="5">
-        <v>4.4277691234096084</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5">
+        <v>4.3779109463431221</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>92.818939786000001</v>
+        <v>92.848228539999994</v>
       </c>
       <c r="C407" s="5">
-        <v>0.52849537900000598</v>
+        <v>0.58389826599999139</v>
       </c>
       <c r="D407" s="5">
-        <v>7.0923365445892728</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5">
+        <v>7.8642337790814754</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>93.422619408000003</v>
+        <v>93.463452618000005</v>
       </c>
       <c r="C408" s="5">
-        <v>0.60367962200000136</v>
+        <v>0.61522407800001133</v>
       </c>
       <c r="D408" s="5">
-        <v>8.0899307627560813</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5">
+        <v>8.247624797218279</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>94.256307445999994</v>
+        <v>94.314765909000002</v>
       </c>
       <c r="C409" s="5">
-        <v>0.83368803799999114</v>
+        <v>0.85131329099999675</v>
       </c>
       <c r="D409" s="5">
-        <v>11.250144546378515</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5">
+        <v>11.494758619326984</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>94.233150722999994</v>
+        <v>94.340641878</v>
       </c>
       <c r="C410" s="5">
-        <v>-2.3156722999999602E-2</v>
+        <v>2.5875968999997667E-2</v>
       </c>
       <c r="D410" s="5">
-        <v>-0.29441584341455274</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5">
+        <v>0.32972632168268845</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>94.613692677000003</v>
+        <v>94.620265028000006</v>
       </c>
       <c r="C411" s="5">
-        <v>0.38054195400000879</v>
+        <v>0.27962315000000615</v>
       </c>
       <c r="D411" s="5">
-        <v>4.9550569522433641</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5">
+        <v>3.6153266472862322</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>94.907445860999999</v>
+        <v>94.932004863000003</v>
       </c>
       <c r="C412" s="5">
-        <v>0.29375318399999628</v>
+        <v>0.31173983499999736</v>
       </c>
       <c r="D412" s="5">
-        <v>3.7900009050001238</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5">
+        <v>4.0260029830105903</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>95.274461627999997</v>
+        <v>95.203395379</v>
       </c>
       <c r="C413" s="5">
-        <v>0.36701576699999805</v>
+        <v>0.27139051599999675</v>
       </c>
       <c r="D413" s="5">
-        <v>4.7404920829069663</v>
+        <v>3.4850030596834447</v>
       </c>
       <c r="E413" s="5">
-        <v>4.4703395213380182</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5">
+        <v>4.416091727176541</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>96.204710117999994</v>
+        <v>96.112818180000005</v>
       </c>
       <c r="C414" s="5">
-        <v>0.93024848999999676</v>
+        <v>0.90942280100000517</v>
       </c>
       <c r="D414" s="5">
-        <v>12.366792345326205</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5">
+        <v>12.084740103980796</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>96.693654690000002</v>
+        <v>96.626425037000004</v>
       </c>
       <c r="C415" s="5">
-        <v>0.48894457200000829</v>
+        <v>0.5136068569999992</v>
       </c>
       <c r="D415" s="5">
-        <v>6.2722023372792091</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5">
+        <v>6.6044179249993284</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>97.069270220999996</v>
+        <v>97.009056098000002</v>
       </c>
       <c r="C416" s="5">
-        <v>0.37561553099999401</v>
+        <v>0.38263106099999789</v>
       </c>
       <c r="D416" s="5">
-        <v>4.7624074460934862</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5">
+        <v>4.8567527033727798</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>97.127875199000002</v>
+        <v>97.086176205000001</v>
       </c>
       <c r="C417" s="5">
-        <v>5.8604978000005303E-2</v>
+        <v>7.7120106999998939E-2</v>
       </c>
       <c r="D417" s="5">
-        <v>0.72690325022417568</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5">
+        <v>0.95815632625648739</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>97.494753003</v>
+        <v>97.460768646999995</v>
       </c>
       <c r="C418" s="5">
-        <v>0.36687780399999781</v>
+        <v>0.37459244199999375</v>
       </c>
       <c r="D418" s="5">
-        <v>4.628081844115961</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5">
+        <v>4.7295479206221902</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>98.219543665000003</v>
+        <v>98.265581128999997</v>
       </c>
       <c r="C419" s="5">
-        <v>0.72479066200000375</v>
+        <v>0.80481248200000266</v>
       </c>
       <c r="D419" s="5">
-        <v>9.2949319847912104</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5">
+        <v>10.372056744678559</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>98.576942584999998</v>
+        <v>98.659123625999996</v>
       </c>
       <c r="C420" s="5">
-        <v>0.35739891999999429</v>
+        <v>0.39354249699999855</v>
       </c>
       <c r="D420" s="5">
-        <v>4.4549884686286845</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5">
+        <v>4.9131479181884208</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>98.716901364999998</v>
+        <v>98.837564361999995</v>
       </c>
       <c r="C421" s="5">
-        <v>0.13995878000000062</v>
+        <v>0.17844073599999888</v>
       </c>
       <c r="D421" s="5">
-        <v>1.7171182235051985</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5">
+        <v>2.1921120277825556</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>99.282297176</v>
+        <v>99.501209020000005</v>
       </c>
       <c r="C422" s="5">
-        <v>0.56539581100000191</v>
+        <v>0.66364465800000971</v>
       </c>
       <c r="D422" s="5">
-        <v>7.0936275032978724</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5">
+        <v>8.3617171158734571</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>99.336259287999994</v>
+        <v>99.301917641000003</v>
       </c>
       <c r="C423" s="5">
-        <v>5.3962111999993567E-2</v>
+        <v>-0.19929137900000171</v>
       </c>
       <c r="D423" s="5">
-        <v>0.65417967461942617</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5">
+        <v>-2.3771841639182223</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>99.439600850000005</v>
+        <v>99.498280414999996</v>
       </c>
       <c r="C424" s="5">
-        <v>0.10334156200001132</v>
+        <v>0.19636277399999358</v>
       </c>
       <c r="D424" s="5">
-        <v>1.2555525726072769</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5">
+        <v>2.3988966418390545</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>99.736347046000006</v>
+        <v>99.576912277999995</v>
       </c>
       <c r="C425" s="5">
-        <v>0.29674619600000085</v>
+        <v>7.8631862999998248E-2</v>
       </c>
       <c r="D425" s="5">
-        <v>3.6403863597950892</v>
+        <v>0.95247326152898548</v>
       </c>
       <c r="E425" s="5">
-        <v>4.6831914258633978</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5">
+        <v>4.5938665124171774</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>99.639376654000003</v>
+        <v>99.503164232000003</v>
       </c>
       <c r="C426" s="5">
-        <v>-9.6970392000002903E-2</v>
+        <v>-7.3748045999991518E-2</v>
       </c>
       <c r="D426" s="5">
-        <v>-1.1605019687771168</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5">
+        <v>-0.88512545093974992</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>99.517855099000002</v>
+        <v>99.408160092000003</v>
       </c>
       <c r="C427" s="5">
-        <v>-0.12152155500000106</v>
+        <v>-9.5004140000000348E-2</v>
       </c>
       <c r="D427" s="5">
-        <v>-1.4537590947601764</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5">
+        <v>-1.1397445879327228</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>99.498684050999998</v>
+        <v>99.405714196000005</v>
       </c>
       <c r="C428" s="5">
-        <v>-1.9171048000004021E-2</v>
+        <v>-2.4458959999975605E-3</v>
       </c>
       <c r="D428" s="5">
-        <v>-0.23092236847795933</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5">
+        <v>-2.9521500450779836E-2</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>99.734719053999996</v>
+        <v>99.677227270000003</v>
       </c>
       <c r="C429" s="5">
-        <v>0.2360350029999978</v>
+        <v>0.2715130739999978</v>
       </c>
       <c r="D429" s="5">
-        <v>2.8841279489174143</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5">
+        <v>3.3273247325319444</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>99.755132552000006</v>
+        <v>99.733187592999997</v>
       </c>
       <c r="C430" s="5">
-        <v>2.0413498000010577E-2</v>
+        <v>5.596032299999365E-2</v>
       </c>
       <c r="D430" s="5">
-        <v>0.24589022487691015</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5">
+        <v>0.67578252383666548</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>98.804775911999997</v>
+        <v>98.861003131000004</v>
       </c>
       <c r="C431" s="5">
-        <v>-0.95035664000000963</v>
+        <v>-0.87218446199999278</v>
       </c>
       <c r="D431" s="5">
-        <v>-10.851867515242331</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5">
+        <v>-10.003886130378369</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>99.382918896000007</v>
+        <v>99.500622253000003</v>
       </c>
       <c r="C432" s="5">
-        <v>0.57814298400001007</v>
+        <v>0.63961912199999915</v>
       </c>
       <c r="D432" s="5">
-        <v>7.2520802960290398</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5">
+        <v>8.0461773242532111</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>99.442285749999996</v>
+        <v>99.625784197000002</v>
       </c>
       <c r="C433" s="5">
-        <v>5.9366853999989644E-2</v>
+        <v>0.12516194399999847</v>
       </c>
       <c r="D433" s="5">
-        <v>0.71918543476039432</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5">
+        <v>1.5199685352885517</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>99.490284161999995</v>
+        <v>99.805243528000005</v>
       </c>
       <c r="C434" s="5">
-        <v>4.7998411999998325E-2</v>
+        <v>0.17945933100000389</v>
       </c>
       <c r="D434" s="5">
-        <v>0.58075140738869102</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5">
+        <v>2.1831458488611011</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>99.885173742999996</v>
+        <v>101.10872882</v>
       </c>
       <c r="C435" s="5">
-        <v>0.39488958100000104</v>
+        <v>1.3034852919999906</v>
       </c>
       <c r="D435" s="5">
-        <v>4.8683167085626922</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5">
+        <v>16.848596259311456</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>100.35048813</v>
+        <v>100.92433167999999</v>
       </c>
       <c r="C436" s="5">
-        <v>0.46531438700000649</v>
+        <v>-0.18439714000000151</v>
       </c>
       <c r="D436" s="5">
-        <v>5.7356695421993731</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5">
+        <v>-2.1666819957437577</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>100.82949682</v>
+        <v>101.6989408</v>
       </c>
       <c r="C437" s="5">
-        <v>0.47900869000000057</v>
+        <v>0.77460912000000803</v>
       </c>
       <c r="D437" s="5">
-        <v>5.8808274254096515</v>
+        <v>9.6090896019409566</v>
       </c>
       <c r="E437" s="5">
-        <v>1.0960395145571233</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5">
+        <v>2.1310447105205466</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>100.72576702000001</v>
+        <v>101.53494932</v>
       </c>
       <c r="C438" s="5">
-        <v>-0.10372979999999643</v>
+        <v>-0.16399148000000707</v>
       </c>
       <c r="D438" s="5">
-        <v>-1.2275560650433559</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5">
+        <v>-1.9179533401657456</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>100.42534539</v>
+        <v>101.23295179</v>
       </c>
       <c r="C439" s="5">
-        <v>-0.30042163000000244</v>
+        <v>-0.30199752999999419</v>
       </c>
       <c r="D439" s="5">
-        <v>-3.5209517895890108</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>-3.5113727347172441</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>99.592386430000005</v>
+        <v>100.39329429</v>
       </c>
       <c r="C440" s="5">
-        <v>-0.83295895999999914</v>
+        <v>-0.83965750000000128</v>
       </c>
       <c r="D440" s="5">
-        <v>-9.511443594457635</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5">
+        <v>-9.5114436166525369</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>100.10295164999999</v>
+        <v>101.53879209999999</v>
       </c>
       <c r="C441" s="5">
-        <v>0.51056521999998949</v>
+        <v>1.1454978099999948</v>
       </c>
       <c r="D441" s="5">
-        <v>6.3283149681926609</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:5">
+        <v>14.584915552163924</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
-    </row>
-    <row r="443" spans="1:5">
+      <c r="B442" s="5">
+        <v>102.15763599</v>
+      </c>
+      <c r="C442" s="5">
+        <v>0.61884389000000795</v>
+      </c>
+      <c r="D442" s="5">
+        <v>7.5637910294810151</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5">
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5">
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>