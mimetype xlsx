--- v7 (2026-07-07)
+++ v8 (2026-07-27)
@@ -1,99 +1,103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{26D6D144-131C-4ABD-AA55-E04378E15D59}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{6665B798-85DC-44A1-869A-8699E89BF7DE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{2C1BAD15-E22C-4481-98B5-C324C5100B09}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{5B542CE0-B931-4863-9D29-780091E3A4C6}"/>
   </bookViews>
   <sheets>
     <sheet name="dalsrvoa" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Dallas—Plano—Irving Other Services Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry May 2026</t>
+    <t>Last data entry June 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -598,51 +602,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -917,6374 +921,6651 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AE20DC8E-552B-47B6-B244-4E265157A185}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{18B238A0-F00B-4BB3-AB64-3295BECEE9F3}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>51.974403256000002</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>52.158993379999998</v>
       </c>
       <c r="C7" s="5">
         <v>0.18459012399999608</v>
       </c>
       <c r="D7" s="5">
         <v>4.3461129879048599</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>52.286474871000003</v>
       </c>
       <c r="C8" s="5">
         <v>0.12748149100000461</v>
       </c>
       <c r="D8" s="5">
         <v>2.9726616986756715</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>53.245471684999998</v>
       </c>
       <c r="C9" s="5">
         <v>0.95899681399999537</v>
       </c>
       <c r="D9" s="5">
         <v>24.37118987989011</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>53.252961763999998</v>
       </c>
       <c r="C10" s="5">
         <v>7.4900790000000939E-3</v>
       </c>
       <c r="D10" s="5">
         <v>0.16893553136052564</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>53.195135074</v>
       </c>
       <c r="C11" s="5">
         <v>-5.7826689999998848E-2</v>
       </c>
       <c r="D11" s="5">
         <v>-1.2953099088525377</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>53.420069400000003</v>
       </c>
       <c r="C12" s="5">
         <v>0.22493432600000318</v>
       </c>
       <c r="D12" s="5">
         <v>5.1938578940862623</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>53.940903149999997</v>
       </c>
       <c r="C13" s="5">
         <v>0.52083374999999421</v>
       </c>
       <c r="D13" s="5">
         <v>12.34795970020388</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>53.816979078999999</v>
       </c>
       <c r="C14" s="5">
         <v>-0.12392407099999758</v>
       </c>
       <c r="D14" s="5">
         <v>-2.7223154927664805</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>53.654455431999999</v>
       </c>
       <c r="C15" s="5">
         <v>-0.16252364700000044</v>
       </c>
       <c r="D15" s="5">
         <v>-3.56432893321732</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>53.695934426000001</v>
       </c>
       <c r="C16" s="5">
         <v>4.147899400000199E-2</v>
       </c>
       <c r="D16" s="5">
         <v>0.93164635021973918</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>53.621664213999999</v>
       </c>
       <c r="C17" s="5">
         <v>-7.4270212000001834E-2</v>
       </c>
       <c r="D17" s="5">
         <v>-1.6472265213910986</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>53.819830320000001</v>
       </c>
       <c r="C18" s="5">
         <v>0.19816610600000217</v>
       </c>
       <c r="D18" s="5">
         <v>4.526022816579256</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>53.835889686999998</v>
       </c>
       <c r="C19" s="5">
         <v>1.6059366999996882E-2</v>
       </c>
       <c r="D19" s="5">
         <v>0.35865774375722914</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>53.872503899999998</v>
       </c>
       <c r="C20" s="5">
         <v>3.6614213000000007E-2</v>
       </c>
       <c r="D20" s="5">
         <v>0.81918920023209552</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>54.060012266999998</v>
       </c>
       <c r="C21" s="5">
         <v>0.18750836699999951</v>
       </c>
       <c r="D21" s="5">
         <v>4.257604911010282</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>54.207375040000002</v>
       </c>
       <c r="C22" s="5">
         <v>0.14736277300000467</v>
       </c>
       <c r="D22" s="5">
         <v>3.3205832489147324</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>54.439254552999998</v>
       </c>
       <c r="C23" s="5">
         <v>0.23187951299999554</v>
       </c>
       <c r="D23" s="5">
         <v>5.2556719944983232</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>54.483538195000001</v>
       </c>
       <c r="C24" s="5">
         <v>4.4283642000003454E-2</v>
       </c>
       <c r="D24" s="5">
         <v>0.98051976515762806</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>54.641656611999998</v>
       </c>
       <c r="C25" s="5">
         <v>0.15811841699999718</v>
       </c>
       <c r="D25" s="5">
         <v>3.5386872522382706</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>54.791417078000002</v>
       </c>
       <c r="C26" s="5">
         <v>0.14976046600000359</v>
       </c>
       <c r="D26" s="5">
         <v>3.3389634801610946</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>54.921558353000002</v>
       </c>
       <c r="C27" s="5">
         <v>0.13014127499999972</v>
       </c>
       <c r="D27" s="5">
         <v>2.8877865360493082</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>55.100148015999999</v>
       </c>
       <c r="C28" s="5">
         <v>0.17858966299999679</v>
       </c>
       <c r="D28" s="5">
         <v>3.972615306885352</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>55.202235381000001</v>
       </c>
       <c r="C29" s="5">
         <v>0.10208736500000271</v>
       </c>
       <c r="D29" s="5">
         <v>2.2461087827236659</v>
       </c>
       <c r="E29" s="5">
         <v>2.9476354196916743</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>55.051656747999999</v>
       </c>
       <c r="C30" s="5">
         <v>-0.15057863300000207</v>
       </c>
       <c r="D30" s="5">
         <v>-3.2246512083368262</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>55.211555316999998</v>
       </c>
       <c r="C31" s="5">
         <v>0.15989856899999921</v>
       </c>
       <c r="D31" s="5">
         <v>3.5416442164727835</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>55.348330740000002</v>
       </c>
       <c r="C32" s="5">
         <v>0.13677542300000312</v>
       </c>
       <c r="D32" s="5">
         <v>3.0135970034696591</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>56.187277201999997</v>
       </c>
       <c r="C33" s="5">
         <v>0.83894646199999556</v>
       </c>
       <c r="D33" s="5">
         <v>19.784745480290368</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>55.386306234000003</v>
       </c>
       <c r="C34" s="5">
         <v>-0.80097096799999434</v>
       </c>
       <c r="D34" s="5">
         <v>-15.826964869543914</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>55.522498653</v>
       </c>
       <c r="C35" s="5">
         <v>0.13619241899999679</v>
       </c>
       <c r="D35" s="5">
         <v>2.9909811979413004</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>55.745875362</v>
       </c>
       <c r="C36" s="5">
         <v>0.22337670900000006</v>
       </c>
       <c r="D36" s="5">
         <v>4.9360824108069634</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>55.259278119999998</v>
       </c>
       <c r="C37" s="5">
         <v>-0.48659724200000198</v>
       </c>
       <c r="D37" s="5">
         <v>-9.9860928679148522</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>55.286129735000003</v>
       </c>
       <c r="C38" s="5">
         <v>2.6851615000005324E-2</v>
       </c>
       <c r="D38" s="5">
         <v>0.5846654875589552</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>55.237616762000002</v>
       </c>
       <c r="C39" s="5">
         <v>-4.8512973000001125E-2</v>
       </c>
       <c r="D39" s="5">
         <v>-1.0479197708165744</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>55.268191913999999</v>
       </c>
       <c r="C40" s="5">
         <v>3.0575151999997274E-2</v>
       </c>
       <c r="D40" s="5">
         <v>0.66625044897075103</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>55.418426609999997</v>
       </c>
       <c r="C41" s="5">
         <v>0.15023469599999828</v>
       </c>
       <c r="D41" s="5">
         <v>3.3111544581794883</v>
       </c>
       <c r="E41" s="5">
         <v>0.39163491751350588</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>56.151221604</v>
       </c>
       <c r="C42" s="5">
         <v>0.73279499400000248</v>
       </c>
       <c r="D42" s="5">
         <v>17.073933498553238</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>56.209869814000001</v>
       </c>
       <c r="C43" s="5">
         <v>5.86482100000012E-2</v>
       </c>
       <c r="D43" s="5">
         <v>1.2605879626594207</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>56.458485007999997</v>
       </c>
       <c r="C44" s="5">
         <v>0.24861519399999565</v>
       </c>
       <c r="D44" s="5">
         <v>5.4386142412427008</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>56.111473691</v>
       </c>
       <c r="C45" s="5">
         <v>-0.34701131699999621</v>
       </c>
       <c r="D45" s="5">
         <v>-7.1312805154908681</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>56.253916529999998</v>
       </c>
       <c r="C46" s="5">
         <v>0.14244283899999743</v>
       </c>
       <c r="D46" s="5">
         <v>3.0891771750924946</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>56.34595478</v>
       </c>
       <c r="C47" s="5">
         <v>9.2038250000001653E-2</v>
       </c>
       <c r="D47" s="5">
         <v>1.9811101744254156</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>56.548553599999998</v>
       </c>
       <c r="C48" s="5">
         <v>0.20259881999999863</v>
       </c>
       <c r="D48" s="5">
         <v>4.4011069457718488</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>56.804030281999999</v>
       </c>
       <c r="C49" s="5">
         <v>0.25547668200000118</v>
       </c>
       <c r="D49" s="5">
         <v>5.5581550871348195</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>56.780779879000001</v>
       </c>
       <c r="C50" s="5">
         <v>-2.3250402999998698E-2</v>
       </c>
       <c r="D50" s="5">
         <v>-0.49006662938192447</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>57.065783709000002</v>
       </c>
       <c r="C51" s="5">
         <v>0.28500383000000085</v>
       </c>
       <c r="D51" s="5">
         <v>6.1923405947837296</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>57.120440373999998</v>
       </c>
       <c r="C52" s="5">
         <v>5.4656664999995996E-2</v>
       </c>
       <c r="D52" s="5">
         <v>1.155414054003745</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>57.226350076000003</v>
       </c>
       <c r="C53" s="5">
         <v>0.10590970200000527</v>
       </c>
       <c r="D53" s="5">
         <v>2.2478072941910954</v>
       </c>
       <c r="E53" s="5">
         <v>3.2623146786952884</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>57.386627926999999</v>
       </c>
       <c r="C54" s="5">
         <v>0.16027785099999647</v>
       </c>
       <c r="D54" s="5">
         <v>3.4131830057493762</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>57.380681166999999</v>
       </c>
       <c r="C55" s="5">
         <v>-5.946760000000495E-3</v>
       </c>
       <c r="D55" s="5">
         <v>-0.12428062905982529</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>57.628723395999998</v>
       </c>
       <c r="C56" s="5">
         <v>0.24804222899999928</v>
       </c>
       <c r="D56" s="5">
         <v>5.3124207505030885</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>57.827263131000002</v>
       </c>
       <c r="C57" s="5">
         <v>0.19853973500000421</v>
       </c>
       <c r="D57" s="5">
         <v>4.2134253904148711</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>57.867718468</v>
       </c>
       <c r="C58" s="5">
         <v>4.0455336999997371E-2</v>
       </c>
       <c r="D58" s="5">
         <v>0.84274496239433727</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>58.016940067999997</v>
       </c>
       <c r="C59" s="5">
         <v>0.14922159999999707</v>
       </c>
       <c r="D59" s="5">
         <v>3.1386671972279956</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>58.314756981999999</v>
       </c>
       <c r="C60" s="5">
         <v>0.29781691400000199</v>
       </c>
       <c r="D60" s="5">
         <v>6.3368539830315429</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>58.449073102</v>
       </c>
       <c r="C61" s="5">
         <v>0.13431612000000115</v>
       </c>
       <c r="D61" s="5">
         <v>2.7992390037510306</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>58.926113252999997</v>
       </c>
       <c r="C62" s="5">
         <v>0.47704015099999708</v>
       </c>
       <c r="D62" s="5">
         <v>10.245789630645508</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>59.544473214999996</v>
       </c>
       <c r="C63" s="5">
         <v>0.61835996199999954</v>
       </c>
       <c r="D63" s="5">
         <v>13.345409518215789</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>60.185253668999998</v>
       </c>
       <c r="C64" s="5">
         <v>0.6407804540000015</v>
       </c>
       <c r="D64" s="5">
         <v>13.70607138387323</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>60.067894230999997</v>
       </c>
       <c r="C65" s="5">
         <v>-0.11735943800000115</v>
       </c>
       <c r="D65" s="5">
         <v>-2.3150306570596357</v>
       </c>
       <c r="E65" s="5">
         <v>4.965447125714384</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>60.071685440000003</v>
       </c>
       <c r="C66" s="5">
         <v>3.7912090000062904E-3</v>
       </c>
       <c r="D66" s="5">
         <v>7.5764773557307485E-2</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>59.967212928999999</v>
       </c>
       <c r="C67" s="5">
         <v>-0.10447251100000443</v>
       </c>
       <c r="D67" s="5">
         <v>-2.0671098859880277</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>60.154390603000003</v>
       </c>
       <c r="C68" s="5">
         <v>0.1871776740000044</v>
       </c>
       <c r="D68" s="5">
         <v>3.810575989099485</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>60.145367372999999</v>
       </c>
       <c r="C69" s="5">
         <v>-9.0232300000039345E-3</v>
       </c>
       <c r="D69" s="5">
         <v>-0.17985299640177477</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>60.436009566999999</v>
       </c>
       <c r="C70" s="5">
         <v>0.29064219400000013</v>
       </c>
       <c r="D70" s="5">
         <v>5.9554235930196819</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>60.786650786000003</v>
       </c>
       <c r="C71" s="5">
         <v>0.35064121900000345</v>
       </c>
       <c r="D71" s="5">
         <v>7.188750627756213</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>61.054575598</v>
       </c>
       <c r="C72" s="5">
         <v>0.26792481199999685</v>
       </c>
       <c r="D72" s="5">
         <v>5.4192729087959135</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>61.435501889000001</v>
       </c>
       <c r="C73" s="5">
         <v>0.38092629100000153</v>
       </c>
       <c r="D73" s="5">
         <v>7.7492673230202591</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>61.745718527999998</v>
       </c>
       <c r="C74" s="5">
         <v>0.31021663899999652</v>
       </c>
       <c r="D74" s="5">
         <v>6.2305083003695749</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>61.111578815999998</v>
       </c>
       <c r="C75" s="5">
         <v>-0.63413971199999963</v>
       </c>
       <c r="D75" s="5">
         <v>-11.651361685344796</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>61.225059985000001</v>
       </c>
       <c r="C76" s="5">
         <v>0.11348116900000349</v>
       </c>
       <c r="D76" s="5">
         <v>2.2512404549710485</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>61.258535264999999</v>
       </c>
       <c r="C77" s="5">
         <v>3.3475279999997554E-2</v>
       </c>
       <c r="D77" s="5">
         <v>0.65808600903554115</v>
       </c>
       <c r="E77" s="5">
         <v>1.9821587709088151</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>61.387378104</v>
       </c>
       <c r="C78" s="5">
         <v>0.12884283900000071</v>
       </c>
       <c r="D78" s="5">
         <v>2.553318353976497</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>61.813872416999999</v>
       </c>
       <c r="C79" s="5">
         <v>0.42649431299999918</v>
       </c>
       <c r="D79" s="5">
         <v>8.6631773911425505</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>61.940029525999996</v>
       </c>
       <c r="C80" s="5">
         <v>0.12615710899999755</v>
       </c>
       <c r="D80" s="5">
         <v>2.4767820452600287</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>62.389099815999998</v>
       </c>
       <c r="C81" s="5">
         <v>0.44907029000000165</v>
       </c>
       <c r="D81" s="5">
         <v>9.0555410502788156</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>62.673593535999998</v>
       </c>
       <c r="C82" s="5">
         <v>0.28449372000000039</v>
       </c>
       <c r="D82" s="5">
         <v>5.6113337029896293</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>62.793513032</v>
       </c>
       <c r="C83" s="5">
         <v>0.1199194960000014</v>
       </c>
       <c r="D83" s="5">
         <v>2.3203949488906694</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>62.799029693999998</v>
       </c>
       <c r="C84" s="5">
         <v>5.5166619999980071E-3</v>
       </c>
       <c r="D84" s="5">
         <v>0.10547576937443015</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>62.921236571999998</v>
       </c>
       <c r="C85" s="5">
         <v>0.12220687800000007</v>
       </c>
       <c r="D85" s="5">
         <v>2.3603558236006572</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>63.134327208999999</v>
       </c>
       <c r="C86" s="5">
         <v>0.21309063700000053</v>
       </c>
       <c r="D86" s="5">
         <v>4.1405080640132264</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>63.508151138999999</v>
       </c>
       <c r="C87" s="5">
         <v>0.37382393000000036</v>
       </c>
       <c r="D87" s="5">
         <v>7.3413257141241584</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>63.724982595999997</v>
       </c>
       <c r="C88" s="5">
         <v>0.21683145699999784</v>
       </c>
       <c r="D88" s="5">
         <v>4.1748947667260561</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>64.125388592999997</v>
       </c>
       <c r="C89" s="5">
         <v>0.40040599700000001</v>
       </c>
       <c r="D89" s="5">
         <v>7.8061191742450076</v>
       </c>
       <c r="E89" s="5">
         <v>4.6799247086111384</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>64.293535078000005</v>
       </c>
       <c r="C90" s="5">
         <v>0.16814648500000828</v>
       </c>
       <c r="D90" s="5">
         <v>3.1923602889725622</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>64.339891558000005</v>
       </c>
       <c r="C91" s="5">
         <v>4.6356480000000033E-2</v>
       </c>
       <c r="D91" s="5">
         <v>0.86865503533644084</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>64.337722631000005</v>
       </c>
       <c r="C92" s="5">
         <v>-2.1689269999995986E-3</v>
       </c>
       <c r="D92" s="5">
         <v>-4.044504628161194E-2</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>64.127492536999995</v>
       </c>
       <c r="C93" s="5">
         <v>-0.21023009400001058</v>
       </c>
       <c r="D93" s="5">
         <v>-3.8514150828972249</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>64.650323498000006</v>
       </c>
       <c r="C94" s="5">
         <v>0.52283096100001103</v>
       </c>
       <c r="D94" s="5">
         <v>10.23444566673839</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>64.731025059000004</v>
       </c>
       <c r="C95" s="5">
         <v>8.0701560999997923E-2</v>
       </c>
       <c r="D95" s="5">
         <v>1.5082603264422012</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>64.129607825999997</v>
       </c>
       <c r="C96" s="5">
         <v>-0.60141723300000649</v>
       </c>
       <c r="D96" s="5">
         <v>-10.596772803500688</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>64.478912819000001</v>
       </c>
       <c r="C97" s="5">
         <v>0.34930499300000406</v>
       </c>
       <c r="D97" s="5">
         <v>6.7356417503125599</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>64.641763807999993</v>
       </c>
       <c r="C98" s="5">
         <v>0.16285098899999184</v>
       </c>
       <c r="D98" s="5">
         <v>3.0732338643149504</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>64.696324730000001</v>
       </c>
       <c r="C99" s="5">
         <v>5.4560922000007395E-2</v>
       </c>
       <c r="D99" s="5">
         <v>1.0175760018656277</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>65.057042284000005</v>
       </c>
       <c r="C100" s="5">
         <v>0.36071755400000427</v>
       </c>
       <c r="D100" s="5">
         <v>6.899693258280859</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>65.361298318999999</v>
       </c>
       <c r="C101" s="5">
         <v>0.30425603499999454</v>
       </c>
       <c r="D101" s="5">
         <v>5.7587393232411799</v>
       </c>
       <c r="E101" s="5">
         <v>1.927332922447067</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>64.836515247999998</v>
       </c>
       <c r="C102" s="5">
         <v>-0.52478307100000166</v>
       </c>
       <c r="D102" s="5">
         <v>-9.2204689699272429</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>65.049306076999997</v>
       </c>
       <c r="C103" s="5">
         <v>0.21279082899999935</v>
       </c>
       <c r="D103" s="5">
         <v>4.0102254225243605</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>64.796061523000006</v>
       </c>
       <c r="C104" s="5">
         <v>-0.25324455399999124</v>
       </c>
       <c r="D104" s="5">
         <v>-4.5729951502478823</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>65.407667543000002</v>
       </c>
       <c r="C105" s="5">
         <v>0.61160601999999642</v>
       </c>
       <c r="D105" s="5">
         <v>11.933643074318102</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>65.533944274999996</v>
       </c>
       <c r="C106" s="5">
         <v>0.12627673199999379</v>
       </c>
       <c r="D106" s="5">
         <v>2.3414915371220202</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>65.581407154000004</v>
       </c>
       <c r="C107" s="5">
         <v>4.7462879000008229E-2</v>
       </c>
       <c r="D107" s="5">
         <v>0.87256884336710527</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>66.198646921999995</v>
       </c>
       <c r="C108" s="5">
         <v>0.61723976799999036</v>
       </c>
       <c r="D108" s="5">
         <v>11.897550937075096</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>66.460364155999997</v>
       </c>
       <c r="C109" s="5">
         <v>0.26171723400000246</v>
       </c>
       <c r="D109" s="5">
         <v>4.8487474291136534</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>66.870362603000004</v>
       </c>
       <c r="C110" s="5">
         <v>0.40999844700000665</v>
       </c>
       <c r="D110" s="5">
         <v>7.6592968422808383</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>66.956436240000002</v>
       </c>
       <c r="C111" s="5">
         <v>8.6073636999998371E-2</v>
       </c>
       <c r="D111" s="5">
         <v>1.5555880219992657</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>67.170010172000005</v>
       </c>
       <c r="C112" s="5">
         <v>0.21357393200000274</v>
       </c>
       <c r="D112" s="5">
         <v>3.8955641835361154</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>67.845684696999996</v>
       </c>
       <c r="C113" s="5">
         <v>0.67567452499999092</v>
       </c>
       <c r="D113" s="5">
         <v>12.76174493519877</v>
       </c>
       <c r="E113" s="5">
         <v>3.8010052460628829</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>67.605880655000007</v>
       </c>
       <c r="C114" s="5">
         <v>-0.23980404199998873</v>
       </c>
       <c r="D114" s="5">
         <v>-4.159971002145979</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>67.692968031000007</v>
       </c>
       <c r="C115" s="5">
         <v>8.7087375999999495E-2</v>
       </c>
       <c r="D115" s="5">
         <v>1.556794239286674</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>67.681911232000004</v>
       </c>
       <c r="C116" s="5">
         <v>-1.1056799000002115E-2</v>
       </c>
       <c r="D116" s="5">
         <v>-0.19582899288907996</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>67.599904498000001</v>
       </c>
       <c r="C117" s="5">
         <v>-8.2006734000003689E-2</v>
       </c>
       <c r="D117" s="5">
         <v>-1.4443286554886137</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>67.947184022000002</v>
       </c>
       <c r="C118" s="5">
         <v>0.34727952400000106</v>
       </c>
       <c r="D118" s="5">
         <v>6.3419362837309201</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>68.378148659999994</v>
       </c>
       <c r="C119" s="5">
         <v>0.43096463799999185</v>
       </c>
       <c r="D119" s="5">
         <v>7.8823764565047139</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>68.599440537000007</v>
       </c>
       <c r="C120" s="5">
         <v>0.22129187700001296</v>
       </c>
       <c r="D120" s="5">
         <v>3.953431256142359</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>68.896678598999998</v>
       </c>
       <c r="C121" s="5">
         <v>0.29723806199999103</v>
       </c>
       <c r="D121" s="5">
         <v>5.3252607803983665</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>68.811376343000006</v>
       </c>
       <c r="C122" s="5">
         <v>-8.5302255999991417E-2</v>
       </c>
       <c r="D122" s="5">
         <v>-1.4756665145249648</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>69.377656834000007</v>
       </c>
       <c r="C123" s="5">
         <v>0.56628049100000055</v>
       </c>
       <c r="D123" s="5">
         <v>10.334822252430254</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>69.412026545000003</v>
       </c>
       <c r="C124" s="5">
         <v>3.4369710999996528E-2</v>
       </c>
       <c r="D124" s="5">
         <v>0.59610280185744546</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>69.733746007999997</v>
       </c>
       <c r="C125" s="5">
         <v>0.32171946299999377</v>
       </c>
       <c r="D125" s="5">
         <v>5.7059069005203744</v>
       </c>
       <c r="E125" s="5">
         <v>2.782876050897154</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>70.328973345999998</v>
       </c>
       <c r="C126" s="5">
         <v>0.59522733800000083</v>
       </c>
       <c r="D126" s="5">
         <v>10.73767097552154</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>70.448560518999997</v>
       </c>
       <c r="C127" s="5">
         <v>0.11958717299999932</v>
       </c>
       <c r="D127" s="5">
         <v>2.0596678465835572</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>70.813422639999999</v>
       </c>
       <c r="C128" s="5">
         <v>0.36486212100000159</v>
       </c>
       <c r="D128" s="5">
         <v>6.3950801653449352</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>71.106495014999993</v>
       </c>
       <c r="C129" s="5">
         <v>0.29307237499999417</v>
       </c>
       <c r="D129" s="5">
         <v>5.0810089180031603</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>71.301355474000005</v>
       </c>
       <c r="C130" s="5">
         <v>0.19486045900001159</v>
       </c>
       <c r="D130" s="5">
         <v>3.3385040158083523</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>71.032387959999994</v>
       </c>
       <c r="C131" s="5">
         <v>-0.26896751400001051</v>
       </c>
       <c r="D131" s="5">
         <v>-4.4339695785590045</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>71.336304268000006</v>
       </c>
       <c r="C132" s="5">
         <v>0.30391630800001224</v>
       </c>
       <c r="D132" s="5">
         <v>5.2568314644358516</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>71.321159562999995</v>
       </c>
       <c r="C133" s="5">
         <v>-1.5144705000011527E-2</v>
       </c>
       <c r="D133" s="5">
         <v>-0.25446286750799851</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>71.777806299999995</v>
       </c>
       <c r="C134" s="5">
         <v>0.4566467369999998</v>
       </c>
       <c r="D134" s="5">
         <v>7.9596400750196361</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>72.379065999000005</v>
       </c>
       <c r="C135" s="5">
         <v>0.60125969900001053</v>
       </c>
       <c r="D135" s="5">
         <v>10.528307792561197</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>72.161598861000002</v>
       </c>
       <c r="C136" s="5">
         <v>-0.2174671380000035</v>
       </c>
       <c r="D136" s="5">
         <v>-3.546482244008764</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>72.075680935999998</v>
       </c>
       <c r="C137" s="5">
         <v>-8.5917925000003947E-2</v>
       </c>
       <c r="D137" s="5">
         <v>-1.4194395095166623</v>
       </c>
       <c r="E137" s="5">
         <v>3.3583954140816275</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>73.690697440999998</v>
       </c>
       <c r="C138" s="5">
         <v>1.6150165049999998</v>
       </c>
       <c r="D138" s="5">
         <v>30.462877686860136</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>73.869837274999995</v>
       </c>
       <c r="C139" s="5">
         <v>0.17913983399999722</v>
       </c>
       <c r="D139" s="5">
         <v>2.9564845678427876</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>73.922739684000007</v>
       </c>
       <c r="C140" s="5">
         <v>5.2902409000012085E-2</v>
       </c>
       <c r="D140" s="5">
         <v>0.86278163741977387</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>73.602154236999993</v>
       </c>
       <c r="C141" s="5">
         <v>-0.32058544700001335</v>
       </c>
       <c r="D141" s="5">
         <v>-5.0817637171636569</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>73.446599613000004</v>
       </c>
       <c r="C142" s="5">
         <v>-0.15555462399998987</v>
       </c>
       <c r="D142" s="5">
         <v>-2.5068690769639912</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>73.699304088999995</v>
       </c>
       <c r="C143" s="5">
         <v>0.25270447599999102</v>
       </c>
       <c r="D143" s="5">
         <v>4.2078216755006892</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>72.184017388000001</v>
       </c>
       <c r="C144" s="5">
         <v>-1.5152867009999937</v>
       </c>
       <c r="D144" s="5">
         <v>-22.065107008270424</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>72.455460619999997</v>
       </c>
       <c r="C145" s="5">
         <v>0.27144323199999576</v>
       </c>
       <c r="D145" s="5">
         <v>4.6070303053183936</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>72.352506680999994</v>
       </c>
       <c r="C146" s="5">
         <v>-0.10295393900000249</v>
       </c>
       <c r="D146" s="5">
         <v>-1.6918499981207424</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>71.833896264000003</v>
       </c>
       <c r="C147" s="5">
         <v>-0.51861041699999078</v>
       </c>
       <c r="D147" s="5">
         <v>-8.2702745268480538</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>71.995196105999995</v>
       </c>
       <c r="C148" s="5">
         <v>0.16129984199999114</v>
       </c>
       <c r="D148" s="5">
         <v>2.7280750263008358</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>72.042349438000002</v>
       </c>
       <c r="C149" s="5">
         <v>4.7153332000007708E-2</v>
       </c>
       <c r="D149" s="5">
         <v>0.78877863736357412</v>
       </c>
       <c r="E149" s="5">
         <v>-4.6245137842804152E-2</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>71.797973236000004</v>
       </c>
       <c r="C150" s="5">
         <v>-0.24437620199999799</v>
       </c>
       <c r="D150" s="5">
         <v>-3.9954519338132877</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>71.878027782000004</v>
       </c>
       <c r="C151" s="5">
         <v>8.0054545999999505E-2</v>
       </c>
       <c r="D151" s="5">
         <v>1.3462325728557323</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>72.182340850000003</v>
       </c>
       <c r="C152" s="5">
         <v>0.30431306799999902</v>
       </c>
       <c r="D152" s="5">
         <v>5.2004788694145265</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>72.665766347000002</v>
       </c>
       <c r="C153" s="5">
         <v>0.48342549699999893</v>
       </c>
       <c r="D153" s="5">
         <v>8.339481554981699</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>73.034404049000003</v>
       </c>
       <c r="C154" s="5">
         <v>0.3686377020000009</v>
       </c>
       <c r="D154" s="5">
         <v>6.2604329795053593</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>72.917032594000005</v>
       </c>
       <c r="C155" s="5">
         <v>-0.11737145499999713</v>
       </c>
       <c r="D155" s="5">
         <v>-1.9115302266417777</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>72.142494647000007</v>
       </c>
       <c r="C156" s="5">
         <v>-0.77453794699999889</v>
       </c>
       <c r="D156" s="5">
         <v>-12.027682399493877</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>72.505564089000003</v>
       </c>
       <c r="C157" s="5">
         <v>0.36306944199999691</v>
       </c>
       <c r="D157" s="5">
         <v>6.2092048254717369</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>73.087803867000005</v>
       </c>
       <c r="C158" s="5">
         <v>0.58223977800000171</v>
       </c>
       <c r="D158" s="5">
         <v>10.073536843432551</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>73.672085879999997</v>
       </c>
       <c r="C159" s="5">
         <v>0.58428201299999216</v>
       </c>
       <c r="D159" s="5">
         <v>10.02633460522655</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>73.889177248999999</v>
       </c>
       <c r="C160" s="5">
         <v>0.21709136900000203</v>
       </c>
       <c r="D160" s="5">
         <v>3.5939455663795528</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>73.918539457999998</v>
       </c>
       <c r="C161" s="5">
         <v>2.9362208999998529E-2</v>
       </c>
       <c r="D161" s="5">
         <v>0.47790167718453347</v>
       </c>
       <c r="E161" s="5">
         <v>2.604287665013838</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>75.380678294000006</v>
       </c>
       <c r="C162" s="5">
         <v>1.4621388360000083</v>
       </c>
       <c r="D162" s="5">
         <v>26.496924399814059</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>75.217073991999996</v>
       </c>
       <c r="C163" s="5">
         <v>-0.16360430200001019</v>
       </c>
       <c r="D163" s="5">
         <v>-2.5735837572296916</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>75.912620802000006</v>
       </c>
       <c r="C164" s="5">
         <v>0.6955468100000104</v>
       </c>
       <c r="D164" s="5">
         <v>11.678765074512508</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>74.707550006000005</v>
       </c>
       <c r="C165" s="5">
         <v>-1.2050707960000011</v>
       </c>
       <c r="D165" s="5">
         <v>-17.471090339905761</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>74.655741347000003</v>
       </c>
       <c r="C166" s="5">
         <v>-5.1808659000002422E-2</v>
       </c>
       <c r="D166" s="5">
         <v>-0.8290167376590607</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>74.409926987999995</v>
       </c>
       <c r="C167" s="5">
         <v>-0.2458143590000077</v>
       </c>
       <c r="D167" s="5">
         <v>-3.8803919138050147</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>74.924599809</v>
       </c>
       <c r="C168" s="5">
         <v>0.51467282100000489</v>
       </c>
       <c r="D168" s="5">
         <v>8.6232124438636593</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>75.177513859000001</v>
       </c>
       <c r="C169" s="5">
         <v>0.25291405000000111</v>
       </c>
       <c r="D169" s="5">
         <v>4.1267537710491187</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>75.015889506999997</v>
       </c>
       <c r="C170" s="5">
         <v>-0.16162435200000402</v>
       </c>
       <c r="D170" s="5">
         <v>-2.5495952486859319</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>74.781620200999996</v>
       </c>
       <c r="C171" s="5">
         <v>-0.23426930600000162</v>
       </c>
       <c r="D171" s="5">
         <v>-3.6838125856321291</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>74.569680114999997</v>
       </c>
       <c r="C172" s="5">
         <v>-0.21194008599999847</v>
       </c>
       <c r="D172" s="5">
         <v>-3.3484288858132483</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>74.748944270999999</v>
       </c>
       <c r="C173" s="5">
         <v>0.17926415600000212</v>
       </c>
       <c r="D173" s="5">
         <v>2.9232277477762691</v>
       </c>
       <c r="E173" s="5">
         <v>1.1234053311778958</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>75.126735393000004</v>
       </c>
       <c r="C174" s="5">
         <v>0.37779112200000498</v>
       </c>
       <c r="D174" s="5">
         <v>6.2364248426966862</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>75.253807210999994</v>
       </c>
       <c r="C175" s="5">
         <v>0.12707181799999034</v>
       </c>
       <c r="D175" s="5">
         <v>2.0487083586655297</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>75.913933055000001</v>
       </c>
       <c r="C176" s="5">
         <v>0.66012584400000662</v>
       </c>
       <c r="D176" s="5">
         <v>11.049393964429232</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>74.632565737999997</v>
       </c>
       <c r="C177" s="5">
         <v>-1.2813673170000044</v>
       </c>
       <c r="D177" s="5">
         <v>-18.476549034875656</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>74.204618646</v>
       </c>
       <c r="C178" s="5">
         <v>-0.42794709199999659</v>
       </c>
       <c r="D178" s="5">
         <v>-6.6679545471809432</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>73.918807569999998</v>
       </c>
       <c r="C179" s="5">
         <v>-0.28581107600000166</v>
       </c>
       <c r="D179" s="5">
         <v>-4.5253271590042115</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>73.444570404999993</v>
       </c>
       <c r="C180" s="5">
         <v>-0.47423716500000523</v>
       </c>
       <c r="D180" s="5">
         <v>-7.4328463466938555</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>72.866154444000003</v>
       </c>
       <c r="C181" s="5">
         <v>-0.57841596099999038</v>
       </c>
       <c r="D181" s="5">
         <v>-9.0518517370319245</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>72.619837071000006</v>
       </c>
       <c r="C182" s="5">
         <v>-0.24631737299999656</v>
       </c>
       <c r="D182" s="5">
         <v>-3.9819144126028716</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>72.591212146000004</v>
       </c>
       <c r="C183" s="5">
         <v>-2.8624925000002577E-2</v>
       </c>
       <c r="D183" s="5">
         <v>-0.47198589013097703</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>72.263234859999997</v>
       </c>
       <c r="C184" s="5">
         <v>-0.32797728600000653</v>
       </c>
       <c r="D184" s="5">
         <v>-5.2890473459262788</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>72.553931368999997</v>
       </c>
       <c r="C185" s="5">
         <v>0.29069650899999999</v>
       </c>
       <c r="D185" s="5">
         <v>4.9355425507658257</v>
       </c>
       <c r="E185" s="5">
         <v>-2.936513583445477</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>72.338746533999995</v>
       </c>
       <c r="C186" s="5">
         <v>-0.21518483500000229</v>
       </c>
       <c r="D186" s="5">
         <v>-3.501546904221331</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>72.502822039999998</v>
       </c>
       <c r="C187" s="5">
         <v>0.1640755060000032</v>
       </c>
       <c r="D187" s="5">
         <v>2.7559981807517397</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>73.267539153000001</v>
       </c>
       <c r="C188" s="5">
         <v>0.76471711300000322</v>
       </c>
       <c r="D188" s="5">
         <v>13.417567513674001</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>73.626677560000005</v>
       </c>
       <c r="C189" s="5">
         <v>0.35913840700000321</v>
       </c>
       <c r="D189" s="5">
         <v>6.0432860491683726</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>74.508084815999993</v>
       </c>
       <c r="C190" s="5">
         <v>0.88140725599998859</v>
       </c>
       <c r="D190" s="5">
         <v>15.350203557323816</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>73.782642503999995</v>
       </c>
       <c r="C191" s="5">
         <v>-0.72544231199999842</v>
       </c>
       <c r="D191" s="5">
         <v>-11.077910272941772</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>73.050806178000002</v>
       </c>
       <c r="C192" s="5">
         <v>-0.73183632599999271</v>
       </c>
       <c r="D192" s="5">
         <v>-11.27424702838028</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>73.086858871999993</v>
       </c>
       <c r="C193" s="5">
         <v>3.6052693999991448E-2</v>
       </c>
       <c r="D193" s="5">
         <v>0.59384505953772315</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>73.032417186000004</v>
       </c>
       <c r="C194" s="5">
         <v>-5.4441685999989886E-2</v>
       </c>
       <c r="D194" s="5">
         <v>-0.89021524985646305</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>72.922396696999996</v>
       </c>
       <c r="C195" s="5">
         <v>-0.11002048900000716</v>
       </c>
       <c r="D195" s="5">
         <v>-1.7928499684589538</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>72.987846458000007</v>
       </c>
       <c r="C196" s="5">
         <v>6.5449761000010653E-2</v>
       </c>
       <c r="D196" s="5">
         <v>1.0823640199168372</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>73.113905953</v>
       </c>
       <c r="C197" s="5">
         <v>0.12605949499999269</v>
       </c>
       <c r="D197" s="5">
         <v>2.092357369256681</v>
       </c>
       <c r="E197" s="5">
         <v>0.77180460580701382</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>73.278524630000007</v>
       </c>
       <c r="C198" s="5">
         <v>0.1646186770000071</v>
       </c>
       <c r="D198" s="5">
         <v>2.7355551596799366</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>73.177938643999994</v>
       </c>
       <c r="C199" s="5">
         <v>-0.10058598600001289</v>
       </c>
       <c r="D199" s="5">
         <v>-1.6348047496031137</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>73.583571861999999</v>
       </c>
       <c r="C200" s="5">
         <v>0.40563321800000551</v>
       </c>
       <c r="D200" s="5">
         <v>6.8583156619547614</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>74.857737055000001</v>
       </c>
       <c r="C201" s="5">
         <v>1.2741651930000018</v>
       </c>
       <c r="D201" s="5">
         <v>22.876815410731453</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>74.918918038000001</v>
       </c>
       <c r="C202" s="5">
         <v>6.1180982999999856E-2</v>
       </c>
       <c r="D202" s="5">
         <v>0.98517672518729782</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>75.108096900999996</v>
       </c>
       <c r="C203" s="5">
         <v>0.18917886299999509</v>
       </c>
       <c r="D203" s="5">
         <v>3.0725768517864571</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>75.916508864999997</v>
       </c>
       <c r="C204" s="5">
         <v>0.80841196400000115</v>
       </c>
       <c r="D204" s="5">
         <v>13.708686652908831</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>76.001879797000001</v>
       </c>
       <c r="C205" s="5">
         <v>8.5370932000003563E-2</v>
       </c>
       <c r="D205" s="5">
         <v>1.3578221576847627</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>76.457589670999994</v>
       </c>
       <c r="C206" s="5">
         <v>0.45570987399999296</v>
       </c>
       <c r="D206" s="5">
         <v>7.4373342951901789</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>76.787135063999997</v>
       </c>
       <c r="C207" s="5">
         <v>0.32954539300000363</v>
       </c>
       <c r="D207" s="5">
         <v>5.296597751511789</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>77.183045871999994</v>
       </c>
       <c r="C208" s="5">
         <v>0.39591080799999645</v>
       </c>
       <c r="D208" s="5">
         <v>6.365646872881503</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>77.093221495999998</v>
       </c>
       <c r="C209" s="5">
         <v>-8.9824375999995709E-2</v>
       </c>
       <c r="D209" s="5">
         <v>-1.3876361170218399</v>
       </c>
       <c r="E209" s="5">
         <v>5.442624752612768</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>73.715940032999995</v>
       </c>
       <c r="C210" s="5">
         <v>-3.3772814630000028</v>
       </c>
       <c r="D210" s="5">
         <v>-41.582553456326984</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>74.140068350999996</v>
       </c>
       <c r="C211" s="5">
         <v>0.42412831800000106</v>
       </c>
       <c r="D211" s="5">
         <v>7.1269864331386268</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>73.858016246999995</v>
       </c>
       <c r="C212" s="5">
         <v>-0.28205210400000169</v>
       </c>
       <c r="D212" s="5">
         <v>-4.4708573437327592</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>73.458745123</v>
       </c>
       <c r="C213" s="5">
         <v>-0.39927112399999487</v>
       </c>
       <c r="D213" s="5">
         <v>-6.2976686286714152</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>74.029722894000002</v>
       </c>
       <c r="C214" s="5">
         <v>0.57097777100000258</v>
       </c>
       <c r="D214" s="5">
         <v>9.7365805904499503</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>74.549418004000003</v>
       </c>
       <c r="C215" s="5">
         <v>0.51969511000000068</v>
       </c>
       <c r="D215" s="5">
         <v>8.7570960880982049</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>73.972266836000003</v>
       </c>
       <c r="C216" s="5">
         <v>-0.57715116800000033</v>
       </c>
       <c r="D216" s="5">
         <v>-8.9046847259513395</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>73.985350800000006</v>
       </c>
       <c r="C217" s="5">
         <v>1.3083964000003334E-2</v>
       </c>
       <c r="D217" s="5">
         <v>0.21245854038205447</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>73.819282842000007</v>
       </c>
       <c r="C218" s="5">
         <v>-0.16606795799999929</v>
       </c>
       <c r="D218" s="5">
         <v>-2.6605221852378236</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>73.060066774000006</v>
       </c>
       <c r="C219" s="5">
         <v>-0.75921606800000063</v>
       </c>
       <c r="D219" s="5">
         <v>-11.66701280795024</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>72.838561777999999</v>
       </c>
       <c r="C220" s="5">
         <v>-0.22150499600000728</v>
       </c>
       <c r="D220" s="5">
         <v>-3.5781265724245226</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>72.592865083000007</v>
       </c>
       <c r="C221" s="5">
         <v>-0.24569669499999236</v>
       </c>
       <c r="D221" s="5">
         <v>-3.9735429010497203</v>
       </c>
       <c r="E221" s="5">
         <v>-5.8375513769825975</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>72.774664878999999</v>
       </c>
       <c r="C222" s="5">
         <v>0.18179979599999285</v>
       </c>
       <c r="D222" s="5">
         <v>3.0469926854683305</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>72.509468224000003</v>
       </c>
       <c r="C223" s="5">
         <v>-0.26519665499999689</v>
       </c>
       <c r="D223" s="5">
         <v>-4.2863076905886643</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>71.341983182999996</v>
       </c>
       <c r="C224" s="5">
         <v>-1.1674850410000062</v>
       </c>
       <c r="D224" s="5">
         <v>-17.698927878366366</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>72.315395300000006</v>
       </c>
       <c r="C225" s="5">
         <v>0.9734121170000094</v>
       </c>
       <c r="D225" s="5">
         <v>17.659511488957126</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>72.890805546999999</v>
       </c>
       <c r="C226" s="5">
         <v>0.57541024699999355</v>
       </c>
       <c r="D226" s="5">
         <v>9.9774950083231673</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>72.577955551000002</v>
       </c>
       <c r="C227" s="5">
         <v>-0.31284999599999708</v>
       </c>
       <c r="D227" s="5">
         <v>-5.030584130065785</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>72.460417282999998</v>
       </c>
       <c r="C228" s="5">
         <v>-0.11753826800000411</v>
       </c>
       <c r="D228" s="5">
         <v>-1.9261546430006105</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>72.619561137000005</v>
       </c>
       <c r="C229" s="5">
         <v>0.15914385400000697</v>
       </c>
       <c r="D229" s="5">
         <v>2.667614579463895</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>73.106971470999994</v>
       </c>
       <c r="C230" s="5">
         <v>0.48741033399998912</v>
       </c>
       <c r="D230" s="5">
         <v>8.3582738976655904</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>72.403915256999994</v>
       </c>
       <c r="C231" s="5">
         <v>-0.70305621400000007</v>
       </c>
       <c r="D231" s="5">
         <v>-10.948938962397136</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>71.977260463999997</v>
       </c>
       <c r="C232" s="5">
         <v>-0.42665479299999731</v>
       </c>
       <c r="D232" s="5">
         <v>-6.8465083854378328</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>71.911655476000007</v>
       </c>
       <c r="C233" s="5">
         <v>-6.5604987999989817E-2</v>
       </c>
       <c r="D233" s="5">
         <v>-1.0882954200024275</v>
       </c>
       <c r="E233" s="5">
         <v>-0.93839746677738534</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>71.494881070000005</v>
       </c>
       <c r="C234" s="5">
         <v>-0.41677440600000182</v>
       </c>
       <c r="D234" s="5">
         <v>-6.7373104406198703</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>71.321197364</v>
       </c>
       <c r="C235" s="5">
         <v>-0.1736837060000056</v>
       </c>
       <c r="D235" s="5">
         <v>-2.876543265209186</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>70.764014521999997</v>
       </c>
       <c r="C236" s="5">
         <v>-0.55718284200000312</v>
       </c>
       <c r="D236" s="5">
         <v>-8.9822599931377987</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>71.141911053000001</v>
       </c>
       <c r="C237" s="5">
         <v>0.37789653100000464</v>
       </c>
       <c r="D237" s="5">
         <v>6.5998937327911955</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>71.119001982</v>
       </c>
       <c r="C238" s="5">
         <v>-2.2909071000000836E-2</v>
       </c>
       <c r="D238" s="5">
         <v>-0.38573954139773381</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>71.048510907999997</v>
       </c>
       <c r="C239" s="5">
         <v>-7.0491074000003096E-2</v>
       </c>
       <c r="D239" s="5">
         <v>-1.1829422973846593</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>70.792897479000004</v>
       </c>
       <c r="C240" s="5">
         <v>-0.25561342899999318</v>
       </c>
       <c r="D240" s="5">
         <v>-4.2328652162521134</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>70.724404824999993</v>
       </c>
       <c r="C241" s="5">
         <v>-6.8492654000010589E-2</v>
       </c>
       <c r="D241" s="5">
         <v>-1.1548507259037444</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>70.492219122999998</v>
       </c>
       <c r="C242" s="5">
         <v>-0.23218570199999533</v>
       </c>
       <c r="D242" s="5">
         <v>-3.8691961278491727</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>70.665288461000003</v>
       </c>
       <c r="C243" s="5">
         <v>0.17306933800000479</v>
       </c>
       <c r="D243" s="5">
         <v>2.9862970156243618</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>71.039178342</v>
       </c>
       <c r="C244" s="5">
         <v>0.37388988099999665</v>
       </c>
       <c r="D244" s="5">
         <v>6.5372597712930247</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>70.979986042999997</v>
       </c>
       <c r="C245" s="5">
         <v>-5.919229900000289E-2</v>
       </c>
       <c r="D245" s="5">
         <v>-0.9953119364612073</v>
       </c>
       <c r="E245" s="5">
         <v>-1.2955750035694158</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>70.915380041999995</v>
       </c>
       <c r="C246" s="5">
         <v>-6.4606001000001356E-2</v>
       </c>
       <c r="D246" s="5">
         <v>-1.0867889892244409</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>70.867630297999995</v>
       </c>
       <c r="C247" s="5">
         <v>-4.774974400000076E-2</v>
       </c>
       <c r="D247" s="5">
         <v>-0.80501533252114177</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>70.732047594999997</v>
       </c>
       <c r="C248" s="5">
         <v>-0.1355827029999972</v>
       </c>
       <c r="D248" s="5">
         <v>-2.2718145177530125</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>70.011248355000006</v>
       </c>
       <c r="C249" s="5">
         <v>-0.72079923999999096</v>
       </c>
       <c r="D249" s="5">
         <v>-11.566035992706015</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>70.159242302999999</v>
       </c>
       <c r="C250" s="5">
         <v>0.14799394799999277</v>
       </c>
       <c r="D250" s="5">
         <v>2.5663317449341916</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>70.292917899000003</v>
       </c>
       <c r="C251" s="5">
         <v>0.13367559600000334</v>
       </c>
       <c r="D251" s="5">
         <v>2.3104927410188658</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>70.416777310000001</v>
       </c>
       <c r="C252" s="5">
         <v>0.12385941099999798</v>
       </c>
       <c r="D252" s="5">
         <v>2.1350687346264996</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>70.418192067999996</v>
       </c>
       <c r="C253" s="5">
         <v>1.4147579999956861E-3</v>
       </c>
       <c r="D253" s="5">
         <v>2.411211187309803E-2</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>70.575716368000002</v>
       </c>
       <c r="C254" s="5">
         <v>0.15752430000000572</v>
       </c>
       <c r="D254" s="5">
         <v>2.7176541523321163</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>70.756950388999996</v>
       </c>
       <c r="C255" s="5">
         <v>0.18123402099999453</v>
       </c>
       <c r="D255" s="5">
         <v>3.1254219700627139</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>70.656259607999999</v>
       </c>
       <c r="C256" s="5">
         <v>-0.10069078099999729</v>
       </c>
       <c r="D256" s="5">
         <v>-1.6943594414622232</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>70.810633335999995</v>
       </c>
       <c r="C257" s="5">
         <v>0.15437372799999594</v>
       </c>
       <c r="D257" s="5">
         <v>2.6535630850127445</v>
       </c>
       <c r="E257" s="5">
         <v>-0.23859219540759424</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>71.016615748999996</v>
       </c>
       <c r="C258" s="5">
         <v>0.20598241300000097</v>
       </c>
       <c r="D258" s="5">
         <v>3.5470961139927759</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>71.249575234999995</v>
       </c>
       <c r="C259" s="5">
         <v>0.23295948599999861</v>
       </c>
       <c r="D259" s="5">
         <v>4.0082252175209554</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>71.415276590000005</v>
       </c>
       <c r="C260" s="5">
         <v>0.16570135500001015</v>
       </c>
       <c r="D260" s="5">
         <v>2.8267514643679714</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>71.864590268000001</v>
       </c>
       <c r="C261" s="5">
         <v>0.44931367799999578</v>
       </c>
       <c r="D261" s="5">
         <v>7.8166851491978662</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>72.044487005999997</v>
       </c>
       <c r="C262" s="5">
         <v>0.1798967379999965</v>
       </c>
       <c r="D262" s="5">
         <v>3.0456335831796189</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>72.272241288999993</v>
       </c>
       <c r="C263" s="5">
         <v>0.22775428299999589</v>
       </c>
       <c r="D263" s="5">
         <v>3.8602200189561398</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>72.753328190000005</v>
       </c>
       <c r="C264" s="5">
         <v>0.48108690100001184</v>
       </c>
       <c r="D264" s="5">
         <v>8.2869464644435897</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>72.814847873999994</v>
       </c>
       <c r="C265" s="5">
         <v>6.1519683999989638E-2</v>
       </c>
       <c r="D265" s="5">
         <v>1.0194437583278315</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>74.140806827999995</v>
       </c>
       <c r="C266" s="5">
         <v>1.3259589540000007</v>
       </c>
       <c r="D266" s="5">
         <v>24.179050931042887</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>73.379977839000006</v>
       </c>
       <c r="C267" s="5">
         <v>-0.76082898899998952</v>
       </c>
       <c r="D267" s="5">
         <v>-11.642540432715309</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>73.426616057999993</v>
       </c>
       <c r="C268" s="5">
         <v>4.6638218999987657E-2</v>
       </c>
       <c r="D268" s="5">
         <v>0.76535747479098415</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>73.647645769999997</v>
       </c>
       <c r="C269" s="5">
         <v>0.22102971200000354</v>
       </c>
       <c r="D269" s="5">
         <v>3.6726641815203021</v>
       </c>
       <c r="E269" s="5">
         <v>4.0064779826756158</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>73.981858220000007</v>
       </c>
       <c r="C270" s="5">
         <v>0.33421245000000965</v>
       </c>
       <c r="D270" s="5">
         <v>5.583584141285769</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>74.089324106999996</v>
       </c>
       <c r="C271" s="5">
         <v>0.10746588699998938</v>
       </c>
       <c r="D271" s="5">
         <v>1.7571113195760546</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>74.186504550999999</v>
       </c>
       <c r="C272" s="5">
         <v>9.7180444000002808E-2</v>
       </c>
       <c r="D272" s="5">
         <v>1.5854040247847534</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>74.226587194999993</v>
       </c>
       <c r="C273" s="5">
         <v>4.0082643999994616E-2</v>
       </c>
       <c r="D273" s="5">
         <v>0.6502848944698103</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>74.458865934000002</v>
       </c>
       <c r="C274" s="5">
         <v>0.23227873900000873</v>
       </c>
       <c r="D274" s="5">
         <v>3.820494312815681</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>74.575113736000006</v>
       </c>
       <c r="C275" s="5">
         <v>0.11624780200000373</v>
       </c>
       <c r="D275" s="5">
         <v>1.8896534524878827</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>74.558035089000001</v>
       </c>
       <c r="C276" s="5">
         <v>-1.7078647000005276E-2</v>
       </c>
       <c r="D276" s="5">
         <v>-0.27446933666496198</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>74.665054620000006</v>
       </c>
       <c r="C277" s="5">
         <v>0.10701953100000594</v>
       </c>
       <c r="D277" s="5">
         <v>1.7361262002578481</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>74.549377672000006</v>
       </c>
       <c r="C278" s="5">
         <v>-0.11567694800000083</v>
       </c>
       <c r="D278" s="5">
         <v>-1.8433737348553136</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>74.852521101999997</v>
       </c>
       <c r="C279" s="5">
         <v>0.30314342999999155</v>
       </c>
       <c r="D279" s="5">
         <v>4.9902379224979532</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>75.002773421000001</v>
       </c>
       <c r="C280" s="5">
         <v>0.15025231900000335</v>
       </c>
       <c r="D280" s="5">
         <v>2.4355457984798878</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>75.174169848000005</v>
       </c>
       <c r="C281" s="5">
         <v>0.17139642700000479</v>
       </c>
       <c r="D281" s="5">
         <v>2.7769714755001784</v>
       </c>
       <c r="E281" s="5">
         <v>2.0727398167855959</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>74.792641361999998</v>
       </c>
       <c r="C282" s="5">
         <v>-0.38152848600000766</v>
       </c>
       <c r="D282" s="5">
         <v>-5.9231513708945744</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>75.221948853000001</v>
       </c>
       <c r="C283" s="5">
         <v>0.42930749100000298</v>
       </c>
       <c r="D283" s="5">
         <v>7.1096302196112182</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>75.519114872000003</v>
       </c>
       <c r="C284" s="5">
         <v>0.29716601900000228</v>
       </c>
       <c r="D284" s="5">
         <v>4.8449995660310163</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>75.718260232000006</v>
       </c>
       <c r="C285" s="5">
         <v>0.19914536000000282</v>
       </c>
       <c r="D285" s="5">
         <v>3.2107244795763989</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>76.026496918999996</v>
       </c>
       <c r="C286" s="5">
         <v>0.30823668699999018</v>
       </c>
       <c r="D286" s="5">
         <v>4.9958753927441313</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>76.270014635999999</v>
       </c>
       <c r="C287" s="5">
         <v>0.24351771700000313</v>
       </c>
       <c r="D287" s="5">
         <v>3.9121181916048409</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>76.607511737999999</v>
       </c>
       <c r="C288" s="5">
         <v>0.33749710200000038</v>
       </c>
       <c r="D288" s="5">
         <v>5.4411951895626087</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>76.930578428999993</v>
       </c>
       <c r="C289" s="5">
         <v>0.32306669099999397</v>
       </c>
       <c r="D289" s="5">
         <v>5.1796441873785959</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>77.557216546999996</v>
       </c>
       <c r="C290" s="5">
         <v>0.62663811800000246</v>
       </c>
       <c r="D290" s="5">
         <v>10.224616696859057</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>77.189078909000003</v>
       </c>
       <c r="C291" s="5">
         <v>-0.36813763799999322</v>
       </c>
       <c r="D291" s="5">
         <v>-5.5496152563078276</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>77.582833993999998</v>
       </c>
       <c r="C292" s="5">
         <v>0.39375508499999512</v>
       </c>
       <c r="D292" s="5">
         <v>6.2961106474965334</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>77.739056509999998</v>
       </c>
       <c r="C293" s="5">
         <v>0.1562225159999997</v>
       </c>
       <c r="D293" s="5">
         <v>2.4432879142970654</v>
       </c>
       <c r="E293" s="5">
         <v>3.4119254887498229</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>78.465975150999995</v>
       </c>
       <c r="C294" s="5">
         <v>0.72691864099999748</v>
       </c>
       <c r="D294" s="5">
         <v>11.816355071207706</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>78.445097279999999</v>
       </c>
       <c r="C295" s="5">
         <v>-2.0877870999996162E-2</v>
       </c>
       <c r="D295" s="5">
         <v>-0.31882372022705718</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>78.628179101000001</v>
       </c>
       <c r="C296" s="5">
         <v>0.18308182100000181</v>
       </c>
       <c r="D296" s="5">
         <v>2.8368932472945918</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>78.866128484000001</v>
       </c>
       <c r="C297" s="5">
         <v>0.23794938300000013</v>
       </c>
       <c r="D297" s="5">
         <v>3.6925714544789434</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>79.072690695000006</v>
       </c>
       <c r="C298" s="5">
         <v>0.20656221100000494</v>
       </c>
       <c r="D298" s="5">
         <v>3.1886531191244849</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>79.416573729000007</v>
       </c>
       <c r="C299" s="5">
         <v>0.34388303400000098</v>
       </c>
       <c r="D299" s="5">
         <v>5.3453933239356655</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>79.711475003000004</v>
       </c>
       <c r="C300" s="5">
         <v>0.29490127399999722</v>
       </c>
       <c r="D300" s="5">
         <v>4.5481590369500502</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>79.803342201000007</v>
       </c>
       <c r="C301" s="5">
         <v>9.1867198000002759E-2</v>
       </c>
       <c r="D301" s="5">
         <v>1.3917960343691416</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>79.435140239999996</v>
       </c>
       <c r="C302" s="5">
         <v>-0.36820196100001112</v>
       </c>
       <c r="D302" s="5">
         <v>-5.3982790175896351</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>79.981655215999993</v>
       </c>
       <c r="C303" s="5">
         <v>0.54651497599999743</v>
       </c>
       <c r="D303" s="5">
         <v>8.5757034422265797</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>80.131289996000007</v>
       </c>
       <c r="C304" s="5">
         <v>0.14963478000001373</v>
       </c>
       <c r="D304" s="5">
         <v>2.2682820449338115</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>80.349516304000005</v>
       </c>
       <c r="C305" s="5">
         <v>0.21822630799999843</v>
       </c>
       <c r="D305" s="5">
         <v>3.317428602778949</v>
       </c>
       <c r="E305" s="5">
         <v>3.357977201156559</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>80.461611341999998</v>
       </c>
       <c r="C306" s="5">
         <v>0.11209503799999254</v>
       </c>
       <c r="D306" s="5">
         <v>1.687016853087786</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>80.763669096000001</v>
       </c>
       <c r="C307" s="5">
         <v>0.30205775400000334</v>
       </c>
       <c r="D307" s="5">
         <v>4.5990599779944352</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>80.892273180000004</v>
       </c>
       <c r="C308" s="5">
         <v>0.12860408400000267</v>
       </c>
       <c r="D308" s="5">
         <v>1.9276448023448411</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>78.713494323000006</v>
       </c>
       <c r="C309" s="5">
         <v>-2.1787788569999975</v>
       </c>
       <c r="D309" s="5">
         <v>-27.93807967833618</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>78.962432503000002</v>
       </c>
       <c r="C310" s="5">
         <v>0.24893817999999612</v>
       </c>
       <c r="D310" s="5">
         <v>3.8618167138213755</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>79.451568336999998</v>
       </c>
       <c r="C311" s="5">
         <v>0.48913583399999538</v>
       </c>
       <c r="D311" s="5">
         <v>7.6920065074241428</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>79.914312672999998</v>
       </c>
       <c r="C312" s="5">
         <v>0.46274433600000009</v>
       </c>
       <c r="D312" s="5">
         <v>7.2173649651926297</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>79.950297515000003</v>
       </c>
       <c r="C313" s="5">
         <v>3.5984842000004846E-2</v>
       </c>
       <c r="D313" s="5">
         <v>0.54169164651247659</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>79.264090056000001</v>
       </c>
       <c r="C314" s="5">
         <v>-0.68620745900000202</v>
       </c>
       <c r="D314" s="5">
         <v>-9.8269562109351334</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>79.878087012999998</v>
       </c>
       <c r="C315" s="5">
         <v>0.61399695699999768</v>
       </c>
       <c r="D315" s="5">
         <v>9.7018940100561668</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>80.025553145000003</v>
       </c>
       <c r="C316" s="5">
         <v>0.14746613200000525</v>
       </c>
       <c r="D316" s="5">
         <v>2.2380013462593329</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>80.292232549999994</v>
       </c>
       <c r="C317" s="5">
         <v>0.26667940499999077</v>
       </c>
       <c r="D317" s="5">
         <v>4.0730275631585267</v>
       </c>
       <c r="E317" s="5">
         <v>-7.1293215734213877E-2</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>80.603038261999998</v>
       </c>
       <c r="C318" s="5">
         <v>0.31080571200000406</v>
       </c>
       <c r="D318" s="5">
         <v>4.7452998530475465</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>80.865036255999996</v>
       </c>
       <c r="C319" s="5">
         <v>0.2619979939999979</v>
       </c>
       <c r="D319" s="5">
         <v>3.9710614100892272</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>80.936439113999995</v>
       </c>
       <c r="C320" s="5">
         <v>7.1402857999999014E-2</v>
       </c>
       <c r="D320" s="5">
         <v>1.0647466037617015</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>81.155952482000004</v>
       </c>
       <c r="C321" s="5">
         <v>0.21951336800000831</v>
       </c>
       <c r="D321" s="5">
         <v>3.3035940993241697</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>82.007222205000005</v>
       </c>
       <c r="C322" s="5">
         <v>0.85126972300000148</v>
       </c>
       <c r="D322" s="5">
         <v>13.339336909608956</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>81.459218554000003</v>
       </c>
       <c r="C323" s="5">
         <v>-0.54800365100000192</v>
       </c>
       <c r="D323" s="5">
         <v>-7.7306084468899972</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>81.540292464000004</v>
       </c>
       <c r="C324" s="5">
         <v>8.1073910000000637E-2</v>
       </c>
       <c r="D324" s="5">
         <v>1.2008833535372077</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>81.452816399</v>
       </c>
       <c r="C325" s="5">
         <v>-8.7476065000004155E-2</v>
       </c>
       <c r="D325" s="5">
         <v>-1.2797859118857002</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>81.815105420999998</v>
       </c>
       <c r="C326" s="5">
         <v>0.36228902199999879</v>
       </c>
       <c r="D326" s="5">
         <v>5.4699318796725738</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>81.920242543000001</v>
       </c>
       <c r="C327" s="5">
         <v>0.10513712200000214</v>
       </c>
       <c r="D327" s="5">
         <v>1.5530149885928601</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>82.289901264999997</v>
       </c>
       <c r="C328" s="5">
         <v>0.36965872199999694</v>
       </c>
       <c r="D328" s="5">
         <v>5.551337621542074</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>82.815407578999995</v>
       </c>
       <c r="C329" s="5">
         <v>0.52550631399999759</v>
       </c>
       <c r="D329" s="5">
         <v>7.938214139309685</v>
       </c>
       <c r="E329" s="5">
         <v>3.1424895645151718</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>81.997554762999997</v>
       </c>
       <c r="C330" s="5">
         <v>-0.81785281599999848</v>
       </c>
       <c r="D330" s="5">
         <v>-11.227777015387751</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>82.305776027999997</v>
       </c>
       <c r="C331" s="5">
         <v>0.30822126500000024</v>
       </c>
       <c r="D331" s="5">
         <v>4.6051219616461303</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>82.682819069999994</v>
       </c>
       <c r="C332" s="5">
         <v>0.37704304199999683</v>
       </c>
       <c r="D332" s="5">
         <v>5.6378459532718139</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>82.819175461</v>
       </c>
       <c r="C333" s="5">
         <v>0.13635639100000674</v>
       </c>
       <c r="D333" s="5">
         <v>1.9970293275229478</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>82.688749131999998</v>
       </c>
       <c r="C334" s="5">
         <v>-0.13042632900000228</v>
       </c>
       <c r="D334" s="5">
         <v>-1.8735159776907651</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>82.740497489999996</v>
       </c>
       <c r="C335" s="5">
         <v>5.1748357999997552E-2</v>
       </c>
       <c r="D335" s="5">
         <v>0.75357553662616095</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>82.686654329999996</v>
       </c>
       <c r="C336" s="5">
         <v>-5.3843159999999557E-2</v>
       </c>
       <c r="D336" s="5">
         <v>-0.77810796529497184</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>82.907457626999999</v>
       </c>
       <c r="C337" s="5">
         <v>0.22080329700000334</v>
       </c>
       <c r="D337" s="5">
         <v>3.251919309624185</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>83.310835170999994</v>
       </c>
       <c r="C338" s="5">
         <v>0.40337754399999426</v>
       </c>
       <c r="D338" s="5">
         <v>5.9972716514470559</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>83.593238800999998</v>
       </c>
       <c r="C339" s="5">
         <v>0.28240363000000457</v>
       </c>
       <c r="D339" s="5">
         <v>4.1444109966507048</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>83.581147357999996</v>
       </c>
       <c r="C340" s="5">
         <v>-1.2091443000002755E-2</v>
       </c>
       <c r="D340" s="5">
         <v>-0.17343739872500707</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>84.130620375000007</v>
       </c>
       <c r="C341" s="5">
         <v>0.54947301700001105</v>
       </c>
       <c r="D341" s="5">
         <v>8.1805420884643709</v>
       </c>
       <c r="E341" s="5">
         <v>1.5881257297990059</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>83.443723688999995</v>
       </c>
       <c r="C342" s="5">
         <v>-0.68689668600001141</v>
       </c>
       <c r="D342" s="5">
         <v>-9.3693658102867676</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>83.475476166999997</v>
       </c>
       <c r="C343" s="5">
         <v>3.1752478000001361E-2</v>
       </c>
       <c r="D343" s="5">
         <v>0.45758768334589472</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>83.541113378000006</v>
       </c>
       <c r="C344" s="5">
         <v>6.5637211000009188E-2</v>
       </c>
       <c r="D344" s="5">
         <v>0.9476577203050951</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>83.922916935999993</v>
       </c>
       <c r="C345" s="5">
         <v>0.38180355799998722</v>
       </c>
       <c r="D345" s="5">
         <v>5.6242740347928422</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>84.027456186999999</v>
       </c>
       <c r="C346" s="5">
         <v>0.10453925100000561</v>
       </c>
       <c r="D346" s="5">
         <v>1.5050731963514252</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>84.521238366000006</v>
       </c>
       <c r="C347" s="5">
         <v>0.4937821790000072</v>
       </c>
       <c r="D347" s="5">
         <v>7.2841649101529127</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>84.73389813</v>
       </c>
       <c r="C348" s="5">
         <v>0.21265976399999431</v>
       </c>
       <c r="D348" s="5">
         <v>3.0613952469332517</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>85.009793608999999</v>
       </c>
       <c r="C349" s="5">
         <v>0.275895478999999</v>
       </c>
       <c r="D349" s="5">
         <v>3.9779631248693548</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>85.296689649000001</v>
       </c>
       <c r="C350" s="5">
         <v>0.28689604000000202</v>
       </c>
       <c r="D350" s="5">
         <v>4.1258543514248069</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>85.553402783999999</v>
       </c>
       <c r="C351" s="5">
         <v>0.25671313499999826</v>
       </c>
       <c r="D351" s="5">
         <v>3.6719659026557272</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>85.545085585999999</v>
       </c>
       <c r="C352" s="5">
         <v>-8.3171980000003032E-3</v>
       </c>
       <c r="D352" s="5">
         <v>-0.11659738189901958</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>85.587484583999995</v>
       </c>
       <c r="C353" s="5">
         <v>4.2398997999995913E-2</v>
       </c>
       <c r="D353" s="5">
         <v>0.59638401676145314</v>
       </c>
       <c r="E353" s="5">
         <v>1.731669399923863</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>85.525149169000002</v>
       </c>
       <c r="C354" s="5">
         <v>-6.2335414999992622E-2</v>
       </c>
       <c r="D354" s="5">
         <v>-0.87049621971204694</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>85.889985578999998</v>
       </c>
       <c r="C355" s="5">
         <v>0.36483640999999523</v>
       </c>
       <c r="D355" s="5">
         <v>5.2408322536154461</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>86.062820690999999</v>
       </c>
       <c r="C356" s="5">
         <v>0.17283511200000135</v>
       </c>
       <c r="D356" s="5">
         <v>2.4416471457068711</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>86.050184025999997</v>
       </c>
       <c r="C357" s="5">
         <v>-1.2636665000002267E-2</v>
       </c>
       <c r="D357" s="5">
         <v>-0.17605462959260354</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>86.525838233000002</v>
       </c>
       <c r="C358" s="5">
         <v>0.47565420700000516</v>
       </c>
       <c r="D358" s="5">
         <v>6.8385886006453234</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>86.431556064000006</v>
       </c>
       <c r="C359" s="5">
         <v>-9.4282168999995974E-2</v>
       </c>
       <c r="D359" s="5">
         <v>-1.2997622305037204</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>86.547043144</v>
       </c>
       <c r="C360" s="5">
         <v>0.11548707999999408</v>
       </c>
       <c r="D360" s="5">
         <v>1.6152375244856465</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>86.799219315000002</v>
       </c>
       <c r="C361" s="5">
         <v>0.25217617100000211</v>
       </c>
       <c r="D361" s="5">
         <v>3.5530774580186275</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>86.874051399999999</v>
       </c>
       <c r="C362" s="5">
         <v>7.4832084999997051E-2</v>
       </c>
       <c r="D362" s="5">
         <v>1.039473936733204</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>86.889407360000007</v>
       </c>
       <c r="C363" s="5">
         <v>1.535596000000794E-2</v>
       </c>
       <c r="D363" s="5">
         <v>0.21231975360587185</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>87.480362025999995</v>
       </c>
       <c r="C364" s="5">
         <v>0.59095466599998758</v>
       </c>
       <c r="D364" s="5">
         <v>8.4737961005137521</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>87.758082291999997</v>
       </c>
       <c r="C365" s="5">
         <v>0.27772026600000288</v>
       </c>
       <c r="D365" s="5">
         <v>3.8768168453303664</v>
       </c>
       <c r="E365" s="5">
         <v>2.5361157867300754</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>87.778418845999994</v>
       </c>
       <c r="C366" s="5">
         <v>2.0336553999996454E-2</v>
       </c>
       <c r="D366" s="5">
         <v>0.27843580743154295</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>87.917053138</v>
       </c>
       <c r="C367" s="5">
         <v>0.1386342920000061</v>
       </c>
       <c r="D367" s="5">
         <v>1.911789779787787</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>85.536636985000001</v>
       </c>
       <c r="C368" s="5">
         <v>-2.3804161529999988</v>
       </c>
       <c r="D368" s="5">
         <v>-28.063619447532407</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>62.954891437999997</v>
       </c>
       <c r="C369" s="5">
         <v>-22.581745547000004</v>
       </c>
       <c r="D369" s="5">
         <v>-97.473451163583434</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>66.718954741000005</v>
       </c>
       <c r="C370" s="5">
         <v>3.7640633030000075</v>
       </c>
       <c r="D370" s="5">
         <v>100.74144821256881</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>71.527824996999996</v>
       </c>
       <c r="C371" s="5">
         <v>4.8088702559999916</v>
       </c>
       <c r="D371" s="5">
         <v>130.52043292486681</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>72.694635184999996</v>
       </c>
       <c r="C372" s="5">
         <v>1.1668101879999995</v>
       </c>
       <c r="D372" s="5">
         <v>21.430589987165092</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>73.841557942999998</v>
       </c>
       <c r="C373" s="5">
         <v>1.1469227580000023</v>
       </c>
       <c r="D373" s="5">
         <v>20.665155215076993</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>74.622214599000003</v>
       </c>
       <c r="C374" s="5">
         <v>0.780656656000005</v>
       </c>
       <c r="D374" s="5">
         <v>13.450755213880861</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>76.382695777999999</v>
       </c>
       <c r="C375" s="5">
         <v>1.7604811789999957</v>
       </c>
       <c r="D375" s="5">
         <v>32.28852637607762</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>76.617847212000001</v>
       </c>
       <c r="C376" s="5">
         <v>0.23515143400000227</v>
       </c>
       <c r="D376" s="5">
         <v>3.757514310257748</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>76.757375550000006</v>
       </c>
       <c r="C377" s="5">
         <v>0.13952833800000519</v>
       </c>
       <c r="D377" s="5">
         <v>2.2073349215953497</v>
       </c>
       <c r="E377" s="5">
         <v>-12.535263367990456</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>77.829855397000003</v>
       </c>
       <c r="C378" s="5">
         <v>1.0724798469999968</v>
       </c>
       <c r="D378" s="5">
         <v>18.117236364734126</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>76.711332756999994</v>
       </c>
       <c r="C379" s="5">
         <v>-1.118522640000009</v>
       </c>
       <c r="D379" s="5">
         <v>-15.945754430440074</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>77.965998631999994</v>
       </c>
       <c r="C380" s="5">
         <v>1.2546658750000006</v>
       </c>
       <c r="D380" s="5">
         <v>21.492260925104123</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>79.076360535000006</v>
       </c>
       <c r="C381" s="5">
         <v>1.1103619030000118</v>
       </c>
       <c r="D381" s="5">
         <v>18.494208021284031</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>79.596938889</v>
       </c>
       <c r="C382" s="5">
         <v>0.52057835399999419</v>
       </c>
       <c r="D382" s="5">
         <v>8.1922915473095603</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>79.991240227999995</v>
       </c>
       <c r="C383" s="5">
         <v>0.39430133899999475</v>
       </c>
       <c r="D383" s="5">
         <v>6.1091342664413073</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>82.744989435999997</v>
       </c>
       <c r="C384" s="5">
         <v>2.7537492080000021</v>
       </c>
       <c r="D384" s="5">
         <v>50.103664079344121</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>83.111439842999999</v>
       </c>
       <c r="C385" s="5">
         <v>0.36645040700000209</v>
       </c>
       <c r="D385" s="5">
         <v>5.445783030467588</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>83.605840142999995</v>
       </c>
       <c r="C386" s="5">
         <v>0.49440029999999524</v>
       </c>
       <c r="D386" s="5">
         <v>7.3766153619092556</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>84.398690361999996</v>
       </c>
       <c r="C387" s="5">
         <v>0.79285021900000174</v>
       </c>
       <c r="D387" s="5">
         <v>11.99254308326163</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>84.797284927999996</v>
       </c>
       <c r="C388" s="5">
         <v>0.39859456599999987</v>
       </c>
       <c r="D388" s="5">
         <v>5.8168608232932684</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>85.283204170000005</v>
       </c>
       <c r="C389" s="5">
         <v>0.48591924200000847</v>
       </c>
       <c r="D389" s="5">
         <v>7.0973540363858945</v>
       </c>
       <c r="E389" s="5">
         <v>11.107504078805096</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>85.139086078999995</v>
       </c>
       <c r="C390" s="5">
         <v>-0.14411809100000994</v>
       </c>
       <c r="D390" s="5">
         <v>-2.0091101752860108</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>86.012879769999998</v>
       </c>
       <c r="C391" s="5">
         <v>0.87379369100000304</v>
       </c>
       <c r="D391" s="5">
         <v>13.035290079806972</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>86.138472535000005</v>
       </c>
       <c r="C392" s="5">
         <v>0.12559276500000749</v>
       </c>
       <c r="D392" s="5">
         <v>1.7663351725380361</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>86.763085399999994</v>
       </c>
       <c r="C393" s="5">
         <v>0.62461286499998891</v>
       </c>
       <c r="D393" s="5">
         <v>9.057077742345232</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>86.946795734000005</v>
       </c>
       <c r="C394" s="5">
         <v>0.18371033400001124</v>
       </c>
       <c r="D394" s="5">
         <v>2.5706543657366243</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>86.830413249000003</v>
       </c>
       <c r="C395" s="5">
         <v>-0.11638248500000259</v>
       </c>
       <c r="D395" s="5">
         <v>-1.5944852591935232</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>89.541895909999994</v>
       </c>
       <c r="C396" s="5">
         <v>2.7114826609999909</v>
       </c>
       <c r="D396" s="5">
         <v>44.628210422739478</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>90.004166561999995</v>
       </c>
       <c r="C397" s="5">
         <v>0.46227065200000084</v>
       </c>
       <c r="D397" s="5">
         <v>6.3741122053633026</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>90.413388298000001</v>
       </c>
       <c r="C398" s="5">
         <v>0.40922173600000633</v>
       </c>
       <c r="D398" s="5">
         <v>5.5945645803892941</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>90.613662563000005</v>
       </c>
       <c r="C399" s="5">
         <v>0.20027426500000445</v>
       </c>
       <c r="D399" s="5">
         <v>2.6907384505332033</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>91.670123607999997</v>
       </c>
       <c r="C400" s="5">
         <v>1.0564610449999918</v>
       </c>
       <c r="D400" s="5">
         <v>14.923696486993077</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>91.176938156000006</v>
       </c>
       <c r="C401" s="5">
         <v>-0.49318545199999164</v>
       </c>
       <c r="D401" s="5">
         <v>-6.2683540106411968</v>
       </c>
       <c r="E401" s="5">
         <v>6.9107792599486295</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>91.382807983999996</v>
       </c>
       <c r="C402" s="5">
         <v>0.20586982799999021</v>
       </c>
       <c r="D402" s="5">
         <v>2.7434012251762452</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>91.475326015999997</v>
       </c>
       <c r="C403" s="5">
         <v>9.2518032000000971E-2</v>
       </c>
       <c r="D403" s="5">
         <v>1.2216951576672574</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>91.946702092999999</v>
       </c>
       <c r="C404" s="5">
         <v>0.47137607700000217</v>
       </c>
       <c r="D404" s="5">
         <v>6.3619496111774865</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>91.935473447999996</v>
       </c>
       <c r="C405" s="5">
         <v>-1.1228645000002757E-2</v>
       </c>
       <c r="D405" s="5">
         <v>-0.14644709475020168</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>92.264330274000002</v>
       </c>
       <c r="C406" s="5">
         <v>0.32885682600000621</v>
       </c>
       <c r="D406" s="5">
         <v>4.3779109463431221</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>92.848228539999994</v>
       </c>
       <c r="C407" s="5">
         <v>0.58389826599999139</v>
       </c>
       <c r="D407" s="5">
         <v>7.8642337790814754</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>93.463452618000005</v>
       </c>
       <c r="C408" s="5">
         <v>0.61522407800001133</v>
       </c>
       <c r="D408" s="5">
         <v>8.247624797218279</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>94.314765909000002</v>
       </c>
       <c r="C409" s="5">
         <v>0.85131329099999675</v>
       </c>
       <c r="D409" s="5">
         <v>11.494758619326984</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>94.340641878</v>
       </c>
       <c r="C410" s="5">
         <v>2.5875968999997667E-2</v>
       </c>
       <c r="D410" s="5">
         <v>0.32972632168268845</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>94.620265028000006</v>
       </c>
       <c r="C411" s="5">
         <v>0.27962315000000615</v>
       </c>
       <c r="D411" s="5">
         <v>3.6153266472862322</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>94.932004863000003</v>
       </c>
       <c r="C412" s="5">
         <v>0.31173983499999736</v>
       </c>
       <c r="D412" s="5">
         <v>4.0260029830105903</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>95.203395379</v>
       </c>
       <c r="C413" s="5">
         <v>0.27139051599999675</v>
       </c>
       <c r="D413" s="5">
         <v>3.4850030596834447</v>
       </c>
       <c r="E413" s="5">
         <v>4.416091727176541</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>96.112818180000005</v>
       </c>
       <c r="C414" s="5">
         <v>0.90942280100000517</v>
       </c>
       <c r="D414" s="5">
         <v>12.084740103980796</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>96.626425037000004</v>
       </c>
       <c r="C415" s="5">
         <v>0.5136068569999992</v>
       </c>
       <c r="D415" s="5">
         <v>6.6044179249993284</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>97.009056098000002</v>
       </c>
       <c r="C416" s="5">
         <v>0.38263106099999789</v>
       </c>
       <c r="D416" s="5">
         <v>4.8567527033727798</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>97.086176205000001</v>
       </c>
       <c r="C417" s="5">
         <v>7.7120106999998939E-2</v>
       </c>
       <c r="D417" s="5">
         <v>0.95815632625648739</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>97.460768646999995</v>
       </c>
       <c r="C418" s="5">
         <v>0.37459244199999375</v>
       </c>
       <c r="D418" s="5">
         <v>4.7295479206221902</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>98.265581128999997</v>
       </c>
       <c r="C419" s="5">
         <v>0.80481248200000266</v>
       </c>
       <c r="D419" s="5">
         <v>10.372056744678559</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>98.659123625999996</v>
       </c>
       <c r="C420" s="5">
         <v>0.39354249699999855</v>
       </c>
       <c r="D420" s="5">
         <v>4.9131479181884208</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>98.837564361999995</v>
       </c>
       <c r="C421" s="5">
         <v>0.17844073599999888</v>
       </c>
       <c r="D421" s="5">
         <v>2.1921120277825556</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>99.501209020000005</v>
       </c>
       <c r="C422" s="5">
         <v>0.66364465800000971</v>
       </c>
       <c r="D422" s="5">
         <v>8.3617171158734571</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>99.301917641000003</v>
       </c>
       <c r="C423" s="5">
         <v>-0.19929137900000171</v>
       </c>
       <c r="D423" s="5">
         <v>-2.3771841639182223</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>99.498280414999996</v>
       </c>
       <c r="C424" s="5">
         <v>0.19636277399999358</v>
       </c>
       <c r="D424" s="5">
         <v>2.3988966418390545</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>99.576912277999995</v>
       </c>
       <c r="C425" s="5">
         <v>7.8631862999998248E-2</v>
       </c>
       <c r="D425" s="5">
         <v>0.95247326152898548</v>
       </c>
       <c r="E425" s="5">
         <v>4.5938665124171774</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>99.503164232000003</v>
       </c>
       <c r="C426" s="5">
         <v>-7.3748045999991518E-2</v>
       </c>
       <c r="D426" s="5">
         <v>-0.88512545093974992</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>99.408160092000003</v>
       </c>
       <c r="C427" s="5">
         <v>-9.5004140000000348E-2</v>
       </c>
       <c r="D427" s="5">
         <v>-1.1397445879327228</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>99.405714196000005</v>
       </c>
       <c r="C428" s="5">
         <v>-2.4458959999975605E-3</v>
       </c>
       <c r="D428" s="5">
         <v>-2.9521500450779836E-2</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>99.677227270000003</v>
       </c>
       <c r="C429" s="5">
         <v>0.2715130739999978</v>
       </c>
       <c r="D429" s="5">
         <v>3.3273247325319444</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>99.733187592999997</v>
       </c>
       <c r="C430" s="5">
         <v>5.596032299999365E-2</v>
       </c>
       <c r="D430" s="5">
         <v>0.67578252383666548</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>98.861003131000004</v>
       </c>
       <c r="C431" s="5">
         <v>-0.87218446199999278</v>
       </c>
       <c r="D431" s="5">
         <v>-10.003886130378369</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>99.500622253000003</v>
       </c>
       <c r="C432" s="5">
         <v>0.63961912199999915</v>
       </c>
       <c r="D432" s="5">
         <v>8.0461773242532111</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>99.625784197000002</v>
       </c>
       <c r="C433" s="5">
         <v>0.12516194399999847</v>
       </c>
       <c r="D433" s="5">
         <v>1.5199685352885517</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>99.805243528000005</v>
       </c>
       <c r="C434" s="5">
         <v>0.17945933100000389</v>
       </c>
       <c r="D434" s="5">
         <v>2.1831458488611011</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>101.10872882</v>
       </c>
       <c r="C435" s="5">
         <v>1.3034852919999906</v>
       </c>
       <c r="D435" s="5">
         <v>16.848596259311456</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>100.92433167999999</v>
       </c>
       <c r="C436" s="5">
         <v>-0.18439714000000151</v>
       </c>
       <c r="D436" s="5">
         <v>-2.1666819957437577</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>101.6989408</v>
       </c>
       <c r="C437" s="5">
         <v>0.77460912000000803</v>
       </c>
       <c r="D437" s="5">
         <v>9.6090896019409566</v>
       </c>
       <c r="E437" s="5">
         <v>2.1310447105205466</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>101.53494932</v>
       </c>
       <c r="C438" s="5">
         <v>-0.16399148000000707</v>
       </c>
       <c r="D438" s="5">
         <v>-1.9179533401657456</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>101.23295179</v>
       </c>
       <c r="C439" s="5">
         <v>-0.30199752999999419</v>
       </c>
       <c r="D439" s="5">
         <v>-3.5113727347172441</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>100.39329429</v>
       </c>
       <c r="C440" s="5">
         <v>-0.83965750000000128</v>
       </c>
       <c r="D440" s="5">
         <v>-9.5114436166525369</v>
       </c>
     </row>
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>101.53879209999999</v>
       </c>
       <c r="C441" s="5">
         <v>1.1454978099999948</v>
       </c>
       <c r="D441" s="5">
         <v>14.584915552163924</v>
       </c>
     </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>102.15763599</v>
+        <v>101.85017695000001</v>
       </c>
       <c r="C442" s="5">
-        <v>0.61884389000000795</v>
+        <v>0.31138485000001026</v>
       </c>
       <c r="D442" s="5">
-        <v>7.5637910294810151</v>
-[...2 lines deleted...]
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.7426986963639441</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
-    </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B443" s="5">
+        <v>102.23620927</v>
+      </c>
+      <c r="C443" s="5">
+        <v>0.38603231999999821</v>
+      </c>
+      <c r="D443" s="5">
+        <v>4.6442585012391735</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006FBED722B018BC40A751CB0F5D3ADA74" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="04bda6238d830f2b328ab5e9ad1e7c12">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="74424788-9774-4656-b3e3-f9b9153be0e0" xmlns:ns3="d64264fa-5603-4e4e-a2f4-32f4724a08c4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7165114d2df508fdc74932f45bce7e3b" ns2:_="" ns3:_="">
+    <xsd:import namespace="74424788-9774-4656-b3e3-f9b9153be0e0"/>
+    <xsd:import namespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:Note" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="74424788-9774-4656-b3e3-f9b9153be0e0" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="b94cc3ae-357c-4eb4-84e8-520ab3b4f5d4" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="18" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="19" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Note" ma:index="21" nillable="true" ma:displayName="Note" ma:description="Add notes about the file" ma:format="Dropdown" ma:internalName="Note">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{8d62b0c9-db67-4e82-b694-67e81e0f5876}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="af44d872-6276-42da-ba23-58815cdf9cb3">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="74424788-9774-4656-b3e3-f9b9153be0e0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="d64264fa-5603-4e4e-a2f4-32f4724a08c4" xsi:nil="true"/>
+    <Note xmlns="74424788-9774-4656-b3e3-f9b9153be0e0" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5EB057C2-F731-44B4-9D5E-860769D28D26}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{37DA6457-53E2-4F47-BE09-931470FE9867}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A683E661-2AB0-48D4-B23E-7BF93B28CA1A}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>dalsrvoa</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101006FBED722B018BC40A751CB0F5D3ADA74</vt:lpwstr>
+  </property>
+</Properties>
+</file>