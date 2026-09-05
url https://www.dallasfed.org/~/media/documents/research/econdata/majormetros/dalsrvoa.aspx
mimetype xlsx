--- v8 (2026-07-27)
+++ v9 (2026-09-05)
@@ -1,103 +1,112 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{6665B798-85DC-44A1-869A-8699E89BF7DE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{20C99185-1C70-409D-96A2-94847B274417}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{5B542CE0-B931-4863-9D29-780091E3A4C6}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{EE285CFA-53C7-4323-9BBB-9B262F7239E6}"/>
   </bookViews>
   <sheets>
     <sheet name="dalsrvoa" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Dallas—Plano—Irving Other Services Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry June 2026</t>
+    <t>Last data entry July 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -602,51 +611,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -921,6651 +930,6392 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{18B238A0-F00B-4BB3-AB64-3295BECEE9F3}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BF13B2E1-037C-4F3F-B2FD-0F1C1B189F61}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>51.974403256000002</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>52.158993379999998</v>
       </c>
       <c r="C7" s="5">
         <v>0.18459012399999608</v>
       </c>
       <c r="D7" s="5">
         <v>4.3461129879048599</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>52.286474871000003</v>
       </c>
       <c r="C8" s="5">
         <v>0.12748149100000461</v>
       </c>
       <c r="D8" s="5">
         <v>2.9726616986756715</v>
       </c>
     </row>
-    <row r="9" spans="1:6">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>53.245471684999998</v>
       </c>
       <c r="C9" s="5">
         <v>0.95899681399999537</v>
       </c>
       <c r="D9" s="5">
         <v>24.37118987989011</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>53.252961763999998</v>
       </c>
       <c r="C10" s="5">
         <v>7.4900790000000939E-3</v>
       </c>
       <c r="D10" s="5">
         <v>0.16893553136052564</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>53.195135074</v>
       </c>
       <c r="C11" s="5">
         <v>-5.7826689999998848E-2</v>
       </c>
       <c r="D11" s="5">
         <v>-1.2953099088525377</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>53.420069400000003</v>
       </c>
       <c r="C12" s="5">
         <v>0.22493432600000318</v>
       </c>
       <c r="D12" s="5">
         <v>5.1938578940862623</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>53.940903149999997</v>
       </c>
       <c r="C13" s="5">
         <v>0.52083374999999421</v>
       </c>
       <c r="D13" s="5">
         <v>12.34795970020388</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>53.816979078999999</v>
       </c>
       <c r="C14" s="5">
         <v>-0.12392407099999758</v>
       </c>
       <c r="D14" s="5">
         <v>-2.7223154927664805</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>53.654455431999999</v>
       </c>
       <c r="C15" s="5">
         <v>-0.16252364700000044</v>
       </c>
       <c r="D15" s="5">
         <v>-3.56432893321732</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>53.695934426000001</v>
       </c>
       <c r="C16" s="5">
         <v>4.147899400000199E-2</v>
       </c>
       <c r="D16" s="5">
         <v>0.93164635021973918</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>53.621664213999999</v>
       </c>
       <c r="C17" s="5">
         <v>-7.4270212000001834E-2</v>
       </c>
       <c r="D17" s="5">
         <v>-1.6472265213910986</v>
       </c>
     </row>
-    <row r="18" spans="1:5">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>53.819830320000001</v>
       </c>
       <c r="C18" s="5">
         <v>0.19816610600000217</v>
       </c>
       <c r="D18" s="5">
         <v>4.526022816579256</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>53.835889686999998</v>
       </c>
       <c r="C19" s="5">
         <v>1.6059366999996882E-2</v>
       </c>
       <c r="D19" s="5">
         <v>0.35865774375722914</v>
       </c>
     </row>
-    <row r="20" spans="1:5">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>53.872503899999998</v>
       </c>
       <c r="C20" s="5">
         <v>3.6614213000000007E-2</v>
       </c>
       <c r="D20" s="5">
         <v>0.81918920023209552</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>54.060012266999998</v>
       </c>
       <c r="C21" s="5">
         <v>0.18750836699999951</v>
       </c>
       <c r="D21" s="5">
         <v>4.257604911010282</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>54.207375040000002</v>
       </c>
       <c r="C22" s="5">
         <v>0.14736277300000467</v>
       </c>
       <c r="D22" s="5">
         <v>3.3205832489147324</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>54.439254552999998</v>
       </c>
       <c r="C23" s="5">
         <v>0.23187951299999554</v>
       </c>
       <c r="D23" s="5">
         <v>5.2556719944983232</v>
       </c>
     </row>
-    <row r="24" spans="1:5">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>54.483538195000001</v>
       </c>
       <c r="C24" s="5">
         <v>4.4283642000003454E-2</v>
       </c>
       <c r="D24" s="5">
         <v>0.98051976515762806</v>
       </c>
     </row>
-    <row r="25" spans="1:5">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>54.641656611999998</v>
       </c>
       <c r="C25" s="5">
         <v>0.15811841699999718</v>
       </c>
       <c r="D25" s="5">
         <v>3.5386872522382706</v>
       </c>
     </row>
-    <row r="26" spans="1:5">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>54.791417078000002</v>
       </c>
       <c r="C26" s="5">
         <v>0.14976046600000359</v>
       </c>
       <c r="D26" s="5">
         <v>3.3389634801610946</v>
       </c>
     </row>
-    <row r="27" spans="1:5">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>54.921558353000002</v>
       </c>
       <c r="C27" s="5">
         <v>0.13014127499999972</v>
       </c>
       <c r="D27" s="5">
         <v>2.8877865360493082</v>
       </c>
     </row>
-    <row r="28" spans="1:5">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>55.100148015999999</v>
       </c>
       <c r="C28" s="5">
         <v>0.17858966299999679</v>
       </c>
       <c r="D28" s="5">
         <v>3.972615306885352</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>55.202235381000001</v>
       </c>
       <c r="C29" s="5">
         <v>0.10208736500000271</v>
       </c>
       <c r="D29" s="5">
         <v>2.2461087827236659</v>
       </c>
       <c r="E29" s="5">
         <v>2.9476354196916743</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>55.051656747999999</v>
       </c>
       <c r="C30" s="5">
         <v>-0.15057863300000207</v>
       </c>
       <c r="D30" s="5">
         <v>-3.2246512083368262</v>
       </c>
     </row>
-    <row r="31" spans="1:5">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>55.211555316999998</v>
       </c>
       <c r="C31" s="5">
         <v>0.15989856899999921</v>
       </c>
       <c r="D31" s="5">
         <v>3.5416442164727835</v>
       </c>
     </row>
-    <row r="32" spans="1:5">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>55.348330740000002</v>
       </c>
       <c r="C32" s="5">
         <v>0.13677542300000312</v>
       </c>
       <c r="D32" s="5">
         <v>3.0135970034696591</v>
       </c>
     </row>
-    <row r="33" spans="1:5">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>56.187277201999997</v>
       </c>
       <c r="C33" s="5">
         <v>0.83894646199999556</v>
       </c>
       <c r="D33" s="5">
         <v>19.784745480290368</v>
       </c>
     </row>
-    <row r="34" spans="1:5">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>55.386306234000003</v>
       </c>
       <c r="C34" s="5">
         <v>-0.80097096799999434</v>
       </c>
       <c r="D34" s="5">
         <v>-15.826964869543914</v>
       </c>
     </row>
-    <row r="35" spans="1:5">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>55.522498653</v>
       </c>
       <c r="C35" s="5">
         <v>0.13619241899999679</v>
       </c>
       <c r="D35" s="5">
         <v>2.9909811979413004</v>
       </c>
     </row>
-    <row r="36" spans="1:5">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>55.745875362</v>
       </c>
       <c r="C36" s="5">
         <v>0.22337670900000006</v>
       </c>
       <c r="D36" s="5">
         <v>4.9360824108069634</v>
       </c>
     </row>
-    <row r="37" spans="1:5">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>55.259278119999998</v>
       </c>
       <c r="C37" s="5">
         <v>-0.48659724200000198</v>
       </c>
       <c r="D37" s="5">
         <v>-9.9860928679148522</v>
       </c>
     </row>
-    <row r="38" spans="1:5">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>55.286129735000003</v>
       </c>
       <c r="C38" s="5">
         <v>2.6851615000005324E-2</v>
       </c>
       <c r="D38" s="5">
         <v>0.5846654875589552</v>
       </c>
     </row>
-    <row r="39" spans="1:5">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>55.237616762000002</v>
       </c>
       <c r="C39" s="5">
         <v>-4.8512973000001125E-2</v>
       </c>
       <c r="D39" s="5">
         <v>-1.0479197708165744</v>
       </c>
     </row>
-    <row r="40" spans="1:5">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>55.268191913999999</v>
       </c>
       <c r="C40" s="5">
         <v>3.0575151999997274E-2</v>
       </c>
       <c r="D40" s="5">
         <v>0.66625044897075103</v>
       </c>
     </row>
-    <row r="41" spans="1:5">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>55.418426609999997</v>
       </c>
       <c r="C41" s="5">
         <v>0.15023469599999828</v>
       </c>
       <c r="D41" s="5">
         <v>3.3111544581794883</v>
       </c>
       <c r="E41" s="5">
         <v>0.39163491751350588</v>
       </c>
     </row>
-    <row r="42" spans="1:5">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>56.151221604</v>
       </c>
       <c r="C42" s="5">
         <v>0.73279499400000248</v>
       </c>
       <c r="D42" s="5">
         <v>17.073933498553238</v>
       </c>
     </row>
-    <row r="43" spans="1:5">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>56.209869814000001</v>
       </c>
       <c r="C43" s="5">
         <v>5.86482100000012E-2</v>
       </c>
       <c r="D43" s="5">
         <v>1.2605879626594207</v>
       </c>
     </row>
-    <row r="44" spans="1:5">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>56.458485007999997</v>
       </c>
       <c r="C44" s="5">
         <v>0.24861519399999565</v>
       </c>
       <c r="D44" s="5">
         <v>5.4386142412427008</v>
       </c>
     </row>
-    <row r="45" spans="1:5">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>56.111473691</v>
       </c>
       <c r="C45" s="5">
         <v>-0.34701131699999621</v>
       </c>
       <c r="D45" s="5">
         <v>-7.1312805154908681</v>
       </c>
     </row>
-    <row r="46" spans="1:5">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>56.253916529999998</v>
       </c>
       <c r="C46" s="5">
         <v>0.14244283899999743</v>
       </c>
       <c r="D46" s="5">
         <v>3.0891771750924946</v>
       </c>
     </row>
-    <row r="47" spans="1:5">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>56.34595478</v>
       </c>
       <c r="C47" s="5">
         <v>9.2038250000001653E-2</v>
       </c>
       <c r="D47" s="5">
         <v>1.9811101744254156</v>
       </c>
     </row>
-    <row r="48" spans="1:5">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>56.548553599999998</v>
       </c>
       <c r="C48" s="5">
         <v>0.20259881999999863</v>
       </c>
       <c r="D48" s="5">
         <v>4.4011069457718488</v>
       </c>
     </row>
-    <row r="49" spans="1:5">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>56.804030281999999</v>
       </c>
       <c r="C49" s="5">
         <v>0.25547668200000118</v>
       </c>
       <c r="D49" s="5">
         <v>5.5581550871348195</v>
       </c>
     </row>
-    <row r="50" spans="1:5">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>56.780779879000001</v>
       </c>
       <c r="C50" s="5">
         <v>-2.3250402999998698E-2</v>
       </c>
       <c r="D50" s="5">
         <v>-0.49006662938192447</v>
       </c>
     </row>
-    <row r="51" spans="1:5">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>57.065783709000002</v>
       </c>
       <c r="C51" s="5">
         <v>0.28500383000000085</v>
       </c>
       <c r="D51" s="5">
         <v>6.1923405947837296</v>
       </c>
     </row>
-    <row r="52" spans="1:5">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>57.120440373999998</v>
       </c>
       <c r="C52" s="5">
         <v>5.4656664999995996E-2</v>
       </c>
       <c r="D52" s="5">
         <v>1.155414054003745</v>
       </c>
     </row>
-    <row r="53" spans="1:5">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>57.226350076000003</v>
       </c>
       <c r="C53" s="5">
         <v>0.10590970200000527</v>
       </c>
       <c r="D53" s="5">
         <v>2.2478072941910954</v>
       </c>
       <c r="E53" s="5">
         <v>3.2623146786952884</v>
       </c>
     </row>
-    <row r="54" spans="1:5">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>57.386627926999999</v>
       </c>
       <c r="C54" s="5">
         <v>0.16027785099999647</v>
       </c>
       <c r="D54" s="5">
         <v>3.4131830057493762</v>
       </c>
     </row>
-    <row r="55" spans="1:5">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>57.380681166999999</v>
       </c>
       <c r="C55" s="5">
         <v>-5.946760000000495E-3</v>
       </c>
       <c r="D55" s="5">
         <v>-0.12428062905982529</v>
       </c>
     </row>
-    <row r="56" spans="1:5">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>57.628723395999998</v>
       </c>
       <c r="C56" s="5">
         <v>0.24804222899999928</v>
       </c>
       <c r="D56" s="5">
         <v>5.3124207505030885</v>
       </c>
     </row>
-    <row r="57" spans="1:5">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>57.827263131000002</v>
       </c>
       <c r="C57" s="5">
         <v>0.19853973500000421</v>
       </c>
       <c r="D57" s="5">
         <v>4.2134253904148711</v>
       </c>
     </row>
-    <row r="58" spans="1:5">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>57.867718468</v>
       </c>
       <c r="C58" s="5">
         <v>4.0455336999997371E-2</v>
       </c>
       <c r="D58" s="5">
         <v>0.84274496239433727</v>
       </c>
     </row>
-    <row r="59" spans="1:5">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>58.016940067999997</v>
       </c>
       <c r="C59" s="5">
         <v>0.14922159999999707</v>
       </c>
       <c r="D59" s="5">
         <v>3.1386671972279956</v>
       </c>
     </row>
-    <row r="60" spans="1:5">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>58.314756981999999</v>
       </c>
       <c r="C60" s="5">
         <v>0.29781691400000199</v>
       </c>
       <c r="D60" s="5">
         <v>6.3368539830315429</v>
       </c>
     </row>
-    <row r="61" spans="1:5">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>58.449073102</v>
       </c>
       <c r="C61" s="5">
         <v>0.13431612000000115</v>
       </c>
       <c r="D61" s="5">
         <v>2.7992390037510306</v>
       </c>
     </row>
-    <row r="62" spans="1:5">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>58.926113252999997</v>
       </c>
       <c r="C62" s="5">
         <v>0.47704015099999708</v>
       </c>
       <c r="D62" s="5">
         <v>10.245789630645508</v>
       </c>
     </row>
-    <row r="63" spans="1:5">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>59.544473214999996</v>
       </c>
       <c r="C63" s="5">
         <v>0.61835996199999954</v>
       </c>
       <c r="D63" s="5">
         <v>13.345409518215789</v>
       </c>
     </row>
-    <row r="64" spans="1:5">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>60.185253668999998</v>
       </c>
       <c r="C64" s="5">
         <v>0.6407804540000015</v>
       </c>
       <c r="D64" s="5">
         <v>13.70607138387323</v>
       </c>
     </row>
-    <row r="65" spans="1:5">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>60.067894230999997</v>
       </c>
       <c r="C65" s="5">
         <v>-0.11735943800000115</v>
       </c>
       <c r="D65" s="5">
         <v>-2.3150306570596357</v>
       </c>
       <c r="E65" s="5">
         <v>4.965447125714384</v>
       </c>
     </row>
-    <row r="66" spans="1:5">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>60.071685440000003</v>
       </c>
       <c r="C66" s="5">
         <v>3.7912090000062904E-3</v>
       </c>
       <c r="D66" s="5">
         <v>7.5764773557307485E-2</v>
       </c>
     </row>
-    <row r="67" spans="1:5">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>59.967212928999999</v>
       </c>
       <c r="C67" s="5">
         <v>-0.10447251100000443</v>
       </c>
       <c r="D67" s="5">
         <v>-2.0671098859880277</v>
       </c>
     </row>
-    <row r="68" spans="1:5">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>60.154390603000003</v>
       </c>
       <c r="C68" s="5">
         <v>0.1871776740000044</v>
       </c>
       <c r="D68" s="5">
         <v>3.810575989099485</v>
       </c>
     </row>
-    <row r="69" spans="1:5">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>60.145367372999999</v>
       </c>
       <c r="C69" s="5">
         <v>-9.0232300000039345E-3</v>
       </c>
       <c r="D69" s="5">
         <v>-0.17985299640177477</v>
       </c>
     </row>
-    <row r="70" spans="1:5">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>60.436009566999999</v>
       </c>
       <c r="C70" s="5">
         <v>0.29064219400000013</v>
       </c>
       <c r="D70" s="5">
         <v>5.9554235930196819</v>
       </c>
     </row>
-    <row r="71" spans="1:5">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>60.786650786000003</v>
       </c>
       <c r="C71" s="5">
         <v>0.35064121900000345</v>
       </c>
       <c r="D71" s="5">
         <v>7.188750627756213</v>
       </c>
     </row>
-    <row r="72" spans="1:5">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>61.054575598</v>
       </c>
       <c r="C72" s="5">
         <v>0.26792481199999685</v>
       </c>
       <c r="D72" s="5">
         <v>5.4192729087959135</v>
       </c>
     </row>
-    <row r="73" spans="1:5">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>61.435501889000001</v>
       </c>
       <c r="C73" s="5">
         <v>0.38092629100000153</v>
       </c>
       <c r="D73" s="5">
         <v>7.7492673230202591</v>
       </c>
     </row>
-    <row r="74" spans="1:5">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>61.745718527999998</v>
       </c>
       <c r="C74" s="5">
         <v>0.31021663899999652</v>
       </c>
       <c r="D74" s="5">
         <v>6.2305083003695749</v>
       </c>
     </row>
-    <row r="75" spans="1:5">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>61.111578815999998</v>
       </c>
       <c r="C75" s="5">
         <v>-0.63413971199999963</v>
       </c>
       <c r="D75" s="5">
         <v>-11.651361685344796</v>
       </c>
     </row>
-    <row r="76" spans="1:5">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>61.225059985000001</v>
       </c>
       <c r="C76" s="5">
         <v>0.11348116900000349</v>
       </c>
       <c r="D76" s="5">
         <v>2.2512404549710485</v>
       </c>
     </row>
-    <row r="77" spans="1:5">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>61.258535264999999</v>
       </c>
       <c r="C77" s="5">
         <v>3.3475279999997554E-2</v>
       </c>
       <c r="D77" s="5">
         <v>0.65808600903554115</v>
       </c>
       <c r="E77" s="5">
         <v>1.9821587709088151</v>
       </c>
     </row>
-    <row r="78" spans="1:5">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>61.387378104</v>
       </c>
       <c r="C78" s="5">
         <v>0.12884283900000071</v>
       </c>
       <c r="D78" s="5">
         <v>2.553318353976497</v>
       </c>
     </row>
-    <row r="79" spans="1:5">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>61.813872416999999</v>
       </c>
       <c r="C79" s="5">
         <v>0.42649431299999918</v>
       </c>
       <c r="D79" s="5">
         <v>8.6631773911425505</v>
       </c>
     </row>
-    <row r="80" spans="1:5">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>61.940029525999996</v>
       </c>
       <c r="C80" s="5">
         <v>0.12615710899999755</v>
       </c>
       <c r="D80" s="5">
         <v>2.4767820452600287</v>
       </c>
     </row>
-    <row r="81" spans="1:5">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>62.389099815999998</v>
       </c>
       <c r="C81" s="5">
         <v>0.44907029000000165</v>
       </c>
       <c r="D81" s="5">
         <v>9.0555410502788156</v>
       </c>
     </row>
-    <row r="82" spans="1:5">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>62.673593535999998</v>
       </c>
       <c r="C82" s="5">
         <v>0.28449372000000039</v>
       </c>
       <c r="D82" s="5">
         <v>5.6113337029896293</v>
       </c>
     </row>
-    <row r="83" spans="1:5">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>62.793513032</v>
       </c>
       <c r="C83" s="5">
         <v>0.1199194960000014</v>
       </c>
       <c r="D83" s="5">
         <v>2.3203949488906694</v>
       </c>
     </row>
-    <row r="84" spans="1:5">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>62.799029693999998</v>
       </c>
       <c r="C84" s="5">
         <v>5.5166619999980071E-3</v>
       </c>
       <c r="D84" s="5">
         <v>0.10547576937443015</v>
       </c>
     </row>
-    <row r="85" spans="1:5">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>62.921236571999998</v>
       </c>
       <c r="C85" s="5">
         <v>0.12220687800000007</v>
       </c>
       <c r="D85" s="5">
         <v>2.3603558236006572</v>
       </c>
     </row>
-    <row r="86" spans="1:5">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>63.134327208999999</v>
       </c>
       <c r="C86" s="5">
         <v>0.21309063700000053</v>
       </c>
       <c r="D86" s="5">
         <v>4.1405080640132264</v>
       </c>
     </row>
-    <row r="87" spans="1:5">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>63.508151138999999</v>
       </c>
       <c r="C87" s="5">
         <v>0.37382393000000036</v>
       </c>
       <c r="D87" s="5">
         <v>7.3413257141241584</v>
       </c>
     </row>
-    <row r="88" spans="1:5">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>63.724982595999997</v>
       </c>
       <c r="C88" s="5">
         <v>0.21683145699999784</v>
       </c>
       <c r="D88" s="5">
         <v>4.1748947667260561</v>
       </c>
     </row>
-    <row r="89" spans="1:5">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>64.125388592999997</v>
       </c>
       <c r="C89" s="5">
         <v>0.40040599700000001</v>
       </c>
       <c r="D89" s="5">
         <v>7.8061191742450076</v>
       </c>
       <c r="E89" s="5">
         <v>4.6799247086111384</v>
       </c>
     </row>
-    <row r="90" spans="1:5">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>64.293535078000005</v>
       </c>
       <c r="C90" s="5">
         <v>0.16814648500000828</v>
       </c>
       <c r="D90" s="5">
         <v>3.1923602889725622</v>
       </c>
     </row>
-    <row r="91" spans="1:5">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>64.339891558000005</v>
       </c>
       <c r="C91" s="5">
         <v>4.6356480000000033E-2</v>
       </c>
       <c r="D91" s="5">
         <v>0.86865503533644084</v>
       </c>
     </row>
-    <row r="92" spans="1:5">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>64.337722631000005</v>
       </c>
       <c r="C92" s="5">
         <v>-2.1689269999995986E-3</v>
       </c>
       <c r="D92" s="5">
         <v>-4.044504628161194E-2</v>
       </c>
     </row>
-    <row r="93" spans="1:5">
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>64.127492536999995</v>
       </c>
       <c r="C93" s="5">
         <v>-0.21023009400001058</v>
       </c>
       <c r="D93" s="5">
         <v>-3.8514150828972249</v>
       </c>
     </row>
-    <row r="94" spans="1:5">
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>64.650323498000006</v>
       </c>
       <c r="C94" s="5">
         <v>0.52283096100001103</v>
       </c>
       <c r="D94" s="5">
         <v>10.23444566673839</v>
       </c>
     </row>
-    <row r="95" spans="1:5">
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>64.731025059000004</v>
       </c>
       <c r="C95" s="5">
         <v>8.0701560999997923E-2</v>
       </c>
       <c r="D95" s="5">
         <v>1.5082603264422012</v>
       </c>
     </row>
-    <row r="96" spans="1:5">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>64.129607825999997</v>
       </c>
       <c r="C96" s="5">
         <v>-0.60141723300000649</v>
       </c>
       <c r="D96" s="5">
         <v>-10.596772803500688</v>
       </c>
     </row>
-    <row r="97" spans="1:5">
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>64.478912819000001</v>
       </c>
       <c r="C97" s="5">
         <v>0.34930499300000406</v>
       </c>
       <c r="D97" s="5">
         <v>6.7356417503125599</v>
       </c>
     </row>
-    <row r="98" spans="1:5">
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>64.641763807999993</v>
       </c>
       <c r="C98" s="5">
         <v>0.16285098899999184</v>
       </c>
       <c r="D98" s="5">
         <v>3.0732338643149504</v>
       </c>
     </row>
-    <row r="99" spans="1:5">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>64.696324730000001</v>
       </c>
       <c r="C99" s="5">
         <v>5.4560922000007395E-2</v>
       </c>
       <c r="D99" s="5">
         <v>1.0175760018656277</v>
       </c>
     </row>
-    <row r="100" spans="1:5">
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>65.057042284000005</v>
       </c>
       <c r="C100" s="5">
         <v>0.36071755400000427</v>
       </c>
       <c r="D100" s="5">
         <v>6.899693258280859</v>
       </c>
     </row>
-    <row r="101" spans="1:5">
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>65.361298318999999</v>
       </c>
       <c r="C101" s="5">
         <v>0.30425603499999454</v>
       </c>
       <c r="D101" s="5">
         <v>5.7587393232411799</v>
       </c>
       <c r="E101" s="5">
         <v>1.927332922447067</v>
       </c>
     </row>
-    <row r="102" spans="1:5">
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>64.836515247999998</v>
       </c>
       <c r="C102" s="5">
         <v>-0.52478307100000166</v>
       </c>
       <c r="D102" s="5">
         <v>-9.2204689699272429</v>
       </c>
     </row>
-    <row r="103" spans="1:5">
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>65.049306076999997</v>
       </c>
       <c r="C103" s="5">
         <v>0.21279082899999935</v>
       </c>
       <c r="D103" s="5">
         <v>4.0102254225243605</v>
       </c>
     </row>
-    <row r="104" spans="1:5">
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>64.796061523000006</v>
       </c>
       <c r="C104" s="5">
         <v>-0.25324455399999124</v>
       </c>
       <c r="D104" s="5">
         <v>-4.5729951502478823</v>
       </c>
     </row>
-    <row r="105" spans="1:5">
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>65.407667543000002</v>
       </c>
       <c r="C105" s="5">
         <v>0.61160601999999642</v>
       </c>
       <c r="D105" s="5">
         <v>11.933643074318102</v>
       </c>
     </row>
-    <row r="106" spans="1:5">
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>65.533944274999996</v>
       </c>
       <c r="C106" s="5">
         <v>0.12627673199999379</v>
       </c>
       <c r="D106" s="5">
         <v>2.3414915371220202</v>
       </c>
     </row>
-    <row r="107" spans="1:5">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>65.581407154000004</v>
       </c>
       <c r="C107" s="5">
         <v>4.7462879000008229E-2</v>
       </c>
       <c r="D107" s="5">
         <v>0.87256884336710527</v>
       </c>
     </row>
-    <row r="108" spans="1:5">
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>66.198646921999995</v>
       </c>
       <c r="C108" s="5">
         <v>0.61723976799999036</v>
       </c>
       <c r="D108" s="5">
         <v>11.897550937075096</v>
       </c>
     </row>
-    <row r="109" spans="1:5">
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>66.460364155999997</v>
       </c>
       <c r="C109" s="5">
         <v>0.26171723400000246</v>
       </c>
       <c r="D109" s="5">
         <v>4.8487474291136534</v>
       </c>
     </row>
-    <row r="110" spans="1:5">
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>66.870362603000004</v>
       </c>
       <c r="C110" s="5">
         <v>0.40999844700000665</v>
       </c>
       <c r="D110" s="5">
         <v>7.6592968422808383</v>
       </c>
     </row>
-    <row r="111" spans="1:5">
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>66.956436240000002</v>
       </c>
       <c r="C111" s="5">
         <v>8.6073636999998371E-2</v>
       </c>
       <c r="D111" s="5">
         <v>1.5555880219992657</v>
       </c>
     </row>
-    <row r="112" spans="1:5">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>67.170010172000005</v>
       </c>
       <c r="C112" s="5">
         <v>0.21357393200000274</v>
       </c>
       <c r="D112" s="5">
         <v>3.8955641835361154</v>
       </c>
     </row>
-    <row r="113" spans="1:5">
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>67.845684696999996</v>
       </c>
       <c r="C113" s="5">
         <v>0.67567452499999092</v>
       </c>
       <c r="D113" s="5">
         <v>12.76174493519877</v>
       </c>
       <c r="E113" s="5">
         <v>3.8010052460628829</v>
       </c>
     </row>
-    <row r="114" spans="1:5">
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>67.605880655000007</v>
       </c>
       <c r="C114" s="5">
         <v>-0.23980404199998873</v>
       </c>
       <c r="D114" s="5">
         <v>-4.159971002145979</v>
       </c>
     </row>
-    <row r="115" spans="1:5">
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>67.692968031000007</v>
       </c>
       <c r="C115" s="5">
         <v>8.7087375999999495E-2</v>
       </c>
       <c r="D115" s="5">
         <v>1.556794239286674</v>
       </c>
     </row>
-    <row r="116" spans="1:5">
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>67.681911232000004</v>
       </c>
       <c r="C116" s="5">
         <v>-1.1056799000002115E-2</v>
       </c>
       <c r="D116" s="5">
         <v>-0.19582899288907996</v>
       </c>
     </row>
-    <row r="117" spans="1:5">
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>67.599904498000001</v>
       </c>
       <c r="C117" s="5">
         <v>-8.2006734000003689E-2</v>
       </c>
       <c r="D117" s="5">
         <v>-1.4443286554886137</v>
       </c>
     </row>
-    <row r="118" spans="1:5">
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>67.947184022000002</v>
       </c>
       <c r="C118" s="5">
         <v>0.34727952400000106</v>
       </c>
       <c r="D118" s="5">
         <v>6.3419362837309201</v>
       </c>
     </row>
-    <row r="119" spans="1:5">
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>68.378148659999994</v>
       </c>
       <c r="C119" s="5">
         <v>0.43096463799999185</v>
       </c>
       <c r="D119" s="5">
         <v>7.8823764565047139</v>
       </c>
     </row>
-    <row r="120" spans="1:5">
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>68.599440537000007</v>
       </c>
       <c r="C120" s="5">
         <v>0.22129187700001296</v>
       </c>
       <c r="D120" s="5">
         <v>3.953431256142359</v>
       </c>
     </row>
-    <row r="121" spans="1:5">
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>68.896678598999998</v>
       </c>
       <c r="C121" s="5">
         <v>0.29723806199999103</v>
       </c>
       <c r="D121" s="5">
         <v>5.3252607803983665</v>
       </c>
     </row>
-    <row r="122" spans="1:5">
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>68.811376343000006</v>
       </c>
       <c r="C122" s="5">
         <v>-8.5302255999991417E-2</v>
       </c>
       <c r="D122" s="5">
         <v>-1.4756665145249648</v>
       </c>
     </row>
-    <row r="123" spans="1:5">
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>69.377656834000007</v>
       </c>
       <c r="C123" s="5">
         <v>0.56628049100000055</v>
       </c>
       <c r="D123" s="5">
         <v>10.334822252430254</v>
       </c>
     </row>
-    <row r="124" spans="1:5">
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>69.412026545000003</v>
       </c>
       <c r="C124" s="5">
         <v>3.4369710999996528E-2</v>
       </c>
       <c r="D124" s="5">
         <v>0.59610280185744546</v>
       </c>
     </row>
-    <row r="125" spans="1:5">
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>69.733746007999997</v>
       </c>
       <c r="C125" s="5">
         <v>0.32171946299999377</v>
       </c>
       <c r="D125" s="5">
         <v>5.7059069005203744</v>
       </c>
       <c r="E125" s="5">
         <v>2.782876050897154</v>
       </c>
     </row>
-    <row r="126" spans="1:5">
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>70.328973345999998</v>
       </c>
       <c r="C126" s="5">
         <v>0.59522733800000083</v>
       </c>
       <c r="D126" s="5">
         <v>10.73767097552154</v>
       </c>
     </row>
-    <row r="127" spans="1:5">
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>70.448560518999997</v>
       </c>
       <c r="C127" s="5">
         <v>0.11958717299999932</v>
       </c>
       <c r="D127" s="5">
         <v>2.0596678465835572</v>
       </c>
     </row>
-    <row r="128" spans="1:5">
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>70.813422639999999</v>
       </c>
       <c r="C128" s="5">
         <v>0.36486212100000159</v>
       </c>
       <c r="D128" s="5">
         <v>6.3950801653449352</v>
       </c>
     </row>
-    <row r="129" spans="1:5">
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>71.106495014999993</v>
       </c>
       <c r="C129" s="5">
         <v>0.29307237499999417</v>
       </c>
       <c r="D129" s="5">
         <v>5.0810089180031603</v>
       </c>
     </row>
-    <row r="130" spans="1:5">
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>71.301355474000005</v>
       </c>
       <c r="C130" s="5">
         <v>0.19486045900001159</v>
       </c>
       <c r="D130" s="5">
         <v>3.3385040158083523</v>
       </c>
     </row>
-    <row r="131" spans="1:5">
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>71.032387959999994</v>
       </c>
       <c r="C131" s="5">
         <v>-0.26896751400001051</v>
       </c>
       <c r="D131" s="5">
         <v>-4.4339695785590045</v>
       </c>
     </row>
-    <row r="132" spans="1:5">
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>71.336304268000006</v>
       </c>
       <c r="C132" s="5">
         <v>0.30391630800001224</v>
       </c>
       <c r="D132" s="5">
         <v>5.2568314644358516</v>
       </c>
     </row>
-    <row r="133" spans="1:5">
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>71.321159562999995</v>
       </c>
       <c r="C133" s="5">
         <v>-1.5144705000011527E-2</v>
       </c>
       <c r="D133" s="5">
         <v>-0.25446286750799851</v>
       </c>
     </row>
-    <row r="134" spans="1:5">
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>71.777806299999995</v>
       </c>
       <c r="C134" s="5">
         <v>0.4566467369999998</v>
       </c>
       <c r="D134" s="5">
         <v>7.9596400750196361</v>
       </c>
     </row>
-    <row r="135" spans="1:5">
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>72.379065999000005</v>
       </c>
       <c r="C135" s="5">
         <v>0.60125969900001053</v>
       </c>
       <c r="D135" s="5">
         <v>10.528307792561197</v>
       </c>
     </row>
-    <row r="136" spans="1:5">
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>72.161598861000002</v>
       </c>
       <c r="C136" s="5">
         <v>-0.2174671380000035</v>
       </c>
       <c r="D136" s="5">
         <v>-3.546482244008764</v>
       </c>
     </row>
-    <row r="137" spans="1:5">
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>72.075680935999998</v>
       </c>
       <c r="C137" s="5">
         <v>-8.5917925000003947E-2</v>
       </c>
       <c r="D137" s="5">
         <v>-1.4194395095166623</v>
       </c>
       <c r="E137" s="5">
         <v>3.3583954140816275</v>
       </c>
     </row>
-    <row r="138" spans="1:5">
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>73.690697440999998</v>
       </c>
       <c r="C138" s="5">
         <v>1.6150165049999998</v>
       </c>
       <c r="D138" s="5">
         <v>30.462877686860136</v>
       </c>
     </row>
-    <row r="139" spans="1:5">
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>73.869837274999995</v>
       </c>
       <c r="C139" s="5">
         <v>0.17913983399999722</v>
       </c>
       <c r="D139" s="5">
         <v>2.9564845678427876</v>
       </c>
     </row>
-    <row r="140" spans="1:5">
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>73.922739684000007</v>
       </c>
       <c r="C140" s="5">
         <v>5.2902409000012085E-2</v>
       </c>
       <c r="D140" s="5">
         <v>0.86278163741977387</v>
       </c>
     </row>
-    <row r="141" spans="1:5">
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>73.602154236999993</v>
       </c>
       <c r="C141" s="5">
         <v>-0.32058544700001335</v>
       </c>
       <c r="D141" s="5">
         <v>-5.0817637171636569</v>
       </c>
     </row>
-    <row r="142" spans="1:5">
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>73.446599613000004</v>
       </c>
       <c r="C142" s="5">
         <v>-0.15555462399998987</v>
       </c>
       <c r="D142" s="5">
         <v>-2.5068690769639912</v>
       </c>
     </row>
-    <row r="143" spans="1:5">
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>73.699304088999995</v>
       </c>
       <c r="C143" s="5">
         <v>0.25270447599999102</v>
       </c>
       <c r="D143" s="5">
         <v>4.2078216755006892</v>
       </c>
     </row>
-    <row r="144" spans="1:5">
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>72.184017388000001</v>
       </c>
       <c r="C144" s="5">
         <v>-1.5152867009999937</v>
       </c>
       <c r="D144" s="5">
         <v>-22.065107008270424</v>
       </c>
     </row>
-    <row r="145" spans="1:5">
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>72.455460619999997</v>
       </c>
       <c r="C145" s="5">
         <v>0.27144323199999576</v>
       </c>
       <c r="D145" s="5">
         <v>4.6070303053183936</v>
       </c>
     </row>
-    <row r="146" spans="1:5">
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>72.352506680999994</v>
       </c>
       <c r="C146" s="5">
         <v>-0.10295393900000249</v>
       </c>
       <c r="D146" s="5">
         <v>-1.6918499981207424</v>
       </c>
     </row>
-    <row r="147" spans="1:5">
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>71.833896264000003</v>
       </c>
       <c r="C147" s="5">
         <v>-0.51861041699999078</v>
       </c>
       <c r="D147" s="5">
         <v>-8.2702745268480538</v>
       </c>
     </row>
-    <row r="148" spans="1:5">
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>71.995196105999995</v>
       </c>
       <c r="C148" s="5">
         <v>0.16129984199999114</v>
       </c>
       <c r="D148" s="5">
         <v>2.7280750263008358</v>
       </c>
     </row>
-    <row r="149" spans="1:5">
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>72.042349438000002</v>
       </c>
       <c r="C149" s="5">
         <v>4.7153332000007708E-2</v>
       </c>
       <c r="D149" s="5">
         <v>0.78877863736357412</v>
       </c>
       <c r="E149" s="5">
         <v>-4.6245137842804152E-2</v>
       </c>
     </row>
-    <row r="150" spans="1:5">
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>71.797973236000004</v>
       </c>
       <c r="C150" s="5">
         <v>-0.24437620199999799</v>
       </c>
       <c r="D150" s="5">
         <v>-3.9954519338132877</v>
       </c>
     </row>
-    <row r="151" spans="1:5">
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>71.878027782000004</v>
       </c>
       <c r="C151" s="5">
         <v>8.0054545999999505E-2</v>
       </c>
       <c r="D151" s="5">
         <v>1.3462325728557323</v>
       </c>
     </row>
-    <row r="152" spans="1:5">
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>72.182340850000003</v>
       </c>
       <c r="C152" s="5">
         <v>0.30431306799999902</v>
       </c>
       <c r="D152" s="5">
         <v>5.2004788694145265</v>
       </c>
     </row>
-    <row r="153" spans="1:5">
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>72.665766347000002</v>
       </c>
       <c r="C153" s="5">
         <v>0.48342549699999893</v>
       </c>
       <c r="D153" s="5">
         <v>8.339481554981699</v>
       </c>
     </row>
-    <row r="154" spans="1:5">
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>73.034404049000003</v>
       </c>
       <c r="C154" s="5">
         <v>0.3686377020000009</v>
       </c>
       <c r="D154" s="5">
         <v>6.2604329795053593</v>
       </c>
     </row>
-    <row r="155" spans="1:5">
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>72.917032594000005</v>
       </c>
       <c r="C155" s="5">
         <v>-0.11737145499999713</v>
       </c>
       <c r="D155" s="5">
         <v>-1.9115302266417777</v>
       </c>
     </row>
-    <row r="156" spans="1:5">
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>72.142494647000007</v>
       </c>
       <c r="C156" s="5">
         <v>-0.77453794699999889</v>
       </c>
       <c r="D156" s="5">
         <v>-12.027682399493877</v>
       </c>
     </row>
-    <row r="157" spans="1:5">
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>72.505564089000003</v>
       </c>
       <c r="C157" s="5">
         <v>0.36306944199999691</v>
       </c>
       <c r="D157" s="5">
         <v>6.2092048254717369</v>
       </c>
     </row>
-    <row r="158" spans="1:5">
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>73.087803867000005</v>
       </c>
       <c r="C158" s="5">
         <v>0.58223977800000171</v>
       </c>
       <c r="D158" s="5">
         <v>10.073536843432551</v>
       </c>
     </row>
-    <row r="159" spans="1:5">
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>73.672085879999997</v>
       </c>
       <c r="C159" s="5">
         <v>0.58428201299999216</v>
       </c>
       <c r="D159" s="5">
         <v>10.02633460522655</v>
       </c>
     </row>
-    <row r="160" spans="1:5">
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>73.889177248999999</v>
       </c>
       <c r="C160" s="5">
         <v>0.21709136900000203</v>
       </c>
       <c r="D160" s="5">
         <v>3.5939455663795528</v>
       </c>
     </row>
-    <row r="161" spans="1:5">
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>73.918539457999998</v>
       </c>
       <c r="C161" s="5">
         <v>2.9362208999998529E-2</v>
       </c>
       <c r="D161" s="5">
         <v>0.47790167718453347</v>
       </c>
       <c r="E161" s="5">
         <v>2.604287665013838</v>
       </c>
     </row>
-    <row r="162" spans="1:5">
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>75.380678294000006</v>
       </c>
       <c r="C162" s="5">
         <v>1.4621388360000083</v>
       </c>
       <c r="D162" s="5">
         <v>26.496924399814059</v>
       </c>
     </row>
-    <row r="163" spans="1:5">
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>75.217073991999996</v>
       </c>
       <c r="C163" s="5">
         <v>-0.16360430200001019</v>
       </c>
       <c r="D163" s="5">
         <v>-2.5735837572296916</v>
       </c>
     </row>
-    <row r="164" spans="1:5">
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>75.912620802000006</v>
       </c>
       <c r="C164" s="5">
         <v>0.6955468100000104</v>
       </c>
       <c r="D164" s="5">
         <v>11.678765074512508</v>
       </c>
     </row>
-    <row r="165" spans="1:5">
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>74.707550006000005</v>
       </c>
       <c r="C165" s="5">
         <v>-1.2050707960000011</v>
       </c>
       <c r="D165" s="5">
         <v>-17.471090339905761</v>
       </c>
     </row>
-    <row r="166" spans="1:5">
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>74.655741347000003</v>
       </c>
       <c r="C166" s="5">
         <v>-5.1808659000002422E-2</v>
       </c>
       <c r="D166" s="5">
         <v>-0.8290167376590607</v>
       </c>
     </row>
-    <row r="167" spans="1:5">
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>74.409926987999995</v>
       </c>
       <c r="C167" s="5">
         <v>-0.2458143590000077</v>
       </c>
       <c r="D167" s="5">
         <v>-3.8803919138050147</v>
       </c>
     </row>
-    <row r="168" spans="1:5">
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>74.924599809</v>
       </c>
       <c r="C168" s="5">
         <v>0.51467282100000489</v>
       </c>
       <c r="D168" s="5">
         <v>8.6232124438636593</v>
       </c>
     </row>
-    <row r="169" spans="1:5">
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>75.177513859000001</v>
       </c>
       <c r="C169" s="5">
         <v>0.25291405000000111</v>
       </c>
       <c r="D169" s="5">
         <v>4.1267537710491187</v>
       </c>
     </row>
-    <row r="170" spans="1:5">
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>75.015889506999997</v>
       </c>
       <c r="C170" s="5">
         <v>-0.16162435200000402</v>
       </c>
       <c r="D170" s="5">
         <v>-2.5495952486859319</v>
       </c>
     </row>
-    <row r="171" spans="1:5">
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>74.781620200999996</v>
       </c>
       <c r="C171" s="5">
         <v>-0.23426930600000162</v>
       </c>
       <c r="D171" s="5">
         <v>-3.6838125856321291</v>
       </c>
     </row>
-    <row r="172" spans="1:5">
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>74.569680114999997</v>
       </c>
       <c r="C172" s="5">
         <v>-0.21194008599999847</v>
       </c>
       <c r="D172" s="5">
         <v>-3.3484288858132483</v>
       </c>
     </row>
-    <row r="173" spans="1:5">
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>74.748944270999999</v>
       </c>
       <c r="C173" s="5">
         <v>0.17926415600000212</v>
       </c>
       <c r="D173" s="5">
         <v>2.9232277477762691</v>
       </c>
       <c r="E173" s="5">
         <v>1.1234053311778958</v>
       </c>
     </row>
-    <row r="174" spans="1:5">
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>75.126735393000004</v>
       </c>
       <c r="C174" s="5">
         <v>0.37779112200000498</v>
       </c>
       <c r="D174" s="5">
         <v>6.2364248426966862</v>
       </c>
     </row>
-    <row r="175" spans="1:5">
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>75.253807210999994</v>
       </c>
       <c r="C175" s="5">
         <v>0.12707181799999034</v>
       </c>
       <c r="D175" s="5">
         <v>2.0487083586655297</v>
       </c>
     </row>
-    <row r="176" spans="1:5">
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>75.913933055000001</v>
       </c>
       <c r="C176" s="5">
         <v>0.66012584400000662</v>
       </c>
       <c r="D176" s="5">
         <v>11.049393964429232</v>
       </c>
     </row>
-    <row r="177" spans="1:5">
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>74.632565737999997</v>
       </c>
       <c r="C177" s="5">
         <v>-1.2813673170000044</v>
       </c>
       <c r="D177" s="5">
         <v>-18.476549034875656</v>
       </c>
     </row>
-    <row r="178" spans="1:5">
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>74.204618646</v>
       </c>
       <c r="C178" s="5">
         <v>-0.42794709199999659</v>
       </c>
       <c r="D178" s="5">
         <v>-6.6679545471809432</v>
       </c>
     </row>
-    <row r="179" spans="1:5">
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>73.918807569999998</v>
       </c>
       <c r="C179" s="5">
         <v>-0.28581107600000166</v>
       </c>
       <c r="D179" s="5">
         <v>-4.5253271590042115</v>
       </c>
     </row>
-    <row r="180" spans="1:5">
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>73.444570404999993</v>
       </c>
       <c r="C180" s="5">
         <v>-0.47423716500000523</v>
       </c>
       <c r="D180" s="5">
         <v>-7.4328463466938555</v>
       </c>
     </row>
-    <row r="181" spans="1:5">
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>72.866154444000003</v>
       </c>
       <c r="C181" s="5">
         <v>-0.57841596099999038</v>
       </c>
       <c r="D181" s="5">
         <v>-9.0518517370319245</v>
       </c>
     </row>
-    <row r="182" spans="1:5">
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>72.619837071000006</v>
       </c>
       <c r="C182" s="5">
         <v>-0.24631737299999656</v>
       </c>
       <c r="D182" s="5">
         <v>-3.9819144126028716</v>
       </c>
     </row>
-    <row r="183" spans="1:5">
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>72.591212146000004</v>
       </c>
       <c r="C183" s="5">
         <v>-2.8624925000002577E-2</v>
       </c>
       <c r="D183" s="5">
         <v>-0.47198589013097703</v>
       </c>
     </row>
-    <row r="184" spans="1:5">
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>72.263234859999997</v>
       </c>
       <c r="C184" s="5">
         <v>-0.32797728600000653</v>
       </c>
       <c r="D184" s="5">
         <v>-5.2890473459262788</v>
       </c>
     </row>
-    <row r="185" spans="1:5">
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>72.553931368999997</v>
       </c>
       <c r="C185" s="5">
         <v>0.29069650899999999</v>
       </c>
       <c r="D185" s="5">
         <v>4.9355425507658257</v>
       </c>
       <c r="E185" s="5">
         <v>-2.936513583445477</v>
       </c>
     </row>
-    <row r="186" spans="1:5">
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>72.338746533999995</v>
       </c>
       <c r="C186" s="5">
         <v>-0.21518483500000229</v>
       </c>
       <c r="D186" s="5">
         <v>-3.501546904221331</v>
       </c>
     </row>
-    <row r="187" spans="1:5">
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>72.502822039999998</v>
       </c>
       <c r="C187" s="5">
         <v>0.1640755060000032</v>
       </c>
       <c r="D187" s="5">
         <v>2.7559981807517397</v>
       </c>
     </row>
-    <row r="188" spans="1:5">
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>73.267539153000001</v>
       </c>
       <c r="C188" s="5">
         <v>0.76471711300000322</v>
       </c>
       <c r="D188" s="5">
         <v>13.417567513674001</v>
       </c>
     </row>
-    <row r="189" spans="1:5">
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>73.626677560000005</v>
       </c>
       <c r="C189" s="5">
         <v>0.35913840700000321</v>
       </c>
       <c r="D189" s="5">
         <v>6.0432860491683726</v>
       </c>
     </row>
-    <row r="190" spans="1:5">
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>74.508084815999993</v>
       </c>
       <c r="C190" s="5">
         <v>0.88140725599998859</v>
       </c>
       <c r="D190" s="5">
         <v>15.350203557323816</v>
       </c>
     </row>
-    <row r="191" spans="1:5">
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>73.782642503999995</v>
       </c>
       <c r="C191" s="5">
         <v>-0.72544231199999842</v>
       </c>
       <c r="D191" s="5">
         <v>-11.077910272941772</v>
       </c>
     </row>
-    <row r="192" spans="1:5">
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>73.050806178000002</v>
       </c>
       <c r="C192" s="5">
         <v>-0.73183632599999271</v>
       </c>
       <c r="D192" s="5">
         <v>-11.27424702838028</v>
       </c>
     </row>
-    <row r="193" spans="1:5">
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>73.086858871999993</v>
       </c>
       <c r="C193" s="5">
         <v>3.6052693999991448E-2</v>
       </c>
       <c r="D193" s="5">
         <v>0.59384505953772315</v>
       </c>
     </row>
-    <row r="194" spans="1:5">
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>73.032417186000004</v>
       </c>
       <c r="C194" s="5">
         <v>-5.4441685999989886E-2</v>
       </c>
       <c r="D194" s="5">
         <v>-0.89021524985646305</v>
       </c>
     </row>
-    <row r="195" spans="1:5">
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>72.922396696999996</v>
       </c>
       <c r="C195" s="5">
         <v>-0.11002048900000716</v>
       </c>
       <c r="D195" s="5">
         <v>-1.7928499684589538</v>
       </c>
     </row>
-    <row r="196" spans="1:5">
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>72.987846458000007</v>
       </c>
       <c r="C196" s="5">
         <v>6.5449761000010653E-2</v>
       </c>
       <c r="D196" s="5">
         <v>1.0823640199168372</v>
       </c>
     </row>
-    <row r="197" spans="1:5">
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>73.113905953</v>
       </c>
       <c r="C197" s="5">
         <v>0.12605949499999269</v>
       </c>
       <c r="D197" s="5">
         <v>2.092357369256681</v>
       </c>
       <c r="E197" s="5">
         <v>0.77180460580701382</v>
       </c>
     </row>
-    <row r="198" spans="1:5">
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>73.278524630000007</v>
       </c>
       <c r="C198" s="5">
         <v>0.1646186770000071</v>
       </c>
       <c r="D198" s="5">
         <v>2.7355551596799366</v>
       </c>
     </row>
-    <row r="199" spans="1:5">
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>73.177938643999994</v>
       </c>
       <c r="C199" s="5">
         <v>-0.10058598600001289</v>
       </c>
       <c r="D199" s="5">
         <v>-1.6348047496031137</v>
       </c>
     </row>
-    <row r="200" spans="1:5">
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>73.583571861999999</v>
       </c>
       <c r="C200" s="5">
         <v>0.40563321800000551</v>
       </c>
       <c r="D200" s="5">
         <v>6.8583156619547614</v>
       </c>
     </row>
-    <row r="201" spans="1:5">
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>74.857737055000001</v>
       </c>
       <c r="C201" s="5">
         <v>1.2741651930000018</v>
       </c>
       <c r="D201" s="5">
         <v>22.876815410731453</v>
       </c>
     </row>
-    <row r="202" spans="1:5">
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>74.918918038000001</v>
       </c>
       <c r="C202" s="5">
         <v>6.1180982999999856E-2</v>
       </c>
       <c r="D202" s="5">
         <v>0.98517672518729782</v>
       </c>
     </row>
-    <row r="203" spans="1:5">
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>75.108096900999996</v>
       </c>
       <c r="C203" s="5">
         <v>0.18917886299999509</v>
       </c>
       <c r="D203" s="5">
         <v>3.0725768517864571</v>
       </c>
     </row>
-    <row r="204" spans="1:5">
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>75.916508864999997</v>
       </c>
       <c r="C204" s="5">
         <v>0.80841196400000115</v>
       </c>
       <c r="D204" s="5">
         <v>13.708686652908831</v>
       </c>
     </row>
-    <row r="205" spans="1:5">
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>76.001879797000001</v>
       </c>
       <c r="C205" s="5">
         <v>8.5370932000003563E-2</v>
       </c>
       <c r="D205" s="5">
         <v>1.3578221576847627</v>
       </c>
     </row>
-    <row r="206" spans="1:5">
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>76.457589670999994</v>
       </c>
       <c r="C206" s="5">
         <v>0.45570987399999296</v>
       </c>
       <c r="D206" s="5">
         <v>7.4373342951901789</v>
       </c>
     </row>
-    <row r="207" spans="1:5">
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>76.787135063999997</v>
       </c>
       <c r="C207" s="5">
         <v>0.32954539300000363</v>
       </c>
       <c r="D207" s="5">
         <v>5.296597751511789</v>
       </c>
     </row>
-    <row r="208" spans="1:5">
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>77.183045871999994</v>
       </c>
       <c r="C208" s="5">
         <v>0.39591080799999645</v>
       </c>
       <c r="D208" s="5">
         <v>6.365646872881503</v>
       </c>
     </row>
-    <row r="209" spans="1:5">
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>77.093221495999998</v>
       </c>
       <c r="C209" s="5">
         <v>-8.9824375999995709E-2</v>
       </c>
       <c r="D209" s="5">
         <v>-1.3876361170218399</v>
       </c>
       <c r="E209" s="5">
         <v>5.442624752612768</v>
       </c>
     </row>
-    <row r="210" spans="1:5">
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>73.715940032999995</v>
       </c>
       <c r="C210" s="5">
         <v>-3.3772814630000028</v>
       </c>
       <c r="D210" s="5">
         <v>-41.582553456326984</v>
       </c>
     </row>
-    <row r="211" spans="1:5">
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>74.140068350999996</v>
       </c>
       <c r="C211" s="5">
         <v>0.42412831800000106</v>
       </c>
       <c r="D211" s="5">
         <v>7.1269864331386268</v>
       </c>
     </row>
-    <row r="212" spans="1:5">
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>73.858016246999995</v>
       </c>
       <c r="C212" s="5">
         <v>-0.28205210400000169</v>
       </c>
       <c r="D212" s="5">
         <v>-4.4708573437327592</v>
       </c>
     </row>
-    <row r="213" spans="1:5">
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>73.458745123</v>
       </c>
       <c r="C213" s="5">
         <v>-0.39927112399999487</v>
       </c>
       <c r="D213" s="5">
         <v>-6.2976686286714152</v>
       </c>
     </row>
-    <row r="214" spans="1:5">
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>74.029722894000002</v>
       </c>
       <c r="C214" s="5">
         <v>0.57097777100000258</v>
       </c>
       <c r="D214" s="5">
         <v>9.7365805904499503</v>
       </c>
     </row>
-    <row r="215" spans="1:5">
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>74.549418004000003</v>
       </c>
       <c r="C215" s="5">
         <v>0.51969511000000068</v>
       </c>
       <c r="D215" s="5">
         <v>8.7570960880982049</v>
       </c>
     </row>
-    <row r="216" spans="1:5">
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>73.972266836000003</v>
       </c>
       <c r="C216" s="5">
         <v>-0.57715116800000033</v>
       </c>
       <c r="D216" s="5">
         <v>-8.9046847259513395</v>
       </c>
     </row>
-    <row r="217" spans="1:5">
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>73.985350800000006</v>
       </c>
       <c r="C217" s="5">
         <v>1.3083964000003334E-2</v>
       </c>
       <c r="D217" s="5">
         <v>0.21245854038205447</v>
       </c>
     </row>
-    <row r="218" spans="1:5">
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>73.819282842000007</v>
       </c>
       <c r="C218" s="5">
         <v>-0.16606795799999929</v>
       </c>
       <c r="D218" s="5">
         <v>-2.6605221852378236</v>
       </c>
     </row>
-    <row r="219" spans="1:5">
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>73.060066774000006</v>
       </c>
       <c r="C219" s="5">
         <v>-0.75921606800000063</v>
       </c>
       <c r="D219" s="5">
         <v>-11.66701280795024</v>
       </c>
     </row>
-    <row r="220" spans="1:5">
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>72.838561777999999</v>
       </c>
       <c r="C220" s="5">
         <v>-0.22150499600000728</v>
       </c>
       <c r="D220" s="5">
         <v>-3.5781265724245226</v>
       </c>
     </row>
-    <row r="221" spans="1:5">
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>72.592865083000007</v>
       </c>
       <c r="C221" s="5">
         <v>-0.24569669499999236</v>
       </c>
       <c r="D221" s="5">
         <v>-3.9735429010497203</v>
       </c>
       <c r="E221" s="5">
         <v>-5.8375513769825975</v>
       </c>
     </row>
-    <row r="222" spans="1:5">
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>72.774664878999999</v>
       </c>
       <c r="C222" s="5">
         <v>0.18179979599999285</v>
       </c>
       <c r="D222" s="5">
         <v>3.0469926854683305</v>
       </c>
     </row>
-    <row r="223" spans="1:5">
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>72.509468224000003</v>
       </c>
       <c r="C223" s="5">
         <v>-0.26519665499999689</v>
       </c>
       <c r="D223" s="5">
         <v>-4.2863076905886643</v>
       </c>
     </row>
-    <row r="224" spans="1:5">
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>71.341983182999996</v>
       </c>
       <c r="C224" s="5">
         <v>-1.1674850410000062</v>
       </c>
       <c r="D224" s="5">
         <v>-17.698927878366366</v>
       </c>
     </row>
-    <row r="225" spans="1:5">
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>72.315395300000006</v>
       </c>
       <c r="C225" s="5">
         <v>0.9734121170000094</v>
       </c>
       <c r="D225" s="5">
         <v>17.659511488957126</v>
       </c>
     </row>
-    <row r="226" spans="1:5">
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>72.890805546999999</v>
       </c>
       <c r="C226" s="5">
         <v>0.57541024699999355</v>
       </c>
       <c r="D226" s="5">
         <v>9.9774950083231673</v>
       </c>
     </row>
-    <row r="227" spans="1:5">
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>72.577955551000002</v>
       </c>
       <c r="C227" s="5">
         <v>-0.31284999599999708</v>
       </c>
       <c r="D227" s="5">
         <v>-5.030584130065785</v>
       </c>
     </row>
-    <row r="228" spans="1:5">
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>72.460417282999998</v>
       </c>
       <c r="C228" s="5">
         <v>-0.11753826800000411</v>
       </c>
       <c r="D228" s="5">
         <v>-1.9261546430006105</v>
       </c>
     </row>
-    <row r="229" spans="1:5">
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>72.619561137000005</v>
       </c>
       <c r="C229" s="5">
         <v>0.15914385400000697</v>
       </c>
       <c r="D229" s="5">
         <v>2.667614579463895</v>
       </c>
     </row>
-    <row r="230" spans="1:5">
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>73.106971470999994</v>
       </c>
       <c r="C230" s="5">
         <v>0.48741033399998912</v>
       </c>
       <c r="D230" s="5">
         <v>8.3582738976655904</v>
       </c>
     </row>
-    <row r="231" spans="1:5">
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>72.403915256999994</v>
       </c>
       <c r="C231" s="5">
         <v>-0.70305621400000007</v>
       </c>
       <c r="D231" s="5">
         <v>-10.948938962397136</v>
       </c>
     </row>
-    <row r="232" spans="1:5">
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>71.977260463999997</v>
       </c>
       <c r="C232" s="5">
         <v>-0.42665479299999731</v>
       </c>
       <c r="D232" s="5">
         <v>-6.8465083854378328</v>
       </c>
     </row>
-    <row r="233" spans="1:5">
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>71.911655476000007</v>
       </c>
       <c r="C233" s="5">
         <v>-6.5604987999989817E-2</v>
       </c>
       <c r="D233" s="5">
         <v>-1.0882954200024275</v>
       </c>
       <c r="E233" s="5">
         <v>-0.93839746677738534</v>
       </c>
     </row>
-    <row r="234" spans="1:5">
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>71.494881070000005</v>
       </c>
       <c r="C234" s="5">
         <v>-0.41677440600000182</v>
       </c>
       <c r="D234" s="5">
         <v>-6.7373104406198703</v>
       </c>
     </row>
-    <row r="235" spans="1:5">
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>71.321197364</v>
       </c>
       <c r="C235" s="5">
         <v>-0.1736837060000056</v>
       </c>
       <c r="D235" s="5">
         <v>-2.876543265209186</v>
       </c>
     </row>
-    <row r="236" spans="1:5">
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>70.764014521999997</v>
       </c>
       <c r="C236" s="5">
         <v>-0.55718284200000312</v>
       </c>
       <c r="D236" s="5">
         <v>-8.9822599931377987</v>
       </c>
     </row>
-    <row r="237" spans="1:5">
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>71.141911053000001</v>
       </c>
       <c r="C237" s="5">
         <v>0.37789653100000464</v>
       </c>
       <c r="D237" s="5">
         <v>6.5998937327911955</v>
       </c>
     </row>
-    <row r="238" spans="1:5">
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>71.119001982</v>
       </c>
       <c r="C238" s="5">
         <v>-2.2909071000000836E-2</v>
       </c>
       <c r="D238" s="5">
         <v>-0.38573954139773381</v>
       </c>
     </row>
-    <row r="239" spans="1:5">
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>71.048510907999997</v>
       </c>
       <c r="C239" s="5">
         <v>-7.0491074000003096E-2</v>
       </c>
       <c r="D239" s="5">
         <v>-1.1829422973846593</v>
       </c>
     </row>
-    <row r="240" spans="1:5">
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>70.792897479000004</v>
       </c>
       <c r="C240" s="5">
         <v>-0.25561342899999318</v>
       </c>
       <c r="D240" s="5">
         <v>-4.2328652162521134</v>
       </c>
     </row>
-    <row r="241" spans="1:5">
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>70.724404824999993</v>
       </c>
       <c r="C241" s="5">
         <v>-6.8492654000010589E-2</v>
       </c>
       <c r="D241" s="5">
         <v>-1.1548507259037444</v>
       </c>
     </row>
-    <row r="242" spans="1:5">
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>70.492219122999998</v>
       </c>
       <c r="C242" s="5">
         <v>-0.23218570199999533</v>
       </c>
       <c r="D242" s="5">
         <v>-3.8691961278491727</v>
       </c>
     </row>
-    <row r="243" spans="1:5">
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>70.665288461000003</v>
       </c>
       <c r="C243" s="5">
         <v>0.17306933800000479</v>
       </c>
       <c r="D243" s="5">
         <v>2.9862970156243618</v>
       </c>
     </row>
-    <row r="244" spans="1:5">
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>71.039178342</v>
       </c>
       <c r="C244" s="5">
         <v>0.37388988099999665</v>
       </c>
       <c r="D244" s="5">
         <v>6.5372597712930247</v>
       </c>
     </row>
-    <row r="245" spans="1:5">
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>70.979986042999997</v>
       </c>
       <c r="C245" s="5">
         <v>-5.919229900000289E-2</v>
       </c>
       <c r="D245" s="5">
         <v>-0.9953119364612073</v>
       </c>
       <c r="E245" s="5">
         <v>-1.2955750035694158</v>
       </c>
     </row>
-    <row r="246" spans="1:5">
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>70.915380041999995</v>
       </c>
       <c r="C246" s="5">
         <v>-6.4606001000001356E-2</v>
       </c>
       <c r="D246" s="5">
         <v>-1.0867889892244409</v>
       </c>
     </row>
-    <row r="247" spans="1:5">
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>70.867630297999995</v>
       </c>
       <c r="C247" s="5">
         <v>-4.774974400000076E-2</v>
       </c>
       <c r="D247" s="5">
         <v>-0.80501533252114177</v>
       </c>
     </row>
-    <row r="248" spans="1:5">
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>70.732047594999997</v>
       </c>
       <c r="C248" s="5">
         <v>-0.1355827029999972</v>
       </c>
       <c r="D248" s="5">
         <v>-2.2718145177530125</v>
       </c>
     </row>
-    <row r="249" spans="1:5">
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>70.011248355000006</v>
       </c>
       <c r="C249" s="5">
         <v>-0.72079923999999096</v>
       </c>
       <c r="D249" s="5">
         <v>-11.566035992706015</v>
       </c>
     </row>
-    <row r="250" spans="1:5">
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>70.159242302999999</v>
       </c>
       <c r="C250" s="5">
         <v>0.14799394799999277</v>
       </c>
       <c r="D250" s="5">
         <v>2.5663317449341916</v>
       </c>
     </row>
-    <row r="251" spans="1:5">
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>70.292917899000003</v>
       </c>
       <c r="C251" s="5">
         <v>0.13367559600000334</v>
       </c>
       <c r="D251" s="5">
         <v>2.3104927410188658</v>
       </c>
     </row>
-    <row r="252" spans="1:5">
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>70.416777310000001</v>
       </c>
       <c r="C252" s="5">
         <v>0.12385941099999798</v>
       </c>
       <c r="D252" s="5">
         <v>2.1350687346264996</v>
       </c>
     </row>
-    <row r="253" spans="1:5">
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>70.418192067999996</v>
       </c>
       <c r="C253" s="5">
         <v>1.4147579999956861E-3</v>
       </c>
       <c r="D253" s="5">
         <v>2.411211187309803E-2</v>
       </c>
     </row>
-    <row r="254" spans="1:5">
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>70.575716368000002</v>
       </c>
       <c r="C254" s="5">
         <v>0.15752430000000572</v>
       </c>
       <c r="D254" s="5">
         <v>2.7176541523321163</v>
       </c>
     </row>
-    <row r="255" spans="1:5">
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>70.756950388999996</v>
       </c>
       <c r="C255" s="5">
         <v>0.18123402099999453</v>
       </c>
       <c r="D255" s="5">
         <v>3.1254219700627139</v>
       </c>
     </row>
-    <row r="256" spans="1:5">
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>70.656259607999999</v>
       </c>
       <c r="C256" s="5">
         <v>-0.10069078099999729</v>
       </c>
       <c r="D256" s="5">
         <v>-1.6943594414622232</v>
       </c>
     </row>
-    <row r="257" spans="1:5">
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>70.810633335999995</v>
       </c>
       <c r="C257" s="5">
         <v>0.15437372799999594</v>
       </c>
       <c r="D257" s="5">
         <v>2.6535630850127445</v>
       </c>
       <c r="E257" s="5">
         <v>-0.23859219540759424</v>
       </c>
     </row>
-    <row r="258" spans="1:5">
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>71.016615748999996</v>
       </c>
       <c r="C258" s="5">
         <v>0.20598241300000097</v>
       </c>
       <c r="D258" s="5">
         <v>3.5470961139927759</v>
       </c>
     </row>
-    <row r="259" spans="1:5">
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>71.249575234999995</v>
       </c>
       <c r="C259" s="5">
         <v>0.23295948599999861</v>
       </c>
       <c r="D259" s="5">
         <v>4.0082252175209554</v>
       </c>
     </row>
-    <row r="260" spans="1:5">
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>71.415276590000005</v>
       </c>
       <c r="C260" s="5">
         <v>0.16570135500001015</v>
       </c>
       <c r="D260" s="5">
         <v>2.8267514643679714</v>
       </c>
     </row>
-    <row r="261" spans="1:5">
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>71.864590268000001</v>
       </c>
       <c r="C261" s="5">
         <v>0.44931367799999578</v>
       </c>
       <c r="D261" s="5">
         <v>7.8166851491978662</v>
       </c>
     </row>
-    <row r="262" spans="1:5">
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>72.044487005999997</v>
       </c>
       <c r="C262" s="5">
         <v>0.1798967379999965</v>
       </c>
       <c r="D262" s="5">
         <v>3.0456335831796189</v>
       </c>
     </row>
-    <row r="263" spans="1:5">
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>72.272241288999993</v>
       </c>
       <c r="C263" s="5">
         <v>0.22775428299999589</v>
       </c>
       <c r="D263" s="5">
         <v>3.8602200189561398</v>
       </c>
     </row>
-    <row r="264" spans="1:5">
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>72.753328190000005</v>
       </c>
       <c r="C264" s="5">
         <v>0.48108690100001184</v>
       </c>
       <c r="D264" s="5">
         <v>8.2869464644435897</v>
       </c>
     </row>
-    <row r="265" spans="1:5">
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>72.814847873999994</v>
       </c>
       <c r="C265" s="5">
         <v>6.1519683999989638E-2</v>
       </c>
       <c r="D265" s="5">
         <v>1.0194437583278315</v>
       </c>
     </row>
-    <row r="266" spans="1:5">
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>74.140806827999995</v>
       </c>
       <c r="C266" s="5">
         <v>1.3259589540000007</v>
       </c>
       <c r="D266" s="5">
         <v>24.179050931042887</v>
       </c>
     </row>
-    <row r="267" spans="1:5">
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>73.379977839000006</v>
       </c>
       <c r="C267" s="5">
         <v>-0.76082898899998952</v>
       </c>
       <c r="D267" s="5">
         <v>-11.642540432715309</v>
       </c>
     </row>
-    <row r="268" spans="1:5">
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>73.426616057999993</v>
       </c>
       <c r="C268" s="5">
         <v>4.6638218999987657E-2</v>
       </c>
       <c r="D268" s="5">
         <v>0.76535747479098415</v>
       </c>
     </row>
-    <row r="269" spans="1:5">
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>73.647645769999997</v>
       </c>
       <c r="C269" s="5">
         <v>0.22102971200000354</v>
       </c>
       <c r="D269" s="5">
         <v>3.6726641815203021</v>
       </c>
       <c r="E269" s="5">
         <v>4.0064779826756158</v>
       </c>
     </row>
-    <row r="270" spans="1:5">
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>73.981858220000007</v>
       </c>
       <c r="C270" s="5">
         <v>0.33421245000000965</v>
       </c>
       <c r="D270" s="5">
         <v>5.583584141285769</v>
       </c>
     </row>
-    <row r="271" spans="1:5">
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>74.089324106999996</v>
       </c>
       <c r="C271" s="5">
         <v>0.10746588699998938</v>
       </c>
       <c r="D271" s="5">
         <v>1.7571113195760546</v>
       </c>
     </row>
-    <row r="272" spans="1:5">
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>74.186504550999999</v>
       </c>
       <c r="C272" s="5">
         <v>9.7180444000002808E-2</v>
       </c>
       <c r="D272" s="5">
         <v>1.5854040247847534</v>
       </c>
     </row>
-    <row r="273" spans="1:5">
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>74.226587194999993</v>
       </c>
       <c r="C273" s="5">
         <v>4.0082643999994616E-2</v>
       </c>
       <c r="D273" s="5">
         <v>0.6502848944698103</v>
       </c>
     </row>
-    <row r="274" spans="1:5">
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>74.458865934000002</v>
       </c>
       <c r="C274" s="5">
         <v>0.23227873900000873</v>
       </c>
       <c r="D274" s="5">
         <v>3.820494312815681</v>
       </c>
     </row>
-    <row r="275" spans="1:5">
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>74.575113736000006</v>
       </c>
       <c r="C275" s="5">
         <v>0.11624780200000373</v>
       </c>
       <c r="D275" s="5">
         <v>1.8896534524878827</v>
       </c>
     </row>
-    <row r="276" spans="1:5">
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>74.558035089000001</v>
       </c>
       <c r="C276" s="5">
         <v>-1.7078647000005276E-2</v>
       </c>
       <c r="D276" s="5">
         <v>-0.27446933666496198</v>
       </c>
     </row>
-    <row r="277" spans="1:5">
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>74.665054620000006</v>
       </c>
       <c r="C277" s="5">
         <v>0.10701953100000594</v>
       </c>
       <c r="D277" s="5">
         <v>1.7361262002578481</v>
       </c>
     </row>
-    <row r="278" spans="1:5">
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>74.549377672000006</v>
       </c>
       <c r="C278" s="5">
         <v>-0.11567694800000083</v>
       </c>
       <c r="D278" s="5">
         <v>-1.8433737348553136</v>
       </c>
     </row>
-    <row r="279" spans="1:5">
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>74.852521101999997</v>
       </c>
       <c r="C279" s="5">
         <v>0.30314342999999155</v>
       </c>
       <c r="D279" s="5">
         <v>4.9902379224979532</v>
       </c>
     </row>
-    <row r="280" spans="1:5">
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>75.002773421000001</v>
       </c>
       <c r="C280" s="5">
         <v>0.15025231900000335</v>
       </c>
       <c r="D280" s="5">
         <v>2.4355457984798878</v>
       </c>
     </row>
-    <row r="281" spans="1:5">
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>75.174169848000005</v>
       </c>
       <c r="C281" s="5">
         <v>0.17139642700000479</v>
       </c>
       <c r="D281" s="5">
         <v>2.7769714755001784</v>
       </c>
       <c r="E281" s="5">
         <v>2.0727398167855959</v>
       </c>
     </row>
-    <row r="282" spans="1:5">
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>74.792641361999998</v>
       </c>
       <c r="C282" s="5">
         <v>-0.38152848600000766</v>
       </c>
       <c r="D282" s="5">
         <v>-5.9231513708945744</v>
       </c>
     </row>
-    <row r="283" spans="1:5">
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>75.221948853000001</v>
       </c>
       <c r="C283" s="5">
         <v>0.42930749100000298</v>
       </c>
       <c r="D283" s="5">
         <v>7.1096302196112182</v>
       </c>
     </row>
-    <row r="284" spans="1:5">
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>75.519114872000003</v>
       </c>
       <c r="C284" s="5">
         <v>0.29716601900000228</v>
       </c>
       <c r="D284" s="5">
         <v>4.8449995660310163</v>
       </c>
     </row>
-    <row r="285" spans="1:5">
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>75.718260232000006</v>
       </c>
       <c r="C285" s="5">
         <v>0.19914536000000282</v>
       </c>
       <c r="D285" s="5">
         <v>3.2107244795763989</v>
       </c>
     </row>
-    <row r="286" spans="1:5">
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>76.026496918999996</v>
       </c>
       <c r="C286" s="5">
         <v>0.30823668699999018</v>
       </c>
       <c r="D286" s="5">
         <v>4.9958753927441313</v>
       </c>
     </row>
-    <row r="287" spans="1:5">
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>76.270014635999999</v>
       </c>
       <c r="C287" s="5">
         <v>0.24351771700000313</v>
       </c>
       <c r="D287" s="5">
         <v>3.9121181916048409</v>
       </c>
     </row>
-    <row r="288" spans="1:5">
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>76.607511737999999</v>
       </c>
       <c r="C288" s="5">
         <v>0.33749710200000038</v>
       </c>
       <c r="D288" s="5">
         <v>5.4411951895626087</v>
       </c>
     </row>
-    <row r="289" spans="1:5">
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>76.930578428999993</v>
       </c>
       <c r="C289" s="5">
         <v>0.32306669099999397</v>
       </c>
       <c r="D289" s="5">
         <v>5.1796441873785959</v>
       </c>
     </row>
-    <row r="290" spans="1:5">
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>77.557216546999996</v>
       </c>
       <c r="C290" s="5">
         <v>0.62663811800000246</v>
       </c>
       <c r="D290" s="5">
         <v>10.224616696859057</v>
       </c>
     </row>
-    <row r="291" spans="1:5">
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>77.189078909000003</v>
       </c>
       <c r="C291" s="5">
         <v>-0.36813763799999322</v>
       </c>
       <c r="D291" s="5">
         <v>-5.5496152563078276</v>
       </c>
     </row>
-    <row r="292" spans="1:5">
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>77.582833993999998</v>
       </c>
       <c r="C292" s="5">
         <v>0.39375508499999512</v>
       </c>
       <c r="D292" s="5">
         <v>6.2961106474965334</v>
       </c>
     </row>
-    <row r="293" spans="1:5">
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>77.739056509999998</v>
       </c>
       <c r="C293" s="5">
         <v>0.1562225159999997</v>
       </c>
       <c r="D293" s="5">
         <v>2.4432879142970654</v>
       </c>
       <c r="E293" s="5">
         <v>3.4119254887498229</v>
       </c>
     </row>
-    <row r="294" spans="1:5">
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>78.465975150999995</v>
       </c>
       <c r="C294" s="5">
         <v>0.72691864099999748</v>
       </c>
       <c r="D294" s="5">
         <v>11.816355071207706</v>
       </c>
     </row>
-    <row r="295" spans="1:5">
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>78.445097279999999</v>
       </c>
       <c r="C295" s="5">
         <v>-2.0877870999996162E-2</v>
       </c>
       <c r="D295" s="5">
         <v>-0.31882372022705718</v>
       </c>
     </row>
-    <row r="296" spans="1:5">
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>78.628179101000001</v>
       </c>
       <c r="C296" s="5">
         <v>0.18308182100000181</v>
       </c>
       <c r="D296" s="5">
         <v>2.8368932472945918</v>
       </c>
     </row>
-    <row r="297" spans="1:5">
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>78.866128484000001</v>
       </c>
       <c r="C297" s="5">
         <v>0.23794938300000013</v>
       </c>
       <c r="D297" s="5">
         <v>3.6925714544789434</v>
       </c>
     </row>
-    <row r="298" spans="1:5">
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>79.072690695000006</v>
       </c>
       <c r="C298" s="5">
         <v>0.20656221100000494</v>
       </c>
       <c r="D298" s="5">
         <v>3.1886531191244849</v>
       </c>
     </row>
-    <row r="299" spans="1:5">
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>79.416573729000007</v>
       </c>
       <c r="C299" s="5">
         <v>0.34388303400000098</v>
       </c>
       <c r="D299" s="5">
         <v>5.3453933239356655</v>
       </c>
     </row>
-    <row r="300" spans="1:5">
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>79.711475003000004</v>
       </c>
       <c r="C300" s="5">
         <v>0.29490127399999722</v>
       </c>
       <c r="D300" s="5">
         <v>4.5481590369500502</v>
       </c>
     </row>
-    <row r="301" spans="1:5">
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>79.803342201000007</v>
       </c>
       <c r="C301" s="5">
         <v>9.1867198000002759E-2</v>
       </c>
       <c r="D301" s="5">
         <v>1.3917960343691416</v>
       </c>
     </row>
-    <row r="302" spans="1:5">
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>79.435140239999996</v>
       </c>
       <c r="C302" s="5">
         <v>-0.36820196100001112</v>
       </c>
       <c r="D302" s="5">
         <v>-5.3982790175896351</v>
       </c>
     </row>
-    <row r="303" spans="1:5">
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>79.981655215999993</v>
       </c>
       <c r="C303" s="5">
         <v>0.54651497599999743</v>
       </c>
       <c r="D303" s="5">
         <v>8.5757034422265797</v>
       </c>
     </row>
-    <row r="304" spans="1:5">
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>80.131289996000007</v>
       </c>
       <c r="C304" s="5">
         <v>0.14963478000001373</v>
       </c>
       <c r="D304" s="5">
         <v>2.2682820449338115</v>
       </c>
     </row>
-    <row r="305" spans="1:5">
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>80.349516304000005</v>
       </c>
       <c r="C305" s="5">
         <v>0.21822630799999843</v>
       </c>
       <c r="D305" s="5">
         <v>3.317428602778949</v>
       </c>
       <c r="E305" s="5">
         <v>3.357977201156559</v>
       </c>
     </row>
-    <row r="306" spans="1:5">
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>80.461611341999998</v>
       </c>
       <c r="C306" s="5">
         <v>0.11209503799999254</v>
       </c>
       <c r="D306" s="5">
         <v>1.687016853087786</v>
       </c>
     </row>
-    <row r="307" spans="1:5">
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>80.763669096000001</v>
       </c>
       <c r="C307" s="5">
         <v>0.30205775400000334</v>
       </c>
       <c r="D307" s="5">
         <v>4.5990599779944352</v>
       </c>
     </row>
-    <row r="308" spans="1:5">
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>80.892273180000004</v>
       </c>
       <c r="C308" s="5">
         <v>0.12860408400000267</v>
       </c>
       <c r="D308" s="5">
         <v>1.9276448023448411</v>
       </c>
     </row>
-    <row r="309" spans="1:5">
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>78.713494323000006</v>
       </c>
       <c r="C309" s="5">
         <v>-2.1787788569999975</v>
       </c>
       <c r="D309" s="5">
         <v>-27.93807967833618</v>
       </c>
     </row>
-    <row r="310" spans="1:5">
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>78.962432503000002</v>
       </c>
       <c r="C310" s="5">
         <v>0.24893817999999612</v>
       </c>
       <c r="D310" s="5">
         <v>3.8618167138213755</v>
       </c>
     </row>
-    <row r="311" spans="1:5">
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>79.451568336999998</v>
       </c>
       <c r="C311" s="5">
         <v>0.48913583399999538</v>
       </c>
       <c r="D311" s="5">
         <v>7.6920065074241428</v>
       </c>
     </row>
-    <row r="312" spans="1:5">
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>79.914312672999998</v>
       </c>
       <c r="C312" s="5">
         <v>0.46274433600000009</v>
       </c>
       <c r="D312" s="5">
         <v>7.2173649651926297</v>
       </c>
     </row>
-    <row r="313" spans="1:5">
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>79.950297515000003</v>
       </c>
       <c r="C313" s="5">
         <v>3.5984842000004846E-2</v>
       </c>
       <c r="D313" s="5">
         <v>0.54169164651247659</v>
       </c>
     </row>
-    <row r="314" spans="1:5">
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>79.264090056000001</v>
       </c>
       <c r="C314" s="5">
         <v>-0.68620745900000202</v>
       </c>
       <c r="D314" s="5">
         <v>-9.8269562109351334</v>
       </c>
     </row>
-    <row r="315" spans="1:5">
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>79.878087012999998</v>
       </c>
       <c r="C315" s="5">
         <v>0.61399695699999768</v>
       </c>
       <c r="D315" s="5">
         <v>9.7018940100561668</v>
       </c>
     </row>
-    <row r="316" spans="1:5">
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>80.025553145000003</v>
       </c>
       <c r="C316" s="5">
         <v>0.14746613200000525</v>
       </c>
       <c r="D316" s="5">
         <v>2.2380013462593329</v>
       </c>
     </row>
-    <row r="317" spans="1:5">
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>80.292232549999994</v>
       </c>
       <c r="C317" s="5">
         <v>0.26667940499999077</v>
       </c>
       <c r="D317" s="5">
         <v>4.0730275631585267</v>
       </c>
       <c r="E317" s="5">
         <v>-7.1293215734213877E-2</v>
       </c>
     </row>
-    <row r="318" spans="1:5">
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>80.603038261999998</v>
       </c>
       <c r="C318" s="5">
         <v>0.31080571200000406</v>
       </c>
       <c r="D318" s="5">
         <v>4.7452998530475465</v>
       </c>
     </row>
-    <row r="319" spans="1:5">
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>80.865036255999996</v>
       </c>
       <c r="C319" s="5">
         <v>0.2619979939999979</v>
       </c>
       <c r="D319" s="5">
         <v>3.9710614100892272</v>
       </c>
     </row>
-    <row r="320" spans="1:5">
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>80.936439113999995</v>
       </c>
       <c r="C320" s="5">
         <v>7.1402857999999014E-2</v>
       </c>
       <c r="D320" s="5">
         <v>1.0647466037617015</v>
       </c>
     </row>
-    <row r="321" spans="1:5">
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>81.155952482000004</v>
       </c>
       <c r="C321" s="5">
         <v>0.21951336800000831</v>
       </c>
       <c r="D321" s="5">
         <v>3.3035940993241697</v>
       </c>
     </row>
-    <row r="322" spans="1:5">
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>82.007222205000005</v>
       </c>
       <c r="C322" s="5">
         <v>0.85126972300000148</v>
       </c>
       <c r="D322" s="5">
         <v>13.339336909608956</v>
       </c>
     </row>
-    <row r="323" spans="1:5">
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>81.459218554000003</v>
       </c>
       <c r="C323" s="5">
         <v>-0.54800365100000192</v>
       </c>
       <c r="D323" s="5">
         <v>-7.7306084468899972</v>
       </c>
     </row>
-    <row r="324" spans="1:5">
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>81.540292464000004</v>
       </c>
       <c r="C324" s="5">
         <v>8.1073910000000637E-2</v>
       </c>
       <c r="D324" s="5">
         <v>1.2008833535372077</v>
       </c>
     </row>
-    <row r="325" spans="1:5">
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>81.452816399</v>
       </c>
       <c r="C325" s="5">
         <v>-8.7476065000004155E-2</v>
       </c>
       <c r="D325" s="5">
         <v>-1.2797859118857002</v>
       </c>
     </row>
-    <row r="326" spans="1:5">
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>81.815105420999998</v>
       </c>
       <c r="C326" s="5">
         <v>0.36228902199999879</v>
       </c>
       <c r="D326" s="5">
         <v>5.4699318796725738</v>
       </c>
     </row>
-    <row r="327" spans="1:5">
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>81.920242543000001</v>
       </c>
       <c r="C327" s="5">
         <v>0.10513712200000214</v>
       </c>
       <c r="D327" s="5">
         <v>1.5530149885928601</v>
       </c>
     </row>
-    <row r="328" spans="1:5">
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>82.289901264999997</v>
       </c>
       <c r="C328" s="5">
         <v>0.36965872199999694</v>
       </c>
       <c r="D328" s="5">
         <v>5.551337621542074</v>
       </c>
     </row>
-    <row r="329" spans="1:5">
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>82.815407578999995</v>
       </c>
       <c r="C329" s="5">
         <v>0.52550631399999759</v>
       </c>
       <c r="D329" s="5">
         <v>7.938214139309685</v>
       </c>
       <c r="E329" s="5">
         <v>3.1424895645151718</v>
       </c>
     </row>
-    <row r="330" spans="1:5">
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>81.997554762999997</v>
       </c>
       <c r="C330" s="5">
         <v>-0.81785281599999848</v>
       </c>
       <c r="D330" s="5">
         <v>-11.227777015387751</v>
       </c>
     </row>
-    <row r="331" spans="1:5">
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>82.305776027999997</v>
       </c>
       <c r="C331" s="5">
         <v>0.30822126500000024</v>
       </c>
       <c r="D331" s="5">
         <v>4.6051219616461303</v>
       </c>
     </row>
-    <row r="332" spans="1:5">
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>82.682819069999994</v>
       </c>
       <c r="C332" s="5">
         <v>0.37704304199999683</v>
       </c>
       <c r="D332" s="5">
         <v>5.6378459532718139</v>
       </c>
     </row>
-    <row r="333" spans="1:5">
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>82.819175461</v>
       </c>
       <c r="C333" s="5">
         <v>0.13635639100000674</v>
       </c>
       <c r="D333" s="5">
         <v>1.9970293275229478</v>
       </c>
     </row>
-    <row r="334" spans="1:5">
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>82.688749131999998</v>
       </c>
       <c r="C334" s="5">
         <v>-0.13042632900000228</v>
       </c>
       <c r="D334" s="5">
         <v>-1.8735159776907651</v>
       </c>
     </row>
-    <row r="335" spans="1:5">
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>82.740497489999996</v>
       </c>
       <c r="C335" s="5">
         <v>5.1748357999997552E-2</v>
       </c>
       <c r="D335" s="5">
         <v>0.75357553662616095</v>
       </c>
     </row>
-    <row r="336" spans="1:5">
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>82.686654329999996</v>
       </c>
       <c r="C336" s="5">
         <v>-5.3843159999999557E-2</v>
       </c>
       <c r="D336" s="5">
         <v>-0.77810796529497184</v>
       </c>
     </row>
-    <row r="337" spans="1:5">
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>82.907457626999999</v>
       </c>
       <c r="C337" s="5">
         <v>0.22080329700000334</v>
       </c>
       <c r="D337" s="5">
         <v>3.251919309624185</v>
       </c>
     </row>
-    <row r="338" spans="1:5">
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>83.310835170999994</v>
       </c>
       <c r="C338" s="5">
         <v>0.40337754399999426</v>
       </c>
       <c r="D338" s="5">
         <v>5.9972716514470559</v>
       </c>
     </row>
-    <row r="339" spans="1:5">
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>83.593238800999998</v>
       </c>
       <c r="C339" s="5">
         <v>0.28240363000000457</v>
       </c>
       <c r="D339" s="5">
         <v>4.1444109966507048</v>
       </c>
     </row>
-    <row r="340" spans="1:5">
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>83.581147357999996</v>
       </c>
       <c r="C340" s="5">
         <v>-1.2091443000002755E-2</v>
       </c>
       <c r="D340" s="5">
         <v>-0.17343739872500707</v>
       </c>
     </row>
-    <row r="341" spans="1:5">
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>84.130620375000007</v>
       </c>
       <c r="C341" s="5">
         <v>0.54947301700001105</v>
       </c>
       <c r="D341" s="5">
         <v>8.1805420884643709</v>
       </c>
       <c r="E341" s="5">
         <v>1.5881257297990059</v>
       </c>
     </row>
-    <row r="342" spans="1:5">
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>83.443723688999995</v>
       </c>
       <c r="C342" s="5">
         <v>-0.68689668600001141</v>
       </c>
       <c r="D342" s="5">
         <v>-9.3693658102867676</v>
       </c>
     </row>
-    <row r="343" spans="1:5">
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>83.475476166999997</v>
       </c>
       <c r="C343" s="5">
         <v>3.1752478000001361E-2</v>
       </c>
       <c r="D343" s="5">
         <v>0.45758768334589472</v>
       </c>
     </row>
-    <row r="344" spans="1:5">
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>83.541113378000006</v>
       </c>
       <c r="C344" s="5">
         <v>6.5637211000009188E-2</v>
       </c>
       <c r="D344" s="5">
         <v>0.9476577203050951</v>
       </c>
     </row>
-    <row r="345" spans="1:5">
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>83.922916935999993</v>
       </c>
       <c r="C345" s="5">
         <v>0.38180355799998722</v>
       </c>
       <c r="D345" s="5">
         <v>5.6242740347928422</v>
       </c>
     </row>
-    <row r="346" spans="1:5">
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>84.027456186999999</v>
       </c>
       <c r="C346" s="5">
         <v>0.10453925100000561</v>
       </c>
       <c r="D346" s="5">
         <v>1.5050731963514252</v>
       </c>
     </row>
-    <row r="347" spans="1:5">
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>84.521238366000006</v>
       </c>
       <c r="C347" s="5">
         <v>0.4937821790000072</v>
       </c>
       <c r="D347" s="5">
         <v>7.2841649101529127</v>
       </c>
     </row>
-    <row r="348" spans="1:5">
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>84.73389813</v>
       </c>
       <c r="C348" s="5">
         <v>0.21265976399999431</v>
       </c>
       <c r="D348" s="5">
         <v>3.0613952469332517</v>
       </c>
     </row>
-    <row r="349" spans="1:5">
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>85.009793608999999</v>
       </c>
       <c r="C349" s="5">
         <v>0.275895478999999</v>
       </c>
       <c r="D349" s="5">
         <v>3.9779631248693548</v>
       </c>
     </row>
-    <row r="350" spans="1:5">
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>85.296689649000001</v>
       </c>
       <c r="C350" s="5">
         <v>0.28689604000000202</v>
       </c>
       <c r="D350" s="5">
         <v>4.1258543514248069</v>
       </c>
     </row>
-    <row r="351" spans="1:5">
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>85.553402783999999</v>
       </c>
       <c r="C351" s="5">
         <v>0.25671313499999826</v>
       </c>
       <c r="D351" s="5">
         <v>3.6719659026557272</v>
       </c>
     </row>
-    <row r="352" spans="1:5">
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>85.545085585999999</v>
       </c>
       <c r="C352" s="5">
         <v>-8.3171980000003032E-3</v>
       </c>
       <c r="D352" s="5">
         <v>-0.11659738189901958</v>
       </c>
     </row>
-    <row r="353" spans="1:5">
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>85.587484583999995</v>
       </c>
       <c r="C353" s="5">
         <v>4.2398997999995913E-2</v>
       </c>
       <c r="D353" s="5">
         <v>0.59638401676145314</v>
       </c>
       <c r="E353" s="5">
         <v>1.731669399923863</v>
       </c>
     </row>
-    <row r="354" spans="1:5">
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>85.525149169000002</v>
       </c>
       <c r="C354" s="5">
         <v>-6.2335414999992622E-2</v>
       </c>
       <c r="D354" s="5">
         <v>-0.87049621971204694</v>
       </c>
     </row>
-    <row r="355" spans="1:5">
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>85.889985578999998</v>
       </c>
       <c r="C355" s="5">
         <v>0.36483640999999523</v>
       </c>
       <c r="D355" s="5">
         <v>5.2408322536154461</v>
       </c>
     </row>
-    <row r="356" spans="1:5">
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>86.062820690999999</v>
       </c>
       <c r="C356" s="5">
         <v>0.17283511200000135</v>
       </c>
       <c r="D356" s="5">
         <v>2.4416471457068711</v>
       </c>
     </row>
-    <row r="357" spans="1:5">
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>86.050184025999997</v>
       </c>
       <c r="C357" s="5">
         <v>-1.2636665000002267E-2</v>
       </c>
       <c r="D357" s="5">
         <v>-0.17605462959260354</v>
       </c>
     </row>
-    <row r="358" spans="1:5">
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>86.525838233000002</v>
       </c>
       <c r="C358" s="5">
         <v>0.47565420700000516</v>
       </c>
       <c r="D358" s="5">
         <v>6.8385886006453234</v>
       </c>
     </row>
-    <row r="359" spans="1:5">
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>86.431556064000006</v>
       </c>
       <c r="C359" s="5">
         <v>-9.4282168999995974E-2</v>
       </c>
       <c r="D359" s="5">
         <v>-1.2997622305037204</v>
       </c>
     </row>
-    <row r="360" spans="1:5">
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>86.547043144</v>
       </c>
       <c r="C360" s="5">
         <v>0.11548707999999408</v>
       </c>
       <c r="D360" s="5">
         <v>1.6152375244856465</v>
       </c>
     </row>
-    <row r="361" spans="1:5">
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>86.799219315000002</v>
       </c>
       <c r="C361" s="5">
         <v>0.25217617100000211</v>
       </c>
       <c r="D361" s="5">
         <v>3.5530774580186275</v>
       </c>
     </row>
-    <row r="362" spans="1:5">
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>86.874051399999999</v>
       </c>
       <c r="C362" s="5">
         <v>7.4832084999997051E-2</v>
       </c>
       <c r="D362" s="5">
         <v>1.039473936733204</v>
       </c>
     </row>
-    <row r="363" spans="1:5">
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>86.889407360000007</v>
       </c>
       <c r="C363" s="5">
         <v>1.535596000000794E-2</v>
       </c>
       <c r="D363" s="5">
         <v>0.21231975360587185</v>
       </c>
     </row>
-    <row r="364" spans="1:5">
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>87.480362025999995</v>
       </c>
       <c r="C364" s="5">
         <v>0.59095466599998758</v>
       </c>
       <c r="D364" s="5">
         <v>8.4737961005137521</v>
       </c>
     </row>
-    <row r="365" spans="1:5">
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>87.758082291999997</v>
       </c>
       <c r="C365" s="5">
         <v>0.27772026600000288</v>
       </c>
       <c r="D365" s="5">
         <v>3.8768168453303664</v>
       </c>
       <c r="E365" s="5">
         <v>2.5361157867300754</v>
       </c>
     </row>
-    <row r="366" spans="1:5">
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>87.778418845999994</v>
       </c>
       <c r="C366" s="5">
         <v>2.0336553999996454E-2</v>
       </c>
       <c r="D366" s="5">
         <v>0.27843580743154295</v>
       </c>
     </row>
-    <row r="367" spans="1:5">
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>87.917053138</v>
       </c>
       <c r="C367" s="5">
         <v>0.1386342920000061</v>
       </c>
       <c r="D367" s="5">
         <v>1.911789779787787</v>
       </c>
     </row>
-    <row r="368" spans="1:5">
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>85.536636985000001</v>
       </c>
       <c r="C368" s="5">
         <v>-2.3804161529999988</v>
       </c>
       <c r="D368" s="5">
         <v>-28.063619447532407</v>
       </c>
     </row>
-    <row r="369" spans="1:5">
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>62.954891437999997</v>
       </c>
       <c r="C369" s="5">
         <v>-22.581745547000004</v>
       </c>
       <c r="D369" s="5">
         <v>-97.473451163583434</v>
       </c>
     </row>
-    <row r="370" spans="1:5">
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>66.718954741000005</v>
       </c>
       <c r="C370" s="5">
         <v>3.7640633030000075</v>
       </c>
       <c r="D370" s="5">
         <v>100.74144821256881</v>
       </c>
     </row>
-    <row r="371" spans="1:5">
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>71.527824996999996</v>
       </c>
       <c r="C371" s="5">
         <v>4.8088702559999916</v>
       </c>
       <c r="D371" s="5">
         <v>130.52043292486681</v>
       </c>
     </row>
-    <row r="372" spans="1:5">
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>72.694635184999996</v>
       </c>
       <c r="C372" s="5">
         <v>1.1668101879999995</v>
       </c>
       <c r="D372" s="5">
         <v>21.430589987165092</v>
       </c>
     </row>
-    <row r="373" spans="1:5">
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>73.841557942999998</v>
       </c>
       <c r="C373" s="5">
         <v>1.1469227580000023</v>
       </c>
       <c r="D373" s="5">
         <v>20.665155215076993</v>
       </c>
     </row>
-    <row r="374" spans="1:5">
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>74.622214599000003</v>
       </c>
       <c r="C374" s="5">
         <v>0.780656656000005</v>
       </c>
       <c r="D374" s="5">
         <v>13.450755213880861</v>
       </c>
     </row>
-    <row r="375" spans="1:5">
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>76.382695777999999</v>
       </c>
       <c r="C375" s="5">
         <v>1.7604811789999957</v>
       </c>
       <c r="D375" s="5">
         <v>32.28852637607762</v>
       </c>
     </row>
-    <row r="376" spans="1:5">
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>76.617847212000001</v>
       </c>
       <c r="C376" s="5">
         <v>0.23515143400000227</v>
       </c>
       <c r="D376" s="5">
         <v>3.757514310257748</v>
       </c>
     </row>
-    <row r="377" spans="1:5">
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>76.757375550000006</v>
       </c>
       <c r="C377" s="5">
         <v>0.13952833800000519</v>
       </c>
       <c r="D377" s="5">
         <v>2.2073349215953497</v>
       </c>
       <c r="E377" s="5">
         <v>-12.535263367990456</v>
       </c>
     </row>
-    <row r="378" spans="1:5">
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>77.829855397000003</v>
       </c>
       <c r="C378" s="5">
         <v>1.0724798469999968</v>
       </c>
       <c r="D378" s="5">
         <v>18.117236364734126</v>
       </c>
     </row>
-    <row r="379" spans="1:5">
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>76.711332756999994</v>
       </c>
       <c r="C379" s="5">
         <v>-1.118522640000009</v>
       </c>
       <c r="D379" s="5">
         <v>-15.945754430440074</v>
       </c>
     </row>
-    <row r="380" spans="1:5">
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>77.965998631999994</v>
       </c>
       <c r="C380" s="5">
         <v>1.2546658750000006</v>
       </c>
       <c r="D380" s="5">
         <v>21.492260925104123</v>
       </c>
     </row>
-    <row r="381" spans="1:5">
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>79.076360535000006</v>
       </c>
       <c r="C381" s="5">
         <v>1.1103619030000118</v>
       </c>
       <c r="D381" s="5">
         <v>18.494208021284031</v>
       </c>
     </row>
-    <row r="382" spans="1:5">
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>79.596938889</v>
       </c>
       <c r="C382" s="5">
         <v>0.52057835399999419</v>
       </c>
       <c r="D382" s="5">
         <v>8.1922915473095603</v>
       </c>
     </row>
-    <row r="383" spans="1:5">
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>79.991240227999995</v>
       </c>
       <c r="C383" s="5">
         <v>0.39430133899999475</v>
       </c>
       <c r="D383" s="5">
         <v>6.1091342664413073</v>
       </c>
     </row>
-    <row r="384" spans="1:5">
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>82.744989435999997</v>
       </c>
       <c r="C384" s="5">
         <v>2.7537492080000021</v>
       </c>
       <c r="D384" s="5">
         <v>50.103664079344121</v>
       </c>
     </row>
-    <row r="385" spans="1:5">
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>83.111439842999999</v>
       </c>
       <c r="C385" s="5">
         <v>0.36645040700000209</v>
       </c>
       <c r="D385" s="5">
         <v>5.445783030467588</v>
       </c>
     </row>
-    <row r="386" spans="1:5">
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>83.605840142999995</v>
       </c>
       <c r="C386" s="5">
         <v>0.49440029999999524</v>
       </c>
       <c r="D386" s="5">
         <v>7.3766153619092556</v>
       </c>
     </row>
-    <row r="387" spans="1:5">
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>84.398690361999996</v>
       </c>
       <c r="C387" s="5">
         <v>0.79285021900000174</v>
       </c>
       <c r="D387" s="5">
         <v>11.99254308326163</v>
       </c>
     </row>
-    <row r="388" spans="1:5">
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>84.797284927999996</v>
       </c>
       <c r="C388" s="5">
         <v>0.39859456599999987</v>
       </c>
       <c r="D388" s="5">
         <v>5.8168608232932684</v>
       </c>
     </row>
-    <row r="389" spans="1:5">
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>85.283204170000005</v>
       </c>
       <c r="C389" s="5">
         <v>0.48591924200000847</v>
       </c>
       <c r="D389" s="5">
         <v>7.0973540363858945</v>
       </c>
       <c r="E389" s="5">
         <v>11.107504078805096</v>
       </c>
     </row>
-    <row r="390" spans="1:5">
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>85.139086078999995</v>
       </c>
       <c r="C390" s="5">
         <v>-0.14411809100000994</v>
       </c>
       <c r="D390" s="5">
         <v>-2.0091101752860108</v>
       </c>
     </row>
-    <row r="391" spans="1:5">
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>86.012879769999998</v>
       </c>
       <c r="C391" s="5">
         <v>0.87379369100000304</v>
       </c>
       <c r="D391" s="5">
         <v>13.035290079806972</v>
       </c>
     </row>
-    <row r="392" spans="1:5">
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>86.138472535000005</v>
       </c>
       <c r="C392" s="5">
         <v>0.12559276500000749</v>
       </c>
       <c r="D392" s="5">
         <v>1.7663351725380361</v>
       </c>
     </row>
-    <row r="393" spans="1:5">
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>86.763085399999994</v>
       </c>
       <c r="C393" s="5">
         <v>0.62461286499998891</v>
       </c>
       <c r="D393" s="5">
         <v>9.057077742345232</v>
       </c>
     </row>
-    <row r="394" spans="1:5">
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>86.946795734000005</v>
       </c>
       <c r="C394" s="5">
         <v>0.18371033400001124</v>
       </c>
       <c r="D394" s="5">
         <v>2.5706543657366243</v>
       </c>
     </row>
-    <row r="395" spans="1:5">
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>86.830413249000003</v>
       </c>
       <c r="C395" s="5">
         <v>-0.11638248500000259</v>
       </c>
       <c r="D395" s="5">
         <v>-1.5944852591935232</v>
       </c>
     </row>
-    <row r="396" spans="1:5">
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>89.541895909999994</v>
       </c>
       <c r="C396" s="5">
         <v>2.7114826609999909</v>
       </c>
       <c r="D396" s="5">
         <v>44.628210422739478</v>
       </c>
     </row>
-    <row r="397" spans="1:5">
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>90.004166561999995</v>
       </c>
       <c r="C397" s="5">
         <v>0.46227065200000084</v>
       </c>
       <c r="D397" s="5">
         <v>6.3741122053633026</v>
       </c>
     </row>
-    <row r="398" spans="1:5">
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>90.413388298000001</v>
       </c>
       <c r="C398" s="5">
         <v>0.40922173600000633</v>
       </c>
       <c r="D398" s="5">
         <v>5.5945645803892941</v>
       </c>
     </row>
-    <row r="399" spans="1:5">
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>90.613662563000005</v>
       </c>
       <c r="C399" s="5">
         <v>0.20027426500000445</v>
       </c>
       <c r="D399" s="5">
         <v>2.6907384505332033</v>
       </c>
     </row>
-    <row r="400" spans="1:5">
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>91.670123607999997</v>
       </c>
       <c r="C400" s="5">
         <v>1.0564610449999918</v>
       </c>
       <c r="D400" s="5">
         <v>14.923696486993077</v>
       </c>
     </row>
-    <row r="401" spans="1:5">
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>91.176938156000006</v>
       </c>
       <c r="C401" s="5">
         <v>-0.49318545199999164</v>
       </c>
       <c r="D401" s="5">
         <v>-6.2683540106411968</v>
       </c>
       <c r="E401" s="5">
         <v>6.9107792599486295</v>
       </c>
     </row>
-    <row r="402" spans="1:5">
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>91.382807983999996</v>
       </c>
       <c r="C402" s="5">
         <v>0.20586982799999021</v>
       </c>
       <c r="D402" s="5">
         <v>2.7434012251762452</v>
       </c>
     </row>
-    <row r="403" spans="1:5">
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>91.475326015999997</v>
       </c>
       <c r="C403" s="5">
         <v>9.2518032000000971E-2</v>
       </c>
       <c r="D403" s="5">
         <v>1.2216951576672574</v>
       </c>
     </row>
-    <row r="404" spans="1:5">
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>91.946702092999999</v>
       </c>
       <c r="C404" s="5">
         <v>0.47137607700000217</v>
       </c>
       <c r="D404" s="5">
         <v>6.3619496111774865</v>
       </c>
     </row>
-    <row r="405" spans="1:5">
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>91.935473447999996</v>
       </c>
       <c r="C405" s="5">
         <v>-1.1228645000002757E-2</v>
       </c>
       <c r="D405" s="5">
         <v>-0.14644709475020168</v>
       </c>
     </row>
-    <row r="406" spans="1:5">
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>92.264330274000002</v>
       </c>
       <c r="C406" s="5">
         <v>0.32885682600000621</v>
       </c>
       <c r="D406" s="5">
         <v>4.3779109463431221</v>
       </c>
     </row>
-    <row r="407" spans="1:5">
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>92.848228539999994</v>
       </c>
       <c r="C407" s="5">
         <v>0.58389826599999139</v>
       </c>
       <c r="D407" s="5">
         <v>7.8642337790814754</v>
       </c>
     </row>
-    <row r="408" spans="1:5">
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>93.463452618000005</v>
       </c>
       <c r="C408" s="5">
         <v>0.61522407800001133</v>
       </c>
       <c r="D408" s="5">
         <v>8.247624797218279</v>
       </c>
     </row>
-    <row r="409" spans="1:5">
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>94.314765909000002</v>
       </c>
       <c r="C409" s="5">
         <v>0.85131329099999675</v>
       </c>
       <c r="D409" s="5">
         <v>11.494758619326984</v>
       </c>
     </row>
-    <row r="410" spans="1:5">
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>94.340641878</v>
       </c>
       <c r="C410" s="5">
         <v>2.5875968999997667E-2</v>
       </c>
       <c r="D410" s="5">
         <v>0.32972632168268845</v>
       </c>
     </row>
-    <row r="411" spans="1:5">
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>94.620265028000006</v>
       </c>
       <c r="C411" s="5">
         <v>0.27962315000000615</v>
       </c>
       <c r="D411" s="5">
         <v>3.6153266472862322</v>
       </c>
     </row>
-    <row r="412" spans="1:5">
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>94.932004863000003</v>
       </c>
       <c r="C412" s="5">
         <v>0.31173983499999736</v>
       </c>
       <c r="D412" s="5">
         <v>4.0260029830105903</v>
       </c>
     </row>
-    <row r="413" spans="1:5">
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>95.203395379</v>
       </c>
       <c r="C413" s="5">
         <v>0.27139051599999675</v>
       </c>
       <c r="D413" s="5">
         <v>3.4850030596834447</v>
       </c>
       <c r="E413" s="5">
         <v>4.416091727176541</v>
       </c>
     </row>
-    <row r="414" spans="1:5">
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>96.112818180000005</v>
       </c>
       <c r="C414" s="5">
         <v>0.90942280100000517</v>
       </c>
       <c r="D414" s="5">
         <v>12.084740103980796</v>
       </c>
     </row>
-    <row r="415" spans="1:5">
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>96.626425037000004</v>
       </c>
       <c r="C415" s="5">
         <v>0.5136068569999992</v>
       </c>
       <c r="D415" s="5">
         <v>6.6044179249993284</v>
       </c>
     </row>
-    <row r="416" spans="1:5">
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>97.009056098000002</v>
       </c>
       <c r="C416" s="5">
         <v>0.38263106099999789</v>
       </c>
       <c r="D416" s="5">
         <v>4.8567527033727798</v>
       </c>
     </row>
-    <row r="417" spans="1:5">
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>97.086176205000001</v>
       </c>
       <c r="C417" s="5">
         <v>7.7120106999998939E-2</v>
       </c>
       <c r="D417" s="5">
         <v>0.95815632625648739</v>
       </c>
     </row>
-    <row r="418" spans="1:5">
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>97.460768646999995</v>
       </c>
       <c r="C418" s="5">
         <v>0.37459244199999375</v>
       </c>
       <c r="D418" s="5">
         <v>4.7295479206221902</v>
       </c>
     </row>
-    <row r="419" spans="1:5">
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>98.265581128999997</v>
       </c>
       <c r="C419" s="5">
         <v>0.80481248200000266</v>
       </c>
       <c r="D419" s="5">
         <v>10.372056744678559</v>
       </c>
     </row>
-    <row r="420" spans="1:5">
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>98.659123625999996</v>
       </c>
       <c r="C420" s="5">
         <v>0.39354249699999855</v>
       </c>
       <c r="D420" s="5">
         <v>4.9131479181884208</v>
       </c>
     </row>
-    <row r="421" spans="1:5">
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>98.837564361999995</v>
       </c>
       <c r="C421" s="5">
         <v>0.17844073599999888</v>
       </c>
       <c r="D421" s="5">
         <v>2.1921120277825556</v>
       </c>
     </row>
-    <row r="422" spans="1:5">
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>99.501209020000005</v>
       </c>
       <c r="C422" s="5">
         <v>0.66364465800000971</v>
       </c>
       <c r="D422" s="5">
         <v>8.3617171158734571</v>
       </c>
     </row>
-    <row r="423" spans="1:5">
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>99.301917641000003</v>
       </c>
       <c r="C423" s="5">
         <v>-0.19929137900000171</v>
       </c>
       <c r="D423" s="5">
         <v>-2.3771841639182223</v>
       </c>
     </row>
-    <row r="424" spans="1:5">
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>99.498280414999996</v>
       </c>
       <c r="C424" s="5">
         <v>0.19636277399999358</v>
       </c>
       <c r="D424" s="5">
         <v>2.3988966418390545</v>
       </c>
     </row>
-    <row r="425" spans="1:5">
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>99.576912277999995</v>
       </c>
       <c r="C425" s="5">
         <v>7.8631862999998248E-2</v>
       </c>
       <c r="D425" s="5">
         <v>0.95247326152898548</v>
       </c>
       <c r="E425" s="5">
         <v>4.5938665124171774</v>
       </c>
     </row>
-    <row r="426" spans="1:5">
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>99.503164232000003</v>
       </c>
       <c r="C426" s="5">
         <v>-7.3748045999991518E-2</v>
       </c>
       <c r="D426" s="5">
         <v>-0.88512545093974992</v>
       </c>
     </row>
-    <row r="427" spans="1:5">
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>99.408160092000003</v>
       </c>
       <c r="C427" s="5">
         <v>-9.5004140000000348E-2</v>
       </c>
       <c r="D427" s="5">
         <v>-1.1397445879327228</v>
       </c>
     </row>
-    <row r="428" spans="1:5">
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>99.405714196000005</v>
       </c>
       <c r="C428" s="5">
         <v>-2.4458959999975605E-3</v>
       </c>
       <c r="D428" s="5">
         <v>-2.9521500450779836E-2</v>
       </c>
     </row>
-    <row r="429" spans="1:5">
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>99.677227270000003</v>
       </c>
       <c r="C429" s="5">
         <v>0.2715130739999978</v>
       </c>
       <c r="D429" s="5">
         <v>3.3273247325319444</v>
       </c>
     </row>
-    <row r="430" spans="1:5">
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>99.733187592999997</v>
       </c>
       <c r="C430" s="5">
         <v>5.596032299999365E-2</v>
       </c>
       <c r="D430" s="5">
         <v>0.67578252383666548</v>
       </c>
     </row>
-    <row r="431" spans="1:5">
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>98.861003131000004</v>
       </c>
       <c r="C431" s="5">
         <v>-0.87218446199999278</v>
       </c>
       <c r="D431" s="5">
         <v>-10.003886130378369</v>
       </c>
     </row>
-    <row r="432" spans="1:5">
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>99.500622253000003</v>
       </c>
       <c r="C432" s="5">
         <v>0.63961912199999915</v>
       </c>
       <c r="D432" s="5">
         <v>8.0461773242532111</v>
       </c>
     </row>
-    <row r="433" spans="1:5">
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>99.625784197000002</v>
       </c>
       <c r="C433" s="5">
         <v>0.12516194399999847</v>
       </c>
       <c r="D433" s="5">
         <v>1.5199685352885517</v>
       </c>
     </row>
-    <row r="434" spans="1:5">
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>99.805243528000005</v>
       </c>
       <c r="C434" s="5">
         <v>0.17945933100000389</v>
       </c>
       <c r="D434" s="5">
         <v>2.1831458488611011</v>
       </c>
     </row>
-    <row r="435" spans="1:5">
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>101.10872882</v>
       </c>
       <c r="C435" s="5">
         <v>1.3034852919999906</v>
       </c>
       <c r="D435" s="5">
         <v>16.848596259311456</v>
       </c>
     </row>
-    <row r="436" spans="1:5">
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>100.92433167999999</v>
       </c>
       <c r="C436" s="5">
         <v>-0.18439714000000151</v>
       </c>
       <c r="D436" s="5">
         <v>-2.1666819957437577</v>
       </c>
     </row>
-    <row r="437" spans="1:5">
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>101.6989408</v>
       </c>
       <c r="C437" s="5">
         <v>0.77460912000000803</v>
       </c>
       <c r="D437" s="5">
         <v>9.6090896019409566</v>
       </c>
       <c r="E437" s="5">
         <v>2.1310447105205466</v>
       </c>
     </row>
-    <row r="438" spans="1:5">
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>101.53494932</v>
       </c>
       <c r="C438" s="5">
         <v>-0.16399148000000707</v>
       </c>
       <c r="D438" s="5">
         <v>-1.9179533401657456</v>
       </c>
     </row>
-    <row r="439" spans="1:5">
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>101.23295179</v>
       </c>
       <c r="C439" s="5">
         <v>-0.30199752999999419</v>
       </c>
       <c r="D439" s="5">
         <v>-3.5113727347172441</v>
       </c>
     </row>
-    <row r="440" spans="1:5">
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>100.39329429</v>
       </c>
       <c r="C440" s="5">
         <v>-0.83965750000000128</v>
       </c>
       <c r="D440" s="5">
         <v>-9.5114436166525369</v>
       </c>
     </row>
-    <row r="441" spans="1:5">
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>101.53879209999999</v>
       </c>
       <c r="C441" s="5">
         <v>1.1454978099999948</v>
       </c>
       <c r="D441" s="5">
         <v>14.584915552163924</v>
       </c>
     </row>
-    <row r="442" spans="1:5">
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
         <v>101.85017695000001</v>
       </c>
       <c r="C442" s="5">
         <v>0.31138485000001026</v>
       </c>
       <c r="D442" s="5">
         <v>3.7426986963639441</v>
       </c>
     </row>
-    <row r="443" spans="1:5">
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>102.23620927</v>
+        <v>102.0593241</v>
       </c>
       <c r="C443" s="5">
-        <v>0.38603231999999821</v>
+        <v>0.20914714999999262</v>
       </c>
       <c r="D443" s="5">
-        <v>4.6442585012391735</v>
-[...2 lines deleted...]
-    <row r="444" spans="1:5">
+        <v>2.4921963073548881</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
-    </row>
-    <row r="445" spans="1:5">
+      <c r="B444" s="5">
+        <v>102.21354220000001</v>
+      </c>
+      <c r="C444" s="5">
+        <v>0.15421810000000846</v>
+      </c>
+      <c r="D444" s="5">
+        <v>1.8284219960130077</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
-</file>
-[...258 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A683E661-2AB0-48D4-B23E-7BF93B28CA1A}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>dalsrvoa</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>