--- v9 (2026-09-05)
+++ v10 (2026-09-26)
@@ -1,98 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{20C99185-1C70-409D-96A2-94847B274417}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{011FB4D9-9417-4017-AB0E-C1F9C36C87FF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{EE285CFA-53C7-4323-9BBB-9B262F7239E6}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{8E159B3C-B313-4DF6-BD73-7EBBA10DC871}"/>
   </bookViews>
   <sheets>
     <sheet name="dalsrvoa" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Dallas—Plano—Irving Other Services Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2026:Q1 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry July 2026</t>
+    <t>Last data entry August 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -930,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BF13B2E1-037C-4F3F-B2FD-0F1C1B189F61}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8C87A06B-4F45-44C3-85D6-767EED158A46}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -987,6293 +987,6302 @@
       </c>
     </row>
     <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>51.974403256000002</v>
+        <v>51.976536744000001</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>52.158993379999998</v>
+        <v>52.162006658999999</v>
       </c>
       <c r="C7" s="5">
-        <v>0.18459012399999608</v>
+        <v>0.18546991499999876</v>
       </c>
       <c r="D7" s="5">
-        <v>4.3461129879048599</v>
+        <v>4.3670528291863686</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>52.286474871000003</v>
+        <v>52.282752283000001</v>
       </c>
       <c r="C8" s="5">
-        <v>0.12748149100000461</v>
+        <v>0.12074562400000133</v>
       </c>
       <c r="D8" s="5">
-        <v>2.9726616986756715</v>
+        <v>2.8134229318459658</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>53.245471684999998</v>
+        <v>53.246635918000003</v>
       </c>
       <c r="C9" s="5">
-        <v>0.95899681399999537</v>
+        <v>0.96388363500000196</v>
       </c>
       <c r="D9" s="5">
-        <v>24.37118987989011</v>
+        <v>24.510160763664878</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>53.252961763999998</v>
+        <v>53.253868128000001</v>
       </c>
       <c r="C10" s="5">
-        <v>7.4900790000000939E-3</v>
+        <v>7.2322099999979628E-3</v>
       </c>
       <c r="D10" s="5">
-        <v>0.16893553136052564</v>
+        <v>0.16311149149814685</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>53.195135074</v>
+        <v>53.195405446999999</v>
       </c>
       <c r="C11" s="5">
-        <v>-5.7826689999998848E-2</v>
+        <v>-5.8462681000001737E-2</v>
       </c>
       <c r="D11" s="5">
-        <v>-1.2953099088525377</v>
+        <v>-1.309447961179111</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>53.420069400000003</v>
+        <v>53.417523316999997</v>
       </c>
       <c r="C12" s="5">
-        <v>0.22493432600000318</v>
+        <v>0.22211786999999816</v>
       </c>
       <c r="D12" s="5">
-        <v>5.1938578940862623</v>
+        <v>5.1272971424372038</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>53.940903149999997</v>
+        <v>53.940026832999997</v>
       </c>
       <c r="C13" s="5">
-        <v>0.52083374999999421</v>
+        <v>0.52250351600000045</v>
       </c>
       <c r="D13" s="5">
-        <v>12.34795970020388</v>
+        <v>12.390322878896143</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>53.816979078999999</v>
+        <v>53.816486701999999</v>
       </c>
       <c r="C14" s="5">
-        <v>-0.12392407099999758</v>
+        <v>-0.12354013099999861</v>
       </c>
       <c r="D14" s="5">
-        <v>-2.7223154927664805</v>
+        <v>-2.7140307460746471</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>53.654455431999999</v>
+        <v>53.654691237000002</v>
       </c>
       <c r="C15" s="5">
-        <v>-0.16252364700000044</v>
+        <v>-0.16179546499999731</v>
       </c>
       <c r="D15" s="5">
-        <v>-3.56432893321732</v>
+        <v>-3.5486541446384301</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>53.695934426000001</v>
+        <v>53.696064149999998</v>
       </c>
       <c r="C16" s="5">
-        <v>4.147899400000199E-2</v>
+        <v>4.1372912999996458E-2</v>
       </c>
       <c r="D16" s="5">
-        <v>0.93164635021973918</v>
+        <v>0.92924948373493965</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>53.621664213999999</v>
+        <v>53.621823288000002</v>
       </c>
       <c r="C17" s="5">
-        <v>-7.4270212000001834E-2</v>
+        <v>-7.4240861999996355E-2</v>
       </c>
       <c r="D17" s="5">
-        <v>-1.6472265213910986</v>
+        <v>-1.6465765669885446</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>53.819830320000001</v>
+        <v>53.821161142000001</v>
       </c>
       <c r="C18" s="5">
-        <v>0.19816610600000217</v>
+        <v>0.19933785399999948</v>
       </c>
       <c r="D18" s="5">
-        <v>4.526022816579256</v>
+        <v>4.5533207841668144</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>53.835889686999998</v>
+        <v>53.839595565000003</v>
       </c>
       <c r="C19" s="5">
-        <v>1.6059366999996882E-2</v>
+        <v>1.8434423000002198E-2</v>
       </c>
       <c r="D19" s="5">
-        <v>0.35865774375722914</v>
+        <v>0.41179021938773097</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>53.872503899999998</v>
+        <v>53.869425530000001</v>
       </c>
       <c r="C20" s="5">
-        <v>3.6614213000000007E-2</v>
+        <v>2.9829964999997571E-2</v>
       </c>
       <c r="D20" s="5">
-        <v>0.81918920023209552</v>
+        <v>0.6668928315378464</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>54.060012266999998</v>
+        <v>54.060756062000003</v>
       </c>
       <c r="C21" s="5">
-        <v>0.18750836699999951</v>
+        <v>0.19133053200000205</v>
       </c>
       <c r="D21" s="5">
-        <v>4.257604911010282</v>
+        <v>4.3463475236459992</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>54.207375040000002</v>
+        <v>54.208104716999998</v>
       </c>
       <c r="C22" s="5">
-        <v>0.14736277300000467</v>
+        <v>0.14734865499999472</v>
       </c>
       <c r="D22" s="5">
-        <v>3.3205832489147324</v>
+        <v>3.3202139695524657</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>54.439254552999998</v>
+        <v>54.439661874000002</v>
       </c>
       <c r="C23" s="5">
-        <v>0.23187951299999554</v>
+        <v>0.23155715700000457</v>
       </c>
       <c r="D23" s="5">
-        <v>5.2556719944983232</v>
+        <v>5.2481208087310938</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>54.483538195000001</v>
+        <v>54.480062942000004</v>
       </c>
       <c r="C24" s="5">
-        <v>4.4283642000003454E-2</v>
+        <v>4.0401068000001317E-2</v>
       </c>
       <c r="D24" s="5">
-        <v>0.98051976515762806</v>
+        <v>0.89419470786304966</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>54.641656611999998</v>
+        <v>54.641311203999997</v>
       </c>
       <c r="C25" s="5">
-        <v>0.15811841699999718</v>
+        <v>0.16124826199999376</v>
       </c>
       <c r="D25" s="5">
-        <v>3.5386872522382706</v>
+        <v>3.6101114010534063</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>54.791417078000002</v>
+        <v>54.791191617000003</v>
       </c>
       <c r="C26" s="5">
-        <v>0.14976046600000359</v>
+        <v>0.14988041300000532</v>
       </c>
       <c r="D26" s="5">
-        <v>3.3389634801610946</v>
+        <v>3.3416996587961378</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>54.921558353000002</v>
+        <v>54.921757151999998</v>
       </c>
       <c r="C27" s="5">
-        <v>0.13014127499999972</v>
+        <v>0.13056553499999524</v>
       </c>
       <c r="D27" s="5">
-        <v>2.8877865360493082</v>
+        <v>2.8973365148316166</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>55.100148015999999</v>
+        <v>55.100265501999999</v>
       </c>
       <c r="C28" s="5">
-        <v>0.17858966299999679</v>
+        <v>0.17850835000000131</v>
       </c>
       <c r="D28" s="5">
-        <v>3.972615306885352</v>
+        <v>3.9707594635920884</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>55.202235381000001</v>
+        <v>55.202342000999998</v>
       </c>
       <c r="C29" s="5">
-        <v>0.10208736500000271</v>
+        <v>0.10207649899999893</v>
       </c>
       <c r="D29" s="5">
-        <v>2.2461087827236659</v>
+        <v>2.2458624320896181</v>
       </c>
       <c r="E29" s="5">
-        <v>2.9476354196916743</v>
+        <v>2.9475288531520372</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>55.051656747999999</v>
+        <v>55.052155740000003</v>
       </c>
       <c r="C30" s="5">
-        <v>-0.15057863300000207</v>
+        <v>-0.15018626099999466</v>
       </c>
       <c r="D30" s="5">
-        <v>-3.2246512083368262</v>
+        <v>-3.216367751889071</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>55.211555316999998</v>
+        <v>55.215964855000003</v>
       </c>
       <c r="C31" s="5">
-        <v>0.15989856899999921</v>
+        <v>0.16380911499999939</v>
       </c>
       <c r="D31" s="5">
-        <v>3.5416442164727835</v>
+        <v>3.6296493326225976</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>55.348330740000002</v>
+        <v>55.345956342000001</v>
       </c>
       <c r="C32" s="5">
-        <v>0.13677542300000312</v>
+        <v>0.12999148699999807</v>
       </c>
       <c r="D32" s="5">
-        <v>3.0135970034696591</v>
+        <v>2.8619534728530516</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>56.187277201999997</v>
+        <v>56.187612897000001</v>
       </c>
       <c r="C33" s="5">
-        <v>0.83894646199999556</v>
+        <v>0.84165655500000014</v>
       </c>
       <c r="D33" s="5">
-        <v>19.784745480290368</v>
+        <v>19.855019343949955</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>55.386306234000003</v>
+        <v>55.386894052999999</v>
       </c>
       <c r="C34" s="5">
-        <v>-0.80097096799999434</v>
+        <v>-0.80071884400000215</v>
       </c>
       <c r="D34" s="5">
-        <v>-15.826964869543914</v>
+        <v>-15.822279537099327</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>55.522498653</v>
+        <v>55.523113926999997</v>
       </c>
       <c r="C35" s="5">
-        <v>0.13619241899999679</v>
+        <v>0.13621987399999824</v>
       </c>
       <c r="D35" s="5">
-        <v>2.9909811979413004</v>
+        <v>2.9915601482418008</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>55.745875362</v>
+        <v>55.741461354999998</v>
       </c>
       <c r="C36" s="5">
-        <v>0.22337670900000006</v>
+        <v>0.21834742800000129</v>
       </c>
       <c r="D36" s="5">
-        <v>4.9360824108069634</v>
+        <v>4.822478690079568</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>55.259278119999998</v>
+        <v>55.259512596999997</v>
       </c>
       <c r="C37" s="5">
-        <v>-0.48659724200000198</v>
+        <v>-0.48194875800000148</v>
       </c>
       <c r="D37" s="5">
-        <v>-9.9860928679148522</v>
+        <v>-9.8959324320119997</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>55.286129735000003</v>
+        <v>55.286222522000003</v>
       </c>
       <c r="C38" s="5">
-        <v>2.6851615000005324E-2</v>
+        <v>2.6709925000005796E-2</v>
       </c>
       <c r="D38" s="5">
-        <v>0.5846654875589552</v>
+        <v>0.58156965721107845</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>55.237616762000002</v>
+        <v>55.237784226000002</v>
       </c>
       <c r="C39" s="5">
-        <v>-4.8512973000001125E-2</v>
+        <v>-4.8438296000000491E-2</v>
       </c>
       <c r="D39" s="5">
-        <v>-1.0479197708165744</v>
+        <v>-1.0463127042814491</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>55.268191913999999</v>
+        <v>55.268254730999999</v>
       </c>
       <c r="C40" s="5">
-        <v>3.0575151999997274E-2</v>
+        <v>3.0470504999996706E-2</v>
       </c>
       <c r="D40" s="5">
-        <v>0.66625044897075103</v>
+        <v>0.66396118779918911</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>55.418426609999997</v>
+        <v>55.41851509</v>
       </c>
       <c r="C41" s="5">
-        <v>0.15023469599999828</v>
+        <v>0.15026035900000068</v>
       </c>
       <c r="D41" s="5">
-        <v>3.3111544581794883</v>
+        <v>3.3117247313848575</v>
       </c>
       <c r="E41" s="5">
-        <v>0.39163491751350588</v>
+        <v>0.39160130016961947</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>56.151221604</v>
+        <v>56.150880606999998</v>
       </c>
       <c r="C42" s="5">
-        <v>0.73279499400000248</v>
+        <v>0.73236551699999808</v>
       </c>
       <c r="D42" s="5">
-        <v>17.073933498553238</v>
+        <v>17.063159308627075</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>56.209869814000001</v>
+        <v>56.215004907000001</v>
       </c>
       <c r="C43" s="5">
-        <v>5.86482100000012E-2</v>
+        <v>6.4124300000003132E-2</v>
       </c>
       <c r="D43" s="5">
-        <v>1.2605879626594207</v>
+        <v>1.3790402102214605</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>56.458485007999997</v>
+        <v>56.456412817</v>
       </c>
       <c r="C44" s="5">
-        <v>0.24861519399999565</v>
+        <v>0.2414079099999995</v>
       </c>
       <c r="D44" s="5">
-        <v>5.4386142412427008</v>
+        <v>5.2767151945789514</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>56.111473691</v>
+        <v>56.111479756000001</v>
       </c>
       <c r="C45" s="5">
-        <v>-0.34701131699999621</v>
+        <v>-0.34493306099999899</v>
       </c>
       <c r="D45" s="5">
-        <v>-7.1312805154908681</v>
+        <v>-7.0902476131192831</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>56.253916529999998</v>
+        <v>56.25414447</v>
       </c>
       <c r="C46" s="5">
-        <v>0.14244283899999743</v>
+        <v>0.14266471399999858</v>
       </c>
       <c r="D46" s="5">
-        <v>3.0891771750924946</v>
+        <v>3.09405615647671</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>56.34595478</v>
+        <v>56.346216447000003</v>
       </c>
       <c r="C47" s="5">
-        <v>9.2038250000001653E-2</v>
+        <v>9.2071977000003358E-2</v>
       </c>
       <c r="D47" s="5">
-        <v>1.9811101744254156</v>
+        <v>1.9818345880846522</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>56.548553599999998</v>
+        <v>56.545325667999997</v>
       </c>
       <c r="C48" s="5">
-        <v>0.20259881999999863</v>
+        <v>0.1991092209999934</v>
       </c>
       <c r="D48" s="5">
-        <v>4.4011069457718488</v>
+        <v>4.3238018721766469</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>56.804030281999999</v>
+        <v>56.803983455999997</v>
       </c>
       <c r="C49" s="5">
-        <v>0.25547668200000118</v>
+        <v>0.25865778800000072</v>
       </c>
       <c r="D49" s="5">
-        <v>5.5581550871348195</v>
+        <v>5.6294432808111861</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>56.780779879000001</v>
+        <v>56.780827907999999</v>
       </c>
       <c r="C50" s="5">
-        <v>-2.3250402999998698E-2</v>
+        <v>-2.3155547999998305E-2</v>
       </c>
       <c r="D50" s="5">
-        <v>-0.49006662938192447</v>
+        <v>-0.48807217943258596</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>57.065783709000002</v>
+        <v>57.065935416999999</v>
       </c>
       <c r="C51" s="5">
-        <v>0.28500383000000085</v>
+        <v>0.28510750899999948</v>
       </c>
       <c r="D51" s="5">
-        <v>6.1923405947837296</v>
+        <v>6.1946504375274714</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>57.120440373999998</v>
+        <v>57.120516969000001</v>
       </c>
       <c r="C52" s="5">
-        <v>5.4656664999995996E-2</v>
+        <v>5.4581552000001921E-2</v>
       </c>
       <c r="D52" s="5">
-        <v>1.155414054003745</v>
+        <v>1.1538147576280133</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>57.226350076000003</v>
+        <v>57.226574788999997</v>
       </c>
       <c r="C53" s="5">
-        <v>0.10590970200000527</v>
+        <v>0.10605781999999664</v>
       </c>
       <c r="D53" s="5">
-        <v>2.2478072941910954</v>
+        <v>2.2509800454547424</v>
       </c>
       <c r="E53" s="5">
-        <v>3.2623146786952884</v>
+        <v>3.2625552959398174</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>57.386627926999999</v>
+        <v>57.386541414</v>
       </c>
       <c r="C54" s="5">
-        <v>0.16027785099999647</v>
+        <v>0.15996662500000269</v>
       </c>
       <c r="D54" s="5">
-        <v>3.4131830057493762</v>
+        <v>3.406439511585635</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>57.380681166999999</v>
+        <v>57.384274771000001</v>
       </c>
       <c r="C55" s="5">
-        <v>-5.946760000000495E-3</v>
+        <v>-2.2666429999986804E-3</v>
       </c>
       <c r="D55" s="5">
-        <v>-0.12428062905982529</v>
+        <v>-4.7387082922922819E-2</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>57.628723395999998</v>
+        <v>57.627380358000003</v>
       </c>
       <c r="C56" s="5">
-        <v>0.24804222899999928</v>
+        <v>0.24310558700000229</v>
       </c>
       <c r="D56" s="5">
-        <v>5.3124207505030885</v>
+        <v>5.2038818293265843</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>57.827263131000002</v>
+        <v>57.827262558999998</v>
       </c>
       <c r="C57" s="5">
-        <v>0.19853973500000421</v>
+        <v>0.1998822009999941</v>
       </c>
       <c r="D57" s="5">
-        <v>4.2134253904148711</v>
+        <v>4.242561771926745</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>57.867718468</v>
+        <v>57.867756553</v>
       </c>
       <c r="C58" s="5">
-        <v>4.0455336999997371E-2</v>
+        <v>4.0493994000001976E-2</v>
       </c>
       <c r="D58" s="5">
-        <v>0.84274496239433727</v>
+        <v>0.84355335770913698</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>58.016940067999997</v>
+        <v>58.016966068000002</v>
       </c>
       <c r="C59" s="5">
-        <v>0.14922159999999707</v>
+        <v>0.14920951500000257</v>
       </c>
       <c r="D59" s="5">
-        <v>3.1386671972279956</v>
+        <v>3.138407295700163</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>58.314756981999999</v>
+        <v>58.313017797000001</v>
       </c>
       <c r="C60" s="5">
-        <v>0.29781691400000199</v>
+        <v>0.29605172899999843</v>
       </c>
       <c r="D60" s="5">
-        <v>6.3368539830315429</v>
+        <v>6.2982317708812463</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>58.449073102</v>
+        <v>58.448614683999999</v>
       </c>
       <c r="C61" s="5">
-        <v>0.13431612000000115</v>
+        <v>0.13559688699999839</v>
       </c>
       <c r="D61" s="5">
-        <v>2.7992390037510306</v>
+        <v>2.8263587317533201</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>58.926113252999997</v>
+        <v>58.925957318000002</v>
       </c>
       <c r="C62" s="5">
-        <v>0.47704015099999708</v>
+        <v>0.47734263400000287</v>
       </c>
       <c r="D62" s="5">
-        <v>10.245789630645508</v>
+        <v>10.252664922413036</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>59.544473214999996</v>
+        <v>59.544655904000003</v>
       </c>
       <c r="C63" s="5">
-        <v>0.61835996199999954</v>
+        <v>0.61869858600000072</v>
       </c>
       <c r="D63" s="5">
-        <v>13.345409518215789</v>
+        <v>13.353182181825595</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>60.185253668999998</v>
+        <v>60.185316389999997</v>
       </c>
       <c r="C64" s="5">
-        <v>0.6407804540000015</v>
+        <v>0.64066048599999448</v>
       </c>
       <c r="D64" s="5">
-        <v>13.70607138387323</v>
+        <v>13.703307031505307</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>60.067894230999997</v>
+        <v>60.068197079000001</v>
       </c>
       <c r="C65" s="5">
-        <v>-0.11735943800000115</v>
+        <v>-0.11711931099999617</v>
       </c>
       <c r="D65" s="5">
-        <v>-2.3150306570596357</v>
+        <v>-2.3103421149324954</v>
       </c>
       <c r="E65" s="5">
-        <v>4.965447125714384</v>
+        <v>4.965564163987346</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>60.071685440000003</v>
+        <v>60.071796261000003</v>
       </c>
       <c r="C66" s="5">
-        <v>3.7912090000062904E-3</v>
+        <v>3.599182000002088E-3</v>
       </c>
       <c r="D66" s="5">
-        <v>7.5764773557307485E-2</v>
+        <v>7.192561503173156E-2</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>59.967212928999999</v>
+        <v>59.969200968999999</v>
       </c>
       <c r="C67" s="5">
-        <v>-0.10447251100000443</v>
+        <v>-0.10259529200000372</v>
       </c>
       <c r="D67" s="5">
-        <v>-2.0671098859880277</v>
+        <v>-2.0303114414716106</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>60.154390603000003</v>
+        <v>60.153794062000003</v>
       </c>
       <c r="C68" s="5">
-        <v>0.1871776740000044</v>
+        <v>0.18459309300000371</v>
       </c>
       <c r="D68" s="5">
-        <v>3.810575989099485</v>
+        <v>3.7569383262322731</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>60.145367372999999</v>
+        <v>60.145358596999998</v>
       </c>
       <c r="C69" s="5">
-        <v>-9.0232300000039345E-3</v>
+        <v>-8.4354650000051379E-3</v>
       </c>
       <c r="D69" s="5">
-        <v>-0.17985299640177477</v>
+        <v>-0.16814823636931431</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>60.436009566999999</v>
+        <v>60.435927558000003</v>
       </c>
       <c r="C70" s="5">
-        <v>0.29064219400000013</v>
+        <v>0.29056896100000529</v>
       </c>
       <c r="D70" s="5">
-        <v>5.9554235930196819</v>
+        <v>5.9538838044751907</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>60.786650786000003</v>
+        <v>60.786496301</v>
       </c>
       <c r="C71" s="5">
-        <v>0.35064121900000345</v>
+        <v>0.35056874299999663</v>
       </c>
       <c r="D71" s="5">
-        <v>7.188750627756213</v>
+        <v>7.1872270884111744</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>61.054575598</v>
+        <v>61.054339931999998</v>
       </c>
       <c r="C72" s="5">
-        <v>0.26792481199999685</v>
+        <v>0.26784363099999808</v>
       </c>
       <c r="D72" s="5">
-        <v>5.4192729087959135</v>
+        <v>5.4176049805827908</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>61.435501889000001</v>
+        <v>61.434610798000001</v>
       </c>
       <c r="C73" s="5">
-        <v>0.38092629100000153</v>
+        <v>0.38027086600000359</v>
       </c>
       <c r="D73" s="5">
-        <v>7.7492673230202591</v>
+        <v>7.7355047370018193</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>61.745718527999998</v>
+        <v>61.745286434</v>
       </c>
       <c r="C74" s="5">
-        <v>0.31021663899999652</v>
+        <v>0.31067563599999914</v>
       </c>
       <c r="D74" s="5">
-        <v>6.2305083003695749</v>
+        <v>6.2400779134656137</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>61.111578815999998</v>
+        <v>61.111769017999997</v>
       </c>
       <c r="C75" s="5">
-        <v>-0.63413971199999963</v>
+        <v>-0.63351741600000366</v>
       </c>
       <c r="D75" s="5">
-        <v>-11.651361685344796</v>
+        <v>-11.640642206084673</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>61.225059985000001</v>
+        <v>61.225211471999998</v>
       </c>
       <c r="C76" s="5">
-        <v>0.11348116900000349</v>
+        <v>0.11344245400000119</v>
       </c>
       <c r="D76" s="5">
-        <v>2.2512404549710485</v>
+        <v>2.2504574922393106</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>61.258535264999999</v>
+        <v>61.258848415999999</v>
       </c>
       <c r="C77" s="5">
-        <v>3.3475279999997554E-2</v>
+        <v>3.3636944000001279E-2</v>
       </c>
       <c r="D77" s="5">
-        <v>0.65808600903554115</v>
+        <v>0.66127210820332571</v>
       </c>
       <c r="E77" s="5">
-        <v>1.9821587709088151</v>
+        <v>1.9821659295585103</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>61.387378104</v>
+        <v>61.387685097999999</v>
       </c>
       <c r="C78" s="5">
-        <v>0.12884283900000071</v>
+        <v>0.12883668199999931</v>
       </c>
       <c r="D78" s="5">
-        <v>2.553318353976497</v>
+        <v>2.5531817208594543</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>61.813872416999999</v>
+        <v>61.814155937000002</v>
       </c>
       <c r="C79" s="5">
-        <v>0.42649431299999918</v>
+        <v>0.42647083900000382</v>
       </c>
       <c r="D79" s="5">
-        <v>8.6631773911425505</v>
+        <v>8.6626372204696267</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>61.940029525999996</v>
+        <v>61.940377112999997</v>
       </c>
       <c r="C80" s="5">
-        <v>0.12615710899999755</v>
+        <v>0.12622117599999427</v>
       </c>
       <c r="D80" s="5">
-        <v>2.4767820452600287</v>
+        <v>2.4780425075960233</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>62.389099815999998</v>
+        <v>62.389036654000002</v>
       </c>
       <c r="C81" s="5">
-        <v>0.44907029000000165</v>
+        <v>0.44865954100000494</v>
       </c>
       <c r="D81" s="5">
-        <v>9.0555410502788156</v>
+        <v>9.0468727315966113</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>62.673593535999998</v>
+        <v>62.673554885999998</v>
       </c>
       <c r="C82" s="5">
-        <v>0.28449372000000039</v>
+        <v>0.28451823199999637</v>
       </c>
       <c r="D82" s="5">
-        <v>5.6113337029896293</v>
+        <v>5.6118351910063868</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>62.793513032</v>
+        <v>62.793535229</v>
       </c>
       <c r="C83" s="5">
-        <v>0.1199194960000014</v>
+        <v>0.11998034300000171</v>
       </c>
       <c r="D83" s="5">
-        <v>2.3203949488906694</v>
+        <v>2.3215861852635467</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>62.799029693999998</v>
+        <v>62.798815458999997</v>
       </c>
       <c r="C84" s="5">
-        <v>5.5166619999980071E-3</v>
+        <v>5.2802299999967772E-3</v>
       </c>
       <c r="D84" s="5">
-        <v>0.10547576937443015</v>
+        <v>0.1009531833317201</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>62.921236571999998</v>
+        <v>62.920652531000002</v>
       </c>
       <c r="C85" s="5">
-        <v>0.12220687800000007</v>
+        <v>0.12183707200000526</v>
       </c>
       <c r="D85" s="5">
-        <v>2.3603558236006572</v>
+        <v>2.3531449593909404</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>63.134327208999999</v>
+        <v>63.133968475000003</v>
       </c>
       <c r="C86" s="5">
-        <v>0.21309063700000053</v>
+        <v>0.21331594400000142</v>
       </c>
       <c r="D86" s="5">
-        <v>4.1405080640132264</v>
+        <v>4.1450070915233672</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>63.508151138999999</v>
+        <v>63.508243931999999</v>
       </c>
       <c r="C87" s="5">
-        <v>0.37382393000000036</v>
+        <v>0.37427545699999598</v>
       </c>
       <c r="D87" s="5">
-        <v>7.3413257141241584</v>
+        <v>7.350527247919092</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>63.724982595999997</v>
+        <v>63.725159933</v>
       </c>
       <c r="C88" s="5">
-        <v>0.21683145699999784</v>
+        <v>0.2169160010000013</v>
       </c>
       <c r="D88" s="5">
-        <v>4.1748947667260561</v>
+        <v>4.1765470685834361</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>64.125388592999997</v>
+        <v>64.125565401000003</v>
       </c>
       <c r="C89" s="5">
-        <v>0.40040599700000001</v>
+        <v>0.40040546800000243</v>
       </c>
       <c r="D89" s="5">
-        <v>7.8061191742450076</v>
+        <v>7.8060860228241546</v>
       </c>
       <c r="E89" s="5">
-        <v>4.6799247086111384</v>
+        <v>4.6796782164962414</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>64.293535078000005</v>
+        <v>64.293678259000004</v>
       </c>
       <c r="C90" s="5">
-        <v>0.16814648500000828</v>
+        <v>0.16811285800000064</v>
       </c>
       <c r="D90" s="5">
-        <v>3.1923602889725622</v>
+        <v>3.1917036995393389</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>64.339891558000005</v>
+        <v>64.340019697000002</v>
       </c>
       <c r="C91" s="5">
-        <v>4.6356480000000033E-2</v>
+        <v>4.6341437999998902E-2</v>
       </c>
       <c r="D91" s="5">
-        <v>0.86865503533644084</v>
+        <v>0.86837010961984262</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>64.337722631000005</v>
+        <v>64.338145756000003</v>
       </c>
       <c r="C92" s="5">
-        <v>-2.1689269999995986E-3</v>
+        <v>-1.8739409999994905E-3</v>
       </c>
       <c r="D92" s="5">
-        <v>-4.044504628161194E-2</v>
+        <v>-3.4945109124306928E-2</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>64.127492536999995</v>
+        <v>64.127312042</v>
       </c>
       <c r="C93" s="5">
-        <v>-0.21023009400001058</v>
+        <v>-0.21083371400000317</v>
       </c>
       <c r="D93" s="5">
-        <v>-3.8514150828972249</v>
+        <v>-3.8622499182324854</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>64.650323498000006</v>
+        <v>64.650348417000004</v>
       </c>
       <c r="C94" s="5">
-        <v>0.52283096100001103</v>
+        <v>0.52303637500000377</v>
       </c>
       <c r="D94" s="5">
-        <v>10.23444566673839</v>
+        <v>10.238678848748206</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>64.731025059000004</v>
+        <v>64.731176159</v>
       </c>
       <c r="C95" s="5">
-        <v>8.0701560999997923E-2</v>
+        <v>8.0827741999996761E-2</v>
       </c>
       <c r="D95" s="5">
-        <v>1.5082603264422012</v>
+        <v>1.5106342215453372</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>64.129607825999997</v>
+        <v>64.129266766000001</v>
       </c>
       <c r="C96" s="5">
-        <v>-0.60141723300000649</v>
+        <v>-0.60190939299999968</v>
       </c>
       <c r="D96" s="5">
-        <v>-10.596772803500688</v>
+        <v>-10.604982409136099</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>64.478912819000001</v>
+        <v>64.478621922000002</v>
       </c>
       <c r="C97" s="5">
-        <v>0.34930499300000406</v>
+        <v>0.34935515600000144</v>
       </c>
       <c r="D97" s="5">
-        <v>6.7356417503125599</v>
+        <v>6.7366751146862747</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>64.641763807999993</v>
+        <v>64.64154078</v>
       </c>
       <c r="C98" s="5">
-        <v>0.16285098899999184</v>
+        <v>0.16291885799999761</v>
       </c>
       <c r="D98" s="5">
-        <v>3.0732338643149504</v>
+        <v>3.0745465658824855</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>64.696324730000001</v>
+        <v>64.696328933999993</v>
       </c>
       <c r="C99" s="5">
-        <v>5.4560922000007395E-2</v>
+        <v>5.4788153999993483E-2</v>
       </c>
       <c r="D99" s="5">
-        <v>1.0175760018656277</v>
+        <v>1.0218372576206169</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>65.057042284000005</v>
+        <v>65.057255385999994</v>
       </c>
       <c r="C100" s="5">
-        <v>0.36071755400000427</v>
+        <v>0.36092645200000106</v>
       </c>
       <c r="D100" s="5">
-        <v>6.899693258280859</v>
+        <v>6.9038119243304941</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>65.361298318999999</v>
+        <v>65.361359323000002</v>
       </c>
       <c r="C101" s="5">
-        <v>0.30425603499999454</v>
+        <v>0.30410393700000782</v>
       </c>
       <c r="D101" s="5">
-        <v>5.7587393232411799</v>
+        <v>5.7557667691168435</v>
       </c>
       <c r="E101" s="5">
-        <v>1.927332922447067</v>
+        <v>1.9271470189340834</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>64.836515247999998</v>
+        <v>64.836542479000002</v>
       </c>
       <c r="C102" s="5">
-        <v>-0.52478307100000166</v>
+        <v>-0.52481684400000006</v>
       </c>
       <c r="D102" s="5">
-        <v>-9.2204689699272429</v>
+        <v>-9.221028177415846</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>65.049306076999997</v>
+        <v>65.049316383000004</v>
       </c>
       <c r="C103" s="5">
-        <v>0.21279082899999935</v>
+        <v>0.21277390400000229</v>
       </c>
       <c r="D103" s="5">
-        <v>4.0102254225243605</v>
+        <v>4.0098989627261439</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>64.796061523000006</v>
+        <v>64.796573190000004</v>
       </c>
       <c r="C104" s="5">
-        <v>-0.25324455399999124</v>
+        <v>-0.25274319300000059</v>
       </c>
       <c r="D104" s="5">
-        <v>-4.5729951502478823</v>
+        <v>-4.5641336419913303</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>65.407667543000002</v>
+        <v>65.407444436000006</v>
       </c>
       <c r="C105" s="5">
-        <v>0.61160601999999642</v>
+        <v>0.61087124600000209</v>
       </c>
       <c r="D105" s="5">
-        <v>11.933643074318102</v>
+        <v>11.918455731494348</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>65.533944274999996</v>
+        <v>65.533927646999999</v>
       </c>
       <c r="C106" s="5">
-        <v>0.12627673199999379</v>
+        <v>0.12648321099999293</v>
       </c>
       <c r="D106" s="5">
-        <v>2.3414915371220202</v>
+        <v>2.3453690801289007</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>65.581407154000004</v>
+        <v>65.581557782999994</v>
       </c>
       <c r="C107" s="5">
-        <v>4.7462879000008229E-2</v>
+        <v>4.7630135999995105E-2</v>
       </c>
       <c r="D107" s="5">
-        <v>0.87256884336710527</v>
+        <v>0.8756562609282259</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>66.198646921999995</v>
+        <v>66.198317904999996</v>
       </c>
       <c r="C108" s="5">
-        <v>0.61723976799999036</v>
+        <v>0.6167601220000023</v>
       </c>
       <c r="D108" s="5">
-        <v>11.897550937075096</v>
+        <v>11.887793473495067</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>66.460364155999997</v>
+        <v>66.460269100000005</v>
       </c>
       <c r="C109" s="5">
-        <v>0.26171723400000246</v>
+        <v>0.26195119500000885</v>
       </c>
       <c r="D109" s="5">
-        <v>4.8487474291136534</v>
+        <v>4.8532013628948878</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>66.870362603000004</v>
+        <v>66.870266321000003</v>
       </c>
       <c r="C110" s="5">
-        <v>0.40999844700000665</v>
+        <v>0.40999722099999758</v>
       </c>
       <c r="D110" s="5">
-        <v>7.6592968422808383</v>
+        <v>7.6592844855519315</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>66.956436240000002</v>
+        <v>66.956420588</v>
       </c>
       <c r="C111" s="5">
-        <v>8.6073636999998371E-2</v>
+        <v>8.6154266999997731E-2</v>
       </c>
       <c r="D111" s="5">
-        <v>1.5555880219992657</v>
+        <v>1.5570578276814073</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>67.170010172000005</v>
+        <v>67.170119335999999</v>
       </c>
       <c r="C112" s="5">
-        <v>0.21357393200000274</v>
+        <v>0.21369874799999877</v>
       </c>
       <c r="D112" s="5">
-        <v>3.8955641835361154</v>
+        <v>3.8978818520533087</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>67.845684696999996</v>
+        <v>67.845571663000001</v>
       </c>
       <c r="C113" s="5">
-        <v>0.67567452499999092</v>
+        <v>0.67545232700000213</v>
       </c>
       <c r="D113" s="5">
-        <v>12.76174493519877</v>
+        <v>12.757291518091174</v>
       </c>
       <c r="E113" s="5">
-        <v>3.8010052460628829</v>
+        <v>3.8007354279821826</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>67.605880655000007</v>
+        <v>67.605951134999998</v>
       </c>
       <c r="C114" s="5">
-        <v>-0.23980404199998873</v>
+        <v>-0.23962052800000322</v>
       </c>
       <c r="D114" s="5">
-        <v>-4.159971002145979</v>
+        <v>-4.1568558907700499</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>67.692968031000007</v>
+        <v>67.69301136</v>
       </c>
       <c r="C115" s="5">
-        <v>8.7087375999999495E-2</v>
+        <v>8.7060225000001878E-2</v>
       </c>
       <c r="D115" s="5">
-        <v>1.556794239286674</v>
+        <v>1.5563038049203115</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>67.681911232000004</v>
+        <v>67.682306706000006</v>
       </c>
       <c r="C116" s="5">
-        <v>-1.1056799000002115E-2</v>
+        <v>-1.0704653999994207E-2</v>
       </c>
       <c r="D116" s="5">
-        <v>-0.19582899288907996</v>
+        <v>-0.18959739059696279</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>67.599904498000001</v>
+        <v>67.599744393999998</v>
       </c>
       <c r="C117" s="5">
-        <v>-8.2006734000003689E-2</v>
+        <v>-8.256231200000741E-2</v>
       </c>
       <c r="D117" s="5">
-        <v>-1.4443286554886137</v>
+        <v>-1.454039677535246</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>67.947184022000002</v>
+        <v>67.947201304999993</v>
       </c>
       <c r="C118" s="5">
-        <v>0.34727952400000106</v>
+        <v>0.34745691099999476</v>
       </c>
       <c r="D118" s="5">
-        <v>6.3419362837309201</v>
+        <v>6.3452832588914987</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>68.378148659999994</v>
+        <v>68.378279125000006</v>
       </c>
       <c r="C119" s="5">
-        <v>0.43096463799999185</v>
+        <v>0.43107782000001293</v>
       </c>
       <c r="D119" s="5">
-        <v>7.8823764565047139</v>
+        <v>7.8845172500471739</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>68.599440537000007</v>
+        <v>68.599225576999999</v>
       </c>
       <c r="C120" s="5">
-        <v>0.22129187700001296</v>
+        <v>0.22094645199999263</v>
       </c>
       <c r="D120" s="5">
-        <v>3.953431256142359</v>
+        <v>3.9471424106711117</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>68.896678598999998</v>
+        <v>68.896588962999999</v>
       </c>
       <c r="C121" s="5">
-        <v>0.29723806199999103</v>
+        <v>0.29736338600000067</v>
       </c>
       <c r="D121" s="5">
-        <v>5.3252607803983665</v>
+        <v>5.3275769547202145</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>68.811376343000006</v>
+        <v>68.811287656000005</v>
       </c>
       <c r="C122" s="5">
-        <v>-8.5302255999991417E-2</v>
+        <v>-8.5301306999994608E-2</v>
       </c>
       <c r="D122" s="5">
-        <v>-1.4756665145249648</v>
+        <v>-1.475652115950854</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>69.377656834000007</v>
+        <v>69.377678369999998</v>
       </c>
       <c r="C123" s="5">
-        <v>0.56628049100000055</v>
+        <v>0.56639071399999352</v>
       </c>
       <c r="D123" s="5">
-        <v>10.334822252430254</v>
+        <v>10.336939721351746</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>69.412026545000003</v>
+        <v>69.412011703000005</v>
       </c>
       <c r="C124" s="5">
-        <v>3.4369710999996528E-2</v>
+        <v>3.4333333000006405E-2</v>
       </c>
       <c r="D124" s="5">
-        <v>0.59610280185744546</v>
+        <v>0.59546996398669449</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>69.733746007999997</v>
+        <v>69.733565562999999</v>
       </c>
       <c r="C125" s="5">
-        <v>0.32171946299999377</v>
+        <v>0.32155385999999453</v>
       </c>
       <c r="D125" s="5">
-        <v>5.7059069005203744</v>
+        <v>5.7028958386018846</v>
       </c>
       <c r="E125" s="5">
-        <v>2.782876050897154</v>
+        <v>2.7827813278336944</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>70.328973345999998</v>
+        <v>70.329073749000003</v>
       </c>
       <c r="C126" s="5">
-        <v>0.59522733800000083</v>
+        <v>0.59550818600000355</v>
       </c>
       <c r="D126" s="5">
-        <v>10.73767097552154</v>
+        <v>10.743006776900831</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>70.448560518999997</v>
+        <v>70.448641705</v>
       </c>
       <c r="C127" s="5">
-        <v>0.11958717299999932</v>
+        <v>0.11956795599999737</v>
       </c>
       <c r="D127" s="5">
-        <v>2.0596678465835572</v>
+        <v>2.0593308008409084</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>70.813422639999999</v>
+        <v>70.81368569</v>
       </c>
       <c r="C128" s="5">
-        <v>0.36486212100000159</v>
+        <v>0.36504398499999979</v>
       </c>
       <c r="D128" s="5">
-        <v>6.3950801653449352</v>
+        <v>6.398351570293892</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>71.106495014999993</v>
+        <v>71.106473480999995</v>
       </c>
       <c r="C129" s="5">
-        <v>0.29307237499999417</v>
+        <v>0.29278779099999497</v>
       </c>
       <c r="D129" s="5">
-        <v>5.0810089180031603</v>
+        <v>5.0759430520068705</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>71.301355474000005</v>
+        <v>71.301392122999999</v>
       </c>
       <c r="C130" s="5">
-        <v>0.19486045900001159</v>
+        <v>0.19491864200000464</v>
       </c>
       <c r="D130" s="5">
-        <v>3.3385040158083523</v>
+        <v>3.3395169566474925</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>71.032387959999994</v>
+        <v>71.032497937000002</v>
       </c>
       <c r="C131" s="5">
-        <v>-0.26896751400001051</v>
+        <v>-0.26889418599999715</v>
       </c>
       <c r="D131" s="5">
-        <v>-4.4339695785590045</v>
+        <v>-4.4327834862337712</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>71.336304268000006</v>
+        <v>71.336193520999998</v>
       </c>
       <c r="C132" s="5">
-        <v>0.30391630800001224</v>
+        <v>0.30369558399999619</v>
       </c>
       <c r="D132" s="5">
-        <v>5.2568314644358516</v>
+        <v>5.2529150624480492</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>71.321159562999995</v>
+        <v>71.321037630999996</v>
       </c>
       <c r="C133" s="5">
-        <v>-1.5144705000011527E-2</v>
+        <v>-1.5155890000002614E-2</v>
       </c>
       <c r="D133" s="5">
-        <v>-0.25446286750799851</v>
+        <v>-0.25465097433952089</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>71.777806299999995</v>
+        <v>71.777689820999996</v>
       </c>
       <c r="C134" s="5">
-        <v>0.4566467369999998</v>
+        <v>0.45665218999999979</v>
       </c>
       <c r="D134" s="5">
-        <v>7.9596400750196361</v>
+        <v>7.9597525870014563</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>72.379065999000005</v>
+        <v>72.379116099000001</v>
       </c>
       <c r="C135" s="5">
-        <v>0.60125969900001053</v>
+        <v>0.60142627800000525</v>
       </c>
       <c r="D135" s="5">
-        <v>10.528307792561197</v>
+        <v>10.531378261159464</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>72.161598861000002</v>
+        <v>72.161457401999996</v>
       </c>
       <c r="C136" s="5">
-        <v>-0.2174671380000035</v>
+        <v>-0.21765869700000451</v>
       </c>
       <c r="D136" s="5">
-        <v>-3.546482244008764</v>
+        <v>-3.5495523098487025</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>72.075680935999998</v>
+        <v>72.075426063999998</v>
       </c>
       <c r="C137" s="5">
-        <v>-8.5917925000003947E-2</v>
+        <v>-8.6031337999997959E-2</v>
       </c>
       <c r="D137" s="5">
-        <v>-1.4194395095166623</v>
+        <v>-1.4213036909479948</v>
       </c>
       <c r="E137" s="5">
-        <v>3.3583954140816275</v>
+        <v>3.35829737385831</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>73.690697440999998</v>
+        <v>73.690888279000006</v>
       </c>
       <c r="C138" s="5">
-        <v>1.6150165049999998</v>
+        <v>1.615462215000008</v>
       </c>
       <c r="D138" s="5">
-        <v>30.462877686860136</v>
+        <v>30.472468455987499</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>73.869837274999995</v>
+        <v>73.869996452999999</v>
       </c>
       <c r="C139" s="5">
-        <v>0.17913983399999722</v>
+        <v>0.17910817399999246</v>
       </c>
       <c r="D139" s="5">
-        <v>2.9564845678427876</v>
+        <v>2.9559472958530009</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>73.922739684000007</v>
+        <v>73.922872521000002</v>
       </c>
       <c r="C140" s="5">
-        <v>5.2902409000012085E-2</v>
+        <v>5.2876068000003329E-2</v>
       </c>
       <c r="D140" s="5">
-        <v>0.86278163741977387</v>
+        <v>0.86234848569293199</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>73.602154236999993</v>
+        <v>73.602233322999993</v>
       </c>
       <c r="C141" s="5">
-        <v>-0.32058544700001335</v>
+        <v>-0.32063919800000917</v>
       </c>
       <c r="D141" s="5">
-        <v>-5.0817637171636569</v>
+        <v>-5.0825866126825936</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>73.446599613000004</v>
+        <v>73.446684696000005</v>
       </c>
       <c r="C142" s="5">
-        <v>-0.15555462399998987</v>
+        <v>-0.1555486269999875</v>
       </c>
       <c r="D142" s="5">
-        <v>-2.5068690769639912</v>
+        <v>-2.506770889484311</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>73.699304088999995</v>
+        <v>73.699411323999996</v>
       </c>
       <c r="C143" s="5">
-        <v>0.25270447599999102</v>
+        <v>0.25272662799999068</v>
       </c>
       <c r="D143" s="5">
-        <v>4.2078216755006892</v>
+        <v>4.2081925729199332</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>72.184017388000001</v>
+        <v>72.183888749000005</v>
       </c>
       <c r="C144" s="5">
-        <v>-1.5152867009999937</v>
+        <v>-1.5155225749999914</v>
       </c>
       <c r="D144" s="5">
-        <v>-22.065107008270424</v>
+        <v>-22.068134376573756</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>72.455460619999997</v>
+        <v>72.455343479000007</v>
       </c>
       <c r="C145" s="5">
-        <v>0.27144323199999576</v>
+        <v>0.27145473000000209</v>
       </c>
       <c r="D145" s="5">
-        <v>4.6070303053183936</v>
+        <v>4.6072378884226994</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>72.352506680999994</v>
+        <v>72.352394579000006</v>
       </c>
       <c r="C146" s="5">
-        <v>-0.10295393900000249</v>
+        <v>-0.10294890000000123</v>
       </c>
       <c r="D146" s="5">
-        <v>-1.6918499981207424</v>
+        <v>-1.6917705516776627</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>71.833896264000003</v>
+        <v>71.833879445999997</v>
       </c>
       <c r="C147" s="5">
-        <v>-0.51861041699999078</v>
+        <v>-0.51851513300000818</v>
       </c>
       <c r="D147" s="5">
-        <v>-8.2702745268480538</v>
+        <v>-8.2688267294713906</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>71.995196105999995</v>
+        <v>71.995033910000004</v>
       </c>
       <c r="C148" s="5">
-        <v>0.16129984199999114</v>
+        <v>0.16115446400000621</v>
       </c>
       <c r="D148" s="5">
-        <v>2.7280750263008358</v>
+        <v>2.7255864668658702</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>72.042349438000002</v>
+        <v>72.042176178999995</v>
       </c>
       <c r="C149" s="5">
-        <v>4.7153332000007708E-2</v>
+        <v>4.7142268999991188E-2</v>
       </c>
       <c r="D149" s="5">
-        <v>0.78877863736357412</v>
+        <v>0.78859469205987409</v>
       </c>
       <c r="E149" s="5">
-        <v>-4.6245137842804152E-2</v>
+        <v>-4.6132068606130616E-2</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>71.797973236000004</v>
+        <v>71.798141346999998</v>
       </c>
       <c r="C150" s="5">
-        <v>-0.24437620199999799</v>
+        <v>-0.24403483199999698</v>
       </c>
       <c r="D150" s="5">
-        <v>-3.9954519338132877</v>
+        <v>-3.9899836598965011</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>71.878027782000004</v>
+        <v>71.878170505</v>
       </c>
       <c r="C151" s="5">
-        <v>8.0054545999999505E-2</v>
+        <v>8.0029158000002099E-2</v>
       </c>
       <c r="D151" s="5">
-        <v>1.3462325728557323</v>
+        <v>1.3457998458433984</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>72.182340850000003</v>
+        <v>72.182465562000004</v>
       </c>
       <c r="C152" s="5">
-        <v>0.30431306799999902</v>
+        <v>0.30429505700000448</v>
       </c>
       <c r="D152" s="5">
-        <v>5.2004788694145265</v>
+        <v>5.2001533061065697</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>72.665766347000002</v>
+        <v>72.665870536</v>
       </c>
       <c r="C153" s="5">
-        <v>0.48342549699999893</v>
+        <v>0.48340497399999549</v>
       </c>
       <c r="D153" s="5">
-        <v>8.339481554981699</v>
+        <v>8.3390994330391202</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>73.034404049000003</v>
+        <v>73.034451367000003</v>
       </c>
       <c r="C154" s="5">
-        <v>0.3686377020000009</v>
+        <v>0.36858083100000272</v>
       </c>
       <c r="D154" s="5">
-        <v>6.2604329795053593</v>
+        <v>6.2594308326285875</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>72.917032594000005</v>
+        <v>72.917110460000004</v>
       </c>
       <c r="C155" s="5">
-        <v>-0.11737145499999713</v>
+        <v>-0.11734090699999911</v>
       </c>
       <c r="D155" s="5">
-        <v>-1.9115302266417777</v>
+        <v>-1.9110358778557601</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>72.142494647000007</v>
+        <v>72.142390199999994</v>
       </c>
       <c r="C156" s="5">
-        <v>-0.77453794699999889</v>
+        <v>-0.77472026000000938</v>
       </c>
       <c r="D156" s="5">
-        <v>-12.027682399493877</v>
+        <v>-12.030338059811696</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>72.505564089000003</v>
+        <v>72.505462588</v>
       </c>
       <c r="C157" s="5">
-        <v>0.36306944199999691</v>
+        <v>0.36307238800000619</v>
       </c>
       <c r="D157" s="5">
-        <v>6.2092048254717369</v>
+        <v>6.2092658505606746</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>73.087803867000005</v>
+        <v>73.087712127000003</v>
       </c>
       <c r="C158" s="5">
-        <v>0.58223977800000171</v>
+        <v>0.58224953900000287</v>
       </c>
       <c r="D158" s="5">
-        <v>10.073536843432551</v>
+        <v>10.073727980528545</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>73.672085879999997</v>
+        <v>73.672041763999999</v>
       </c>
       <c r="C159" s="5">
-        <v>0.58428201299999216</v>
+        <v>0.58432963699999618</v>
       </c>
       <c r="D159" s="5">
-        <v>10.02633460522655</v>
+        <v>10.027201247583495</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>73.889177248999999</v>
+        <v>73.889035770000007</v>
       </c>
       <c r="C160" s="5">
-        <v>0.21709136900000203</v>
+        <v>0.21699400600000729</v>
       </c>
       <c r="D160" s="5">
-        <v>3.5939455663795528</v>
+        <v>3.5923097083798039</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>73.918539457999998</v>
+        <v>73.918395185999998</v>
       </c>
       <c r="C161" s="5">
-        <v>2.9362208999998529E-2</v>
+        <v>2.9359415999991256E-2</v>
       </c>
       <c r="D161" s="5">
-        <v>0.47790167718453347</v>
+        <v>0.47785703567519988</v>
       </c>
       <c r="E161" s="5">
-        <v>2.604287665013838</v>
+        <v>2.6043341643903872</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>75.380678294000006</v>
+        <v>75.380853099999996</v>
       </c>
       <c r="C162" s="5">
-        <v>1.4621388360000083</v>
+        <v>1.462457913999998</v>
       </c>
       <c r="D162" s="5">
-        <v>26.496924399814059</v>
+        <v>26.503407400129465</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>75.217073991999996</v>
+        <v>75.217209478000001</v>
       </c>
       <c r="C163" s="5">
-        <v>-0.16360430200001019</v>
+        <v>-0.16364362199999505</v>
       </c>
       <c r="D163" s="5">
-        <v>-2.5735837572296916</v>
+        <v>-2.5741890172598536</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>75.912620802000006</v>
+        <v>75.912740764000006</v>
       </c>
       <c r="C164" s="5">
-        <v>0.6955468100000104</v>
+        <v>0.69553128600000491</v>
       </c>
       <c r="D164" s="5">
-        <v>11.678765074512508</v>
+        <v>11.678468900213691</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>74.707550006000005</v>
+        <v>74.707614101999994</v>
       </c>
       <c r="C165" s="5">
-        <v>-1.2050707960000011</v>
+        <v>-1.2051266620000121</v>
       </c>
       <c r="D165" s="5">
-        <v>-17.471090339905761</v>
+        <v>-17.471805668897776</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>74.655741347000003</v>
+        <v>74.655767273999999</v>
       </c>
       <c r="C166" s="5">
-        <v>-5.1808659000002422E-2</v>
+        <v>-5.1846827999995071E-2</v>
       </c>
       <c r="D166" s="5">
-        <v>-0.8290167376590607</v>
+        <v>-0.82962446082278651</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>74.409926987999995</v>
+        <v>74.409956846</v>
       </c>
       <c r="C167" s="5">
-        <v>-0.2458143590000077</v>
+        <v>-0.24581042799999864</v>
       </c>
       <c r="D167" s="5">
-        <v>-3.8803919138050147</v>
+        <v>-3.8803296557051392</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>74.924599809</v>
+        <v>74.924520098000002</v>
       </c>
       <c r="C168" s="5">
-        <v>0.51467282100000489</v>
+        <v>0.51456325200000208</v>
       </c>
       <c r="D168" s="5">
-        <v>8.6232124438636593</v>
+        <v>8.6213026729097031</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>75.177513859000001</v>
+        <v>75.177439641999996</v>
       </c>
       <c r="C169" s="5">
-        <v>0.25291405000000111</v>
+        <v>0.25291954399999383</v>
       </c>
       <c r="D169" s="5">
-        <v>4.1267537710491187</v>
+        <v>4.1268495588548948</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>75.015889506999997</v>
+        <v>75.015829018999995</v>
       </c>
       <c r="C170" s="5">
-        <v>-0.16162435200000402</v>
+        <v>-0.1616106230000014</v>
       </c>
       <c r="D170" s="5">
-        <v>-2.5495952486859319</v>
+        <v>-2.5493837174839773</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>74.781620200999996</v>
+        <v>74.781563887999994</v>
       </c>
       <c r="C171" s="5">
-        <v>-0.23426930600000162</v>
+        <v>-0.23426513100000079</v>
       </c>
       <c r="D171" s="5">
-        <v>-3.6838125856321291</v>
+        <v>-3.6837509780230815</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>74.569680114999997</v>
+        <v>74.569593148999999</v>
       </c>
       <c r="C172" s="5">
-        <v>-0.21194008599999847</v>
+        <v>-0.21197073899999452</v>
       </c>
       <c r="D172" s="5">
-        <v>-3.3484288858132483</v>
+        <v>-3.3489081285494215</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>74.748944270999999</v>
+        <v>74.748892330000004</v>
       </c>
       <c r="C173" s="5">
-        <v>0.17926415600000212</v>
+        <v>0.17929918100000464</v>
       </c>
       <c r="D173" s="5">
-        <v>2.9232277477762691</v>
+        <v>2.9238099233236836</v>
       </c>
       <c r="E173" s="5">
-        <v>1.1234053311778958</v>
+        <v>1.1235324331788199</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>75.126735393000004</v>
+        <v>75.126843199999996</v>
       </c>
       <c r="C174" s="5">
-        <v>0.37779112200000498</v>
+        <v>0.37795086999999228</v>
       </c>
       <c r="D174" s="5">
-        <v>6.2364248426966862</v>
+        <v>6.239140119396458</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>75.253807210999994</v>
+        <v>75.253904824000003</v>
       </c>
       <c r="C175" s="5">
-        <v>0.12707181799999034</v>
+        <v>0.12706162400000665</v>
       </c>
       <c r="D175" s="5">
-        <v>2.0487083586655297</v>
+        <v>2.0485395075752866</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>75.913933055000001</v>
+        <v>75.914048593000004</v>
       </c>
       <c r="C176" s="5">
-        <v>0.66012584400000662</v>
+        <v>0.66014376900000116</v>
       </c>
       <c r="D176" s="5">
-        <v>11.049393964429232</v>
+        <v>11.049693588962018</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>74.632565737999997</v>
+        <v>74.632566295999993</v>
       </c>
       <c r="C177" s="5">
-        <v>-1.2813673170000044</v>
+        <v>-1.2814822970000108</v>
       </c>
       <c r="D177" s="5">
-        <v>-18.476549034875656</v>
+        <v>-18.478030611602257</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>74.204618646</v>
+        <v>74.204611626000002</v>
       </c>
       <c r="C178" s="5">
-        <v>-0.42794709199999659</v>
+        <v>-0.42795466999999121</v>
       </c>
       <c r="D178" s="5">
-        <v>-6.6679545471809432</v>
+        <v>-6.6680688750313859</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>73.918807569999998</v>
+        <v>73.918793664999995</v>
       </c>
       <c r="C179" s="5">
-        <v>-0.28581107600000166</v>
+        <v>-0.28581796100000645</v>
       </c>
       <c r="D179" s="5">
-        <v>-4.5253271590042115</v>
+        <v>-4.5254342913091827</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>73.444570404999993</v>
+        <v>73.444529850999999</v>
       </c>
       <c r="C180" s="5">
-        <v>-0.47423716500000523</v>
+        <v>-0.47426381399999684</v>
       </c>
       <c r="D180" s="5">
-        <v>-7.4328463466938555</v>
+        <v>-7.4332507456225327</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>72.866154444000003</v>
+        <v>72.866112358999999</v>
       </c>
       <c r="C181" s="5">
-        <v>-0.57841596099999038</v>
+        <v>-0.57841749199999981</v>
       </c>
       <c r="D181" s="5">
-        <v>-9.0518517370319245</v>
+        <v>-9.0518794518157577</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>72.619837071000006</v>
+        <v>72.619803316000002</v>
       </c>
       <c r="C182" s="5">
-        <v>-0.24631737299999656</v>
+        <v>-0.24630904299999656</v>
       </c>
       <c r="D182" s="5">
-        <v>-3.9819144126028716</v>
+        <v>-3.9817845023752962</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>72.591212146000004</v>
+        <v>72.591187805000004</v>
       </c>
       <c r="C183" s="5">
-        <v>-2.8624925000002577E-2</v>
+        <v>-2.8615510999998151E-2</v>
       </c>
       <c r="D183" s="5">
-        <v>-0.47198589013097703</v>
+        <v>-0.47183122123249932</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>72.263234859999997</v>
+        <v>72.263199659999998</v>
       </c>
       <c r="C184" s="5">
-        <v>-0.32797728600000653</v>
+        <v>-0.32798814500000617</v>
       </c>
       <c r="D184" s="5">
-        <v>-5.2890473459262788</v>
+        <v>-5.2892198621422359</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>72.553931368999997</v>
+        <v>72.553927020000003</v>
       </c>
       <c r="C185" s="5">
-        <v>0.29069650899999999</v>
+        <v>0.29072736000000532</v>
       </c>
       <c r="D185" s="5">
-        <v>4.9355425507658257</v>
+        <v>4.9360804515284018</v>
       </c>
       <c r="E185" s="5">
-        <v>-2.936513583445477</v>
+        <v>-2.9364519547790846</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>72.338746533999995</v>
+        <v>72.338804414999998</v>
       </c>
       <c r="C186" s="5">
-        <v>-0.21518483500000229</v>
+        <v>-0.2151226050000048</v>
       </c>
       <c r="D186" s="5">
-        <v>-3.501546904221331</v>
+        <v>-3.5005509428982506</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>72.502822039999998</v>
+        <v>72.502887900999994</v>
       </c>
       <c r="C187" s="5">
-        <v>0.1640755060000032</v>
+        <v>0.16408348599999556</v>
       </c>
       <c r="D187" s="5">
-        <v>2.7559981807517397</v>
+        <v>2.7561316656371959</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>73.267539153000001</v>
+        <v>73.267641224000002</v>
       </c>
       <c r="C188" s="5">
-        <v>0.76471711300000322</v>
+        <v>0.76475332300000787</v>
       </c>
       <c r="D188" s="5">
-        <v>13.417567513674001</v>
+        <v>13.418227244340319</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>73.626677560000005</v>
+        <v>73.626612471000001</v>
       </c>
       <c r="C189" s="5">
-        <v>0.35913840700000321</v>
+        <v>0.35897124699999949</v>
       </c>
       <c r="D189" s="5">
-        <v>6.0432860491683726</v>
+        <v>6.0403883487694099</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>74.508084815999993</v>
+        <v>74.508067542000006</v>
       </c>
       <c r="C190" s="5">
-        <v>0.88140725599998859</v>
+        <v>0.88145507100000486</v>
       </c>
       <c r="D190" s="5">
-        <v>15.350203557323816</v>
+        <v>15.351106338699317</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>73.782642503999995</v>
+        <v>73.782612353999994</v>
       </c>
       <c r="C191" s="5">
-        <v>-0.72544231199999842</v>
+        <v>-0.72545518800001219</v>
       </c>
       <c r="D191" s="5">
-        <v>-11.077910272941772</v>
+        <v>-11.078098921458935</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>73.050806178000002</v>
+        <v>73.050778061000003</v>
       </c>
       <c r="C192" s="5">
-        <v>-0.73183632599999271</v>
+        <v>-0.73183429299999148</v>
       </c>
       <c r="D192" s="5">
-        <v>-11.27424702838028</v>
+        <v>-11.274221756231606</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>73.086858871999993</v>
+        <v>73.086836395999995</v>
       </c>
       <c r="C193" s="5">
-        <v>3.6052693999991448E-2</v>
+        <v>3.605833499999278E-2</v>
       </c>
       <c r="D193" s="5">
-        <v>0.59384505953772315</v>
+        <v>0.59393845737905071</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>73.032417186000004</v>
+        <v>73.032403243000005</v>
       </c>
       <c r="C194" s="5">
-        <v>-5.4441685999989886E-2</v>
+        <v>-5.4433152999990853E-2</v>
       </c>
       <c r="D194" s="5">
-        <v>-0.89021524985646305</v>
+        <v>-0.89007656427285697</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>72.922396696999996</v>
+        <v>72.922394513</v>
       </c>
       <c r="C195" s="5">
-        <v>-0.11002048900000716</v>
+        <v>-0.11000873000000411</v>
       </c>
       <c r="D195" s="5">
-        <v>-1.7928499684589538</v>
+        <v>-1.7926602726118346</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>72.987846458000007</v>
+        <v>72.987850656000006</v>
       </c>
       <c r="C196" s="5">
-        <v>6.5449761000010653E-2</v>
+        <v>6.5456143000005795E-2</v>
       </c>
       <c r="D196" s="5">
-        <v>1.0823640199168372</v>
+        <v>1.0824701152983174</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>73.113905953</v>
+        <v>73.113942174000002</v>
       </c>
       <c r="C197" s="5">
-        <v>0.12605949499999269</v>
+        <v>0.12609151799999552</v>
       </c>
       <c r="D197" s="5">
-        <v>2.092357369256681</v>
+        <v>2.0928938315314394</v>
       </c>
       <c r="E197" s="5">
-        <v>0.77180460580701382</v>
+        <v>0.77186056909865908</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>73.278524630000007</v>
+        <v>73.278532673000001</v>
       </c>
       <c r="C198" s="5">
-        <v>0.1646186770000071</v>
+        <v>0.16459049899999911</v>
       </c>
       <c r="D198" s="5">
-        <v>2.7355551596799366</v>
+        <v>2.7350797265385696</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>73.177938643999994</v>
+        <v>73.177972494000002</v>
       </c>
       <c r="C199" s="5">
-        <v>-0.10058598600001289</v>
+        <v>-0.10056017899999858</v>
       </c>
       <c r="D199" s="5">
-        <v>-1.6348047496031137</v>
+        <v>-1.6343882960214051</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>73.583571861999999</v>
+        <v>73.583682401999994</v>
       </c>
       <c r="C200" s="5">
-        <v>0.40563321800000551</v>
+        <v>0.40570990799999151</v>
       </c>
       <c r="D200" s="5">
-        <v>6.8583156619547614</v>
+        <v>6.8596488329399685</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>74.857737055000001</v>
+        <v>74.857638097999995</v>
       </c>
       <c r="C201" s="5">
-        <v>1.2741651930000018</v>
+        <v>1.2739556960000016</v>
       </c>
       <c r="D201" s="5">
-        <v>22.876815410731453</v>
+        <v>22.872651179049306</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>74.918918038000001</v>
+        <v>74.918895696000007</v>
       </c>
       <c r="C202" s="5">
-        <v>6.1180982999999856E-2</v>
+        <v>6.1257598000011626E-2</v>
       </c>
       <c r="D202" s="5">
-        <v>0.98517672518729782</v>
+        <v>0.98641729845241333</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>75.108096900999996</v>
+        <v>75.108058295000006</v>
       </c>
       <c r="C203" s="5">
-        <v>0.18917886299999509</v>
+        <v>0.18916259899999943</v>
       </c>
       <c r="D203" s="5">
-        <v>3.0725768517864571</v>
+        <v>3.0723099475212789</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>75.916508864999997</v>
+        <v>75.916489529000003</v>
       </c>
       <c r="C204" s="5">
-        <v>0.80841196400000115</v>
+        <v>0.80843123399999683</v>
       </c>
       <c r="D204" s="5">
-        <v>13.708686652908831</v>
+        <v>13.709040476333435</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>76.001879797000001</v>
+        <v>76.001871300000005</v>
       </c>
       <c r="C205" s="5">
-        <v>8.5370932000003563E-2</v>
+        <v>8.538177100000155E-2</v>
       </c>
       <c r="D205" s="5">
-        <v>1.3578221576847627</v>
+        <v>1.3579959674660635</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>76.457589670999994</v>
+        <v>76.457578139999995</v>
       </c>
       <c r="C206" s="5">
-        <v>0.45570987399999296</v>
+        <v>0.45570683999999062</v>
       </c>
       <c r="D206" s="5">
-        <v>7.4373342951901789</v>
+        <v>7.4372839941919011</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>76.787135063999997</v>
+        <v>76.787147231999995</v>
       </c>
       <c r="C207" s="5">
-        <v>0.32954539300000363</v>
+        <v>0.32956909199999984</v>
       </c>
       <c r="D207" s="5">
-        <v>5.296597751511789</v>
+        <v>5.2969885454126286</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>77.183045871999994</v>
+        <v>77.183071378999998</v>
       </c>
       <c r="C208" s="5">
-        <v>0.39591080799999645</v>
+        <v>0.39592414700000234</v>
       </c>
       <c r="D208" s="5">
-        <v>6.365646872881503</v>
+        <v>6.3658664246236674</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>77.093221495999998</v>
+        <v>77.093265208000005</v>
       </c>
       <c r="C209" s="5">
-        <v>-8.9824375999995709E-2</v>
+        <v>-8.9806170999992219E-2</v>
       </c>
       <c r="D209" s="5">
-        <v>-1.3876361170218399</v>
+        <v>-1.387356222047964</v>
       </c>
       <c r="E209" s="5">
-        <v>5.442624752612768</v>
+        <v>5.4426323019620915</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>73.715940032999995</v>
+        <v>73.715923363000002</v>
       </c>
       <c r="C210" s="5">
-        <v>-3.3772814630000028</v>
+        <v>-3.3773418450000037</v>
       </c>
       <c r="D210" s="5">
-        <v>-41.582553456326984</v>
+        <v>-41.583109452286351</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>74.140068350999996</v>
+        <v>74.140072825999994</v>
       </c>
       <c r="C211" s="5">
-        <v>0.42412831800000106</v>
+        <v>0.42414946299999201</v>
       </c>
       <c r="D211" s="5">
-        <v>7.1269864331386268</v>
+        <v>7.1273547326031972</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>73.858016246999995</v>
+        <v>73.858129603999998</v>
       </c>
       <c r="C212" s="5">
-        <v>-0.28205210400000169</v>
+        <v>-0.28194322199999533</v>
       </c>
       <c r="D212" s="5">
-        <v>-4.4708573437327592</v>
+        <v>-4.4691671091948155</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>73.458745123</v>
+        <v>73.458655934999996</v>
       </c>
       <c r="C213" s="5">
-        <v>-0.39927112399999487</v>
+        <v>-0.39947366900000247</v>
       </c>
       <c r="D213" s="5">
-        <v>-6.2976686286714152</v>
+        <v>-6.3007595395430656</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>74.029722894000002</v>
+        <v>74.029717216999998</v>
       </c>
       <c r="C214" s="5">
-        <v>0.57097777100000258</v>
+        <v>0.57106128200000228</v>
       </c>
       <c r="D214" s="5">
-        <v>9.7365805904499503</v>
+        <v>9.7380784246340788</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>74.549418004000003</v>
+        <v>74.549377866</v>
       </c>
       <c r="C215" s="5">
-        <v>0.51969511000000068</v>
+        <v>0.51966064900000219</v>
       </c>
       <c r="D215" s="5">
-        <v>8.7570960880982049</v>
+        <v>8.7564935023445543</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>73.972266836000003</v>
+        <v>73.972253926999997</v>
       </c>
       <c r="C216" s="5">
-        <v>-0.57715116800000033</v>
+        <v>-0.57712393900000336</v>
       </c>
       <c r="D216" s="5">
-        <v>-8.9046847259513395</v>
+        <v>-8.9042869336228634</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>73.985350800000006</v>
+        <v>73.985347790999995</v>
       </c>
       <c r="C217" s="5">
-        <v>1.3083964000003334E-2</v>
+        <v>1.3093863999998234E-2</v>
       </c>
       <c r="D217" s="5">
-        <v>0.21245854038205447</v>
+        <v>0.21261949111857081</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>73.819282842000007</v>
+        <v>73.819262684999998</v>
       </c>
       <c r="C218" s="5">
-        <v>-0.16606795799999929</v>
+        <v>-0.16608510599999704</v>
       </c>
       <c r="D218" s="5">
-        <v>-2.6605221852378236</v>
+        <v>-2.6607936318302494</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>73.060066774000006</v>
+        <v>73.060080370999998</v>
       </c>
       <c r="C219" s="5">
-        <v>-0.75921606800000063</v>
+        <v>-0.75918231400000025</v>
       </c>
       <c r="D219" s="5">
-        <v>-11.66701280795024</v>
+        <v>-11.666526092668828</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>72.838561777999999</v>
+        <v>72.838582755999994</v>
       </c>
       <c r="C220" s="5">
-        <v>-0.22150499600000728</v>
+        <v>-0.22149761500000409</v>
       </c>
       <c r="D220" s="5">
-        <v>-3.5781265724245226</v>
+        <v>-3.5780086681230672</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>72.592865083000007</v>
+        <v>72.592892469000006</v>
       </c>
       <c r="C221" s="5">
-        <v>-0.24569669499999236</v>
+        <v>-0.24569028699998796</v>
       </c>
       <c r="D221" s="5">
-        <v>-3.9735429010497203</v>
+        <v>-3.9734400590883956</v>
       </c>
       <c r="E221" s="5">
-        <v>-5.8375513769825975</v>
+        <v>-5.8375692440291065</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>72.774664878999999</v>
+        <v>72.774644558999995</v>
       </c>
       <c r="C222" s="5">
-        <v>0.18179979599999285</v>
+        <v>0.18175208999998915</v>
       </c>
       <c r="D222" s="5">
-        <v>3.0469926854683305</v>
+        <v>3.0461809181859811</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>72.509468224000003</v>
+        <v>72.509451463999994</v>
       </c>
       <c r="C223" s="5">
-        <v>-0.26519665499999689</v>
+        <v>-0.26519309500000077</v>
       </c>
       <c r="D223" s="5">
-        <v>-4.2863076905886643</v>
+        <v>-4.2862524723850886</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>71.341983182999996</v>
+        <v>71.342100458999994</v>
       </c>
       <c r="C224" s="5">
-        <v>-1.1674850410000062</v>
+        <v>-1.1673510050000004</v>
       </c>
       <c r="D224" s="5">
-        <v>-17.698927878366366</v>
+        <v>-17.697076085737272</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>72.315395300000006</v>
+        <v>72.315334398999994</v>
       </c>
       <c r="C225" s="5">
-        <v>0.9734121170000094</v>
+        <v>0.97323394000000008</v>
       </c>
       <c r="D225" s="5">
-        <v>17.659511488957126</v>
+        <v>17.656001503137798</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>72.890805546999999</v>
+        <v>72.890814332999994</v>
       </c>
       <c r="C226" s="5">
-        <v>0.57541024699999355</v>
+        <v>0.57547993400000053</v>
       </c>
       <c r="D226" s="5">
-        <v>9.9774950083231673</v>
+        <v>9.9787655130352029</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>72.577955551000002</v>
+        <v>72.577924495000005</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.31284999599999708</v>
+        <v>-0.3128898379999896</v>
       </c>
       <c r="D227" s="5">
-        <v>-5.030584130065785</v>
+        <v>-5.0312091427103134</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>72.460417282999998</v>
+        <v>72.460405875000006</v>
       </c>
       <c r="C228" s="5">
-        <v>-0.11753826800000411</v>
+        <v>-0.11751861999999846</v>
       </c>
       <c r="D228" s="5">
-        <v>-1.9261546430006105</v>
+        <v>-1.9258363407720913</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>72.619561137000005</v>
+        <v>72.619553378000006</v>
       </c>
       <c r="C229" s="5">
-        <v>0.15914385400000697</v>
+        <v>0.1591475029999998</v>
       </c>
       <c r="D229" s="5">
-        <v>2.667614579463895</v>
+        <v>2.6676769108761489</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>73.106971470999994</v>
+        <v>73.106928897000003</v>
       </c>
       <c r="C230" s="5">
-        <v>0.48741033399998912</v>
+        <v>0.48737551899999687</v>
       </c>
       <c r="D230" s="5">
-        <v>8.3582738976655904</v>
+        <v>8.3576555969818713</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>72.403915256999994</v>
+        <v>72.403936611999995</v>
       </c>
       <c r="C231" s="5">
-        <v>-0.70305621400000007</v>
+        <v>-0.70299228500000766</v>
       </c>
       <c r="D231" s="5">
-        <v>-10.948938962397136</v>
+        <v>-10.948001469002822</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>71.977260463999997</v>
+        <v>71.977269591999999</v>
       </c>
       <c r="C232" s="5">
-        <v>-0.42665479299999731</v>
+        <v>-0.42666701999999646</v>
       </c>
       <c r="D232" s="5">
-        <v>-6.8465083854378328</v>
+        <v>-6.8466963221358146</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>71.911655476000007</v>
+        <v>71.911668663</v>
       </c>
       <c r="C233" s="5">
-        <v>-6.5604987999989817E-2</v>
+        <v>-6.5600928999998587E-2</v>
       </c>
       <c r="D233" s="5">
-        <v>-1.0882954200024275</v>
+        <v>-1.0882282866933712</v>
       </c>
       <c r="E233" s="5">
-        <v>-0.93839746677738534</v>
+        <v>-0.93841667252880789</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>71.494881070000005</v>
+        <v>71.494867697000004</v>
       </c>
       <c r="C234" s="5">
-        <v>-0.41677440600000182</v>
+        <v>-0.41680096599999672</v>
       </c>
       <c r="D234" s="5">
-        <v>-6.7373104406198703</v>
+        <v>-6.7377250029563847</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>71.321197364</v>
+        <v>71.321180689000002</v>
       </c>
       <c r="C235" s="5">
-        <v>-0.1736837060000056</v>
+        <v>-0.1736870080000017</v>
       </c>
       <c r="D235" s="5">
-        <v>-2.876543265209186</v>
+        <v>-2.8765977550803568</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>70.764014521999997</v>
+        <v>70.764109770000005</v>
       </c>
       <c r="C236" s="5">
-        <v>-0.55718284200000312</v>
+        <v>-0.55707091899999739</v>
       </c>
       <c r="D236" s="5">
-        <v>-8.9822599931377987</v>
+        <v>-8.980534503851489</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>71.141911053000001</v>
+        <v>71.141884560999998</v>
       </c>
       <c r="C237" s="5">
-        <v>0.37789653100000464</v>
+        <v>0.37777479099999312</v>
       </c>
       <c r="D237" s="5">
-        <v>6.5998937327911955</v>
+        <v>6.5976956104419449</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>71.119001982</v>
+        <v>71.119017557000006</v>
       </c>
       <c r="C238" s="5">
-        <v>-2.2909071000000836E-2</v>
+        <v>-2.2867003999991198E-2</v>
       </c>
       <c r="D238" s="5">
-        <v>-0.38573954139773381</v>
+        <v>-0.38503261834821334</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>71.048510907999997</v>
+        <v>71.048499500000005</v>
       </c>
       <c r="C239" s="5">
-        <v>-7.0491074000003096E-2</v>
+        <v>-7.0518057000001022E-2</v>
       </c>
       <c r="D239" s="5">
-        <v>-1.1829422973846593</v>
+        <v>-1.183392386879889</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>70.792897479000004</v>
+        <v>70.792894554</v>
       </c>
       <c r="C240" s="5">
-        <v>-0.25561342899999318</v>
+        <v>-0.25560494600000538</v>
       </c>
       <c r="D240" s="5">
-        <v>-4.2328652162521134</v>
+        <v>-4.232728174927991</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>70.724404824999993</v>
+        <v>70.724402025000003</v>
       </c>
       <c r="C241" s="5">
-        <v>-6.8492654000010589E-2</v>
+        <v>-6.8492528999996694E-2</v>
       </c>
       <c r="D241" s="5">
-        <v>-1.1548507259037444</v>
+        <v>-1.1548486769502042</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>70.492219122999998</v>
+        <v>70.492112770999995</v>
       </c>
       <c r="C242" s="5">
-        <v>-0.23218570199999533</v>
+        <v>-0.23228925400000833</v>
       </c>
       <c r="D242" s="5">
-        <v>-3.8691961278491727</v>
+        <v>-3.8708908409528009</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>70.665288461000003</v>
+        <v>70.665327543999993</v>
       </c>
       <c r="C243" s="5">
-        <v>0.17306933800000479</v>
+        <v>0.17321477299999799</v>
       </c>
       <c r="D243" s="5">
-        <v>2.9862970156243618</v>
+        <v>2.9888450664781852</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>71.039178342</v>
+        <v>71.039183457999997</v>
       </c>
       <c r="C244" s="5">
-        <v>0.37388988099999665</v>
+        <v>0.37385591400000351</v>
       </c>
       <c r="D244" s="5">
-        <v>6.5372597712930247</v>
+        <v>6.536644769232125</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>70.979986042999997</v>
+        <v>70.979990506999997</v>
       </c>
       <c r="C245" s="5">
-        <v>-5.919229900000289E-2</v>
+        <v>-5.9192950999999994E-2</v>
       </c>
       <c r="D245" s="5">
-        <v>-0.9953119364612073</v>
+        <v>-0.99532277822302895</v>
       </c>
       <c r="E245" s="5">
-        <v>-1.2955750035694158</v>
+        <v>-1.2955868961491257</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>70.915380041999995</v>
+        <v>70.915381425000007</v>
       </c>
       <c r="C246" s="5">
-        <v>-6.4606001000001356E-2</v>
+        <v>-6.4609081999989826E-2</v>
       </c>
       <c r="D246" s="5">
-        <v>-1.0867889892244409</v>
+        <v>-1.0868404899757267</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>70.867630297999995</v>
+        <v>70.867629256000001</v>
       </c>
       <c r="C247" s="5">
-        <v>-4.774974400000076E-2</v>
+        <v>-4.7752169000006006E-2</v>
       </c>
       <c r="D247" s="5">
-        <v>-0.80501533252114177</v>
+        <v>-0.80505604878299275</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>70.732047594999997</v>
+        <v>70.732112563000001</v>
       </c>
       <c r="C248" s="5">
-        <v>-0.1355827029999972</v>
+        <v>-0.13551669299999958</v>
       </c>
       <c r="D248" s="5">
-        <v>-2.2718145177530125</v>
+        <v>-2.270720098554424</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>70.011248355000006</v>
+        <v>70.011242408000001</v>
       </c>
       <c r="C249" s="5">
-        <v>-0.72079923999999096</v>
+        <v>-0.72087015500000007</v>
       </c>
       <c r="D249" s="5">
-        <v>-11.566035992706015</v>
+        <v>-11.567100856896451</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>70.159242302999999</v>
+        <v>70.159258875999996</v>
       </c>
       <c r="C250" s="5">
-        <v>0.14799394799999277</v>
+        <v>0.14801646799999446</v>
       </c>
       <c r="D250" s="5">
-        <v>2.5663317449341916</v>
+        <v>2.5667270321180435</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>70.292917899000003</v>
+        <v>70.292923368999993</v>
       </c>
       <c r="C251" s="5">
-        <v>0.13367559600000334</v>
+        <v>0.13366449299999772</v>
       </c>
       <c r="D251" s="5">
-        <v>2.3104927410188658</v>
+        <v>2.3102982663299576</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>70.416777310000001</v>
+        <v>70.416781721999996</v>
       </c>
       <c r="C252" s="5">
-        <v>0.12385941099999798</v>
+        <v>0.12385835300000281</v>
       </c>
       <c r="D252" s="5">
-        <v>2.1350687346264996</v>
+        <v>2.135050152128426</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>70.418192067999996</v>
+        <v>70.418194554999999</v>
       </c>
       <c r="C253" s="5">
-        <v>1.4147579999956861E-3</v>
+        <v>1.4128330000033884E-3</v>
       </c>
       <c r="D253" s="5">
-        <v>2.411211187309803E-2</v>
+        <v>2.4079298436463503E-2</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>70.575716368000002</v>
+        <v>70.575545777000002</v>
       </c>
       <c r="C254" s="5">
-        <v>0.15752430000000572</v>
+        <v>0.15735122200000262</v>
       </c>
       <c r="D254" s="5">
-        <v>2.7176541523321163</v>
+        <v>2.7146312717010401</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>70.756950388999996</v>
+        <v>70.757009319999995</v>
       </c>
       <c r="C255" s="5">
-        <v>0.18123402099999453</v>
+        <v>0.18146354299999246</v>
       </c>
       <c r="D255" s="5">
-        <v>3.1254219700627139</v>
+        <v>3.1294439427530518</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>70.656259607999999</v>
+        <v>70.656265770999994</v>
       </c>
       <c r="C256" s="5">
-        <v>-0.10069078099999729</v>
+        <v>-0.1007435490000006</v>
       </c>
       <c r="D256" s="5">
-        <v>-1.6943594414622232</v>
+        <v>-1.6952390446155152</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>70.810633335999995</v>
+        <v>70.810640183000004</v>
       </c>
       <c r="C257" s="5">
-        <v>0.15437372799999594</v>
+        <v>0.1543744120000099</v>
       </c>
       <c r="D257" s="5">
-        <v>2.6535630850127445</v>
+        <v>2.6535747498334761</v>
       </c>
       <c r="E257" s="5">
-        <v>-0.23859219540759424</v>
+        <v>-0.23858882311810214</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>71.016615748999996</v>
+        <v>71.016631783999998</v>
       </c>
       <c r="C258" s="5">
-        <v>0.20598241300000097</v>
+        <v>0.20599160099999381</v>
       </c>
       <c r="D258" s="5">
-        <v>3.5470961139927759</v>
+        <v>3.5472565264098144</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>71.249575234999995</v>
+        <v>71.249584007999999</v>
       </c>
       <c r="C259" s="5">
-        <v>0.23295948599999861</v>
+        <v>0.23295222400000171</v>
       </c>
       <c r="D259" s="5">
-        <v>4.0082252175209554</v>
+        <v>4.008097085724005</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>71.415276590000005</v>
+        <v>71.415307409999997</v>
       </c>
       <c r="C260" s="5">
-        <v>0.16570135500001015</v>
+        <v>0.16572340199999758</v>
       </c>
       <c r="D260" s="5">
-        <v>2.8267514643679714</v>
+        <v>2.8271320429382074</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>71.864590268000001</v>
+        <v>71.864600604000003</v>
       </c>
       <c r="C261" s="5">
-        <v>0.44931367799999578</v>
+        <v>0.44929319400000622</v>
       </c>
       <c r="D261" s="5">
-        <v>7.8166851491978662</v>
+        <v>7.816312879275733</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>72.044487005999997</v>
+        <v>72.044503887999994</v>
       </c>
       <c r="C262" s="5">
-        <v>0.1798967379999965</v>
+        <v>0.179903283999991</v>
       </c>
       <c r="D262" s="5">
-        <v>3.0456335831796189</v>
+        <v>3.0457454924950333</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>72.272241288999993</v>
+        <v>72.272257529000001</v>
       </c>
       <c r="C263" s="5">
-        <v>0.22775428299999589</v>
+        <v>0.22775364100000672</v>
       </c>
       <c r="D263" s="5">
-        <v>3.8602200189561398</v>
+        <v>3.8602080274370953</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>72.753328190000005</v>
+        <v>72.753347184000006</v>
       </c>
       <c r="C264" s="5">
-        <v>0.48108690100001184</v>
+        <v>0.48108965500000522</v>
       </c>
       <c r="D264" s="5">
-        <v>8.2869464644435897</v>
+        <v>8.2869937226678125</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>72.814847873999994</v>
+        <v>72.814872852999997</v>
       </c>
       <c r="C265" s="5">
-        <v>6.1519683999989638E-2</v>
+        <v>6.1525668999991012E-2</v>
       </c>
       <c r="D265" s="5">
-        <v>1.0194437583278315</v>
+        <v>1.0195431302020719</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>74.140806827999995</v>
+        <v>74.140548705</v>
       </c>
       <c r="C266" s="5">
-        <v>1.3259589540000007</v>
+        <v>1.3256758520000034</v>
       </c>
       <c r="D266" s="5">
-        <v>24.179050931042887</v>
+        <v>24.173351871945471</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>73.379977839000006</v>
+        <v>73.380050675999996</v>
       </c>
       <c r="C267" s="5">
-        <v>-0.76082898899998952</v>
+        <v>-0.76049802900000429</v>
       </c>
       <c r="D267" s="5">
-        <v>-11.642540432715309</v>
+        <v>-11.63779643218148</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>73.426616057999993</v>
+        <v>73.426632163999997</v>
       </c>
       <c r="C268" s="5">
-        <v>4.6638218999987657E-2</v>
+        <v>4.6581488000001059E-2</v>
       </c>
       <c r="D268" s="5">
-        <v>0.76535747479098415</v>
+        <v>0.7644224752716422</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>73.647645769999997</v>
+        <v>73.647664797000004</v>
       </c>
       <c r="C269" s="5">
-        <v>0.22102971200000354</v>
+        <v>0.22103263300000719</v>
       </c>
       <c r="D269" s="5">
-        <v>3.6726641815203021</v>
+        <v>3.6727127047076591</v>
       </c>
       <c r="E269" s="5">
-        <v>4.0064779826756158</v>
+        <v>4.0064947960759989</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>73.981858220000007</v>
+        <v>73.981880810000007</v>
       </c>
       <c r="C270" s="5">
-        <v>0.33421245000000965</v>
+        <v>0.33421601300000248</v>
       </c>
       <c r="D270" s="5">
-        <v>5.583584141285769</v>
+        <v>5.5836436820059232</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>74.089324106999996</v>
+        <v>74.089331693000005</v>
       </c>
       <c r="C271" s="5">
-        <v>0.10746588699998938</v>
+        <v>0.1074508829999985</v>
       </c>
       <c r="D271" s="5">
-        <v>1.7571113195760546</v>
+        <v>1.7568634943000871</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>74.186504550999999</v>
+        <v>74.186517980999994</v>
       </c>
       <c r="C272" s="5">
-        <v>9.7180444000002808E-2</v>
+        <v>9.7186287999988963E-2</v>
       </c>
       <c r="D272" s="5">
-        <v>1.5854040247847534</v>
+        <v>1.5854998893078287</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>74.226587194999993</v>
+        <v>74.226601971999997</v>
       </c>
       <c r="C273" s="5">
-        <v>4.0082643999994616E-2</v>
+        <v>4.0083991000003039E-2</v>
       </c>
       <c r="D273" s="5">
-        <v>0.6502848944698103</v>
+        <v>0.65030669457024626</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>74.458865934000002</v>
+        <v>74.458889802000002</v>
       </c>
       <c r="C274" s="5">
-        <v>0.23227873900000873</v>
+        <v>0.23228783000000419</v>
       </c>
       <c r="D274" s="5">
-        <v>3.820494312815681</v>
+        <v>3.820645649800869</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>74.575113736000006</v>
+        <v>74.575138648000006</v>
       </c>
       <c r="C275" s="5">
-        <v>0.11624780200000373</v>
+        <v>0.11624884600000485</v>
       </c>
       <c r="D275" s="5">
-        <v>1.8896534524878827</v>
+        <v>1.8896699581554488</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>74.558035089000001</v>
+        <v>74.558052473000004</v>
       </c>
       <c r="C276" s="5">
-        <v>-1.7078647000005276E-2</v>
+        <v>-1.7086175000002868E-2</v>
       </c>
       <c r="D276" s="5">
-        <v>-0.27446933666496198</v>
+        <v>-0.27459007442468542</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>74.665054620000006</v>
+        <v>74.665079679000002</v>
       </c>
       <c r="C277" s="5">
-        <v>0.10701953100000594</v>
+        <v>0.10702720599999793</v>
       </c>
       <c r="D277" s="5">
-        <v>1.7361262002578481</v>
+        <v>1.7362512847060918</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>74.549377672000006</v>
+        <v>74.549137204000004</v>
       </c>
       <c r="C278" s="5">
-        <v>-0.11567694800000083</v>
+        <v>-0.1159424749999971</v>
       </c>
       <c r="D278" s="5">
-        <v>-1.8433737348553136</v>
+        <v>-1.8475683621562489</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>74.852521101999997</v>
+        <v>74.852581193000006</v>
       </c>
       <c r="C279" s="5">
-        <v>0.30314342999999155</v>
+        <v>0.30344398900000158</v>
       </c>
       <c r="D279" s="5">
-        <v>4.9902379224979532</v>
+        <v>4.995313379062738</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>75.002773421000001</v>
+        <v>75.002783340999997</v>
       </c>
       <c r="C280" s="5">
-        <v>0.15025231900000335</v>
+        <v>0.1502021479999911</v>
       </c>
       <c r="D280" s="5">
-        <v>2.4355457984798878</v>
+        <v>2.4347215687112955</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>75.174169848000005</v>
+        <v>75.174195656999999</v>
       </c>
       <c r="C281" s="5">
-        <v>0.17139642700000479</v>
+        <v>0.1714123160000014</v>
       </c>
       <c r="D281" s="5">
-        <v>2.7769714755001784</v>
+        <v>2.7772317822159609</v>
       </c>
       <c r="E281" s="5">
-        <v>2.0727398167855959</v>
+        <v>2.072748489999876</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>74.792641361999998</v>
+        <v>74.792663813999994</v>
       </c>
       <c r="C282" s="5">
-        <v>-0.38152848600000766</v>
+        <v>-0.38153184300000476</v>
       </c>
       <c r="D282" s="5">
-        <v>-5.9231513708945744</v>
+        <v>-5.9232000643890892</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>75.221948853000001</v>
+        <v>75.221935791999996</v>
       </c>
       <c r="C283" s="5">
-        <v>0.42930749100000298</v>
+        <v>0.42927197800000272</v>
       </c>
       <c r="D283" s="5">
-        <v>7.1096302196112182</v>
+        <v>7.1090212095732852</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>75.519114872000003</v>
+        <v>75.519098020000001</v>
       </c>
       <c r="C284" s="5">
-        <v>0.29716601900000228</v>
+        <v>0.2971622280000048</v>
       </c>
       <c r="D284" s="5">
-        <v>4.8449995660310163</v>
+        <v>4.8449372680148928</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>75.718260232000006</v>
+        <v>75.718300158000005</v>
       </c>
       <c r="C285" s="5">
-        <v>0.19914536000000282</v>
+        <v>0.19920213800000397</v>
       </c>
       <c r="D285" s="5">
-        <v>3.2107244795763989</v>
+        <v>3.2116539320910631</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>76.026496918999996</v>
+        <v>76.026533168</v>
       </c>
       <c r="C286" s="5">
-        <v>0.30823668699999018</v>
+        <v>0.30823300999999503</v>
       </c>
       <c r="D286" s="5">
-        <v>4.9958753927441313</v>
+        <v>4.9958117620776399</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>76.270014635999999</v>
+        <v>76.270048360999994</v>
       </c>
       <c r="C287" s="5">
-        <v>0.24351771700000313</v>
+        <v>0.24351519299999325</v>
       </c>
       <c r="D287" s="5">
-        <v>3.9121181916048409</v>
+        <v>3.9120750282696459</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>76.607511737999999</v>
+        <v>76.607533265000001</v>
       </c>
       <c r="C288" s="5">
-        <v>0.33749710200000038</v>
+        <v>0.33748490400000719</v>
       </c>
       <c r="D288" s="5">
-        <v>5.4411951895626087</v>
+        <v>5.4409912557135565</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>76.930578428999993</v>
+        <v>76.930614864999995</v>
       </c>
       <c r="C289" s="5">
-        <v>0.32306669099999397</v>
+        <v>0.32308159999999475</v>
       </c>
       <c r="D289" s="5">
-        <v>5.1796441873785959</v>
+        <v>5.179887301527808</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>77.557216546999996</v>
+        <v>77.556981805999996</v>
       </c>
       <c r="C290" s="5">
-        <v>0.62663811800000246</v>
+        <v>0.62636694100000057</v>
       </c>
       <c r="D290" s="5">
-        <v>10.224616696859057</v>
+        <v>10.219986952963577</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>77.189078909000003</v>
+        <v>77.189132244999996</v>
       </c>
       <c r="C291" s="5">
-        <v>-0.36813763799999322</v>
+        <v>-0.36784956099999988</v>
       </c>
       <c r="D291" s="5">
-        <v>-5.5496152563078276</v>
+        <v>-5.545401544190554</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>77.582833993999998</v>
+        <v>77.582837224000002</v>
       </c>
       <c r="C292" s="5">
-        <v>0.39375508499999512</v>
+        <v>0.39370497900000601</v>
       </c>
       <c r="D292" s="5">
-        <v>6.2961106474965334</v>
+        <v>6.2952823760132448</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>77.739056509999998</v>
+        <v>77.739085654999997</v>
       </c>
       <c r="C293" s="5">
-        <v>0.1562225159999997</v>
+        <v>0.15624843099999453</v>
       </c>
       <c r="D293" s="5">
-        <v>2.4432879142970654</v>
+        <v>2.4436976166609892</v>
       </c>
       <c r="E293" s="5">
-        <v>3.4119254887498229</v>
+        <v>3.4119287550516963</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>78.465975150999995</v>
+        <v>78.465977510000002</v>
       </c>
       <c r="C294" s="5">
-        <v>0.72691864099999748</v>
+        <v>0.72689185500000519</v>
       </c>
       <c r="D294" s="5">
-        <v>11.816355071207706</v>
+        <v>11.815892361750535</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>78.445097279999999</v>
+        <v>78.445066628999996</v>
       </c>
       <c r="C295" s="5">
-        <v>-2.0877870999996162E-2</v>
+        <v>-2.0910881000006043E-2</v>
       </c>
       <c r="D295" s="5">
-        <v>-0.31882372022705718</v>
+        <v>-0.31932706416516465</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>78.628179101000001</v>
+        <v>78.628132790999999</v>
       </c>
       <c r="C296" s="5">
-        <v>0.18308182100000181</v>
+        <v>0.18306616200000292</v>
       </c>
       <c r="D296" s="5">
-        <v>2.8368932472945918</v>
+        <v>2.8366486074806962</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>78.866128484000001</v>
+        <v>78.866188605000005</v>
       </c>
       <c r="C297" s="5">
-        <v>0.23794938300000013</v>
+        <v>0.23805581400000619</v>
       </c>
       <c r="D297" s="5">
-        <v>3.6925714544789434</v>
+        <v>3.69425289492058</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>79.072690695000006</v>
+        <v>79.072740233999994</v>
       </c>
       <c r="C298" s="5">
-        <v>0.20656221100000494</v>
+        <v>0.20655162899998913</v>
       </c>
       <c r="D298" s="5">
-        <v>3.1886531191244849</v>
+        <v>3.1884849413112315</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>79.416573729000007</v>
+        <v>79.416615910999994</v>
       </c>
       <c r="C299" s="5">
-        <v>0.34388303400000098</v>
+        <v>0.34387567699999977</v>
       </c>
       <c r="D299" s="5">
-        <v>5.3453933239356655</v>
+        <v>5.3452727867255412</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>79.711475003000004</v>
+        <v>79.711497515999994</v>
       </c>
       <c r="C300" s="5">
-        <v>0.29490127399999722</v>
+        <v>0.29488160500000049</v>
       </c>
       <c r="D300" s="5">
-        <v>4.5481590369500502</v>
+        <v>4.5478470020994699</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>79.803342201000007</v>
+        <v>79.803382138000003</v>
       </c>
       <c r="C301" s="5">
-        <v>9.1867198000002759E-2</v>
+        <v>9.1884622000009131E-2</v>
       </c>
       <c r="D301" s="5">
-        <v>1.3917960343691416</v>
+        <v>1.3920612896572537</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>79.435140239999996</v>
+        <v>79.434979941999998</v>
       </c>
       <c r="C302" s="5">
-        <v>-0.36820196100001112</v>
+        <v>-0.36840219600000523</v>
       </c>
       <c r="D302" s="5">
-        <v>-5.3982790175896351</v>
+        <v>-5.4011379345244581</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>79.981655215999993</v>
+        <v>79.981697564000001</v>
       </c>
       <c r="C303" s="5">
-        <v>0.54651497599999743</v>
+        <v>0.54671762200000273</v>
       </c>
       <c r="D303" s="5">
-        <v>8.5757034422265797</v>
+        <v>8.5790225827787836</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>80.131289996000007</v>
+        <v>80.131288165000001</v>
       </c>
       <c r="C304" s="5">
-        <v>0.14963478000001373</v>
+        <v>0.14959060099999988</v>
       </c>
       <c r="D304" s="5">
-        <v>2.2682820449338115</v>
+        <v>2.2676042278064967</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>80.349516304000005</v>
+        <v>80.349511492999994</v>
       </c>
       <c r="C305" s="5">
-        <v>0.21822630799999843</v>
+        <v>0.21822332799999344</v>
       </c>
       <c r="D305" s="5">
-        <v>3.317428602778949</v>
+        <v>3.3173826977321408</v>
       </c>
       <c r="E305" s="5">
-        <v>3.357977201156559</v>
+        <v>3.3579322627807384</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>80.461611341999998</v>
+        <v>80.461565649999997</v>
       </c>
       <c r="C306" s="5">
-        <v>0.11209503799999254</v>
+        <v>0.11205415700000287</v>
       </c>
       <c r="D306" s="5">
-        <v>1.687016853087786</v>
+        <v>1.6863969739179918</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>80.763669096000001</v>
+        <v>80.763635898000004</v>
       </c>
       <c r="C307" s="5">
-        <v>0.30205775400000334</v>
+        <v>0.30207024800000681</v>
       </c>
       <c r="D307" s="5">
-        <v>4.5990599779944352</v>
+        <v>4.599256819643216</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>80.892273180000004</v>
+        <v>80.892193805000005</v>
       </c>
       <c r="C308" s="5">
-        <v>0.12860408400000267</v>
+        <v>0.12855790700000114</v>
       </c>
       <c r="D308" s="5">
-        <v>1.9276448023448411</v>
+        <v>1.9269473841605267</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>78.713494323000006</v>
+        <v>78.713573749999995</v>
       </c>
       <c r="C309" s="5">
-        <v>-2.1787788569999975</v>
+        <v>-2.1786200550000103</v>
       </c>
       <c r="D309" s="5">
-        <v>-27.93807967833618</v>
+        <v>-27.936358552914008</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>78.962432503000002</v>
+        <v>78.962491033000006</v>
       </c>
       <c r="C310" s="5">
-        <v>0.24893817999999612</v>
+        <v>0.24891728300001148</v>
       </c>
       <c r="D310" s="5">
-        <v>3.8618167138213755</v>
+        <v>3.8614829118755134</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>79.451568336999998</v>
+        <v>79.451612881000003</v>
       </c>
       <c r="C311" s="5">
-        <v>0.48913583399999538</v>
+        <v>0.48912184799999636</v>
       </c>
       <c r="D311" s="5">
-        <v>7.6920065074241428</v>
+        <v>7.6917731240054632</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>79.914312672999998</v>
+        <v>79.914352031999996</v>
       </c>
       <c r="C312" s="5">
-        <v>0.46274433600000009</v>
+        <v>0.46273915099999385</v>
       </c>
       <c r="D312" s="5">
-        <v>7.2173649651926297</v>
+        <v>7.2172773106992327</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>79.950297515000003</v>
+        <v>79.950353070999995</v>
       </c>
       <c r="C313" s="5">
-        <v>3.5984842000004846E-2</v>
+        <v>3.6001038999998514E-2</v>
       </c>
       <c r="D313" s="5">
-        <v>0.54169164651247659</v>
+        <v>0.54193580213375281</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>79.264090056000001</v>
+        <v>79.264005443000002</v>
       </c>
       <c r="C314" s="5">
-        <v>-0.68620745900000202</v>
+        <v>-0.68634762799999294</v>
       </c>
       <c r="D314" s="5">
-        <v>-9.8269562109351334</v>
+        <v>-9.8288632036776171</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>79.878087012999998</v>
+        <v>79.878139433000001</v>
       </c>
       <c r="C315" s="5">
-        <v>0.61399695699999768</v>
+        <v>0.61413398999999913</v>
       </c>
       <c r="D315" s="5">
-        <v>9.7018940100561668</v>
+        <v>9.7041631942390119</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>80.025553145000003</v>
+        <v>80.025553880999993</v>
       </c>
       <c r="C316" s="5">
-        <v>0.14746613200000525</v>
+        <v>0.14741444799999215</v>
       </c>
       <c r="D316" s="5">
-        <v>2.2380013462593329</v>
+        <v>2.2372075087329746</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>80.292232549999994</v>
+        <v>80.292158127999997</v>
       </c>
       <c r="C317" s="5">
-        <v>0.26667940499999077</v>
+        <v>0.26660424700000362</v>
       </c>
       <c r="D317" s="5">
-        <v>4.0730275631585267</v>
+        <v>4.0718585132613061</v>
       </c>
       <c r="E317" s="5">
-        <v>-7.1293215734213877E-2</v>
+        <v>-7.1379855252751145E-2</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>80.603038261999998</v>
+        <v>80.602918536000004</v>
       </c>
       <c r="C318" s="5">
-        <v>0.31080571200000406</v>
+        <v>0.31076040800000726</v>
       </c>
       <c r="D318" s="5">
-        <v>4.7452998530475465</v>
+        <v>4.7445978652656651</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>80.865036255999996</v>
+        <v>80.864997144</v>
       </c>
       <c r="C319" s="5">
-        <v>0.2619979939999979</v>
+        <v>0.26207860799999594</v>
       </c>
       <c r="D319" s="5">
-        <v>3.9710614100892272</v>
+        <v>3.9723112027500784</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>80.936439113999995</v>
+        <v>80.936366657999997</v>
       </c>
       <c r="C320" s="5">
-        <v>7.1402857999999014E-2</v>
+        <v>7.1369513999997025E-2</v>
       </c>
       <c r="D320" s="5">
-        <v>1.0647466037617015</v>
+        <v>1.0642474851978889</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>81.155952482000004</v>
+        <v>81.156013669000004</v>
       </c>
       <c r="C321" s="5">
-        <v>0.21951336800000831</v>
+        <v>0.21964701100000639</v>
       </c>
       <c r="D321" s="5">
-        <v>3.3035940993241697</v>
+        <v>3.3056384950960194</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>82.007222205000005</v>
+        <v>82.007284341000002</v>
       </c>
       <c r="C322" s="5">
-        <v>0.85126972300000148</v>
+        <v>0.85127067199999829</v>
       </c>
       <c r="D322" s="5">
-        <v>13.339336909608956</v>
+        <v>13.339342004297317</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>81.459218554000003</v>
+        <v>81.459263554000003</v>
       </c>
       <c r="C323" s="5">
-        <v>-0.54800365100000192</v>
+        <v>-0.54802078699999868</v>
       </c>
       <c r="D323" s="5">
-        <v>-7.7306084468899972</v>
+        <v>-7.7308357233554448</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>81.540292464000004</v>
+        <v>81.540358910999998</v>
       </c>
       <c r="C324" s="5">
-        <v>8.1073910000000637E-2</v>
+        <v>8.1095356999995261E-2</v>
       </c>
       <c r="D324" s="5">
-        <v>1.2008833535372077</v>
+        <v>1.2012021051203581</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>81.452816399</v>
+        <v>81.452911088999997</v>
       </c>
       <c r="C325" s="5">
-        <v>-8.7476065000004155E-2</v>
+        <v>-8.7447822000001452E-2</v>
       </c>
       <c r="D325" s="5">
-        <v>-1.2797859118857002</v>
+        <v>-1.2793741109869861</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>81.815105420999998</v>
+        <v>81.815139106999993</v>
       </c>
       <c r="C326" s="5">
-        <v>0.36228902199999879</v>
+        <v>0.36222801799999615</v>
       </c>
       <c r="D326" s="5">
-        <v>5.4699318796725738</v>
+        <v>5.468981667789885</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>81.920242543000001</v>
+        <v>81.920330931999999</v>
       </c>
       <c r="C327" s="5">
-        <v>0.10513712200000214</v>
+        <v>0.10519182500000568</v>
       </c>
       <c r="D327" s="5">
-        <v>1.5530149885928601</v>
+        <v>1.5538281028736112</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>82.289901264999997</v>
+        <v>82.289966398000004</v>
       </c>
       <c r="C328" s="5">
-        <v>0.36965872199999694</v>
+        <v>0.36963546600000541</v>
       </c>
       <c r="D328" s="5">
-        <v>5.551337621542074</v>
+        <v>5.5509735242393221</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>82.815407578999995</v>
+        <v>82.815358090000004</v>
       </c>
       <c r="C329" s="5">
-        <v>0.52550631399999759</v>
+        <v>0.52539169199999947</v>
       </c>
       <c r="D329" s="5">
-        <v>7.938214139309685</v>
+        <v>7.9364149255174432</v>
       </c>
       <c r="E329" s="5">
-        <v>3.1424895645151718</v>
+        <v>3.142523530103114</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>81.997554762999997</v>
+        <v>81.996951945999996</v>
       </c>
       <c r="C330" s="5">
-        <v>-0.81785281599999848</v>
+        <v>-0.81840614400000788</v>
       </c>
       <c r="D330" s="5">
-        <v>-11.227777015387751</v>
+        <v>-11.234971631746504</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>82.305776027999997</v>
+        <v>82.305802123999996</v>
       </c>
       <c r="C331" s="5">
-        <v>0.30822126500000024</v>
+        <v>0.30885017800000014</v>
       </c>
       <c r="D331" s="5">
-        <v>4.6051219616461303</v>
+        <v>4.6147486716246799</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>82.682819069999994</v>
+        <v>82.68278316</v>
       </c>
       <c r="C332" s="5">
-        <v>0.37704304199999683</v>
+        <v>0.37698103600000366</v>
       </c>
       <c r="D332" s="5">
-        <v>5.6378459532718139</v>
+        <v>5.6368934778169955</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>82.819175461</v>
+        <v>82.819221420999995</v>
       </c>
       <c r="C333" s="5">
-        <v>0.13635639100000674</v>
+        <v>0.13643826099999501</v>
       </c>
       <c r="D333" s="5">
-        <v>1.9970293275229478</v>
+        <v>1.9982401465687749</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>82.688749131999998</v>
+        <v>82.688817885999995</v>
       </c>
       <c r="C334" s="5">
-        <v>-0.13042632900000228</v>
+        <v>-0.13040353499999924</v>
       </c>
       <c r="D334" s="5">
-        <v>-1.8735159776907651</v>
+        <v>-1.8731903518330872</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>82.740497489999996</v>
+        <v>82.740580206999994</v>
       </c>
       <c r="C335" s="5">
-        <v>5.1748357999997552E-2</v>
+        <v>5.1762320999998224E-2</v>
       </c>
       <c r="D335" s="5">
-        <v>0.75357553662616095</v>
+        <v>0.7537789418010199</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>82.686654329999996</v>
+        <v>82.686784107999998</v>
       </c>
       <c r="C336" s="5">
-        <v>-5.3843159999999557E-2</v>
+        <v>-5.3796098999995934E-2</v>
       </c>
       <c r="D336" s="5">
-        <v>-0.77810796529497184</v>
+        <v>-0.77742952463779602</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>82.907457626999999</v>
+        <v>82.907624822000002</v>
       </c>
       <c r="C337" s="5">
-        <v>0.22080329700000334</v>
+        <v>0.22084071400000482</v>
       </c>
       <c r="D337" s="5">
-        <v>3.251919309624185</v>
+        <v>3.2524733149968066</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>83.310835170999994</v>
+        <v>83.311016042000006</v>
       </c>
       <c r="C338" s="5">
-        <v>0.40337754399999426</v>
+        <v>0.40339122000000316</v>
       </c>
       <c r="D338" s="5">
-        <v>5.9972716514470559</v>
+        <v>5.997468032844866</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>83.593238800999998</v>
+        <v>83.593424651999996</v>
       </c>
       <c r="C339" s="5">
-        <v>0.28240363000000457</v>
+        <v>0.28240860999999029</v>
       </c>
       <c r="D339" s="5">
-        <v>4.1444109966507048</v>
+        <v>4.1444762822793635</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>83.581147357999996</v>
+        <v>83.581269681999999</v>
       </c>
       <c r="C340" s="5">
-        <v>-1.2091443000002755E-2</v>
+        <v>-1.2154969999997434E-2</v>
       </c>
       <c r="D340" s="5">
-        <v>-0.17343739872500707</v>
+        <v>-0.17434750221981821</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>84.130620375000007</v>
+        <v>84.130567654000004</v>
       </c>
       <c r="C341" s="5">
-        <v>0.54947301700001105</v>
+        <v>0.54929797200000507</v>
       </c>
       <c r="D341" s="5">
-        <v>8.1805420884643709</v>
+        <v>8.1778287060186639</v>
       </c>
       <c r="E341" s="5">
-        <v>1.5881257297990059</v>
+        <v>1.5881227761771921</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>83.443723688999995</v>
+        <v>83.442573664999998</v>
       </c>
       <c r="C342" s="5">
-        <v>-0.68689668600001141</v>
+        <v>-0.68799398900000597</v>
       </c>
       <c r="D342" s="5">
-        <v>-9.3693658102867676</v>
+        <v>-9.3836721434766286</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>83.475476166999997</v>
+        <v>83.475438218999997</v>
       </c>
       <c r="C343" s="5">
-        <v>3.1752478000001361E-2</v>
+        <v>3.2864553999999657E-2</v>
       </c>
       <c r="D343" s="5">
-        <v>0.45758768334589472</v>
+        <v>0.47365518082749247</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>83.541113378000006</v>
+        <v>83.541012295000002</v>
       </c>
       <c r="C344" s="5">
-        <v>6.5637211000009188E-2</v>
+        <v>6.5574076000004311E-2</v>
       </c>
       <c r="D344" s="5">
-        <v>0.9476577203050951</v>
+        <v>0.94674267940200174</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>83.922916935999993</v>
+        <v>83.922984959999994</v>
       </c>
       <c r="C345" s="5">
-        <v>0.38180355799998722</v>
+        <v>0.38197266499999216</v>
       </c>
       <c r="D345" s="5">
-        <v>5.6242740347928422</v>
+        <v>5.6268350735906303</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>84.027456186999999</v>
+        <v>84.027629023000003</v>
       </c>
       <c r="C346" s="5">
-        <v>0.10453925100000561</v>
+        <v>0.10464406300000917</v>
       </c>
       <c r="D346" s="5">
-        <v>1.5050731963514252</v>
+        <v>1.5065913305622125</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>84.521238366000006</v>
+        <v>84.521349518999997</v>
       </c>
       <c r="C347" s="5">
-        <v>0.4937821790000072</v>
+        <v>0.49372049599999457</v>
       </c>
       <c r="D347" s="5">
-        <v>7.2841649101529127</v>
+        <v>7.2832099030216257</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>84.73389813</v>
+        <v>84.734048036999994</v>
       </c>
       <c r="C348" s="5">
-        <v>0.21265976399999431</v>
+        <v>0.21269851799999628</v>
       </c>
       <c r="D348" s="5">
-        <v>3.0613952469332517</v>
+        <v>3.0619568011523102</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>85.009793608999999</v>
+        <v>85.010099706999995</v>
       </c>
       <c r="C349" s="5">
-        <v>0.275895478999999</v>
+        <v>0.27605167000000108</v>
       </c>
       <c r="D349" s="5">
-        <v>3.9779631248693548</v>
+        <v>3.9802484810520067</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>85.296689649000001</v>
+        <v>85.297151940999996</v>
       </c>
       <c r="C350" s="5">
-        <v>0.28689604000000202</v>
+        <v>0.28705223400000079</v>
       </c>
       <c r="D350" s="5">
-        <v>4.1258543514248069</v>
+        <v>4.1281273171845934</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>85.553402783999999</v>
+        <v>85.553725682000007</v>
       </c>
       <c r="C351" s="5">
-        <v>0.25671313499999826</v>
+        <v>0.25657374100001107</v>
       </c>
       <c r="D351" s="5">
-        <v>3.6719659026557272</v>
+        <v>3.6699187207603234</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>85.545085585999999</v>
+        <v>85.545397019999996</v>
       </c>
       <c r="C352" s="5">
-        <v>-8.3171980000003032E-3</v>
+        <v>-8.3286620000109224E-3</v>
       </c>
       <c r="D352" s="5">
-        <v>-0.11659738189901958</v>
+        <v>-0.11675756728881659</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>85.587484583999995</v>
+        <v>85.587886841</v>
       </c>
       <c r="C353" s="5">
-        <v>4.2398997999995913E-2</v>
+        <v>4.2489821000003758E-2</v>
       </c>
       <c r="D353" s="5">
-        <v>0.59638401676145314</v>
+        <v>0.59766284264639591</v>
       </c>
       <c r="E353" s="5">
-        <v>1.731669399923863</v>
+        <v>1.7322112849558424</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>85.525149169000002</v>
+        <v>85.522877965999996</v>
       </c>
       <c r="C354" s="5">
-        <v>-6.2335414999992622E-2</v>
+        <v>-6.5008875000003741E-2</v>
       </c>
       <c r="D354" s="5">
-        <v>-0.87049621971204694</v>
+        <v>-0.90767025744734608</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>85.889985578999998</v>
+        <v>85.889866718999997</v>
       </c>
       <c r="C355" s="5">
-        <v>0.36483640999999523</v>
+        <v>0.36698875300000111</v>
       </c>
       <c r="D355" s="5">
-        <v>5.2408322536154461</v>
+        <v>5.2726270967281552</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>86.062820690999999</v>
+        <v>86.062239278000007</v>
       </c>
       <c r="C356" s="5">
-        <v>0.17283511200000135</v>
+        <v>0.17237255900001003</v>
       </c>
       <c r="D356" s="5">
-        <v>2.4416471457068711</v>
+        <v>2.4350437569088834</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>86.050184025999997</v>
+        <v>86.050015130000006</v>
       </c>
       <c r="C357" s="5">
-        <v>-1.2636665000002267E-2</v>
+        <v>-1.2224148000001378E-2</v>
       </c>
       <c r="D357" s="5">
-        <v>-0.17605462959260354</v>
+        <v>-0.17031306148199699</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>86.525838233000002</v>
+        <v>86.525843996999996</v>
       </c>
       <c r="C358" s="5">
-        <v>0.47565420700000516</v>
+        <v>0.47582886699998994</v>
       </c>
       <c r="D358" s="5">
-        <v>6.8385886006453234</v>
+        <v>6.841190424823429</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>86.431556064000006</v>
+        <v>86.431725122000003</v>
       </c>
       <c r="C359" s="5">
-        <v>-9.4282168999995974E-2</v>
+        <v>-9.4118874999992386E-2</v>
       </c>
       <c r="D359" s="5">
-        <v>-1.2997622305037204</v>
+        <v>-1.2975244446279954</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>86.547043144</v>
+        <v>86.547600505999995</v>
       </c>
       <c r="C360" s="5">
-        <v>0.11548707999999408</v>
+        <v>0.11587538399999175</v>
       </c>
       <c r="D360" s="5">
-        <v>1.6152375244856465</v>
+        <v>1.6207053778042102</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>86.799219315000002</v>
+        <v>86.800249222999994</v>
       </c>
       <c r="C361" s="5">
-        <v>0.25217617100000211</v>
+        <v>0.25264871699999958</v>
       </c>
       <c r="D361" s="5">
-        <v>3.5530774580186275</v>
+        <v>3.5598194397028937</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>86.874051399999999</v>
+        <v>86.875252700000004</v>
       </c>
       <c r="C362" s="5">
-        <v>7.4832084999997051E-2</v>
+        <v>7.5003477000009866E-2</v>
       </c>
       <c r="D362" s="5">
-        <v>1.039473936733204</v>
+        <v>1.0418536058546701</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>86.889407360000007</v>
+        <v>86.890060751999997</v>
       </c>
       <c r="C363" s="5">
-        <v>1.535596000000794E-2</v>
+        <v>1.4808051999992244E-2</v>
       </c>
       <c r="D363" s="5">
-        <v>0.21231975360587185</v>
+        <v>0.20473414598525252</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>87.480362025999995</v>
+        <v>87.480841441999999</v>
       </c>
       <c r="C364" s="5">
-        <v>0.59095466599998758</v>
+        <v>0.59078069000000255</v>
       </c>
       <c r="D364" s="5">
-        <v>8.4737961005137521</v>
+        <v>8.4711413079694218</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>87.758082291999997</v>
+        <v>87.758871666999994</v>
       </c>
       <c r="C365" s="5">
-        <v>0.27772026600000288</v>
+        <v>0.27803022499999486</v>
       </c>
       <c r="D365" s="5">
-        <v>3.8768168453303664</v>
+        <v>3.8811979665044127</v>
       </c>
       <c r="E365" s="5">
-        <v>2.5361157867300754</v>
+        <v>2.5365561718250218</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>87.778418845999994</v>
+        <v>87.774221967000003</v>
       </c>
       <c r="C366" s="5">
-        <v>2.0336553999996454E-2</v>
+        <v>1.5350300000008588E-2</v>
       </c>
       <c r="D366" s="5">
-        <v>0.27843580743154295</v>
+        <v>0.21009945685614984</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>87.917053138</v>
+        <v>87.916592148999996</v>
       </c>
       <c r="C367" s="5">
-        <v>0.1386342920000061</v>
+        <v>0.14237018199999341</v>
       </c>
       <c r="D367" s="5">
-        <v>1.911789779787787</v>
+        <v>1.9638635413854022</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>85.536636985000001</v>
+        <v>85.535306262000006</v>
       </c>
       <c r="C368" s="5">
-        <v>-2.3804161529999988</v>
+        <v>-2.38128588699999</v>
       </c>
       <c r="D368" s="5">
-        <v>-28.063619447532407</v>
+        <v>-28.072522317550973</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>62.954891437999997</v>
+        <v>62.954322742000002</v>
       </c>
       <c r="C369" s="5">
-        <v>-22.581745547000004</v>
+        <v>-22.580983520000004</v>
       </c>
       <c r="D369" s="5">
-        <v>-97.473451163583434</v>
+        <v>-97.473253356265715</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>66.718954741000005</v>
+        <v>66.718720271999999</v>
       </c>
       <c r="C370" s="5">
-        <v>3.7640633030000075</v>
+        <v>3.7643975299999966</v>
       </c>
       <c r="D370" s="5">
-        <v>100.74144821256881</v>
+        <v>100.75474370573114</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>71.527824996999996</v>
+        <v>71.528000133000006</v>
       </c>
       <c r="C371" s="5">
-        <v>4.8088702559999916</v>
+        <v>4.8092798610000074</v>
       </c>
       <c r="D371" s="5">
-        <v>130.52043292486681</v>
+        <v>130.53692803631554</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>72.694635184999996</v>
+        <v>72.696206946999993</v>
       </c>
       <c r="C372" s="5">
-        <v>1.1668101879999995</v>
+        <v>1.168206813999987</v>
       </c>
       <c r="D372" s="5">
-        <v>21.430589987165092</v>
+        <v>21.458531025688778</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>73.841557942999998</v>
+        <v>73.843806946000001</v>
       </c>
       <c r="C373" s="5">
-        <v>1.1469227580000023</v>
+        <v>1.1475999990000076</v>
       </c>
       <c r="D373" s="5">
-        <v>20.665155215076993</v>
+        <v>20.677949513846183</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>74.622214599000003</v>
+        <v>74.624215566999993</v>
       </c>
       <c r="C374" s="5">
-        <v>0.780656656000005</v>
+        <v>0.78040862099999231</v>
       </c>
       <c r="D374" s="5">
-        <v>13.450755213880861</v>
+        <v>13.445796528895348</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>76.382695777999999</v>
+        <v>76.383299565000002</v>
       </c>
       <c r="C375" s="5">
-        <v>1.7604811789999957</v>
+        <v>1.7590839980000084</v>
       </c>
       <c r="D375" s="5">
-        <v>32.28852637607762</v>
+        <v>32.258511579512138</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>76.617847212000001</v>
+        <v>76.618708286</v>
       </c>
       <c r="C376" s="5">
-        <v>0.23515143400000227</v>
+        <v>0.23540872099999888</v>
       </c>
       <c r="D376" s="5">
-        <v>3.757514310257748</v>
+        <v>3.7616652287502328</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>76.757375550000006</v>
+        <v>76.757797676999999</v>
       </c>
       <c r="C377" s="5">
-        <v>0.13952833800000519</v>
+        <v>0.13908939099999884</v>
       </c>
       <c r="D377" s="5">
-        <v>2.2073349215953497</v>
+        <v>2.2002963359267103</v>
       </c>
       <c r="E377" s="5">
-        <v>-12.535263367990456</v>
+        <v>-12.535569089520015</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>77.829855397000003</v>
+        <v>77.824273352999995</v>
       </c>
       <c r="C378" s="5">
-        <v>1.0724798469999968</v>
+        <v>1.066475675999996</v>
       </c>
       <c r="D378" s="5">
-        <v>18.117236364734126</v>
+        <v>18.007830416365668</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>76.711332756999994</v>
+        <v>76.710146014000003</v>
       </c>
       <c r="C379" s="5">
-        <v>-1.118522640000009</v>
+        <v>-1.1141273389999924</v>
       </c>
       <c r="D379" s="5">
-        <v>-15.945754430440074</v>
+        <v>-15.888995306989228</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>77.965998631999994</v>
+        <v>77.963426995000006</v>
       </c>
       <c r="C380" s="5">
-        <v>1.2546658750000006</v>
+        <v>1.2532809810000032</v>
       </c>
       <c r="D380" s="5">
-        <v>21.492260925104123</v>
+        <v>21.466729437566045</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>79.076360535000006</v>
+        <v>79.075053053999994</v>
       </c>
       <c r="C381" s="5">
-        <v>1.1103619030000118</v>
+        <v>1.1116260589999882</v>
       </c>
       <c r="D381" s="5">
-        <v>18.494208021284031</v>
+        <v>18.517601200900447</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>79.596938889</v>
+        <v>79.596172628000005</v>
       </c>
       <c r="C382" s="5">
-        <v>0.52057835399999419</v>
+        <v>0.52111957400001074</v>
       </c>
       <c r="D382" s="5">
-        <v>8.1922915473095603</v>
+        <v>8.2012602846052829</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>79.991240227999995</v>
+        <v>79.989903420000005</v>
       </c>
       <c r="C383" s="5">
-        <v>0.39430133899999475</v>
+        <v>0.3937307919999995</v>
       </c>
       <c r="D383" s="5">
-        <v>6.1091342664413073</v>
+        <v>6.1001129221665007</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>82.744989435999997</v>
+        <v>82.744351558999995</v>
       </c>
       <c r="C384" s="5">
-        <v>2.7537492080000021</v>
+        <v>2.7544481389999902</v>
       </c>
       <c r="D384" s="5">
-        <v>50.103664079344121</v>
+        <v>50.119881716359927</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>83.111439842999999</v>
+        <v>83.129366426000004</v>
       </c>
       <c r="C385" s="5">
-        <v>0.36645040700000209</v>
+        <v>0.38501486700000953</v>
       </c>
       <c r="D385" s="5">
-        <v>5.445783030467588</v>
+        <v>5.7288147456369787</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>83.605840142999995</v>
+        <v>83.605016074000005</v>
       </c>
       <c r="C386" s="5">
-        <v>0.49440029999999524</v>
+        <v>0.47564964800000098</v>
       </c>
       <c r="D386" s="5">
-        <v>7.3766153619092556</v>
+        <v>7.0864126876266198</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>84.398690361999996</v>
+        <v>84.397798308999995</v>
       </c>
       <c r="C387" s="5">
-        <v>0.79285021900000174</v>
+        <v>0.79278223499999001</v>
       </c>
       <c r="D387" s="5">
-        <v>11.99254308326163</v>
+        <v>11.991584981964065</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>84.797284927999996</v>
+        <v>84.798737661000004</v>
       </c>
       <c r="C388" s="5">
-        <v>0.39859456599999987</v>
+        <v>0.40093935200000885</v>
       </c>
       <c r="D388" s="5">
-        <v>5.8168608232932684</v>
+        <v>5.8520417888970222</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>85.283204170000005</v>
+        <v>85.282832908000003</v>
       </c>
       <c r="C389" s="5">
-        <v>0.48591924200000847</v>
+        <v>0.48409524699999906</v>
       </c>
       <c r="D389" s="5">
-        <v>7.0973540363858945</v>
+        <v>7.0697457807268993</v>
       </c>
       <c r="E389" s="5">
-        <v>11.107504078805096</v>
+        <v>11.106409366868109</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>85.139086078999995</v>
+        <v>85.130962461999999</v>
       </c>
       <c r="C390" s="5">
-        <v>-0.14411809100000994</v>
+        <v>-0.15187044600000377</v>
       </c>
       <c r="D390" s="5">
-        <v>-2.0091101752860108</v>
+        <v>-2.116136632149801</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>86.012879769999998</v>
+        <v>86.008735236999996</v>
       </c>
       <c r="C391" s="5">
-        <v>0.87379369100000304</v>
+        <v>0.87777277499999684</v>
       </c>
       <c r="D391" s="5">
-        <v>13.035290079806972</v>
+        <v>13.099377817249147</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>86.138472535000005</v>
+        <v>86.132309325999998</v>
       </c>
       <c r="C392" s="5">
-        <v>0.12559276500000749</v>
+        <v>0.12357408900000166</v>
       </c>
       <c r="D392" s="5">
-        <v>1.7663351725380361</v>
+        <v>1.7378042349595724</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>86.763085399999994</v>
+        <v>86.758975106999998</v>
       </c>
       <c r="C393" s="5">
-        <v>0.62461286499998891</v>
+        <v>0.62666578099999981</v>
       </c>
       <c r="D393" s="5">
-        <v>9.057077742345232</v>
+        <v>9.0887233237026521</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>86.946795734000005</v>
+        <v>86.948311773</v>
       </c>
       <c r="C394" s="5">
-        <v>0.18371033400001124</v>
+        <v>0.18933666600000265</v>
       </c>
       <c r="D394" s="5">
-        <v>2.5706543657366243</v>
+        <v>2.6504580252318055</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>86.830413249000003</v>
+        <v>86.826425334999996</v>
       </c>
       <c r="C395" s="5">
-        <v>-0.11638248500000259</v>
+        <v>-0.1218864380000042</v>
       </c>
       <c r="D395" s="5">
-        <v>-1.5944852591935232</v>
+        <v>-1.6692823080150521</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>89.541895909999994</v>
+        <v>89.540343097999994</v>
       </c>
       <c r="C396" s="5">
-        <v>2.7114826609999909</v>
+        <v>2.7139177629999978</v>
       </c>
       <c r="D396" s="5">
-        <v>44.628210422739478</v>
+        <v>44.677832399879811</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>90.004166561999995</v>
+        <v>90.044138016999995</v>
       </c>
       <c r="C397" s="5">
-        <v>0.46227065200000084</v>
+        <v>0.50379491900000062</v>
       </c>
       <c r="D397" s="5">
-        <v>6.3741122053633026</v>
+        <v>6.9646537592576108</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>90.413388298000001</v>
+        <v>90.405615135000005</v>
       </c>
       <c r="C398" s="5">
-        <v>0.40922173600000633</v>
+        <v>0.36147711800001048</v>
       </c>
       <c r="D398" s="5">
-        <v>5.5945645803892941</v>
+        <v>4.9251326270863371</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>90.613662563000005</v>
+        <v>90.614638212000003</v>
       </c>
       <c r="C399" s="5">
-        <v>0.20027426500000445</v>
+        <v>0.20902307699999767</v>
       </c>
       <c r="D399" s="5">
-        <v>2.6907384505332033</v>
+        <v>2.8100246644749305</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>91.670123607999997</v>
+        <v>91.674340928000007</v>
       </c>
       <c r="C400" s="5">
-        <v>1.0564610449999918</v>
+        <v>1.0597027160000039</v>
       </c>
       <c r="D400" s="5">
-        <v>14.923696486993077</v>
+        <v>14.972301920815379</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>91.176938156000006</v>
+        <v>91.175741634000005</v>
       </c>
       <c r="C401" s="5">
-        <v>-0.49318545199999164</v>
+        <v>-0.49859929400000169</v>
       </c>
       <c r="D401" s="5">
-        <v>-6.2683540106411968</v>
+        <v>-6.3348358343114697</v>
       </c>
       <c r="E401" s="5">
-        <v>6.9107792599486295</v>
+        <v>6.909841670429806</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>91.382807983999996</v>
+        <v>91.372914574999996</v>
       </c>
       <c r="C402" s="5">
-        <v>0.20586982799999021</v>
+        <v>0.19717294099999094</v>
       </c>
       <c r="D402" s="5">
-        <v>2.7434012251762452</v>
+        <v>2.6261606242878655</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>91.475326015999997</v>
+        <v>91.464163236999994</v>
       </c>
       <c r="C403" s="5">
-        <v>9.2518032000000971E-2</v>
+        <v>9.1248661999998149E-2</v>
       </c>
       <c r="D403" s="5">
-        <v>1.2216951576672574</v>
+        <v>1.2049722135895502</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>91.946702092999999</v>
+        <v>91.930993603000005</v>
       </c>
       <c r="C404" s="5">
-        <v>0.47137607700000217</v>
+        <v>0.4668303660000106</v>
       </c>
       <c r="D404" s="5">
-        <v>6.3619496111774865</v>
+        <v>6.2996566630751261</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>91.935473447999996</v>
+        <v>91.922670135000004</v>
       </c>
       <c r="C405" s="5">
-        <v>-1.1228645000002757E-2</v>
+        <v>-8.3234680000003891E-3</v>
       </c>
       <c r="D405" s="5">
-        <v>-0.14644709475020168</v>
+        <v>-0.10859438023337331</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>92.264330274000002</v>
+        <v>92.264498865999997</v>
       </c>
       <c r="C406" s="5">
-        <v>0.32885682600000621</v>
+        <v>0.34182873099999256</v>
       </c>
       <c r="D406" s="5">
-        <v>4.3779109463431221</v>
+        <v>4.554794699462672</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>92.848228539999994</v>
+        <v>92.842000756000004</v>
       </c>
       <c r="C407" s="5">
-        <v>0.58389826599999139</v>
+        <v>0.57750189000000773</v>
       </c>
       <c r="D407" s="5">
-        <v>7.8642337790814754</v>
+        <v>7.7750827952965729</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>93.463452618000005</v>
+        <v>93.465185673999997</v>
       </c>
       <c r="C408" s="5">
-        <v>0.61522407800001133</v>
+        <v>0.62318491799999265</v>
       </c>
       <c r="D408" s="5">
-        <v>8.247624797218279</v>
+        <v>8.3588993272709633</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>94.314765909000002</v>
+        <v>94.387925465999999</v>
       </c>
       <c r="C409" s="5">
-        <v>0.85131329099999675</v>
+        <v>0.92273979200000156</v>
       </c>
       <c r="D409" s="5">
-        <v>11.494758619326984</v>
+        <v>12.511992116510706</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>94.340641878</v>
+        <v>94.329864865000005</v>
       </c>
       <c r="C410" s="5">
-        <v>2.5875968999997667E-2</v>
+        <v>-5.8060600999993994E-2</v>
       </c>
       <c r="D410" s="5">
-        <v>0.32972632168268845</v>
+        <v>-0.7356606970855939</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>94.620265028000006</v>
+        <v>94.629328844</v>
       </c>
       <c r="C411" s="5">
-        <v>0.27962315000000615</v>
+        <v>0.29946397899999511</v>
       </c>
       <c r="D411" s="5">
-        <v>3.6153266472862322</v>
+        <v>3.8768021088886551</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>94.932004863000003</v>
+        <v>94.938683225000005</v>
       </c>
       <c r="C412" s="5">
-        <v>0.31173983499999736</v>
+        <v>0.30935438100000567</v>
       </c>
       <c r="D412" s="5">
-        <v>4.0260029830105903</v>
+        <v>3.9942501776119466</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>95.203395379</v>
+        <v>95.204674202999996</v>
       </c>
       <c r="C413" s="5">
-        <v>0.27139051599999675</v>
+        <v>0.26599097799999072</v>
       </c>
       <c r="D413" s="5">
-        <v>3.4850030596834447</v>
+        <v>3.4143502827715277</v>
       </c>
       <c r="E413" s="5">
-        <v>4.416091727176541</v>
+        <v>4.4188645979684305</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>96.112818180000005</v>
+        <v>96.099807877999993</v>
       </c>
       <c r="C414" s="5">
-        <v>0.90942280100000517</v>
+        <v>0.89513367499999674</v>
       </c>
       <c r="D414" s="5">
-        <v>12.084740103980796</v>
+        <v>11.88477141777058</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>96.626425037000004</v>
+        <v>96.595333612999994</v>
       </c>
       <c r="C415" s="5">
-        <v>0.5136068569999992</v>
+        <v>0.49552573500000108</v>
       </c>
       <c r="D415" s="5">
-        <v>6.6044179249993284</v>
+        <v>6.3661715477571379</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>97.009056098000002</v>
+        <v>96.970777561999995</v>
       </c>
       <c r="C416" s="5">
-        <v>0.38263106099999789</v>
+        <v>0.375443949000001</v>
       </c>
       <c r="D416" s="5">
-        <v>4.8567527033727798</v>
+        <v>4.7651345748137564</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>97.086176205000001</v>
+        <v>97.052398882000006</v>
       </c>
       <c r="C417" s="5">
-        <v>7.7120106999998939E-2</v>
+        <v>8.1621320000010655E-2</v>
       </c>
       <c r="D417" s="5">
-        <v>0.95815632625648739</v>
+        <v>1.0147416686995037</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>97.460768646999995</v>
+        <v>97.452923542999997</v>
       </c>
       <c r="C418" s="5">
-        <v>0.37459244199999375</v>
+        <v>0.40052466099999151</v>
       </c>
       <c r="D418" s="5">
-        <v>4.7295479206221902</v>
+        <v>5.0662359240034371</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>98.265581128999997</v>
+        <v>98.262979662999996</v>
       </c>
       <c r="C419" s="5">
-        <v>0.80481248200000266</v>
+        <v>0.81005611999999871</v>
       </c>
       <c r="D419" s="5">
-        <v>10.372056744678559</v>
+        <v>10.443632897977185</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>98.659123625999996</v>
+        <v>98.686539393000004</v>
       </c>
       <c r="C420" s="5">
-        <v>0.39354249699999855</v>
+        <v>0.42355973000000802</v>
       </c>
       <c r="D420" s="5">
-        <v>4.9131479181884208</v>
+        <v>5.296973501996538</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>98.837564361999995</v>
+        <v>98.933779986999994</v>
       </c>
       <c r="C421" s="5">
-        <v>0.17844073599999888</v>
+        <v>0.24724059399999021</v>
       </c>
       <c r="D421" s="5">
-        <v>2.1921120277825556</v>
+        <v>3.0481480687448714</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>99.501209020000005</v>
+        <v>99.514831693999994</v>
       </c>
       <c r="C422" s="5">
-        <v>0.66364465800000971</v>
+        <v>0.58105170700000031</v>
       </c>
       <c r="D422" s="5">
-        <v>8.3617171158734571</v>
+        <v>7.2799402450972606</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>99.301917641000003</v>
+        <v>99.332145964000006</v>
       </c>
       <c r="C423" s="5">
-        <v>-0.19929137900000171</v>
+        <v>-0.18268572999998867</v>
       </c>
       <c r="D423" s="5">
-        <v>-2.3771841639182223</v>
+        <v>-2.1808099666960734</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>99.498280414999996</v>
+        <v>99.505974029000001</v>
       </c>
       <c r="C424" s="5">
-        <v>0.19636277399999358</v>
+        <v>0.17382806499999504</v>
       </c>
       <c r="D424" s="5">
-        <v>2.3988966418390545</v>
+        <v>2.1202915806904254</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>99.576912277999995</v>
+        <v>99.576758337000001</v>
       </c>
       <c r="C425" s="5">
-        <v>7.8631862999998248E-2</v>
+        <v>7.0784308000000351E-2</v>
       </c>
       <c r="D425" s="5">
-        <v>0.95247326152898548</v>
+        <v>0.8569765695980669</v>
       </c>
       <c r="E425" s="5">
-        <v>4.5938665124171774</v>
+        <v>4.5922998745604016</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>99.503164232000003</v>
+        <v>99.479832931999994</v>
       </c>
       <c r="C426" s="5">
-        <v>-7.3748045999991518E-2</v>
+        <v>-9.6925405000007459E-2</v>
       </c>
       <c r="D426" s="5">
-        <v>-0.88512545093974992</v>
+        <v>-1.1618155597764357</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>99.408160092000003</v>
+        <v>99.340897721000005</v>
       </c>
       <c r="C427" s="5">
-        <v>-9.5004140000000348E-2</v>
+        <v>-0.13893521099998907</v>
       </c>
       <c r="D427" s="5">
-        <v>-1.1397445879327228</v>
+        <v>-1.6631264096676923</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>99.405714196000005</v>
+        <v>99.332150108999997</v>
       </c>
       <c r="C428" s="5">
-        <v>-2.4458959999975605E-3</v>
+        <v>-8.7476120000076207E-3</v>
       </c>
       <c r="D428" s="5">
-        <v>-2.9521500450779836E-2</v>
+        <v>-0.10561664186116149</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>99.677227270000003</v>
+        <v>99.623042734999999</v>
       </c>
       <c r="C429" s="5">
-        <v>0.2715130739999978</v>
+        <v>0.29089262600000154</v>
       </c>
       <c r="D429" s="5">
-        <v>3.3273247325319444</v>
+        <v>3.5713388753952469</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>99.733187592999997</v>
+        <v>99.711403731000004</v>
       </c>
       <c r="C430" s="5">
-        <v>5.596032299999365E-2</v>
+        <v>8.8360996000005798E-2</v>
       </c>
       <c r="D430" s="5">
-        <v>0.67578252383666548</v>
+        <v>1.0695515853284432</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>98.861003131000004</v>
+        <v>98.867804685999999</v>
       </c>
       <c r="C431" s="5">
-        <v>-0.87218446199999278</v>
+        <v>-0.84359904500000482</v>
       </c>
       <c r="D431" s="5">
-        <v>-10.003886130378369</v>
+        <v>-9.6931428607660575</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>99.500622253000003</v>
+        <v>99.558860957999997</v>
       </c>
       <c r="C432" s="5">
-        <v>0.63961912199999915</v>
+        <v>0.69105627199999731</v>
       </c>
       <c r="D432" s="5">
-        <v>8.0461773242532111</v>
+        <v>8.7177209089935879</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>99.625784197000002</v>
+        <v>99.746574452000004</v>
       </c>
       <c r="C433" s="5">
-        <v>0.12516194399999847</v>
+        <v>0.18771349400000759</v>
       </c>
       <c r="D433" s="5">
-        <v>1.5199685352885517</v>
+        <v>2.2861535169656166</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>99.805243528000005</v>
+        <v>99.859017894999994</v>
       </c>
       <c r="C434" s="5">
-        <v>0.17945933100000389</v>
+        <v>0.11244344299998943</v>
       </c>
       <c r="D434" s="5">
-        <v>2.1831458488611011</v>
+        <v>1.3611683100598126</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>101.10872882</v>
+        <v>101.28994649000001</v>
       </c>
       <c r="C435" s="5">
-        <v>1.3034852919999906</v>
+        <v>1.4309285950000117</v>
       </c>
       <c r="D435" s="5">
-        <v>16.848596259311456</v>
+        <v>18.617458483954753</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>100.92433167999999</v>
+        <v>101.1056689</v>
       </c>
       <c r="C436" s="5">
-        <v>-0.18439714000000151</v>
+        <v>-0.18427759000000776</v>
       </c>
       <c r="D436" s="5">
-        <v>-2.1666819957437577</v>
+        <v>-2.1614560861215715</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>101.6989408</v>
+        <v>101.8647442</v>
       </c>
       <c r="C437" s="5">
-        <v>0.77460912000000803</v>
+        <v>0.75907530000000634</v>
       </c>
       <c r="D437" s="5">
-        <v>9.6090896019409566</v>
+        <v>9.3907767485433844</v>
       </c>
       <c r="E437" s="5">
-        <v>2.1310447105205466</v>
+        <v>2.2977107321135337</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>101.53494932</v>
+        <v>102.21268191999999</v>
       </c>
       <c r="C438" s="5">
-        <v>-0.16399148000000707</v>
+        <v>0.34793771999999024</v>
       </c>
       <c r="D438" s="5">
-        <v>-1.9179533401657456</v>
+        <v>4.1767051094620866</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>101.23295179</v>
+        <v>102.63558401</v>
       </c>
       <c r="C439" s="5">
-        <v>-0.30199752999999419</v>
+        <v>0.422902090000008</v>
       </c>
       <c r="D439" s="5">
-        <v>-3.5113727347172441</v>
+        <v>5.079522231825595</v>
       </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>100.39329429</v>
+        <v>102.94229962</v>
       </c>
       <c r="C440" s="5">
-        <v>-0.83965750000000128</v>
+        <v>0.3067156099999977</v>
       </c>
       <c r="D440" s="5">
-        <v>-9.5114436166525369</v>
+        <v>3.6456057533557518</v>
       </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>101.53879209999999</v>
+        <v>104.01868904</v>
       </c>
       <c r="C441" s="5">
-        <v>1.1454978099999948</v>
+        <v>1.0763894199999982</v>
       </c>
       <c r="D441" s="5">
-        <v>14.584915552163924</v>
+        <v>13.294838266487584</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>101.85017695000001</v>
+        <v>104.20751577</v>
       </c>
       <c r="C442" s="5">
-        <v>0.31138485000001026</v>
+        <v>0.18882673000000239</v>
       </c>
       <c r="D442" s="5">
-        <v>3.7426986963639441</v>
+        <v>2.2002600904438507</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>102.0593241</v>
+        <v>104.42714476</v>
       </c>
       <c r="C443" s="5">
-        <v>0.20914714999999262</v>
+        <v>0.21962899000000391</v>
       </c>
       <c r="D443" s="5">
-        <v>2.4921963073548881</v>
+        <v>2.5586584883928287</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
-        <v>102.21354220000001</v>
+        <v>104.47574118999999</v>
       </c>
       <c r="C444" s="5">
-        <v>0.15421810000000846</v>
+        <v>4.8596429999989255E-2</v>
       </c>
       <c r="D444" s="5">
-        <v>1.8284219960130077</v>
+        <v>0.55986598574233604</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
+      </c>
+      <c r="B445" s="5">
+        <v>103.89695086</v>
+      </c>
+      <c r="C445" s="5">
+        <v>-0.57879032999998969</v>
+      </c>
+      <c r="D445" s="5">
+        <v>-6.4490729056516756</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>