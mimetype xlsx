--- v10 (2026-09-26)
+++ v11 (2026-11-05)
@@ -1,98 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{011FB4D9-9417-4017-AB0E-C1F9C36C87FF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{396BA09C-1C70-4A05-93EB-1B6D28C44604}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{8E159B3C-B313-4DF6-BD73-7EBBA10DC871}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{FAFD3454-233B-431B-8989-B84CD745ABBE}"/>
   </bookViews>
   <sheets>
     <sheet name="dalsrvoa" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Dallas—Plano—Irving Other Services Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2026:Q1 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry August 2026</t>
+    <t>Last data entry September 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -930,51 +917,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8C87A06B-4F45-44C3-85D6-767EED158A46}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FB37D134-3EC7-4BD4-B121-7C5632D69318}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -7232,81 +7219,90 @@
         <v>0.21962899000000391</v>
       </c>
       <c r="D443" s="5">
         <v>2.5586584883928287</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
         <v>104.47574118999999</v>
       </c>
       <c r="C444" s="5">
         <v>4.8596429999989255E-2</v>
       </c>
       <c r="D444" s="5">
         <v>0.55986598574233604</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
       <c r="B445" s="5">
-        <v>103.89695086</v>
+        <v>103.62587473000001</v>
       </c>
       <c r="C445" s="5">
-        <v>-0.57879032999998969</v>
+        <v>-0.849866459999987</v>
       </c>
       <c r="D445" s="5">
-        <v>-6.4490729056516756</v>
+        <v>-9.3363948926374007</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
+      <c r="B446" s="5">
+        <v>103.98256407</v>
+      </c>
+      <c r="C446" s="5">
+        <v>0.35668933999998842</v>
+      </c>
+      <c r="D446" s="5">
+        <v>4.2096059064181457</v>
+      </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>