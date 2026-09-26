--- v9 (2026-09-05)
+++ v10 (2026-09-26)
@@ -1,98 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{35491665-6E30-4CD0-B752-E7E6E3E94F2C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{E672EBA2-E16E-4669-BBD7-9B6052804EBD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{FA02BEDF-B93B-40A9-9683-85B13A7F124B}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{AF96D49C-8534-4160-8D96-B8481913645A}"/>
   </bookViews>
   <sheets>
     <sheet name="dalttula" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Dallas—Plano—Irving Trade, Transportation and Utilities Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2026:Q1 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry July 2026</t>
+    <t>Last data entry August 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -930,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{12C46F0A-5DB7-42FB-8163-B4202B3F24C2}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3662CA87-F6DD-4008-8994-0CC2DCF2D0CA}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -987,6293 +987,6302 @@
       </c>
     </row>
     <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>322.94978452999999</v>
+        <v>322.94926373999999</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>323.66876721</v>
+        <v>323.66830021999999</v>
       </c>
       <c r="C7" s="5">
-        <v>0.71898268000001053</v>
+        <v>0.71903647999999976</v>
       </c>
       <c r="D7" s="5">
-        <v>2.7045146761816241</v>
+        <v>2.704723949251564</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>323.99355108999998</v>
+        <v>323.99304982000001</v>
       </c>
       <c r="C8" s="5">
-        <v>0.32478387999998404</v>
+        <v>0.32474960000001829</v>
       </c>
       <c r="D8" s="5">
-        <v>1.2108021077236852</v>
+        <v>1.2106753614234078</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>323.36880008000003</v>
+        <v>323.37020251000001</v>
       </c>
       <c r="C9" s="5">
-        <v>-0.62475100999995448</v>
+        <v>-0.62284730999999738</v>
       </c>
       <c r="D9" s="5">
-        <v>-2.2895551436502681</v>
+        <v>-2.2826556567831835</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>323.52940725000002</v>
+        <v>323.52978380000002</v>
       </c>
       <c r="C10" s="5">
-        <v>0.16060716999999158</v>
+        <v>0.15958129000000554</v>
       </c>
       <c r="D10" s="5">
-        <v>0.5976332565829523</v>
+        <v>0.59380291838804222</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>324.86811732000001</v>
+        <v>324.86851944</v>
       </c>
       <c r="C11" s="5">
-        <v>1.3387100699999905</v>
+        <v>1.3387356399999817</v>
       </c>
       <c r="D11" s="5">
-        <v>5.0799735195373952</v>
+        <v>5.0800667204789374</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>324.20434820999998</v>
+        <v>324.20442764000001</v>
       </c>
       <c r="C12" s="5">
-        <v>-0.66376911000003247</v>
+        <v>-0.66409179999999424</v>
       </c>
       <c r="D12" s="5">
-        <v>-2.4244688409589599</v>
+        <v>-2.4256313029285881</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>324.67656183000003</v>
+        <v>324.67654800999998</v>
       </c>
       <c r="C13" s="5">
-        <v>0.47221362000004774</v>
+        <v>0.47212036999997053</v>
       </c>
       <c r="D13" s="5">
-        <v>1.7619069494326567</v>
+        <v>1.7615557918317926</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>324.26785740999998</v>
+        <v>324.26780964</v>
       </c>
       <c r="C14" s="5">
-        <v>-0.40870442000004914</v>
+        <v>-0.40873836999998048</v>
       </c>
       <c r="D14" s="5">
-        <v>-1.5001512483778789</v>
+        <v>-1.5002750638558049</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>323.6685837</v>
+        <v>323.66844235000002</v>
       </c>
       <c r="C15" s="5">
-        <v>-0.5992737099999772</v>
+        <v>-0.59936728999997513</v>
       </c>
       <c r="D15" s="5">
-        <v>-2.1952954339898079</v>
+        <v>-2.1956350845817596</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>323.92743160999999</v>
+        <v>323.92720035999997</v>
       </c>
       <c r="C16" s="5">
-        <v>0.25884790999998586</v>
+        <v>0.25875800999995135</v>
       </c>
       <c r="D16" s="5">
-        <v>0.96391004376426004</v>
+        <v>0.96357421919588404</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>324.2707805</v>
+        <v>324.2704703</v>
       </c>
       <c r="C17" s="5">
-        <v>0.34334889000001567</v>
+        <v>0.34326994000002742</v>
       </c>
       <c r="D17" s="5">
-        <v>1.2793888507853568</v>
+        <v>1.2790938685104392</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>324.95428848</v>
+        <v>324.95377837000001</v>
       </c>
       <c r="C18" s="5">
-        <v>0.68350798000000168</v>
+        <v>0.68330807000000959</v>
       </c>
       <c r="D18" s="5">
-        <v>2.5589276011639406</v>
+        <v>2.5581729554122301</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>323.54536525999998</v>
+        <v>323.54488372999998</v>
       </c>
       <c r="C19" s="5">
-        <v>-1.4089232200000197</v>
+        <v>-1.4088946400000282</v>
       </c>
       <c r="D19" s="5">
-        <v>-5.0806135450535139</v>
+        <v>-5.0805207160329102</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>323.32445218999999</v>
+        <v>323.32390178000003</v>
       </c>
       <c r="C20" s="5">
-        <v>-0.2209130699999946</v>
+        <v>-0.22098194999995258</v>
       </c>
       <c r="D20" s="5">
-        <v>-0.81627632789861293</v>
+        <v>-0.81653109564943094</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>322.69423303000002</v>
+        <v>322.69566169000001</v>
       </c>
       <c r="C21" s="5">
-        <v>-0.63021915999996736</v>
+        <v>-0.62824009000001979</v>
       </c>
       <c r="D21" s="5">
-        <v>-2.3141086393794419</v>
+        <v>-2.3069230411991493</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>323.30600736000002</v>
+        <v>323.30642678999999</v>
       </c>
       <c r="C22" s="5">
-        <v>0.61177433000000292</v>
+        <v>0.61076509999998052</v>
       </c>
       <c r="D22" s="5">
-        <v>2.2988715807447546</v>
+        <v>2.2950293536037059</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>323.34547130999999</v>
+        <v>323.34585113000003</v>
       </c>
       <c r="C23" s="5">
-        <v>3.9463949999969827E-2</v>
+        <v>3.9424340000039138E-2</v>
       </c>
       <c r="D23" s="5">
-        <v>0.14657490069067691</v>
+        <v>0.14642749456701409</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>323.94678739</v>
+        <v>323.94682368999997</v>
       </c>
       <c r="C24" s="5">
-        <v>0.60131608000000369</v>
+        <v>0.60097255999994559</v>
       </c>
       <c r="D24" s="5">
-        <v>2.2545721293343091</v>
+        <v>2.253268268153108</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>324.02999992000002</v>
+        <v>324.03000686000001</v>
       </c>
       <c r="C25" s="5">
-        <v>8.3212530000025708E-2</v>
+        <v>8.3183170000040718E-2</v>
       </c>
       <c r="D25" s="5">
-        <v>0.30868103958014981</v>
+        <v>0.30857193870432731</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>323.70644147000002</v>
+        <v>323.70639719000002</v>
       </c>
       <c r="C26" s="5">
-        <v>-0.32355845000000727</v>
+        <v>-0.32360966999999619</v>
       </c>
       <c r="D26" s="5">
-        <v>-1.1916947310058101</v>
+        <v>-1.1918823184554728</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>323.87386877</v>
+        <v>323.87372624</v>
       </c>
       <c r="C27" s="5">
-        <v>0.16742729999998573</v>
+        <v>0.167329049999978</v>
       </c>
       <c r="D27" s="5">
-        <v>0.62243211362065232</v>
+        <v>0.62206590311935095</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>323.22175477000002</v>
+        <v>323.22152670000003</v>
       </c>
       <c r="C28" s="5">
-        <v>-0.65211399999998321</v>
+        <v>-0.6521995399999696</v>
       </c>
       <c r="D28" s="5">
-        <v>-2.3895993048517306</v>
+        <v>-2.3899103333285043</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>323.03462769999999</v>
+        <v>323.03434169000002</v>
       </c>
       <c r="C29" s="5">
-        <v>-0.18712707000003093</v>
+        <v>-0.18718501000000742</v>
       </c>
       <c r="D29" s="5">
-        <v>-0.69252406865624172</v>
+        <v>-0.69273829904060724</v>
       </c>
       <c r="E29" s="5">
-        <v>-0.38121004861861874</v>
+        <v>-0.38120295346547595</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>322.61684155</v>
+        <v>322.61637845000001</v>
       </c>
       <c r="C30" s="5">
-        <v>-0.41778614999998354</v>
+        <v>-0.41796324000000595</v>
       </c>
       <c r="D30" s="5">
-        <v>-1.5409881459766073</v>
+        <v>-1.5416380496485971</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>322.98770695000002</v>
+        <v>322.98721655999998</v>
       </c>
       <c r="C31" s="5">
-        <v>0.37086540000001378</v>
+        <v>0.37083810999996558</v>
       </c>
       <c r="D31" s="5">
-        <v>1.3882197340904234</v>
+        <v>1.3881189409421957</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>321.54487534999998</v>
+        <v>321.54426988</v>
       </c>
       <c r="C32" s="5">
-        <v>-1.4428316000000336</v>
+        <v>-1.4429466799999773</v>
       </c>
       <c r="D32" s="5">
-        <v>-5.2308053810162018</v>
+        <v>-5.2312201401238712</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>324.30516682000001</v>
+        <v>324.30661695999999</v>
       </c>
       <c r="C33" s="5">
-        <v>2.7602914700000269</v>
+        <v>2.7623470799999836</v>
       </c>
       <c r="D33" s="5">
-        <v>10.801925184579053</v>
+        <v>10.810374628659613</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>323.93444154999997</v>
+        <v>323.93489284999998</v>
       </c>
       <c r="C34" s="5">
-        <v>-0.37072527000003674</v>
+        <v>-0.37172411000000238</v>
       </c>
       <c r="D34" s="5">
-        <v>-1.363172675005897</v>
+        <v>-1.3668162564135389</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>323.16140758</v>
+        <v>323.16172254999998</v>
       </c>
       <c r="C35" s="5">
-        <v>-0.77303396999997176</v>
+        <v>-0.77317030000000386</v>
       </c>
       <c r="D35" s="5">
-        <v>-2.8263795357255206</v>
+        <v>-2.8268675758305162</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>323.18931703999999</v>
+        <v>323.18931608999998</v>
       </c>
       <c r="C36" s="5">
-        <v>2.7909459999989394E-2</v>
+        <v>2.7593539999998029E-2</v>
       </c>
       <c r="D36" s="5">
-        <v>0.10368584931348401</v>
+        <v>0.10251153035252258</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>322.59139730999999</v>
+        <v>322.59143275999998</v>
       </c>
       <c r="C37" s="5">
-        <v>-0.59791973000000098</v>
+        <v>-0.59788333000000193</v>
       </c>
       <c r="D37" s="5">
-        <v>-2.1976211374134191</v>
+        <v>-2.1974887158938805</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>323.18121704999999</v>
+        <v>323.18117817000001</v>
       </c>
       <c r="C38" s="5">
-        <v>0.58981973999999582</v>
+        <v>0.58974541000003455</v>
       </c>
       <c r="D38" s="5">
-        <v>2.2162549557488864</v>
+        <v>2.2159725996483859</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>325.82184422</v>
+        <v>325.82167433000001</v>
       </c>
       <c r="C39" s="5">
-        <v>2.6406271700000161</v>
+        <v>2.6404961599999979</v>
       </c>
       <c r="D39" s="5">
-        <v>10.257724527466227</v>
+        <v>10.257193815057786</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>324.47053670999998</v>
+        <v>324.47032632000003</v>
       </c>
       <c r="C40" s="5">
-        <v>-1.3513075100000265</v>
+        <v>-1.3513480099999811</v>
       </c>
       <c r="D40" s="5">
-        <v>-4.864887661051231</v>
+        <v>-4.8650326358201879</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>324.95715765</v>
+        <v>324.95691930999999</v>
       </c>
       <c r="C41" s="5">
-        <v>0.48662094000002298</v>
+        <v>0.48659298999996281</v>
       </c>
       <c r="D41" s="5">
-        <v>1.8146054247156096</v>
+        <v>1.8145015245019103</v>
       </c>
       <c r="E41" s="5">
-        <v>0.59514670723952445</v>
+        <v>0.59516199111888657</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>325.41251512999997</v>
+        <v>325.41211307999998</v>
       </c>
       <c r="C42" s="5">
-        <v>0.45535747999997511</v>
+        <v>0.45519376999999395</v>
       </c>
       <c r="D42" s="5">
-        <v>1.6945620683864071</v>
+        <v>1.6939493905776981</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>325.65012882000002</v>
+        <v>325.64966673999999</v>
       </c>
       <c r="C43" s="5">
-        <v>0.23761369000004606</v>
+        <v>0.23755366000000322</v>
       </c>
       <c r="D43" s="5">
-        <v>0.87975824745303299</v>
+        <v>0.87953618590634886</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>325.81859831999998</v>
+        <v>325.81800333000001</v>
       </c>
       <c r="C44" s="5">
-        <v>0.16846949999995786</v>
+        <v>0.16833659000002399</v>
       </c>
       <c r="D44" s="5">
-        <v>0.62256881493896188</v>
+        <v>0.62207714205155806</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>330.81788140999998</v>
+        <v>330.81929575999999</v>
       </c>
       <c r="C45" s="5">
-        <v>4.9992830900000058</v>
+        <v>5.0012924299999781</v>
       </c>
       <c r="D45" s="5">
-        <v>20.048644487844403</v>
+        <v>20.057434451199363</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>330.04515585000001</v>
+        <v>330.04556954999998</v>
       </c>
       <c r="C46" s="5">
-        <v>-0.77272555999996939</v>
+        <v>-0.77372621000000663</v>
       </c>
       <c r="D46" s="5">
-        <v>-2.7672336286919341</v>
+        <v>-2.7707594269254621</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>329.23299667999999</v>
+        <v>329.23323103000001</v>
       </c>
       <c r="C47" s="5">
-        <v>-0.81215917000002946</v>
+        <v>-0.81233851999996887</v>
       </c>
       <c r="D47" s="5">
-        <v>-2.9132630426184747</v>
+        <v>-2.913894094703906</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>331.56656607000002</v>
+        <v>331.56651658999999</v>
       </c>
       <c r="C48" s="5">
-        <v>2.3335693900000365</v>
+        <v>2.3332855599999789</v>
       </c>
       <c r="D48" s="5">
-        <v>8.8450085707529436</v>
+        <v>8.8438839420529103</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>332.47649718000002</v>
+        <v>332.47655924999998</v>
       </c>
       <c r="C49" s="5">
-        <v>0.90993111000000226</v>
+        <v>0.91004265999998779</v>
       </c>
       <c r="D49" s="5">
-        <v>3.3433717414367292</v>
+        <v>3.3437883245966749</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>333.19618668999999</v>
+        <v>333.19615543999998</v>
       </c>
       <c r="C50" s="5">
-        <v>0.7196895099999665</v>
+        <v>0.7195961900000043</v>
       </c>
       <c r="D50" s="5">
-        <v>2.6287087038417756</v>
+        <v>2.6283632827131642</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>333.34594288</v>
+        <v>333.34575690000003</v>
       </c>
       <c r="C51" s="5">
-        <v>0.14975619000000506</v>
+        <v>0.14960146000004215</v>
       </c>
       <c r="D51" s="5">
-        <v>0.54067944693292347</v>
+        <v>0.54011948059393688</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>333.39245903</v>
+        <v>333.39228419</v>
       </c>
       <c r="C52" s="5">
-        <v>4.6516150000002199E-2</v>
+        <v>4.6527289999971799E-2</v>
       </c>
       <c r="D52" s="5">
-        <v>0.16758038248156915</v>
+        <v>0.16762064016158096</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>336.01345759999998</v>
+        <v>336.01327637999998</v>
       </c>
       <c r="C53" s="5">
-        <v>2.6209985699999834</v>
+        <v>2.6209921899999813</v>
       </c>
       <c r="D53" s="5">
-        <v>9.8527139401246799</v>
+        <v>9.8526943028558467</v>
       </c>
       <c r="E53" s="5">
-        <v>3.4023869577011645</v>
+        <v>3.4024070309001564</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>334.33168728999999</v>
+        <v>334.33137087</v>
       </c>
       <c r="C54" s="5">
-        <v>-1.6817703099999903</v>
+        <v>-1.6819055099999787</v>
       </c>
       <c r="D54" s="5">
-        <v>-5.8434748548888749</v>
+        <v>-5.8439348295527775</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>335.06988014000001</v>
+        <v>335.06947356000001</v>
       </c>
       <c r="C55" s="5">
-        <v>0.73819285000001855</v>
+        <v>0.73810269000000517</v>
       </c>
       <c r="D55" s="5">
-        <v>2.6819723967553388</v>
+        <v>2.6816434123544397</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>335.83418438000001</v>
+        <v>335.83362340999997</v>
       </c>
       <c r="C56" s="5">
-        <v>0.7643042400000013</v>
+        <v>0.76414984999996705</v>
       </c>
       <c r="D56" s="5">
-        <v>2.7718381297721306</v>
+        <v>2.7712745798453176</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>336.46712626999999</v>
+        <v>336.46836142000001</v>
       </c>
       <c r="C57" s="5">
-        <v>0.63294188999998369</v>
+        <v>0.63473801000003505</v>
       </c>
       <c r="D57" s="5">
-        <v>2.2852142289197186</v>
+        <v>2.2917704843154807</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>339.43842673</v>
+        <v>339.43881929999998</v>
       </c>
       <c r="C58" s="5">
-        <v>2.971300460000009</v>
+        <v>2.9704578799999695</v>
       </c>
       <c r="D58" s="5">
-        <v>11.127208018573675</v>
+        <v>11.123855044557885</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>341.27309099000001</v>
+        <v>341.27324612000001</v>
       </c>
       <c r="C59" s="5">
-        <v>1.8346642600000109</v>
+        <v>1.8344268200000329</v>
       </c>
       <c r="D59" s="5">
-        <v>6.6823273812929518</v>
+        <v>6.6814287384010296</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>340.87056009000003</v>
+        <v>340.87048693999998</v>
       </c>
       <c r="C60" s="5">
-        <v>-0.40253089999998792</v>
+        <v>-0.4027591800000323</v>
       </c>
       <c r="D60" s="5">
-        <v>-1.4062514843088958</v>
+        <v>-1.4070431812279183</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>342.64505611999999</v>
+        <v>342.64511549000002</v>
       </c>
       <c r="C61" s="5">
-        <v>1.7744960299999661</v>
+        <v>1.7746285500000454</v>
       </c>
       <c r="D61" s="5">
-        <v>6.4289331673449635</v>
+        <v>6.4294285321057965</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>344.33722439000002</v>
+        <v>344.33719241</v>
       </c>
       <c r="C62" s="5">
-        <v>1.6921682700000247</v>
+        <v>1.6920769199999768</v>
       </c>
       <c r="D62" s="5">
-        <v>6.0899033073193332</v>
+        <v>6.0895644858926845</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>346.69553105</v>
+        <v>346.69532828000001</v>
       </c>
       <c r="C63" s="5">
-        <v>2.3583066599999825</v>
+        <v>2.3581358700000123</v>
       </c>
       <c r="D63" s="5">
-        <v>8.535354729478172</v>
+        <v>8.5347139505404623</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>348.23039404999997</v>
+        <v>348.23026145</v>
       </c>
       <c r="C64" s="5">
-        <v>1.534862999999973</v>
+        <v>1.534933169999988</v>
       </c>
       <c r="D64" s="5">
-        <v>5.4438290683715973</v>
+        <v>5.4440872995425327</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>351.08979920000002</v>
+        <v>351.08968400999998</v>
       </c>
       <c r="C65" s="5">
-        <v>2.8594051500000432</v>
+        <v>2.8594225599999845</v>
       </c>
       <c r="D65" s="5">
-        <v>10.310904333159954</v>
+        <v>10.310974080168966</v>
       </c>
       <c r="E65" s="5">
-        <v>4.4868267204783541</v>
+        <v>4.486848791340603</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>349.34780575000002</v>
+        <v>349.34756071999999</v>
       </c>
       <c r="C66" s="5">
-        <v>-1.7419934499999954</v>
+        <v>-1.742123289999995</v>
       </c>
       <c r="D66" s="5">
-        <v>-5.7941871447953481</v>
+        <v>-5.7946091484248896</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>350.82823667999997</v>
+        <v>350.82794230000002</v>
       </c>
       <c r="C67" s="5">
-        <v>1.4804309299999545</v>
+        <v>1.480381580000028</v>
       </c>
       <c r="D67" s="5">
-        <v>5.2054528049754634</v>
+        <v>5.2052789541809918</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>351.57149285999998</v>
+        <v>351.57110415</v>
       </c>
       <c r="C68" s="5">
-        <v>0.74325618000000304</v>
+        <v>0.74316184999997859</v>
       </c>
       <c r="D68" s="5">
-        <v>2.5721242431115288</v>
+        <v>2.5717961737927064</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>350.85866615999998</v>
+        <v>350.85959738999998</v>
       </c>
       <c r="C69" s="5">
-        <v>-0.71282669999999371</v>
+        <v>-0.71150676000002022</v>
       </c>
       <c r="D69" s="5">
-        <v>-2.4061032666217175</v>
+        <v>-2.4016999901331437</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>351.59422953000001</v>
+        <v>351.59453721</v>
       </c>
       <c r="C70" s="5">
-        <v>0.73556337000002259</v>
+        <v>0.73493982000002234</v>
       </c>
       <c r="D70" s="5">
-        <v>2.5449713640584681</v>
+        <v>2.5427822046895754</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>352.00931710999998</v>
+        <v>352.00941409000001</v>
       </c>
       <c r="C71" s="5">
-        <v>0.4150875799999767</v>
+        <v>0.41487688000000844</v>
       </c>
       <c r="D71" s="5">
-        <v>1.4259396939585445</v>
+        <v>1.425209922419568</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>353.62926059</v>
+        <v>353.62915129999999</v>
       </c>
       <c r="C72" s="5">
-        <v>1.6199434800000176</v>
+        <v>1.6197372099999825</v>
       </c>
       <c r="D72" s="5">
-        <v>5.6643318375777296</v>
+        <v>5.6635906388355695</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>355.15892260999999</v>
+        <v>355.1589682</v>
       </c>
       <c r="C73" s="5">
-        <v>1.5296620199999893</v>
+        <v>1.5298169000000144</v>
       </c>
       <c r="D73" s="5">
-        <v>5.316021121150194</v>
+        <v>5.3165739275625068</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>355.54131991999998</v>
+        <v>355.54129002000002</v>
       </c>
       <c r="C74" s="5">
-        <v>0.38239730999998756</v>
+        <v>0.38232182000001558</v>
       </c>
       <c r="D74" s="5">
-        <v>1.2997109236561277</v>
+        <v>1.2994526556934671</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>355.31177199000001</v>
+        <v>355.31159530000002</v>
       </c>
       <c r="C75" s="5">
-        <v>-0.22954792999996698</v>
+        <v>-0.22969471999999769</v>
       </c>
       <c r="D75" s="5">
-        <v>-0.77201006894161983</v>
+        <v>-0.77250206143197886</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>357.68719620000002</v>
+        <v>357.68711301000002</v>
       </c>
       <c r="C76" s="5">
-        <v>2.3754242100000056</v>
+        <v>2.3755177099999969</v>
       </c>
       <c r="D76" s="5">
-        <v>8.3242209385762536</v>
+        <v>8.3245650255872725</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>358.54297388999998</v>
+        <v>358.54291327999999</v>
       </c>
       <c r="C77" s="5">
-        <v>0.85577768999996806</v>
+        <v>0.85580026999997472</v>
       </c>
       <c r="D77" s="5">
-        <v>2.9091198234561189</v>
+        <v>2.9091982800519611</v>
       </c>
       <c r="E77" s="5">
-        <v>2.1228684817909516</v>
+        <v>2.1228847241742788</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>361.03803775</v>
+        <v>361.03787063999999</v>
       </c>
       <c r="C78" s="5">
-        <v>2.4950638600000161</v>
+        <v>2.4949573600000008</v>
       </c>
       <c r="D78" s="5">
-        <v>8.6778217181908914</v>
+        <v>8.6774385452684335</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>361.23540724999998</v>
+        <v>361.23524771000001</v>
       </c>
       <c r="C79" s="5">
-        <v>0.19736949999997933</v>
+        <v>0.19737707000001592</v>
       </c>
       <c r="D79" s="5">
-        <v>0.65798279106550339</v>
+        <v>0.65800840905028135</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>362.54896668999999</v>
+        <v>362.54879208</v>
       </c>
       <c r="C80" s="5">
-        <v>1.3135594400000059</v>
+        <v>1.3135443699999882</v>
       </c>
       <c r="D80" s="5">
-        <v>4.4518931609750734</v>
+        <v>4.4518430658657016</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>363.55181783</v>
+        <v>363.55235829999998</v>
       </c>
       <c r="C81" s="5">
-        <v>1.0028511400000184</v>
+        <v>1.003566219999982</v>
       </c>
       <c r="D81" s="5">
-        <v>3.3703023261978826</v>
+        <v>3.3727438642267904</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>364.30022465000002</v>
+        <v>364.30044700000002</v>
       </c>
       <c r="C82" s="5">
-        <v>0.74840682000001379</v>
+        <v>0.74808870000003935</v>
       </c>
       <c r="D82" s="5">
-        <v>2.4984793093149049</v>
+        <v>2.497401495516649</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>365.74555256000002</v>
+        <v>365.74560623000002</v>
       </c>
       <c r="C83" s="5">
-        <v>1.4453279100000032</v>
+        <v>1.4451592300000016</v>
       </c>
       <c r="D83" s="5">
-        <v>4.8661629361627545</v>
+        <v>4.865579537914777</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>366.51147538999999</v>
+        <v>366.51138048000001</v>
       </c>
       <c r="C84" s="5">
-        <v>0.76592282999996542</v>
+        <v>0.76577424999999266</v>
       </c>
       <c r="D84" s="5">
-        <v>2.542116256166671</v>
+        <v>2.5416170457231546</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>367.17886764000002</v>
+        <v>367.17887875000002</v>
       </c>
       <c r="C85" s="5">
-        <v>0.66739225000003444</v>
+        <v>0.66749827000001005</v>
       </c>
       <c r="D85" s="5">
-        <v>2.2071352663616484</v>
+        <v>2.2074899823459671</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>367.99626855999998</v>
+        <v>367.99624463999999</v>
       </c>
       <c r="C86" s="5">
-        <v>0.81740091999995457</v>
+        <v>0.81736588999996229</v>
       </c>
       <c r="D86" s="5">
-        <v>2.7043508738607169</v>
+        <v>2.7042334725103423</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>367.94081439000001</v>
+        <v>367.94066755</v>
       </c>
       <c r="C87" s="5">
-        <v>-5.5454169999961778E-2</v>
+        <v>-5.5577089999985674E-2</v>
       </c>
       <c r="D87" s="5">
-        <v>-0.18068085032503234</v>
+        <v>-0.18108102758032096</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>369.06021907000002</v>
+        <v>369.06017831999998</v>
       </c>
       <c r="C88" s="5">
-        <v>1.1194046800000024</v>
+        <v>1.1195107699999767</v>
       </c>
       <c r="D88" s="5">
-        <v>3.7125324803281678</v>
+        <v>3.7128917458249644</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>369.71597245999999</v>
+        <v>369.71594873999999</v>
       </c>
       <c r="C89" s="5">
-        <v>0.65575338999997257</v>
+        <v>0.65577042000001029</v>
       </c>
       <c r="D89" s="5">
-        <v>2.1531440701699101</v>
+        <v>2.1532007752707694</v>
       </c>
       <c r="E89" s="5">
-        <v>3.1162229868232805</v>
+        <v>3.1162338024722125</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>370.32533193</v>
+        <v>370.32522614999999</v>
       </c>
       <c r="C90" s="5">
-        <v>0.60935947000001534</v>
+        <v>0.60927741000000424</v>
       </c>
       <c r="D90" s="5">
-        <v>1.9958470487347446</v>
+        <v>1.9955759644318727</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>371.6904925</v>
+        <v>371.69043949000002</v>
       </c>
       <c r="C91" s="5">
-        <v>1.3651605700000005</v>
+        <v>1.3652133400000253</v>
       </c>
       <c r="D91" s="5">
-        <v>4.5144595944179411</v>
+        <v>4.514638969109086</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>372.87235801999998</v>
+        <v>372.87234082999998</v>
       </c>
       <c r="C92" s="5">
-        <v>1.1818655199999739</v>
+        <v>1.1819013399999676</v>
       </c>
       <c r="D92" s="5">
-        <v>3.8830858127233414</v>
+        <v>3.8832061307259025</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>377.07823615000001</v>
+        <v>377.07852525999999</v>
       </c>
       <c r="C93" s="5">
-        <v>4.2058781300000305</v>
+        <v>4.2061844300000075</v>
       </c>
       <c r="D93" s="5">
-        <v>14.407720526517975</v>
+        <v>14.408836435839479</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>378.84278609</v>
+        <v>378.84288256999997</v>
       </c>
       <c r="C94" s="5">
-        <v>1.7645499399999949</v>
+        <v>1.7643573099999799</v>
       </c>
       <c r="D94" s="5">
-        <v>5.7622445359397423</v>
+        <v>5.7615946834695064</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>380.08246143000002</v>
+        <v>380.08247310000002</v>
       </c>
       <c r="C95" s="5">
-        <v>1.2396753400000193</v>
+        <v>1.2395905300000436</v>
       </c>
       <c r="D95" s="5">
-        <v>3.9981699269294291</v>
+        <v>3.9978904221705136</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>380.64332538999997</v>
+        <v>380.64326155999998</v>
       </c>
       <c r="C96" s="5">
-        <v>0.5608639599999492</v>
+        <v>0.56078845999996929</v>
       </c>
       <c r="D96" s="5">
-        <v>1.7852075517445609</v>
+        <v>1.7849652295437002</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>380.90506132000002</v>
+        <v>380.90504877000001</v>
       </c>
       <c r="C97" s="5">
-        <v>0.26173593000004303</v>
+        <v>0.2617872100000227</v>
       </c>
       <c r="D97" s="5">
-        <v>0.82826532501403261</v>
+        <v>0.82842835472625165</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>383.16473837000001</v>
+        <v>383.16472168000001</v>
       </c>
       <c r="C98" s="5">
-        <v>2.2596770499999934</v>
+        <v>2.2596729100000061</v>
       </c>
       <c r="D98" s="5">
-        <v>7.3557974157807404</v>
+        <v>7.3557837466674325</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>385.11221024999998</v>
+        <v>385.11212067000002</v>
       </c>
       <c r="C99" s="5">
-        <v>1.9474718799999664</v>
+        <v>1.9473989900000106</v>
       </c>
       <c r="D99" s="5">
-        <v>6.2725344500037972</v>
+        <v>6.2722933613391652</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>384.85338875000002</v>
+        <v>384.85337535999997</v>
       </c>
       <c r="C100" s="5">
-        <v>-0.25882149999995363</v>
+        <v>-0.25874531000005163</v>
       </c>
       <c r="D100" s="5">
-        <v>-0.80350692314139494</v>
+        <v>-0.8032714521080675</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>385.4304004</v>
+        <v>385.43039210000001</v>
       </c>
       <c r="C101" s="5">
-        <v>0.57701164999997445</v>
+        <v>0.57701674000003322</v>
       </c>
       <c r="D101" s="5">
-        <v>1.8140735966094557</v>
+        <v>1.8140897949481039</v>
       </c>
       <c r="E101" s="5">
-        <v>4.2504054762470878</v>
+        <v>4.2504099197113954</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>390.27929504000002</v>
+        <v>390.27923426000001</v>
       </c>
       <c r="C102" s="5">
-        <v>4.8488946400000259</v>
+        <v>4.8488421600000038</v>
       </c>
       <c r="D102" s="5">
-        <v>16.186200092408765</v>
+        <v>16.1860129859263</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>391.53169022999998</v>
+        <v>391.53167649</v>
       </c>
       <c r="C103" s="5">
-        <v>1.2523951899999588</v>
+        <v>1.2524422299999856</v>
       </c>
       <c r="D103" s="5">
-        <v>3.9194617153859967</v>
+        <v>3.9196121597318889</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>392.99983573999998</v>
+        <v>392.99982987999999</v>
       </c>
       <c r="C104" s="5">
-        <v>1.4681455099999994</v>
+        <v>1.4681533899999977</v>
       </c>
       <c r="D104" s="5">
-        <v>4.5936684722238441</v>
+        <v>4.5936938031370111</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>395.27181548999999</v>
+        <v>395.27200634000002</v>
       </c>
       <c r="C105" s="5">
-        <v>2.2719797500000141</v>
+        <v>2.2721764600000256</v>
       </c>
       <c r="D105" s="5">
-        <v>7.162233143214225</v>
+        <v>7.1628732163120601</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>395.93333380000001</v>
+        <v>395.93337644000002</v>
       </c>
       <c r="C106" s="5">
-        <v>0.66151831000001948</v>
+        <v>0.66137009999999918</v>
       </c>
       <c r="D106" s="5">
-        <v>2.0268831070220594</v>
+        <v>2.0264238189924955</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>396.12544867999998</v>
+        <v>396.12543799999997</v>
       </c>
       <c r="C107" s="5">
-        <v>0.1921148799999628</v>
+        <v>0.19206155999995644</v>
       </c>
       <c r="D107" s="5">
-        <v>0.58382073816229951</v>
+        <v>0.58365820765535759</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>398.12057391000002</v>
+        <v>398.12055287999999</v>
       </c>
       <c r="C108" s="5">
-        <v>1.9951252300000419</v>
+        <v>1.9951148800000169</v>
       </c>
       <c r="D108" s="5">
-        <v>6.2141867300511855</v>
+        <v>6.2141537670718394</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>399.62643603999999</v>
+        <v>399.62640500999998</v>
       </c>
       <c r="C109" s="5">
-        <v>1.5058621299999686</v>
+        <v>1.5058521299999938</v>
       </c>
       <c r="D109" s="5">
-        <v>4.6345380667140113</v>
+        <v>4.6345068969382286</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>401.56002889000001</v>
+        <v>401.56001062000001</v>
       </c>
       <c r="C110" s="5">
-        <v>1.933592850000025</v>
+        <v>1.9336056100000292</v>
       </c>
       <c r="D110" s="5">
-        <v>5.9632335975984052</v>
+        <v>5.9632744781730862</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>402.80216867000001</v>
+        <v>402.80212181000002</v>
       </c>
       <c r="C111" s="5">
-        <v>1.2421397800000022</v>
+        <v>1.2421111900000028</v>
       </c>
       <c r="D111" s="5">
-        <v>3.7757497397405082</v>
+        <v>3.7756615252349413</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>405.30798506000002</v>
+        <v>405.30798041999998</v>
       </c>
       <c r="C112" s="5">
-        <v>2.5058163900000068</v>
+        <v>2.5058586099999616</v>
       </c>
       <c r="D112" s="5">
-        <v>7.7259463908410764</v>
+        <v>7.7260819794730873</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>406.20391112999999</v>
+        <v>406.20390822000002</v>
       </c>
       <c r="C113" s="5">
-        <v>0.89592606999997315</v>
+        <v>0.89592780000003813</v>
       </c>
       <c r="D113" s="5">
-        <v>2.6850665246706873</v>
+        <v>2.6850718037447985</v>
       </c>
       <c r="E113" s="5">
-        <v>5.3896918116581372</v>
+        <v>5.3896933261584401</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>406.13104513000002</v>
+        <v>406.13100001999999</v>
       </c>
       <c r="C114" s="5">
-        <v>-7.2865999999976339E-2</v>
+        <v>-7.2908200000028955E-2</v>
       </c>
       <c r="D114" s="5">
-        <v>-0.21504712578122032</v>
+        <v>-0.21517154792858317</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>408.35054350000001</v>
+        <v>408.35054522000001</v>
       </c>
       <c r="C115" s="5">
-        <v>2.2194983699999966</v>
+        <v>2.2195452000000273</v>
       </c>
       <c r="D115" s="5">
-        <v>6.7587279989135052</v>
+        <v>6.7588756906587166</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>409.77001390999999</v>
+        <v>409.77001145999998</v>
       </c>
       <c r="C116" s="5">
-        <v>1.419470409999974</v>
+        <v>1.4194662399999629</v>
       </c>
       <c r="D116" s="5">
-        <v>4.2520103368489215</v>
+        <v>4.2519975876242677</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>411.07312123000003</v>
+        <v>411.07325220000001</v>
       </c>
       <c r="C117" s="5">
-        <v>1.3031073200000378</v>
+        <v>1.3032407400000352</v>
       </c>
       <c r="D117" s="5">
-        <v>3.8835716776788987</v>
+        <v>3.8839763058472254</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>412.14657017000002</v>
+        <v>412.14659024999997</v>
       </c>
       <c r="C118" s="5">
-        <v>1.0734489399999916</v>
+        <v>1.0733380499999612</v>
       </c>
       <c r="D118" s="5">
-        <v>3.1789998579310641</v>
+        <v>3.1786657014739816</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>413.52502501999999</v>
+        <v>413.525013</v>
       </c>
       <c r="C119" s="5">
-        <v>1.3784548499999687</v>
+        <v>1.378422750000027</v>
       </c>
       <c r="D119" s="5">
-        <v>4.0881473143097091</v>
+        <v>4.0880501530299096</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>414.54389560999999</v>
+        <v>414.54387919999999</v>
       </c>
       <c r="C120" s="5">
-        <v>1.0188705900000059</v>
+        <v>1.0188661999999908</v>
       </c>
       <c r="D120" s="5">
-        <v>2.9970373017444762</v>
+        <v>2.9970243012400033</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>415.30891331999999</v>
+        <v>415.30889066999998</v>
       </c>
       <c r="C121" s="5">
-        <v>0.76501770999999508</v>
+        <v>0.76501146999999037</v>
       </c>
       <c r="D121" s="5">
-        <v>2.2371495121981333</v>
+        <v>2.2371311683490713</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>417.17758930000002</v>
+        <v>417.17757267000002</v>
       </c>
       <c r="C122" s="5">
-        <v>1.8686759800000345</v>
+        <v>1.8686820000000353</v>
       </c>
       <c r="D122" s="5">
-        <v>5.5350251618451418</v>
+        <v>5.535043746056223</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>420.19235454</v>
+        <v>420.19234384999999</v>
       </c>
       <c r="C123" s="5">
-        <v>3.0147652399999743</v>
+        <v>3.0147711799999684</v>
       </c>
       <c r="D123" s="5">
-        <v>9.0250039600202392</v>
+        <v>9.0250228288356595</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>421.46642659000003</v>
+        <v>421.46641968</v>
       </c>
       <c r="C124" s="5">
-        <v>1.2740720500000293</v>
+        <v>1.2740758300000152</v>
       </c>
       <c r="D124" s="5">
-        <v>3.6998355492380286</v>
+        <v>3.6998468055556399</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>423.66692361000003</v>
+        <v>423.66691935</v>
       </c>
       <c r="C125" s="5">
-        <v>2.2004970200000002</v>
+        <v>2.2004996699999992</v>
       </c>
       <c r="D125" s="5">
-        <v>6.4483391790230993</v>
+        <v>6.4483472777012496</v>
       </c>
       <c r="E125" s="5">
-        <v>4.2990754154534017</v>
+        <v>4.2990751139061034</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>425.01021370000001</v>
+        <v>425.01018144</v>
       </c>
       <c r="C126" s="5">
-        <v>1.3432900899999822</v>
+        <v>1.3432620899999961</v>
       </c>
       <c r="D126" s="5">
-        <v>3.8718085215698084</v>
+        <v>3.8717264433551613</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>426.45999920000003</v>
+        <v>426.46000107999998</v>
       </c>
       <c r="C127" s="5">
-        <v>1.4497855000000186</v>
+        <v>1.449819639999987</v>
       </c>
       <c r="D127" s="5">
-        <v>4.1710921038569326</v>
+        <v>4.171192498728149</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>427.06945596000003</v>
+        <v>427.06945590999999</v>
       </c>
       <c r="C128" s="5">
-        <v>0.60945676000000049</v>
+        <v>0.60945483000000422</v>
       </c>
       <c r="D128" s="5">
-        <v>1.7284717075620959</v>
+        <v>1.7284661831417969</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>428.61241323000002</v>
+        <v>428.61248718000002</v>
       </c>
       <c r="C129" s="5">
-        <v>1.5429572699999881</v>
+        <v>1.5430312700000286</v>
       </c>
       <c r="D129" s="5">
-        <v>4.4226703429923742</v>
+        <v>4.4228866868098793</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>430.53454850999998</v>
+        <v>430.53456258</v>
       </c>
       <c r="C130" s="5">
-        <v>1.9221352799999636</v>
+        <v>1.9220753999999829</v>
       </c>
       <c r="D130" s="5">
-        <v>5.5162025417685889</v>
+        <v>5.5160254605971959</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>434.23846044999999</v>
+        <v>434.23845741999997</v>
       </c>
       <c r="C131" s="5">
-        <v>3.7039119400000118</v>
+        <v>3.7038948399999754</v>
       </c>
       <c r="D131" s="5">
-        <v>10.826430529657681</v>
+        <v>10.826377787766406</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>434.33575569999999</v>
+        <v>434.33574707000002</v>
       </c>
       <c r="C132" s="5">
-        <v>9.7295250000001943E-2</v>
+        <v>9.7289650000050187E-2</v>
       </c>
       <c r="D132" s="5">
-        <v>0.26920297868964216</v>
+        <v>0.26918746701936058</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>436.51539983999999</v>
+        <v>436.51538639</v>
       </c>
       <c r="C133" s="5">
-        <v>2.1796441399999935</v>
+        <v>2.1796393199999784</v>
       </c>
       <c r="D133" s="5">
-        <v>6.1910316395468845</v>
+        <v>6.1910176952469032</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>437.44203691000001</v>
+        <v>437.44202611999998</v>
       </c>
       <c r="C134" s="5">
-        <v>0.9266370700000266</v>
+        <v>0.92663972999997668</v>
       </c>
       <c r="D134" s="5">
-        <v>2.5773190381739752</v>
+        <v>2.5773266035494791</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>438.98252934999999</v>
+        <v>438.98252281999999</v>
       </c>
       <c r="C135" s="5">
-        <v>1.54049243999998</v>
+        <v>1.5404967000000056</v>
       </c>
       <c r="D135" s="5">
-        <v>4.3087296764293459</v>
+        <v>4.3087419316434339</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>441.50814412</v>
+        <v>441.50814084000001</v>
       </c>
       <c r="C136" s="5">
-        <v>2.5256147700000042</v>
+        <v>2.5256180200000244</v>
       </c>
       <c r="D136" s="5">
-        <v>7.1267156766868789</v>
+        <v>7.1267252489638722</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>442.44148746000002</v>
+        <v>442.44148425999998</v>
       </c>
       <c r="C137" s="5">
-        <v>0.93334334000002173</v>
+        <v>0.9333434199999715</v>
       </c>
       <c r="D137" s="5">
-        <v>2.5664906435519441</v>
+        <v>2.5664908853870738</v>
       </c>
       <c r="E137" s="5">
-        <v>4.4314443266009196</v>
+        <v>4.43144462135594</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>443.93716889000001</v>
+        <v>443.93715154</v>
       </c>
       <c r="C138" s="5">
-        <v>1.4956814299999905</v>
+        <v>1.4956672800000206</v>
       </c>
       <c r="D138" s="5">
-        <v>4.1329022113398395</v>
+        <v>4.1328624123606161</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>443.71280641999999</v>
+        <v>443.71281094</v>
       </c>
       <c r="C139" s="5">
-        <v>-0.22436247000001686</v>
+        <v>-0.224340600000005</v>
       </c>
       <c r="D139" s="5">
-        <v>-0.60478793163766253</v>
+        <v>-0.60472916653440123</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>444.55764067000001</v>
+        <v>444.55764971000002</v>
       </c>
       <c r="C140" s="5">
-        <v>0.84483425000001944</v>
+        <v>0.84483877000002394</v>
       </c>
       <c r="D140" s="5">
-        <v>2.3088929232150779</v>
+        <v>2.3089053820465999</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>442.89544095999997</v>
+        <v>442.89545815000002</v>
       </c>
       <c r="C141" s="5">
-        <v>-1.6621997100000385</v>
+        <v>-1.6621915599999966</v>
       </c>
       <c r="D141" s="5">
-        <v>-4.3956681719749424</v>
+        <v>-4.3956469731063823</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>441.54126212</v>
+        <v>441.54127108</v>
       </c>
       <c r="C142" s="5">
-        <v>-1.3541788399999746</v>
+        <v>-1.3541870700000231</v>
       </c>
       <c r="D142" s="5">
-        <v>-3.6079938766050201</v>
+        <v>-3.6080152990140224</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>441.44442031</v>
+        <v>441.44442530999999</v>
       </c>
       <c r="C143" s="5">
-        <v>-9.6841810000000805E-2</v>
+        <v>-9.6845770000015818E-2</v>
       </c>
       <c r="D143" s="5">
-        <v>-0.26287484409228679</v>
+        <v>-0.26288557512801347</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>440.52362115</v>
+        <v>440.52361689999998</v>
       </c>
       <c r="C144" s="5">
-        <v>-0.92079916000000139</v>
+        <v>-0.92080841000000646</v>
       </c>
       <c r="D144" s="5">
-        <v>-2.4745363525542685</v>
+        <v>-2.4745608986150192</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>440.06710908000002</v>
+        <v>440.06710219000001</v>
       </c>
       <c r="C145" s="5">
-        <v>-0.45651206999997385</v>
+        <v>-0.45651470999996491</v>
       </c>
       <c r="D145" s="5">
-        <v>-1.2364896794115343</v>
+        <v>-1.2364968011609245</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>440.78062901999999</v>
+        <v>440.78062420999998</v>
       </c>
       <c r="C146" s="5">
-        <v>0.71351993999996921</v>
+        <v>0.71352201999997078</v>
       </c>
       <c r="D146" s="5">
-        <v>1.9631115894449769</v>
+        <v>1.963117394301217</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>436.83411747999997</v>
+        <v>436.83411490999998</v>
       </c>
       <c r="C147" s="5">
-        <v>-3.9465115400000172</v>
+        <v>-3.9465093000000024</v>
       </c>
       <c r="D147" s="5">
-        <v>-10.230543073855337</v>
+        <v>-10.230537656213446</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>432.10739422</v>
+        <v>432.10739259000002</v>
       </c>
       <c r="C148" s="5">
-        <v>-4.7267232599999716</v>
+        <v>-4.7267223199999648</v>
       </c>
       <c r="D148" s="5">
-        <v>-12.238957316124266</v>
+        <v>-12.238955092930103</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>429.28912353999999</v>
+        <v>429.28912143999997</v>
       </c>
       <c r="C149" s="5">
-        <v>-2.8182706800000119</v>
+        <v>-2.8182711500000437</v>
       </c>
       <c r="D149" s="5">
-        <v>-7.5518450924834335</v>
+        <v>-7.5518463345404125</v>
       </c>
       <c r="E149" s="5">
-        <v>-2.9726787140839983</v>
+        <v>-2.9726784869637202</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>431.15335434999997</v>
+        <v>431.15335275000001</v>
       </c>
       <c r="C150" s="5">
-        <v>1.8642308099999809</v>
+        <v>1.8642313100000365</v>
       </c>
       <c r="D150" s="5">
-        <v>5.3374029330389927</v>
+        <v>5.3374044256679021</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>430.42581159000002</v>
+        <v>430.42581166000002</v>
       </c>
       <c r="C151" s="5">
-        <v>-0.72754275999994888</v>
+        <v>-0.72754108999998834</v>
       </c>
       <c r="D151" s="5">
-        <v>-2.0062328559982134</v>
+        <v>-2.0062283009270376</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>429.38312818999998</v>
+        <v>429.38313068000002</v>
       </c>
       <c r="C152" s="5">
-        <v>-1.042683400000044</v>
+        <v>-1.0426809800000001</v>
       </c>
       <c r="D152" s="5">
-        <v>-2.8685161391958647</v>
+        <v>-2.8685095695477947</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>428.63236601</v>
+        <v>428.63236990000001</v>
       </c>
       <c r="C153" s="5">
-        <v>-0.75076217999998107</v>
+        <v>-0.75076078000000734</v>
       </c>
       <c r="D153" s="5">
-        <v>-2.0781002950505889</v>
+        <v>-2.0780964451225126</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>428.44427180999998</v>
+        <v>428.44427489999998</v>
       </c>
       <c r="C154" s="5">
-        <v>-0.18809420000002319</v>
+        <v>-0.18809500000003254</v>
       </c>
       <c r="D154" s="5">
-        <v>-0.52531980361321118</v>
+        <v>-0.52532202775146253</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>427.55454995000002</v>
+        <v>427.55455212999999</v>
       </c>
       <c r="C155" s="5">
-        <v>-0.8897218599999519</v>
+        <v>-0.88972276999999167</v>
       </c>
       <c r="D155" s="5">
-        <v>-2.4636947767792572</v>
+        <v>-2.4636972503491172</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>427.52863503999998</v>
+        <v>427.52863339999999</v>
       </c>
       <c r="C156" s="5">
-        <v>-2.5914910000039981E-2</v>
+        <v>-2.5918730000000778E-2</v>
       </c>
       <c r="D156" s="5">
-        <v>-7.2710083727578478E-2</v>
+        <v>-7.272079764917283E-2</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>425.69284936999998</v>
+        <v>425.69284735000002</v>
       </c>
       <c r="C157" s="5">
-        <v>-1.835785670000007</v>
+        <v>-1.8357860499999674</v>
       </c>
       <c r="D157" s="5">
-        <v>-5.0327717821289859</v>
+        <v>-5.0327728182651521</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>425.43016080000001</v>
+        <v>425.43015953000003</v>
       </c>
       <c r="C158" s="5">
-        <v>-0.26268856999996615</v>
+        <v>-0.26268781999999646</v>
       </c>
       <c r="D158" s="5">
-        <v>-0.73799363726076983</v>
+        <v>-0.73799154085726348</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>422.67566084999999</v>
+        <v>422.67566046000002</v>
       </c>
       <c r="C159" s="5">
-        <v>-2.7544999500000245</v>
+        <v>-2.7544990700000085</v>
       </c>
       <c r="D159" s="5">
-        <v>-7.4987559848007983</v>
+        <v>-7.498753695372173</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>421.24893436999997</v>
+        <v>421.24893417999999</v>
       </c>
       <c r="C160" s="5">
-        <v>-1.4267264800000135</v>
+        <v>-1.4267262800000253</v>
       </c>
       <c r="D160" s="5">
-        <v>-3.9761977222993572</v>
+        <v>-3.9761971788196959</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>421.25187395</v>
+        <v>421.25187355999998</v>
       </c>
       <c r="C161" s="5">
-        <v>2.939580000031583E-3</v>
+        <v>2.9393799999866133E-3</v>
       </c>
       <c r="D161" s="5">
-        <v>8.3742203289549622E-3</v>
+        <v>8.3736505545495277E-3</v>
       </c>
       <c r="E161" s="5">
-        <v>-1.8722229726491291</v>
+        <v>-1.8722225834747475</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>419.42078068000001</v>
+        <v>419.42078061000001</v>
       </c>
       <c r="C162" s="5">
-        <v>-1.8310932699999967</v>
+        <v>-1.8310929499999702</v>
       </c>
       <c r="D162" s="5">
-        <v>-5.0932326349435115</v>
+        <v>-5.0932317706293802</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>417.53382868</v>
+        <v>417.53382871000002</v>
       </c>
       <c r="C163" s="5">
-        <v>-1.886952000000008</v>
+        <v>-1.8869518999999855</v>
       </c>
       <c r="D163" s="5">
-        <v>-5.2671325230491455</v>
+        <v>-5.267132251642515</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>415.45023579999997</v>
+        <v>415.45023614000002</v>
       </c>
       <c r="C164" s="5">
-        <v>-2.0835928800000261</v>
+        <v>-2.0835925700000075</v>
       </c>
       <c r="D164" s="5">
-        <v>-5.8266319231977342</v>
+        <v>-5.8266310795487497</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>413.10973969999998</v>
+        <v>413.10974009</v>
       </c>
       <c r="C165" s="5">
-        <v>-2.3404960999999957</v>
+        <v>-2.3404960500000129</v>
       </c>
       <c r="D165" s="5">
-        <v>-6.5547794223429161</v>
+        <v>-6.5547792814240058</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>410.98450244999998</v>
+        <v>410.98450265000002</v>
       </c>
       <c r="C166" s="5">
-        <v>-2.1252372499999979</v>
+        <v>-2.1252374399999781</v>
       </c>
       <c r="D166" s="5">
-        <v>-6.0016702492567848</v>
+        <v>-6.0016707652203349</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>408.75348302999998</v>
+        <v>408.75348285000001</v>
       </c>
       <c r="C167" s="5">
-        <v>-2.2310194199999955</v>
+        <v>-2.2310198000000128</v>
       </c>
       <c r="D167" s="5">
-        <v>-6.3231565243760501</v>
+        <v>-6.32315756643691</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>406.35451551</v>
+        <v>406.35451526999998</v>
       </c>
       <c r="C168" s="5">
-        <v>-2.3989675199999851</v>
+        <v>-2.3989675800000327</v>
       </c>
       <c r="D168" s="5">
-        <v>-6.8198328862066226</v>
+        <v>-6.8198330542152075</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>406.98444706999999</v>
+        <v>406.98444702</v>
       </c>
       <c r="C169" s="5">
-        <v>0.62993155999998862</v>
+        <v>0.62993175000002566</v>
       </c>
       <c r="D169" s="5">
-        <v>1.8761852090023234</v>
+        <v>1.8761857808487159</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>406.89046007000002</v>
+        <v>406.89045992000001</v>
       </c>
       <c r="C170" s="5">
-        <v>-9.3986999999970067E-2</v>
+        <v>-9.3987099999992552E-2</v>
       </c>
       <c r="D170" s="5">
-        <v>-0.27677042377403094</v>
+        <v>-0.27677071791151198</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>407.78126025</v>
+        <v>407.78126279999998</v>
       </c>
       <c r="C171" s="5">
-        <v>0.89080017999998518</v>
+        <v>0.89080287999996699</v>
       </c>
       <c r="D171" s="5">
-        <v>2.6590106034933836</v>
+        <v>2.6590187611919003</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>406.65835862</v>
+        <v>406.65835788999999</v>
       </c>
       <c r="C172" s="5">
-        <v>-1.1229016300000012</v>
+        <v>-1.1229049099999884</v>
       </c>
       <c r="D172" s="5">
-        <v>-3.2548335841095843</v>
+        <v>-3.254842927917323</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>404.69929753000002</v>
+        <v>404.69929652000002</v>
       </c>
       <c r="C173" s="5">
-        <v>-1.9590610899999774</v>
+        <v>-1.9590613699999722</v>
       </c>
       <c r="D173" s="5">
-        <v>-5.6302149337639884</v>
+        <v>-5.6302157271060027</v>
       </c>
       <c r="E173" s="5">
-        <v>-3.92937751582908</v>
+        <v>-3.9293776666473046</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>406.45801850999999</v>
+        <v>406.45801791999997</v>
       </c>
       <c r="C174" s="5">
-        <v>1.7587209799999641</v>
+        <v>1.7587213999999562</v>
       </c>
       <c r="D174" s="5">
-        <v>5.3413648572240291</v>
+        <v>5.3413661770869147</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>407.07571501000001</v>
+        <v>407.07571464</v>
       </c>
       <c r="C175" s="5">
-        <v>0.6176965000000223</v>
+        <v>0.61769672000002629</v>
       </c>
       <c r="D175" s="5">
-        <v>1.8389668525510494</v>
+        <v>1.8389675156970098</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>407.65407357999999</v>
+        <v>407.65407350999999</v>
       </c>
       <c r="C176" s="5">
-        <v>0.57835856999997759</v>
+        <v>0.5783588699999882</v>
       </c>
       <c r="D176" s="5">
-        <v>1.7183028067250694</v>
+        <v>1.7183037065754414</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>407.94308375000003</v>
+        <v>407.94308389999998</v>
       </c>
       <c r="C177" s="5">
-        <v>0.28901017000004003</v>
+        <v>0.28901038999998718</v>
       </c>
       <c r="D177" s="5">
-        <v>0.85407639497556698</v>
+        <v>0.85407704779889571</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>408.43173439999998</v>
+        <v>408.43173481000002</v>
       </c>
       <c r="C178" s="5">
-        <v>0.48865064999995411</v>
+        <v>0.48865091000004668</v>
       </c>
       <c r="D178" s="5">
-        <v>1.4469160471905607</v>
+        <v>1.4469168216058481</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>407.60495198000001</v>
+        <v>407.60495079999998</v>
       </c>
       <c r="C179" s="5">
-        <v>-0.82678241999997226</v>
+        <v>-0.82678401000003987</v>
       </c>
       <c r="D179" s="5">
-        <v>-2.4022791804489296</v>
+        <v>-2.4022837466164848</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>408.86141995999998</v>
+        <v>408.86142102999997</v>
       </c>
       <c r="C180" s="5">
-        <v>1.2564679799999681</v>
+        <v>1.2564702299999908</v>
       </c>
       <c r="D180" s="5">
-        <v>3.7624390916281003</v>
+        <v>3.7624459548706302</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>408.90559182999999</v>
+        <v>408.90559357000001</v>
       </c>
       <c r="C181" s="5">
-        <v>4.4171870000013769E-2</v>
+        <v>4.4172540000033678E-2</v>
       </c>
       <c r="D181" s="5">
-        <v>0.12972060713993816</v>
+        <v>0.12972257557488653</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>407.43535645999998</v>
+        <v>407.43535621000001</v>
       </c>
       <c r="C182" s="5">
-        <v>-1.4702353700000117</v>
+        <v>-1.4702373599999987</v>
       </c>
       <c r="D182" s="5">
-        <v>-4.2303352660193028</v>
+        <v>-4.2303408614826505</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>407.70561328999997</v>
+        <v>407.70561720000001</v>
       </c>
       <c r="C183" s="5">
-        <v>0.2702568299999939</v>
+        <v>0.27026098999999704</v>
       </c>
       <c r="D183" s="5">
-        <v>0.79888492096658048</v>
+        <v>0.79889726340449663</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>407.82659833999998</v>
+        <v>407.82659546000002</v>
       </c>
       <c r="C184" s="5">
-        <v>0.12098505000000159</v>
+        <v>0.12097826000001533</v>
       </c>
       <c r="D184" s="5">
-        <v>0.35667707765758561</v>
+        <v>0.35665702389298115</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>407.03920584000002</v>
+        <v>407.03920326999997</v>
       </c>
       <c r="C185" s="5">
-        <v>-0.78739249999995309</v>
+        <v>-0.78739219000004823</v>
       </c>
       <c r="D185" s="5">
-        <v>-2.2924003275583749</v>
+        <v>-2.2923994506094503</v>
       </c>
       <c r="E185" s="5">
-        <v>0.57818442588883912</v>
+        <v>0.57818404186040784</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>408.31759013999999</v>
+        <v>408.31758658000001</v>
       </c>
       <c r="C186" s="5">
-        <v>1.2783842999999706</v>
+        <v>1.2783833100000379</v>
       </c>
       <c r="D186" s="5">
-        <v>3.8346173802316308</v>
+        <v>3.8346143837947544</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>408.50539579999997</v>
+        <v>408.50539567999999</v>
       </c>
       <c r="C187" s="5">
-        <v>0.18780565999998089</v>
+        <v>0.1878090999999813</v>
       </c>
       <c r="D187" s="5">
-        <v>0.55333835329272052</v>
+        <v>0.55334851917501204</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>409.04891622999997</v>
+        <v>409.04891615999998</v>
       </c>
       <c r="C188" s="5">
-        <v>0.54352043000000094</v>
+        <v>0.54352047999998376</v>
       </c>
       <c r="D188" s="5">
-        <v>1.6083474174260148</v>
+        <v>1.6083475669427694</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>410.78277885</v>
+        <v>410.78278197999998</v>
       </c>
       <c r="C189" s="5">
-        <v>1.7338626200000249</v>
+        <v>1.7338658200000054</v>
       </c>
       <c r="D189" s="5">
-        <v>5.2067938240164091</v>
+        <v>5.2068036596666145</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>411.11271124000001</v>
+        <v>411.11271234999998</v>
       </c>
       <c r="C190" s="5">
-        <v>0.3299323900000104</v>
+        <v>0.32993036999999958</v>
       </c>
       <c r="D190" s="5">
-        <v>0.96808470653804157</v>
+        <v>0.96807874585582709</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>412.09567589</v>
+        <v>412.09567539</v>
       </c>
       <c r="C191" s="5">
-        <v>0.98296464999998534</v>
+        <v>0.98296304000001555</v>
       </c>
       <c r="D191" s="5">
-        <v>2.9072162501048382</v>
+        <v>2.9072114176232233</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>414.62120318000001</v>
+        <v>414.62120642999997</v>
       </c>
       <c r="C192" s="5">
-        <v>2.5255272900000136</v>
+        <v>2.5255310399999757</v>
       </c>
       <c r="D192" s="5">
-        <v>7.6072172984874786</v>
+        <v>7.6072289869437704</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>415.15894907000001</v>
+        <v>415.15895311999998</v>
       </c>
       <c r="C193" s="5">
-        <v>0.53774588999999651</v>
+        <v>0.53774669000000586</v>
       </c>
       <c r="D193" s="5">
-        <v>1.5674984323551966</v>
+        <v>1.5675007685943099</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>416.67658096000002</v>
+        <v>416.67658127999999</v>
       </c>
       <c r="C194" s="5">
-        <v>1.5176318900000183</v>
+        <v>1.5176281600000152</v>
       </c>
       <c r="D194" s="5">
-        <v>4.4759324376085985</v>
+        <v>4.4759211701080659</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>415.26066699</v>
+        <v>415.26067369999998</v>
       </c>
       <c r="C195" s="5">
-        <v>-1.4159139700000196</v>
+        <v>-1.4159075800000096</v>
       </c>
       <c r="D195" s="5">
-        <v>-4.0023805708869649</v>
+        <v>-4.002362841418905</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>418.20346886999999</v>
+        <v>418.20345271000002</v>
       </c>
       <c r="C196" s="5">
-        <v>2.9428018799999904</v>
+        <v>2.9427790100000379</v>
       </c>
       <c r="D196" s="5">
-        <v>8.8433759867304182</v>
+        <v>8.8433044113454429</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>419.10027394999997</v>
+        <v>419.10027127000001</v>
       </c>
       <c r="C197" s="5">
-        <v>0.89680507999997872</v>
+        <v>0.89681855999998561</v>
       </c>
       <c r="D197" s="5">
-        <v>2.6038758591699906</v>
+        <v>2.603915562971415</v>
       </c>
       <c r="E197" s="5">
-        <v>2.9631219639173922</v>
+        <v>2.9631219556017996</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>417.99237724</v>
+        <v>417.99237103000002</v>
       </c>
       <c r="C198" s="5">
-        <v>-1.1078967099999772</v>
+        <v>-1.1079002399999922</v>
       </c>
       <c r="D198" s="5">
-        <v>-3.1264968738217935</v>
+        <v>-3.1265067108365407</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>418.37482937999999</v>
+        <v>418.37482891000002</v>
       </c>
       <c r="C199" s="5">
-        <v>0.38245213999999805</v>
+        <v>0.38245788000000402</v>
       </c>
       <c r="D199" s="5">
-        <v>1.1035110072435517</v>
+        <v>1.1035276691065077</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>418.88522603000001</v>
+        <v>418.88522516</v>
       </c>
       <c r="C200" s="5">
-        <v>0.51039665000001833</v>
+        <v>0.51039624999998523</v>
       </c>
       <c r="D200" s="5">
-        <v>1.4738034933493571</v>
+        <v>1.4738023322293792</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>419.70136009999999</v>
+        <v>419.70136668999999</v>
       </c>
       <c r="C201" s="5">
-        <v>0.81613406999997551</v>
+        <v>0.81614152999998169</v>
       </c>
       <c r="D201" s="5">
-        <v>2.3632346659348435</v>
+        <v>2.3632565044149789</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>420.02864212999998</v>
+        <v>420.02864669000002</v>
       </c>
       <c r="C202" s="5">
-        <v>0.32728202999999212</v>
+        <v>0.32728000000003021</v>
       </c>
       <c r="D202" s="5">
-        <v>0.93978068641928925</v>
+        <v>0.93977481749203395</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>420.34942847000002</v>
+        <v>420.34943400999998</v>
       </c>
       <c r="C203" s="5">
-        <v>0.32078634000004058</v>
+        <v>0.32078731999996535</v>
       </c>
       <c r="D203" s="5">
-        <v>0.92032933780927806</v>
+        <v>0.92033215119584622</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>418.86401545000001</v>
+        <v>418.86402587999999</v>
       </c>
       <c r="C204" s="5">
-        <v>-1.48541302000001</v>
+        <v>-1.4854081299999962</v>
       </c>
       <c r="D204" s="5">
-        <v>-4.159055218613938</v>
+        <v>-4.1590417381952571</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>418.99213930000002</v>
+        <v>418.99214991000002</v>
       </c>
       <c r="C205" s="5">
-        <v>0.12812385000000859</v>
+        <v>0.12812403000003769</v>
       </c>
       <c r="D205" s="5">
-        <v>0.36767910150066196</v>
+        <v>0.36767960974803948</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>419.34681333999998</v>
+        <v>419.34681712000003</v>
       </c>
       <c r="C206" s="5">
-        <v>0.3546740399999635</v>
+        <v>0.35466721000000234</v>
       </c>
       <c r="D206" s="5">
-        <v>1.0205345695021517</v>
+        <v>1.0205147993992858</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>418.45520411000001</v>
+        <v>418.45521271000001</v>
       </c>
       <c r="C207" s="5">
-        <v>-0.89160922999997183</v>
+        <v>-0.89160441000001356</v>
       </c>
       <c r="D207" s="5">
-        <v>-2.521796987539815</v>
+        <v>-2.5217834913742188</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>420.37908527000002</v>
+        <v>420.37902580000002</v>
       </c>
       <c r="C208" s="5">
-        <v>1.9238811600000076</v>
+        <v>1.9238130900000101</v>
       </c>
       <c r="D208" s="5">
-        <v>5.658765036904545</v>
+        <v>5.6585596119395065</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>421.39779813000001</v>
+        <v>421.39779727000001</v>
       </c>
       <c r="C209" s="5">
-        <v>1.0187128599999937</v>
+        <v>1.0187714699999901</v>
       </c>
       <c r="D209" s="5">
-        <v>2.9470566181759139</v>
+        <v>2.9472288611835706</v>
       </c>
       <c r="E209" s="5">
-        <v>0.54820393180514682</v>
+        <v>0.54820436957432328</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>421.55138240000002</v>
+        <v>421.55137516000002</v>
       </c>
       <c r="C210" s="5">
-        <v>0.15358427000001029</v>
+        <v>0.15357789000000821</v>
       </c>
       <c r="D210" s="5">
-        <v>0.43823440716475037</v>
+        <v>0.43821616698529464</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>423.04059561999998</v>
+        <v>423.04059559000001</v>
       </c>
       <c r="C211" s="5">
-        <v>1.4892132199999537</v>
+        <v>1.4892204299999889</v>
       </c>
       <c r="D211" s="5">
-        <v>4.3225814955833775</v>
+        <v>4.3226029072627625</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>424.38397755</v>
+        <v>424.38397680000003</v>
       </c>
       <c r="C212" s="5">
-        <v>1.3433819300000209</v>
+        <v>1.3433812100000182</v>
       </c>
       <c r="D212" s="5">
-        <v>3.8779111247800202</v>
+        <v>3.8779090102178282</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>424.85728282000002</v>
+        <v>424.85729614000002</v>
       </c>
       <c r="C213" s="5">
-        <v>0.47330527000002576</v>
+        <v>0.4733193399999891</v>
       </c>
       <c r="D213" s="5">
-        <v>1.3465711578193762</v>
+        <v>1.3466114357578718</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>425.05324908</v>
+        <v>425.05326487000002</v>
       </c>
       <c r="C214" s="5">
-        <v>0.19596625999997741</v>
+        <v>0.19596873000000414</v>
       </c>
       <c r="D214" s="5">
-        <v>0.55490870125016745</v>
+        <v>0.55491569574774857</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>426.13273304000001</v>
+        <v>426.13275308999999</v>
       </c>
       <c r="C215" s="5">
-        <v>1.0794839600000046</v>
+        <v>1.0794882199999734</v>
       </c>
       <c r="D215" s="5">
-        <v>3.0905039326251993</v>
+        <v>3.0905161832171624</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>425.91936054000001</v>
+        <v>425.91939117999999</v>
       </c>
       <c r="C216" s="5">
-        <v>-0.21337249999999131</v>
+        <v>-0.21336191000000326</v>
       </c>
       <c r="D216" s="5">
-        <v>-0.59921009314390927</v>
+        <v>-0.59918040717570342</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>424.64922025999999</v>
+        <v>424.64924725999998</v>
       </c>
       <c r="C217" s="5">
-        <v>-1.270140280000021</v>
+        <v>-1.2701439200000095</v>
       </c>
       <c r="D217" s="5">
-        <v>-3.5204230406491011</v>
+        <v>-3.5204327155545667</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>426.36652420000001</v>
+        <v>426.36652842000001</v>
       </c>
       <c r="C218" s="5">
-        <v>1.7173039400000221</v>
+        <v>1.7172811600000273</v>
       </c>
       <c r="D218" s="5">
-        <v>4.9622707277694689</v>
+        <v>4.9622031098783603</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>427.42579811000002</v>
+        <v>427.42578914000001</v>
       </c>
       <c r="C219" s="5">
-        <v>1.0592739100000017</v>
+        <v>1.0592607199999975</v>
       </c>
       <c r="D219" s="5">
-        <v>3.02238184650514</v>
+        <v>3.0223436659809977</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>428.63404780000002</v>
+        <v>428.63391395999997</v>
       </c>
       <c r="C220" s="5">
-        <v>1.2082496900000024</v>
+        <v>1.2081248199999663</v>
       </c>
       <c r="D220" s="5">
-        <v>3.4454064656492589</v>
+        <v>3.4450449101109282</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>429.13322706000002</v>
+        <v>429.13323180999998</v>
       </c>
       <c r="C221" s="5">
-        <v>0.49917926000000534</v>
+        <v>0.49931785000001128</v>
       </c>
       <c r="D221" s="5">
-        <v>1.4064838265430035</v>
+        <v>1.4068772640801086</v>
       </c>
       <c r="E221" s="5">
-        <v>1.8356595512190266</v>
+        <v>1.8356608862489354</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>431.11437599999999</v>
+        <v>431.11435928999998</v>
       </c>
       <c r="C222" s="5">
-        <v>1.9811489399999687</v>
+        <v>1.9811274799999978</v>
       </c>
       <c r="D222" s="5">
-        <v>5.6828098050019316</v>
+        <v>5.6827466123988035</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>432.51749577999999</v>
+        <v>432.51749848999998</v>
       </c>
       <c r="C223" s="5">
-        <v>1.4031197799999973</v>
+        <v>1.4031391999999983</v>
       </c>
       <c r="D223" s="5">
-        <v>3.9762370676728498</v>
+        <v>3.9762932468710321</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>430.76860395</v>
+        <v>430.76860839</v>
       </c>
       <c r="C224" s="5">
-        <v>-1.7488918299999909</v>
+        <v>-1.7488900999999828</v>
       </c>
       <c r="D224" s="5">
-        <v>-4.745751467124415</v>
+        <v>-4.7457468474662257</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>429.18212445</v>
+        <v>429.18214036000001</v>
       </c>
       <c r="C225" s="5">
-        <v>-1.5864794999999958</v>
+        <v>-1.5864680299999918</v>
       </c>
       <c r="D225" s="5">
-        <v>-4.3310540051328061</v>
+        <v>-4.3310232800689015</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>429.35488492000002</v>
+        <v>429.35493622000001</v>
       </c>
       <c r="C226" s="5">
-        <v>0.17276047000001427</v>
+        <v>0.17279586000000791</v>
       </c>
       <c r="D226" s="5">
-        <v>0.48411186234791348</v>
+        <v>0.4842112344280558</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>429.08492899999999</v>
+        <v>429.08498064000003</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.26995592000002944</v>
+        <v>-0.26995557999998709</v>
       </c>
       <c r="D227" s="5">
-        <v>-0.75189362991082698</v>
+        <v>-0.75189259667260977</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>428.45495667</v>
+        <v>428.45501992999999</v>
       </c>
       <c r="C228" s="5">
-        <v>-0.62997232999998687</v>
+        <v>-0.6299607100000344</v>
       </c>
       <c r="D228" s="5">
-        <v>-1.747654397440257</v>
+        <v>-1.7476222127329133</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>428.32912630999999</v>
+        <v>428.32918405999999</v>
       </c>
       <c r="C229" s="5">
-        <v>-0.12583036000000902</v>
+        <v>-0.12583587000000307</v>
       </c>
       <c r="D229" s="5">
-        <v>-0.35185208963339765</v>
+        <v>-0.35186742017706552</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>426.73366462000001</v>
+        <v>426.73369244999998</v>
       </c>
       <c r="C230" s="5">
-        <v>-1.5954616899999792</v>
+        <v>-1.5954916100000105</v>
       </c>
       <c r="D230" s="5">
-        <v>-4.3793755972096671</v>
+        <v>-4.3794554708796003</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>424.58387641000002</v>
+        <v>424.58388188999999</v>
       </c>
       <c r="C231" s="5">
-        <v>-2.149788209999997</v>
+        <v>-2.1498105599999917</v>
       </c>
       <c r="D231" s="5">
-        <v>-5.8806086657979044</v>
+        <v>-5.8806677459123708</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>420.58537867000001</v>
+        <v>420.58496961999998</v>
       </c>
       <c r="C232" s="5">
-        <v>-3.9984977400000048</v>
+        <v>-3.9989122700000053</v>
       </c>
       <c r="D232" s="5">
-        <v>-10.733588847217812</v>
+        <v>-10.734644484416201</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>419.85002753999999</v>
+        <v>419.85007832999997</v>
       </c>
       <c r="C233" s="5">
-        <v>-0.73535113000002639</v>
+        <v>-0.7348912900000073</v>
       </c>
       <c r="D233" s="5">
-        <v>-2.0780205964197274</v>
+        <v>-2.0767356025766293</v>
       </c>
       <c r="E233" s="5">
-        <v>-2.1632441709534822</v>
+        <v>-2.1632334184060964</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>416.98386182000002</v>
+        <v>416.98386540000001</v>
       </c>
       <c r="C234" s="5">
-        <v>-2.8661657199999695</v>
+        <v>-2.8662129299999606</v>
       </c>
       <c r="D234" s="5">
-        <v>-7.8912828221223581</v>
+        <v>-7.8914070431294947</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>414.41187474999998</v>
+        <v>414.41189644000002</v>
       </c>
       <c r="C235" s="5">
-        <v>-2.5719870700000342</v>
+        <v>-2.5719689599999924</v>
       </c>
       <c r="D235" s="5">
-        <v>-7.1556819228741357</v>
+        <v>-7.1556331753959368</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>411.31472055</v>
+        <v>411.31474092000002</v>
       </c>
       <c r="C236" s="5">
-        <v>-3.0971541999999772</v>
+        <v>-3.0971555200000012</v>
       </c>
       <c r="D236" s="5">
-        <v>-8.6087249534635859</v>
+        <v>-8.608728040784408</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>407.95076528999999</v>
+        <v>407.95079512000001</v>
       </c>
       <c r="C237" s="5">
-        <v>-3.3639552600000115</v>
+        <v>-3.3639458000000104</v>
       </c>
       <c r="D237" s="5">
-        <v>-9.384603943229175</v>
+        <v>-9.3845782837221332</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>405.89264202999999</v>
+        <v>405.89273535000001</v>
       </c>
       <c r="C238" s="5">
-        <v>-2.0581232600000021</v>
+        <v>-2.0580597699999998</v>
       </c>
       <c r="D238" s="5">
-        <v>-5.8888421580703394</v>
+        <v>-5.8886650880392466</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>403.74042171000002</v>
+        <v>403.74051159999999</v>
       </c>
       <c r="C239" s="5">
-        <v>-2.1522203199999694</v>
+        <v>-2.1522237500000188</v>
       </c>
       <c r="D239" s="5">
-        <v>-6.1806013200130234</v>
+        <v>-6.180609504769718</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>403.20289387000003</v>
+        <v>403.20299183999998</v>
       </c>
       <c r="C240" s="5">
-        <v>-0.53752783999999565</v>
+        <v>-0.53751976000000923</v>
       </c>
       <c r="D240" s="5">
-        <v>-1.5859968262791679</v>
+        <v>-1.5859728096976222</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>401.62618615999997</v>
+        <v>401.62627722000002</v>
       </c>
       <c r="C241" s="5">
-        <v>-1.5767077100000506</v>
+        <v>-1.5767146199999615</v>
       </c>
       <c r="D241" s="5">
-        <v>-4.5929277668500745</v>
+        <v>-4.59294637255383</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>401.49904714000002</v>
+        <v>401.49911307999997</v>
       </c>
       <c r="C242" s="5">
-        <v>-0.12713901999995869</v>
+        <v>-0.12716414000004761</v>
       </c>
       <c r="D242" s="5">
-        <v>-0.37921200810039357</v>
+        <v>-0.37928671615637954</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>400.77255424999998</v>
+        <v>400.77260064000001</v>
       </c>
       <c r="C243" s="5">
-        <v>-0.72649289000003137</v>
+        <v>-0.72651243999996495</v>
       </c>
       <c r="D243" s="5">
-        <v>-2.1498619715716094</v>
+        <v>-2.1499189004509089</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>398.00716238000001</v>
+        <v>398.00633217000001</v>
       </c>
       <c r="C244" s="5">
-        <v>-2.7653918699999736</v>
+        <v>-2.76626847</v>
       </c>
       <c r="D244" s="5">
-        <v>-7.9730601588843486</v>
+        <v>-7.9754914831301154</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>399.24642188000001</v>
+        <v>399.24654193999999</v>
       </c>
       <c r="C245" s="5">
-        <v>1.2392595000000028</v>
+        <v>1.2402097699999786</v>
       </c>
       <c r="D245" s="5">
-        <v>3.8010485973156705</v>
+        <v>3.8040214635943093</v>
       </c>
       <c r="E245" s="5">
-        <v>-4.9073727065641393</v>
+        <v>-4.9073556141641888</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>399.82672717999998</v>
+        <v>399.82679539999998</v>
       </c>
       <c r="C246" s="5">
-        <v>0.58030529999996361</v>
+        <v>0.58025345999999445</v>
       </c>
       <c r="D246" s="5">
-        <v>1.7582132601294154</v>
+        <v>1.758054404377396</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>400.00962224</v>
+        <v>400.00966886999998</v>
       </c>
       <c r="C247" s="5">
-        <v>0.1828950600000212</v>
+        <v>0.18287347000000409</v>
       </c>
       <c r="D247" s="5">
-        <v>0.55030610511577205</v>
+        <v>0.5502408861477015</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>400.91698029000003</v>
+        <v>400.91702004000001</v>
       </c>
       <c r="C248" s="5">
-        <v>0.90735805000002756</v>
+        <v>0.90735117000002674</v>
       </c>
       <c r="D248" s="5">
-        <v>2.7562261922734255</v>
+        <v>2.7562047065834649</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>402.91555677000002</v>
+        <v>402.91560505000001</v>
       </c>
       <c r="C249" s="5">
-        <v>1.998576479999997</v>
+        <v>1.9985850099999993</v>
       </c>
       <c r="D249" s="5">
-        <v>6.1487844829838822</v>
+        <v>6.1488108234506234</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>403.57721401999999</v>
+        <v>403.57736211000002</v>
       </c>
       <c r="C250" s="5">
-        <v>0.661657249999962</v>
+        <v>0.66175706000001355</v>
       </c>
       <c r="D250" s="5">
-        <v>1.9885044309440714</v>
+        <v>1.9888068682119453</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>403.76828490999998</v>
+        <v>403.76843531999998</v>
       </c>
       <c r="C251" s="5">
-        <v>0.19107088999999178</v>
+        <v>0.19107320999995636</v>
       </c>
       <c r="D251" s="5">
-        <v>0.56961356403917307</v>
+        <v>0.56962028879499194</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>403.30437079000001</v>
+        <v>403.30452638000003</v>
       </c>
       <c r="C252" s="5">
-        <v>-0.4639141199999699</v>
+        <v>-0.46390893999995342</v>
       </c>
       <c r="D252" s="5">
-        <v>-1.3700740632062613</v>
+        <v>-1.3700583545458667</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>403.18497282999999</v>
+        <v>403.18512158999999</v>
       </c>
       <c r="C253" s="5">
-        <v>-0.11939796000001479</v>
+        <v>-0.11940479000003279</v>
       </c>
       <c r="D253" s="5">
-        <v>-0.35468122281221426</v>
+        <v>-0.35470134223211103</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>403.04111726999997</v>
+        <v>403.04125092999999</v>
       </c>
       <c r="C254" s="5">
-        <v>-0.14385556000001998</v>
+        <v>-0.14387066000000459</v>
       </c>
       <c r="D254" s="5">
-        <v>-0.42731829204186722</v>
+        <v>-0.42736290073873695</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>404.15341101000001</v>
+        <v>404.15352655999999</v>
       </c>
       <c r="C255" s="5">
-        <v>1.112293740000041</v>
+        <v>1.1122756299999992</v>
       </c>
       <c r="D255" s="5">
-        <v>3.3624354714568927</v>
+        <v>3.3623787597324206</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>404.35899886999999</v>
+        <v>404.35748403999997</v>
       </c>
       <c r="C256" s="5">
-        <v>0.20558785999998008</v>
+        <v>0.20395747999998548</v>
       </c>
       <c r="D256" s="5">
-        <v>0.61213594897926438</v>
+        <v>0.60726785175617692</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>405.09279347</v>
+        <v>405.09296883000002</v>
       </c>
       <c r="C257" s="5">
-        <v>0.73379460000001018</v>
+        <v>0.73548479000004363</v>
       </c>
       <c r="D257" s="5">
-        <v>2.1995198026837359</v>
+        <v>2.2046452113364756</v>
       </c>
       <c r="E257" s="5">
-        <v>1.4643516559197156</v>
+        <v>1.4643650666556374</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>406.43661562</v>
+        <v>406.43685146000001</v>
       </c>
       <c r="C258" s="5">
-        <v>1.3438221499999941</v>
+        <v>1.343882629999996</v>
       </c>
       <c r="D258" s="5">
-        <v>4.0542227467754488</v>
+        <v>4.0544067657507066</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>407.72359360000002</v>
+        <v>407.72367168</v>
       </c>
       <c r="C259" s="5">
-        <v>1.2869779800000174</v>
+        <v>1.2868202199999814</v>
       </c>
       <c r="D259" s="5">
-        <v>3.8666689671005949</v>
+        <v>3.8661844174507021</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>409.10188830999999</v>
+        <v>409.10196567999998</v>
       </c>
       <c r="C260" s="5">
-        <v>1.3782947099999774</v>
+        <v>1.3782939999999826</v>
       </c>
       <c r="D260" s="5">
-        <v>4.1328342384360006</v>
+        <v>4.1328312635353193</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>413.19727748000003</v>
+        <v>413.19737646999999</v>
       </c>
       <c r="C261" s="5">
-        <v>4.0953891700000327</v>
+        <v>4.0954107900000167</v>
       </c>
       <c r="D261" s="5">
-        <v>12.696805780936193</v>
+        <v>12.696874006511006</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>412.85144766000002</v>
+        <v>412.85165334999999</v>
       </c>
       <c r="C262" s="5">
-        <v>-0.34582982000000584</v>
+        <v>-0.34572312000000238</v>
       </c>
       <c r="D262" s="5">
-        <v>-0.99974221286659448</v>
+        <v>-0.99943493888752233</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>413.27257225</v>
+        <v>413.27278566000001</v>
       </c>
       <c r="C263" s="5">
-        <v>0.42112458999997671</v>
+        <v>0.42113231000001861</v>
       </c>
       <c r="D263" s="5">
-        <v>1.2309374038391274</v>
+        <v>1.2309594792384804</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>414.93834776</v>
+        <v>414.93859450000002</v>
       </c>
       <c r="C264" s="5">
-        <v>1.6657755100000031</v>
+        <v>1.6658088400000111</v>
       </c>
       <c r="D264" s="5">
-        <v>4.9455141796857394</v>
+        <v>4.9456127261971794</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>416.16041071000001</v>
+        <v>416.16065104</v>
       </c>
       <c r="C265" s="5">
-        <v>1.2220629500000086</v>
+        <v>1.2220565399999828</v>
       </c>
       <c r="D265" s="5">
-        <v>3.5920152805147154</v>
+        <v>3.5919939626678055</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>417.75032557999998</v>
+        <v>417.75050837999999</v>
       </c>
       <c r="C266" s="5">
-        <v>1.5899148699999728</v>
+        <v>1.5898573399999805</v>
       </c>
       <c r="D266" s="5">
-        <v>4.6820943714201313</v>
+        <v>4.6819186166368043</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>418.36410609000001</v>
+        <v>418.36420177999997</v>
       </c>
       <c r="C267" s="5">
-        <v>0.61378051000002642</v>
+        <v>0.61369339999998829</v>
       </c>
       <c r="D267" s="5">
-        <v>1.7774198628199844</v>
+        <v>1.7771647792087508</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>418.18920370000001</v>
+        <v>418.18709755999998</v>
       </c>
       <c r="C268" s="5">
-        <v>-0.17490238999999974</v>
+        <v>-0.17710421999998971</v>
       </c>
       <c r="D268" s="5">
-        <v>-0.50052321374096653</v>
+        <v>-0.50680947526945408</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>419.74542746999998</v>
+        <v>419.74554723</v>
       </c>
       <c r="C269" s="5">
-        <v>1.5562237699999741</v>
+        <v>1.5584496700000159</v>
       </c>
       <c r="D269" s="5">
-        <v>4.5581492408061086</v>
+        <v>4.5648265305965996</v>
       </c>
       <c r="E269" s="5">
-        <v>3.617105570920276</v>
+        <v>3.6170902798732696</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>420.87783827999999</v>
+        <v>420.8782028</v>
       </c>
       <c r="C270" s="5">
-        <v>1.1324108100000103</v>
+        <v>1.1326555699999972</v>
       </c>
       <c r="D270" s="5">
-        <v>3.2858938224537892</v>
+        <v>3.2866136595766982</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>422.60748089999998</v>
+        <v>422.60760269999997</v>
       </c>
       <c r="C271" s="5">
-        <v>1.7296426199999928</v>
+        <v>1.7293998999999758</v>
       </c>
       <c r="D271" s="5">
-        <v>5.0445364250116143</v>
+        <v>5.0438079854762785</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>424.09356314000001</v>
+        <v>424.09369213000002</v>
       </c>
       <c r="C272" s="5">
-        <v>1.4860822400000302</v>
+        <v>1.4860894300000496</v>
       </c>
       <c r="D272" s="5">
-        <v>4.3023282884939729</v>
+        <v>4.3023482442906102</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>423.91109499999999</v>
+        <v>423.91121952999998</v>
       </c>
       <c r="C273" s="5">
-        <v>-0.18246814000002587</v>
+        <v>-0.18247260000003962</v>
       </c>
       <c r="D273" s="5">
-        <v>-0.51508529811514769</v>
+        <v>-0.51509770207354144</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>425.11820637</v>
+        <v>425.11847505999998</v>
       </c>
       <c r="C274" s="5">
-        <v>1.2071113700000069</v>
+        <v>1.2072555299999976</v>
       </c>
       <c r="D274" s="5">
-        <v>3.4710973387088506</v>
+        <v>3.4715173553058198</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>426.17282305999998</v>
+        <v>426.17316926000001</v>
       </c>
       <c r="C275" s="5">
-        <v>1.0546166899999889</v>
+        <v>1.0546942000000286</v>
       </c>
       <c r="D275" s="5">
-        <v>3.0178685804009175</v>
+        <v>3.0180914829494698</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>426.82084219000001</v>
+        <v>426.82123899999999</v>
       </c>
       <c r="C276" s="5">
-        <v>0.64801913000002287</v>
+        <v>0.64806973999998263</v>
       </c>
       <c r="D276" s="5">
-        <v>1.8400031382413751</v>
+        <v>1.8401465383093507</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>427.92673740999999</v>
+        <v>427.92712037000001</v>
       </c>
       <c r="C277" s="5">
-        <v>1.1058952199999794</v>
+        <v>1.1058813700000201</v>
       </c>
       <c r="D277" s="5">
-        <v>3.153899559315243</v>
+        <v>3.1538565219635828</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>428.72484128000002</v>
+        <v>428.72519161999998</v>
       </c>
       <c r="C278" s="5">
-        <v>0.79810387000003402</v>
+        <v>0.79807124999996404</v>
       </c>
       <c r="D278" s="5">
-        <v>2.2611582876409964</v>
+        <v>2.2610628755808992</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>428.84531536999998</v>
+        <v>428.84563281999999</v>
       </c>
       <c r="C279" s="5">
-        <v>0.12047408999995923</v>
+        <v>0.12044120000001612</v>
       </c>
       <c r="D279" s="5">
-        <v>0.33772839638888108</v>
+        <v>0.33763577608991735</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>431.11313338000002</v>
+        <v>431.10984589999998</v>
       </c>
       <c r="C280" s="5">
-        <v>2.2678180100000418</v>
+        <v>2.2642130799999904</v>
       </c>
       <c r="D280" s="5">
-        <v>6.5336965996157792</v>
+        <v>6.5230022170487345</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>431.15477005999998</v>
+        <v>431.15466312000001</v>
       </c>
       <c r="C281" s="5">
-        <v>4.1636679999953685E-2</v>
+        <v>4.4817220000027191E-2</v>
       </c>
       <c r="D281" s="5">
-        <v>0.1159569517063419</v>
+        <v>0.12482068136379088</v>
       </c>
       <c r="E281" s="5">
-        <v>2.7181576839965471</v>
+        <v>2.7181028995522327</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>430.68932899999999</v>
+        <v>430.68993491999998</v>
       </c>
       <c r="C282" s="5">
-        <v>-0.46544105999998919</v>
+        <v>-0.46472820000002457</v>
       </c>
       <c r="D282" s="5">
-        <v>-1.28776258350074</v>
+        <v>-1.2858022674330893</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>432.91928529</v>
+        <v>432.91963679999998</v>
       </c>
       <c r="C283" s="5">
-        <v>2.2299562900000183</v>
+        <v>2.2297018799999933</v>
       </c>
       <c r="D283" s="5">
-        <v>6.3931958990236737</v>
+        <v>6.3924363723445676</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>433.55555579999998</v>
+        <v>433.55567026</v>
       </c>
       <c r="C284" s="5">
-        <v>0.63627050999997437</v>
+        <v>0.63603346000002148</v>
       </c>
       <c r="D284" s="5">
-        <v>1.7779916473863233</v>
+        <v>1.7773224193494919</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>435.50448254000003</v>
+        <v>435.50464786999999</v>
       </c>
       <c r="C285" s="5">
-        <v>1.9489267400000472</v>
+        <v>1.9489776099999858</v>
       </c>
       <c r="D285" s="5">
-        <v>5.5296464284185554</v>
+        <v>5.5297928516468753</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>436.86205086000001</v>
+        <v>436.86243136000002</v>
       </c>
       <c r="C286" s="5">
-        <v>1.3575683199999844</v>
+        <v>1.3577834900000312</v>
       </c>
       <c r="D286" s="5">
-        <v>3.8054820437648296</v>
+        <v>3.8060941100826806</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>439.10402671999998</v>
+        <v>439.10446535</v>
       </c>
       <c r="C287" s="5">
-        <v>2.2419758599999682</v>
+        <v>2.2420339899999817</v>
       </c>
       <c r="D287" s="5">
-        <v>6.3352346810773064</v>
+        <v>6.3353979304835439</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>440.97530541999998</v>
+        <v>440.97597897999998</v>
       </c>
       <c r="C288" s="5">
-        <v>1.8712787000000048</v>
+        <v>1.8715136299999813</v>
       </c>
       <c r="D288" s="5">
-        <v>5.2354831927353018</v>
+        <v>5.2361506125991664</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>443.14564862999998</v>
+        <v>443.14627468999998</v>
       </c>
       <c r="C289" s="5">
-        <v>2.1703432099999986</v>
+        <v>2.1702957100000049</v>
       </c>
       <c r="D289" s="5">
-        <v>6.0685505365872139</v>
+        <v>6.0684045836518985</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>444.41375098999998</v>
+        <v>444.41424169999999</v>
       </c>
       <c r="C290" s="5">
-        <v>1.2681023600000003</v>
+        <v>1.2679670100000067</v>
       </c>
       <c r="D290" s="5">
-        <v>3.488475618683573</v>
+        <v>3.4880923940803665</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>445.65593057000001</v>
+        <v>445.65630664000003</v>
       </c>
       <c r="C291" s="5">
-        <v>1.2421795800000268</v>
+        <v>1.2420649400000343</v>
       </c>
       <c r="D291" s="5">
-        <v>3.406162895446041</v>
+        <v>3.4058398763280762</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>448.17888171999999</v>
+        <v>448.17462723</v>
       </c>
       <c r="C292" s="5">
-        <v>2.522951149999983</v>
+        <v>2.5183205899999734</v>
       </c>
       <c r="D292" s="5">
-        <v>7.0090184178810411</v>
+        <v>6.995745746913018</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>448.53064325000003</v>
+        <v>448.53014547999999</v>
       </c>
       <c r="C293" s="5">
-        <v>0.35176153000003296</v>
+        <v>0.35551824999998871</v>
       </c>
       <c r="D293" s="5">
-        <v>0.94591869531455153</v>
+        <v>0.95607408804843086</v>
       </c>
       <c r="E293" s="5">
-        <v>4.0300779201821291</v>
+        <v>4.0299882724830871</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>447.62697944000001</v>
+        <v>447.62765789000002</v>
       </c>
       <c r="C294" s="5">
-        <v>-0.90366381000001184</v>
+        <v>-0.90248758999996426</v>
       </c>
       <c r="D294" s="5">
-        <v>-2.3910534625897983</v>
+        <v>-2.3879782192654742</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>448.88811479999998</v>
+        <v>448.88868663</v>
       </c>
       <c r="C295" s="5">
-        <v>1.2611353599999688</v>
+        <v>1.261028739999972</v>
       </c>
       <c r="D295" s="5">
-        <v>3.4337396521135544</v>
+        <v>3.4334395564348474</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>450.96200714000003</v>
+        <v>450.96216434000002</v>
       </c>
       <c r="C296" s="5">
-        <v>2.0738923400000431</v>
+        <v>2.0734777100000201</v>
       </c>
       <c r="D296" s="5">
-        <v>5.6871474628300334</v>
+        <v>5.6859739716357049</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>452.04304216000003</v>
+        <v>452.04323233999997</v>
       </c>
       <c r="C297" s="5">
-        <v>1.0810350200000016</v>
+        <v>1.0810679999999593</v>
       </c>
       <c r="D297" s="5">
-        <v>2.9148417187411457</v>
+        <v>2.9149307903377331</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>453.50138928000001</v>
+        <v>453.50173453999997</v>
       </c>
       <c r="C298" s="5">
-        <v>1.4583471199999849</v>
+        <v>1.4585021999999981</v>
       </c>
       <c r="D298" s="5">
-        <v>3.9407854528807684</v>
+        <v>3.9412102909543556</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>455.72903207000002</v>
+        <v>455.72925960999999</v>
       </c>
       <c r="C299" s="5">
-        <v>2.2276427900000044</v>
+        <v>2.2275250700000129</v>
       </c>
       <c r="D299" s="5">
-        <v>6.0564022747831903</v>
+        <v>6.0560687924555712</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>457.04919389000003</v>
+        <v>457.05133727999998</v>
       </c>
       <c r="C300" s="5">
-        <v>1.3201618200000098</v>
+        <v>1.3220776699999988</v>
       </c>
       <c r="D300" s="5">
-        <v>3.5320980578171346</v>
+        <v>3.5373041897089452</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>458.99660905000002</v>
+        <v>458.99713351000003</v>
       </c>
       <c r="C301" s="5">
-        <v>1.9474151599999914</v>
+        <v>1.9457962300000418</v>
       </c>
       <c r="D301" s="5">
-        <v>5.2345522276854739</v>
+        <v>5.23007312797652</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>460.90757898999999</v>
+        <v>460.90809616000001</v>
       </c>
       <c r="C302" s="5">
-        <v>1.9109699399999727</v>
+        <v>1.9109626499999877</v>
       </c>
       <c r="D302" s="5">
-        <v>5.1120411346275763</v>
+        <v>5.1120152089211501</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>463.42652516999999</v>
+        <v>463.42709110999999</v>
       </c>
       <c r="C303" s="5">
-        <v>2.5189461800000004</v>
+        <v>2.5189949499999784</v>
       </c>
       <c r="D303" s="5">
-        <v>6.7589909046834817</v>
+        <v>6.7591179121632816</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>465.47712491999999</v>
+        <v>465.47144539999999</v>
       </c>
       <c r="C304" s="5">
-        <v>2.0505997500000035</v>
+        <v>2.0443542900000011</v>
       </c>
       <c r="D304" s="5">
-        <v>5.4409871836058166</v>
+        <v>5.4240048132694341</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>468.96948724999999</v>
+        <v>468.96863940999998</v>
       </c>
       <c r="C305" s="5">
-        <v>3.4923623299999917</v>
+        <v>3.497194009999987</v>
       </c>
       <c r="D305" s="5">
-        <v>9.3842832361589412</v>
+        <v>9.3979269706295341</v>
       </c>
       <c r="E305" s="5">
-        <v>4.5568445116486389</v>
+        <v>4.5567715204799741</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>472.04199289000002</v>
+        <v>472.04279761999999</v>
       </c>
       <c r="C306" s="5">
-        <v>3.0725056400000312</v>
+        <v>3.0741582100000073</v>
       </c>
       <c r="D306" s="5">
-        <v>8.1515079500065202</v>
+        <v>8.1560668446842186</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>474.82688365000001</v>
+        <v>474.82768844999998</v>
       </c>
       <c r="C307" s="5">
-        <v>2.7848907599999961</v>
+        <v>2.7848908299999948</v>
       </c>
       <c r="D307" s="5">
-        <v>7.3138990975896601</v>
+        <v>7.3138864114965285</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>475.91244282999997</v>
+        <v>475.91251799000003</v>
       </c>
       <c r="C308" s="5">
-        <v>1.0855591799999615</v>
+        <v>1.0848295400000438</v>
       </c>
       <c r="D308" s="5">
-        <v>2.7782263387988726</v>
+        <v>2.776330709884034</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>478.96192881000002</v>
+        <v>478.96207686999998</v>
       </c>
       <c r="C309" s="5">
-        <v>3.0494859800000427</v>
+        <v>3.0495588799999496</v>
       </c>
       <c r="D309" s="5">
-        <v>7.9660500290878344</v>
+        <v>7.9662459210798842</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>481.46943110000001</v>
+        <v>481.46980772000001</v>
       </c>
       <c r="C310" s="5">
-        <v>2.5075022899999908</v>
+        <v>2.5077308500000299</v>
       </c>
       <c r="D310" s="5">
-        <v>6.4664306880870548</v>
+        <v>6.4670351251401303</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>483.41655968999999</v>
+        <v>483.41677826</v>
       </c>
       <c r="C311" s="5">
-        <v>1.9471285899999771</v>
+        <v>1.9469705399999953</v>
       </c>
       <c r="D311" s="5">
-        <v>4.962376792064549</v>
+        <v>4.9619610232213063</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>485.08994202999997</v>
+        <v>485.09382779999999</v>
       </c>
       <c r="C312" s="5">
-        <v>1.6733823399999892</v>
+        <v>1.6770495399999845</v>
       </c>
       <c r="D312" s="5">
-        <v>4.2338933092022302</v>
+        <v>4.2433476396745995</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>486.22871701000003</v>
+        <v>486.22949351</v>
       </c>
       <c r="C313" s="5">
-        <v>1.1387749800000506</v>
+        <v>1.135665710000012</v>
       </c>
       <c r="D313" s="5">
-        <v>2.853723967437749</v>
+        <v>2.8458085726764226</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>488.17610116999998</v>
+        <v>488.17668800000001</v>
       </c>
       <c r="C314" s="5">
-        <v>1.947384159999956</v>
+        <v>1.9471944900000153</v>
       </c>
       <c r="D314" s="5">
-        <v>4.9133886501341317</v>
+        <v>4.9128914905022025</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>489.05897087</v>
+        <v>489.059393</v>
       </c>
       <c r="C315" s="5">
-        <v>0.88286970000001475</v>
+        <v>0.88270499999998719</v>
       </c>
       <c r="D315" s="5">
-        <v>2.1919251748002688</v>
+        <v>2.1915095338081558</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>487.79835446999999</v>
+        <v>487.79102166000001</v>
       </c>
       <c r="C316" s="5">
-        <v>-1.2606164000000035</v>
+        <v>-1.2683713399999874</v>
       </c>
       <c r="D316" s="5">
-        <v>-3.0496869664359272</v>
+        <v>-3.0681783449888367</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>489.01119024000002</v>
+        <v>489.00993281000001</v>
       </c>
       <c r="C317" s="5">
-        <v>1.2128357700000265</v>
+        <v>1.2189111499999967</v>
       </c>
       <c r="D317" s="5">
-        <v>3.024756610471746</v>
+        <v>3.0401635057665466</v>
       </c>
       <c r="E317" s="5">
-        <v>4.2735622540227558</v>
+        <v>4.2734826416567229</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>492.66148657999997</v>
+        <v>492.66196137999998</v>
       </c>
       <c r="C318" s="5">
-        <v>3.6502963399999544</v>
+        <v>3.6520285699999704</v>
       </c>
       <c r="D318" s="5">
-        <v>9.3346419960590907</v>
+        <v>9.339280227920522</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>496.30183312999998</v>
+        <v>496.30260661</v>
       </c>
       <c r="C319" s="5">
-        <v>3.6403465500000038</v>
+        <v>3.6406452300000183</v>
       </c>
       <c r="D319" s="5">
-        <v>9.2363539275460038</v>
+        <v>9.2371335389531026</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>496.96306774999999</v>
+        <v>496.96317026999998</v>
       </c>
       <c r="C320" s="5">
-        <v>0.66123462000001609</v>
+        <v>0.66056365999997979</v>
       </c>
       <c r="D320" s="5">
-        <v>1.6105560134777486</v>
+        <v>1.6089072619832612</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>498.87464525000001</v>
+        <v>498.87488581000002</v>
       </c>
       <c r="C321" s="5">
-        <v>1.9115775000000212</v>
+        <v>1.9117155400000456</v>
       </c>
       <c r="D321" s="5">
-        <v>4.7147364789617896</v>
+        <v>4.7150831844326557</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>499.25209560000002</v>
+        <v>499.25277068999998</v>
       </c>
       <c r="C322" s="5">
-        <v>0.37745035000000371</v>
+        <v>0.37788487999995368</v>
       </c>
       <c r="D322" s="5">
-        <v>0.91171202209128221</v>
+        <v>0.91276554166763724</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>499.15401350000002</v>
+        <v>499.15471414000001</v>
       </c>
       <c r="C323" s="5">
-        <v>-9.8082099999999173E-2</v>
+        <v>-9.8056549999967046E-2</v>
       </c>
       <c r="D323" s="5">
-        <v>-0.23549511109356436</v>
+        <v>-0.23543351378902955</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>501.75382932999997</v>
+        <v>501.75991339000001</v>
       </c>
       <c r="C324" s="5">
-        <v>2.5998158299999545</v>
+        <v>2.6051992499999983</v>
       </c>
       <c r="D324" s="5">
-        <v>6.4323223332856116</v>
+        <v>6.4460170439082143</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>502.91032474000002</v>
+        <v>502.91182259999999</v>
       </c>
       <c r="C325" s="5">
-        <v>1.1564954100000477</v>
+        <v>1.1519092099999853</v>
       </c>
       <c r="D325" s="5">
-        <v>2.8012210935052906</v>
+        <v>2.7899376734716874</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>503.62713979</v>
+        <v>503.62835539999998</v>
       </c>
       <c r="C326" s="5">
-        <v>0.71681504999997969</v>
+        <v>0.71653279999998176</v>
       </c>
       <c r="D326" s="5">
-        <v>1.7238727911778495</v>
+        <v>1.7231835059453138</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>505.30396661999998</v>
+        <v>505.30391351999998</v>
       </c>
       <c r="C327" s="5">
-        <v>1.6768268299999818</v>
+        <v>1.6755581200000051</v>
       </c>
       <c r="D327" s="5">
-        <v>4.0693835486846908</v>
+        <v>4.0662380458716507</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>507.32802415999998</v>
+        <v>507.31648784999999</v>
       </c>
       <c r="C328" s="5">
-        <v>2.0240575400000012</v>
+        <v>2.0125743300000067</v>
       </c>
       <c r="D328" s="5">
-        <v>4.9140723416298604</v>
+        <v>4.88558004988906</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>507.85565035000002</v>
+        <v>507.85450739999999</v>
       </c>
       <c r="C329" s="5">
-        <v>0.52762619000003497</v>
+        <v>0.53801955000000135</v>
       </c>
       <c r="D329" s="5">
-        <v>1.2551754350453415</v>
+        <v>1.2800739833681574</v>
       </c>
       <c r="E329" s="5">
-        <v>3.8535846389837092</v>
+        <v>3.8536179585787478</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>509.30677551000002</v>
+        <v>509.30536321</v>
       </c>
       <c r="C330" s="5">
-        <v>1.4511251600000037</v>
+        <v>1.4508558100000073</v>
       </c>
       <c r="D330" s="5">
-        <v>3.4832312172244029</v>
+        <v>3.4825824475188893</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>509.0231331</v>
+        <v>509.02318323999998</v>
       </c>
       <c r="C331" s="5">
-        <v>-0.28364241000002721</v>
+        <v>-0.2821799700000156</v>
       </c>
       <c r="D331" s="5">
-        <v>-0.66625905545082409</v>
+        <v>-0.66283616499005493</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>509.08889461000001</v>
+        <v>509.08958781000001</v>
       </c>
       <c r="C332" s="5">
-        <v>6.5761510000015733E-2</v>
+        <v>6.6404570000031526E-2</v>
       </c>
       <c r="D332" s="5">
-        <v>0.1551401174627598</v>
+        <v>0.15665825445032588</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>509.78383385000001</v>
+        <v>509.78515831999999</v>
       </c>
       <c r="C333" s="5">
-        <v>0.69493923999999652</v>
+        <v>0.69557050999998182</v>
       </c>
       <c r="D333" s="5">
-        <v>1.6504321298655533</v>
+        <v>1.6519403698172175</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>510.52471494999998</v>
+        <v>510.52674510000003</v>
       </c>
       <c r="C334" s="5">
-        <v>0.74088109999996732</v>
+        <v>0.7415867800000342</v>
       </c>
       <c r="D334" s="5">
-        <v>1.7579967942193075</v>
+        <v>1.7596800757286646</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>512.98187096000004</v>
+        <v>512.98544808999998</v>
       </c>
       <c r="C335" s="5">
-        <v>2.4571560100000625</v>
+        <v>2.4587029899999493</v>
       </c>
       <c r="D335" s="5">
-        <v>5.9309697896089864</v>
+        <v>5.9347790485364094</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>512.96627021999996</v>
+        <v>512.97567274000005</v>
       </c>
       <c r="C336" s="5">
-        <v>-1.5600740000081714E-2</v>
+        <v>-9.7753499999271298E-3</v>
       </c>
       <c r="D336" s="5">
-        <v>-3.6488145141355677E-2</v>
+        <v>-2.2864567976488281E-2</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>516.80765432999999</v>
+        <v>516.81099174999997</v>
       </c>
       <c r="C337" s="5">
-        <v>3.8413841100000354</v>
+        <v>3.835319009999921</v>
       </c>
       <c r="D337" s="5">
-        <v>9.3658004539968189</v>
+        <v>9.3502211411918843</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>517.13994921999995</v>
+        <v>517.14274823000005</v>
       </c>
       <c r="C338" s="5">
-        <v>0.33229488999995738</v>
+        <v>0.33175648000008096</v>
       </c>
       <c r="D338" s="5">
-        <v>0.77430554986952504</v>
+        <v>0.77304151729298276</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>518.02852573999996</v>
+        <v>518.02513939000005</v>
       </c>
       <c r="C339" s="5">
-        <v>0.88857652000001508</v>
+        <v>0.8823911599999974</v>
       </c>
       <c r="D339" s="5">
-        <v>2.0814996624600735</v>
+        <v>2.0668628585817528</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>522.40174789000002</v>
+        <v>522.38018162000003</v>
       </c>
       <c r="C340" s="5">
-        <v>4.3732221500000605</v>
+        <v>4.3550422299999809</v>
       </c>
       <c r="D340" s="5">
-        <v>10.614319879748123</v>
+        <v>10.568207627994974</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>520.14738566999995</v>
+        <v>520.14538402999995</v>
       </c>
       <c r="C341" s="5">
-        <v>-2.2543622200000755</v>
+        <v>-2.2347975900000847</v>
       </c>
       <c r="D341" s="5">
-        <v>-5.0572987733233603</v>
+        <v>-5.0146384066691034</v>
       </c>
       <c r="E341" s="5">
-        <v>2.4203206780369246</v>
+        <v>2.4201570431901853</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>519.21418341000003</v>
+        <v>519.21009484000001</v>
       </c>
       <c r="C342" s="5">
-        <v>-0.93320225999991635</v>
+        <v>-0.93528918999993493</v>
       </c>
       <c r="D342" s="5">
-        <v>-2.1318156884551298</v>
+        <v>-2.1365441825642373</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>519.60038684999995</v>
+        <v>519.59877314000005</v>
       </c>
       <c r="C343" s="5">
-        <v>0.38620343999991746</v>
+        <v>0.38867830000003778</v>
       </c>
       <c r="D343" s="5">
-        <v>0.89624824160237093</v>
+        <v>0.90202235874068393</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>520.92126953000002</v>
+        <v>520.91965679999998</v>
       </c>
       <c r="C344" s="5">
-        <v>1.3208826800000679</v>
+        <v>1.3208836599999358</v>
       </c>
       <c r="D344" s="5">
-        <v>3.0935500074221522</v>
+        <v>3.0935620771240568</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>521.77406165000002</v>
+        <v>521.79017849000002</v>
       </c>
       <c r="C345" s="5">
-        <v>0.85279212000000371</v>
+        <v>0.87052169000003232</v>
       </c>
       <c r="D345" s="5">
-        <v>1.9822865442913562</v>
+        <v>2.0238842040131155</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>523.13467926999999</v>
+        <v>523.13662441999998</v>
       </c>
       <c r="C346" s="5">
-        <v>1.3606176199999709</v>
+        <v>1.3464459299999589</v>
       </c>
       <c r="D346" s="5">
-        <v>3.1744832499138065</v>
+        <v>3.1408499557366243</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>522.58889179000005</v>
+        <v>522.59781459999999</v>
       </c>
       <c r="C347" s="5">
-        <v>-0.54578747999994448</v>
+        <v>-0.53880981999998312</v>
       </c>
       <c r="D347" s="5">
-        <v>-1.2448034149184162</v>
+        <v>-1.2289746360148679</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>521.98958042000004</v>
+        <v>522.00143341</v>
       </c>
       <c r="C348" s="5">
-        <v>-0.59931137000000945</v>
+        <v>-0.59638118999998824</v>
       </c>
       <c r="D348" s="5">
-        <v>-1.3675276809248516</v>
+        <v>-1.3608603244725681</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>523.50781171999995</v>
+        <v>523.51450490000002</v>
       </c>
       <c r="C349" s="5">
-        <v>1.5182312999999112</v>
+        <v>1.5130714900000157</v>
       </c>
       <c r="D349" s="5">
-        <v>3.5466351069402213</v>
+        <v>3.5343072870092973</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>524.88790535999999</v>
+        <v>524.89198472999999</v>
       </c>
       <c r="C350" s="5">
-        <v>1.380093640000041</v>
+        <v>1.3774798299999702</v>
       </c>
       <c r="D350" s="5">
-        <v>3.2097652116004571</v>
+        <v>3.2035563230345732</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>524.82669724000004</v>
+        <v>524.81387985000003</v>
       </c>
       <c r="C351" s="5">
-        <v>-6.1208119999946575E-2</v>
+        <v>-7.8104879999955301E-2</v>
       </c>
       <c r="D351" s="5">
-        <v>-0.13984443815848735</v>
+        <v>-0.17841611337605645</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>529.42805283999996</v>
+        <v>529.39239697999994</v>
       </c>
       <c r="C352" s="5">
-        <v>4.6013555999999198</v>
+        <v>4.5785171299999092</v>
       </c>
       <c r="D352" s="5">
-        <v>11.043302066442973</v>
+        <v>10.98611477119038</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>525.77895199</v>
+        <v>525.77436404000002</v>
       </c>
       <c r="C353" s="5">
-        <v>-3.649100849999968</v>
+        <v>-3.6180329399999209</v>
       </c>
       <c r="D353" s="5">
-        <v>-7.9645876934302473</v>
+        <v>-7.8998189842456874</v>
       </c>
       <c r="E353" s="5">
-        <v>1.0826866528889756</v>
+        <v>1.0821935910279024</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>526.08520765000003</v>
+        <v>526.07911060000004</v>
       </c>
       <c r="C354" s="5">
-        <v>0.30625566000003346</v>
+        <v>0.30474656000001232</v>
       </c>
       <c r="D354" s="5">
-        <v>0.70121947403314344</v>
+        <v>0.69775924295458758</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>525.99321305000001</v>
+        <v>525.98925727000005</v>
       </c>
       <c r="C355" s="5">
-        <v>-9.199460000002091E-2</v>
+        <v>-8.9853329999982634E-2</v>
       </c>
       <c r="D355" s="5">
-        <v>-0.20963792108820156</v>
+        <v>-0.20476533418447573</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>526.41397525000002</v>
+        <v>526.40657153999996</v>
       </c>
       <c r="C356" s="5">
-        <v>0.42076220000001285</v>
+        <v>0.41731426999990617</v>
       </c>
       <c r="D356" s="5">
-        <v>0.96416078197627542</v>
+        <v>0.95623269531432964</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>526.38943582000002</v>
+        <v>526.4370308</v>
       </c>
       <c r="C357" s="5">
-        <v>-2.4539430000004359E-2</v>
+        <v>3.0459260000043287E-2</v>
       </c>
       <c r="D357" s="5">
-        <v>-5.5925124679523375E-2</v>
+        <v>6.9457237820524931E-2</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>527.60155082000006</v>
+        <v>527.60014987</v>
       </c>
       <c r="C358" s="5">
-        <v>1.2121150000000398</v>
+        <v>1.1631190699999934</v>
       </c>
       <c r="D358" s="5">
-        <v>2.7985014664545727</v>
+        <v>2.6837572537523835</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>528.73406469999998</v>
+        <v>528.75018663000003</v>
       </c>
       <c r="C359" s="5">
-        <v>1.1325138799999195</v>
+        <v>1.1500367600000345</v>
       </c>
       <c r="D359" s="5">
-        <v>2.6064678238627126</v>
+        <v>2.6472883909766542</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>530.40651244000003</v>
+        <v>530.41882802999999</v>
       </c>
       <c r="C360" s="5">
-        <v>1.6724477400000524</v>
+        <v>1.6686413999999559</v>
       </c>
       <c r="D360" s="5">
-        <v>3.8624767499974233</v>
+        <v>3.8534134181739343</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>531.02251750999994</v>
+        <v>531.03734281000004</v>
       </c>
       <c r="C361" s="5">
-        <v>0.61600506999991467</v>
+        <v>0.618514780000055</v>
       </c>
       <c r="D361" s="5">
-        <v>1.4025962180707507</v>
+        <v>1.4083144253314472</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>531.91163242000005</v>
+        <v>531.92722742000001</v>
       </c>
       <c r="C362" s="5">
-        <v>0.88911491000010301</v>
+        <v>0.88988460999996732</v>
       </c>
       <c r="D362" s="5">
-        <v>2.0278203316374643</v>
+        <v>2.0295348271209157</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>535.17965351999999</v>
+        <v>535.12626060000002</v>
       </c>
       <c r="C363" s="5">
-        <v>3.2680210999999417</v>
+        <v>3.1990331800000149</v>
       </c>
       <c r="D363" s="5">
-        <v>7.6270092032034942</v>
+        <v>7.4604158407229004</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>540.77378682999995</v>
+        <v>540.72313759999997</v>
       </c>
       <c r="C364" s="5">
-        <v>5.5941333099999611</v>
+        <v>5.5968769999999495</v>
       </c>
       <c r="D364" s="5">
-        <v>13.290228231639411</v>
+        <v>13.298529916679058</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>538.45054661999995</v>
+        <v>538.44483202000004</v>
       </c>
       <c r="C365" s="5">
-        <v>-2.3232402099999945</v>
+        <v>-2.2783055799999374</v>
       </c>
       <c r="D365" s="5">
-        <v>-5.0352813593082413</v>
+        <v>-4.9405901259924061</v>
       </c>
       <c r="E365" s="5">
-        <v>2.41006122098264</v>
+        <v>2.4098679674378509</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>537.16400999999996</v>
+        <v>537.16168324</v>
       </c>
       <c r="C366" s="5">
-        <v>-1.2865366199999926</v>
+        <v>-1.2831487800000332</v>
       </c>
       <c r="D366" s="5">
-        <v>-2.8298170059062655</v>
+        <v>-2.822492202332727</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>537.83682510999995</v>
+        <v>537.83332669000004</v>
       </c>
       <c r="C367" s="5">
-        <v>0.67281510999998773</v>
+        <v>0.67164345000003323</v>
       </c>
       <c r="D367" s="5">
-        <v>1.5134360687643511</v>
+        <v>1.5107889651507334</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>537.57058655000003</v>
+        <v>537.56078338999998</v>
       </c>
       <c r="C368" s="5">
-        <v>-0.26623855999991974</v>
+        <v>-0.27254330000005211</v>
       </c>
       <c r="D368" s="5">
-        <v>-0.59240620749144712</v>
+        <v>-0.60639971448722685</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>495.96976033999999</v>
+        <v>496.04793723</v>
       </c>
       <c r="C369" s="5">
-        <v>-41.600826210000037</v>
+        <v>-41.512846159999981</v>
       </c>
       <c r="D369" s="5">
-        <v>-61.960359867837276</v>
+        <v>-61.880004736979011</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>509.91732053999999</v>
+        <v>509.91680795000002</v>
       </c>
       <c r="C370" s="5">
-        <v>13.947560199999998</v>
+        <v>13.868870720000018</v>
       </c>
       <c r="D370" s="5">
-        <v>39.48733995369944</v>
+        <v>39.222091496456237</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>523.10833259000003</v>
+        <v>523.13497773999995</v>
       </c>
       <c r="C371" s="5">
-        <v>13.19101205000004</v>
+        <v>13.218169789999934</v>
       </c>
       <c r="D371" s="5">
-        <v>35.863402568262927</v>
+        <v>35.948110139297349</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>526.23902419000001</v>
+        <v>526.25320757999998</v>
       </c>
       <c r="C372" s="5">
-        <v>3.1306915999999774</v>
+        <v>3.1182298400000263</v>
       </c>
       <c r="D372" s="5">
-        <v>7.4229202659282567</v>
+        <v>7.3920089658192412</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>532.34427312000003</v>
+        <v>532.36403538000002</v>
       </c>
       <c r="C373" s="5">
-        <v>6.1052489300000161</v>
+        <v>6.1108278000000382</v>
       </c>
       <c r="D373" s="5">
-        <v>14.845617278421308</v>
+        <v>14.859634421907696</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>538.67726364999999</v>
+        <v>538.69211153000003</v>
       </c>
       <c r="C374" s="5">
-        <v>6.3329905299999609</v>
+        <v>6.3280761500000153</v>
       </c>
       <c r="D374" s="5">
-        <v>15.247817017089925</v>
+        <v>15.234597678091234</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>548.53963597999996</v>
+        <v>548.42696804000002</v>
       </c>
       <c r="C375" s="5">
-        <v>9.862372329999971</v>
+        <v>9.734856509999986</v>
       </c>
       <c r="D375" s="5">
-        <v>24.323269727510464</v>
+        <v>23.976176412238125</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>549.95766229000003</v>
+        <v>549.88295767</v>
       </c>
       <c r="C376" s="5">
-        <v>1.418026310000073</v>
+        <v>1.4559896299999764</v>
       </c>
       <c r="D376" s="5">
-        <v>3.1466004953551119</v>
+        <v>3.2327485979765314</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>548.85405428000001</v>
+        <v>548.84341400999995</v>
       </c>
       <c r="C377" s="5">
-        <v>-1.1036080100000163</v>
+        <v>-1.0395436600000494</v>
       </c>
       <c r="D377" s="5">
-        <v>-2.381656806790633</v>
+        <v>-2.245138153760684</v>
       </c>
       <c r="E377" s="5">
-        <v>1.9321194351655357</v>
+        <v>1.9312251453856843</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>549.36707502000002</v>
+        <v>549.37601279</v>
       </c>
       <c r="C378" s="5">
-        <v>0.51302074000000175</v>
+        <v>0.53259878000005756</v>
       </c>
       <c r="D378" s="5">
-        <v>1.1274393297754592</v>
+        <v>1.1707177097344257</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>550.74875376</v>
+        <v>550.76309830000002</v>
       </c>
       <c r="C379" s="5">
-        <v>1.3816787399999839</v>
+        <v>1.3870855100000199</v>
       </c>
       <c r="D379" s="5">
-        <v>3.060144585448743</v>
+        <v>3.0722356153239927</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>555.57562804999998</v>
+        <v>555.58987575000003</v>
       </c>
       <c r="C380" s="5">
-        <v>4.8268742899999779</v>
+        <v>4.8267774500000087</v>
       </c>
       <c r="D380" s="5">
-        <v>11.039105214637424</v>
+        <v>11.038571454821744</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>551.35215970000002</v>
+        <v>551.48819204999995</v>
       </c>
       <c r="C381" s="5">
-        <v>-4.2234683499999619</v>
+        <v>-4.1016837000000805</v>
       </c>
       <c r="D381" s="5">
-        <v>-8.7504502051965147</v>
+        <v>-8.5080803992301117</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>554.13629613000001</v>
+        <v>554.11556155000005</v>
       </c>
       <c r="C382" s="5">
-        <v>2.7841364299999896</v>
+        <v>2.6273695000000998</v>
       </c>
       <c r="D382" s="5">
-        <v>6.2307406478600891</v>
+        <v>5.869178827804622</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>558.84167593999996</v>
+        <v>558.89709272000005</v>
       </c>
       <c r="C383" s="5">
-        <v>4.705379809999954</v>
+        <v>4.7815311699999938</v>
       </c>
       <c r="D383" s="5">
-        <v>10.679265014021455</v>
+        <v>10.860809000608418</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>561.92423848999999</v>
+        <v>561.94993445</v>
       </c>
       <c r="C384" s="5">
-        <v>3.0825625500000342</v>
+        <v>3.0528417299999546</v>
       </c>
       <c r="D384" s="5">
-        <v>6.8237332519153648</v>
+        <v>6.755262478476487</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>562.58841899000004</v>
+        <v>562.60414075999995</v>
       </c>
       <c r="C385" s="5">
-        <v>0.66418050000004314</v>
+        <v>0.65420630999994955</v>
       </c>
       <c r="D385" s="5">
-        <v>1.4276272661221334</v>
+        <v>1.4059860097597188</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>563.35552901000005</v>
+        <v>563.33701308000002</v>
       </c>
       <c r="C386" s="5">
-        <v>0.76711002000001827</v>
+        <v>0.73287232000006952</v>
       </c>
       <c r="D386" s="5">
-        <v>1.6485710557192501</v>
+        <v>1.5744197165354912</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>572.15517051999996</v>
+        <v>571.95166326000003</v>
       </c>
       <c r="C387" s="5">
-        <v>8.7996415099999012</v>
+        <v>8.6146501800000124</v>
       </c>
       <c r="D387" s="5">
-        <v>20.441232597837566</v>
+        <v>19.975477333708746</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>575.58536255000001</v>
+        <v>575.46122997999998</v>
       </c>
       <c r="C388" s="5">
-        <v>3.4301920300000575</v>
+        <v>3.5095667199999525</v>
       </c>
       <c r="D388" s="5">
-        <v>7.4362816278923161</v>
+        <v>7.6170066900181022</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>578.43329273999996</v>
+        <v>578.40842569999995</v>
       </c>
       <c r="C389" s="5">
-        <v>2.8479301899999427</v>
+        <v>2.9471957199999679</v>
       </c>
       <c r="D389" s="5">
-        <v>6.1017351612717041</v>
+        <v>6.3218422525822771</v>
       </c>
       <c r="E389" s="5">
-        <v>5.3892721078288686</v>
+        <v>5.3867844516872321</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>581.25833471999999</v>
+        <v>581.29912076999994</v>
       </c>
       <c r="C390" s="5">
-        <v>2.8250419800000373</v>
+        <v>2.8906950699999925</v>
       </c>
       <c r="D390" s="5">
-        <v>6.020766808210154</v>
+        <v>6.1648289289395031</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>591.69651138999996</v>
+        <v>591.76921029000005</v>
       </c>
       <c r="C391" s="5">
-        <v>10.438176669999962</v>
+        <v>10.470089520000101</v>
       </c>
       <c r="D391" s="5">
-        <v>23.810587528600902</v>
+        <v>23.888897552111143</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>594.38373466999997</v>
+        <v>594.46413786000005</v>
       </c>
       <c r="C392" s="5">
-        <v>2.687223280000012</v>
+        <v>2.6949275700000044</v>
       </c>
       <c r="D392" s="5">
-        <v>5.5880799749673526</v>
+        <v>5.6037986495192538</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>597.24094484</v>
+        <v>597.44688221000001</v>
       </c>
       <c r="C393" s="5">
-        <v>2.8572101700000303</v>
+        <v>2.9827443499999617</v>
       </c>
       <c r="D393" s="5">
-        <v>5.9233942462688205</v>
+        <v>6.1900114292896102</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>596.96245824000005</v>
+        <v>596.93478445999995</v>
       </c>
       <c r="C394" s="5">
-        <v>-0.27848659999995107</v>
+        <v>-0.5120977500000663</v>
       </c>
       <c r="D394" s="5">
-        <v>-0.55811345467944307</v>
+        <v>-1.0237371169529164</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>595.89315207000004</v>
+        <v>595.98269675999995</v>
       </c>
       <c r="C395" s="5">
-        <v>-1.0693061700000044</v>
+        <v>-0.95208769999999276</v>
       </c>
       <c r="D395" s="5">
-        <v>-2.128443744268993</v>
+        <v>-1.8972523983697309</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>600.82403804</v>
+        <v>600.86457783000003</v>
       </c>
       <c r="C396" s="5">
-        <v>4.930885969999963</v>
+        <v>4.8818810700000768</v>
       </c>
       <c r="D396" s="5">
-        <v>10.39435398576185</v>
+        <v>10.284737773562691</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>602.61841708999998</v>
+        <v>602.62322654000002</v>
       </c>
       <c r="C397" s="5">
-        <v>1.794379049999975</v>
+        <v>1.7586487099999886</v>
       </c>
       <c r="D397" s="5">
-        <v>3.6432938506801626</v>
+        <v>3.5693307789000706</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>604.46995749999996</v>
+        <v>604.37445224999999</v>
       </c>
       <c r="C398" s="5">
-        <v>1.8515404099999841</v>
+        <v>1.7512257099999715</v>
       </c>
       <c r="D398" s="5">
-        <v>3.7499386065048768</v>
+        <v>3.5434847328331021</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>606.76455164000004</v>
+        <v>606.42301764000001</v>
       </c>
       <c r="C399" s="5">
-        <v>2.294594140000072</v>
+        <v>2.0485653900000216</v>
       </c>
       <c r="D399" s="5">
-        <v>4.6515713695976624</v>
+        <v>4.1441674489961722</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>603.16915386000005</v>
+        <v>602.91018369000005</v>
       </c>
       <c r="C400" s="5">
-        <v>-3.5953977799999848</v>
+        <v>-3.5128339499999583</v>
       </c>
       <c r="D400" s="5">
-        <v>-6.8834072259758567</v>
+        <v>-6.7340092082603054</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>602.01459891000002</v>
+        <v>601.93864423000002</v>
       </c>
       <c r="C401" s="5">
-        <v>-1.1545549500000334</v>
+        <v>-0.97153946000003089</v>
       </c>
       <c r="D401" s="5">
-        <v>-2.2729489237321543</v>
+        <v>-1.9166536272179235</v>
       </c>
       <c r="E401" s="5">
-        <v>4.0767546519144826</v>
+        <v>4.0680974696251093</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>606.97735359000001</v>
+        <v>607.08817646</v>
       </c>
       <c r="C402" s="5">
-        <v>4.9627546799999891</v>
+        <v>5.1495322299999771</v>
       </c>
       <c r="D402" s="5">
-        <v>10.35336399621578</v>
+        <v>10.76296873871212</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>607.69110608000005</v>
+        <v>607.96985739000002</v>
       </c>
       <c r="C403" s="5">
-        <v>0.71375249000004715</v>
+        <v>0.88168093000001591</v>
       </c>
       <c r="D403" s="5">
-        <v>1.4202576165936565</v>
+        <v>1.7567617669660196</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>608.20193805999997</v>
+        <v>608.38967504000004</v>
       </c>
       <c r="C404" s="5">
-        <v>0.5108319799999208</v>
+        <v>0.41981765000002724</v>
       </c>
       <c r="D404" s="5">
-        <v>1.0134103321404409</v>
+        <v>0.83178283516616158</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>608.24926240000002</v>
+        <v>608.50604849000001</v>
       </c>
       <c r="C405" s="5">
-        <v>4.7324340000045595E-2</v>
+        <v>0.11637344999996913</v>
       </c>
       <c r="D405" s="5">
-        <v>9.341226005787906E-2</v>
+        <v>0.22977896524010166</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>607.43528134999997</v>
+        <v>607.40565401000003</v>
       </c>
       <c r="C406" s="5">
-        <v>-0.81398105000005216</v>
+        <v>-1.1003944799999772</v>
       </c>
       <c r="D406" s="5">
-        <v>-1.5941159689091933</v>
+        <v>-2.1485716767332796</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>606.79740308999999</v>
+        <v>606.90913195999997</v>
       </c>
       <c r="C407" s="5">
-        <v>-0.63787825999997949</v>
+        <v>-0.49652205000006688</v>
       </c>
       <c r="D407" s="5">
-        <v>-1.2528879769448609</v>
+        <v>-0.97653838136043669</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>604.20293686000002</v>
+        <v>604.23977447000004</v>
       </c>
       <c r="C408" s="5">
-        <v>-2.5944662299999663</v>
+        <v>-2.6693574899999248</v>
       </c>
       <c r="D408" s="5">
-        <v>-5.0118517309113875</v>
+        <v>-5.1521155821439679</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>603.98664450000001</v>
+        <v>603.95570567000004</v>
       </c>
       <c r="C409" s="5">
-        <v>-0.21629236000001129</v>
+        <v>-0.28406880000000001</v>
       </c>
       <c r="D409" s="5">
-        <v>-0.4287308103763654</v>
+        <v>-0.5626947059784726</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>604.30512925000005</v>
+        <v>604.12469681000005</v>
       </c>
       <c r="C410" s="5">
-        <v>0.31848475000003873</v>
+        <v>0.16899114000000282</v>
       </c>
       <c r="D410" s="5">
-        <v>0.63460350867805548</v>
+        <v>0.33628582015610142</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>604.12280089000001</v>
+        <v>603.64311607000002</v>
       </c>
       <c r="C411" s="5">
-        <v>-0.18232836000004227</v>
+        <v>-0.48158074000002671</v>
       </c>
       <c r="D411" s="5">
-        <v>-0.36145865975858449</v>
+        <v>-0.95240255746380509</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>604.48552804999997</v>
+        <v>604.07096672</v>
       </c>
       <c r="C412" s="5">
-        <v>0.36272715999996308</v>
+        <v>0.42785064999998212</v>
       </c>
       <c r="D412" s="5">
-        <v>0.72288759189249596</v>
+        <v>0.85386044807524986</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>603.61157226</v>
+        <v>603.42264987999999</v>
       </c>
       <c r="C413" s="5">
-        <v>-0.87395578999996815</v>
+        <v>-0.64831684000000678</v>
       </c>
       <c r="D413" s="5">
-        <v>-1.7212117050119158</v>
+        <v>-1.2803202545066172</v>
       </c>
       <c r="E413" s="5">
-        <v>0.26527153210096355</v>
+        <v>0.24653769353824018</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>603.28859911999996</v>
+        <v>603.53567561</v>
       </c>
       <c r="C414" s="5">
-        <v>-0.32297314000004462</v>
+        <v>0.11302573000000393</v>
       </c>
       <c r="D414" s="5">
-        <v>-0.64019520964736509</v>
+        <v>0.22500098267805857</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>602.04728507000004</v>
+        <v>602.58809055999996</v>
       </c>
       <c r="C415" s="5">
-        <v>-1.2413140499999145</v>
+        <v>-0.94758505000004334</v>
       </c>
       <c r="D415" s="5">
-        <v>-2.4413437811366845</v>
+        <v>-1.8678830176953265</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>601.40552238999999</v>
+        <v>601.68495024000003</v>
       </c>
       <c r="C416" s="5">
-        <v>-0.64176268000005621</v>
+        <v>-0.90314031999992039</v>
       </c>
       <c r="D416" s="5">
-        <v>-1.2716877773801927</v>
+        <v>-1.7837709234008625</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>602.46034473999998</v>
+        <v>602.73397795999995</v>
       </c>
       <c r="C417" s="5">
-        <v>1.0548223499999949</v>
+        <v>1.0490277199999127</v>
       </c>
       <c r="D417" s="5">
-        <v>2.1251368526858938</v>
+        <v>2.1123593738165969</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>604.08599802000003</v>
+        <v>604.08614600999999</v>
       </c>
       <c r="C418" s="5">
-        <v>1.6256532800000514</v>
+        <v>1.3521680500000457</v>
       </c>
       <c r="D418" s="5">
-        <v>3.2865191258766524</v>
+        <v>2.7255354909621721</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>603.24937766999994</v>
+        <v>603.36543666</v>
       </c>
       <c r="C419" s="5">
-        <v>-0.83662035000008927</v>
+        <v>-0.72070934999999281</v>
       </c>
       <c r="D419" s="5">
-        <v>-1.6493221561971416</v>
+        <v>-1.4223116029003058</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>602.88478375</v>
+        <v>602.90810725999995</v>
       </c>
       <c r="C420" s="5">
-        <v>-0.3645939199999475</v>
+        <v>-0.45732940000004874</v>
       </c>
       <c r="D420" s="5">
-        <v>-0.72285410688261997</v>
+        <v>-0.90577483854836771</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>603.62568881000004</v>
+        <v>603.55485553000005</v>
       </c>
       <c r="C421" s="5">
-        <v>0.74090506000004552</v>
+        <v>0.64674827000010282</v>
       </c>
       <c r="D421" s="5">
-        <v>1.484728478505315</v>
+        <v>1.2948793528376745</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>604.68338122</v>
+        <v>604.4190337</v>
       </c>
       <c r="C422" s="5">
-        <v>1.0576924099999587</v>
+        <v>0.86417816999994557</v>
       </c>
       <c r="D422" s="5">
-        <v>2.1230616463958185</v>
+        <v>1.7317719427490941</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>603.23981391999996</v>
+        <v>602.64902845999995</v>
       </c>
       <c r="C423" s="5">
-        <v>-1.4435673000000406</v>
+        <v>-1.7700052400000459</v>
       </c>
       <c r="D423" s="5">
-        <v>-2.8274558769041502</v>
+        <v>-3.458077555873762</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>602.05540106000001</v>
+        <v>601.47451904000002</v>
       </c>
       <c r="C424" s="5">
-        <v>-1.1844128599999522</v>
+        <v>-1.1745094199999357</v>
       </c>
       <c r="D424" s="5">
-        <v>-2.3308261683915199</v>
+        <v>-2.3137870587524367</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>602.57386608000002</v>
+        <v>602.25259730000005</v>
       </c>
       <c r="C425" s="5">
-        <v>0.51846502000000783</v>
+        <v>0.77807826000002933</v>
       </c>
       <c r="D425" s="5">
-        <v>1.0382985837945391</v>
+        <v>1.5634341094001858</v>
       </c>
       <c r="E425" s="5">
-        <v>-0.1719162169331323</v>
+        <v>-0.19390266179644122</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>603.22583849</v>
+        <v>603.61966199999995</v>
       </c>
       <c r="C426" s="5">
-        <v>0.65197240999998485</v>
+        <v>1.3670646999999008</v>
       </c>
       <c r="D426" s="5">
-        <v>1.3061294967808834</v>
+        <v>2.7581683170674332</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>604.87159174999999</v>
+        <v>605.70505692999996</v>
       </c>
       <c r="C427" s="5">
-        <v>1.6457532599999922</v>
+        <v>2.0853949300000068</v>
       </c>
       <c r="D427" s="5">
-        <v>3.3234804627831682</v>
+        <v>4.2254695848072732</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>605.40934385000003</v>
+        <v>605.76704284000004</v>
       </c>
       <c r="C428" s="5">
-        <v>0.53775210000003426</v>
+        <v>6.1985910000089461E-2</v>
       </c>
       <c r="D428" s="5">
-        <v>1.0720741883593288</v>
+        <v>0.12287328978104473</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>604.28834074999997</v>
+        <v>604.57075010000005</v>
       </c>
       <c r="C429" s="5">
-        <v>-1.1210031000000527</v>
+        <v>-1.1962927399999899</v>
       </c>
       <c r="D429" s="5">
-        <v>-2.1994842346416466</v>
+        <v>-2.3442362579374043</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>604.58286959999998</v>
+        <v>604.59509980999997</v>
       </c>
       <c r="C430" s="5">
-        <v>0.29452885000000606</v>
+        <v>2.4349709999910374E-2</v>
       </c>
       <c r="D430" s="5">
-        <v>0.58644786787540593</v>
+        <v>4.8341944342888965E-2</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>603.33446598</v>
+        <v>603.45181775000003</v>
       </c>
       <c r="C431" s="5">
-        <v>-1.2484036199999764</v>
+        <v>-1.1432820599999332</v>
       </c>
       <c r="D431" s="5">
-        <v>-2.449932517455744</v>
+        <v>-2.2457331787209767</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>604.50491804000001</v>
+        <v>604.50883786999998</v>
       </c>
       <c r="C432" s="5">
-        <v>1.1704520600000023</v>
+        <v>1.0570201199999474</v>
       </c>
       <c r="D432" s="5">
-        <v>2.3529669513365548</v>
+        <v>2.1223163848491655</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>603.92228553999996</v>
+        <v>603.80534319000003</v>
       </c>
       <c r="C433" s="5">
-        <v>-0.58263250000004518</v>
+        <v>-0.70349467999994886</v>
       </c>
       <c r="D433" s="5">
-        <v>-1.1504697825294952</v>
+        <v>-1.3875912499013432</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>602.14691187000005</v>
+        <v>601.81923172999996</v>
       </c>
       <c r="C434" s="5">
-        <v>-1.7753736699999081</v>
+        <v>-1.9861114600000747</v>
       </c>
       <c r="D434" s="5">
-        <v>-3.4712039736978895</v>
+        <v>-3.8765563977004924</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>606.05188266000005</v>
+        <v>606.35994090999998</v>
       </c>
       <c r="C435" s="5">
-        <v>3.904970789999993</v>
+        <v>4.5407091800000217</v>
       </c>
       <c r="D435" s="5">
-        <v>8.0657558165033283</v>
+        <v>9.439293396329429</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>607.34586424999998</v>
+        <v>607.63000963000002</v>
       </c>
       <c r="C436" s="5">
-        <v>1.2939815899999303</v>
+        <v>1.2700687200000402</v>
       </c>
       <c r="D436" s="5">
-        <v>2.5924227018634172</v>
+        <v>2.5426536887316997</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>607.75721406000002</v>
+        <v>608.50957428000004</v>
       </c>
       <c r="C437" s="5">
-        <v>0.411349810000047</v>
+        <v>0.87956465000002026</v>
       </c>
       <c r="D437" s="5">
-        <v>0.81578346328217144</v>
+        <v>1.7509361872062756</v>
       </c>
       <c r="E437" s="5">
-        <v>0.86020125859753716</v>
+        <v>1.03892901550795</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>607.70931210000003</v>
+        <v>602.88577885999996</v>
       </c>
       <c r="C438" s="5">
-        <v>-4.790195999999014E-2</v>
+        <v>-5.6237954200000786</v>
       </c>
       <c r="D438" s="5">
-        <v>-9.4540120303365782E-2</v>
+        <v>-10.543585712090554</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>608.60009947000003</v>
+        <v>602.41110991000005</v>
       </c>
       <c r="C439" s="5">
-        <v>0.89078736999999819</v>
+        <v>-0.47466894999990927</v>
       </c>
       <c r="D439" s="5">
-        <v>1.7732242428456502</v>
+        <v>-0.94071326311570003</v>
       </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>610.81293616999994</v>
+        <v>603.94229318999999</v>
       </c>
       <c r="C440" s="5">
-        <v>2.2128366999999116</v>
+        <v>1.5311832799999365</v>
       </c>
       <c r="D440" s="5">
-        <v>4.4514532551786834</v>
+        <v>3.0931125068613063</v>
       </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>612.48413521999998</v>
+        <v>605.46852206000005</v>
       </c>
       <c r="C441" s="5">
-        <v>1.6711990500000411</v>
+        <v>1.5262288700000681</v>
       </c>
       <c r="D441" s="5">
-        <v>3.3330890363770793</v>
+        <v>3.0750390964159546</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>612.40175895000004</v>
+        <v>605.29685637</v>
       </c>
       <c r="C442" s="5">
-        <v>-8.2376269999940632E-2</v>
+        <v>-0.17166569000005438</v>
       </c>
       <c r="D442" s="5">
-        <v>-0.161275089759505</v>
+        <v>-0.3397003997430148</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>613.15167463</v>
+        <v>605.94729213000005</v>
       </c>
       <c r="C443" s="5">
-        <v>0.74991567999995823</v>
+        <v>0.65043576000005032</v>
       </c>
       <c r="D443" s="5">
-        <v>1.4793955832719474</v>
+        <v>1.297136234096774</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
-        <v>614.19478533999995</v>
+        <v>606.38637908999999</v>
       </c>
       <c r="C444" s="5">
-        <v>1.0431107099999508</v>
+        <v>0.43908695999994052</v>
       </c>
       <c r="D444" s="5">
-        <v>2.0606837286907709</v>
+        <v>0.87302871933634396</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
+      </c>
+      <c r="B445" s="5">
+        <v>605.15129853999997</v>
+      </c>
+      <c r="C445" s="5">
+        <v>-1.2350805500000206</v>
+      </c>
+      <c r="D445" s="5">
+        <v>-2.4169506034680599</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>