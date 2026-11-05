--- v10 (2026-09-26)
+++ v11 (2026-11-05)
@@ -1,98 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{E672EBA2-E16E-4669-BBD7-9B6052804EBD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{C23205BC-654D-4968-ADFB-84DADAB37316}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{AF96D49C-8534-4160-8D96-B8481913645A}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{21CED59C-C8D9-4787-BA95-CB51F025D9F5}"/>
   </bookViews>
   <sheets>
     <sheet name="dalttula" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Dallas—Plano—Irving Trade, Transportation and Utilities Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2026:Q1 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry August 2026</t>
+    <t>Last data entry September 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -930,51 +917,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3662CA87-F6DD-4008-8994-0CC2DCF2D0CA}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BBDFDFBD-5E6E-4E56-8243-AC8F1E06721C}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -7232,81 +7219,90 @@
         <v>0.65043576000005032</v>
       </c>
       <c r="D443" s="5">
         <v>1.297136234096774</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
         <v>606.38637908999999</v>
       </c>
       <c r="C444" s="5">
         <v>0.43908695999994052</v>
       </c>
       <c r="D444" s="5">
         <v>0.87302871933634396</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
       <c r="B445" s="5">
-        <v>605.15129853999997</v>
+        <v>605.32997740999997</v>
       </c>
       <c r="C445" s="5">
-        <v>-1.2350805500000206</v>
+        <v>-1.0564016800000218</v>
       </c>
       <c r="D445" s="5">
-        <v>-2.4169506034680599</v>
+        <v>-2.0706364413593747</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
+      <c r="B446" s="5">
+        <v>605.94327591000001</v>
+      </c>
+      <c r="C446" s="5">
+        <v>0.61329850000004171</v>
+      </c>
+      <c r="D446" s="5">
+        <v>1.2225945584198206</v>
+      </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>