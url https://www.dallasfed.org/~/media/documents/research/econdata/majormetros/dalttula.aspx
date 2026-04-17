--- v3 (2026-02-15)
+++ v4 (2026-04-17)
@@ -1,85 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{ABA27B6F-DC9D-4232-AA45-160C09D12933}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{07769312-4CB5-44C6-BF33-562F225185A0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{4D42D76E-2DD8-4D5C-822D-01BE24787E62}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{768A4118-4DC6-4FA5-AB83-F7F7CD50E380}"/>
   </bookViews>
   <sheets>
     <sheet name="dalttula" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Dallas—Plano—Irving Trade, Transportation and Utilities Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q2 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry December 2025</t>
+    <t>Last data entry January 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -917,52 +917,52 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D7E9118B-8D3A-4552-9F07-47D641E27EFB}">
-  <dimension ref="A1:F437"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4D5F086D-F595-4001-89D3-F6AB5CBB904D}">
+  <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
@@ -974,6190 +974,6259 @@
       </c>
     </row>
     <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>322.95070980000003</v>
+        <v>322.95027245</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>323.66959795999998</v>
+        <v>323.66920513000002</v>
       </c>
       <c r="C7" s="5">
-        <v>0.71888815999994904</v>
+        <v>0.71893268000002308</v>
       </c>
       <c r="D7" s="5">
-        <v>2.7041469242988114</v>
+        <v>2.7043201522556348</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>323.99444332000002</v>
+        <v>323.99402133000001</v>
       </c>
       <c r="C8" s="5">
-        <v>0.32484536000004027</v>
+        <v>0.32481619999998657</v>
       </c>
       <c r="D8" s="5">
-        <v>1.211029447809242</v>
+        <v>1.2109216158643132</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>323.36630948999999</v>
+        <v>323.36748653000001</v>
       </c>
       <c r="C9" s="5">
-        <v>-0.62813383000002432</v>
+        <v>-0.62653480000000172</v>
       </c>
       <c r="D9" s="5">
-        <v>-2.3018141679484461</v>
+        <v>-2.2960196181280756</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>323.52873720999997</v>
+        <v>323.52905407999998</v>
       </c>
       <c r="C10" s="5">
-        <v>0.1624277199999824</v>
+        <v>0.16156754999997247</v>
       </c>
       <c r="D10" s="5">
-        <v>0.60443107627292658</v>
+        <v>0.60121918929481044</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>324.86739991000002</v>
+        <v>324.86773948000001</v>
       </c>
       <c r="C11" s="5">
-        <v>1.3386627000000431</v>
+        <v>1.3386854000000312</v>
       </c>
       <c r="D11" s="5">
-        <v>5.0798004163464805</v>
+        <v>5.0798834362668854</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>324.20420674000002</v>
+        <v>324.20427366000001</v>
       </c>
       <c r="C12" s="5">
-        <v>-0.66319316999999955</v>
+        <v>-0.66346581999999898</v>
       </c>
       <c r="D12" s="5">
-        <v>-2.4223940275373113</v>
+        <v>-2.4233762507913759</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>324.67658613999998</v>
+        <v>324.67657469</v>
       </c>
       <c r="C13" s="5">
-        <v>0.4723793999999657</v>
+        <v>0.4723010299999828</v>
       </c>
       <c r="D13" s="5">
-        <v>1.762531242567289</v>
+        <v>1.7622361166468758</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>324.26794202000002</v>
+        <v>324.26790208</v>
       </c>
       <c r="C14" s="5">
-        <v>-0.40864411999996264</v>
+        <v>-0.40867260999999644</v>
       </c>
       <c r="D14" s="5">
-        <v>-1.4999313353411203</v>
+        <v>-1.5000352377566362</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>323.66883489000003</v>
+        <v>323.66871615000002</v>
       </c>
       <c r="C15" s="5">
-        <v>-0.59910712999999305</v>
+        <v>-0.599185929999976</v>
       </c>
       <c r="D15" s="5">
-        <v>-2.1946908287678979</v>
+        <v>-2.1949768346619436</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>323.92784286</v>
+        <v>323.92764841000002</v>
       </c>
       <c r="C16" s="5">
-        <v>0.25900796999997056</v>
+        <v>0.25893225999999459</v>
       </c>
       <c r="D16" s="5">
-        <v>0.96450795666926936</v>
+        <v>0.96422513729912396</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>324.27133223999999</v>
+        <v>324.27107135</v>
       </c>
       <c r="C17" s="5">
-        <v>0.34348937999999407</v>
+        <v>0.34342293999998219</v>
       </c>
       <c r="D17" s="5">
-        <v>1.2799137679651684</v>
+        <v>1.2796655258248579</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>324.95519494000001</v>
+        <v>324.95476645999997</v>
       </c>
       <c r="C18" s="5">
-        <v>0.68386270000002014</v>
+        <v>0.68369510999997374</v>
       </c>
       <c r="D18" s="5">
-        <v>2.5602666418578002</v>
+        <v>2.5596340028079645</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>323.54622196000003</v>
+        <v>323.54581683999999</v>
       </c>
       <c r="C19" s="5">
-        <v>-1.4089729799999873</v>
+        <v>-1.4089496199999871</v>
       </c>
       <c r="D19" s="5">
-        <v>-5.0807748870693725</v>
+        <v>-5.0806991895243847</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>323.32543199000003</v>
+        <v>323.32496857000001</v>
       </c>
       <c r="C20" s="5">
-        <v>-0.22078996999999845</v>
+        <v>-0.22084826999997631</v>
       </c>
       <c r="D20" s="5">
-        <v>-0.81582102574081494</v>
+        <v>-0.81603665465134201</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>322.69169520000003</v>
+        <v>322.69289467999999</v>
       </c>
       <c r="C21" s="5">
-        <v>-0.63373679000000038</v>
+        <v>-0.63207389000001513</v>
       </c>
       <c r="D21" s="5">
-        <v>-2.3268791672419353</v>
+        <v>-2.3208423185683724</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>323.30526101999999</v>
+        <v>323.30561397999998</v>
       </c>
       <c r="C22" s="5">
-        <v>0.61356581999996251</v>
+        <v>0.61271929999998065</v>
       </c>
       <c r="D22" s="5">
-        <v>2.3056923630150994</v>
+        <v>2.3024693199231061</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>323.34479355000002</v>
+        <v>323.34511436999998</v>
       </c>
       <c r="C23" s="5">
-        <v>3.9532530000030874E-2</v>
+        <v>3.9500390000000607E-2</v>
       </c>
       <c r="D23" s="5">
-        <v>0.14683012737888301</v>
+        <v>0.14671051378638555</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>323.94672292000001</v>
+        <v>323.94675339000003</v>
       </c>
       <c r="C24" s="5">
-        <v>0.60192936999999347</v>
+        <v>0.6016390200000501</v>
       </c>
       <c r="D24" s="5">
-        <v>2.2568999700454784</v>
+        <v>2.2557978930755951</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>324.02998719999999</v>
+        <v>324.02999326999998</v>
       </c>
       <c r="C25" s="5">
-        <v>8.3264279999980317E-2</v>
+        <v>8.3239879999950972E-2</v>
       </c>
       <c r="D25" s="5">
-        <v>0.30887334181119996</v>
+        <v>0.30878267165275197</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>323.70651985000001</v>
+        <v>323.70648284999999</v>
       </c>
       <c r="C26" s="5">
-        <v>-0.32346734999998716</v>
+        <v>-0.32351041999999097</v>
       </c>
       <c r="D26" s="5">
-        <v>-1.191361088122167</v>
+        <v>-1.1915188267858978</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>323.87412210000002</v>
+        <v>323.87400235000001</v>
       </c>
       <c r="C27" s="5">
-        <v>0.16760225000001583</v>
+        <v>0.1675195000000258</v>
       </c>
       <c r="D27" s="5">
-        <v>0.62308421426897631</v>
+        <v>0.62277577510967408</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>323.22216042999997</v>
+        <v>323.22196861999998</v>
       </c>
       <c r="C28" s="5">
-        <v>-0.65196167000004834</v>
+        <v>-0.65203373000002784</v>
       </c>
       <c r="D28" s="5">
-        <v>-2.3890454259909655</v>
+        <v>-2.3893074390605062</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>323.03513643999997</v>
+        <v>323.03489588999997</v>
       </c>
       <c r="C29" s="5">
-        <v>-0.18702399000000014</v>
+        <v>-0.18707273000001123</v>
       </c>
       <c r="D29" s="5">
-        <v>-0.69214293517947389</v>
+        <v>-0.69232314909468684</v>
       </c>
       <c r="E29" s="5">
-        <v>-0.38122266049873677</v>
+        <v>-0.38121669467880981</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>322.61766463999999</v>
+        <v>322.61727554999999</v>
       </c>
       <c r="C30" s="5">
-        <v>-0.41747179999998707</v>
+        <v>-0.41762033999998494</v>
       </c>
       <c r="D30" s="5">
-        <v>-1.5398344991834789</v>
+        <v>-1.5403796344405807</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>322.98857951000002</v>
+        <v>322.98816686999999</v>
       </c>
       <c r="C31" s="5">
-        <v>0.37091487000003553</v>
+        <v>0.37089131999999836</v>
       </c>
       <c r="D31" s="5">
-        <v>1.3884025175650017</v>
+        <v>1.3883154924251517</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>321.54595316000001</v>
+        <v>321.54544337999999</v>
       </c>
       <c r="C32" s="5">
-        <v>-1.4426263500000118</v>
+        <v>-1.4427234899999917</v>
       </c>
       <c r="D32" s="5">
-        <v>-5.2300656724888706</v>
+        <v>-5.2304157542180985</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>324.30259002000003</v>
+        <v>324.30380804999999</v>
       </c>
       <c r="C33" s="5">
-        <v>2.7566368600000146</v>
+        <v>2.7583646699999917</v>
       </c>
       <c r="D33" s="5">
-        <v>10.786904649590756</v>
+        <v>10.794005752714053</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>323.93363829999998</v>
+        <v>323.93401820000003</v>
       </c>
       <c r="C34" s="5">
-        <v>-0.36895172000004095</v>
+        <v>-0.36978984999996101</v>
       </c>
       <c r="D34" s="5">
-        <v>-1.356702720123204</v>
+        <v>-1.3597602994001035</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>323.16084547000003</v>
+        <v>323.16111155999999</v>
       </c>
       <c r="C35" s="5">
-        <v>-0.77279282999995758</v>
+        <v>-0.77290664000003062</v>
       </c>
       <c r="D35" s="5">
-        <v>-2.8255163263352312</v>
+        <v>-2.8259237268262849</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>323.18931902000003</v>
+        <v>323.18931803999999</v>
       </c>
       <c r="C36" s="5">
-        <v>2.8473550000001069E-2</v>
+        <v>2.8206479999994372E-2</v>
       </c>
       <c r="D36" s="5">
-        <v>0.10578268798457913</v>
+        <v>0.10478992789346719</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>322.59133376</v>
+        <v>322.59136389000003</v>
       </c>
       <c r="C37" s="5">
-        <v>-0.59798526000002994</v>
+        <v>-0.5979541499999641</v>
       </c>
       <c r="D37" s="5">
-        <v>-2.1978595302961423</v>
+        <v>-2.197746354947816</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>323.18128580000001</v>
+        <v>323.18125335000002</v>
       </c>
       <c r="C38" s="5">
-        <v>0.58995204000001422</v>
+        <v>0.58988945999999487</v>
       </c>
       <c r="D38" s="5">
-        <v>2.2167575265615191</v>
+        <v>2.2165198017979781</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>325.82214648000001</v>
+        <v>325.82200354000003</v>
       </c>
       <c r="C39" s="5">
-        <v>2.640860680000003</v>
+        <v>2.6407501900000057</v>
       </c>
       <c r="D39" s="5">
-        <v>10.258670483962739</v>
+        <v>10.258222881883473</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>324.47091091999999</v>
+        <v>324.47073397999998</v>
       </c>
       <c r="C40" s="5">
-        <v>-1.3512355600000205</v>
+        <v>-1.3512695600000484</v>
       </c>
       <c r="D40" s="5">
-        <v>-4.8646301005179975</v>
+        <v>-4.8647518124267712</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>324.95758158000001</v>
+        <v>324.95738111999998</v>
       </c>
       <c r="C41" s="5">
-        <v>0.48667066000001569</v>
+        <v>0.48664714000000231</v>
       </c>
       <c r="D41" s="5">
-        <v>1.8147902520514458</v>
+        <v>1.814702819216607</v>
       </c>
       <c r="E41" s="5">
-        <v>0.59511951584780842</v>
+        <v>0.59513236943127268</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>325.41322996999997</v>
+        <v>325.412892</v>
       </c>
       <c r="C42" s="5">
-        <v>0.45564838999996482</v>
+        <v>0.45551088000001982</v>
       </c>
       <c r="D42" s="5">
-        <v>1.6956507908681973</v>
+        <v>1.6951361629717665</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>325.65095099000001</v>
+        <v>325.65056218000001</v>
       </c>
       <c r="C43" s="5">
-        <v>0.2377210200000377</v>
+        <v>0.23767018000000917</v>
       </c>
       <c r="D43" s="5">
-        <v>0.88015529064742193</v>
+        <v>0.87996721781711251</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>325.81965726999999</v>
+        <v>325.81915643999997</v>
       </c>
       <c r="C44" s="5">
-        <v>0.16870627999998078</v>
+        <v>0.16859425999996347</v>
       </c>
       <c r="D44" s="5">
-        <v>0.62344473725131078</v>
+        <v>0.62303034007131775</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>330.81536775000001</v>
+        <v>330.81655598999998</v>
       </c>
       <c r="C45" s="5">
-        <v>4.9957104800000138</v>
+        <v>4.9973995500000115</v>
       </c>
       <c r="D45" s="5">
-        <v>20.033017383389364</v>
+        <v>20.040405382588979</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>330.04441919999999</v>
+        <v>330.04476764999998</v>
       </c>
       <c r="C46" s="5">
-        <v>-0.77094855000001417</v>
+        <v>-0.77178834000000052</v>
       </c>
       <c r="D46" s="5">
-        <v>-2.760971972939652</v>
+        <v>-2.7639311989040793</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>329.23257813999999</v>
+        <v>329.23277631000002</v>
       </c>
       <c r="C47" s="5">
-        <v>-0.81184106000000611</v>
+        <v>-0.8119913399999632</v>
       </c>
       <c r="D47" s="5">
-        <v>-2.9121437683302664</v>
+        <v>-2.9126725287389355</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>331.56665466999999</v>
+        <v>331.56661267999999</v>
       </c>
       <c r="C48" s="5">
-        <v>2.3340765300000044</v>
+        <v>2.3338363699999718</v>
       </c>
       <c r="D48" s="5">
-        <v>8.8470180530058062</v>
+        <v>8.8460664434577332</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>332.47638621999999</v>
+        <v>332.47643877000002</v>
       </c>
       <c r="C49" s="5">
-        <v>0.90973155000000361</v>
+        <v>0.90982609000002412</v>
       </c>
       <c r="D49" s="5">
-        <v>3.3426264884955925</v>
+        <v>3.3429795457925682</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>333.19624188</v>
+        <v>333.19621584999999</v>
       </c>
       <c r="C50" s="5">
-        <v>0.71985566000000745</v>
+        <v>0.71977707999997165</v>
       </c>
       <c r="D50" s="5">
-        <v>2.629323709537057</v>
+        <v>2.6290328439240618</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>333.34627405999998</v>
+        <v>333.34611740000003</v>
       </c>
       <c r="C51" s="5">
-        <v>0.15003217999998242</v>
+        <v>0.14990155000003824</v>
       </c>
       <c r="D51" s="5">
-        <v>0.54167825974602568</v>
+        <v>0.54120550616563179</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>333.39277005000002</v>
+        <v>333.39262298</v>
       </c>
       <c r="C52" s="5">
-        <v>4.6495990000039455E-2</v>
+        <v>4.6505579999973179E-2</v>
       </c>
       <c r="D52" s="5">
-        <v>0.16750753122842799</v>
+        <v>0.16754218569761115</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>336.01377989999997</v>
+        <v>336.01362749999998</v>
       </c>
       <c r="C53" s="5">
-        <v>2.6210098499999503</v>
+        <v>2.6210045199999854</v>
       </c>
       <c r="D53" s="5">
-        <v>9.8527486007113474</v>
+        <v>9.8527322262932806</v>
       </c>
       <c r="E53" s="5">
-        <v>3.4023512441970993</v>
+        <v>3.4023681326743382</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>334.33225005999998</v>
+        <v>334.33198396</v>
       </c>
       <c r="C54" s="5">
-        <v>-1.6815298399999961</v>
+        <v>-1.6816435399999818</v>
       </c>
       <c r="D54" s="5">
-        <v>-5.8426567293055172</v>
+        <v>-5.8430435595250412</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>335.07060367000003</v>
+        <v>335.07026150000002</v>
       </c>
       <c r="C55" s="5">
-        <v>0.73835361000004696</v>
+        <v>0.73827754000001278</v>
       </c>
       <c r="D55" s="5">
-        <v>2.6825590055770565</v>
+        <v>2.6822814265007322</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>335.83518279999998</v>
+        <v>335.83471059999999</v>
       </c>
       <c r="C56" s="5">
-        <v>0.7645791299999587</v>
+        <v>0.7644490999999789</v>
       </c>
       <c r="D56" s="5">
-        <v>2.7728415321521371</v>
+        <v>2.7723668959313885</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>336.46493028999998</v>
+        <v>336.46596849999997</v>
       </c>
       <c r="C57" s="5">
-        <v>0.62974748999999974</v>
+        <v>0.63125789999998005</v>
       </c>
       <c r="D57" s="5">
-        <v>2.2735549273946276</v>
+        <v>2.2790676419958356</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>339.43772762999998</v>
+        <v>339.43805832999999</v>
       </c>
       <c r="C58" s="5">
-        <v>2.9727973399999996</v>
+        <v>2.9720898300000158</v>
       </c>
       <c r="D58" s="5">
-        <v>11.133165070521134</v>
+        <v>11.130349376045757</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>341.27281381</v>
+        <v>341.27294506999999</v>
       </c>
       <c r="C59" s="5">
-        <v>1.8350861800000189</v>
+        <v>1.8348867400000017</v>
       </c>
       <c r="D59" s="5">
-        <v>6.6839242816314703</v>
+        <v>6.6831694244589457</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>340.87069086000002</v>
+        <v>340.87062893000001</v>
       </c>
       <c r="C60" s="5">
-        <v>-0.40212294999997766</v>
+        <v>-0.40231613999998217</v>
       </c>
       <c r="D60" s="5">
-        <v>-1.4048366581147054</v>
+        <v>-1.4055066699771857</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>342.64495004000003</v>
+        <v>342.64500027000003</v>
       </c>
       <c r="C61" s="5">
-        <v>1.7742591800000014</v>
+        <v>1.7743713400000161</v>
       </c>
       <c r="D61" s="5">
-        <v>6.4280478183070588</v>
+        <v>6.4284670733095295</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>344.33728093000002</v>
+        <v>344.33725425</v>
       </c>
       <c r="C62" s="5">
-        <v>1.6923308899999938</v>
+        <v>1.6922539799999754</v>
       </c>
       <c r="D62" s="5">
-        <v>6.0905064823854271</v>
+        <v>6.0902212133879585</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>346.69589241</v>
+        <v>346.69572142999999</v>
       </c>
       <c r="C63" s="5">
-        <v>2.3586114799999791</v>
+        <v>2.358467179999991</v>
       </c>
       <c r="D63" s="5">
-        <v>8.5364983913801105</v>
+        <v>8.5359569850088413</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>348.2306299</v>
+        <v>348.23051837999998</v>
       </c>
       <c r="C64" s="5">
-        <v>1.5347374899999977</v>
+        <v>1.5347969499999863</v>
       </c>
       <c r="D64" s="5">
-        <v>5.4433672051318549</v>
+        <v>5.4435860077262976</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>351.09000400999997</v>
+        <v>351.08990718000001</v>
       </c>
       <c r="C65" s="5">
-        <v>2.8593741099999761</v>
+        <v>2.8593888000000334</v>
       </c>
       <c r="D65" s="5">
-        <v>10.310779999954601</v>
+        <v>10.31083883884123</v>
       </c>
       <c r="E65" s="5">
-        <v>4.4867874509452621</v>
+        <v>4.4868060239610541</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>349.34824178000002</v>
+        <v>349.34803556999998</v>
       </c>
       <c r="C66" s="5">
-        <v>-1.7417622299999493</v>
+        <v>-1.7418716100000324</v>
       </c>
       <c r="D66" s="5">
-        <v>-5.7934356392666526</v>
+        <v>-5.7937911431062972</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>350.82876054000002</v>
+        <v>350.82851278999999</v>
       </c>
       <c r="C67" s="5">
-        <v>1.4805187599999954</v>
+        <v>1.4804772200000116</v>
       </c>
       <c r="D67" s="5">
-        <v>5.2057622145394111</v>
+        <v>5.2056158762360694</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>351.57218468999997</v>
+        <v>351.57185749000001</v>
       </c>
       <c r="C68" s="5">
-        <v>0.74342414999995299</v>
+        <v>0.74334470000002284</v>
       </c>
       <c r="D68" s="5">
-        <v>2.572708427693926</v>
+        <v>2.5724321072933876</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>350.85700993</v>
+        <v>350.85779305</v>
       </c>
       <c r="C69" s="5">
-        <v>-0.71517475999996805</v>
+        <v>-0.71406444000001557</v>
       </c>
       <c r="D69" s="5">
-        <v>-2.4139358411243594</v>
+        <v>-2.4102321514551495</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>351.59368165000001</v>
+        <v>351.59394080999999</v>
       </c>
       <c r="C70" s="5">
-        <v>0.73667172000000392</v>
+        <v>0.73614775999999438</v>
       </c>
       <c r="D70" s="5">
-        <v>2.5488627009585096</v>
+        <v>2.547023092601064</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>352.00914355999998</v>
+        <v>352.00922579000002</v>
       </c>
       <c r="C71" s="5">
-        <v>0.41546190999997634</v>
+        <v>0.41528498000002401</v>
       </c>
       <c r="D71" s="5">
-        <v>1.4272362275415507</v>
+        <v>1.4266234075961171</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>353.62945581000002</v>
+        <v>353.62936337000002</v>
       </c>
       <c r="C72" s="5">
-        <v>1.6203122500000404</v>
+        <v>1.6201375800000051</v>
       </c>
       <c r="D72" s="5">
-        <v>5.6656569701463377</v>
+        <v>5.6650293110882322</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>355.15884118000002</v>
+        <v>355.15887973999997</v>
       </c>
       <c r="C73" s="5">
-        <v>1.52938537</v>
+        <v>1.5295163699999534</v>
       </c>
       <c r="D73" s="5">
-        <v>5.3150336938111886</v>
+        <v>5.3155012616645125</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>355.54137283</v>
+        <v>355.54134785000002</v>
       </c>
       <c r="C74" s="5">
-        <v>0.3825316499999758</v>
+        <v>0.38246811000004755</v>
       </c>
       <c r="D74" s="5">
-        <v>1.3001705332253755</v>
+        <v>1.2999531471157955</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>355.31208702999999</v>
+        <v>355.31193795000002</v>
       </c>
       <c r="C75" s="5">
-        <v>-0.22928580000001375</v>
+        <v>-0.22940990000000738</v>
       </c>
       <c r="D75" s="5">
-        <v>-0.77113148985488156</v>
+        <v>-0.77154743556862027</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>357.68734418999998</v>
+        <v>357.68727421</v>
       </c>
       <c r="C76" s="5">
-        <v>2.3752571599999897</v>
+        <v>2.3753362599999832</v>
       </c>
       <c r="D76" s="5">
-        <v>8.3236062009400591</v>
+        <v>8.323897283087156</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>358.54308159999999</v>
+        <v>358.54303068000002</v>
       </c>
       <c r="C77" s="5">
-        <v>0.85573741000001746</v>
+        <v>0.85575647000001709</v>
       </c>
       <c r="D77" s="5">
-        <v>2.9089798699526659</v>
+        <v>2.9090460938032692</v>
       </c>
       <c r="E77" s="5">
-        <v>2.1228395866798033</v>
+        <v>2.1228532485779716</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>361.03833515999997</v>
+        <v>361.03819449999997</v>
       </c>
       <c r="C78" s="5">
-        <v>2.4952535599999806</v>
+        <v>2.4951638199999593</v>
       </c>
       <c r="D78" s="5">
-        <v>8.6785042427411696</v>
+        <v>8.6781813645305803</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>361.23569122999999</v>
+        <v>361.23555692000002</v>
       </c>
       <c r="C79" s="5">
-        <v>0.1973560700000121</v>
+        <v>0.19736242000004722</v>
       </c>
       <c r="D79" s="5">
-        <v>0.65793734034296225</v>
+        <v>0.65795883050419057</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>362.54927758999997</v>
+        <v>362.54913053000001</v>
       </c>
       <c r="C80" s="5">
-        <v>1.313586359999988</v>
+        <v>1.3135736099999917</v>
       </c>
       <c r="D80" s="5">
-        <v>4.4519826600512014</v>
+        <v>4.4519402686192366</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>363.55085588999998</v>
+        <v>363.55131082999998</v>
       </c>
       <c r="C81" s="5">
-        <v>1.0015783000000056</v>
+        <v>1.0021802999999636</v>
       </c>
       <c r="D81" s="5">
-        <v>3.3659565324126284</v>
+        <v>3.3680118891856514</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>364.29982885999999</v>
+        <v>364.30001606000002</v>
       </c>
       <c r="C82" s="5">
-        <v>0.74897297000001117</v>
+        <v>0.74870523000004141</v>
       </c>
       <c r="D82" s="5">
-        <v>2.5003975010480017</v>
+        <v>2.4994903566634807</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>365.74545647999997</v>
+        <v>365.74550201</v>
       </c>
       <c r="C83" s="5">
-        <v>1.445627619999982</v>
+        <v>1.445485949999977</v>
       </c>
       <c r="D83" s="5">
-        <v>4.8671995349286901</v>
+        <v>4.8667095417744832</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>366.51164483999997</v>
+        <v>366.51156462</v>
       </c>
       <c r="C84" s="5">
-        <v>0.76618836000000101</v>
+        <v>0.76606261000000586</v>
       </c>
       <c r="D84" s="5">
-        <v>2.5430084112375573</v>
+        <v>2.5425859022779607</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>367.17884773999998</v>
+        <v>367.17885717000001</v>
       </c>
       <c r="C85" s="5">
-        <v>0.66720290000000659</v>
+        <v>0.66729255000001331</v>
       </c>
       <c r="D85" s="5">
-        <v>2.2065017529831588</v>
+        <v>2.206801696823768</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>367.99631097000002</v>
+        <v>367.99629093999999</v>
       </c>
       <c r="C86" s="5">
-        <v>0.81746323000004395</v>
+        <v>0.81743376999997963</v>
       </c>
       <c r="D86" s="5">
-        <v>2.7045597041619462</v>
+        <v>2.7044609695483057</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>367.94107631999998</v>
+        <v>367.94095234999998</v>
       </c>
       <c r="C87" s="5">
-        <v>-5.5234650000045349E-2</v>
+        <v>-5.5338590000019394E-2</v>
       </c>
       <c r="D87" s="5">
-        <v>-0.17996617959363803</v>
+        <v>-0.18030456786899407</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>369.06029151000001</v>
+        <v>369.06025726000001</v>
       </c>
       <c r="C88" s="5">
-        <v>1.119215190000034</v>
+        <v>1.1193049100000394</v>
       </c>
       <c r="D88" s="5">
-        <v>3.7118907943333612</v>
+        <v>3.7121946196785327</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>369.71601457000003</v>
+        <v>369.71599467999999</v>
       </c>
       <c r="C89" s="5">
-        <v>0.6557230600000139</v>
+        <v>0.65573741999997992</v>
       </c>
       <c r="D89" s="5">
-        <v>2.1530430807136458</v>
+        <v>2.1530908947472671</v>
       </c>
       <c r="E89" s="5">
-        <v>3.1162037544109733</v>
+        <v>3.1162128514420573</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>370.32552019000002</v>
+        <v>370.32543114999999</v>
       </c>
       <c r="C90" s="5">
-        <v>0.60950561999999309</v>
+        <v>0.60943646999999146</v>
       </c>
       <c r="D90" s="5">
-        <v>1.9963298559326104</v>
+        <v>1.9961014181562042</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>371.69058681000001</v>
+        <v>371.69054220999999</v>
       </c>
       <c r="C91" s="5">
-        <v>1.3650666199999932</v>
+        <v>1.3651110600000038</v>
       </c>
       <c r="D91" s="5">
-        <v>4.5141402433132694</v>
+        <v>4.5142913017146125</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>372.87238858000001</v>
+        <v>372.87237413000003</v>
       </c>
       <c r="C92" s="5">
-        <v>1.1818017699999928</v>
+        <v>1.181831920000036</v>
       </c>
       <c r="D92" s="5">
-        <v>3.8828716796827534</v>
+        <v>3.8829729519183953</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>377.07772151</v>
+        <v>377.07796492</v>
       </c>
       <c r="C93" s="5">
-        <v>4.2053329299999973</v>
+        <v>4.2055907899999738</v>
       </c>
       <c r="D93" s="5">
-        <v>14.405734285405947</v>
+        <v>14.406673701910888</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>378.84261428000002</v>
+        <v>378.84269554999997</v>
       </c>
       <c r="C94" s="5">
-        <v>1.7648927700000172</v>
+        <v>1.7647306299999741</v>
       </c>
       <c r="D94" s="5">
-        <v>5.7634011130431206</v>
+        <v>5.762854112743554</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>380.08244036000002</v>
+        <v>380.08245037</v>
       </c>
       <c r="C95" s="5">
-        <v>1.2398260800000003</v>
+        <v>1.2397548200000301</v>
       </c>
       <c r="D95" s="5">
-        <v>3.9986667199983561</v>
+        <v>3.998431867911667</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>380.64343928</v>
+        <v>380.64338536999998</v>
       </c>
       <c r="C96" s="5">
-        <v>0.56099891999997453</v>
+        <v>0.56093499999997221</v>
       </c>
       <c r="D96" s="5">
-        <v>1.7856407170601774</v>
+        <v>1.7854355601552685</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>380.90508367000001</v>
+        <v>380.90507309999998</v>
       </c>
       <c r="C97" s="5">
-        <v>0.26164439000001494</v>
+        <v>0.26168773000000556</v>
       </c>
       <c r="D97" s="5">
-        <v>0.82797430129790683</v>
+        <v>0.82811208756323751</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>383.16476798999997</v>
+        <v>383.16475399000001</v>
       </c>
       <c r="C98" s="5">
-        <v>2.2596843199999626</v>
+        <v>2.2596808900000269</v>
       </c>
       <c r="D98" s="5">
-        <v>7.3558214130564625</v>
+        <v>7.3558100915988245</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>385.11237012999999</v>
+        <v>385.11229444999998</v>
       </c>
       <c r="C99" s="5">
-        <v>1.947602140000015</v>
+        <v>1.9475404599999706</v>
       </c>
       <c r="D99" s="5">
-        <v>6.2729652985401563</v>
+        <v>6.2727612848861636</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>384.85341254000002</v>
+        <v>384.85340129999997</v>
       </c>
       <c r="C100" s="5">
-        <v>-0.25895758999996588</v>
+        <v>-0.25889315000000579</v>
       </c>
       <c r="D100" s="5">
-        <v>-0.80392751843222365</v>
+        <v>-0.80372836247750712</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>385.43041509</v>
+        <v>385.43040816000001</v>
       </c>
       <c r="C101" s="5">
-        <v>0.57700254999997469</v>
+        <v>0.57700686000003998</v>
       </c>
       <c r="D101" s="5">
-        <v>1.8140446376242458</v>
+        <v>1.8140583532311627</v>
       </c>
       <c r="E101" s="5">
-        <v>4.2503975756302159</v>
+        <v>4.2504013096867244</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>390.27940321</v>
+        <v>390.27935205</v>
       </c>
       <c r="C102" s="5">
-        <v>4.8489881200000013</v>
+        <v>4.8489438899999868</v>
       </c>
       <c r="D102" s="5">
-        <v>16.1865333807363</v>
+        <v>16.186375684554811</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>391.53171464000002</v>
+        <v>391.53170311000002</v>
       </c>
       <c r="C103" s="5">
-        <v>1.2523114300000202</v>
+        <v>1.2523510600000236</v>
       </c>
       <c r="D103" s="5">
-        <v>3.9191938335203513</v>
+        <v>3.9193205781916207</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>392.99984611999997</v>
+        <v>392.99984122000001</v>
       </c>
       <c r="C104" s="5">
-        <v>1.4681314799999541</v>
+        <v>1.468138109999984</v>
       </c>
       <c r="D104" s="5">
-        <v>4.5936233722847719</v>
+        <v>4.5936446845932011</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>395.27147571</v>
+        <v>395.27163641999999</v>
       </c>
       <c r="C105" s="5">
-        <v>2.2716295900000318</v>
+        <v>2.2717951999999855</v>
       </c>
       <c r="D105" s="5">
-        <v>7.1610937700700594</v>
+        <v>7.1616326409804865</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>395.93325781999999</v>
+        <v>395.93329376000003</v>
       </c>
       <c r="C106" s="5">
-        <v>0.6617821099999901</v>
+        <v>0.6616573400000334</v>
       </c>
       <c r="D106" s="5">
-        <v>2.0277006031748979</v>
+        <v>2.027313949484677</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>396.12546767999999</v>
+        <v>396.12545869000002</v>
       </c>
       <c r="C107" s="5">
-        <v>0.19220985999999129</v>
+        <v>0.19216492999998991</v>
       </c>
       <c r="D107" s="5">
-        <v>0.58411025777778125</v>
+        <v>0.5839733012987125</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>398.12061136</v>
+        <v>398.12059363999998</v>
       </c>
       <c r="C108" s="5">
-        <v>1.9951436800000124</v>
+        <v>1.9951349499999651</v>
       </c>
       <c r="D108" s="5">
-        <v>6.2142454907804234</v>
+        <v>6.2142176869161014</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>399.62649137</v>
+        <v>399.62646518000003</v>
       </c>
       <c r="C109" s="5">
-        <v>1.5058800099999985</v>
+        <v>1.5058715400000438</v>
       </c>
       <c r="D109" s="5">
-        <v>4.6345938000879494</v>
+        <v>4.6345673981817104</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>401.56006141</v>
+        <v>401.56004603000002</v>
       </c>
       <c r="C110" s="5">
-        <v>1.9335700400000064</v>
+        <v>1.9335808499999985</v>
       </c>
       <c r="D110" s="5">
-        <v>5.9631605209593319</v>
+        <v>5.9631951525766835</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>402.80225231999998</v>
+        <v>402.80221272</v>
       </c>
       <c r="C111" s="5">
-        <v>1.2421909099999766</v>
+        <v>1.2421666899999764</v>
       </c>
       <c r="D111" s="5">
-        <v>3.7759075030867395</v>
+        <v>3.7758327711975959</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>405.30799327</v>
+        <v>405.3079894</v>
       </c>
       <c r="C112" s="5">
-        <v>2.5057409500000176</v>
+        <v>2.5057766799999968</v>
       </c>
       <c r="D112" s="5">
-        <v>7.7257041189582765</v>
+        <v>7.7258188636709857</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>406.20391623</v>
+        <v>406.20391383999998</v>
       </c>
       <c r="C113" s="5">
-        <v>0.89592296000000715</v>
+        <v>0.8959244399999875</v>
       </c>
       <c r="D113" s="5">
-        <v>2.6850570354247649</v>
+        <v>2.685061550959178</v>
       </c>
       <c r="E113" s="5">
-        <v>5.3896891181120843</v>
+        <v>5.3896903929220974</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>406.13112539999997</v>
+        <v>406.13108745</v>
       </c>
       <c r="C114" s="5">
-        <v>-7.2790830000030837E-2</v>
+        <v>-7.2826389999988805E-2</v>
       </c>
       <c r="D114" s="5">
-        <v>-0.21482549484241886</v>
+        <v>-0.21493033985322541</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>408.35054036000002</v>
+        <v>408.35054186999997</v>
       </c>
       <c r="C115" s="5">
-        <v>2.2194149600000515</v>
+        <v>2.2194544199999768</v>
       </c>
       <c r="D115" s="5">
-        <v>6.7584649435741717</v>
+        <v>6.7585893905393712</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>409.77001819999998</v>
+        <v>409.77001618999998</v>
       </c>
       <c r="C116" s="5">
-        <v>1.4194778399999564</v>
+        <v>1.4194743200000062</v>
       </c>
       <c r="D116" s="5">
-        <v>4.252033053897164</v>
+        <v>4.2520222913426053</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>411.07288805000002</v>
+        <v>411.07299834999998</v>
       </c>
       <c r="C117" s="5">
-        <v>1.302869850000036</v>
+        <v>1.3029821599999991</v>
       </c>
       <c r="D117" s="5">
-        <v>3.8828514971828376</v>
+        <v>3.8831921014370829</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>412.14653443999998</v>
+        <v>412.14655132000001</v>
       </c>
       <c r="C118" s="5">
-        <v>1.0736463899999649</v>
+        <v>1.073552970000037</v>
       </c>
       <c r="D118" s="5">
-        <v>3.1795948574987021</v>
+        <v>3.1793133436226473</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>413.52504649999997</v>
+        <v>413.52503630000001</v>
       </c>
       <c r="C119" s="5">
-        <v>1.3785120599999914</v>
+        <v>1.3784849799999961</v>
       </c>
       <c r="D119" s="5">
-        <v>4.0883204789692762</v>
+        <v>4.0882385128399479</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>414.54392490999999</v>
+        <v>414.54391100999999</v>
       </c>
       <c r="C120" s="5">
-        <v>1.0188784100000134</v>
+        <v>1.0188747099999773</v>
       </c>
       <c r="D120" s="5">
-        <v>2.9970604593173578</v>
+        <v>2.9970495026797384</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>415.30895377000002</v>
+        <v>415.30893459999999</v>
       </c>
       <c r="C121" s="5">
-        <v>0.76502886000002945</v>
+        <v>0.76502358999999842</v>
       </c>
       <c r="D121" s="5">
-        <v>2.2371822901949612</v>
+        <v>2.2371667980943144</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>417.17761888000001</v>
+        <v>417.17760491000001</v>
       </c>
       <c r="C122" s="5">
-        <v>1.8686651099999949</v>
+        <v>1.8686703100000273</v>
       </c>
       <c r="D122" s="5">
-        <v>5.5349916114355135</v>
+        <v>5.5350076588419839</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>420.19237356999997</v>
+        <v>420.19236458</v>
       </c>
       <c r="C123" s="5">
-        <v>3.0147546899999611</v>
+        <v>3.0147596699999895</v>
       </c>
       <c r="D123" s="5">
-        <v>9.0249704462559635</v>
+        <v>9.0249862661818003</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>421.46643884000002</v>
+        <v>421.46643306999999</v>
       </c>
       <c r="C124" s="5">
-        <v>1.274065270000051</v>
+        <v>1.2740684899999906</v>
       </c>
       <c r="D124" s="5">
-        <v>3.6998153606295991</v>
+        <v>3.699824948300412</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>423.66693108999999</v>
+        <v>423.66692759</v>
       </c>
       <c r="C125" s="5">
-        <v>2.200492249999968</v>
+        <v>2.2004945200000066</v>
       </c>
       <c r="D125" s="5">
-        <v>6.4483246043643083</v>
+        <v>6.4483315393736751</v>
       </c>
       <c r="E125" s="5">
-        <v>4.2990759473899631</v>
+        <v>4.2990756994228718</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>425.01027104999997</v>
+        <v>425.01024396999998</v>
       </c>
       <c r="C126" s="5">
-        <v>1.3433399599999802</v>
+        <v>1.3433163799999761</v>
       </c>
       <c r="D126" s="5">
-        <v>3.8719547098746476</v>
+        <v>3.8718855873877578</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>426.45999569999998</v>
+        <v>426.45999741999998</v>
       </c>
       <c r="C127" s="5">
-        <v>1.4497246500000074</v>
+        <v>1.4497534500000029</v>
       </c>
       <c r="D127" s="5">
-        <v>4.1709131651278541</v>
+        <v>4.1709978552557425</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>427.06945596000003</v>
+        <v>427.069456</v>
       </c>
       <c r="C128" s="5">
-        <v>0.60946026000004849</v>
+        <v>0.60945858000002318</v>
       </c>
       <c r="D128" s="5">
-        <v>1.7284817263121255</v>
+        <v>1.7284769171485692</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>428.61228161999998</v>
+        <v>428.61234385</v>
       </c>
       <c r="C129" s="5">
-        <v>1.5428256599999486</v>
+        <v>1.5428878499999996</v>
       </c>
       <c r="D129" s="5">
-        <v>4.4222855745439382</v>
+        <v>4.4224673895496558</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>430.53452362000002</v>
+        <v>430.53453530000002</v>
       </c>
       <c r="C130" s="5">
-        <v>1.9222420000000398</v>
+        <v>1.9221914500000139</v>
       </c>
       <c r="D130" s="5">
-        <v>5.5165181397187846</v>
+        <v>5.5163686519360988</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>434.23846606000001</v>
+        <v>434.23846328000002</v>
       </c>
       <c r="C131" s="5">
-        <v>3.7039424399999916</v>
+        <v>3.7039279800000031</v>
       </c>
       <c r="D131" s="5">
-        <v>10.826524596099807</v>
+        <v>10.826480002513094</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>434.33577142000001</v>
+        <v>434.3357638</v>
       </c>
       <c r="C132" s="5">
-        <v>9.7305360000007113E-2</v>
+        <v>9.7300519999976132E-2</v>
       </c>
       <c r="D132" s="5">
-        <v>0.26923098271312007</v>
+        <v>0.2692175762946114</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>436.51542376999998</v>
+        <v>436.51541248000001</v>
       </c>
       <c r="C133" s="5">
-        <v>2.1796523499999694</v>
+        <v>2.1796486800000139</v>
       </c>
       <c r="D133" s="5">
-        <v>6.1910553761993059</v>
+        <v>6.1910447742254515</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>437.44205575000001</v>
+        <v>437.44204703999998</v>
       </c>
       <c r="C134" s="5">
-        <v>0.92663198000002467</v>
+        <v>0.92663455999996813</v>
       </c>
       <c r="D134" s="5">
-        <v>2.5773045723683552</v>
+        <v>2.5773118997259425</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>438.9825404</v>
+        <v>438.98253547000002</v>
       </c>
       <c r="C135" s="5">
-        <v>1.5404846499999962</v>
+        <v>1.540488430000039</v>
       </c>
       <c r="D135" s="5">
-        <v>4.3087072750246813</v>
+        <v>4.3087181406885611</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>441.50814995000002</v>
+        <v>441.50814718999999</v>
       </c>
       <c r="C136" s="5">
-        <v>2.5256095500000129</v>
+        <v>2.5256117199999721</v>
       </c>
       <c r="D136" s="5">
-        <v>7.1267002927283274</v>
+        <v>7.1267066936105072</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>442.44149327000002</v>
+        <v>442.44149046000001</v>
       </c>
       <c r="C137" s="5">
-        <v>0.93334332000000586</v>
+        <v>0.93334327000002304</v>
       </c>
       <c r="D137" s="5">
-        <v>2.566490553630274</v>
+        <v>2.5664904307697523</v>
       </c>
       <c r="E137" s="5">
-        <v>4.4314438541845247</v>
+        <v>4.4314440536573851</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>443.93720058999997</v>
+        <v>443.93718517000002</v>
       </c>
       <c r="C138" s="5">
-        <v>1.4957073199999513</v>
+        <v>1.4956947100000093</v>
       </c>
       <c r="D138" s="5">
-        <v>4.1329750312774083</v>
+        <v>4.132939563357696</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>443.71279948</v>
+        <v>443.71280217999998</v>
       </c>
       <c r="C139" s="5">
-        <v>-0.22440110999997387</v>
+        <v>-0.22438299000003781</v>
       </c>
       <c r="D139" s="5">
-        <v>-0.60489175653750671</v>
+        <v>-0.60484306923110909</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>444.55762525</v>
+        <v>444.5576322</v>
       </c>
       <c r="C140" s="5">
-        <v>0.84482576999999992</v>
+        <v>0.84483002000001761</v>
       </c>
       <c r="D140" s="5">
-        <v>2.3088695410291571</v>
+        <v>2.3088812637866551</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>442.89540982</v>
+        <v>442.89542482000002</v>
       </c>
       <c r="C141" s="5">
-        <v>-1.6622154300000034</v>
+        <v>-1.6622073799999839</v>
       </c>
       <c r="D141" s="5">
-        <v>-4.3957090415384537</v>
+        <v>-4.3956881219536452</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>441.54124438999997</v>
+        <v>441.54125370999998</v>
       </c>
       <c r="C142" s="5">
-        <v>-1.3541654300000232</v>
+        <v>-1.3541711100000384</v>
       </c>
       <c r="D142" s="5">
-        <v>-3.6079589958951774</v>
+        <v>-3.6079737556284353</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>441.44440987000002</v>
+        <v>441.44441561000002</v>
       </c>
       <c r="C143" s="5">
-        <v>-9.6834519999958957E-2</v>
+        <v>-9.6838099999956739E-2</v>
       </c>
       <c r="D143" s="5">
-        <v>-0.2628550899615445</v>
+        <v>-0.26286479052864964</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>440.52362667</v>
+        <v>440.52362514999999</v>
       </c>
       <c r="C144" s="5">
-        <v>-0.92078320000001668</v>
+        <v>-0.92079046000003473</v>
       </c>
       <c r="D144" s="5">
-        <v>-2.4744940106801616</v>
+        <v>-2.474513265968592</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>440.06712077999998</v>
+        <v>440.06711554999998</v>
       </c>
       <c r="C145" s="5">
-        <v>-0.45650589000001673</v>
+        <v>-0.45650960000000396</v>
       </c>
       <c r="D145" s="5">
-        <v>-1.236473020402562</v>
+        <v>-1.2364830161932905</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>440.78063886000001</v>
+        <v>440.78063354</v>
       </c>
       <c r="C146" s="5">
-        <v>0.71351808000002848</v>
+        <v>0.71351799000001392</v>
       </c>
       <c r="D146" s="5">
-        <v>1.9631063736358145</v>
+        <v>1.9631061473449396</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>436.83412396</v>
+        <v>436.83411990000002</v>
       </c>
       <c r="C147" s="5">
-        <v>-3.946514900000011</v>
+        <v>-3.9465136399999778</v>
       </c>
       <c r="D147" s="5">
-        <v>-10.230551142359268</v>
+        <v>-10.23054815265948</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>432.10739960000001</v>
+        <v>432.10739575000002</v>
       </c>
       <c r="C148" s="5">
-        <v>-4.7267243599999915</v>
+        <v>-4.7267241499999955</v>
       </c>
       <c r="D148" s="5">
-        <v>-12.238959826157814</v>
+        <v>-12.238959421413965</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>429.28912888000002</v>
+        <v>429.28912550000001</v>
       </c>
       <c r="C149" s="5">
-        <v>-2.8182707199999868</v>
+        <v>-2.8182702500000119</v>
       </c>
       <c r="D149" s="5">
-        <v>-7.5518451051740598</v>
+        <v>-7.5518439554808747</v>
       </c>
       <c r="E149" s="5">
-        <v>-2.972678781276461</v>
+        <v>-2.9726789289868938</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>431.15335916999999</v>
+        <v>431.15335585000003</v>
       </c>
       <c r="C150" s="5">
-        <v>1.8642302899999663</v>
+        <v>1.8642303500000139</v>
       </c>
       <c r="D150" s="5">
-        <v>5.3374013405243614</v>
+        <v>5.3374015594641167</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>430.42581393</v>
+        <v>430.42581153999998</v>
       </c>
       <c r="C151" s="5">
-        <v>-0.72754523999998355</v>
+        <v>-0.72754431000004161</v>
       </c>
       <c r="D151" s="5">
-        <v>-2.0062396091483747</v>
+        <v>-2.0062370836900323</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>429.38312474999998</v>
+        <v>429.38312586000001</v>
       </c>
       <c r="C152" s="5">
-        <v>-1.0426891800000249</v>
+        <v>-1.0426856799999769</v>
       </c>
       <c r="D152" s="5">
-        <v>-2.8685318138500837</v>
+        <v>-2.8685223286761707</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>428.63235567999999</v>
+        <v>428.63236234999999</v>
       </c>
       <c r="C153" s="5">
-        <v>-0.75076906999998982</v>
+        <v>-0.75076351000001296</v>
       </c>
       <c r="D153" s="5">
-        <v>-2.0781191999451942</v>
+        <v>-2.078103952312127</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>428.44425873</v>
+        <v>428.44426888999999</v>
       </c>
       <c r="C154" s="5">
-        <v>-0.18809694999998783</v>
+        <v>-0.1880934600000046</v>
       </c>
       <c r="D154" s="5">
-        <v>-0.52532747806628421</v>
+        <v>-0.52531774636079831</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>427.55453796</v>
+        <v>427.55454789999999</v>
       </c>
       <c r="C155" s="5">
-        <v>-0.88972076999999672</v>
+        <v>-0.88972099000000071</v>
       </c>
       <c r="D155" s="5">
-        <v>-2.4636918672486408</v>
+        <v>-2.4636924117437009</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>427.52863105</v>
+        <v>427.52863656</v>
       </c>
       <c r="C156" s="5">
-        <v>-2.5906910000003336E-2</v>
+        <v>-2.5911339999993288E-2</v>
       </c>
       <c r="D156" s="5">
-        <v>-7.2687647453473225E-2</v>
+        <v>-7.270007097993636E-2</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>425.69285439999999</v>
+        <v>425.69285126</v>
       </c>
       <c r="C157" s="5">
-        <v>-1.8357766500000139</v>
+        <v>-1.8357852999999977</v>
       </c>
       <c r="D157" s="5">
-        <v>-5.0327476808800782</v>
+        <v>-5.0327707741429357</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>425.43017318</v>
+        <v>425.43016201</v>
       </c>
       <c r="C158" s="5">
-        <v>-0.26268121999999039</v>
+        <v>-0.26268924999999399</v>
       </c>
       <c r="D158" s="5">
-        <v>-0.73797304961152888</v>
+        <v>-0.73799553789888339</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>422.67567148000001</v>
+        <v>422.67566124000001</v>
       </c>
       <c r="C159" s="5">
-        <v>-2.7545016999999916</v>
+        <v>-2.7545007699999928</v>
       </c>
       <c r="D159" s="5">
-        <v>-7.4987603700824357</v>
+        <v>-7.4987581176797153</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>421.24894259000001</v>
+        <v>421.24893456000001</v>
       </c>
       <c r="C160" s="5">
-        <v>-1.4267288899999926</v>
+        <v>-1.4267266800000016</v>
       </c>
       <c r="D160" s="5">
-        <v>-3.9762042164708133</v>
+        <v>-3.9761982657788852</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>421.25187549999998</v>
+        <v>421.25187431000001</v>
       </c>
       <c r="C161" s="5">
-        <v>2.9329099999699793E-3</v>
+        <v>2.9397499999959109E-3</v>
       </c>
       <c r="D161" s="5">
-        <v>8.3552180673684973E-3</v>
+        <v>8.3747046366156042E-3</v>
       </c>
       <c r="E161" s="5">
-        <v>-1.8722238322151141</v>
+        <v>-1.8722233368103303</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>419.42077861000001</v>
+        <v>419.42078074</v>
       </c>
       <c r="C162" s="5">
-        <v>-1.8310968899999693</v>
+        <v>-1.8310935700000073</v>
       </c>
       <c r="D162" s="5">
-        <v>-5.0932424462754256</v>
+        <v>-5.0932334453044348</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>417.5338266</v>
+        <v>417.53382864000002</v>
       </c>
       <c r="C163" s="5">
-        <v>-1.8869520100000159</v>
+        <v>-1.8869520999999736</v>
       </c>
       <c r="D163" s="5">
-        <v>-5.2671325756309839</v>
+        <v>-5.267132794578111</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>415.45023619</v>
+        <v>415.45023548</v>
       </c>
       <c r="C164" s="5">
-        <v>-2.0835904099999993</v>
+        <v>-2.0835931600000208</v>
       </c>
       <c r="D164" s="5">
-        <v>-5.8266252326999224</v>
+        <v>-5.8266326853782857</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>413.10973605999999</v>
+        <v>413.10973933999998</v>
       </c>
       <c r="C165" s="5">
-        <v>-2.3405001300000094</v>
+        <v>-2.3404961400000275</v>
       </c>
       <c r="D165" s="5">
-        <v>-6.5547903553868636</v>
+        <v>-6.5547795358122274</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>410.98449567</v>
+        <v>410.98450224999999</v>
       </c>
       <c r="C166" s="5">
-        <v>-2.1252403899999877</v>
+        <v>-2.1252370899999846</v>
       </c>
       <c r="D166" s="5">
-        <v>-6.0016789186332904</v>
+        <v>-6.0016698152069008</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>408.75345026999997</v>
+        <v>408.75348314000001</v>
       </c>
       <c r="C167" s="5">
-        <v>-2.2310454000000277</v>
+        <v>-2.231019109999977</v>
       </c>
       <c r="D167" s="5">
-        <v>-6.3232280737514523</v>
+        <v>-6.3231556748239104</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>406.35451860000001</v>
+        <v>406.35451575000002</v>
       </c>
       <c r="C168" s="5">
-        <v>-2.3989316699999677</v>
+        <v>-2.3989673899999957</v>
       </c>
       <c r="D168" s="5">
-        <v>-6.8197347670960307</v>
+        <v>-6.8198325267104227</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>406.98445264999998</v>
+        <v>406.98444712999998</v>
       </c>
       <c r="C169" s="5">
-        <v>0.62993404999997438</v>
+        <v>0.62993137999995952</v>
       </c>
       <c r="D169" s="5">
-        <v>1.876192674163546</v>
+        <v>1.8761846671944582</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>406.89046303999999</v>
+        <v>406.89046022000002</v>
       </c>
       <c r="C170" s="5">
-        <v>-9.3989609999994173E-2</v>
+        <v>-9.3986909999955515E-2</v>
       </c>
       <c r="D170" s="5">
-        <v>-0.27677809608310788</v>
+        <v>-0.27677015904016278</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>407.78133838999997</v>
+        <v>407.78125798999997</v>
       </c>
       <c r="C171" s="5">
-        <v>0.89087534999998752</v>
+        <v>0.8907977699999492</v>
       </c>
       <c r="D171" s="5">
-        <v>2.6592376728222566</v>
+        <v>2.6590033218860887</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>406.65834090999999</v>
+        <v>406.65835928000001</v>
       </c>
       <c r="C172" s="5">
-        <v>-1.1229974799999809</v>
+        <v>-1.1228987099999586</v>
       </c>
       <c r="D172" s="5">
-        <v>-3.2551066052333821</v>
+        <v>-3.2548252657612187</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>404.69927365000001</v>
+        <v>404.69929843</v>
       </c>
       <c r="C173" s="5">
-        <v>-1.9590672599999834</v>
+        <v>-1.9590608500000144</v>
       </c>
       <c r="D173" s="5">
-        <v>-5.6302324375132713</v>
+        <v>-5.6302142532944526</v>
       </c>
       <c r="E173" s="5">
-        <v>-3.929383538139275</v>
+        <v>-3.9293773842817181</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>406.45799817</v>
+        <v>406.45801903</v>
       </c>
       <c r="C174" s="5">
-        <v>1.758724519999987</v>
+        <v>1.7587206000000037</v>
       </c>
       <c r="D174" s="5">
-        <v>5.3413761894771428</v>
+        <v>5.3413636632489991</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>407.07570226000001</v>
+        <v>407.07571535</v>
       </c>
       <c r="C175" s="5">
-        <v>0.61770409000001791</v>
+        <v>0.61769631999999319</v>
       </c>
       <c r="D175" s="5">
-        <v>1.8389897310211012</v>
+        <v>1.8389663098067333</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>407.65407084999998</v>
+        <v>407.65407365999999</v>
       </c>
       <c r="C176" s="5">
-        <v>0.57836858999996821</v>
+        <v>0.57835830999999871</v>
       </c>
       <c r="D176" s="5">
-        <v>1.7183328633903594</v>
+        <v>1.7183020267728999</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>407.94308718000002</v>
+        <v>407.94308362999999</v>
       </c>
       <c r="C177" s="5">
-        <v>0.28901633000003812</v>
+        <v>0.28900996999999506</v>
       </c>
       <c r="D177" s="5">
-        <v>0.85409467565413788</v>
+        <v>0.854075801465215</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>408.43174436999999</v>
+        <v>408.43173403999998</v>
       </c>
       <c r="C178" s="5">
-        <v>0.48865718999996943</v>
+        <v>0.4886504099999911</v>
       </c>
       <c r="D178" s="5">
-        <v>1.4469355279320473</v>
+        <v>1.4469153322803185</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>407.60491182999999</v>
+        <v>407.60495301999998</v>
       </c>
       <c r="C179" s="5">
-        <v>-0.82683253999999806</v>
+        <v>-0.82678101999999853</v>
       </c>
       <c r="D179" s="5">
-        <v>-2.4024231323196643</v>
+        <v>-2.4022751599181102</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>408.86145736999998</v>
+        <v>408.86141902000003</v>
       </c>
       <c r="C180" s="5">
-        <v>1.2565455399999905</v>
+        <v>1.2564660000000458</v>
       </c>
       <c r="D180" s="5">
-        <v>3.7626756705493314</v>
+        <v>3.7624330519602678</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>408.90564248999999</v>
+        <v>408.90559028000001</v>
       </c>
       <c r="C181" s="5">
-        <v>4.4185120000008737E-2</v>
+        <v>4.4171259999984613E-2</v>
       </c>
       <c r="D181" s="5">
-        <v>0.12975952998910412</v>
+        <v>0.12971881497167992</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>407.43534879999999</v>
+        <v>407.43535667999998</v>
       </c>
       <c r="C182" s="5">
-        <v>-1.4702936900000054</v>
+        <v>-1.4702336000000287</v>
       </c>
       <c r="D182" s="5">
-        <v>-4.230499252887709</v>
+        <v>-4.2303302891735335</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>407.70572770000001</v>
+        <v>407.70560982000001</v>
       </c>
       <c r="C183" s="5">
-        <v>0.27037890000002562</v>
+        <v>0.27025314000002254</v>
       </c>
       <c r="D183" s="5">
-        <v>0.79924709559862084</v>
+        <v>0.79887397299143181</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>407.82651305000002</v>
+        <v>407.82660084999998</v>
       </c>
       <c r="C184" s="5">
-        <v>0.12078535000000556</v>
+        <v>0.12099102999997058</v>
       </c>
       <c r="D184" s="5">
-        <v>0.35608728063900585</v>
+        <v>0.35669473917308014</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>407.03913370999999</v>
+        <v>407.03920806999997</v>
       </c>
       <c r="C185" s="5">
-        <v>-0.78737934000002952</v>
+        <v>-0.78739278000000468</v>
       </c>
       <c r="D185" s="5">
-        <v>-2.2923628940241025</v>
+        <v>-2.2924011201493899</v>
       </c>
       <c r="E185" s="5">
-        <v>0.57817253757257436</v>
+        <v>0.57818475324209473</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>408.31748282000001</v>
+        <v>408.31759325000002</v>
       </c>
       <c r="C186" s="5">
-        <v>1.2783491100000219</v>
+        <v>1.2783851800000434</v>
       </c>
       <c r="D186" s="5">
-        <v>3.8345106863232781</v>
+        <v>3.8346200442532119</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>408.50539386000003</v>
+        <v>408.50539588999999</v>
       </c>
       <c r="C187" s="5">
-        <v>0.18791104000001724</v>
+        <v>0.1878026399999726</v>
       </c>
       <c r="D187" s="5">
-        <v>0.55364977024563444</v>
+        <v>0.55332942861527901</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>409.04891358999998</v>
+        <v>409.04891627000001</v>
       </c>
       <c r="C188" s="5">
-        <v>0.54351972999995724</v>
+        <v>0.54352038000001812</v>
       </c>
       <c r="D188" s="5">
-        <v>1.6083453385475899</v>
+        <v>1.6083472680282096</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>410.78287569999998</v>
+        <v>410.78277617999998</v>
       </c>
       <c r="C189" s="5">
-        <v>1.7339621099999931</v>
+        <v>1.7338599099999783</v>
       </c>
       <c r="D189" s="5">
-        <v>5.2070996269595771</v>
+        <v>5.2067854947021264</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>411.11274063000002</v>
+        <v>411.11271029</v>
       </c>
       <c r="C190" s="5">
-        <v>0.32986493000004202</v>
+        <v>0.32993411000001061</v>
       </c>
       <c r="D190" s="5">
-        <v>0.96788566175625146</v>
+        <v>0.96808978198241746</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>412.09565461</v>
+        <v>412.0956764</v>
       </c>
       <c r="C191" s="5">
-        <v>0.98291397999997798</v>
+        <v>0.98296611000000667</v>
       </c>
       <c r="D191" s="5">
-        <v>2.9070642018369508</v>
+        <v>2.907220631949925</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>414.62130392</v>
+        <v>414.62120040000002</v>
       </c>
       <c r="C192" s="5">
-        <v>2.5256493100000057</v>
+        <v>2.5255240000000185</v>
       </c>
       <c r="D192" s="5">
-        <v>7.6075977215258384</v>
+        <v>7.6072070424544114</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>415.15906876999998</v>
+        <v>415.15894558000002</v>
       </c>
       <c r="C193" s="5">
-        <v>0.53776484999997365</v>
+        <v>0.53774518000000171</v>
       </c>
       <c r="D193" s="5">
-        <v>1.5675537109255178</v>
+        <v>1.5674963585454949</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>416.67658928999998</v>
+        <v>416.67658077999999</v>
       </c>
       <c r="C194" s="5">
-        <v>1.517520520000005</v>
+        <v>1.5176351999999724</v>
       </c>
       <c r="D194" s="5">
-        <v>4.475596027647244</v>
+        <v>4.4759424352400767</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>415.26086900000001</v>
+        <v>415.26066105000001</v>
       </c>
       <c r="C195" s="5">
-        <v>-1.4157202899999675</v>
+        <v>-1.4159197299999846</v>
       </c>
       <c r="D195" s="5">
-        <v>-4.0018432047913111</v>
+        <v>-4.0023965513542699</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>418.20298322999997</v>
+        <v>418.20348296999998</v>
       </c>
       <c r="C196" s="5">
-        <v>2.9421142299999588</v>
+        <v>2.9428219199999717</v>
       </c>
       <c r="D196" s="5">
-        <v>8.8412238884149286</v>
+        <v>8.8434387065426279</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>419.10019991000001</v>
+        <v>419.10027601000002</v>
       </c>
       <c r="C197" s="5">
-        <v>0.89721668000004229</v>
+        <v>0.89679304000003413</v>
       </c>
       <c r="D197" s="5">
-        <v>2.6050881386132652</v>
+        <v>2.6038403988414727</v>
       </c>
       <c r="E197" s="5">
-        <v>2.9631220197596786</v>
+        <v>2.9631219059186753</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>417.99219438</v>
+        <v>417.99238231999999</v>
       </c>
       <c r="C198" s="5">
-        <v>-1.108005530000014</v>
+        <v>-1.1078936900000258</v>
       </c>
       <c r="D198" s="5">
-        <v>-3.1268000579715349</v>
+        <v>-3.1264884597298592</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>418.37481901000001</v>
+        <v>418.37482948000002</v>
       </c>
       <c r="C199" s="5">
-        <v>0.38262463000000935</v>
+        <v>0.38244716000002654</v>
       </c>
       <c r="D199" s="5">
-        <v>1.1040116962857116</v>
+        <v>1.1034965523000428</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>418.88519452999998</v>
+        <v>418.88522663999998</v>
       </c>
       <c r="C200" s="5">
-        <v>0.51037551999996822</v>
+        <v>0.51039715999996815</v>
       </c>
       <c r="D200" s="5">
-        <v>1.4737421059221045</v>
+        <v>1.473804975547921</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>419.7015581</v>
+        <v>419.70135465999999</v>
       </c>
       <c r="C201" s="5">
-        <v>0.81636357000002135</v>
+        <v>0.81612802000000784</v>
       </c>
       <c r="D201" s="5">
-        <v>2.3639065355844702</v>
+        <v>2.3632169556511151</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>420.02876896999999</v>
+        <v>420.02863854999998</v>
       </c>
       <c r="C202" s="5">
-        <v>0.32721086999998761</v>
+        <v>0.3272838899999897</v>
       </c>
       <c r="D202" s="5">
-        <v>0.93957503045092317</v>
+        <v>0.93978606251532426</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>420.34958904000001</v>
+        <v>420.34942421</v>
       </c>
       <c r="C203" s="5">
-        <v>0.32082007000002477</v>
+        <v>0.32078566000001274</v>
       </c>
       <c r="D203" s="5">
-        <v>0.92042623624790654</v>
+        <v>0.92032738657836788</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>418.86434143000002</v>
+        <v>418.86400694000002</v>
       </c>
       <c r="C204" s="5">
-        <v>-1.4852476099999876</v>
+        <v>-1.4854172699999708</v>
       </c>
       <c r="D204" s="5">
-        <v>-4.1585994871024106</v>
+        <v>-4.1590669293386284</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>418.99246862000001</v>
+        <v>418.99213049000002</v>
       </c>
       <c r="C205" s="5">
-        <v>0.12812718999998651</v>
+        <v>0.12812354999999798</v>
       </c>
       <c r="D205" s="5">
-        <v>0.36768841585015366</v>
+        <v>0.36767824661956272</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>419.34692724000001</v>
+        <v>419.34681024000002</v>
       </c>
       <c r="C206" s="5">
-        <v>0.35445862000000261</v>
+        <v>0.35467975000000251</v>
       </c>
       <c r="D206" s="5">
-        <v>1.0199110304560666</v>
+        <v>1.0205510975117793</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>418.45544913999998</v>
+        <v>418.45519615000001</v>
       </c>
       <c r="C207" s="5">
-        <v>-0.89147810000002892</v>
+        <v>-0.89161409000001868</v>
       </c>
       <c r="D207" s="5">
-        <v>-2.5214297527635599</v>
+        <v>-2.5218105914773026</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>420.37728356000002</v>
+        <v>420.37913653999999</v>
       </c>
       <c r="C208" s="5">
-        <v>1.9218344200000388</v>
+        <v>1.9239403899999843</v>
       </c>
       <c r="D208" s="5">
-        <v>5.6525886365919265</v>
+        <v>5.6589437910036233</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>421.39777185000003</v>
+        <v>421.39779752999999</v>
       </c>
       <c r="C209" s="5">
-        <v>1.020488290000003</v>
+        <v>1.0186609900000008</v>
       </c>
       <c r="D209" s="5">
-        <v>2.9522743904833115</v>
+        <v>2.9469041926034389</v>
       </c>
       <c r="E209" s="5">
-        <v>0.54821542449596805</v>
+        <v>0.54820329441758187</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>421.55117228</v>
+        <v>421.55138742999998</v>
       </c>
       <c r="C210" s="5">
-        <v>0.1534004299999765</v>
+        <v>0.15358989999998585</v>
       </c>
       <c r="D210" s="5">
-        <v>0.43770881828577579</v>
+        <v>0.43825050454078252</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>423.04061453000003</v>
+        <v>423.04059473000001</v>
       </c>
       <c r="C211" s="5">
-        <v>1.4894422500000246</v>
+        <v>1.4892073000000323</v>
       </c>
       <c r="D211" s="5">
-        <v>4.3232614451377938</v>
+        <v>4.3225639244079073</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>424.38397021999998</v>
+        <v>424.38397794000002</v>
       </c>
       <c r="C212" s="5">
-        <v>1.343355689999953</v>
+        <v>1.3433832100000132</v>
       </c>
       <c r="D212" s="5">
-        <v>3.8778338741780827</v>
+        <v>3.8779148928011598</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>424.85771069999998</v>
+        <v>424.85727201999998</v>
       </c>
       <c r="C213" s="5">
-        <v>0.47374048000000357</v>
+        <v>0.47329407999995965</v>
       </c>
       <c r="D213" s="5">
-        <v>1.347816981886707</v>
+        <v>1.3465391250752745</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>425.05362753000003</v>
+        <v>425.05323801999998</v>
       </c>
       <c r="C214" s="5">
-        <v>0.19591683000004423</v>
+        <v>0.19596599999999853</v>
       </c>
       <c r="D214" s="5">
-        <v>0.55476781726027102</v>
+        <v>0.55490797729289554</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>426.13335339999998</v>
+        <v>426.13271734</v>
       </c>
       <c r="C215" s="5">
-        <v>1.0797258699999475</v>
+        <v>1.0794793200000186</v>
       </c>
       <c r="D215" s="5">
-        <v>3.0912034216005413</v>
+        <v>3.0904905440005237</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>425.92031402999999</v>
+        <v>425.91933583000002</v>
       </c>
       <c r="C216" s="5">
-        <v>-0.21303936999998996</v>
+        <v>-0.21338150999997652</v>
       </c>
       <c r="D216" s="5">
-        <v>-0.59827627254477322</v>
+        <v>-0.59923534813474122</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>424.65005457000001</v>
+        <v>424.64919792000001</v>
       </c>
       <c r="C217" s="5">
-        <v>-1.270259459999977</v>
+        <v>-1.2701379100000167</v>
       </c>
       <c r="D217" s="5">
-        <v>-3.5207402171363644</v>
+        <v>-3.520416780030744</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>426.36664108999997</v>
+        <v>426.36652025000001</v>
       </c>
       <c r="C218" s="5">
-        <v>1.7165865199999644</v>
+        <v>1.7173223300000018</v>
       </c>
       <c r="D218" s="5">
-        <v>4.9601414239537345</v>
+        <v>4.9623253213456175</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>427.42548715999999</v>
+        <v>427.42580412000001</v>
       </c>
       <c r="C219" s="5">
-        <v>1.0588460700000155</v>
+        <v>1.0592838700000016</v>
       </c>
       <c r="D219" s="5">
-        <v>3.0211435471116044</v>
+        <v>3.0224106827824171</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>428.62998331</v>
+        <v>428.63416247999999</v>
       </c>
       <c r="C220" s="5">
-        <v>1.2044961500000113</v>
+        <v>1.208358359999977</v>
       </c>
       <c r="D220" s="5">
-        <v>3.4345390937608355</v>
+        <v>3.4457211304436797</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>429.13337968000002</v>
+        <v>429.13321667000002</v>
       </c>
       <c r="C221" s="5">
-        <v>0.50339637000001858</v>
+        <v>0.49905419000003803</v>
       </c>
       <c r="D221" s="5">
-        <v>1.4184563189099997</v>
+        <v>1.4061287919491461</v>
       </c>
       <c r="E221" s="5">
-        <v>1.8357021196480305</v>
+        <v>1.8356572306122088</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>431.11390144000001</v>
+        <v>431.11438913000001</v>
       </c>
       <c r="C222" s="5">
-        <v>1.9805217599999878</v>
+        <v>1.981172459999982</v>
       </c>
       <c r="D222" s="5">
-        <v>5.6809627948462893</v>
+        <v>5.6828791340680862</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>432.51764587999998</v>
+        <v>432.51749276999999</v>
       </c>
       <c r="C223" s="5">
-        <v>1.4037444399999686</v>
+        <v>1.4031036399999834</v>
       </c>
       <c r="D223" s="5">
-        <v>3.978043542010079</v>
+        <v>3.9761903841697643</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>430.76880997000001</v>
+        <v>430.76859961999997</v>
       </c>
       <c r="C224" s="5">
-        <v>-1.7488359099999684</v>
+        <v>-1.7488931500000149</v>
       </c>
       <c r="D224" s="5">
-        <v>-4.7456014720024804</v>
+        <v>-4.7457550020601698</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>429.18267987000002</v>
+        <v>429.18211047</v>
       </c>
       <c r="C225" s="5">
-        <v>-1.5861300999999912</v>
+        <v>-1.5864891499999771</v>
       </c>
       <c r="D225" s="5">
-        <v>-4.3301173551339218</v>
+        <v>-4.3310798607534178</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>429.35620884000002</v>
+        <v>429.35485260000002</v>
       </c>
       <c r="C226" s="5">
-        <v>0.17352897000000667</v>
+        <v>0.17274213000001737</v>
       </c>
       <c r="D226" s="5">
-        <v>0.4862695245546611</v>
+        <v>0.48406037171864202</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>429.08651953999998</v>
+        <v>429.08488697000001</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.26968930000003866</v>
+        <v>-0.26996563000000151</v>
       </c>
       <c r="D227" s="5">
-        <v>-0.75115128303921974</v>
+        <v>-0.75192063759624839</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>428.45681490999999</v>
+        <v>428.45490490999998</v>
       </c>
       <c r="C228" s="5">
-        <v>-0.62970462999999199</v>
+        <v>-0.62998206000003165</v>
       </c>
       <c r="D228" s="5">
-        <v>-1.7469113111204471</v>
+        <v>-1.7476813423926929</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>428.33080059999998</v>
+        <v>428.32907798000002</v>
       </c>
       <c r="C229" s="5">
-        <v>-0.12601431000001639</v>
+        <v>-0.1258269299999597</v>
       </c>
       <c r="D229" s="5">
-        <v>-0.352364100753777</v>
+        <v>-0.35184255644707951</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>426.73449338</v>
+        <v>426.73363917</v>
       </c>
       <c r="C230" s="5">
-        <v>-1.5963072199999715</v>
+        <v>-1.5954388100000187</v>
       </c>
       <c r="D230" s="5">
-        <v>-4.3816323468981793</v>
+        <v>-4.3793145590363958</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>424.58415960000002</v>
+        <v>424.58386840999998</v>
       </c>
       <c r="C231" s="5">
-        <v>-2.1503337799999827</v>
+        <v>-2.149770760000024</v>
       </c>
       <c r="D231" s="5">
-        <v>-5.8820488137930287</v>
+        <v>-5.8805625882122676</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>420.57256731000001</v>
+        <v>420.58571819000002</v>
       </c>
       <c r="C232" s="5">
-        <v>-4.0115922900000101</v>
+        <v>-3.9981502199999568</v>
       </c>
       <c r="D232" s="5">
-        <v>-10.766927084042921</v>
+        <v>-10.732703929738808</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>419.85191055000001</v>
+        <v>419.84997606000002</v>
       </c>
       <c r="C233" s="5">
-        <v>-0.72065675999999712</v>
+        <v>-0.73574213000000555</v>
       </c>
       <c r="D233" s="5">
-        <v>-2.0369479772650689</v>
+        <v>-2.0791132477083085</v>
       </c>
       <c r="E233" s="5">
-        <v>-2.1628401726570656</v>
+        <v>-2.163253798444309</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>416.98423907</v>
+        <v>416.98386126000003</v>
       </c>
       <c r="C234" s="5">
-        <v>-2.8676714800000127</v>
+        <v>-2.8661147999999912</v>
       </c>
       <c r="D234" s="5">
-        <v>-7.8952399903367665</v>
+        <v>-7.8911487792577724</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>414.41271466000001</v>
+        <v>414.41185865</v>
       </c>
       <c r="C235" s="5">
-        <v>-2.571524409999995</v>
+        <v>-2.5720026100000268</v>
       </c>
       <c r="D235" s="5">
-        <v>-7.1544318152733766</v>
+        <v>-7.1557237108978651</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>411.31545283000003</v>
+        <v>411.31470378</v>
       </c>
       <c r="C236" s="5">
-        <v>-3.0972618299999795</v>
+        <v>-3.0971548699999971</v>
       </c>
       <c r="D236" s="5">
-        <v>-8.6089951913102869</v>
+        <v>-8.6087270607208772</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>407.95178336999999</v>
+        <v>407.95073884999999</v>
       </c>
       <c r="C237" s="5">
-        <v>-3.3636694600000396</v>
+        <v>-3.3639649300000087</v>
       </c>
       <c r="D237" s="5">
-        <v>-9.3838261837490222</v>
+        <v>-9.3846300840036196</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>405.89505029999998</v>
+        <v>405.89258207</v>
       </c>
       <c r="C238" s="5">
-        <v>-2.056733070000007</v>
+        <v>-2.0581567799999902</v>
       </c>
       <c r="D238" s="5">
-        <v>-5.8849598135352288</v>
+        <v>-5.8889357934206465</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>403.74304883000002</v>
+        <v>403.74034832000001</v>
       </c>
       <c r="C239" s="5">
-        <v>-2.1520014699999592</v>
+        <v>-2.1522337499999935</v>
       </c>
       <c r="D239" s="5">
-        <v>-6.1799554487692143</v>
+        <v>-6.1806396562150701</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>403.20559521000001</v>
+        <v>403.20281281000001</v>
       </c>
       <c r="C240" s="5">
-        <v>-0.53745362000000796</v>
+        <v>-0.53753550999999788</v>
       </c>
       <c r="D240" s="5">
-        <v>-1.5857691950198705</v>
+        <v>-1.5860195776463137</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>401.62862429</v>
+        <v>401.62610821999999</v>
       </c>
       <c r="C241" s="5">
-        <v>-1.5769709200000079</v>
+        <v>-1.5767045900000198</v>
       </c>
       <c r="D241" s="5">
-        <v>-4.5936479595432456</v>
+        <v>-4.592919776499393</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>401.50079675000001</v>
+        <v>401.49898652000002</v>
       </c>
       <c r="C242" s="5">
-        <v>-0.12782753999999841</v>
+        <v>-0.12712169999997514</v>
       </c>
       <c r="D242" s="5">
-        <v>-0.38125972268822084</v>
+        <v>-0.37916051184246902</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>400.77395511999998</v>
+        <v>400.77250863</v>
       </c>
       <c r="C243" s="5">
-        <v>-0.726841630000024</v>
+        <v>-0.72647789000001239</v>
       </c>
       <c r="D243" s="5">
-        <v>-2.1508744412667702</v>
+        <v>-2.1498183452454911</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>397.98220762</v>
+        <v>398.00783842999999</v>
       </c>
       <c r="C244" s="5">
-        <v>-2.7917474999999854</v>
+        <v>-2.7646702000000118</v>
       </c>
       <c r="D244" s="5">
-        <v>-8.0461336412416369</v>
+        <v>-7.9710586436791075</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>399.25057772000002</v>
+        <v>399.24630989000002</v>
       </c>
       <c r="C245" s="5">
-        <v>1.2683701000000269</v>
+        <v>1.2384714600000279</v>
       </c>
       <c r="D245" s="5">
-        <v>3.8921557854465716</v>
+        <v>3.7985834477134217</v>
       </c>
       <c r="E245" s="5">
-        <v>-4.9068093564258231</v>
+        <v>-4.907387720573686</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>399.82960294999998</v>
+        <v>399.82669516999999</v>
       </c>
       <c r="C246" s="5">
-        <v>0.57902522999995654</v>
+        <v>0.58038527999997314</v>
       </c>
       <c r="D246" s="5">
-        <v>1.7542854997634416</v>
+        <v>1.7584580220700863</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>400.01127803999998</v>
+        <v>400.00959045000002</v>
       </c>
       <c r="C247" s="5">
-        <v>0.18167508999999882</v>
+        <v>0.1828952800000252</v>
       </c>
       <c r="D247" s="5">
-        <v>0.54662226322541585</v>
+        <v>0.55030681290011429</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>400.91821105000002</v>
+        <v>400.91695204000001</v>
       </c>
       <c r="C248" s="5">
-        <v>0.90693301000004567</v>
+        <v>0.90736158999999361</v>
       </c>
       <c r="D248" s="5">
-        <v>2.7549073853094574</v>
+        <v>2.7562373018121811</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>402.91697183000002</v>
+        <v>402.91551629000003</v>
       </c>
       <c r="C249" s="5">
-        <v>1.9987607799999978</v>
+        <v>1.9985642500000154</v>
       </c>
       <c r="D249" s="5">
-        <v>6.1493477359472637</v>
+        <v>6.1487462640298585</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>403.58101554000001</v>
+        <v>403.57711246999997</v>
       </c>
       <c r="C250" s="5">
-        <v>0.66404370999998719</v>
+        <v>0.6615961799999468</v>
       </c>
       <c r="D250" s="5">
-        <v>1.9957346171727952</v>
+        <v>1.9883194357509737</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>403.77257198000001</v>
+        <v>403.76815381</v>
       </c>
       <c r="C251" s="5">
-        <v>0.19155643999999938</v>
+        <v>0.19104134000002659</v>
       </c>
       <c r="D251" s="5">
-        <v>0.57105945568809435</v>
+        <v>0.56952538485690596</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>403.30863892000002</v>
+        <v>403.30422812</v>
       </c>
       <c r="C252" s="5">
-        <v>-0.46393305999998802</v>
+        <v>-0.46392568999999639</v>
       </c>
       <c r="D252" s="5">
-        <v>-1.370115189961052</v>
+        <v>-1.3701084592116497</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>403.18894347000003</v>
+        <v>403.18483051999999</v>
       </c>
       <c r="C253" s="5">
-        <v>-0.11969544999999471</v>
+        <v>-0.11939760000001343</v>
       </c>
       <c r="D253" s="5">
-        <v>-0.35555974200448537</v>
+        <v>-0.3546802804088145</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>403.04464727999999</v>
+        <v>403.04099682999998</v>
       </c>
       <c r="C254" s="5">
-        <v>-0.14429619000003413</v>
+        <v>-0.14383369000000812</v>
       </c>
       <c r="D254" s="5">
-        <v>-0.42862038107961409</v>
+        <v>-0.42725360583558691</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>404.15629224999998</v>
+        <v>404.15332467000002</v>
       </c>
       <c r="C255" s="5">
-        <v>1.1116449699999862</v>
+        <v>1.1123278400000345</v>
       </c>
       <c r="D255" s="5">
-        <v>3.3604145301585397</v>
+        <v>3.3625411447314457</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>404.31501969999999</v>
+        <v>404.36023359000001</v>
       </c>
       <c r="C256" s="5">
-        <v>0.15872745000001487</v>
+        <v>0.20690891999998939</v>
       </c>
       <c r="D256" s="5">
-        <v>0.47230468837071715</v>
+        <v>0.61608060720035329</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>405.09735787</v>
+        <v>405.09264851</v>
       </c>
       <c r="C257" s="5">
-        <v>0.78233817000000272</v>
+        <v>0.73241491999999653</v>
       </c>
       <c r="D257" s="5">
-        <v>2.3468374314388418</v>
+        <v>2.1953362116933217</v>
       </c>
       <c r="E257" s="5">
-        <v>1.4644387450581053</v>
+        <v>1.464343808615487</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>406.44699673999997</v>
+        <v>406.43650839999998</v>
       </c>
       <c r="C258" s="5">
-        <v>1.3496388699999784</v>
+        <v>1.3438598899999761</v>
       </c>
       <c r="D258" s="5">
-        <v>4.07204749889436</v>
+        <v>4.0543401686950142</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>407.72527126</v>
+        <v>407.72349960000003</v>
       </c>
       <c r="C259" s="5">
-        <v>1.2782745200000249</v>
+        <v>1.2869912000000454</v>
       </c>
       <c r="D259" s="5">
-        <v>3.8399660657685297</v>
+        <v>3.8667104181792755</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>409.10366928000002</v>
+        <v>409.10179478999999</v>
       </c>
       <c r="C260" s="5">
-        <v>1.3783980200000201</v>
+        <v>1.3782951899999603</v>
       </c>
       <c r="D260" s="5">
-        <v>4.133132473267076</v>
+        <v>4.1328366751903545</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>413.19999439999998</v>
+        <v>413.19718848000002</v>
       </c>
       <c r="C261" s="5">
-        <v>4.0963251199999604</v>
+        <v>4.0953936900000372</v>
       </c>
       <c r="D261" s="5">
-        <v>12.699810742139416</v>
+        <v>12.696823638645082</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>412.85704727000001</v>
+        <v>412.85131746000002</v>
       </c>
       <c r="C262" s="5">
-        <v>-0.34294712999997046</v>
+        <v>-0.34587102000000414</v>
       </c>
       <c r="D262" s="5">
-        <v>-0.99144030351758783</v>
+        <v>-0.99986098247504263</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>413.27902642999999</v>
+        <v>413.27240598999998</v>
       </c>
       <c r="C263" s="5">
-        <v>0.42197915999997804</v>
+        <v>0.42108852999996316</v>
       </c>
       <c r="D263" s="5">
-        <v>1.2334325275001667</v>
+        <v>1.2308317996579943</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>414.94569301000001</v>
+        <v>414.93812456000001</v>
       </c>
       <c r="C264" s="5">
-        <v>1.666666580000026</v>
+        <v>1.6657185700000241</v>
       </c>
       <c r="D264" s="5">
-        <v>4.9481396285054879</v>
+        <v>4.9453433996058394</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>416.16734158999998</v>
+        <v>416.16015556999997</v>
       </c>
       <c r="C265" s="5">
-        <v>1.2216485799999646</v>
+        <v>1.2220310099999665</v>
       </c>
       <c r="D265" s="5">
-        <v>3.590712935524798</v>
+        <v>3.5919218367779226</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>417.75496161000001</v>
+        <v>417.75012827</v>
       </c>
       <c r="C266" s="5">
-        <v>1.5876200200000312</v>
+        <v>1.5899727000000325</v>
       </c>
       <c r="D266" s="5">
-        <v>4.6751144096746966</v>
+        <v>4.6822711989320975</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>418.36497176</v>
+        <v>418.36404284000002</v>
       </c>
       <c r="C267" s="5">
-        <v>0.6100101499999937</v>
+        <v>0.61391457000001992</v>
       </c>
       <c r="D267" s="5">
-        <v>1.7663938476613517</v>
+        <v>1.7778120709391443</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>418.12872371999998</v>
+        <v>418.19093961999999</v>
       </c>
       <c r="C268" s="5">
-        <v>-0.23624804000002086</v>
+        <v>-0.17310322000002998</v>
       </c>
       <c r="D268" s="5">
-        <v>-0.67553172725878241</v>
+        <v>-0.49538626317287004</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>419.74596960999997</v>
+        <v>419.74536647000002</v>
       </c>
       <c r="C269" s="5">
-        <v>1.6172458899999924</v>
+        <v>1.5544268500000271</v>
       </c>
       <c r="D269" s="5">
-        <v>4.741402088591129</v>
+        <v>4.5527587497412147</v>
       </c>
       <c r="E269" s="5">
-        <v>3.6160719035597477</v>
+        <v>3.6171275914029133</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>420.89439929999998</v>
+        <v>420.87770860000001</v>
       </c>
       <c r="C270" s="5">
-        <v>1.1484296900000004</v>
+        <v>1.1323421299999836</v>
       </c>
       <c r="D270" s="5">
-        <v>3.3330728557440237</v>
+        <v>3.2856920535338396</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>422.60979407999997</v>
+        <v>422.60730269999999</v>
       </c>
       <c r="C271" s="5">
-        <v>1.7153947799999969</v>
+        <v>1.7295940999999857</v>
       </c>
       <c r="D271" s="5">
-        <v>5.0018452439283712</v>
+        <v>5.0443932914111977</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>424.09733005999999</v>
+        <v>424.09340773999998</v>
       </c>
       <c r="C272" s="5">
-        <v>1.4875359800000183</v>
+        <v>1.486105039999984</v>
       </c>
       <c r="D272" s="5">
-        <v>4.306594763578997</v>
+        <v>4.3023974275998356</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>423.91542109</v>
+        <v>423.91103447</v>
       </c>
       <c r="C273" s="5">
-        <v>-0.18190896999999495</v>
+        <v>-0.18237326999997094</v>
       </c>
       <c r="D273" s="5">
-        <v>-0.5135060010582837</v>
+        <v>-0.51481831296713576</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>425.12620272999999</v>
+        <v>425.11809861</v>
       </c>
       <c r="C274" s="5">
-        <v>1.2107816399999933</v>
+        <v>1.20706414</v>
       </c>
       <c r="D274" s="5">
-        <v>3.4817816030750626</v>
+        <v>3.4709598963778898</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>426.18345303000001</v>
+        <v>426.17253388</v>
       </c>
       <c r="C275" s="5">
-        <v>1.0572503000000211</v>
+        <v>1.054435269999999</v>
       </c>
       <c r="D275" s="5">
-        <v>3.0254505561872591</v>
+        <v>3.0173431055972255</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>426.83256962000002</v>
+        <v>426.82037228000002</v>
       </c>
       <c r="C276" s="5">
-        <v>0.64911659000000554</v>
+        <v>0.64783840000001192</v>
       </c>
       <c r="D276" s="5">
-        <v>1.8430990891594723</v>
+        <v>1.8394869291546989</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>427.93702071000001</v>
+        <v>427.92622812000002</v>
       </c>
       <c r="C277" s="5">
-        <v>1.1044510899999977</v>
+        <v>1.1058558400000038</v>
       </c>
       <c r="D277" s="5">
-        <v>3.1496344835292289</v>
+        <v>3.1537891682034802</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>428.73379294</v>
+        <v>428.72437767999998</v>
       </c>
       <c r="C278" s="5">
-        <v>0.79677222999998776</v>
+        <v>0.79814955999995618</v>
       </c>
       <c r="D278" s="5">
-        <v>2.2572920151906484</v>
+        <v>2.2612917845558522</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>428.85335712</v>
+        <v>428.84492896</v>
       </c>
       <c r="C279" s="5">
-        <v>0.11956417999999758</v>
+        <v>0.12055128000002924</v>
       </c>
       <c r="D279" s="5">
-        <v>0.33516669744713123</v>
+        <v>0.33794548604293428</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>431.02077381999999</v>
+        <v>431.11581776999998</v>
       </c>
       <c r="C280" s="5">
-        <v>2.1674166999999898</v>
+        <v>2.270888809999974</v>
       </c>
       <c r="D280" s="5">
-        <v>6.2362317145704615</v>
+        <v>6.5428090428516716</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>431.13707395</v>
+        <v>431.15562268999997</v>
       </c>
       <c r="C281" s="5">
-        <v>0.11630013000001327</v>
+        <v>3.9804919999994581E-2</v>
       </c>
       <c r="D281" s="5">
-        <v>0.3242708085046786</v>
+        <v>0.11085227156464317</v>
       </c>
       <c r="E281" s="5">
-        <v>2.7138091047268054</v>
+        <v>2.7183757419310117</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>430.71674495000002</v>
+        <v>430.68899863000001</v>
       </c>
       <c r="C282" s="5">
-        <v>-0.42032899999998108</v>
+        <v>-0.46662405999995826</v>
       </c>
       <c r="D282" s="5">
-        <v>-1.1636645840252813</v>
+        <v>-1.2910136617755974</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>432.93418888000002</v>
+        <v>432.91857338</v>
       </c>
       <c r="C283" s="5">
-        <v>2.2174439300000017</v>
+        <v>2.2295747499999834</v>
       </c>
       <c r="D283" s="5">
-        <v>6.3558855612973364</v>
+        <v>6.3920757519381199</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>433.55967297000001</v>
+        <v>433.55568133000003</v>
       </c>
       <c r="C284" s="5">
-        <v>0.62548408999998628</v>
+        <v>0.63710795000002918</v>
       </c>
       <c r="D284" s="5">
-        <v>1.7475495737682589</v>
+        <v>1.7803537114727153</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>435.50980785000002</v>
+        <v>435.50452691999999</v>
       </c>
       <c r="C285" s="5">
-        <v>1.9501348800000073</v>
+        <v>1.9488455899999622</v>
       </c>
       <c r="D285" s="5">
-        <v>5.5331056492891495</v>
+        <v>5.5294088207189951</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>436.87043585999999</v>
+        <v>436.86157696999999</v>
       </c>
       <c r="C286" s="5">
-        <v>1.3606280099999708</v>
+        <v>1.357050049999998</v>
       </c>
       <c r="D286" s="5">
-        <v>3.8141593177036137</v>
+        <v>3.804003867179917</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>439.12814051999999</v>
+        <v>439.10437184</v>
       </c>
       <c r="C287" s="5">
-        <v>2.2577046600000017</v>
+        <v>2.2427948700000115</v>
       </c>
       <c r="D287" s="5">
-        <v>6.3808251231988411</v>
+        <v>6.3376217934618673</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>440.98775218999998</v>
+        <v>440.97380038</v>
       </c>
       <c r="C288" s="5">
-        <v>1.8596116699999925</v>
+        <v>1.8694285400000012</v>
       </c>
       <c r="D288" s="5">
-        <v>5.2017847057264088</v>
+        <v>5.2301807841345971</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>443.15769993999999</v>
+        <v>443.14431618999998</v>
       </c>
       <c r="C289" s="5">
-        <v>2.1699477500000057</v>
+        <v>2.1705158099999835</v>
       </c>
       <c r="D289" s="5">
-        <v>6.0672387720912102</v>
+        <v>6.0690675645764136</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>444.42572138999998</v>
+        <v>444.41290494999998</v>
       </c>
       <c r="C290" s="5">
-        <v>1.268021449999992</v>
+        <v>1.2685887600000001</v>
       </c>
       <c r="D290" s="5">
-        <v>3.4881531675933664</v>
+        <v>3.4898454731315587</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>445.66849939000002</v>
+        <v>445.65547672000002</v>
       </c>
       <c r="C291" s="5">
-        <v>1.2427780000000439</v>
+        <v>1.2425717700000405</v>
       </c>
       <c r="D291" s="5">
-        <v>3.4077359298313237</v>
+        <v>3.4072614919479438</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>448.06215835</v>
+        <v>448.18249315999998</v>
       </c>
       <c r="C292" s="5">
-        <v>2.393658959999982</v>
+        <v>2.5270164399999544</v>
       </c>
       <c r="D292" s="5">
-        <v>6.6389688474206565</v>
+        <v>7.0206741159138053</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>448.49041326000003</v>
+        <v>448.53264154999999</v>
       </c>
       <c r="C293" s="5">
-        <v>0.42825491000002103</v>
+        <v>0.3501483900000153</v>
       </c>
       <c r="D293" s="5">
-        <v>1.1530008538369607</v>
+        <v>0.94155453906157316</v>
       </c>
       <c r="E293" s="5">
-        <v>4.0250167193955022</v>
+        <v>4.0303356712789729</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>447.65956546000001</v>
+        <v>447.62670193999998</v>
       </c>
       <c r="C294" s="5">
-        <v>-0.83084780000001501</v>
+        <v>-0.90593961000001855</v>
       </c>
       <c r="D294" s="5">
-        <v>-2.2005403107668853</v>
+        <v>-2.3969978305074746</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>448.91860350000002</v>
+        <v>448.88712220000002</v>
       </c>
       <c r="C295" s="5">
-        <v>1.2590380400000072</v>
+        <v>1.2604202600000463</v>
       </c>
       <c r="D295" s="5">
-        <v>3.4276871757480398</v>
+        <v>3.4317645318894696</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>450.96839371999999</v>
+        <v>450.96257474999999</v>
       </c>
       <c r="C296" s="5">
-        <v>2.0497902199999771</v>
+        <v>2.0754525499999659</v>
       </c>
       <c r="D296" s="5">
-        <v>5.6189934275405973</v>
+        <v>5.6915482504402037</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>452.05032785999998</v>
+        <v>452.04353056999997</v>
       </c>
       <c r="C297" s="5">
-        <v>1.0819341399999871</v>
+        <v>1.0809558199999856</v>
       </c>
       <c r="D297" s="5">
-        <v>2.9172562732823204</v>
+        <v>2.9146216281307868</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>453.51163072000003</v>
+        <v>453.50130717000002</v>
       </c>
       <c r="C298" s="5">
-        <v>1.4613028600000462</v>
+        <v>1.4577766000000452</v>
       </c>
       <c r="D298" s="5">
-        <v>3.9488502955463911</v>
+        <v>3.9392119997971875</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>455.77013641000002</v>
+        <v>455.73122732000002</v>
       </c>
       <c r="C299" s="5">
-        <v>2.2585056899999927</v>
+        <v>2.2299201499999981</v>
       </c>
       <c r="D299" s="5">
-        <v>6.1424801191348744</v>
+        <v>6.0627633723235208</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>457.05467605000001</v>
+        <v>457.04185651</v>
       </c>
       <c r="C300" s="5">
-        <v>1.2845396399999913</v>
+        <v>1.310629189999986</v>
       </c>
       <c r="D300" s="5">
-        <v>3.4349940541999802</v>
+        <v>3.5061715675908101</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>459.01022297999998</v>
+        <v>458.99527762000002</v>
       </c>
       <c r="C301" s="5">
-        <v>1.9555469299999686</v>
+        <v>1.9534211100000221</v>
       </c>
       <c r="D301" s="5">
-        <v>5.2568623980940865</v>
+        <v>5.2511635821808067</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>460.92171352000003</v>
+        <v>460.90658545000002</v>
       </c>
       <c r="C302" s="5">
-        <v>1.9114905400000453</v>
+        <v>1.9113078299999984</v>
       </c>
       <c r="D302" s="5">
-        <v>5.1133106931442018</v>
+        <v>5.1129809990653641</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>463.44308701</v>
+        <v>463.42575398000002</v>
       </c>
       <c r="C303" s="5">
-        <v>2.5213734899999736</v>
+        <v>2.5191685300000017</v>
       </c>
       <c r="D303" s="5">
-        <v>6.7654874572981916</v>
+        <v>6.7596205881528704</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>465.33384483999998</v>
+        <v>465.48240412000001</v>
       </c>
       <c r="C304" s="5">
-        <v>1.8907578299999841</v>
+        <v>2.0566501399999879</v>
       </c>
       <c r="D304" s="5">
-        <v>5.0071306093731005</v>
+        <v>5.4574442490662678</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>468.90367864000001</v>
+        <v>468.97292742000002</v>
       </c>
       <c r="C305" s="5">
-        <v>3.5698338000000263</v>
+        <v>3.4905233000000067</v>
       </c>
       <c r="D305" s="5">
-        <v>9.6043995145013596</v>
+        <v>9.3790252392919715</v>
       </c>
       <c r="E305" s="5">
-        <v>4.5515499944847049</v>
+        <v>4.5571456738052074</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>472.08137807999998</v>
+        <v>472.04191643000001</v>
       </c>
       <c r="C306" s="5">
-        <v>3.1776994399999694</v>
+        <v>3.0689890099999957</v>
       </c>
       <c r="D306" s="5">
-        <v>8.4423085444106363</v>
+        <v>8.1417779384843634</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>474.87918388000003</v>
+        <v>474.82596624000001</v>
       </c>
       <c r="C307" s="5">
-        <v>2.7978058000000487</v>
+        <v>2.7840498099999991</v>
       </c>
       <c r="D307" s="5">
-        <v>7.3482976790894661</v>
+        <v>7.31161962214395</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>475.92900414000002</v>
+        <v>475.91400467</v>
       </c>
       <c r="C308" s="5">
-        <v>1.04982025999999</v>
+        <v>1.0880384299999832</v>
       </c>
       <c r="D308" s="5">
-        <v>2.6853469132045449</v>
+        <v>2.7846570080093391</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>478.98070269999999</v>
+        <v>478.96346612000002</v>
       </c>
       <c r="C309" s="5">
-        <v>3.0516985599999771</v>
+        <v>3.0494614500000239</v>
       </c>
       <c r="D309" s="5">
-        <v>7.9717479474590291</v>
+        <v>7.9659566047958874</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>481.48661532</v>
+        <v>481.47059245000003</v>
       </c>
       <c r="C310" s="5">
-        <v>2.5059126200000037</v>
+        <v>2.5071263300000055</v>
       </c>
       <c r="D310" s="5">
-        <v>6.4619518937646392</v>
+        <v>6.4654117155369617</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>483.47331690999999</v>
+        <v>483.42177401999999</v>
       </c>
       <c r="C311" s="5">
-        <v>1.9867015899999956</v>
+        <v>1.9511815699999602</v>
       </c>
       <c r="D311" s="5">
-        <v>5.0653463147793509</v>
+        <v>4.9729251105997019</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>485.08866826000002</v>
+        <v>485.07097112999998</v>
       </c>
       <c r="C312" s="5">
-        <v>1.6153513500000258</v>
+        <v>1.6491971099999887</v>
       </c>
       <c r="D312" s="5">
-        <v>4.083870212066909</v>
+        <v>4.1715028332662385</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>486.23041009000002</v>
+        <v>486.22741050000002</v>
       </c>
       <c r="C313" s="5">
-        <v>1.1417418300000008</v>
+        <v>1.1564393700000437</v>
       </c>
       <c r="D313" s="5">
-        <v>2.8612628934240991</v>
+        <v>2.8986871300980876</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>488.17334428999999</v>
+        <v>488.17474979999997</v>
       </c>
       <c r="C314" s="5">
-        <v>1.9429341999999679</v>
+        <v>1.9473392999999533</v>
       </c>
       <c r="D314" s="5">
-        <v>4.9018957478094816</v>
+        <v>4.9132864547275723</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>489.05531404999999</v>
+        <v>489.05795628999999</v>
       </c>
       <c r="C315" s="5">
-        <v>0.88196976000000404</v>
+        <v>0.88320649000002049</v>
       </c>
       <c r="D315" s="5">
-        <v>2.1896811095949653</v>
+        <v>2.1927758010496401</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>487.64585685999998</v>
+        <v>487.80663436999998</v>
       </c>
       <c r="C316" s="5">
-        <v>-1.4094571900000119</v>
+        <v>-1.2513219200000094</v>
       </c>
       <c r="D316" s="5">
-        <v>-3.404103596123309</v>
+        <v>-3.0275234118696481</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>488.93154621000002</v>
+        <v>489.01612383999998</v>
       </c>
       <c r="C317" s="5">
-        <v>1.285689350000041</v>
+        <v>1.2094894699999941</v>
       </c>
       <c r="D317" s="5">
-        <v>3.2101110481165263</v>
+        <v>3.0162450589779732</v>
       </c>
       <c r="E317" s="5">
-        <v>4.2712114411404212</v>
+        <v>4.273849352086323</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>492.70129342000001</v>
+        <v>492.66282458000001</v>
       </c>
       <c r="C318" s="5">
-        <v>3.7697472099999914</v>
+        <v>3.6467007400000284</v>
       </c>
       <c r="D318" s="5">
-        <v>9.6548180380033202</v>
+        <v>9.3249689023994886</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>496.37992133</v>
+        <v>496.30224304000001</v>
       </c>
       <c r="C319" s="5">
-        <v>3.6786279099999888</v>
+        <v>3.6394184600000017</v>
       </c>
       <c r="D319" s="5">
-        <v>9.3367202063466372</v>
+        <v>9.2338765687655098</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>497.01178952999999</v>
+        <v>496.96639341999997</v>
       </c>
       <c r="C320" s="5">
-        <v>0.63186819999998534</v>
+        <v>0.66415037999996684</v>
       </c>
       <c r="D320" s="5">
-        <v>1.5382835417274032</v>
+        <v>1.6177088785561899</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>498.92387772000001</v>
+        <v>498.87802857999998</v>
       </c>
       <c r="C321" s="5">
-        <v>1.9120881900000199</v>
+        <v>1.911635160000003</v>
       </c>
       <c r="D321" s="5">
-        <v>4.7155506890560694</v>
+        <v>4.7148494921730677</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>499.29039739000001</v>
+        <v>499.25432467000002</v>
       </c>
       <c r="C322" s="5">
-        <v>0.36651967000000241</v>
+        <v>0.37629609000003938</v>
       </c>
       <c r="D322" s="5">
-        <v>0.88511504700827803</v>
+        <v>0.90890619973005293</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>499.21675305999997</v>
+        <v>499.15989359999998</v>
       </c>
       <c r="C323" s="5">
-        <v>-7.3644330000036007E-2</v>
+        <v>-9.4431070000041473E-2</v>
       </c>
       <c r="D323" s="5">
-        <v>-0.17685407113710028</v>
+        <v>-0.22673709469620551</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>501.73717056999999</v>
+        <v>501.72217092</v>
       </c>
       <c r="C324" s="5">
-        <v>2.5204175100000157</v>
+        <v>2.5622773200000211</v>
       </c>
       <c r="D324" s="5">
-        <v>6.2295890277826116</v>
+        <v>6.3367325795387952</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>502.87658902999999</v>
+        <v>502.90960615</v>
       </c>
       <c r="C325" s="5">
-        <v>1.1394184600000017</v>
+        <v>1.1874352300000055</v>
       </c>
       <c r="D325" s="5">
-        <v>2.7594327484343983</v>
+        <v>2.8773245735997488</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>503.59354037000003</v>
+        <v>503.61649596000001</v>
       </c>
       <c r="C326" s="5">
-        <v>0.71695134000003691</v>
+        <v>0.70688981000000695</v>
       </c>
       <c r="D326" s="5">
-        <v>1.7243197074968464</v>
+        <v>1.6998211477509795</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>505.25163266999999</v>
+        <v>505.30620354000001</v>
       </c>
       <c r="C327" s="5">
-        <v>1.6580922999999643</v>
+        <v>1.6897075800000039</v>
       </c>
       <c r="D327" s="5">
-        <v>4.0233648650652487</v>
+        <v>4.101310403450209</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>507.15401614000001</v>
+        <v>507.34508887999999</v>
       </c>
       <c r="C328" s="5">
-        <v>1.902383470000018</v>
+        <v>2.0388853399999789</v>
       </c>
       <c r="D328" s="5">
-        <v>4.6130155636380898</v>
+        <v>4.9508520421230884</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>507.76496343000002</v>
+        <v>507.86037014999999</v>
       </c>
       <c r="C329" s="5">
-        <v>0.6109472900000128</v>
+        <v>0.51528127000000268</v>
       </c>
       <c r="D329" s="5">
-        <v>1.4552064437836076</v>
+        <v>1.2256022824044477</v>
       </c>
       <c r="E329" s="5">
-        <v>3.8519537890301825</v>
+        <v>3.8535020403878573</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>509.35073461000002</v>
+        <v>509.31302942999997</v>
       </c>
       <c r="C330" s="5">
-        <v>1.5857711799999947</v>
+        <v>1.4526592799999776</v>
       </c>
       <c r="D330" s="5">
-        <v>3.8126973303859613</v>
+        <v>3.4869388739731777</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>509.14362706999998</v>
+        <v>509.02763027999998</v>
       </c>
       <c r="C331" s="5">
-        <v>-0.20710754000003817</v>
+        <v>-0.28539914999998928</v>
       </c>
       <c r="D331" s="5">
-        <v>-0.48684331526875901</v>
+        <v>-0.67036461691287741</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>509.21895827999998</v>
+        <v>509.09537295000001</v>
       </c>
       <c r="C332" s="5">
-        <v>7.5331210000001647E-2</v>
+        <v>6.7742670000029648E-2</v>
       </c>
       <c r="D332" s="5">
-        <v>0.17769259100728352</v>
+        <v>0.1598159450803216</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>509.89505348</v>
+        <v>509.78908552000001</v>
       </c>
       <c r="C333" s="5">
-        <v>0.67609520000002021</v>
+        <v>0.69371257000000242</v>
       </c>
       <c r="D333" s="5">
-        <v>1.6049384483546758</v>
+        <v>1.6474758840453241</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>510.59184004999997</v>
+        <v>510.52597983999999</v>
       </c>
       <c r="C334" s="5">
-        <v>0.69678656999997202</v>
+        <v>0.73689431999997623</v>
       </c>
       <c r="D334" s="5">
-        <v>1.6522164236311365</v>
+        <v>1.7484432886808232</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>513.04444015000001</v>
+        <v>512.98314871000002</v>
       </c>
       <c r="C335" s="5">
-        <v>2.4526001000000406</v>
+        <v>2.4571688700000323</v>
       </c>
       <c r="D335" s="5">
-        <v>5.9188818666213505</v>
+        <v>5.9309865708241594</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>512.93227606000005</v>
+        <v>512.92095781</v>
       </c>
       <c r="C336" s="5">
-        <v>-0.11216408999996474</v>
+        <v>-6.2190900000018701E-2</v>
       </c>
       <c r="D336" s="5">
-        <v>-0.26203418526172806</v>
+        <v>-0.14538360308773424</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>516.70985223000002</v>
+        <v>516.80077370000004</v>
       </c>
       <c r="C337" s="5">
-        <v>3.7775761699999748</v>
+        <v>3.8798158900000317</v>
       </c>
       <c r="D337" s="5">
-        <v>9.2045104351407012</v>
+        <v>9.4643057565078728</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>517.01904440999999</v>
+        <v>517.11252139999999</v>
       </c>
       <c r="C338" s="5">
-        <v>0.30919217999996818</v>
+        <v>0.31174769999995533</v>
       </c>
       <c r="D338" s="5">
-        <v>0.7204317116467962</v>
+        <v>0.72627773950888486</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>517.88488290999999</v>
+        <v>518.04052953999997</v>
       </c>
       <c r="C339" s="5">
-        <v>0.86583849999999529</v>
+        <v>0.92800813999997445</v>
       </c>
       <c r="D339" s="5">
-        <v>2.0282227869828917</v>
+        <v>2.1748988440070338</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>522.22614270999998</v>
+        <v>522.43987106999998</v>
       </c>
       <c r="C340" s="5">
-        <v>4.3412597999999889</v>
+        <v>4.3993415300000152</v>
       </c>
       <c r="D340" s="5">
-        <v>10.536191500903257</v>
+        <v>10.680445767026537</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>520.07366851999996</v>
+        <v>520.15412593999997</v>
       </c>
       <c r="C341" s="5">
-        <v>-2.1524741900000208</v>
+        <v>-2.2857451300000093</v>
       </c>
       <c r="D341" s="5">
-        <v>-4.8354750336944257</v>
+        <v>-5.1256508838785404</v>
       </c>
       <c r="E341" s="5">
-        <v>2.4240949999490891</v>
+        <v>2.4206960244543163</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>519.26953809999998</v>
+        <v>519.22791248999999</v>
       </c>
       <c r="C342" s="5">
-        <v>-0.80413041999997859</v>
+        <v>-0.92621344999997746</v>
       </c>
       <c r="D342" s="5">
-        <v>-1.8397252126302499</v>
+        <v>-2.115979274090618</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>519.77576910000005</v>
+        <v>519.61150282000006</v>
       </c>
       <c r="C343" s="5">
-        <v>0.50623100000007071</v>
+        <v>0.38359033000006093</v>
       </c>
       <c r="D343" s="5">
-        <v>1.1761618856410028</v>
+        <v>0.89013579810626187</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>521.17170723000004</v>
+        <v>520.93264028999999</v>
       </c>
       <c r="C344" s="5">
-        <v>1.3959381299999905</v>
+        <v>1.3211374699999396</v>
       </c>
       <c r="D344" s="5">
-        <v>3.270818223513472</v>
+        <v>3.094087982140592</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>521.93328406000001</v>
+        <v>521.77564106</v>
       </c>
       <c r="C345" s="5">
-        <v>0.76157682999996723</v>
+        <v>0.84300077000000329</v>
       </c>
       <c r="D345" s="5">
-        <v>1.7676958607609761</v>
+        <v>1.9592807849989846</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>523.22915771999999</v>
+        <v>523.12796932000003</v>
       </c>
       <c r="C346" s="5">
-        <v>1.2958736599999838</v>
+        <v>1.3523282600000357</v>
       </c>
       <c r="D346" s="5">
-        <v>3.0204247703596643</v>
+        <v>3.1548569883104616</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>522.65214279999998</v>
+        <v>522.58266187000004</v>
       </c>
       <c r="C347" s="5">
-        <v>-0.57701492000001053</v>
+        <v>-0.5453074499999957</v>
       </c>
       <c r="D347" s="5">
-        <v>-1.3153577516553216</v>
+        <v>-1.2437307181207613</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>521.92869296000003</v>
+        <v>521.92666706</v>
       </c>
       <c r="C348" s="5">
-        <v>-0.72344983999994383</v>
+        <v>-0.65599481000003834</v>
       </c>
       <c r="D348" s="5">
-        <v>-1.6484406168019383</v>
+        <v>-1.4959959999514494</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>523.34020090000001</v>
+        <v>523.48934856999995</v>
       </c>
       <c r="C349" s="5">
-        <v>1.4115079399999786</v>
+        <v>1.5626815099999476</v>
       </c>
       <c r="D349" s="5">
-        <v>3.293998182699287</v>
+        <v>3.6526356501809021</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>524.67084410999996</v>
+        <v>524.83748537999998</v>
       </c>
       <c r="C350" s="5">
-        <v>1.3306432099999483</v>
+        <v>1.3481368100000282</v>
       </c>
       <c r="D350" s="5">
-        <v>3.094147741442832</v>
+        <v>3.1344977451137623</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>524.59638373999996</v>
+        <v>524.86126293999996</v>
       </c>
       <c r="C351" s="5">
-        <v>-7.4460369999997056E-2</v>
+        <v>2.3777559999984987E-2</v>
       </c>
       <c r="D351" s="5">
-        <v>-0.17016903816825524</v>
+        <v>5.4379086113098829E-2</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>529.24999677000005</v>
+        <v>529.49583815000005</v>
       </c>
       <c r="C352" s="5">
-        <v>4.6536130300000877</v>
+        <v>4.6345752100000936</v>
       </c>
       <c r="D352" s="5">
-        <v>11.180048351645322</v>
+        <v>11.12617276520449</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>525.73178026999994</v>
+        <v>525.79439390000005</v>
       </c>
       <c r="C353" s="5">
-        <v>-3.5182165000001078</v>
+        <v>-3.7014442500000087</v>
       </c>
       <c r="D353" s="5">
-        <v>-7.6917749251796614</v>
+        <v>-8.0734831677757306</v>
       </c>
       <c r="E353" s="5">
-        <v>1.0879442841437381</v>
+        <v>1.0843455196682728</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>526.16096213000003</v>
+        <v>526.10898297000006</v>
       </c>
       <c r="C354" s="5">
-        <v>0.42918186000008518</v>
+        <v>0.31458907000001091</v>
       </c>
       <c r="D354" s="5">
-        <v>0.98403207212796051</v>
+        <v>0.72034170984183188</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>526.21843495999997</v>
+        <v>526.00965254000005</v>
       </c>
       <c r="C355" s="5">
-        <v>5.7472829999937858E-2</v>
+        <v>-9.9330430000009073E-2</v>
       </c>
       <c r="D355" s="5">
-        <v>0.13115538674934868</v>
+        <v>-0.22632728720131112</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>526.78281699000001</v>
+        <v>526.42669982999996</v>
       </c>
       <c r="C356" s="5">
-        <v>0.56438203000004705</v>
+        <v>0.41704728999991403</v>
       </c>
       <c r="D356" s="5">
-        <v>1.2946483370218864</v>
+        <v>0.95558105343009903</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>526.57429594999996</v>
+        <v>526.38437133000002</v>
       </c>
       <c r="C357" s="5">
-        <v>-0.20852104000005056</v>
+        <v>-4.2328499999939595E-2</v>
       </c>
       <c r="D357" s="5">
-        <v>-0.47397369365218545</v>
+        <v>-9.6445987309523584E-2</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>527.71012303999998</v>
+        <v>527.58374586000002</v>
       </c>
       <c r="C358" s="5">
-        <v>1.1358270900000207</v>
+        <v>1.19937453</v>
       </c>
       <c r="D358" s="5">
-        <v>2.6193441252317928</v>
+        <v>2.768743979349253</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>528.79516423999996</v>
+        <v>528.70809205</v>
       </c>
       <c r="C359" s="5">
-        <v>1.0850411999999778</v>
+        <v>1.1243461899999829</v>
       </c>
       <c r="D359" s="5">
-        <v>2.4954521115437611</v>
+        <v>2.5875374621770364</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>530.33533667999995</v>
+        <v>530.32906635999996</v>
       </c>
       <c r="C360" s="5">
-        <v>1.5401724399999921</v>
+        <v>1.6209743099999514</v>
       </c>
       <c r="D360" s="5">
-        <v>3.5516650766270752</v>
+        <v>3.7417758881631125</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>530.80006352999999</v>
+        <v>530.98550591000003</v>
       </c>
       <c r="C361" s="5">
-        <v>0.46472685000003366</v>
+        <v>0.65643955000007281</v>
       </c>
       <c r="D361" s="5">
-        <v>1.0566292640573405</v>
+        <v>1.4955099655145299</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>531.59434307000004</v>
+        <v>531.83302934999995</v>
       </c>
       <c r="C362" s="5">
-        <v>0.79427954000004775</v>
+        <v>0.84752343999991808</v>
       </c>
       <c r="D362" s="5">
-        <v>1.8105105354792261</v>
+        <v>1.9322636984060892</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>534.87791202000005</v>
+        <v>535.23078119000002</v>
       </c>
       <c r="C363" s="5">
-        <v>3.2835689500000171</v>
+        <v>3.397751840000069</v>
       </c>
       <c r="D363" s="5">
-        <v>7.6692673053846416</v>
+        <v>7.9417152067776664</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>540.62633081000001</v>
+        <v>540.91594452000004</v>
       </c>
       <c r="C364" s="5">
-        <v>5.7484187899999597</v>
+        <v>5.6851633300000231</v>
       </c>
       <c r="D364" s="5">
-        <v>13.686883020387164</v>
+        <v>13.517918111087891</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>538.43870104999996</v>
+        <v>538.48197349999998</v>
       </c>
       <c r="C365" s="5">
-        <v>-2.1876297600000498</v>
+        <v>-2.4339710200000582</v>
       </c>
       <c r="D365" s="5">
-        <v>-4.7491438408902686</v>
+        <v>-5.2680163924944452</v>
       </c>
       <c r="E365" s="5">
-        <v>2.4169968902154171</v>
+        <v>2.4130305965972321</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>537.25294112999995</v>
+        <v>537.18515597999999</v>
       </c>
       <c r="C366" s="5">
-        <v>-1.1857599200000095</v>
+        <v>-1.2968175199999905</v>
       </c>
       <c r="D366" s="5">
-        <v>-2.6108880944407886</v>
+        <v>-2.8519675370811348</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>538.08962587999997</v>
+        <v>537.85553147999997</v>
       </c>
       <c r="C367" s="5">
-        <v>0.83668475000001763</v>
+        <v>0.67037549999997736</v>
       </c>
       <c r="D367" s="5">
-        <v>1.8848967249871729</v>
+        <v>1.5078509016346775</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>538.00559250000003</v>
+        <v>537.58438062000005</v>
       </c>
       <c r="C368" s="5">
-        <v>-8.4033379999937097E-2</v>
+        <v>-0.27115085999992061</v>
       </c>
       <c r="D368" s="5">
-        <v>-0.18724294476761827</v>
+        <v>-0.60328532976617888</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>496.12494348000001</v>
+        <v>495.95461829999999</v>
       </c>
       <c r="C369" s="5">
-        <v>-41.880649020000021</v>
+        <v>-41.629762320000054</v>
       </c>
       <c r="D369" s="5">
-        <v>-62.18611772780055</v>
+        <v>-61.98600073728683</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>510.02330658</v>
+        <v>509.88318599000002</v>
       </c>
       <c r="C370" s="5">
-        <v>13.898363099999983</v>
+        <v>13.928567690000023</v>
       </c>
       <c r="D370" s="5">
-        <v>39.311677346256445</v>
+        <v>39.426403522619211</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>523.17759695999996</v>
+        <v>523.05643136000003</v>
       </c>
       <c r="C371" s="5">
-        <v>13.154290379999964</v>
+        <v>13.173245370000018</v>
       </c>
       <c r="D371" s="5">
-        <v>35.740484324772524</v>
+        <v>35.810787448440216</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>526.16810078000003</v>
+        <v>526.14679551999996</v>
       </c>
       <c r="C372" s="5">
-        <v>2.9905038200000718</v>
+        <v>3.0903641599999219</v>
       </c>
       <c r="D372" s="5">
-        <v>7.07905200136143</v>
+        <v>7.3249263323168279</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>532.10774385000002</v>
+        <v>532.28293045999999</v>
       </c>
       <c r="C373" s="5">
-        <v>5.9396430699999883</v>
+        <v>6.1361349400000336</v>
       </c>
       <c r="D373" s="5">
-        <v>14.419690679706942</v>
+        <v>14.928387716793701</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>538.42965966999998</v>
+        <v>538.57416577000004</v>
       </c>
       <c r="C374" s="5">
-        <v>6.3219158199999583</v>
+        <v>6.2912353100000473</v>
       </c>
       <c r="D374" s="5">
-        <v>15.226600853147998</v>
+        <v>15.142522221194742</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>548.31262144000004</v>
+        <v>548.61067658000002</v>
       </c>
       <c r="C375" s="5">
-        <v>9.8829617700000654</v>
+        <v>10.036510809999982</v>
       </c>
       <c r="D375" s="5">
-        <v>24.391645310420863</v>
+        <v>24.80295072891494</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>549.73692374999996</v>
+        <v>550.17768296999998</v>
       </c>
       <c r="C376" s="5">
-        <v>1.4243023099999164</v>
+        <v>1.5670063899999604</v>
       </c>
       <c r="D376" s="5">
-        <v>3.1620537958028549</v>
+        <v>3.481943669512666</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>548.95278532999998</v>
+        <v>548.91684802999998</v>
       </c>
       <c r="C377" s="5">
-        <v>-0.78413841999997658</v>
+        <v>-1.2608349399999952</v>
       </c>
       <c r="D377" s="5">
-        <v>-1.6983015734870155</v>
+        <v>-2.7156255276993058</v>
       </c>
       <c r="E377" s="5">
-        <v>1.9526984705030781</v>
+        <v>1.9378317276204982</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>549.55281703000003</v>
+        <v>549.39570457000002</v>
       </c>
       <c r="C378" s="5">
-        <v>0.60003170000004502</v>
+        <v>0.47885654000003797</v>
       </c>
       <c r="D378" s="5">
-        <v>1.3195716794708767</v>
+        <v>1.0518769023168506</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>550.98864908999997</v>
+        <v>550.77401959999997</v>
       </c>
       <c r="C379" s="5">
-        <v>1.4358320599999388</v>
+        <v>1.3783150299999534</v>
       </c>
       <c r="D379" s="5">
-        <v>3.1807222507887367</v>
+        <v>3.0524302593737396</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>556.00450394999996</v>
+        <v>555.5908402</v>
       </c>
       <c r="C380" s="5">
-        <v>5.0158548599999904</v>
+        <v>4.8168206000000282</v>
       </c>
       <c r="D380" s="5">
-        <v>11.487940000302576</v>
+        <v>11.01446542309581</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>551.5221646</v>
+        <v>551.32728008000004</v>
       </c>
       <c r="C381" s="5">
-        <v>-4.4823393499999611</v>
+        <v>-4.2635601199999655</v>
       </c>
       <c r="D381" s="5">
-        <v>-9.2564153188720901</v>
+        <v>-8.8298096375735717</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>554.21915773000001</v>
+        <v>554.06695041</v>
       </c>
       <c r="C382" s="5">
-        <v>2.6969931300000098</v>
+        <v>2.7396703299999672</v>
       </c>
       <c r="D382" s="5">
-        <v>6.0285350516789515</v>
+        <v>6.1287774179955345</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>558.95153820999997</v>
+        <v>558.74142585000004</v>
       </c>
       <c r="C383" s="5">
-        <v>4.7323804799999607</v>
+        <v>4.6744754400000375</v>
       </c>
       <c r="D383" s="5">
-        <v>10.741769816780788</v>
+        <v>10.607229170353861</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>561.77208425000003</v>
+        <v>561.79713633999995</v>
       </c>
       <c r="C384" s="5">
-        <v>2.8205460400000675</v>
+        <v>3.0557104899999104</v>
       </c>
       <c r="D384" s="5">
-        <v>6.2262826816796846</v>
+        <v>6.7637433811488679</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>562.37830058999998</v>
+        <v>562.48820799999999</v>
       </c>
       <c r="C385" s="5">
-        <v>0.60621633999994629</v>
+        <v>0.69107166000003417</v>
       </c>
       <c r="D385" s="5">
-        <v>1.3026506006720728</v>
+        <v>1.4861586573053476</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>562.97893608000004</v>
+        <v>563.21706013999994</v>
       </c>
       <c r="C386" s="5">
-        <v>0.60063549000005878</v>
+        <v>0.72885213999995813</v>
       </c>
       <c r="D386" s="5">
-        <v>1.28918837184262</v>
+        <v>1.5660465986737426</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>571.82753807999995</v>
+        <v>572.25109584999996</v>
       </c>
       <c r="C387" s="5">
-        <v>8.8486019999999144</v>
+        <v>9.0340357100000119</v>
       </c>
       <c r="D387" s="5">
-        <v>20.579934521266985</v>
+        <v>21.040296835568341</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>575.59016698999994</v>
+        <v>575.90704089999997</v>
       </c>
       <c r="C388" s="5">
-        <v>3.7626289099999894</v>
+        <v>3.6559450500000139</v>
       </c>
       <c r="D388" s="5">
-        <v>8.1881259696563227</v>
+        <v>7.941652266737087</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>578.43129982000005</v>
+        <v>578.55480563000003</v>
       </c>
       <c r="C389" s="5">
-        <v>2.841132830000106</v>
+        <v>2.6477647300000626</v>
       </c>
       <c r="D389" s="5">
-        <v>6.0867218979890891</v>
+        <v>5.6587347905421304</v>
       </c>
       <c r="E389" s="5">
-        <v>5.3699544437650015</v>
+        <v>5.3993528721822504</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>581.33521664</v>
+        <v>581.31156481999994</v>
       </c>
       <c r="C390" s="5">
-        <v>2.9039168199999494</v>
+        <v>2.7567591899999115</v>
       </c>
       <c r="D390" s="5">
-        <v>6.1935576679322368</v>
+        <v>5.8701413695269711</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>591.90833588999999</v>
+        <v>591.74696635999999</v>
       </c>
       <c r="C391" s="5">
-        <v>10.573119249999991</v>
+        <v>10.435401540000043</v>
       </c>
       <c r="D391" s="5">
-        <v>24.146328609953869</v>
+        <v>23.80122023781599</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>594.64180779000003</v>
+        <v>594.41172617999996</v>
       </c>
       <c r="C392" s="5">
-        <v>2.7334719000000405</v>
+        <v>2.664759819999972</v>
       </c>
       <c r="D392" s="5">
-        <v>5.6846240202526266</v>
+        <v>5.5397200805921587</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>597.40839762999997</v>
+        <v>597.20162731000005</v>
       </c>
       <c r="C393" s="5">
-        <v>2.7665898399999378</v>
+        <v>2.7899011300000893</v>
       </c>
       <c r="D393" s="5">
-        <v>5.7281408972499115</v>
+        <v>5.7799529769895441</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>597.11477100000002</v>
+        <v>596.84212350999996</v>
       </c>
       <c r="C394" s="5">
-        <v>-0.29362662999994882</v>
+        <v>-0.35950380000008408</v>
       </c>
       <c r="D394" s="5">
-        <v>-0.58820903664558166</v>
+        <v>-0.71998981259661088</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>596.05747855000004</v>
+        <v>595.73109498999997</v>
       </c>
       <c r="C395" s="5">
-        <v>-1.0572924499999772</v>
+        <v>-1.1110285199999907</v>
       </c>
       <c r="D395" s="5">
-        <v>-2.1042313507211974</v>
+        <v>-2.2110847196856631</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>600.85616216000005</v>
+        <v>600.61171014000001</v>
       </c>
       <c r="C396" s="5">
-        <v>4.7986836100000119</v>
+        <v>4.8806151500000396</v>
       </c>
       <c r="D396" s="5">
-        <v>10.100309111005433</v>
+        <v>10.286489593844372</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>602.41979294999999</v>
+        <v>602.39112665000005</v>
       </c>
       <c r="C397" s="5">
-        <v>1.5636307899999338</v>
+        <v>1.7794165100000328</v>
       </c>
       <c r="D397" s="5">
-        <v>3.1678918034759196</v>
+        <v>3.6137154331021382</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>604.18765638000002</v>
+        <v>604.32792340000003</v>
       </c>
       <c r="C398" s="5">
-        <v>1.767863430000034</v>
+        <v>1.936796749999985</v>
       </c>
       <c r="D398" s="5">
-        <v>3.5789228139607721</v>
+        <v>3.9271809937860391</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>606.35741938000001</v>
+        <v>606.92382850000001</v>
       </c>
       <c r="C399" s="5">
-        <v>2.169762999999989</v>
+        <v>2.5959050999999818</v>
       </c>
       <c r="D399" s="5">
-        <v>4.3955943988705393</v>
+        <v>5.2781695434560572</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>603.01339716999996</v>
+        <v>603.59467007000001</v>
       </c>
       <c r="C400" s="5">
-        <v>-3.3440222100000483</v>
+        <v>-3.3291584300000068</v>
       </c>
       <c r="D400" s="5">
-        <v>-6.420831855442688</v>
+        <v>-6.3873607757742867</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>601.98981248999996</v>
+        <v>602.23174629000005</v>
       </c>
       <c r="C401" s="5">
-        <v>-1.023584679999999</v>
+        <v>-1.3629237799999601</v>
       </c>
       <c r="D401" s="5">
-        <v>-2.0180295667849291</v>
+        <v>-2.6762150756237335</v>
       </c>
       <c r="E401" s="5">
-        <v>4.0728281262322863</v>
+        <v>4.092428310956242</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>607.03917680999996</v>
+        <v>607.09474771999999</v>
       </c>
       <c r="C402" s="5">
-        <v>5.0493643199999951</v>
+        <v>4.8630014299999402</v>
       </c>
       <c r="D402" s="5">
-        <v>10.542922602176596</v>
+        <v>10.132110745352097</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>607.94728301999999</v>
+        <v>607.78106776000004</v>
       </c>
       <c r="C403" s="5">
-        <v>0.90810621000002811</v>
+        <v>0.68632004000005509</v>
       </c>
       <c r="D403" s="5">
-        <v>1.8099957808944023</v>
+        <v>1.3650657211724537</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>608.54283127999997</v>
+        <v>608.24197871000001</v>
       </c>
       <c r="C404" s="5">
-        <v>0.59554825999998684</v>
+        <v>0.4609109499999704</v>
       </c>
       <c r="D404" s="5">
-        <v>1.181880381500755</v>
+        <v>0.91382558918771117</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>608.65535481999996</v>
+        <v>608.19625627000005</v>
       </c>
       <c r="C405" s="5">
-        <v>0.11252353999998377</v>
+        <v>-4.5722439999963171E-2</v>
       </c>
       <c r="D405" s="5">
-        <v>0.22211362544881652</v>
+        <v>-9.0168471188412092E-2</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>607.65485712999998</v>
+        <v>607.25216375000002</v>
       </c>
       <c r="C406" s="5">
-        <v>-1.0004976899999747</v>
+        <v>-0.94409252000002652</v>
       </c>
       <c r="D406" s="5">
-        <v>-1.9548043110643509</v>
+        <v>-1.8469179894043397</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>607.18017987999997</v>
+        <v>606.55087007999998</v>
       </c>
       <c r="C407" s="5">
-        <v>-0.47467725000001337</v>
+        <v>-0.70129367000004095</v>
       </c>
       <c r="D407" s="5">
-        <v>-0.9333781731611035</v>
+        <v>-1.3770681200252821</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>604.65375062999999</v>
+        <v>603.89533137000001</v>
       </c>
       <c r="C408" s="5">
-        <v>-2.5264292499999783</v>
+        <v>-2.6555387099999734</v>
       </c>
       <c r="D408" s="5">
-        <v>-4.8804087044999171</v>
+        <v>-5.1290378123272866</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>604.21045053</v>
+        <v>603.62355095999999</v>
       </c>
       <c r="C409" s="5">
-        <v>-0.44330009999998765</v>
+        <v>-0.2717804100000194</v>
       </c>
       <c r="D409" s="5">
-        <v>-0.87623755824687288</v>
+        <v>-0.53871989957288147</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>604.36538286999996</v>
+        <v>604.14037117999999</v>
       </c>
       <c r="C410" s="5">
-        <v>0.15493233999995937</v>
+        <v>0.51682021999999961</v>
       </c>
       <c r="D410" s="5">
-        <v>0.30813971591223677</v>
+        <v>1.0322876088447286</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>604.57111811000004</v>
+        <v>604.35793672</v>
       </c>
       <c r="C411" s="5">
-        <v>0.20573524000008092</v>
+        <v>0.21756554000000961</v>
       </c>
       <c r="D411" s="5">
-        <v>0.40926408717365526</v>
+        <v>0.43300596307234152</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>605.17635908</v>
+        <v>605.03496314999995</v>
       </c>
       <c r="C412" s="5">
-        <v>0.60524096999995436</v>
+        <v>0.67702642999995533</v>
       </c>
       <c r="D412" s="5">
-        <v>1.2079663308049327</v>
+        <v>1.3526025899040617</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>604.32157289999998</v>
+        <v>603.91001484000003</v>
       </c>
       <c r="C413" s="5">
-        <v>-0.85478618000001916</v>
+        <v>-1.1249483099999225</v>
       </c>
       <c r="D413" s="5">
-        <v>-1.6818441300846088</v>
+        <v>-2.2084978598102767</v>
       </c>
       <c r="E413" s="5">
-        <v>0.38734217118312486</v>
+        <v>0.27867487231265642</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>604.13729087000002</v>
+        <v>603.46642001999999</v>
       </c>
       <c r="C414" s="5">
-        <v>-0.18428202999996302</v>
+        <v>-0.44359482000004391</v>
       </c>
       <c r="D414" s="5">
-        <v>-0.36531531466669209</v>
+        <v>-0.8778932325353539</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>603.06711192</v>
+        <v>602.18009631999996</v>
       </c>
       <c r="C415" s="5">
-        <v>-1.0701789500000132</v>
+        <v>-1.2863237000000254</v>
       </c>
       <c r="D415" s="5">
-        <v>-2.1051117136397068</v>
+        <v>-2.5280943347861018</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>602.54674121000005</v>
+        <v>601.46112700000003</v>
       </c>
       <c r="C416" s="5">
-        <v>-0.52037070999995194</v>
+        <v>-0.7189693199999283</v>
       </c>
       <c r="D416" s="5">
-        <v>-1.0305484305716095</v>
+        <v>-1.4233618418497351</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>603.11101838000002</v>
+        <v>602.39294010000003</v>
       </c>
       <c r="C417" s="5">
-        <v>0.56427716999996846</v>
+        <v>0.93181309999999939</v>
       </c>
       <c r="D417" s="5">
-        <v>1.1295907187056198</v>
+        <v>1.875022132753501</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>604.60696765</v>
+        <v>603.85022421999997</v>
       </c>
       <c r="C418" s="5">
-        <v>1.4959492699999828</v>
+        <v>1.4572841199999402</v>
       </c>
       <c r="D418" s="5">
-        <v>3.017408418883738</v>
+        <v>2.9419289779872626</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>604.02905162000002</v>
+        <v>602.93352318999996</v>
       </c>
       <c r="C419" s="5">
-        <v>-0.57791602999998304</v>
+        <v>-0.91670103000001291</v>
       </c>
       <c r="D419" s="5">
-        <v>-1.1410139180929146</v>
+        <v>-1.8065783576748151</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>604.14610123</v>
+        <v>602.48009107999997</v>
       </c>
       <c r="C420" s="5">
-        <v>0.11704960999998093</v>
+        <v>-0.45343210999999428</v>
       </c>
       <c r="D420" s="5">
-        <v>0.23278570762108597</v>
+        <v>-0.89872853252240814</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>604.41992278999999</v>
+        <v>603.11150805</v>
       </c>
       <c r="C421" s="5">
-        <v>0.27382155999998758</v>
+        <v>0.63141697000003205</v>
       </c>
       <c r="D421" s="5">
-        <v>0.54524263364890135</v>
+        <v>1.2649101226323678</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>605.47439501999997</v>
+        <v>604.51375657999995</v>
       </c>
       <c r="C422" s="5">
-        <v>1.0544722299999876</v>
+        <v>1.4022485299999516</v>
       </c>
       <c r="D422" s="5">
-        <v>2.1137277251811692</v>
+        <v>2.825984209674659</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>604.81388795999999</v>
+        <v>603.56160659</v>
       </c>
       <c r="C423" s="5">
-        <v>-0.66050705999998627</v>
+        <v>-0.9521499899999526</v>
       </c>
       <c r="D423" s="5">
-        <v>-1.3012443685960662</v>
+        <v>-1.8737931689666421</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>603.99552096000002</v>
+        <v>602.69426784999996</v>
       </c>
       <c r="C424" s="5">
-        <v>-0.81836699999996654</v>
+        <v>-0.86733874000003652</v>
       </c>
       <c r="D424" s="5">
-        <v>-1.6116774892995567</v>
+        <v>-1.7108768079124648</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>604.40404451999996</v>
+        <v>602.93442116000006</v>
       </c>
       <c r="C425" s="5">
-        <v>0.40852355999993506</v>
+        <v>0.2401533100000961</v>
       </c>
       <c r="D425" s="5">
-        <v>0.81466837932129277</v>
+        <v>0.47920878082972074</v>
       </c>
       <c r="E425" s="5">
-        <v>1.3646975997261279E-2</v>
+        <v>-0.16154619993484776</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>604.6408232</v>
+        <v>603.47147572999995</v>
       </c>
       <c r="C426" s="5">
-        <v>0.2367786800000431</v>
+        <v>0.53705456999989565</v>
       </c>
       <c r="D426" s="5">
-        <v>0.47112098378676581</v>
+        <v>1.0741336318764283</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>605.99259343999995</v>
+        <v>605.04449763000002</v>
       </c>
       <c r="C427" s="5">
-        <v>1.3517702399999507</v>
+        <v>1.5730219000000716</v>
       </c>
       <c r="D427" s="5">
-        <v>2.7160248713649304</v>
+        <v>3.1731816293790294</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>606.41022821000001</v>
+        <v>605.47642023000003</v>
       </c>
       <c r="C428" s="5">
-        <v>0.41763477000006333</v>
+        <v>0.43192260000000715</v>
       </c>
       <c r="D428" s="5">
-        <v>0.83015161253627845</v>
+        <v>0.86001441435215042</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>604.97379000000001</v>
+        <v>604.21043535000001</v>
       </c>
       <c r="C429" s="5">
-        <v>-1.4364382100000057</v>
+        <v>-1.2659848800000191</v>
       </c>
       <c r="D429" s="5">
-        <v>-2.8057660809528318</v>
+        <v>-2.4804146976821539</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>604.82171427000003</v>
+        <v>604.29930339999999</v>
       </c>
       <c r="C430" s="5">
-        <v>-0.15207572999997865</v>
+        <v>8.8868049999973664E-2</v>
       </c>
       <c r="D430" s="5">
-        <v>-0.30123417663208141</v>
+        <v>0.17664039467879533</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>603.49549439999998</v>
+        <v>602.96257667999998</v>
       </c>
       <c r="C431" s="5">
-        <v>-1.3262198700000454</v>
+        <v>-1.3367267200000015</v>
       </c>
       <c r="D431" s="5">
-        <v>-2.5997912987781868</v>
+        <v>-2.6223757874486164</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>603.16135678000001</v>
+        <v>604.03409916999999</v>
       </c>
       <c r="C432" s="5">
-        <v>-0.3341376199999786</v>
+        <v>1.0715224900000067</v>
       </c>
       <c r="D432" s="5">
-        <v>-0.66238502912095987</v>
+        <v>2.1534826434396637</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>602.77163344999997</v>
+        <v>603.32591520000005</v>
       </c>
       <c r="C433" s="5">
-        <v>-0.389723330000038</v>
+        <v>-0.70818396999993638</v>
       </c>
       <c r="D433" s="5">
-        <v>-0.77261183076764439</v>
+        <v>-1.3978717412468367</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>601.52027652000004</v>
+        <v>601.94725415000005</v>
       </c>
       <c r="C434" s="5">
-        <v>-1.251356929999929</v>
+        <v>-1.3786610500000052</v>
       </c>
       <c r="D434" s="5">
-        <v>-2.4629572724346627</v>
+        <v>-2.7079200012614768</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>599.29215678000003</v>
+        <v>599.36889630999997</v>
       </c>
       <c r="C435" s="5">
-        <v>-2.228119740000011</v>
+        <v>-2.5783578400000806</v>
       </c>
       <c r="D435" s="5">
-        <v>-4.355529006995507</v>
+        <v>-5.0206550315968101</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>599.11414293999997</v>
+        <v>599.40954968000005</v>
       </c>
       <c r="C436" s="5">
-        <v>-0.17801384000006237</v>
+        <v>4.0653370000086397E-2</v>
       </c>
       <c r="D436" s="5">
-        <v>-0.35586643507131699</v>
+        <v>8.1422721831958533E-2</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>601.11708382999996</v>
+        <v>601.69474949999994</v>
       </c>
       <c r="C437" s="5">
-        <v>2.0029408899999908</v>
+        <v>2.2851998199998889</v>
       </c>
       <c r="D437" s="5">
-        <v>4.0864000091017649</v>
+        <v>4.6720592156953122</v>
       </c>
       <c r="E437" s="5">
-        <v>-0.54383499246938305</v>
+        <v>-0.20560638379462093</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A438" s="3">
+        <v>46023</v>
+      </c>
+      <c r="B438" s="5">
+        <v>604.07816528000001</v>
+      </c>
+      <c r="C438" s="5">
+        <v>2.3834157800000639</v>
+      </c>
+      <c r="D438" s="5">
+        <v>4.8583446113694917</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A439" s="3">
+        <v>46054</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A440" s="3">
+        <v>46082</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A441" s="3">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A442" s="3">
+        <v>46143</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A443" s="3">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A444" s="3">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A445" s="3">
+        <v>46235</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A446" s="3">
+        <v>46266</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A447" s="3">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A448" s="3">
+        <v>46327</v>
+      </c>
+    </row>
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A449" s="3">
+        <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>