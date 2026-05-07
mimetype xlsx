--- v4 (2026-04-17)
+++ v5 (2026-05-07)
@@ -1,85 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{07769312-4CB5-44C6-BF33-562F225185A0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{EA62710A-908A-4FDC-815C-73EA65ADEC0A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{768A4118-4DC6-4FA5-AB83-F7F7CD50E380}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{53851ED4-1449-4BC2-9D3A-B830120146B4}"/>
   </bookViews>
   <sheets>
     <sheet name="dalttula" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Dallas—Plano—Irving Trade, Transportation and Utilities Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry January 2026</t>
+    <t>Last data entry March 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -917,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4D5F086D-F595-4001-89D3-F6AB5CBB904D}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8490E5DB-F73B-47B7-8B79-9D9B6F3348DA}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -7121,116 +7134,134 @@
         <v>8.1422721831958533E-2</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>601.69474949999994</v>
       </c>
       <c r="C437" s="5">
         <v>2.2851998199998889</v>
       </c>
       <c r="D437" s="5">
         <v>4.6720592156953122</v>
       </c>
       <c r="E437" s="5">
         <v>-0.20560638379462093</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>604.07816528000001</v>
+        <v>601.66807200999995</v>
       </c>
       <c r="C438" s="5">
-        <v>2.3834157800000639</v>
+        <v>-2.6677489999997306E-2</v>
       </c>
       <c r="D438" s="5">
-        <v>4.8583446113694917</v>
+        <v>-5.3191726630741343E-2</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
+      <c r="B439" s="5">
+        <v>602.60751920999996</v>
+      </c>
+      <c r="C439" s="5">
+        <v>0.9394472000000178</v>
+      </c>
+      <c r="D439" s="5">
+        <v>1.8898600650748776</v>
+      </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
+      <c r="B440" s="5">
+        <v>605.21784030000003</v>
+      </c>
+      <c r="C440" s="5">
+        <v>2.6103210900000704</v>
+      </c>
+      <c r="D440" s="5">
+        <v>5.3236983346844013</v>
+      </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>