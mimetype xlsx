--- v5 (2026-05-07)
+++ v6 (2026-05-27)
@@ -1,112 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{EA62710A-908A-4FDC-815C-73EA65ADEC0A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{7C5EECB6-235B-4C3C-889E-1D7FAB0A9049}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{53851ED4-1449-4BC2-9D3A-B830120146B4}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{82D47051-FC79-4D36-9784-728967CF9FA8}"/>
   </bookViews>
   <sheets>
     <sheet name="dalttula" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Dallas—Plano—Irving Trade, Transportation and Utilities Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry March 2026</t>
+    <t>Last data entry April 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -930,6338 +917,6347 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8490E5DB-F73B-47B7-8B79-9D9B6F3348DA}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00BA317D-9F4D-44EC-AEE2-2C5C1FAE200C}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>322.95027245</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>323.66920513000002</v>
       </c>
       <c r="C7" s="5">
         <v>0.71893268000002308</v>
       </c>
       <c r="D7" s="5">
         <v>2.7043201522556348</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>323.99402133000001</v>
       </c>
       <c r="C8" s="5">
         <v>0.32481619999998657</v>
       </c>
       <c r="D8" s="5">
         <v>1.2109216158643132</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>323.36748653000001</v>
       </c>
       <c r="C9" s="5">
         <v>-0.62653480000000172</v>
       </c>
       <c r="D9" s="5">
         <v>-2.2960196181280756</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>323.52905407999998</v>
       </c>
       <c r="C10" s="5">
         <v>0.16156754999997247</v>
       </c>
       <c r="D10" s="5">
         <v>0.60121918929481044</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>324.86773948000001</v>
       </c>
       <c r="C11" s="5">
         <v>1.3386854000000312</v>
       </c>
       <c r="D11" s="5">
         <v>5.0798834362668854</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>324.20427366000001</v>
       </c>
       <c r="C12" s="5">
         <v>-0.66346581999999898</v>
       </c>
       <c r="D12" s="5">
         <v>-2.4233762507913759</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>324.67657469</v>
       </c>
       <c r="C13" s="5">
         <v>0.4723010299999828</v>
       </c>
       <c r="D13" s="5">
         <v>1.7622361166468758</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>324.26790208</v>
       </c>
       <c r="C14" s="5">
         <v>-0.40867260999999644</v>
       </c>
       <c r="D14" s="5">
         <v>-1.5000352377566362</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>323.66871615000002</v>
       </c>
       <c r="C15" s="5">
         <v>-0.599185929999976</v>
       </c>
       <c r="D15" s="5">
         <v>-2.1949768346619436</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>323.92764841000002</v>
       </c>
       <c r="C16" s="5">
         <v>0.25893225999999459</v>
       </c>
       <c r="D16" s="5">
         <v>0.96422513729912396</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>324.27107135</v>
       </c>
       <c r="C17" s="5">
         <v>0.34342293999998219</v>
       </c>
       <c r="D17" s="5">
         <v>1.2796655258248579</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>324.95476645999997</v>
       </c>
       <c r="C18" s="5">
         <v>0.68369510999997374</v>
       </c>
       <c r="D18" s="5">
         <v>2.5596340028079645</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>323.54581683999999</v>
       </c>
       <c r="C19" s="5">
         <v>-1.4089496199999871</v>
       </c>
       <c r="D19" s="5">
         <v>-5.0806991895243847</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>323.32496857000001</v>
       </c>
       <c r="C20" s="5">
         <v>-0.22084826999997631</v>
       </c>
       <c r="D20" s="5">
         <v>-0.81603665465134201</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>322.69289467999999</v>
       </c>
       <c r="C21" s="5">
         <v>-0.63207389000001513</v>
       </c>
       <c r="D21" s="5">
         <v>-2.3208423185683724</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>323.30561397999998</v>
       </c>
       <c r="C22" s="5">
         <v>0.61271929999998065</v>
       </c>
       <c r="D22" s="5">
         <v>2.3024693199231061</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>323.34511436999998</v>
       </c>
       <c r="C23" s="5">
         <v>3.9500390000000607E-2</v>
       </c>
       <c r="D23" s="5">
         <v>0.14671051378638555</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>323.94675339000003</v>
       </c>
       <c r="C24" s="5">
         <v>0.6016390200000501</v>
       </c>
       <c r="D24" s="5">
         <v>2.2557978930755951</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>324.02999326999998</v>
       </c>
       <c r="C25" s="5">
         <v>8.3239879999950972E-2</v>
       </c>
       <c r="D25" s="5">
         <v>0.30878267165275197</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>323.70648284999999</v>
       </c>
       <c r="C26" s="5">
         <v>-0.32351041999999097</v>
       </c>
       <c r="D26" s="5">
         <v>-1.1915188267858978</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>323.87400235000001</v>
       </c>
       <c r="C27" s="5">
         <v>0.1675195000000258</v>
       </c>
       <c r="D27" s="5">
         <v>0.62277577510967408</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>323.22196861999998</v>
       </c>
       <c r="C28" s="5">
         <v>-0.65203373000002784</v>
       </c>
       <c r="D28" s="5">
         <v>-2.3893074390605062</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>323.03489588999997</v>
       </c>
       <c r="C29" s="5">
         <v>-0.18707273000001123</v>
       </c>
       <c r="D29" s="5">
         <v>-0.69232314909468684</v>
       </c>
       <c r="E29" s="5">
         <v>-0.38121669467880981</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>322.61727554999999</v>
       </c>
       <c r="C30" s="5">
         <v>-0.41762033999998494</v>
       </c>
       <c r="D30" s="5">
         <v>-1.5403796344405807</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>322.98816686999999</v>
       </c>
       <c r="C31" s="5">
         <v>0.37089131999999836</v>
       </c>
       <c r="D31" s="5">
         <v>1.3883154924251517</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>321.54544337999999</v>
       </c>
       <c r="C32" s="5">
         <v>-1.4427234899999917</v>
       </c>
       <c r="D32" s="5">
         <v>-5.2304157542180985</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>324.30380804999999</v>
       </c>
       <c r="C33" s="5">
         <v>2.7583646699999917</v>
       </c>
       <c r="D33" s="5">
         <v>10.794005752714053</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>323.93401820000003</v>
       </c>
       <c r="C34" s="5">
         <v>-0.36978984999996101</v>
       </c>
       <c r="D34" s="5">
         <v>-1.3597602994001035</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>323.16111155999999</v>
       </c>
       <c r="C35" s="5">
         <v>-0.77290664000003062</v>
       </c>
       <c r="D35" s="5">
         <v>-2.8259237268262849</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>323.18931803999999</v>
       </c>
       <c r="C36" s="5">
         <v>2.8206479999994372E-2</v>
       </c>
       <c r="D36" s="5">
         <v>0.10478992789346719</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>322.59136389000003</v>
       </c>
       <c r="C37" s="5">
         <v>-0.5979541499999641</v>
       </c>
       <c r="D37" s="5">
         <v>-2.197746354947816</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>323.18125335000002</v>
       </c>
       <c r="C38" s="5">
         <v>0.58988945999999487</v>
       </c>
       <c r="D38" s="5">
         <v>2.2165198017979781</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>325.82200354000003</v>
       </c>
       <c r="C39" s="5">
         <v>2.6407501900000057</v>
       </c>
       <c r="D39" s="5">
         <v>10.258222881883473</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>324.47073397999998</v>
       </c>
       <c r="C40" s="5">
         <v>-1.3512695600000484</v>
       </c>
       <c r="D40" s="5">
         <v>-4.8647518124267712</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>324.95738111999998</v>
       </c>
       <c r="C41" s="5">
         <v>0.48664714000000231</v>
       </c>
       <c r="D41" s="5">
         <v>1.814702819216607</v>
       </c>
       <c r="E41" s="5">
         <v>0.59513236943127268</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>325.412892</v>
       </c>
       <c r="C42" s="5">
         <v>0.45551088000001982</v>
       </c>
       <c r="D42" s="5">
         <v>1.6951361629717665</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>325.65056218000001</v>
       </c>
       <c r="C43" s="5">
         <v>0.23767018000000917</v>
       </c>
       <c r="D43" s="5">
         <v>0.87996721781711251</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>325.81915643999997</v>
       </c>
       <c r="C44" s="5">
         <v>0.16859425999996347</v>
       </c>
       <c r="D44" s="5">
         <v>0.62303034007131775</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>330.81655598999998</v>
       </c>
       <c r="C45" s="5">
         <v>4.9973995500000115</v>
       </c>
       <c r="D45" s="5">
         <v>20.040405382588979</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>330.04476764999998</v>
       </c>
       <c r="C46" s="5">
         <v>-0.77178834000000052</v>
       </c>
       <c r="D46" s="5">
         <v>-2.7639311989040793</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>329.23277631000002</v>
       </c>
       <c r="C47" s="5">
         <v>-0.8119913399999632</v>
       </c>
       <c r="D47" s="5">
         <v>-2.9126725287389355</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>331.56661267999999</v>
       </c>
       <c r="C48" s="5">
         <v>2.3338363699999718</v>
       </c>
       <c r="D48" s="5">
         <v>8.8460664434577332</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>332.47643877000002</v>
       </c>
       <c r="C49" s="5">
         <v>0.90982609000002412</v>
       </c>
       <c r="D49" s="5">
         <v>3.3429795457925682</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>333.19621584999999</v>
       </c>
       <c r="C50" s="5">
         <v>0.71977707999997165</v>
       </c>
       <c r="D50" s="5">
         <v>2.6290328439240618</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>333.34611740000003</v>
       </c>
       <c r="C51" s="5">
         <v>0.14990155000003824</v>
       </c>
       <c r="D51" s="5">
         <v>0.54120550616563179</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>333.39262298</v>
       </c>
       <c r="C52" s="5">
         <v>4.6505579999973179E-2</v>
       </c>
       <c r="D52" s="5">
         <v>0.16754218569761115</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>336.01362749999998</v>
       </c>
       <c r="C53" s="5">
         <v>2.6210045199999854</v>
       </c>
       <c r="D53" s="5">
         <v>9.8527322262932806</v>
       </c>
       <c r="E53" s="5">
         <v>3.4023681326743382</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>334.33198396</v>
       </c>
       <c r="C54" s="5">
         <v>-1.6816435399999818</v>
       </c>
       <c r="D54" s="5">
         <v>-5.8430435595250412</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>335.07026150000002</v>
       </c>
       <c r="C55" s="5">
         <v>0.73827754000001278</v>
       </c>
       <c r="D55" s="5">
         <v>2.6822814265007322</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>335.83471059999999</v>
       </c>
       <c r="C56" s="5">
         <v>0.7644490999999789</v>
       </c>
       <c r="D56" s="5">
         <v>2.7723668959313885</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>336.46596849999997</v>
       </c>
       <c r="C57" s="5">
         <v>0.63125789999998005</v>
       </c>
       <c r="D57" s="5">
         <v>2.2790676419958356</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>339.43805832999999</v>
       </c>
       <c r="C58" s="5">
         <v>2.9720898300000158</v>
       </c>
       <c r="D58" s="5">
         <v>11.130349376045757</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>341.27294506999999</v>
       </c>
       <c r="C59" s="5">
         <v>1.8348867400000017</v>
       </c>
       <c r="D59" s="5">
         <v>6.6831694244589457</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>340.87062893000001</v>
       </c>
       <c r="C60" s="5">
         <v>-0.40231613999998217</v>
       </c>
       <c r="D60" s="5">
         <v>-1.4055066699771857</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>342.64500027000003</v>
       </c>
       <c r="C61" s="5">
         <v>1.7743713400000161</v>
       </c>
       <c r="D61" s="5">
         <v>6.4284670733095295</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>344.33725425</v>
       </c>
       <c r="C62" s="5">
         <v>1.6922539799999754</v>
       </c>
       <c r="D62" s="5">
         <v>6.0902212133879585</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>346.69572142999999</v>
       </c>
       <c r="C63" s="5">
         <v>2.358467179999991</v>
       </c>
       <c r="D63" s="5">
         <v>8.5359569850088413</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>348.23051837999998</v>
       </c>
       <c r="C64" s="5">
         <v>1.5347969499999863</v>
       </c>
       <c r="D64" s="5">
         <v>5.4435860077262976</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>351.08990718000001</v>
       </c>
       <c r="C65" s="5">
         <v>2.8593888000000334</v>
       </c>
       <c r="D65" s="5">
         <v>10.31083883884123</v>
       </c>
       <c r="E65" s="5">
         <v>4.4868060239610541</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>349.34803556999998</v>
       </c>
       <c r="C66" s="5">
         <v>-1.7418716100000324</v>
       </c>
       <c r="D66" s="5">
         <v>-5.7937911431062972</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>350.82851278999999</v>
       </c>
       <c r="C67" s="5">
         <v>1.4804772200000116</v>
       </c>
       <c r="D67" s="5">
         <v>5.2056158762360694</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>351.57185749000001</v>
       </c>
       <c r="C68" s="5">
         <v>0.74334470000002284</v>
       </c>
       <c r="D68" s="5">
         <v>2.5724321072933876</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>350.85779305</v>
       </c>
       <c r="C69" s="5">
         <v>-0.71406444000001557</v>
       </c>
       <c r="D69" s="5">
         <v>-2.4102321514551495</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>351.59394080999999</v>
       </c>
       <c r="C70" s="5">
         <v>0.73614775999999438</v>
       </c>
       <c r="D70" s="5">
         <v>2.547023092601064</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>352.00922579000002</v>
       </c>
       <c r="C71" s="5">
         <v>0.41528498000002401</v>
       </c>
       <c r="D71" s="5">
         <v>1.4266234075961171</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>353.62936337000002</v>
       </c>
       <c r="C72" s="5">
         <v>1.6201375800000051</v>
       </c>
       <c r="D72" s="5">
         <v>5.6650293110882322</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>355.15887973999997</v>
       </c>
       <c r="C73" s="5">
         <v>1.5295163699999534</v>
       </c>
       <c r="D73" s="5">
         <v>5.3155012616645125</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>355.54134785000002</v>
       </c>
       <c r="C74" s="5">
         <v>0.38246811000004755</v>
       </c>
       <c r="D74" s="5">
         <v>1.2999531471157955</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>355.31193795000002</v>
       </c>
       <c r="C75" s="5">
         <v>-0.22940990000000738</v>
       </c>
       <c r="D75" s="5">
         <v>-0.77154743556862027</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>357.68727421</v>
       </c>
       <c r="C76" s="5">
         <v>2.3753362599999832</v>
       </c>
       <c r="D76" s="5">
         <v>8.323897283087156</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>358.54303068000002</v>
       </c>
       <c r="C77" s="5">
         <v>0.85575647000001709</v>
       </c>
       <c r="D77" s="5">
         <v>2.9090460938032692</v>
       </c>
       <c r="E77" s="5">
         <v>2.1228532485779716</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>361.03819449999997</v>
       </c>
       <c r="C78" s="5">
         <v>2.4951638199999593</v>
       </c>
       <c r="D78" s="5">
         <v>8.6781813645305803</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>361.23555692000002</v>
       </c>
       <c r="C79" s="5">
         <v>0.19736242000004722</v>
       </c>
       <c r="D79" s="5">
         <v>0.65795883050419057</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>362.54913053000001</v>
       </c>
       <c r="C80" s="5">
         <v>1.3135736099999917</v>
       </c>
       <c r="D80" s="5">
         <v>4.4519402686192366</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>363.55131082999998</v>
       </c>
       <c r="C81" s="5">
         <v>1.0021802999999636</v>
       </c>
       <c r="D81" s="5">
         <v>3.3680118891856514</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>364.30001606000002</v>
       </c>
       <c r="C82" s="5">
         <v>0.74870523000004141</v>
       </c>
       <c r="D82" s="5">
         <v>2.4994903566634807</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>365.74550201</v>
       </c>
       <c r="C83" s="5">
         <v>1.445485949999977</v>
       </c>
       <c r="D83" s="5">
         <v>4.8667095417744832</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>366.51156462</v>
       </c>
       <c r="C84" s="5">
         <v>0.76606261000000586</v>
       </c>
       <c r="D84" s="5">
         <v>2.5425859022779607</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>367.17885717000001</v>
       </c>
       <c r="C85" s="5">
         <v>0.66729255000001331</v>
       </c>
       <c r="D85" s="5">
         <v>2.206801696823768</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>367.99629093999999</v>
       </c>
       <c r="C86" s="5">
         <v>0.81743376999997963</v>
       </c>
       <c r="D86" s="5">
         <v>2.7044609695483057</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>367.94095234999998</v>
       </c>
       <c r="C87" s="5">
         <v>-5.5338590000019394E-2</v>
       </c>
       <c r="D87" s="5">
         <v>-0.18030456786899407</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>369.06025726000001</v>
       </c>
       <c r="C88" s="5">
         <v>1.1193049100000394</v>
       </c>
       <c r="D88" s="5">
         <v>3.7121946196785327</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>369.71599467999999</v>
       </c>
       <c r="C89" s="5">
         <v>0.65573741999997992</v>
       </c>
       <c r="D89" s="5">
         <v>2.1530908947472671</v>
       </c>
       <c r="E89" s="5">
         <v>3.1162128514420573</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>370.32543114999999</v>
       </c>
       <c r="C90" s="5">
         <v>0.60943646999999146</v>
       </c>
       <c r="D90" s="5">
         <v>1.9961014181562042</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>371.69054220999999</v>
       </c>
       <c r="C91" s="5">
         <v>1.3651110600000038</v>
       </c>
       <c r="D91" s="5">
         <v>4.5142913017146125</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>372.87237413000003</v>
       </c>
       <c r="C92" s="5">
         <v>1.181831920000036</v>
       </c>
       <c r="D92" s="5">
         <v>3.8829729519183953</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>377.07796492</v>
       </c>
       <c r="C93" s="5">
         <v>4.2055907899999738</v>
       </c>
       <c r="D93" s="5">
         <v>14.406673701910888</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>378.84269554999997</v>
       </c>
       <c r="C94" s="5">
         <v>1.7647306299999741</v>
       </c>
       <c r="D94" s="5">
         <v>5.762854112743554</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>380.08245037</v>
       </c>
       <c r="C95" s="5">
         <v>1.2397548200000301</v>
       </c>
       <c r="D95" s="5">
         <v>3.998431867911667</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>380.64338536999998</v>
       </c>
       <c r="C96" s="5">
         <v>0.56093499999997221</v>
       </c>
       <c r="D96" s="5">
         <v>1.7854355601552685</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>380.90507309999998</v>
       </c>
       <c r="C97" s="5">
         <v>0.26168773000000556</v>
       </c>
       <c r="D97" s="5">
         <v>0.82811208756323751</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>383.16475399000001</v>
       </c>
       <c r="C98" s="5">
         <v>2.2596808900000269</v>
       </c>
       <c r="D98" s="5">
         <v>7.3558100915988245</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>385.11229444999998</v>
       </c>
       <c r="C99" s="5">
         <v>1.9475404599999706</v>
       </c>
       <c r="D99" s="5">
         <v>6.2727612848861636</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>384.85340129999997</v>
       </c>
       <c r="C100" s="5">
         <v>-0.25889315000000579</v>
       </c>
       <c r="D100" s="5">
         <v>-0.80372836247750712</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>385.43040816000001</v>
       </c>
       <c r="C101" s="5">
         <v>0.57700686000003998</v>
       </c>
       <c r="D101" s="5">
         <v>1.8140583532311627</v>
       </c>
       <c r="E101" s="5">
         <v>4.2504013096867244</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>390.27935205</v>
       </c>
       <c r="C102" s="5">
         <v>4.8489438899999868</v>
       </c>
       <c r="D102" s="5">
         <v>16.186375684554811</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>391.53170311000002</v>
       </c>
       <c r="C103" s="5">
         <v>1.2523510600000236</v>
       </c>
       <c r="D103" s="5">
         <v>3.9193205781916207</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>392.99984122000001</v>
       </c>
       <c r="C104" s="5">
         <v>1.468138109999984</v>
       </c>
       <c r="D104" s="5">
         <v>4.5936446845932011</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>395.27163641999999</v>
       </c>
       <c r="C105" s="5">
         <v>2.2717951999999855</v>
       </c>
       <c r="D105" s="5">
         <v>7.1616326409804865</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>395.93329376000003</v>
       </c>
       <c r="C106" s="5">
         <v>0.6616573400000334</v>
       </c>
       <c r="D106" s="5">
         <v>2.027313949484677</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>396.12545869000002</v>
       </c>
       <c r="C107" s="5">
         <v>0.19216492999998991</v>
       </c>
       <c r="D107" s="5">
         <v>0.5839733012987125</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>398.12059363999998</v>
       </c>
       <c r="C108" s="5">
         <v>1.9951349499999651</v>
       </c>
       <c r="D108" s="5">
         <v>6.2142176869161014</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>399.62646518000003</v>
       </c>
       <c r="C109" s="5">
         <v>1.5058715400000438</v>
       </c>
       <c r="D109" s="5">
         <v>4.6345673981817104</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>401.56004603000002</v>
       </c>
       <c r="C110" s="5">
         <v>1.9335808499999985</v>
       </c>
       <c r="D110" s="5">
         <v>5.9631951525766835</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>402.80221272</v>
       </c>
       <c r="C111" s="5">
         <v>1.2421666899999764</v>
       </c>
       <c r="D111" s="5">
         <v>3.7758327711975959</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>405.3079894</v>
       </c>
       <c r="C112" s="5">
         <v>2.5057766799999968</v>
       </c>
       <c r="D112" s="5">
         <v>7.7258188636709857</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>406.20391383999998</v>
       </c>
       <c r="C113" s="5">
         <v>0.8959244399999875</v>
       </c>
       <c r="D113" s="5">
         <v>2.685061550959178</v>
       </c>
       <c r="E113" s="5">
         <v>5.3896903929220974</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>406.13108745</v>
       </c>
       <c r="C114" s="5">
         <v>-7.2826389999988805E-2</v>
       </c>
       <c r="D114" s="5">
         <v>-0.21493033985322541</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>408.35054186999997</v>
       </c>
       <c r="C115" s="5">
         <v>2.2194544199999768</v>
       </c>
       <c r="D115" s="5">
         <v>6.7585893905393712</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>409.77001618999998</v>
       </c>
       <c r="C116" s="5">
         <v>1.4194743200000062</v>
       </c>
       <c r="D116" s="5">
         <v>4.2520222913426053</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>411.07299834999998</v>
       </c>
       <c r="C117" s="5">
         <v>1.3029821599999991</v>
       </c>
       <c r="D117" s="5">
         <v>3.8831921014370829</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>412.14655132000001</v>
       </c>
       <c r="C118" s="5">
         <v>1.073552970000037</v>
       </c>
       <c r="D118" s="5">
         <v>3.1793133436226473</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>413.52503630000001</v>
       </c>
       <c r="C119" s="5">
         <v>1.3784849799999961</v>
       </c>
       <c r="D119" s="5">
         <v>4.0882385128399479</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>414.54391100999999</v>
       </c>
       <c r="C120" s="5">
         <v>1.0188747099999773</v>
       </c>
       <c r="D120" s="5">
         <v>2.9970495026797384</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>415.30893459999999</v>
       </c>
       <c r="C121" s="5">
         <v>0.76502358999999842</v>
       </c>
       <c r="D121" s="5">
         <v>2.2371667980943144</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>417.17760491000001</v>
       </c>
       <c r="C122" s="5">
         <v>1.8686703100000273</v>
       </c>
       <c r="D122" s="5">
         <v>5.5350076588419839</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>420.19236458</v>
       </c>
       <c r="C123" s="5">
         <v>3.0147596699999895</v>
       </c>
       <c r="D123" s="5">
         <v>9.0249862661818003</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>421.46643306999999</v>
       </c>
       <c r="C124" s="5">
         <v>1.2740684899999906</v>
       </c>
       <c r="D124" s="5">
         <v>3.699824948300412</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>423.66692759</v>
       </c>
       <c r="C125" s="5">
         <v>2.2004945200000066</v>
       </c>
       <c r="D125" s="5">
         <v>6.4483315393736751</v>
       </c>
       <c r="E125" s="5">
         <v>4.2990756994228718</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>425.01024396999998</v>
       </c>
       <c r="C126" s="5">
         <v>1.3433163799999761</v>
       </c>
       <c r="D126" s="5">
         <v>3.8718855873877578</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>426.45999741999998</v>
       </c>
       <c r="C127" s="5">
         <v>1.4497534500000029</v>
       </c>
       <c r="D127" s="5">
         <v>4.1709978552557425</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>427.069456</v>
       </c>
       <c r="C128" s="5">
         <v>0.60945858000002318</v>
       </c>
       <c r="D128" s="5">
         <v>1.7284769171485692</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>428.61234385</v>
       </c>
       <c r="C129" s="5">
         <v>1.5428878499999996</v>
       </c>
       <c r="D129" s="5">
         <v>4.4224673895496558</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>430.53453530000002</v>
       </c>
       <c r="C130" s="5">
         <v>1.9221914500000139</v>
       </c>
       <c r="D130" s="5">
         <v>5.5163686519360988</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>434.23846328000002</v>
       </c>
       <c r="C131" s="5">
         <v>3.7039279800000031</v>
       </c>
       <c r="D131" s="5">
         <v>10.826480002513094</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>434.3357638</v>
       </c>
       <c r="C132" s="5">
         <v>9.7300519999976132E-2</v>
       </c>
       <c r="D132" s="5">
         <v>0.2692175762946114</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>436.51541248000001</v>
       </c>
       <c r="C133" s="5">
         <v>2.1796486800000139</v>
       </c>
       <c r="D133" s="5">
         <v>6.1910447742254515</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>437.44204703999998</v>
       </c>
       <c r="C134" s="5">
         <v>0.92663455999996813</v>
       </c>
       <c r="D134" s="5">
         <v>2.5773118997259425</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>438.98253547000002</v>
       </c>
       <c r="C135" s="5">
         <v>1.540488430000039</v>
       </c>
       <c r="D135" s="5">
         <v>4.3087181406885611</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>441.50814718999999</v>
       </c>
       <c r="C136" s="5">
         <v>2.5256117199999721</v>
       </c>
       <c r="D136" s="5">
         <v>7.1267066936105072</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>442.44149046000001</v>
       </c>
       <c r="C137" s="5">
         <v>0.93334327000002304</v>
       </c>
       <c r="D137" s="5">
         <v>2.5664904307697523</v>
       </c>
       <c r="E137" s="5">
         <v>4.4314440536573851</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>443.93718517000002</v>
       </c>
       <c r="C138" s="5">
         <v>1.4956947100000093</v>
       </c>
       <c r="D138" s="5">
         <v>4.132939563357696</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>443.71280217999998</v>
       </c>
       <c r="C139" s="5">
         <v>-0.22438299000003781</v>
       </c>
       <c r="D139" s="5">
         <v>-0.60484306923110909</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>444.5576322</v>
       </c>
       <c r="C140" s="5">
         <v>0.84483002000001761</v>
       </c>
       <c r="D140" s="5">
         <v>2.3088812637866551</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>442.89542482000002</v>
       </c>
       <c r="C141" s="5">
         <v>-1.6622073799999839</v>
       </c>
       <c r="D141" s="5">
         <v>-4.3956881219536452</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>441.54125370999998</v>
       </c>
       <c r="C142" s="5">
         <v>-1.3541711100000384</v>
       </c>
       <c r="D142" s="5">
         <v>-3.6079737556284353</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>441.44441561000002</v>
       </c>
       <c r="C143" s="5">
         <v>-9.6838099999956739E-2</v>
       </c>
       <c r="D143" s="5">
         <v>-0.26286479052864964</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>440.52362514999999</v>
       </c>
       <c r="C144" s="5">
         <v>-0.92079046000003473</v>
       </c>
       <c r="D144" s="5">
         <v>-2.474513265968592</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>440.06711554999998</v>
       </c>
       <c r="C145" s="5">
         <v>-0.45650960000000396</v>
       </c>
       <c r="D145" s="5">
         <v>-1.2364830161932905</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>440.78063354</v>
       </c>
       <c r="C146" s="5">
         <v>0.71351799000001392</v>
       </c>
       <c r="D146" s="5">
         <v>1.9631061473449396</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>436.83411990000002</v>
       </c>
       <c r="C147" s="5">
         <v>-3.9465136399999778</v>
       </c>
       <c r="D147" s="5">
         <v>-10.23054815265948</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>432.10739575000002</v>
       </c>
       <c r="C148" s="5">
         <v>-4.7267241499999955</v>
       </c>
       <c r="D148" s="5">
         <v>-12.238959421413965</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>429.28912550000001</v>
       </c>
       <c r="C149" s="5">
         <v>-2.8182702500000119</v>
       </c>
       <c r="D149" s="5">
         <v>-7.5518439554808747</v>
       </c>
       <c r="E149" s="5">
         <v>-2.9726789289868938</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>431.15335585000003</v>
       </c>
       <c r="C150" s="5">
         <v>1.8642303500000139</v>
       </c>
       <c r="D150" s="5">
         <v>5.3374015594641167</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>430.42581153999998</v>
       </c>
       <c r="C151" s="5">
         <v>-0.72754431000004161</v>
       </c>
       <c r="D151" s="5">
         <v>-2.0062370836900323</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>429.38312586000001</v>
       </c>
       <c r="C152" s="5">
         <v>-1.0426856799999769</v>
       </c>
       <c r="D152" s="5">
         <v>-2.8685223286761707</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>428.63236234999999</v>
       </c>
       <c r="C153" s="5">
         <v>-0.75076351000001296</v>
       </c>
       <c r="D153" s="5">
         <v>-2.078103952312127</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>428.44426888999999</v>
       </c>
       <c r="C154" s="5">
         <v>-0.1880934600000046</v>
       </c>
       <c r="D154" s="5">
         <v>-0.52531774636079831</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>427.55454789999999</v>
       </c>
       <c r="C155" s="5">
         <v>-0.88972099000000071</v>
       </c>
       <c r="D155" s="5">
         <v>-2.4636924117437009</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>427.52863656</v>
       </c>
       <c r="C156" s="5">
         <v>-2.5911339999993288E-2</v>
       </c>
       <c r="D156" s="5">
         <v>-7.270007097993636E-2</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>425.69285126</v>
       </c>
       <c r="C157" s="5">
         <v>-1.8357852999999977</v>
       </c>
       <c r="D157" s="5">
         <v>-5.0327707741429357</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>425.43016201</v>
       </c>
       <c r="C158" s="5">
         <v>-0.26268924999999399</v>
       </c>
       <c r="D158" s="5">
         <v>-0.73799553789888339</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>422.67566124000001</v>
       </c>
       <c r="C159" s="5">
         <v>-2.7545007699999928</v>
       </c>
       <c r="D159" s="5">
         <v>-7.4987581176797153</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>421.24893456000001</v>
       </c>
       <c r="C160" s="5">
         <v>-1.4267266800000016</v>
       </c>
       <c r="D160" s="5">
         <v>-3.9761982657788852</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>421.25187431000001</v>
       </c>
       <c r="C161" s="5">
         <v>2.9397499999959109E-3</v>
       </c>
       <c r="D161" s="5">
         <v>8.3747046366156042E-3</v>
       </c>
       <c r="E161" s="5">
         <v>-1.8722233368103303</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>419.42078074</v>
       </c>
       <c r="C162" s="5">
         <v>-1.8310935700000073</v>
       </c>
       <c r="D162" s="5">
         <v>-5.0932334453044348</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>417.53382864000002</v>
       </c>
       <c r="C163" s="5">
         <v>-1.8869520999999736</v>
       </c>
       <c r="D163" s="5">
         <v>-5.267132794578111</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>415.45023548</v>
       </c>
       <c r="C164" s="5">
         <v>-2.0835931600000208</v>
       </c>
       <c r="D164" s="5">
         <v>-5.8266326853782857</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>413.10973933999998</v>
       </c>
       <c r="C165" s="5">
         <v>-2.3404961400000275</v>
       </c>
       <c r="D165" s="5">
         <v>-6.5547795358122274</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>410.98450224999999</v>
       </c>
       <c r="C166" s="5">
         <v>-2.1252370899999846</v>
       </c>
       <c r="D166" s="5">
         <v>-6.0016698152069008</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>408.75348314000001</v>
       </c>
       <c r="C167" s="5">
         <v>-2.231019109999977</v>
       </c>
       <c r="D167" s="5">
         <v>-6.3231556748239104</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>406.35451575000002</v>
       </c>
       <c r="C168" s="5">
         <v>-2.3989673899999957</v>
       </c>
       <c r="D168" s="5">
         <v>-6.8198325267104227</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>406.98444712999998</v>
       </c>
       <c r="C169" s="5">
         <v>0.62993137999995952</v>
       </c>
       <c r="D169" s="5">
         <v>1.8761846671944582</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>406.89046022000002</v>
       </c>
       <c r="C170" s="5">
         <v>-9.3986909999955515E-2</v>
       </c>
       <c r="D170" s="5">
         <v>-0.27677015904016278</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>407.78125798999997</v>
       </c>
       <c r="C171" s="5">
         <v>0.8907977699999492</v>
       </c>
       <c r="D171" s="5">
         <v>2.6590033218860887</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>406.65835928000001</v>
       </c>
       <c r="C172" s="5">
         <v>-1.1228987099999586</v>
       </c>
       <c r="D172" s="5">
         <v>-3.2548252657612187</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>404.69929843</v>
       </c>
       <c r="C173" s="5">
         <v>-1.9590608500000144</v>
       </c>
       <c r="D173" s="5">
         <v>-5.6302142532944526</v>
       </c>
       <c r="E173" s="5">
         <v>-3.9293773842817181</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>406.45801903</v>
       </c>
       <c r="C174" s="5">
         <v>1.7587206000000037</v>
       </c>
       <c r="D174" s="5">
         <v>5.3413636632489991</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>407.07571535</v>
       </c>
       <c r="C175" s="5">
         <v>0.61769631999999319</v>
       </c>
       <c r="D175" s="5">
         <v>1.8389663098067333</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>407.65407365999999</v>
       </c>
       <c r="C176" s="5">
         <v>0.57835830999999871</v>
       </c>
       <c r="D176" s="5">
         <v>1.7183020267728999</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>407.94308362999999</v>
       </c>
       <c r="C177" s="5">
         <v>0.28900996999999506</v>
       </c>
       <c r="D177" s="5">
         <v>0.854075801465215</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>408.43173403999998</v>
       </c>
       <c r="C178" s="5">
         <v>0.4886504099999911</v>
       </c>
       <c r="D178" s="5">
         <v>1.4469153322803185</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>407.60495301999998</v>
       </c>
       <c r="C179" s="5">
         <v>-0.82678101999999853</v>
       </c>
       <c r="D179" s="5">
         <v>-2.4022751599181102</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>408.86141902000003</v>
       </c>
       <c r="C180" s="5">
         <v>1.2564660000000458</v>
       </c>
       <c r="D180" s="5">
         <v>3.7624330519602678</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>408.90559028000001</v>
       </c>
       <c r="C181" s="5">
         <v>4.4171259999984613E-2</v>
       </c>
       <c r="D181" s="5">
         <v>0.12971881497167992</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>407.43535667999998</v>
       </c>
       <c r="C182" s="5">
         <v>-1.4702336000000287</v>
       </c>
       <c r="D182" s="5">
         <v>-4.2303302891735335</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>407.70560982000001</v>
       </c>
       <c r="C183" s="5">
         <v>0.27025314000002254</v>
       </c>
       <c r="D183" s="5">
         <v>0.79887397299143181</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>407.82660084999998</v>
       </c>
       <c r="C184" s="5">
         <v>0.12099102999997058</v>
       </c>
       <c r="D184" s="5">
         <v>0.35669473917308014</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>407.03920806999997</v>
       </c>
       <c r="C185" s="5">
         <v>-0.78739278000000468</v>
       </c>
       <c r="D185" s="5">
         <v>-2.2924011201493899</v>
       </c>
       <c r="E185" s="5">
         <v>0.57818475324209473</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>408.31759325000002</v>
       </c>
       <c r="C186" s="5">
         <v>1.2783851800000434</v>
       </c>
       <c r="D186" s="5">
         <v>3.8346200442532119</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>408.50539588999999</v>
       </c>
       <c r="C187" s="5">
         <v>0.1878026399999726</v>
       </c>
       <c r="D187" s="5">
         <v>0.55332942861527901</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>409.04891627000001</v>
       </c>
       <c r="C188" s="5">
         <v>0.54352038000001812</v>
       </c>
       <c r="D188" s="5">
         <v>1.6083472680282096</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>410.78277617999998</v>
       </c>
       <c r="C189" s="5">
         <v>1.7338599099999783</v>
       </c>
       <c r="D189" s="5">
         <v>5.2067854947021264</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>411.11271029</v>
       </c>
       <c r="C190" s="5">
         <v>0.32993411000001061</v>
       </c>
       <c r="D190" s="5">
         <v>0.96808978198241746</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>412.0956764</v>
       </c>
       <c r="C191" s="5">
         <v>0.98296611000000667</v>
       </c>
       <c r="D191" s="5">
         <v>2.907220631949925</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>414.62120040000002</v>
       </c>
       <c r="C192" s="5">
         <v>2.5255240000000185</v>
       </c>
       <c r="D192" s="5">
         <v>7.6072070424544114</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>415.15894558000002</v>
       </c>
       <c r="C193" s="5">
         <v>0.53774518000000171</v>
       </c>
       <c r="D193" s="5">
         <v>1.5674963585454949</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>416.67658077999999</v>
       </c>
       <c r="C194" s="5">
         <v>1.5176351999999724</v>
       </c>
       <c r="D194" s="5">
         <v>4.4759424352400767</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>415.26066105000001</v>
       </c>
       <c r="C195" s="5">
         <v>-1.4159197299999846</v>
       </c>
       <c r="D195" s="5">
         <v>-4.0023965513542699</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>418.20348296999998</v>
       </c>
       <c r="C196" s="5">
         <v>2.9428219199999717</v>
       </c>
       <c r="D196" s="5">
         <v>8.8434387065426279</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>419.10027601000002</v>
       </c>
       <c r="C197" s="5">
         <v>0.89679304000003413</v>
       </c>
       <c r="D197" s="5">
         <v>2.6038403988414727</v>
       </c>
       <c r="E197" s="5">
         <v>2.9631219059186753</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>417.99238231999999</v>
       </c>
       <c r="C198" s="5">
         <v>-1.1078936900000258</v>
       </c>
       <c r="D198" s="5">
         <v>-3.1264884597298592</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>418.37482948000002</v>
       </c>
       <c r="C199" s="5">
         <v>0.38244716000002654</v>
       </c>
       <c r="D199" s="5">
         <v>1.1034965523000428</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>418.88522663999998</v>
       </c>
       <c r="C200" s="5">
         <v>0.51039715999996815</v>
       </c>
       <c r="D200" s="5">
         <v>1.473804975547921</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>419.70135465999999</v>
       </c>
       <c r="C201" s="5">
         <v>0.81612802000000784</v>
       </c>
       <c r="D201" s="5">
         <v>2.3632169556511151</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>420.02863854999998</v>
       </c>
       <c r="C202" s="5">
         <v>0.3272838899999897</v>
       </c>
       <c r="D202" s="5">
         <v>0.93978606251532426</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>420.34942421</v>
       </c>
       <c r="C203" s="5">
         <v>0.32078566000001274</v>
       </c>
       <c r="D203" s="5">
         <v>0.92032738657836788</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>418.86400694000002</v>
       </c>
       <c r="C204" s="5">
         <v>-1.4854172699999708</v>
       </c>
       <c r="D204" s="5">
         <v>-4.1590669293386284</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>418.99213049000002</v>
       </c>
       <c r="C205" s="5">
         <v>0.12812354999999798</v>
       </c>
       <c r="D205" s="5">
         <v>0.36767824661956272</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>419.34681024000002</v>
       </c>
       <c r="C206" s="5">
         <v>0.35467975000000251</v>
       </c>
       <c r="D206" s="5">
         <v>1.0205510975117793</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>418.45519615000001</v>
       </c>
       <c r="C207" s="5">
         <v>-0.89161409000001868</v>
       </c>
       <c r="D207" s="5">
         <v>-2.5218105914773026</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>420.37913653999999</v>
       </c>
       <c r="C208" s="5">
         <v>1.9239403899999843</v>
       </c>
       <c r="D208" s="5">
         <v>5.6589437910036233</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>421.39779752999999</v>
       </c>
       <c r="C209" s="5">
         <v>1.0186609900000008</v>
       </c>
       <c r="D209" s="5">
         <v>2.9469041926034389</v>
       </c>
       <c r="E209" s="5">
         <v>0.54820329441758187</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>421.55138742999998</v>
       </c>
       <c r="C210" s="5">
         <v>0.15358989999998585</v>
       </c>
       <c r="D210" s="5">
         <v>0.43825050454078252</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>423.04059473000001</v>
       </c>
       <c r="C211" s="5">
         <v>1.4892073000000323</v>
       </c>
       <c r="D211" s="5">
         <v>4.3225639244079073</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>424.38397794000002</v>
       </c>
       <c r="C212" s="5">
         <v>1.3433832100000132</v>
       </c>
       <c r="D212" s="5">
         <v>3.8779148928011598</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>424.85727201999998</v>
       </c>
       <c r="C213" s="5">
         <v>0.47329407999995965</v>
       </c>
       <c r="D213" s="5">
         <v>1.3465391250752745</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>425.05323801999998</v>
       </c>
       <c r="C214" s="5">
         <v>0.19596599999999853</v>
       </c>
       <c r="D214" s="5">
         <v>0.55490797729289554</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>426.13271734</v>
       </c>
       <c r="C215" s="5">
         <v>1.0794793200000186</v>
       </c>
       <c r="D215" s="5">
         <v>3.0904905440005237</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>425.91933583000002</v>
       </c>
       <c r="C216" s="5">
         <v>-0.21338150999997652</v>
       </c>
       <c r="D216" s="5">
         <v>-0.59923534813474122</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>424.64919792000001</v>
       </c>
       <c r="C217" s="5">
         <v>-1.2701379100000167</v>
       </c>
       <c r="D217" s="5">
         <v>-3.520416780030744</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>426.36652025000001</v>
       </c>
       <c r="C218" s="5">
         <v>1.7173223300000018</v>
       </c>
       <c r="D218" s="5">
         <v>4.9623253213456175</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>427.42580412000001</v>
       </c>
       <c r="C219" s="5">
         <v>1.0592838700000016</v>
       </c>
       <c r="D219" s="5">
         <v>3.0224106827824171</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>428.63416247999999</v>
       </c>
       <c r="C220" s="5">
         <v>1.208358359999977</v>
       </c>
       <c r="D220" s="5">
         <v>3.4457211304436797</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>429.13321667000002</v>
       </c>
       <c r="C221" s="5">
         <v>0.49905419000003803</v>
       </c>
       <c r="D221" s="5">
         <v>1.4061287919491461</v>
       </c>
       <c r="E221" s="5">
         <v>1.8356572306122088</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>431.11438913000001</v>
       </c>
       <c r="C222" s="5">
         <v>1.981172459999982</v>
       </c>
       <c r="D222" s="5">
         <v>5.6828791340680862</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>432.51749276999999</v>
       </c>
       <c r="C223" s="5">
         <v>1.4031036399999834</v>
       </c>
       <c r="D223" s="5">
         <v>3.9761903841697643</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>430.76859961999997</v>
       </c>
       <c r="C224" s="5">
         <v>-1.7488931500000149</v>
       </c>
       <c r="D224" s="5">
         <v>-4.7457550020601698</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>429.18211047</v>
       </c>
       <c r="C225" s="5">
         <v>-1.5864891499999771</v>
       </c>
       <c r="D225" s="5">
         <v>-4.3310798607534178</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>429.35485260000002</v>
       </c>
       <c r="C226" s="5">
         <v>0.17274213000001737</v>
       </c>
       <c r="D226" s="5">
         <v>0.48406037171864202</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>429.08488697000001</v>
       </c>
       <c r="C227" s="5">
         <v>-0.26996563000000151</v>
       </c>
       <c r="D227" s="5">
         <v>-0.75192063759624839</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>428.45490490999998</v>
       </c>
       <c r="C228" s="5">
         <v>-0.62998206000003165</v>
       </c>
       <c r="D228" s="5">
         <v>-1.7476813423926929</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>428.32907798000002</v>
       </c>
       <c r="C229" s="5">
         <v>-0.1258269299999597</v>
       </c>
       <c r="D229" s="5">
         <v>-0.35184255644707951</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>426.73363917</v>
       </c>
       <c r="C230" s="5">
         <v>-1.5954388100000187</v>
       </c>
       <c r="D230" s="5">
         <v>-4.3793145590363958</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>424.58386840999998</v>
       </c>
       <c r="C231" s="5">
         <v>-2.149770760000024</v>
       </c>
       <c r="D231" s="5">
         <v>-5.8805625882122676</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>420.58571819000002</v>
       </c>
       <c r="C232" s="5">
         <v>-3.9981502199999568</v>
       </c>
       <c r="D232" s="5">
         <v>-10.732703929738808</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>419.84997606000002</v>
       </c>
       <c r="C233" s="5">
         <v>-0.73574213000000555</v>
       </c>
       <c r="D233" s="5">
         <v>-2.0791132477083085</v>
       </c>
       <c r="E233" s="5">
         <v>-2.163253798444309</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>416.98386126000003</v>
       </c>
       <c r="C234" s="5">
         <v>-2.8661147999999912</v>
       </c>
       <c r="D234" s="5">
         <v>-7.8911487792577724</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>414.41185865</v>
       </c>
       <c r="C235" s="5">
         <v>-2.5720026100000268</v>
       </c>
       <c r="D235" s="5">
         <v>-7.1557237108978651</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>411.31470378</v>
       </c>
       <c r="C236" s="5">
         <v>-3.0971548699999971</v>
       </c>
       <c r="D236" s="5">
         <v>-8.6087270607208772</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>407.95073884999999</v>
       </c>
       <c r="C237" s="5">
         <v>-3.3639649300000087</v>
       </c>
       <c r="D237" s="5">
         <v>-9.3846300840036196</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>405.89258207</v>
       </c>
       <c r="C238" s="5">
         <v>-2.0581567799999902</v>
       </c>
       <c r="D238" s="5">
         <v>-5.8889357934206465</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>403.74034832000001</v>
       </c>
       <c r="C239" s="5">
         <v>-2.1522337499999935</v>
       </c>
       <c r="D239" s="5">
         <v>-6.1806396562150701</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>403.20281281000001</v>
       </c>
       <c r="C240" s="5">
         <v>-0.53753550999999788</v>
       </c>
       <c r="D240" s="5">
         <v>-1.5860195776463137</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>401.62610821999999</v>
       </c>
       <c r="C241" s="5">
         <v>-1.5767045900000198</v>
       </c>
       <c r="D241" s="5">
         <v>-4.592919776499393</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>401.49898652000002</v>
       </c>
       <c r="C242" s="5">
         <v>-0.12712169999997514</v>
       </c>
       <c r="D242" s="5">
         <v>-0.37916051184246902</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>400.77250863</v>
       </c>
       <c r="C243" s="5">
         <v>-0.72647789000001239</v>
       </c>
       <c r="D243" s="5">
         <v>-2.1498183452454911</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>398.00783842999999</v>
       </c>
       <c r="C244" s="5">
         <v>-2.7646702000000118</v>
       </c>
       <c r="D244" s="5">
         <v>-7.9710586436791075</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>399.24630989000002</v>
       </c>
       <c r="C245" s="5">
         <v>1.2384714600000279</v>
       </c>
       <c r="D245" s="5">
         <v>3.7985834477134217</v>
       </c>
       <c r="E245" s="5">
         <v>-4.907387720573686</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>399.82669516999999</v>
       </c>
       <c r="C246" s="5">
         <v>0.58038527999997314</v>
       </c>
       <c r="D246" s="5">
         <v>1.7584580220700863</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>400.00959045000002</v>
       </c>
       <c r="C247" s="5">
         <v>0.1828952800000252</v>
       </c>
       <c r="D247" s="5">
         <v>0.55030681290011429</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>400.91695204000001</v>
       </c>
       <c r="C248" s="5">
         <v>0.90736158999999361</v>
       </c>
       <c r="D248" s="5">
         <v>2.7562373018121811</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>402.91551629000003</v>
       </c>
       <c r="C249" s="5">
         <v>1.9985642500000154</v>
       </c>
       <c r="D249" s="5">
         <v>6.1487462640298585</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>403.57711246999997</v>
       </c>
       <c r="C250" s="5">
         <v>0.6615961799999468</v>
       </c>
       <c r="D250" s="5">
         <v>1.9883194357509737</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>403.76815381</v>
       </c>
       <c r="C251" s="5">
         <v>0.19104134000002659</v>
       </c>
       <c r="D251" s="5">
         <v>0.56952538485690596</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>403.30422812</v>
       </c>
       <c r="C252" s="5">
         <v>-0.46392568999999639</v>
       </c>
       <c r="D252" s="5">
         <v>-1.3701084592116497</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>403.18483051999999</v>
       </c>
       <c r="C253" s="5">
         <v>-0.11939760000001343</v>
       </c>
       <c r="D253" s="5">
         <v>-0.3546802804088145</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>403.04099682999998</v>
       </c>
       <c r="C254" s="5">
         <v>-0.14383369000000812</v>
       </c>
       <c r="D254" s="5">
         <v>-0.42725360583558691</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>404.15332467000002</v>
       </c>
       <c r="C255" s="5">
         <v>1.1123278400000345</v>
       </c>
       <c r="D255" s="5">
         <v>3.3625411447314457</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>404.36023359000001</v>
       </c>
       <c r="C256" s="5">
         <v>0.20690891999998939</v>
       </c>
       <c r="D256" s="5">
         <v>0.61608060720035329</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>405.09264851</v>
       </c>
       <c r="C257" s="5">
         <v>0.73241491999999653</v>
       </c>
       <c r="D257" s="5">
         <v>2.1953362116933217</v>
       </c>
       <c r="E257" s="5">
         <v>1.464343808615487</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>406.43650839999998</v>
       </c>
       <c r="C258" s="5">
         <v>1.3438598899999761</v>
       </c>
       <c r="D258" s="5">
         <v>4.0543401686950142</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>407.72349960000003</v>
       </c>
       <c r="C259" s="5">
         <v>1.2869912000000454</v>
       </c>
       <c r="D259" s="5">
         <v>3.8667104181792755</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>409.10179478999999</v>
       </c>
       <c r="C260" s="5">
         <v>1.3782951899999603</v>
       </c>
       <c r="D260" s="5">
         <v>4.1328366751903545</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>413.19718848000002</v>
       </c>
       <c r="C261" s="5">
         <v>4.0953936900000372</v>
       </c>
       <c r="D261" s="5">
         <v>12.696823638645082</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>412.85131746000002</v>
       </c>
       <c r="C262" s="5">
         <v>-0.34587102000000414</v>
       </c>
       <c r="D262" s="5">
         <v>-0.99986098247504263</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>413.27240598999998</v>
       </c>
       <c r="C263" s="5">
         <v>0.42108852999996316</v>
       </c>
       <c r="D263" s="5">
         <v>1.2308317996579943</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>414.93812456000001</v>
       </c>
       <c r="C264" s="5">
         <v>1.6657185700000241</v>
       </c>
       <c r="D264" s="5">
         <v>4.9453433996058394</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>416.16015556999997</v>
       </c>
       <c r="C265" s="5">
         <v>1.2220310099999665</v>
       </c>
       <c r="D265" s="5">
         <v>3.5919218367779226</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>417.75012827</v>
       </c>
       <c r="C266" s="5">
         <v>1.5899727000000325</v>
       </c>
       <c r="D266" s="5">
         <v>4.6822711989320975</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>418.36404284000002</v>
       </c>
       <c r="C267" s="5">
         <v>0.61391457000001992</v>
       </c>
       <c r="D267" s="5">
         <v>1.7778120709391443</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>418.19093961999999</v>
       </c>
       <c r="C268" s="5">
         <v>-0.17310322000002998</v>
       </c>
       <c r="D268" s="5">
         <v>-0.49538626317287004</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>419.74536647000002</v>
       </c>
       <c r="C269" s="5">
         <v>1.5544268500000271</v>
       </c>
       <c r="D269" s="5">
         <v>4.5527587497412147</v>
       </c>
       <c r="E269" s="5">
         <v>3.6171275914029133</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>420.87770860000001</v>
       </c>
       <c r="C270" s="5">
         <v>1.1323421299999836</v>
       </c>
       <c r="D270" s="5">
         <v>3.2856920535338396</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>422.60730269999999</v>
       </c>
       <c r="C271" s="5">
         <v>1.7295940999999857</v>
       </c>
       <c r="D271" s="5">
         <v>5.0443932914111977</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>424.09340773999998</v>
       </c>
       <c r="C272" s="5">
         <v>1.486105039999984</v>
       </c>
       <c r="D272" s="5">
         <v>4.3023974275998356</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>423.91103447</v>
       </c>
       <c r="C273" s="5">
         <v>-0.18237326999997094</v>
       </c>
       <c r="D273" s="5">
         <v>-0.51481831296713576</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>425.11809861</v>
       </c>
       <c r="C274" s="5">
         <v>1.20706414</v>
       </c>
       <c r="D274" s="5">
         <v>3.4709598963778898</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>426.17253388</v>
       </c>
       <c r="C275" s="5">
         <v>1.054435269999999</v>
       </c>
       <c r="D275" s="5">
         <v>3.0173431055972255</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>426.82037228000002</v>
       </c>
       <c r="C276" s="5">
         <v>0.64783840000001192</v>
       </c>
       <c r="D276" s="5">
         <v>1.8394869291546989</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>427.92622812000002</v>
       </c>
       <c r="C277" s="5">
         <v>1.1058558400000038</v>
       </c>
       <c r="D277" s="5">
         <v>3.1537891682034802</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>428.72437767999998</v>
       </c>
       <c r="C278" s="5">
         <v>0.79814955999995618</v>
       </c>
       <c r="D278" s="5">
         <v>2.2612917845558522</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>428.84492896</v>
       </c>
       <c r="C279" s="5">
         <v>0.12055128000002924</v>
       </c>
       <c r="D279" s="5">
         <v>0.33794548604293428</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>431.11581776999998</v>
       </c>
       <c r="C280" s="5">
         <v>2.270888809999974</v>
       </c>
       <c r="D280" s="5">
         <v>6.5428090428516716</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>431.15562268999997</v>
       </c>
       <c r="C281" s="5">
         <v>3.9804919999994581E-2</v>
       </c>
       <c r="D281" s="5">
         <v>0.11085227156464317</v>
       </c>
       <c r="E281" s="5">
         <v>2.7183757419310117</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>430.68899863000001</v>
       </c>
       <c r="C282" s="5">
         <v>-0.46662405999995826</v>
       </c>
       <c r="D282" s="5">
         <v>-1.2910136617755974</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>432.91857338</v>
       </c>
       <c r="C283" s="5">
         <v>2.2295747499999834</v>
       </c>
       <c r="D283" s="5">
         <v>6.3920757519381199</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>433.55568133000003</v>
       </c>
       <c r="C284" s="5">
         <v>0.63710795000002918</v>
       </c>
       <c r="D284" s="5">
         <v>1.7803537114727153</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>435.50452691999999</v>
       </c>
       <c r="C285" s="5">
         <v>1.9488455899999622</v>
       </c>
       <c r="D285" s="5">
         <v>5.5294088207189951</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>436.86157696999999</v>
       </c>
       <c r="C286" s="5">
         <v>1.357050049999998</v>
       </c>
       <c r="D286" s="5">
         <v>3.804003867179917</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>439.10437184</v>
       </c>
       <c r="C287" s="5">
         <v>2.2427948700000115</v>
       </c>
       <c r="D287" s="5">
         <v>6.3376217934618673</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>440.97380038</v>
       </c>
       <c r="C288" s="5">
         <v>1.8694285400000012</v>
       </c>
       <c r="D288" s="5">
         <v>5.2301807841345971</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>443.14431618999998</v>
       </c>
       <c r="C289" s="5">
         <v>2.1705158099999835</v>
       </c>
       <c r="D289" s="5">
         <v>6.0690675645764136</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>444.41290494999998</v>
       </c>
       <c r="C290" s="5">
         <v>1.2685887600000001</v>
       </c>
       <c r="D290" s="5">
         <v>3.4898454731315587</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>445.65547672000002</v>
       </c>
       <c r="C291" s="5">
         <v>1.2425717700000405</v>
       </c>
       <c r="D291" s="5">
         <v>3.4072614919479438</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>448.18249315999998</v>
       </c>
       <c r="C292" s="5">
         <v>2.5270164399999544</v>
       </c>
       <c r="D292" s="5">
         <v>7.0206741159138053</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>448.53264154999999</v>
       </c>
       <c r="C293" s="5">
         <v>0.3501483900000153</v>
       </c>
       <c r="D293" s="5">
         <v>0.94155453906157316</v>
       </c>
       <c r="E293" s="5">
         <v>4.0303356712789729</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>447.62670193999998</v>
       </c>
       <c r="C294" s="5">
         <v>-0.90593961000001855</v>
       </c>
       <c r="D294" s="5">
         <v>-2.3969978305074746</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>448.88712220000002</v>
       </c>
       <c r="C295" s="5">
         <v>1.2604202600000463</v>
       </c>
       <c r="D295" s="5">
         <v>3.4317645318894696</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>450.96257474999999</v>
       </c>
       <c r="C296" s="5">
         <v>2.0754525499999659</v>
       </c>
       <c r="D296" s="5">
         <v>5.6915482504402037</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>452.04353056999997</v>
       </c>
       <c r="C297" s="5">
         <v>1.0809558199999856</v>
       </c>
       <c r="D297" s="5">
         <v>2.9146216281307868</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>453.50130717000002</v>
       </c>
       <c r="C298" s="5">
         <v>1.4577766000000452</v>
       </c>
       <c r="D298" s="5">
         <v>3.9392119997971875</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>455.73122732000002</v>
       </c>
       <c r="C299" s="5">
         <v>2.2299201499999981</v>
       </c>
       <c r="D299" s="5">
         <v>6.0627633723235208</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>457.04185651</v>
       </c>
       <c r="C300" s="5">
         <v>1.310629189999986</v>
       </c>
       <c r="D300" s="5">
         <v>3.5061715675908101</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>458.99527762000002</v>
       </c>
       <c r="C301" s="5">
         <v>1.9534211100000221</v>
       </c>
       <c r="D301" s="5">
         <v>5.2511635821808067</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>460.90658545000002</v>
       </c>
       <c r="C302" s="5">
         <v>1.9113078299999984</v>
       </c>
       <c r="D302" s="5">
         <v>5.1129809990653641</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>463.42575398000002</v>
       </c>
       <c r="C303" s="5">
         <v>2.5191685300000017</v>
       </c>
       <c r="D303" s="5">
         <v>6.7596205881528704</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>465.48240412000001</v>
       </c>
       <c r="C304" s="5">
         <v>2.0566501399999879</v>
       </c>
       <c r="D304" s="5">
         <v>5.4574442490662678</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>468.97292742000002</v>
       </c>
       <c r="C305" s="5">
         <v>3.4905233000000067</v>
       </c>
       <c r="D305" s="5">
         <v>9.3790252392919715</v>
       </c>
       <c r="E305" s="5">
         <v>4.5571456738052074</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>472.04191643000001</v>
       </c>
       <c r="C306" s="5">
         <v>3.0689890099999957</v>
       </c>
       <c r="D306" s="5">
         <v>8.1417779384843634</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>474.82596624000001</v>
       </c>
       <c r="C307" s="5">
         <v>2.7840498099999991</v>
       </c>
       <c r="D307" s="5">
         <v>7.31161962214395</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>475.91400467</v>
       </c>
       <c r="C308" s="5">
         <v>1.0880384299999832</v>
       </c>
       <c r="D308" s="5">
         <v>2.7846570080093391</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>478.96346612000002</v>
       </c>
       <c r="C309" s="5">
         <v>3.0494614500000239</v>
       </c>
       <c r="D309" s="5">
         <v>7.9659566047958874</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>481.47059245000003</v>
       </c>
       <c r="C310" s="5">
         <v>2.5071263300000055</v>
       </c>
       <c r="D310" s="5">
         <v>6.4654117155369617</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>483.42177401999999</v>
       </c>
       <c r="C311" s="5">
         <v>1.9511815699999602</v>
       </c>
       <c r="D311" s="5">
         <v>4.9729251105997019</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>485.07097112999998</v>
       </c>
       <c r="C312" s="5">
         <v>1.6491971099999887</v>
       </c>
       <c r="D312" s="5">
         <v>4.1715028332662385</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>486.22741050000002</v>
       </c>
       <c r="C313" s="5">
         <v>1.1564393700000437</v>
       </c>
       <c r="D313" s="5">
         <v>2.8986871300980876</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>488.17474979999997</v>
       </c>
       <c r="C314" s="5">
         <v>1.9473392999999533</v>
       </c>
       <c r="D314" s="5">
         <v>4.9132864547275723</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>489.05795628999999</v>
       </c>
       <c r="C315" s="5">
         <v>0.88320649000002049</v>
       </c>
       <c r="D315" s="5">
         <v>2.1927758010496401</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>487.80663436999998</v>
       </c>
       <c r="C316" s="5">
         <v>-1.2513219200000094</v>
       </c>
       <c r="D316" s="5">
         <v>-3.0275234118696481</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>489.01612383999998</v>
       </c>
       <c r="C317" s="5">
         <v>1.2094894699999941</v>
       </c>
       <c r="D317" s="5">
         <v>3.0162450589779732</v>
       </c>
       <c r="E317" s="5">
         <v>4.273849352086323</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>492.66282458000001</v>
       </c>
       <c r="C318" s="5">
         <v>3.6467007400000284</v>
       </c>
       <c r="D318" s="5">
         <v>9.3249689023994886</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>496.30224304000001</v>
       </c>
       <c r="C319" s="5">
         <v>3.6394184600000017</v>
       </c>
       <c r="D319" s="5">
         <v>9.2338765687655098</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>496.96639341999997</v>
       </c>
       <c r="C320" s="5">
         <v>0.66415037999996684</v>
       </c>
       <c r="D320" s="5">
         <v>1.6177088785561899</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>498.87802857999998</v>
       </c>
       <c r="C321" s="5">
         <v>1.911635160000003</v>
       </c>
       <c r="D321" s="5">
         <v>4.7148494921730677</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>499.25432467000002</v>
       </c>
       <c r="C322" s="5">
         <v>0.37629609000003938</v>
       </c>
       <c r="D322" s="5">
         <v>0.90890619973005293</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>499.15989359999998</v>
       </c>
       <c r="C323" s="5">
         <v>-9.4431070000041473E-2</v>
       </c>
       <c r="D323" s="5">
         <v>-0.22673709469620551</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>501.72217092</v>
       </c>
       <c r="C324" s="5">
         <v>2.5622773200000211</v>
       </c>
       <c r="D324" s="5">
         <v>6.3367325795387952</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>502.90960615</v>
       </c>
       <c r="C325" s="5">
         <v>1.1874352300000055</v>
       </c>
       <c r="D325" s="5">
         <v>2.8773245735997488</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>503.61649596000001</v>
       </c>
       <c r="C326" s="5">
         <v>0.70688981000000695</v>
       </c>
       <c r="D326" s="5">
         <v>1.6998211477509795</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>505.30620354000001</v>
       </c>
       <c r="C327" s="5">
         <v>1.6897075800000039</v>
       </c>
       <c r="D327" s="5">
         <v>4.101310403450209</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>507.34508887999999</v>
       </c>
       <c r="C328" s="5">
         <v>2.0388853399999789</v>
       </c>
       <c r="D328" s="5">
         <v>4.9508520421230884</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>507.86037014999999</v>
       </c>
       <c r="C329" s="5">
         <v>0.51528127000000268</v>
       </c>
       <c r="D329" s="5">
         <v>1.2256022824044477</v>
       </c>
       <c r="E329" s="5">
         <v>3.8535020403878573</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>509.31302942999997</v>
       </c>
       <c r="C330" s="5">
         <v>1.4526592799999776</v>
       </c>
       <c r="D330" s="5">
         <v>3.4869388739731777</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>509.02763027999998</v>
       </c>
       <c r="C331" s="5">
         <v>-0.28539914999998928</v>
       </c>
       <c r="D331" s="5">
         <v>-0.67036461691287741</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>509.09537295000001</v>
       </c>
       <c r="C332" s="5">
         <v>6.7742670000029648E-2</v>
       </c>
       <c r="D332" s="5">
         <v>0.1598159450803216</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>509.78908552000001</v>
       </c>
       <c r="C333" s="5">
         <v>0.69371257000000242</v>
       </c>
       <c r="D333" s="5">
         <v>1.6474758840453241</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>510.52597983999999</v>
       </c>
       <c r="C334" s="5">
         <v>0.73689431999997623</v>
       </c>
       <c r="D334" s="5">
         <v>1.7484432886808232</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>512.98314871000002</v>
       </c>
       <c r="C335" s="5">
         <v>2.4571688700000323</v>
       </c>
       <c r="D335" s="5">
         <v>5.9309865708241594</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>512.92095781</v>
       </c>
       <c r="C336" s="5">
         <v>-6.2190900000018701E-2</v>
       </c>
       <c r="D336" s="5">
         <v>-0.14538360308773424</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>516.80077370000004</v>
       </c>
       <c r="C337" s="5">
         <v>3.8798158900000317</v>
       </c>
       <c r="D337" s="5">
         <v>9.4643057565078728</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>517.11252139999999</v>
       </c>
       <c r="C338" s="5">
         <v>0.31174769999995533</v>
       </c>
       <c r="D338" s="5">
         <v>0.72627773950888486</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>518.04052953999997</v>
       </c>
       <c r="C339" s="5">
         <v>0.92800813999997445</v>
       </c>
       <c r="D339" s="5">
         <v>2.1748988440070338</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>522.43987106999998</v>
       </c>
       <c r="C340" s="5">
         <v>4.3993415300000152</v>
       </c>
       <c r="D340" s="5">
         <v>10.680445767026537</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>520.15412593999997</v>
       </c>
       <c r="C341" s="5">
         <v>-2.2857451300000093</v>
       </c>
       <c r="D341" s="5">
         <v>-5.1256508838785404</v>
       </c>
       <c r="E341" s="5">
         <v>2.4206960244543163</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>519.22791248999999</v>
       </c>
       <c r="C342" s="5">
         <v>-0.92621344999997746</v>
       </c>
       <c r="D342" s="5">
         <v>-2.115979274090618</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>519.61150282000006</v>
       </c>
       <c r="C343" s="5">
         <v>0.38359033000006093</v>
       </c>
       <c r="D343" s="5">
         <v>0.89013579810626187</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>520.93264028999999</v>
       </c>
       <c r="C344" s="5">
         <v>1.3211374699999396</v>
       </c>
       <c r="D344" s="5">
         <v>3.094087982140592</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>521.77564106</v>
       </c>
       <c r="C345" s="5">
         <v>0.84300077000000329</v>
       </c>
       <c r="D345" s="5">
         <v>1.9592807849989846</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>523.12796932000003</v>
       </c>
       <c r="C346" s="5">
         <v>1.3523282600000357</v>
       </c>
       <c r="D346" s="5">
         <v>3.1548569883104616</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>522.58266187000004</v>
       </c>
       <c r="C347" s="5">
         <v>-0.5453074499999957</v>
       </c>
       <c r="D347" s="5">
         <v>-1.2437307181207613</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>521.92666706</v>
       </c>
       <c r="C348" s="5">
         <v>-0.65599481000003834</v>
       </c>
       <c r="D348" s="5">
         <v>-1.4959959999514494</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>523.48934856999995</v>
       </c>
       <c r="C349" s="5">
         <v>1.5626815099999476</v>
       </c>
       <c r="D349" s="5">
         <v>3.6526356501809021</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>524.83748537999998</v>
       </c>
       <c r="C350" s="5">
         <v>1.3481368100000282</v>
       </c>
       <c r="D350" s="5">
         <v>3.1344977451137623</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>524.86126293999996</v>
       </c>
       <c r="C351" s="5">
         <v>2.3777559999984987E-2</v>
       </c>
       <c r="D351" s="5">
         <v>5.4379086113098829E-2</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>529.49583815000005</v>
       </c>
       <c r="C352" s="5">
         <v>4.6345752100000936</v>
       </c>
       <c r="D352" s="5">
         <v>11.12617276520449</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>525.79439390000005</v>
       </c>
       <c r="C353" s="5">
         <v>-3.7014442500000087</v>
       </c>
       <c r="D353" s="5">
         <v>-8.0734831677757306</v>
       </c>
       <c r="E353" s="5">
         <v>1.0843455196682728</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>526.10898297000006</v>
       </c>
       <c r="C354" s="5">
         <v>0.31458907000001091</v>
       </c>
       <c r="D354" s="5">
         <v>0.72034170984183188</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>526.00965254000005</v>
       </c>
       <c r="C355" s="5">
         <v>-9.9330430000009073E-2</v>
       </c>
       <c r="D355" s="5">
         <v>-0.22632728720131112</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>526.42669982999996</v>
       </c>
       <c r="C356" s="5">
         <v>0.41704728999991403</v>
       </c>
       <c r="D356" s="5">
         <v>0.95558105343009903</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>526.38437133000002</v>
       </c>
       <c r="C357" s="5">
         <v>-4.2328499999939595E-2</v>
       </c>
       <c r="D357" s="5">
         <v>-9.6445987309523584E-2</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>527.58374586000002</v>
       </c>
       <c r="C358" s="5">
         <v>1.19937453</v>
       </c>
       <c r="D358" s="5">
         <v>2.768743979349253</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>528.70809205</v>
       </c>
       <c r="C359" s="5">
         <v>1.1243461899999829</v>
       </c>
       <c r="D359" s="5">
         <v>2.5875374621770364</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>530.32906635999996</v>
       </c>
       <c r="C360" s="5">
         <v>1.6209743099999514</v>
       </c>
       <c r="D360" s="5">
         <v>3.7417758881631125</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>530.98550591000003</v>
       </c>
       <c r="C361" s="5">
         <v>0.65643955000007281</v>
       </c>
       <c r="D361" s="5">
         <v>1.4955099655145299</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>531.83302934999995</v>
       </c>
       <c r="C362" s="5">
         <v>0.84752343999991808</v>
       </c>
       <c r="D362" s="5">
         <v>1.9322636984060892</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>535.23078119000002</v>
       </c>
       <c r="C363" s="5">
         <v>3.397751840000069</v>
       </c>
       <c r="D363" s="5">
         <v>7.9417152067776664</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>540.91594452000004</v>
       </c>
       <c r="C364" s="5">
         <v>5.6851633300000231</v>
       </c>
       <c r="D364" s="5">
         <v>13.517918111087891</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>538.48197349999998</v>
       </c>
       <c r="C365" s="5">
         <v>-2.4339710200000582</v>
       </c>
       <c r="D365" s="5">
         <v>-5.2680163924944452</v>
       </c>
       <c r="E365" s="5">
         <v>2.4130305965972321</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>537.18515597999999</v>
       </c>
       <c r="C366" s="5">
         <v>-1.2968175199999905</v>
       </c>
       <c r="D366" s="5">
         <v>-2.8519675370811348</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>537.85553147999997</v>
       </c>
       <c r="C367" s="5">
         <v>0.67037549999997736</v>
       </c>
       <c r="D367" s="5">
         <v>1.5078509016346775</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>537.58438062000005</v>
       </c>
       <c r="C368" s="5">
         <v>-0.27115085999992061</v>
       </c>
       <c r="D368" s="5">
         <v>-0.60328532976617888</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>495.95461829999999</v>
       </c>
       <c r="C369" s="5">
         <v>-41.629762320000054</v>
       </c>
       <c r="D369" s="5">
         <v>-61.98600073728683</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>509.88318599000002</v>
       </c>
       <c r="C370" s="5">
         <v>13.928567690000023</v>
       </c>
       <c r="D370" s="5">
         <v>39.426403522619211</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>523.05643136000003</v>
       </c>
       <c r="C371" s="5">
         <v>13.173245370000018</v>
       </c>
       <c r="D371" s="5">
         <v>35.810787448440216</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>526.14679551999996</v>
       </c>
       <c r="C372" s="5">
         <v>3.0903641599999219</v>
       </c>
       <c r="D372" s="5">
         <v>7.3249263323168279</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>532.28293045999999</v>
       </c>
       <c r="C373" s="5">
         <v>6.1361349400000336</v>
       </c>
       <c r="D373" s="5">
         <v>14.928387716793701</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>538.57416577000004</v>
       </c>
       <c r="C374" s="5">
         <v>6.2912353100000473</v>
       </c>
       <c r="D374" s="5">
         <v>15.142522221194742</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>548.61067658000002</v>
       </c>
       <c r="C375" s="5">
         <v>10.036510809999982</v>
       </c>
       <c r="D375" s="5">
         <v>24.80295072891494</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>550.17768296999998</v>
       </c>
       <c r="C376" s="5">
         <v>1.5670063899999604</v>
       </c>
       <c r="D376" s="5">
         <v>3.481943669512666</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>548.91684802999998</v>
       </c>
       <c r="C377" s="5">
         <v>-1.2608349399999952</v>
       </c>
       <c r="D377" s="5">
         <v>-2.7156255276993058</v>
       </c>
       <c r="E377" s="5">
         <v>1.9378317276204982</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>549.39570457000002</v>
       </c>
       <c r="C378" s="5">
         <v>0.47885654000003797</v>
       </c>
       <c r="D378" s="5">
         <v>1.0518769023168506</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>550.77401959999997</v>
       </c>
       <c r="C379" s="5">
         <v>1.3783150299999534</v>
       </c>
       <c r="D379" s="5">
         <v>3.0524302593737396</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>555.5908402</v>
       </c>
       <c r="C380" s="5">
         <v>4.8168206000000282</v>
       </c>
       <c r="D380" s="5">
         <v>11.01446542309581</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>551.32728008000004</v>
       </c>
       <c r="C381" s="5">
         <v>-4.2635601199999655</v>
       </c>
       <c r="D381" s="5">
         <v>-8.8298096375735717</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>554.06695041</v>
       </c>
       <c r="C382" s="5">
         <v>2.7396703299999672</v>
       </c>
       <c r="D382" s="5">
         <v>6.1287774179955345</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>558.74142585000004</v>
       </c>
       <c r="C383" s="5">
         <v>4.6744754400000375</v>
       </c>
       <c r="D383" s="5">
         <v>10.607229170353861</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>561.79713633999995</v>
       </c>
       <c r="C384" s="5">
         <v>3.0557104899999104</v>
       </c>
       <c r="D384" s="5">
         <v>6.7637433811488679</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>562.48820799999999</v>
       </c>
       <c r="C385" s="5">
         <v>0.69107166000003417</v>
       </c>
       <c r="D385" s="5">
         <v>1.4861586573053476</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>563.21706013999994</v>
       </c>
       <c r="C386" s="5">
         <v>0.72885213999995813</v>
       </c>
       <c r="D386" s="5">
         <v>1.5660465986737426</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>572.25109584999996</v>
       </c>
       <c r="C387" s="5">
         <v>9.0340357100000119</v>
       </c>
       <c r="D387" s="5">
         <v>21.040296835568341</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>575.90704089999997</v>
       </c>
       <c r="C388" s="5">
         <v>3.6559450500000139</v>
       </c>
       <c r="D388" s="5">
         <v>7.941652266737087</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>578.55480563000003</v>
       </c>
       <c r="C389" s="5">
         <v>2.6477647300000626</v>
       </c>
       <c r="D389" s="5">
         <v>5.6587347905421304</v>
       </c>
       <c r="E389" s="5">
         <v>5.3993528721822504</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>581.31156481999994</v>
       </c>
       <c r="C390" s="5">
         <v>2.7567591899999115</v>
       </c>
       <c r="D390" s="5">
         <v>5.8701413695269711</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>591.74696635999999</v>
       </c>
       <c r="C391" s="5">
         <v>10.435401540000043</v>
       </c>
       <c r="D391" s="5">
         <v>23.80122023781599</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>594.41172617999996</v>
       </c>
       <c r="C392" s="5">
         <v>2.664759819999972</v>
       </c>
       <c r="D392" s="5">
         <v>5.5397200805921587</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>597.20162731000005</v>
       </c>
       <c r="C393" s="5">
         <v>2.7899011300000893</v>
       </c>
       <c r="D393" s="5">
         <v>5.7799529769895441</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>596.84212350999996</v>
       </c>
       <c r="C394" s="5">
         <v>-0.35950380000008408</v>
       </c>
       <c r="D394" s="5">
         <v>-0.71998981259661088</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>595.73109498999997</v>
       </c>
       <c r="C395" s="5">
         <v>-1.1110285199999907</v>
       </c>
       <c r="D395" s="5">
         <v>-2.2110847196856631</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>600.61171014000001</v>
       </c>
       <c r="C396" s="5">
         <v>4.8806151500000396</v>
       </c>
       <c r="D396" s="5">
         <v>10.286489593844372</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>602.39112665000005</v>
       </c>
       <c r="C397" s="5">
         <v>1.7794165100000328</v>
       </c>
       <c r="D397" s="5">
         <v>3.6137154331021382</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>604.32792340000003</v>
       </c>
       <c r="C398" s="5">
         <v>1.936796749999985</v>
       </c>
       <c r="D398" s="5">
         <v>3.9271809937860391</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>606.92382850000001</v>
       </c>
       <c r="C399" s="5">
         <v>2.5959050999999818</v>
       </c>
       <c r="D399" s="5">
         <v>5.2781695434560572</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>603.59467007000001</v>
       </c>
       <c r="C400" s="5">
         <v>-3.3291584300000068</v>
       </c>
       <c r="D400" s="5">
         <v>-6.3873607757742867</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>602.23174629000005</v>
       </c>
       <c r="C401" s="5">
         <v>-1.3629237799999601</v>
       </c>
       <c r="D401" s="5">
         <v>-2.6762150756237335</v>
       </c>
       <c r="E401" s="5">
         <v>4.092428310956242</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>607.09474771999999</v>
       </c>
       <c r="C402" s="5">
         <v>4.8630014299999402</v>
       </c>
       <c r="D402" s="5">
         <v>10.132110745352097</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>607.78106776000004</v>
       </c>
       <c r="C403" s="5">
         <v>0.68632004000005509</v>
       </c>
       <c r="D403" s="5">
         <v>1.3650657211724537</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>608.24197871000001</v>
       </c>
       <c r="C404" s="5">
         <v>0.4609109499999704</v>
       </c>
       <c r="D404" s="5">
         <v>0.91382558918771117</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>608.19625627000005</v>
       </c>
       <c r="C405" s="5">
         <v>-4.5722439999963171E-2</v>
       </c>
       <c r="D405" s="5">
         <v>-9.0168471188412092E-2</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>607.25216375000002</v>
       </c>
       <c r="C406" s="5">
         <v>-0.94409252000002652</v>
       </c>
       <c r="D406" s="5">
         <v>-1.8469179894043397</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>606.55087007999998</v>
       </c>
       <c r="C407" s="5">
         <v>-0.70129367000004095</v>
       </c>
       <c r="D407" s="5">
         <v>-1.3770681200252821</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>603.89533137000001</v>
       </c>
       <c r="C408" s="5">
         <v>-2.6555387099999734</v>
       </c>
       <c r="D408" s="5">
         <v>-5.1290378123272866</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>603.62355095999999</v>
       </c>
       <c r="C409" s="5">
         <v>-0.2717804100000194</v>
       </c>
       <c r="D409" s="5">
         <v>-0.53871989957288147</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>604.14037117999999</v>
       </c>
       <c r="C410" s="5">
         <v>0.51682021999999961</v>
       </c>
       <c r="D410" s="5">
         <v>1.0322876088447286</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>604.35793672</v>
       </c>
       <c r="C411" s="5">
         <v>0.21756554000000961</v>
       </c>
       <c r="D411" s="5">
         <v>0.43300596307234152</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>605.03496314999995</v>
       </c>
       <c r="C412" s="5">
         <v>0.67702642999995533</v>
       </c>
       <c r="D412" s="5">
         <v>1.3526025899040617</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>603.91001484000003</v>
       </c>
       <c r="C413" s="5">
         <v>-1.1249483099999225</v>
       </c>
       <c r="D413" s="5">
         <v>-2.2084978598102767</v>
       </c>
       <c r="E413" s="5">
         <v>0.27867487231265642</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>603.46642001999999</v>
       </c>
       <c r="C414" s="5">
         <v>-0.44359482000004391</v>
       </c>
       <c r="D414" s="5">
         <v>-0.8778932325353539</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>602.18009631999996</v>
       </c>
       <c r="C415" s="5">
         <v>-1.2863237000000254</v>
       </c>
       <c r="D415" s="5">
         <v>-2.5280943347861018</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>601.46112700000003</v>
       </c>
       <c r="C416" s="5">
         <v>-0.7189693199999283</v>
       </c>
       <c r="D416" s="5">
         <v>-1.4233618418497351</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>602.39294010000003</v>
       </c>
       <c r="C417" s="5">
         <v>0.93181309999999939</v>
       </c>
       <c r="D417" s="5">
         <v>1.875022132753501</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>603.85022421999997</v>
       </c>
       <c r="C418" s="5">
         <v>1.4572841199999402</v>
       </c>
       <c r="D418" s="5">
         <v>2.9419289779872626</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>602.93352318999996</v>
       </c>
       <c r="C419" s="5">
         <v>-0.91670103000001291</v>
       </c>
       <c r="D419" s="5">
         <v>-1.8065783576748151</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>602.48009107999997</v>
       </c>
       <c r="C420" s="5">
         <v>-0.45343210999999428</v>
       </c>
       <c r="D420" s="5">
         <v>-0.89872853252240814</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>603.11150805</v>
       </c>
       <c r="C421" s="5">
         <v>0.63141697000003205</v>
       </c>
       <c r="D421" s="5">
         <v>1.2649101226323678</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>604.51375657999995</v>
       </c>
       <c r="C422" s="5">
         <v>1.4022485299999516</v>
       </c>
       <c r="D422" s="5">
         <v>2.825984209674659</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>603.56160659</v>
       </c>
       <c r="C423" s="5">
         <v>-0.9521499899999526</v>
       </c>
       <c r="D423" s="5">
         <v>-1.8737931689666421</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>602.69426784999996</v>
       </c>
       <c r="C424" s="5">
         <v>-0.86733874000003652</v>
       </c>
       <c r="D424" s="5">
         <v>-1.7108768079124648</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>602.93442116000006</v>
       </c>
       <c r="C425" s="5">
         <v>0.2401533100000961</v>
       </c>
       <c r="D425" s="5">
         <v>0.47920878082972074</v>
       </c>
       <c r="E425" s="5">
         <v>-0.16154619993484776</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>603.47147572999995</v>
       </c>
       <c r="C426" s="5">
         <v>0.53705456999989565</v>
       </c>
       <c r="D426" s="5">
         <v>1.0741336318764283</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>605.04449763000002</v>
       </c>
       <c r="C427" s="5">
         <v>1.5730219000000716</v>
       </c>
       <c r="D427" s="5">
         <v>3.1731816293790294</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>605.47642023000003</v>
       </c>
       <c r="C428" s="5">
         <v>0.43192260000000715</v>
       </c>
       <c r="D428" s="5">
         <v>0.86001441435215042</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>604.21043535000001</v>
       </c>
       <c r="C429" s="5">
         <v>-1.2659848800000191</v>
       </c>
       <c r="D429" s="5">
         <v>-2.4804146976821539</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>604.29930339999999</v>
       </c>
       <c r="C430" s="5">
         <v>8.8868049999973664E-2</v>
       </c>
       <c r="D430" s="5">
         <v>0.17664039467879533</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>602.96257667999998</v>
       </c>
       <c r="C431" s="5">
         <v>-1.3367267200000015</v>
       </c>
       <c r="D431" s="5">
         <v>-2.6223757874486164</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>604.03409916999999</v>
       </c>
       <c r="C432" s="5">
         <v>1.0715224900000067</v>
       </c>
       <c r="D432" s="5">
         <v>2.1534826434396637</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>603.32591520000005</v>
       </c>
       <c r="C433" s="5">
         <v>-0.70818396999993638</v>
       </c>
       <c r="D433" s="5">
         <v>-1.3978717412468367</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>601.94725415000005</v>
       </c>
       <c r="C434" s="5">
         <v>-1.3786610500000052</v>
       </c>
       <c r="D434" s="5">
         <v>-2.7079200012614768</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>599.36889630999997</v>
       </c>
       <c r="C435" s="5">
         <v>-2.5783578400000806</v>
       </c>
       <c r="D435" s="5">
         <v>-5.0206550315968101</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>599.40954968000005</v>
       </c>
       <c r="C436" s="5">
         <v>4.0653370000086397E-2</v>
       </c>
       <c r="D436" s="5">
         <v>8.1422721831958533E-2</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>601.69474949999994</v>
       </c>
       <c r="C437" s="5">
         <v>2.2851998199998889</v>
       </c>
       <c r="D437" s="5">
         <v>4.6720592156953122</v>
       </c>
       <c r="E437" s="5">
         <v>-0.20560638379462093</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>601.66807200999995</v>
       </c>
       <c r="C438" s="5">
         <v>-2.6677489999997306E-2</v>
       </c>
       <c r="D438" s="5">
         <v>-5.3191726630741343E-2</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>602.60751920999996</v>
       </c>
       <c r="C439" s="5">
         <v>0.9394472000000178</v>
       </c>
       <c r="D439" s="5">
         <v>1.8898600650748776</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>605.21784030000003</v>
+        <v>604.79856722</v>
       </c>
       <c r="C440" s="5">
-        <v>2.6103210900000704</v>
+        <v>2.1910480100000314</v>
       </c>
       <c r="D440" s="5">
-        <v>5.3236983346844013</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.4514532641201532</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
-    </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B441" s="5">
+        <v>605.65182403999995</v>
+      </c>
+      <c r="C441" s="5">
+        <v>0.85325681999995595</v>
+      </c>
+      <c r="D441" s="5">
+        <v>1.7061724349973995</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>