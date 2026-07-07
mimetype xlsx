--- v6 (2026-05-27)
+++ v7 (2026-07-07)
@@ -1,99 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{7C5EECB6-235B-4C3C-889E-1D7FAB0A9049}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{D7C0EA27-912F-445F-83E7-75F6DA33E670}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{82D47051-FC79-4D36-9784-728967CF9FA8}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{29A70654-C172-40FE-B86A-E1058FF97D5D}"/>
   </bookViews>
   <sheets>
     <sheet name="dalttula" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Dallas—Plano—Irving Trade, Transportation and Utilities Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry April 2026</t>
+    <t>Last data entry May 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -917,6341 +917,6350 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00BA317D-9F4D-44EC-AEE2-2C5C1FAE200C}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C919B378-F1BD-4A9E-ADF5-B5EDD714F5D6}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>322.95027245</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6">
+        <v>322.94978452999999</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>323.66920513000002</v>
+        <v>323.66876721</v>
       </c>
       <c r="C7" s="5">
-        <v>0.71893268000002308</v>
+        <v>0.71898268000001053</v>
       </c>
       <c r="D7" s="5">
-        <v>2.7043201522556348</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6">
+        <v>2.7045146761816241</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>323.99402133000001</v>
+        <v>323.99355108999998</v>
       </c>
       <c r="C8" s="5">
-        <v>0.32481619999998657</v>
+        <v>0.32478387999998404</v>
       </c>
       <c r="D8" s="5">
-        <v>1.2109216158643132</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6">
+        <v>1.2108021077236852</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>323.36748653000001</v>
+        <v>323.36880008000003</v>
       </c>
       <c r="C9" s="5">
-        <v>-0.62653480000000172</v>
+        <v>-0.62475100999995448</v>
       </c>
       <c r="D9" s="5">
-        <v>-2.2960196181280756</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6">
+        <v>-2.2895551436502681</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>323.52905407999998</v>
+        <v>323.52940725000002</v>
       </c>
       <c r="C10" s="5">
-        <v>0.16156754999997247</v>
+        <v>0.16060716999999158</v>
       </c>
       <c r="D10" s="5">
-        <v>0.60121918929481044</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6">
+        <v>0.5976332565829523</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>324.86773948000001</v>
+        <v>324.86811732000001</v>
       </c>
       <c r="C11" s="5">
-        <v>1.3386854000000312</v>
+        <v>1.3387100699999905</v>
       </c>
       <c r="D11" s="5">
-        <v>5.0798834362668854</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6">
+        <v>5.0799735195373952</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>324.20427366000001</v>
+        <v>324.20434820999998</v>
       </c>
       <c r="C12" s="5">
-        <v>-0.66346581999999898</v>
+        <v>-0.66376911000003247</v>
       </c>
       <c r="D12" s="5">
-        <v>-2.4233762507913759</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6">
+        <v>-2.4244688409589599</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>324.67657469</v>
+        <v>324.67656183000003</v>
       </c>
       <c r="C13" s="5">
-        <v>0.4723010299999828</v>
+        <v>0.47221362000004774</v>
       </c>
       <c r="D13" s="5">
-        <v>1.7622361166468758</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6">
+        <v>1.7619069494326567</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>324.26790208</v>
+        <v>324.26785740999998</v>
       </c>
       <c r="C14" s="5">
-        <v>-0.40867260999999644</v>
+        <v>-0.40870442000004914</v>
       </c>
       <c r="D14" s="5">
-        <v>-1.5000352377566362</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6">
+        <v>-1.5001512483778789</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>323.66871615000002</v>
+        <v>323.6685837</v>
       </c>
       <c r="C15" s="5">
-        <v>-0.599185929999976</v>
+        <v>-0.5992737099999772</v>
       </c>
       <c r="D15" s="5">
-        <v>-2.1949768346619436</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6">
+        <v>-2.1952954339898079</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>323.92764841000002</v>
+        <v>323.92743160999999</v>
       </c>
       <c r="C16" s="5">
-        <v>0.25893225999999459</v>
+        <v>0.25884790999998586</v>
       </c>
       <c r="D16" s="5">
-        <v>0.96422513729912396</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5">
+        <v>0.96391004376426004</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>324.27107135</v>
+        <v>324.2707805</v>
       </c>
       <c r="C17" s="5">
-        <v>0.34342293999998219</v>
+        <v>0.34334889000001567</v>
       </c>
       <c r="D17" s="5">
-        <v>1.2796655258248579</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5">
+        <v>1.2793888507853568</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>324.95476645999997</v>
+        <v>324.95428848</v>
       </c>
       <c r="C18" s="5">
-        <v>0.68369510999997374</v>
+        <v>0.68350798000000168</v>
       </c>
       <c r="D18" s="5">
-        <v>2.5596340028079645</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5">
+        <v>2.5589276011639406</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>323.54581683999999</v>
+        <v>323.54536525999998</v>
       </c>
       <c r="C19" s="5">
-        <v>-1.4089496199999871</v>
+        <v>-1.4089232200000197</v>
       </c>
       <c r="D19" s="5">
-        <v>-5.0806991895243847</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5">
+        <v>-5.0806135450535139</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>323.32496857000001</v>
+        <v>323.32445218999999</v>
       </c>
       <c r="C20" s="5">
-        <v>-0.22084826999997631</v>
+        <v>-0.2209130699999946</v>
       </c>
       <c r="D20" s="5">
-        <v>-0.81603665465134201</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5">
+        <v>-0.81627632789861293</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>322.69289467999999</v>
+        <v>322.69423303000002</v>
       </c>
       <c r="C21" s="5">
-        <v>-0.63207389000001513</v>
+        <v>-0.63021915999996736</v>
       </c>
       <c r="D21" s="5">
-        <v>-2.3208423185683724</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5">
+        <v>-2.3141086393794419</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>323.30561397999998</v>
+        <v>323.30600736000002</v>
       </c>
       <c r="C22" s="5">
-        <v>0.61271929999998065</v>
+        <v>0.61177433000000292</v>
       </c>
       <c r="D22" s="5">
-        <v>2.3024693199231061</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5">
+        <v>2.2988715807447546</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>323.34511436999998</v>
+        <v>323.34547130999999</v>
       </c>
       <c r="C23" s="5">
-        <v>3.9500390000000607E-2</v>
+        <v>3.9463949999969827E-2</v>
       </c>
       <c r="D23" s="5">
-        <v>0.14671051378638555</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5">
+        <v>0.14657490069067691</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>323.94675339000003</v>
+        <v>323.94678739</v>
       </c>
       <c r="C24" s="5">
-        <v>0.6016390200000501</v>
+        <v>0.60131608000000369</v>
       </c>
       <c r="D24" s="5">
-        <v>2.2557978930755951</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5">
+        <v>2.2545721293343091</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>324.02999326999998</v>
+        <v>324.02999992000002</v>
       </c>
       <c r="C25" s="5">
-        <v>8.3239879999950972E-2</v>
+        <v>8.3212530000025708E-2</v>
       </c>
       <c r="D25" s="5">
-        <v>0.30878267165275197</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5">
+        <v>0.30868103958014981</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>323.70648284999999</v>
+        <v>323.70644147000002</v>
       </c>
       <c r="C26" s="5">
-        <v>-0.32351041999999097</v>
+        <v>-0.32355845000000727</v>
       </c>
       <c r="D26" s="5">
-        <v>-1.1915188267858978</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5">
+        <v>-1.1916947310058101</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>323.87400235000001</v>
+        <v>323.87386877</v>
       </c>
       <c r="C27" s="5">
-        <v>0.1675195000000258</v>
+        <v>0.16742729999998573</v>
       </c>
       <c r="D27" s="5">
-        <v>0.62277577510967408</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5">
+        <v>0.62243211362065232</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>323.22196861999998</v>
+        <v>323.22175477000002</v>
       </c>
       <c r="C28" s="5">
-        <v>-0.65203373000002784</v>
+        <v>-0.65211399999998321</v>
       </c>
       <c r="D28" s="5">
-        <v>-2.3893074390605062</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5">
+        <v>-2.3895993048517306</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>323.03489588999997</v>
+        <v>323.03462769999999</v>
       </c>
       <c r="C29" s="5">
-        <v>-0.18707273000001123</v>
+        <v>-0.18712707000003093</v>
       </c>
       <c r="D29" s="5">
-        <v>-0.69232314909468684</v>
+        <v>-0.69252406865624172</v>
       </c>
       <c r="E29" s="5">
-        <v>-0.38121669467880981</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5">
+        <v>-0.38121004861861874</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>322.61727554999999</v>
+        <v>322.61684155</v>
       </c>
       <c r="C30" s="5">
-        <v>-0.41762033999998494</v>
+        <v>-0.41778614999998354</v>
       </c>
       <c r="D30" s="5">
-        <v>-1.5403796344405807</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5">
+        <v>-1.5409881459766073</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>322.98816686999999</v>
+        <v>322.98770695000002</v>
       </c>
       <c r="C31" s="5">
-        <v>0.37089131999999836</v>
+        <v>0.37086540000001378</v>
       </c>
       <c r="D31" s="5">
-        <v>1.3883154924251517</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5">
+        <v>1.3882197340904234</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>321.54544337999999</v>
+        <v>321.54487534999998</v>
       </c>
       <c r="C32" s="5">
-        <v>-1.4427234899999917</v>
+        <v>-1.4428316000000336</v>
       </c>
       <c r="D32" s="5">
-        <v>-5.2304157542180985</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5">
+        <v>-5.2308053810162018</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>324.30380804999999</v>
+        <v>324.30516682000001</v>
       </c>
       <c r="C33" s="5">
-        <v>2.7583646699999917</v>
+        <v>2.7602914700000269</v>
       </c>
       <c r="D33" s="5">
-        <v>10.794005752714053</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5">
+        <v>10.801925184579053</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>323.93401820000003</v>
+        <v>323.93444154999997</v>
       </c>
       <c r="C34" s="5">
-        <v>-0.36978984999996101</v>
+        <v>-0.37072527000003674</v>
       </c>
       <c r="D34" s="5">
-        <v>-1.3597602994001035</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5">
+        <v>-1.363172675005897</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>323.16111155999999</v>
+        <v>323.16140758</v>
       </c>
       <c r="C35" s="5">
-        <v>-0.77290664000003062</v>
+        <v>-0.77303396999997176</v>
       </c>
       <c r="D35" s="5">
-        <v>-2.8259237268262849</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5">
+        <v>-2.8263795357255206</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>323.18931803999999</v>
+        <v>323.18931703999999</v>
       </c>
       <c r="C36" s="5">
-        <v>2.8206479999994372E-2</v>
+        <v>2.7909459999989394E-2</v>
       </c>
       <c r="D36" s="5">
-        <v>0.10478992789346719</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5">
+        <v>0.10368584931348401</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>322.59136389000003</v>
+        <v>322.59139730999999</v>
       </c>
       <c r="C37" s="5">
-        <v>-0.5979541499999641</v>
+        <v>-0.59791973000000098</v>
       </c>
       <c r="D37" s="5">
-        <v>-2.197746354947816</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5">
+        <v>-2.1976211374134191</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>323.18125335000002</v>
+        <v>323.18121704999999</v>
       </c>
       <c r="C38" s="5">
-        <v>0.58988945999999487</v>
+        <v>0.58981973999999582</v>
       </c>
       <c r="D38" s="5">
-        <v>2.2165198017979781</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5">
+        <v>2.2162549557488864</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>325.82200354000003</v>
+        <v>325.82184422</v>
       </c>
       <c r="C39" s="5">
-        <v>2.6407501900000057</v>
+        <v>2.6406271700000161</v>
       </c>
       <c r="D39" s="5">
-        <v>10.258222881883473</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5">
+        <v>10.257724527466227</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>324.47073397999998</v>
+        <v>324.47053670999998</v>
       </c>
       <c r="C40" s="5">
-        <v>-1.3512695600000484</v>
+        <v>-1.3513075100000265</v>
       </c>
       <c r="D40" s="5">
-        <v>-4.8647518124267712</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5">
+        <v>-4.864887661051231</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>324.95738111999998</v>
+        <v>324.95715765</v>
       </c>
       <c r="C41" s="5">
-        <v>0.48664714000000231</v>
+        <v>0.48662094000002298</v>
       </c>
       <c r="D41" s="5">
-        <v>1.814702819216607</v>
+        <v>1.8146054247156096</v>
       </c>
       <c r="E41" s="5">
-        <v>0.59513236943127268</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5">
+        <v>0.59514670723952445</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>325.412892</v>
+        <v>325.41251512999997</v>
       </c>
       <c r="C42" s="5">
-        <v>0.45551088000001982</v>
+        <v>0.45535747999997511</v>
       </c>
       <c r="D42" s="5">
-        <v>1.6951361629717665</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5">
+        <v>1.6945620683864071</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>325.65056218000001</v>
+        <v>325.65012882000002</v>
       </c>
       <c r="C43" s="5">
-        <v>0.23767018000000917</v>
+        <v>0.23761369000004606</v>
       </c>
       <c r="D43" s="5">
-        <v>0.87996721781711251</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5">
+        <v>0.87975824745303299</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>325.81915643999997</v>
+        <v>325.81859831999998</v>
       </c>
       <c r="C44" s="5">
-        <v>0.16859425999996347</v>
+        <v>0.16846949999995786</v>
       </c>
       <c r="D44" s="5">
-        <v>0.62303034007131775</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5">
+        <v>0.62256881493896188</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>330.81655598999998</v>
+        <v>330.81788140999998</v>
       </c>
       <c r="C45" s="5">
-        <v>4.9973995500000115</v>
+        <v>4.9992830900000058</v>
       </c>
       <c r="D45" s="5">
-        <v>20.040405382588979</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5">
+        <v>20.048644487844403</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>330.04476764999998</v>
+        <v>330.04515585000001</v>
       </c>
       <c r="C46" s="5">
-        <v>-0.77178834000000052</v>
+        <v>-0.77272555999996939</v>
       </c>
       <c r="D46" s="5">
-        <v>-2.7639311989040793</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5">
+        <v>-2.7672336286919341</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>329.23277631000002</v>
+        <v>329.23299667999999</v>
       </c>
       <c r="C47" s="5">
-        <v>-0.8119913399999632</v>
+        <v>-0.81215917000002946</v>
       </c>
       <c r="D47" s="5">
-        <v>-2.9126725287389355</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5">
+        <v>-2.9132630426184747</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>331.56661267999999</v>
+        <v>331.56656607000002</v>
       </c>
       <c r="C48" s="5">
-        <v>2.3338363699999718</v>
+        <v>2.3335693900000365</v>
       </c>
       <c r="D48" s="5">
-        <v>8.8460664434577332</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5">
+        <v>8.8450085707529436</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>332.47643877000002</v>
+        <v>332.47649718000002</v>
       </c>
       <c r="C49" s="5">
-        <v>0.90982609000002412</v>
+        <v>0.90993111000000226</v>
       </c>
       <c r="D49" s="5">
-        <v>3.3429795457925682</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5">
+        <v>3.3433717414367292</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>333.19621584999999</v>
+        <v>333.19618668999999</v>
       </c>
       <c r="C50" s="5">
-        <v>0.71977707999997165</v>
+        <v>0.7196895099999665</v>
       </c>
       <c r="D50" s="5">
-        <v>2.6290328439240618</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5">
+        <v>2.6287087038417756</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>333.34611740000003</v>
+        <v>333.34594288</v>
       </c>
       <c r="C51" s="5">
-        <v>0.14990155000003824</v>
+        <v>0.14975619000000506</v>
       </c>
       <c r="D51" s="5">
-        <v>0.54120550616563179</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5">
+        <v>0.54067944693292347</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>333.39262298</v>
+        <v>333.39245903</v>
       </c>
       <c r="C52" s="5">
-        <v>4.6505579999973179E-2</v>
+        <v>4.6516150000002199E-2</v>
       </c>
       <c r="D52" s="5">
-        <v>0.16754218569761115</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5">
+        <v>0.16758038248156915</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>336.01362749999998</v>
+        <v>336.01345759999998</v>
       </c>
       <c r="C53" s="5">
-        <v>2.6210045199999854</v>
+        <v>2.6209985699999834</v>
       </c>
       <c r="D53" s="5">
-        <v>9.8527322262932806</v>
+        <v>9.8527139401246799</v>
       </c>
       <c r="E53" s="5">
-        <v>3.4023681326743382</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5">
+        <v>3.4023869577011645</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>334.33198396</v>
+        <v>334.33168728999999</v>
       </c>
       <c r="C54" s="5">
-        <v>-1.6816435399999818</v>
+        <v>-1.6817703099999903</v>
       </c>
       <c r="D54" s="5">
-        <v>-5.8430435595250412</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5">
+        <v>-5.8434748548888749</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>335.07026150000002</v>
+        <v>335.06988014000001</v>
       </c>
       <c r="C55" s="5">
-        <v>0.73827754000001278</v>
+        <v>0.73819285000001855</v>
       </c>
       <c r="D55" s="5">
-        <v>2.6822814265007322</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5">
+        <v>2.6819723967553388</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>335.83471059999999</v>
+        <v>335.83418438000001</v>
       </c>
       <c r="C56" s="5">
-        <v>0.7644490999999789</v>
+        <v>0.7643042400000013</v>
       </c>
       <c r="D56" s="5">
-        <v>2.7723668959313885</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5">
+        <v>2.7718381297721306</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>336.46596849999997</v>
+        <v>336.46712626999999</v>
       </c>
       <c r="C57" s="5">
-        <v>0.63125789999998005</v>
+        <v>0.63294188999998369</v>
       </c>
       <c r="D57" s="5">
-        <v>2.2790676419958356</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5">
+        <v>2.2852142289197186</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>339.43805832999999</v>
+        <v>339.43842673</v>
       </c>
       <c r="C58" s="5">
-        <v>2.9720898300000158</v>
+        <v>2.971300460000009</v>
       </c>
       <c r="D58" s="5">
-        <v>11.130349376045757</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5">
+        <v>11.127208018573675</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>341.27294506999999</v>
+        <v>341.27309099000001</v>
       </c>
       <c r="C59" s="5">
-        <v>1.8348867400000017</v>
+        <v>1.8346642600000109</v>
       </c>
       <c r="D59" s="5">
-        <v>6.6831694244589457</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5">
+        <v>6.6823273812929518</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>340.87062893000001</v>
+        <v>340.87056009000003</v>
       </c>
       <c r="C60" s="5">
-        <v>-0.40231613999998217</v>
+        <v>-0.40253089999998792</v>
       </c>
       <c r="D60" s="5">
-        <v>-1.4055066699771857</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5">
+        <v>-1.4062514843088958</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>342.64500027000003</v>
+        <v>342.64505611999999</v>
       </c>
       <c r="C61" s="5">
-        <v>1.7743713400000161</v>
+        <v>1.7744960299999661</v>
       </c>
       <c r="D61" s="5">
-        <v>6.4284670733095295</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5">
+        <v>6.4289331673449635</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>344.33725425</v>
+        <v>344.33722439000002</v>
       </c>
       <c r="C62" s="5">
-        <v>1.6922539799999754</v>
+        <v>1.6921682700000247</v>
       </c>
       <c r="D62" s="5">
-        <v>6.0902212133879585</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5">
+        <v>6.0899033073193332</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>346.69572142999999</v>
+        <v>346.69553105</v>
       </c>
       <c r="C63" s="5">
-        <v>2.358467179999991</v>
+        <v>2.3583066599999825</v>
       </c>
       <c r="D63" s="5">
-        <v>8.5359569850088413</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5">
+        <v>8.535354729478172</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>348.23051837999998</v>
+        <v>348.23039404999997</v>
       </c>
       <c r="C64" s="5">
-        <v>1.5347969499999863</v>
+        <v>1.534862999999973</v>
       </c>
       <c r="D64" s="5">
-        <v>5.4435860077262976</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5">
+        <v>5.4438290683715973</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>351.08990718000001</v>
+        <v>351.08979920000002</v>
       </c>
       <c r="C65" s="5">
-        <v>2.8593888000000334</v>
+        <v>2.8594051500000432</v>
       </c>
       <c r="D65" s="5">
-        <v>10.31083883884123</v>
+        <v>10.310904333159954</v>
       </c>
       <c r="E65" s="5">
-        <v>4.4868060239610541</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5">
+        <v>4.4868267204783541</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>349.34803556999998</v>
+        <v>349.34780575000002</v>
       </c>
       <c r="C66" s="5">
-        <v>-1.7418716100000324</v>
+        <v>-1.7419934499999954</v>
       </c>
       <c r="D66" s="5">
-        <v>-5.7937911431062972</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5">
+        <v>-5.7941871447953481</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>350.82851278999999</v>
+        <v>350.82823667999997</v>
       </c>
       <c r="C67" s="5">
-        <v>1.4804772200000116</v>
+        <v>1.4804309299999545</v>
       </c>
       <c r="D67" s="5">
-        <v>5.2056158762360694</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5">
+        <v>5.2054528049754634</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>351.57185749000001</v>
+        <v>351.57149285999998</v>
       </c>
       <c r="C68" s="5">
-        <v>0.74334470000002284</v>
+        <v>0.74325618000000304</v>
       </c>
       <c r="D68" s="5">
-        <v>2.5724321072933876</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5">
+        <v>2.5721242431115288</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>350.85779305</v>
+        <v>350.85866615999998</v>
       </c>
       <c r="C69" s="5">
-        <v>-0.71406444000001557</v>
+        <v>-0.71282669999999371</v>
       </c>
       <c r="D69" s="5">
-        <v>-2.4102321514551495</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5">
+        <v>-2.4061032666217175</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>351.59394080999999</v>
+        <v>351.59422953000001</v>
       </c>
       <c r="C70" s="5">
-        <v>0.73614775999999438</v>
+        <v>0.73556337000002259</v>
       </c>
       <c r="D70" s="5">
-        <v>2.547023092601064</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5">
+        <v>2.5449713640584681</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>352.00922579000002</v>
+        <v>352.00931710999998</v>
       </c>
       <c r="C71" s="5">
-        <v>0.41528498000002401</v>
+        <v>0.4150875799999767</v>
       </c>
       <c r="D71" s="5">
-        <v>1.4266234075961171</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5">
+        <v>1.4259396939585445</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>353.62936337000002</v>
+        <v>353.62926059</v>
       </c>
       <c r="C72" s="5">
-        <v>1.6201375800000051</v>
+        <v>1.6199434800000176</v>
       </c>
       <c r="D72" s="5">
-        <v>5.6650293110882322</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5">
+        <v>5.6643318375777296</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>355.15887973999997</v>
+        <v>355.15892260999999</v>
       </c>
       <c r="C73" s="5">
-        <v>1.5295163699999534</v>
+        <v>1.5296620199999893</v>
       </c>
       <c r="D73" s="5">
-        <v>5.3155012616645125</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5">
+        <v>5.316021121150194</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>355.54134785000002</v>
+        <v>355.54131991999998</v>
       </c>
       <c r="C74" s="5">
-        <v>0.38246811000004755</v>
+        <v>0.38239730999998756</v>
       </c>
       <c r="D74" s="5">
-        <v>1.2999531471157955</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5">
+        <v>1.2997109236561277</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>355.31193795000002</v>
+        <v>355.31177199000001</v>
       </c>
       <c r="C75" s="5">
-        <v>-0.22940990000000738</v>
+        <v>-0.22954792999996698</v>
       </c>
       <c r="D75" s="5">
-        <v>-0.77154743556862027</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5">
+        <v>-0.77201006894161983</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>357.68727421</v>
+        <v>357.68719620000002</v>
       </c>
       <c r="C76" s="5">
-        <v>2.3753362599999832</v>
+        <v>2.3754242100000056</v>
       </c>
       <c r="D76" s="5">
-        <v>8.323897283087156</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5">
+        <v>8.3242209385762536</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>358.54303068000002</v>
+        <v>358.54297388999998</v>
       </c>
       <c r="C77" s="5">
-        <v>0.85575647000001709</v>
+        <v>0.85577768999996806</v>
       </c>
       <c r="D77" s="5">
-        <v>2.9090460938032692</v>
+        <v>2.9091198234561189</v>
       </c>
       <c r="E77" s="5">
-        <v>2.1228532485779716</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5">
+        <v>2.1228684817909516</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>361.03819449999997</v>
+        <v>361.03803775</v>
       </c>
       <c r="C78" s="5">
-        <v>2.4951638199999593</v>
+        <v>2.4950638600000161</v>
       </c>
       <c r="D78" s="5">
-        <v>8.6781813645305803</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5">
+        <v>8.6778217181908914</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>361.23555692000002</v>
+        <v>361.23540724999998</v>
       </c>
       <c r="C79" s="5">
-        <v>0.19736242000004722</v>
+        <v>0.19736949999997933</v>
       </c>
       <c r="D79" s="5">
-        <v>0.65795883050419057</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5">
+        <v>0.65798279106550339</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>362.54913053000001</v>
+        <v>362.54896668999999</v>
       </c>
       <c r="C80" s="5">
-        <v>1.3135736099999917</v>
+        <v>1.3135594400000059</v>
       </c>
       <c r="D80" s="5">
-        <v>4.4519402686192366</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5">
+        <v>4.4518931609750734</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>363.55131082999998</v>
+        <v>363.55181783</v>
       </c>
       <c r="C81" s="5">
-        <v>1.0021802999999636</v>
+        <v>1.0028511400000184</v>
       </c>
       <c r="D81" s="5">
-        <v>3.3680118891856514</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5">
+        <v>3.3703023261978826</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>364.30001606000002</v>
+        <v>364.30022465000002</v>
       </c>
       <c r="C82" s="5">
-        <v>0.74870523000004141</v>
+        <v>0.74840682000001379</v>
       </c>
       <c r="D82" s="5">
-        <v>2.4994903566634807</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5">
+        <v>2.4984793093149049</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>365.74550201</v>
+        <v>365.74555256000002</v>
       </c>
       <c r="C83" s="5">
-        <v>1.445485949999977</v>
+        <v>1.4453279100000032</v>
       </c>
       <c r="D83" s="5">
-        <v>4.8667095417744832</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5">
+        <v>4.8661629361627545</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>366.51156462</v>
+        <v>366.51147538999999</v>
       </c>
       <c r="C84" s="5">
-        <v>0.76606261000000586</v>
+        <v>0.76592282999996542</v>
       </c>
       <c r="D84" s="5">
-        <v>2.5425859022779607</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5">
+        <v>2.542116256166671</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>367.17885717000001</v>
+        <v>367.17886764000002</v>
       </c>
       <c r="C85" s="5">
-        <v>0.66729255000001331</v>
+        <v>0.66739225000003444</v>
       </c>
       <c r="D85" s="5">
-        <v>2.206801696823768</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5">
+        <v>2.2071352663616484</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>367.99629093999999</v>
+        <v>367.99626855999998</v>
       </c>
       <c r="C86" s="5">
-        <v>0.81743376999997963</v>
+        <v>0.81740091999995457</v>
       </c>
       <c r="D86" s="5">
-        <v>2.7044609695483057</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5">
+        <v>2.7043508738607169</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>367.94095234999998</v>
+        <v>367.94081439000001</v>
       </c>
       <c r="C87" s="5">
-        <v>-5.5338590000019394E-2</v>
+        <v>-5.5454169999961778E-2</v>
       </c>
       <c r="D87" s="5">
-        <v>-0.18030456786899407</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5">
+        <v>-0.18068085032503234</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>369.06025726000001</v>
+        <v>369.06021907000002</v>
       </c>
       <c r="C88" s="5">
-        <v>1.1193049100000394</v>
+        <v>1.1194046800000024</v>
       </c>
       <c r="D88" s="5">
-        <v>3.7121946196785327</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5">
+        <v>3.7125324803281678</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>369.71599467999999</v>
+        <v>369.71597245999999</v>
       </c>
       <c r="C89" s="5">
-        <v>0.65573741999997992</v>
+        <v>0.65575338999997257</v>
       </c>
       <c r="D89" s="5">
-        <v>2.1530908947472671</v>
+        <v>2.1531440701699101</v>
       </c>
       <c r="E89" s="5">
-        <v>3.1162128514420573</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5">
+        <v>3.1162229868232805</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>370.32543114999999</v>
+        <v>370.32533193</v>
       </c>
       <c r="C90" s="5">
-        <v>0.60943646999999146</v>
+        <v>0.60935947000001534</v>
       </c>
       <c r="D90" s="5">
-        <v>1.9961014181562042</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5">
+        <v>1.9958470487347446</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>371.69054220999999</v>
+        <v>371.6904925</v>
       </c>
       <c r="C91" s="5">
-        <v>1.3651110600000038</v>
+        <v>1.3651605700000005</v>
       </c>
       <c r="D91" s="5">
-        <v>4.5142913017146125</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5">
+        <v>4.5144595944179411</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>372.87237413000003</v>
+        <v>372.87235801999998</v>
       </c>
       <c r="C92" s="5">
-        <v>1.181831920000036</v>
+        <v>1.1818655199999739</v>
       </c>
       <c r="D92" s="5">
-        <v>3.8829729519183953</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5">
+        <v>3.8830858127233414</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>377.07796492</v>
+        <v>377.07823615000001</v>
       </c>
       <c r="C93" s="5">
-        <v>4.2055907899999738</v>
+        <v>4.2058781300000305</v>
       </c>
       <c r="D93" s="5">
-        <v>14.406673701910888</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5">
+        <v>14.407720526517975</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>378.84269554999997</v>
+        <v>378.84278609</v>
       </c>
       <c r="C94" s="5">
-        <v>1.7647306299999741</v>
+        <v>1.7645499399999949</v>
       </c>
       <c r="D94" s="5">
-        <v>5.762854112743554</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5">
+        <v>5.7622445359397423</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>380.08245037</v>
+        <v>380.08246143000002</v>
       </c>
       <c r="C95" s="5">
-        <v>1.2397548200000301</v>
+        <v>1.2396753400000193</v>
       </c>
       <c r="D95" s="5">
-        <v>3.998431867911667</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5">
+        <v>3.9981699269294291</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>380.64338536999998</v>
+        <v>380.64332538999997</v>
       </c>
       <c r="C96" s="5">
-        <v>0.56093499999997221</v>
+        <v>0.5608639599999492</v>
       </c>
       <c r="D96" s="5">
-        <v>1.7854355601552685</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5">
+        <v>1.7852075517445609</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>380.90507309999998</v>
+        <v>380.90506132000002</v>
       </c>
       <c r="C97" s="5">
-        <v>0.26168773000000556</v>
+        <v>0.26173593000004303</v>
       </c>
       <c r="D97" s="5">
-        <v>0.82811208756323751</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5">
+        <v>0.82826532501403261</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>383.16475399000001</v>
+        <v>383.16473837000001</v>
       </c>
       <c r="C98" s="5">
-        <v>2.2596808900000269</v>
+        <v>2.2596770499999934</v>
       </c>
       <c r="D98" s="5">
-        <v>7.3558100915988245</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5">
+        <v>7.3557974157807404</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>385.11229444999998</v>
+        <v>385.11221024999998</v>
       </c>
       <c r="C99" s="5">
-        <v>1.9475404599999706</v>
+        <v>1.9474718799999664</v>
       </c>
       <c r="D99" s="5">
-        <v>6.2727612848861636</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5">
+        <v>6.2725344500037972</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>384.85340129999997</v>
+        <v>384.85338875000002</v>
       </c>
       <c r="C100" s="5">
-        <v>-0.25889315000000579</v>
+        <v>-0.25882149999995363</v>
       </c>
       <c r="D100" s="5">
-        <v>-0.80372836247750712</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5">
+        <v>-0.80350692314139494</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>385.43040816000001</v>
+        <v>385.4304004</v>
       </c>
       <c r="C101" s="5">
-        <v>0.57700686000003998</v>
+        <v>0.57701164999997445</v>
       </c>
       <c r="D101" s="5">
-        <v>1.8140583532311627</v>
+        <v>1.8140735966094557</v>
       </c>
       <c r="E101" s="5">
-        <v>4.2504013096867244</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5">
+        <v>4.2504054762470878</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>390.27935205</v>
+        <v>390.27929504000002</v>
       </c>
       <c r="C102" s="5">
-        <v>4.8489438899999868</v>
+        <v>4.8488946400000259</v>
       </c>
       <c r="D102" s="5">
-        <v>16.186375684554811</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5">
+        <v>16.186200092408765</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>391.53170311000002</v>
+        <v>391.53169022999998</v>
       </c>
       <c r="C103" s="5">
-        <v>1.2523510600000236</v>
+        <v>1.2523951899999588</v>
       </c>
       <c r="D103" s="5">
-        <v>3.9193205781916207</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5">
+        <v>3.9194617153859967</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>392.99984122000001</v>
+        <v>392.99983573999998</v>
       </c>
       <c r="C104" s="5">
-        <v>1.468138109999984</v>
+        <v>1.4681455099999994</v>
       </c>
       <c r="D104" s="5">
-        <v>4.5936446845932011</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5">
+        <v>4.5936684722238441</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>395.27163641999999</v>
+        <v>395.27181548999999</v>
       </c>
       <c r="C105" s="5">
-        <v>2.2717951999999855</v>
+        <v>2.2719797500000141</v>
       </c>
       <c r="D105" s="5">
-        <v>7.1616326409804865</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5">
+        <v>7.162233143214225</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>395.93329376000003</v>
+        <v>395.93333380000001</v>
       </c>
       <c r="C106" s="5">
-        <v>0.6616573400000334</v>
+        <v>0.66151831000001948</v>
       </c>
       <c r="D106" s="5">
-        <v>2.027313949484677</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5">
+        <v>2.0268831070220594</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>396.12545869000002</v>
+        <v>396.12544867999998</v>
       </c>
       <c r="C107" s="5">
-        <v>0.19216492999998991</v>
+        <v>0.1921148799999628</v>
       </c>
       <c r="D107" s="5">
-        <v>0.5839733012987125</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5">
+        <v>0.58382073816229951</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>398.12059363999998</v>
+        <v>398.12057391000002</v>
       </c>
       <c r="C108" s="5">
-        <v>1.9951349499999651</v>
+        <v>1.9951252300000419</v>
       </c>
       <c r="D108" s="5">
-        <v>6.2142176869161014</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5">
+        <v>6.2141867300511855</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>399.62646518000003</v>
+        <v>399.62643603999999</v>
       </c>
       <c r="C109" s="5">
-        <v>1.5058715400000438</v>
+        <v>1.5058621299999686</v>
       </c>
       <c r="D109" s="5">
-        <v>4.6345673981817104</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5">
+        <v>4.6345380667140113</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>401.56004603000002</v>
+        <v>401.56002889000001</v>
       </c>
       <c r="C110" s="5">
-        <v>1.9335808499999985</v>
+        <v>1.933592850000025</v>
       </c>
       <c r="D110" s="5">
-        <v>5.9631951525766835</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5">
+        <v>5.9632335975984052</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>402.80221272</v>
+        <v>402.80216867000001</v>
       </c>
       <c r="C111" s="5">
-        <v>1.2421666899999764</v>
+        <v>1.2421397800000022</v>
       </c>
       <c r="D111" s="5">
-        <v>3.7758327711975959</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5">
+        <v>3.7757497397405082</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>405.3079894</v>
+        <v>405.30798506000002</v>
       </c>
       <c r="C112" s="5">
-        <v>2.5057766799999968</v>
+        <v>2.5058163900000068</v>
       </c>
       <c r="D112" s="5">
-        <v>7.7258188636709857</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5">
+        <v>7.7259463908410764</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>406.20391383999998</v>
+        <v>406.20391112999999</v>
       </c>
       <c r="C113" s="5">
-        <v>0.8959244399999875</v>
+        <v>0.89592606999997315</v>
       </c>
       <c r="D113" s="5">
-        <v>2.685061550959178</v>
+        <v>2.6850665246706873</v>
       </c>
       <c r="E113" s="5">
-        <v>5.3896903929220974</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5">
+        <v>5.3896918116581372</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>406.13108745</v>
+        <v>406.13104513000002</v>
       </c>
       <c r="C114" s="5">
-        <v>-7.2826389999988805E-2</v>
+        <v>-7.2865999999976339E-2</v>
       </c>
       <c r="D114" s="5">
-        <v>-0.21493033985322541</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5">
+        <v>-0.21504712578122032</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>408.35054186999997</v>
+        <v>408.35054350000001</v>
       </c>
       <c r="C115" s="5">
-        <v>2.2194544199999768</v>
+        <v>2.2194983699999966</v>
       </c>
       <c r="D115" s="5">
-        <v>6.7585893905393712</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5">
+        <v>6.7587279989135052</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>409.77001618999998</v>
+        <v>409.77001390999999</v>
       </c>
       <c r="C116" s="5">
-        <v>1.4194743200000062</v>
+        <v>1.419470409999974</v>
       </c>
       <c r="D116" s="5">
-        <v>4.2520222913426053</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5">
+        <v>4.2520103368489215</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>411.07299834999998</v>
+        <v>411.07312123000003</v>
       </c>
       <c r="C117" s="5">
-        <v>1.3029821599999991</v>
+        <v>1.3031073200000378</v>
       </c>
       <c r="D117" s="5">
-        <v>3.8831921014370829</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5">
+        <v>3.8835716776788987</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>412.14655132000001</v>
+        <v>412.14657017000002</v>
       </c>
       <c r="C118" s="5">
-        <v>1.073552970000037</v>
+        <v>1.0734489399999916</v>
       </c>
       <c r="D118" s="5">
-        <v>3.1793133436226473</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5">
+        <v>3.1789998579310641</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>413.52503630000001</v>
+        <v>413.52502501999999</v>
       </c>
       <c r="C119" s="5">
-        <v>1.3784849799999961</v>
+        <v>1.3784548499999687</v>
       </c>
       <c r="D119" s="5">
-        <v>4.0882385128399479</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5">
+        <v>4.0881473143097091</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>414.54391100999999</v>
+        <v>414.54389560999999</v>
       </c>
       <c r="C120" s="5">
-        <v>1.0188747099999773</v>
+        <v>1.0188705900000059</v>
       </c>
       <c r="D120" s="5">
-        <v>2.9970495026797384</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5">
+        <v>2.9970373017444762</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>415.30893459999999</v>
+        <v>415.30891331999999</v>
       </c>
       <c r="C121" s="5">
-        <v>0.76502358999999842</v>
+        <v>0.76501770999999508</v>
       </c>
       <c r="D121" s="5">
-        <v>2.2371667980943144</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5">
+        <v>2.2371495121981333</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>417.17760491000001</v>
+        <v>417.17758930000002</v>
       </c>
       <c r="C122" s="5">
-        <v>1.8686703100000273</v>
+        <v>1.8686759800000345</v>
       </c>
       <c r="D122" s="5">
-        <v>5.5350076588419839</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5">
+        <v>5.5350251618451418</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>420.19236458</v>
+        <v>420.19235454</v>
       </c>
       <c r="C123" s="5">
-        <v>3.0147596699999895</v>
+        <v>3.0147652399999743</v>
       </c>
       <c r="D123" s="5">
-        <v>9.0249862661818003</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5">
+        <v>9.0250039600202392</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>421.46643306999999</v>
+        <v>421.46642659000003</v>
       </c>
       <c r="C124" s="5">
-        <v>1.2740684899999906</v>
+        <v>1.2740720500000293</v>
       </c>
       <c r="D124" s="5">
-        <v>3.699824948300412</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5">
+        <v>3.6998355492380286</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>423.66692759</v>
+        <v>423.66692361000003</v>
       </c>
       <c r="C125" s="5">
-        <v>2.2004945200000066</v>
+        <v>2.2004970200000002</v>
       </c>
       <c r="D125" s="5">
-        <v>6.4483315393736751</v>
+        <v>6.4483391790230993</v>
       </c>
       <c r="E125" s="5">
-        <v>4.2990756994228718</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5">
+        <v>4.2990754154534017</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>425.01024396999998</v>
+        <v>425.01021370000001</v>
       </c>
       <c r="C126" s="5">
-        <v>1.3433163799999761</v>
+        <v>1.3432900899999822</v>
       </c>
       <c r="D126" s="5">
-        <v>3.8718855873877578</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5">
+        <v>3.8718085215698084</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>426.45999741999998</v>
+        <v>426.45999920000003</v>
       </c>
       <c r="C127" s="5">
-        <v>1.4497534500000029</v>
+        <v>1.4497855000000186</v>
       </c>
       <c r="D127" s="5">
-        <v>4.1709978552557425</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5">
+        <v>4.1710921038569326</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>427.069456</v>
+        <v>427.06945596000003</v>
       </c>
       <c r="C128" s="5">
-        <v>0.60945858000002318</v>
+        <v>0.60945676000000049</v>
       </c>
       <c r="D128" s="5">
-        <v>1.7284769171485692</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5">
+        <v>1.7284717075620959</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>428.61234385</v>
+        <v>428.61241323000002</v>
       </c>
       <c r="C129" s="5">
-        <v>1.5428878499999996</v>
+        <v>1.5429572699999881</v>
       </c>
       <c r="D129" s="5">
-        <v>4.4224673895496558</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5">
+        <v>4.4226703429923742</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>430.53453530000002</v>
+        <v>430.53454850999998</v>
       </c>
       <c r="C130" s="5">
-        <v>1.9221914500000139</v>
+        <v>1.9221352799999636</v>
       </c>
       <c r="D130" s="5">
-        <v>5.5163686519360988</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5">
+        <v>5.5162025417685889</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>434.23846328000002</v>
+        <v>434.23846044999999</v>
       </c>
       <c r="C131" s="5">
-        <v>3.7039279800000031</v>
+        <v>3.7039119400000118</v>
       </c>
       <c r="D131" s="5">
-        <v>10.826480002513094</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5">
+        <v>10.826430529657681</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>434.3357638</v>
+        <v>434.33575569999999</v>
       </c>
       <c r="C132" s="5">
-        <v>9.7300519999976132E-2</v>
+        <v>9.7295250000001943E-2</v>
       </c>
       <c r="D132" s="5">
-        <v>0.2692175762946114</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5">
+        <v>0.26920297868964216</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>436.51541248000001</v>
+        <v>436.51539983999999</v>
       </c>
       <c r="C133" s="5">
-        <v>2.1796486800000139</v>
+        <v>2.1796441399999935</v>
       </c>
       <c r="D133" s="5">
-        <v>6.1910447742254515</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5">
+        <v>6.1910316395468845</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>437.44204703999998</v>
+        <v>437.44203691000001</v>
       </c>
       <c r="C134" s="5">
-        <v>0.92663455999996813</v>
+        <v>0.9266370700000266</v>
       </c>
       <c r="D134" s="5">
-        <v>2.5773118997259425</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5">
+        <v>2.5773190381739752</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>438.98253547000002</v>
+        <v>438.98252934999999</v>
       </c>
       <c r="C135" s="5">
-        <v>1.540488430000039</v>
+        <v>1.54049243999998</v>
       </c>
       <c r="D135" s="5">
-        <v>4.3087181406885611</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5">
+        <v>4.3087296764293459</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>441.50814718999999</v>
+        <v>441.50814412</v>
       </c>
       <c r="C136" s="5">
-        <v>2.5256117199999721</v>
+        <v>2.5256147700000042</v>
       </c>
       <c r="D136" s="5">
-        <v>7.1267066936105072</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5">
+        <v>7.1267156766868789</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>442.44149046000001</v>
+        <v>442.44148746000002</v>
       </c>
       <c r="C137" s="5">
-        <v>0.93334327000002304</v>
+        <v>0.93334334000002173</v>
       </c>
       <c r="D137" s="5">
-        <v>2.5664904307697523</v>
+        <v>2.5664906435519441</v>
       </c>
       <c r="E137" s="5">
-        <v>4.4314440536573851</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5">
+        <v>4.4314443266009196</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>443.93718517000002</v>
+        <v>443.93716889000001</v>
       </c>
       <c r="C138" s="5">
-        <v>1.4956947100000093</v>
+        <v>1.4956814299999905</v>
       </c>
       <c r="D138" s="5">
-        <v>4.132939563357696</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5">
+        <v>4.1329022113398395</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>443.71280217999998</v>
+        <v>443.71280641999999</v>
       </c>
       <c r="C139" s="5">
-        <v>-0.22438299000003781</v>
+        <v>-0.22436247000001686</v>
       </c>
       <c r="D139" s="5">
-        <v>-0.60484306923110909</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5">
+        <v>-0.60478793163766253</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>444.5576322</v>
+        <v>444.55764067000001</v>
       </c>
       <c r="C140" s="5">
-        <v>0.84483002000001761</v>
+        <v>0.84483425000001944</v>
       </c>
       <c r="D140" s="5">
-        <v>2.3088812637866551</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5">
+        <v>2.3088929232150779</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>442.89542482000002</v>
+        <v>442.89544095999997</v>
       </c>
       <c r="C141" s="5">
-        <v>-1.6622073799999839</v>
+        <v>-1.6621997100000385</v>
       </c>
       <c r="D141" s="5">
-        <v>-4.3956881219536452</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5">
+        <v>-4.3956681719749424</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>441.54125370999998</v>
+        <v>441.54126212</v>
       </c>
       <c r="C142" s="5">
-        <v>-1.3541711100000384</v>
+        <v>-1.3541788399999746</v>
       </c>
       <c r="D142" s="5">
-        <v>-3.6079737556284353</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5">
+        <v>-3.6079938766050201</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>441.44441561000002</v>
+        <v>441.44442031</v>
       </c>
       <c r="C143" s="5">
-        <v>-9.6838099999956739E-2</v>
+        <v>-9.6841810000000805E-2</v>
       </c>
       <c r="D143" s="5">
-        <v>-0.26286479052864964</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5">
+        <v>-0.26287484409228679</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>440.52362514999999</v>
+        <v>440.52362115</v>
       </c>
       <c r="C144" s="5">
-        <v>-0.92079046000003473</v>
+        <v>-0.92079916000000139</v>
       </c>
       <c r="D144" s="5">
-        <v>-2.474513265968592</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5">
+        <v>-2.4745363525542685</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>440.06711554999998</v>
+        <v>440.06710908000002</v>
       </c>
       <c r="C145" s="5">
-        <v>-0.45650960000000396</v>
+        <v>-0.45651206999997385</v>
       </c>
       <c r="D145" s="5">
-        <v>-1.2364830161932905</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5">
+        <v>-1.2364896794115343</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>440.78063354</v>
+        <v>440.78062901999999</v>
       </c>
       <c r="C146" s="5">
-        <v>0.71351799000001392</v>
+        <v>0.71351993999996921</v>
       </c>
       <c r="D146" s="5">
-        <v>1.9631061473449396</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5">
+        <v>1.9631115894449769</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>436.83411990000002</v>
+        <v>436.83411747999997</v>
       </c>
       <c r="C147" s="5">
-        <v>-3.9465136399999778</v>
+        <v>-3.9465115400000172</v>
       </c>
       <c r="D147" s="5">
-        <v>-10.23054815265948</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5">
+        <v>-10.230543073855337</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>432.10739575000002</v>
+        <v>432.10739422</v>
       </c>
       <c r="C148" s="5">
-        <v>-4.7267241499999955</v>
+        <v>-4.7267232599999716</v>
       </c>
       <c r="D148" s="5">
-        <v>-12.238959421413965</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5">
+        <v>-12.238957316124266</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>429.28912550000001</v>
+        <v>429.28912353999999</v>
       </c>
       <c r="C149" s="5">
-        <v>-2.8182702500000119</v>
+        <v>-2.8182706800000119</v>
       </c>
       <c r="D149" s="5">
-        <v>-7.5518439554808747</v>
+        <v>-7.5518450924834335</v>
       </c>
       <c r="E149" s="5">
-        <v>-2.9726789289868938</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5">
+        <v>-2.9726787140839983</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>431.15335585000003</v>
+        <v>431.15335434999997</v>
       </c>
       <c r="C150" s="5">
-        <v>1.8642303500000139</v>
+        <v>1.8642308099999809</v>
       </c>
       <c r="D150" s="5">
-        <v>5.3374015594641167</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5">
+        <v>5.3374029330389927</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>430.42581153999998</v>
+        <v>430.42581159000002</v>
       </c>
       <c r="C151" s="5">
-        <v>-0.72754431000004161</v>
+        <v>-0.72754275999994888</v>
       </c>
       <c r="D151" s="5">
-        <v>-2.0062370836900323</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5">
+        <v>-2.0062328559982134</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>429.38312586000001</v>
+        <v>429.38312818999998</v>
       </c>
       <c r="C152" s="5">
-        <v>-1.0426856799999769</v>
+        <v>-1.042683400000044</v>
       </c>
       <c r="D152" s="5">
-        <v>-2.8685223286761707</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5">
+        <v>-2.8685161391958647</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>428.63236234999999</v>
+        <v>428.63236601</v>
       </c>
       <c r="C153" s="5">
-        <v>-0.75076351000001296</v>
+        <v>-0.75076217999998107</v>
       </c>
       <c r="D153" s="5">
-        <v>-2.078103952312127</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5">
+        <v>-2.0781002950505889</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>428.44426888999999</v>
+        <v>428.44427180999998</v>
       </c>
       <c r="C154" s="5">
-        <v>-0.1880934600000046</v>
+        <v>-0.18809420000002319</v>
       </c>
       <c r="D154" s="5">
-        <v>-0.52531774636079831</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5">
+        <v>-0.52531980361321118</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>427.55454789999999</v>
+        <v>427.55454995000002</v>
       </c>
       <c r="C155" s="5">
-        <v>-0.88972099000000071</v>
+        <v>-0.8897218599999519</v>
       </c>
       <c r="D155" s="5">
-        <v>-2.4636924117437009</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5">
+        <v>-2.4636947767792572</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>427.52863656</v>
+        <v>427.52863503999998</v>
       </c>
       <c r="C156" s="5">
-        <v>-2.5911339999993288E-2</v>
+        <v>-2.5914910000039981E-2</v>
       </c>
       <c r="D156" s="5">
-        <v>-7.270007097993636E-2</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5">
+        <v>-7.2710083727578478E-2</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>425.69285126</v>
+        <v>425.69284936999998</v>
       </c>
       <c r="C157" s="5">
-        <v>-1.8357852999999977</v>
+        <v>-1.835785670000007</v>
       </c>
       <c r="D157" s="5">
-        <v>-5.0327707741429357</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5">
+        <v>-5.0327717821289859</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>425.43016201</v>
+        <v>425.43016080000001</v>
       </c>
       <c r="C158" s="5">
-        <v>-0.26268924999999399</v>
+        <v>-0.26268856999996615</v>
       </c>
       <c r="D158" s="5">
-        <v>-0.73799553789888339</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5">
+        <v>-0.73799363726076983</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>422.67566124000001</v>
+        <v>422.67566084999999</v>
       </c>
       <c r="C159" s="5">
-        <v>-2.7545007699999928</v>
+        <v>-2.7544999500000245</v>
       </c>
       <c r="D159" s="5">
-        <v>-7.4987581176797153</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5">
+        <v>-7.4987559848007983</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>421.24893456000001</v>
+        <v>421.24893436999997</v>
       </c>
       <c r="C160" s="5">
-        <v>-1.4267266800000016</v>
+        <v>-1.4267264800000135</v>
       </c>
       <c r="D160" s="5">
-        <v>-3.9761982657788852</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5">
+        <v>-3.9761977222993572</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>421.25187431000001</v>
+        <v>421.25187395</v>
       </c>
       <c r="C161" s="5">
-        <v>2.9397499999959109E-3</v>
+        <v>2.939580000031583E-3</v>
       </c>
       <c r="D161" s="5">
-        <v>8.3747046366156042E-3</v>
+        <v>8.3742203289549622E-3</v>
       </c>
       <c r="E161" s="5">
-        <v>-1.8722233368103303</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5">
+        <v>-1.8722229726491291</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>419.42078074</v>
+        <v>419.42078068000001</v>
       </c>
       <c r="C162" s="5">
-        <v>-1.8310935700000073</v>
+        <v>-1.8310932699999967</v>
       </c>
       <c r="D162" s="5">
-        <v>-5.0932334453044348</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5">
+        <v>-5.0932326349435115</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>417.53382864000002</v>
+        <v>417.53382868</v>
       </c>
       <c r="C163" s="5">
-        <v>-1.8869520999999736</v>
+        <v>-1.886952000000008</v>
       </c>
       <c r="D163" s="5">
-        <v>-5.267132794578111</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5">
+        <v>-5.2671325230491455</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>415.45023548</v>
+        <v>415.45023579999997</v>
       </c>
       <c r="C164" s="5">
-        <v>-2.0835931600000208</v>
+        <v>-2.0835928800000261</v>
       </c>
       <c r="D164" s="5">
-        <v>-5.8266326853782857</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5">
+        <v>-5.8266319231977342</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>413.10973933999998</v>
+        <v>413.10973969999998</v>
       </c>
       <c r="C165" s="5">
-        <v>-2.3404961400000275</v>
+        <v>-2.3404960999999957</v>
       </c>
       <c r="D165" s="5">
-        <v>-6.5547795358122274</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5">
+        <v>-6.5547794223429161</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>410.98450224999999</v>
+        <v>410.98450244999998</v>
       </c>
       <c r="C166" s="5">
-        <v>-2.1252370899999846</v>
+        <v>-2.1252372499999979</v>
       </c>
       <c r="D166" s="5">
-        <v>-6.0016698152069008</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5">
+        <v>-6.0016702492567848</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>408.75348314000001</v>
+        <v>408.75348302999998</v>
       </c>
       <c r="C167" s="5">
-        <v>-2.231019109999977</v>
+        <v>-2.2310194199999955</v>
       </c>
       <c r="D167" s="5">
-        <v>-6.3231556748239104</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5">
+        <v>-6.3231565243760501</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>406.35451575000002</v>
+        <v>406.35451551</v>
       </c>
       <c r="C168" s="5">
-        <v>-2.3989673899999957</v>
+        <v>-2.3989675199999851</v>
       </c>
       <c r="D168" s="5">
-        <v>-6.8198325267104227</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5">
+        <v>-6.8198328862066226</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>406.98444712999998</v>
+        <v>406.98444706999999</v>
       </c>
       <c r="C169" s="5">
-        <v>0.62993137999995952</v>
+        <v>0.62993155999998862</v>
       </c>
       <c r="D169" s="5">
-        <v>1.8761846671944582</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5">
+        <v>1.8761852090023234</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>406.89046022000002</v>
+        <v>406.89046007000002</v>
       </c>
       <c r="C170" s="5">
-        <v>-9.3986909999955515E-2</v>
+        <v>-9.3986999999970067E-2</v>
       </c>
       <c r="D170" s="5">
-        <v>-0.27677015904016278</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5">
+        <v>-0.27677042377403094</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>407.78125798999997</v>
+        <v>407.78126025</v>
       </c>
       <c r="C171" s="5">
-        <v>0.8907977699999492</v>
+        <v>0.89080017999998518</v>
       </c>
       <c r="D171" s="5">
-        <v>2.6590033218860887</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5">
+        <v>2.6590106034933836</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>406.65835928000001</v>
+        <v>406.65835862</v>
       </c>
       <c r="C172" s="5">
-        <v>-1.1228987099999586</v>
+        <v>-1.1229016300000012</v>
       </c>
       <c r="D172" s="5">
-        <v>-3.2548252657612187</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5">
+        <v>-3.2548335841095843</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>404.69929843</v>
+        <v>404.69929753000002</v>
       </c>
       <c r="C173" s="5">
-        <v>-1.9590608500000144</v>
+        <v>-1.9590610899999774</v>
       </c>
       <c r="D173" s="5">
-        <v>-5.6302142532944526</v>
+        <v>-5.6302149337639884</v>
       </c>
       <c r="E173" s="5">
-        <v>-3.9293773842817181</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5">
+        <v>-3.92937751582908</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>406.45801903</v>
+        <v>406.45801850999999</v>
       </c>
       <c r="C174" s="5">
-        <v>1.7587206000000037</v>
+        <v>1.7587209799999641</v>
       </c>
       <c r="D174" s="5">
-        <v>5.3413636632489991</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5">
+        <v>5.3413648572240291</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>407.07571535</v>
+        <v>407.07571501000001</v>
       </c>
       <c r="C175" s="5">
-        <v>0.61769631999999319</v>
+        <v>0.6176965000000223</v>
       </c>
       <c r="D175" s="5">
-        <v>1.8389663098067333</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5">
+        <v>1.8389668525510494</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>407.65407365999999</v>
+        <v>407.65407357999999</v>
       </c>
       <c r="C176" s="5">
-        <v>0.57835830999999871</v>
+        <v>0.57835856999997759</v>
       </c>
       <c r="D176" s="5">
-        <v>1.7183020267728999</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5">
+        <v>1.7183028067250694</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>407.94308362999999</v>
+        <v>407.94308375000003</v>
       </c>
       <c r="C177" s="5">
-        <v>0.28900996999999506</v>
+        <v>0.28901017000004003</v>
       </c>
       <c r="D177" s="5">
-        <v>0.854075801465215</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5">
+        <v>0.85407639497556698</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>408.43173403999998</v>
+        <v>408.43173439999998</v>
       </c>
       <c r="C178" s="5">
-        <v>0.4886504099999911</v>
+        <v>0.48865064999995411</v>
       </c>
       <c r="D178" s="5">
-        <v>1.4469153322803185</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5">
+        <v>1.4469160471905607</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>407.60495301999998</v>
+        <v>407.60495198000001</v>
       </c>
       <c r="C179" s="5">
-        <v>-0.82678101999999853</v>
+        <v>-0.82678241999997226</v>
       </c>
       <c r="D179" s="5">
-        <v>-2.4022751599181102</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5">
+        <v>-2.4022791804489296</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>408.86141902000003</v>
+        <v>408.86141995999998</v>
       </c>
       <c r="C180" s="5">
-        <v>1.2564660000000458</v>
+        <v>1.2564679799999681</v>
       </c>
       <c r="D180" s="5">
-        <v>3.7624330519602678</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5">
+        <v>3.7624390916281003</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>408.90559028000001</v>
+        <v>408.90559182999999</v>
       </c>
       <c r="C181" s="5">
-        <v>4.4171259999984613E-2</v>
+        <v>4.4171870000013769E-2</v>
       </c>
       <c r="D181" s="5">
-        <v>0.12971881497167992</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5">
+        <v>0.12972060713993816</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>407.43535667999998</v>
+        <v>407.43535645999998</v>
       </c>
       <c r="C182" s="5">
-        <v>-1.4702336000000287</v>
+        <v>-1.4702353700000117</v>
       </c>
       <c r="D182" s="5">
-        <v>-4.2303302891735335</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5">
+        <v>-4.2303352660193028</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>407.70560982000001</v>
+        <v>407.70561328999997</v>
       </c>
       <c r="C183" s="5">
-        <v>0.27025314000002254</v>
+        <v>0.2702568299999939</v>
       </c>
       <c r="D183" s="5">
-        <v>0.79887397299143181</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5">
+        <v>0.79888492096658048</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>407.82660084999998</v>
+        <v>407.82659833999998</v>
       </c>
       <c r="C184" s="5">
-        <v>0.12099102999997058</v>
+        <v>0.12098505000000159</v>
       </c>
       <c r="D184" s="5">
-        <v>0.35669473917308014</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5">
+        <v>0.35667707765758561</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>407.03920806999997</v>
+        <v>407.03920584000002</v>
       </c>
       <c r="C185" s="5">
-        <v>-0.78739278000000468</v>
+        <v>-0.78739249999995309</v>
       </c>
       <c r="D185" s="5">
-        <v>-2.2924011201493899</v>
+        <v>-2.2924003275583749</v>
       </c>
       <c r="E185" s="5">
-        <v>0.57818475324209473</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5">
+        <v>0.57818442588883912</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>408.31759325000002</v>
+        <v>408.31759013999999</v>
       </c>
       <c r="C186" s="5">
-        <v>1.2783851800000434</v>
+        <v>1.2783842999999706</v>
       </c>
       <c r="D186" s="5">
-        <v>3.8346200442532119</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5">
+        <v>3.8346173802316308</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>408.50539588999999</v>
+        <v>408.50539579999997</v>
       </c>
       <c r="C187" s="5">
-        <v>0.1878026399999726</v>
+        <v>0.18780565999998089</v>
       </c>
       <c r="D187" s="5">
-        <v>0.55332942861527901</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5">
+        <v>0.55333835329272052</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>409.04891627000001</v>
+        <v>409.04891622999997</v>
       </c>
       <c r="C188" s="5">
-        <v>0.54352038000001812</v>
+        <v>0.54352043000000094</v>
       </c>
       <c r="D188" s="5">
-        <v>1.6083472680282096</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5">
+        <v>1.6083474174260148</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>410.78277617999998</v>
+        <v>410.78277885</v>
       </c>
       <c r="C189" s="5">
-        <v>1.7338599099999783</v>
+        <v>1.7338626200000249</v>
       </c>
       <c r="D189" s="5">
-        <v>5.2067854947021264</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5">
+        <v>5.2067938240164091</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>411.11271029</v>
+        <v>411.11271124000001</v>
       </c>
       <c r="C190" s="5">
-        <v>0.32993411000001061</v>
+        <v>0.3299323900000104</v>
       </c>
       <c r="D190" s="5">
-        <v>0.96808978198241746</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5">
+        <v>0.96808470653804157</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>412.0956764</v>
+        <v>412.09567589</v>
       </c>
       <c r="C191" s="5">
-        <v>0.98296611000000667</v>
+        <v>0.98296464999998534</v>
       </c>
       <c r="D191" s="5">
-        <v>2.907220631949925</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5">
+        <v>2.9072162501048382</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>414.62120040000002</v>
+        <v>414.62120318000001</v>
       </c>
       <c r="C192" s="5">
-        <v>2.5255240000000185</v>
+        <v>2.5255272900000136</v>
       </c>
       <c r="D192" s="5">
-        <v>7.6072070424544114</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5">
+        <v>7.6072172984874786</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>415.15894558000002</v>
+        <v>415.15894907000001</v>
       </c>
       <c r="C193" s="5">
-        <v>0.53774518000000171</v>
+        <v>0.53774588999999651</v>
       </c>
       <c r="D193" s="5">
-        <v>1.5674963585454949</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5">
+        <v>1.5674984323551966</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>416.67658077999999</v>
+        <v>416.67658096000002</v>
       </c>
       <c r="C194" s="5">
-        <v>1.5176351999999724</v>
+        <v>1.5176318900000183</v>
       </c>
       <c r="D194" s="5">
-        <v>4.4759424352400767</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5">
+        <v>4.4759324376085985</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>415.26066105000001</v>
+        <v>415.26066699</v>
       </c>
       <c r="C195" s="5">
-        <v>-1.4159197299999846</v>
+        <v>-1.4159139700000196</v>
       </c>
       <c r="D195" s="5">
-        <v>-4.0023965513542699</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5">
+        <v>-4.0023805708869649</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>418.20348296999998</v>
+        <v>418.20346886999999</v>
       </c>
       <c r="C196" s="5">
-        <v>2.9428219199999717</v>
+        <v>2.9428018799999904</v>
       </c>
       <c r="D196" s="5">
-        <v>8.8434387065426279</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5">
+        <v>8.8433759867304182</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>419.10027601000002</v>
+        <v>419.10027394999997</v>
       </c>
       <c r="C197" s="5">
-        <v>0.89679304000003413</v>
+        <v>0.89680507999997872</v>
       </c>
       <c r="D197" s="5">
-        <v>2.6038403988414727</v>
+        <v>2.6038758591699906</v>
       </c>
       <c r="E197" s="5">
-        <v>2.9631219059186753</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5">
+        <v>2.9631219639173922</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>417.99238231999999</v>
+        <v>417.99237724</v>
       </c>
       <c r="C198" s="5">
-        <v>-1.1078936900000258</v>
+        <v>-1.1078967099999772</v>
       </c>
       <c r="D198" s="5">
-        <v>-3.1264884597298592</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5">
+        <v>-3.1264968738217935</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>418.37482948000002</v>
+        <v>418.37482937999999</v>
       </c>
       <c r="C199" s="5">
-        <v>0.38244716000002654</v>
+        <v>0.38245213999999805</v>
       </c>
       <c r="D199" s="5">
-        <v>1.1034965523000428</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5">
+        <v>1.1035110072435517</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>418.88522663999998</v>
+        <v>418.88522603000001</v>
       </c>
       <c r="C200" s="5">
-        <v>0.51039715999996815</v>
+        <v>0.51039665000001833</v>
       </c>
       <c r="D200" s="5">
-        <v>1.473804975547921</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5">
+        <v>1.4738034933493571</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>419.70135465999999</v>
+        <v>419.70136009999999</v>
       </c>
       <c r="C201" s="5">
-        <v>0.81612802000000784</v>
+        <v>0.81613406999997551</v>
       </c>
       <c r="D201" s="5">
-        <v>2.3632169556511151</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5">
+        <v>2.3632346659348435</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>420.02863854999998</v>
+        <v>420.02864212999998</v>
       </c>
       <c r="C202" s="5">
-        <v>0.3272838899999897</v>
+        <v>0.32728202999999212</v>
       </c>
       <c r="D202" s="5">
-        <v>0.93978606251532426</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5">
+        <v>0.93978068641928925</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>420.34942421</v>
+        <v>420.34942847000002</v>
       </c>
       <c r="C203" s="5">
-        <v>0.32078566000001274</v>
+        <v>0.32078634000004058</v>
       </c>
       <c r="D203" s="5">
-        <v>0.92032738657836788</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5">
+        <v>0.92032933780927806</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>418.86400694000002</v>
+        <v>418.86401545000001</v>
       </c>
       <c r="C204" s="5">
-        <v>-1.4854172699999708</v>
+        <v>-1.48541302000001</v>
       </c>
       <c r="D204" s="5">
-        <v>-4.1590669293386284</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5">
+        <v>-4.159055218613938</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>418.99213049000002</v>
+        <v>418.99213930000002</v>
       </c>
       <c r="C205" s="5">
-        <v>0.12812354999999798</v>
+        <v>0.12812385000000859</v>
       </c>
       <c r="D205" s="5">
-        <v>0.36767824661956272</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5">
+        <v>0.36767910150066196</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>419.34681024000002</v>
+        <v>419.34681333999998</v>
       </c>
       <c r="C206" s="5">
-        <v>0.35467975000000251</v>
+        <v>0.3546740399999635</v>
       </c>
       <c r="D206" s="5">
-        <v>1.0205510975117793</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5">
+        <v>1.0205345695021517</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>418.45519615000001</v>
+        <v>418.45520411000001</v>
       </c>
       <c r="C207" s="5">
-        <v>-0.89161409000001868</v>
+        <v>-0.89160922999997183</v>
       </c>
       <c r="D207" s="5">
-        <v>-2.5218105914773026</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5">
+        <v>-2.521796987539815</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>420.37913653999999</v>
+        <v>420.37908527000002</v>
       </c>
       <c r="C208" s="5">
-        <v>1.9239403899999843</v>
+        <v>1.9238811600000076</v>
       </c>
       <c r="D208" s="5">
-        <v>5.6589437910036233</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5">
+        <v>5.658765036904545</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>421.39779752999999</v>
+        <v>421.39779813000001</v>
       </c>
       <c r="C209" s="5">
-        <v>1.0186609900000008</v>
+        <v>1.0187128599999937</v>
       </c>
       <c r="D209" s="5">
-        <v>2.9469041926034389</v>
+        <v>2.9470566181759139</v>
       </c>
       <c r="E209" s="5">
-        <v>0.54820329441758187</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5">
+        <v>0.54820393180514682</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>421.55138742999998</v>
+        <v>421.55138240000002</v>
       </c>
       <c r="C210" s="5">
-        <v>0.15358989999998585</v>
+        <v>0.15358427000001029</v>
       </c>
       <c r="D210" s="5">
-        <v>0.43825050454078252</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5">
+        <v>0.43823440716475037</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>423.04059473000001</v>
+        <v>423.04059561999998</v>
       </c>
       <c r="C211" s="5">
-        <v>1.4892073000000323</v>
+        <v>1.4892132199999537</v>
       </c>
       <c r="D211" s="5">
-        <v>4.3225639244079073</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5">
+        <v>4.3225814955833775</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>424.38397794000002</v>
+        <v>424.38397755</v>
       </c>
       <c r="C212" s="5">
-        <v>1.3433832100000132</v>
+        <v>1.3433819300000209</v>
       </c>
       <c r="D212" s="5">
-        <v>3.8779148928011598</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5">
+        <v>3.8779111247800202</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>424.85727201999998</v>
+        <v>424.85728282000002</v>
       </c>
       <c r="C213" s="5">
-        <v>0.47329407999995965</v>
+        <v>0.47330527000002576</v>
       </c>
       <c r="D213" s="5">
-        <v>1.3465391250752745</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5">
+        <v>1.3465711578193762</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>425.05323801999998</v>
+        <v>425.05324908</v>
       </c>
       <c r="C214" s="5">
-        <v>0.19596599999999853</v>
+        <v>0.19596625999997741</v>
       </c>
       <c r="D214" s="5">
-        <v>0.55490797729289554</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5">
+        <v>0.55490870125016745</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>426.13271734</v>
+        <v>426.13273304000001</v>
       </c>
       <c r="C215" s="5">
-        <v>1.0794793200000186</v>
+        <v>1.0794839600000046</v>
       </c>
       <c r="D215" s="5">
-        <v>3.0904905440005237</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5">
+        <v>3.0905039326251993</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>425.91933583000002</v>
+        <v>425.91936054000001</v>
       </c>
       <c r="C216" s="5">
-        <v>-0.21338150999997652</v>
+        <v>-0.21337249999999131</v>
       </c>
       <c r="D216" s="5">
-        <v>-0.59923534813474122</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5">
+        <v>-0.59921009314390927</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>424.64919792000001</v>
+        <v>424.64922025999999</v>
       </c>
       <c r="C217" s="5">
-        <v>-1.2701379100000167</v>
+        <v>-1.270140280000021</v>
       </c>
       <c r="D217" s="5">
-        <v>-3.520416780030744</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5">
+        <v>-3.5204230406491011</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>426.36652025000001</v>
+        <v>426.36652420000001</v>
       </c>
       <c r="C218" s="5">
-        <v>1.7173223300000018</v>
+        <v>1.7173039400000221</v>
       </c>
       <c r="D218" s="5">
-        <v>4.9623253213456175</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5">
+        <v>4.9622707277694689</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>427.42580412000001</v>
+        <v>427.42579811000002</v>
       </c>
       <c r="C219" s="5">
-        <v>1.0592838700000016</v>
+        <v>1.0592739100000017</v>
       </c>
       <c r="D219" s="5">
-        <v>3.0224106827824171</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5">
+        <v>3.02238184650514</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>428.63416247999999</v>
+        <v>428.63404780000002</v>
       </c>
       <c r="C220" s="5">
-        <v>1.208358359999977</v>
+        <v>1.2082496900000024</v>
       </c>
       <c r="D220" s="5">
-        <v>3.4457211304436797</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5">
+        <v>3.4454064656492589</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>429.13321667000002</v>
+        <v>429.13322706000002</v>
       </c>
       <c r="C221" s="5">
-        <v>0.49905419000003803</v>
+        <v>0.49917926000000534</v>
       </c>
       <c r="D221" s="5">
-        <v>1.4061287919491461</v>
+        <v>1.4064838265430035</v>
       </c>
       <c r="E221" s="5">
-        <v>1.8356572306122088</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5">
+        <v>1.8356595512190266</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>431.11438913000001</v>
+        <v>431.11437599999999</v>
       </c>
       <c r="C222" s="5">
-        <v>1.981172459999982</v>
+        <v>1.9811489399999687</v>
       </c>
       <c r="D222" s="5">
-        <v>5.6828791340680862</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5">
+        <v>5.6828098050019316</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>432.51749276999999</v>
+        <v>432.51749577999999</v>
       </c>
       <c r="C223" s="5">
-        <v>1.4031036399999834</v>
+        <v>1.4031197799999973</v>
       </c>
       <c r="D223" s="5">
-        <v>3.9761903841697643</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5">
+        <v>3.9762370676728498</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>430.76859961999997</v>
+        <v>430.76860395</v>
       </c>
       <c r="C224" s="5">
-        <v>-1.7488931500000149</v>
+        <v>-1.7488918299999909</v>
       </c>
       <c r="D224" s="5">
-        <v>-4.7457550020601698</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5">
+        <v>-4.745751467124415</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>429.18211047</v>
+        <v>429.18212445</v>
       </c>
       <c r="C225" s="5">
-        <v>-1.5864891499999771</v>
+        <v>-1.5864794999999958</v>
       </c>
       <c r="D225" s="5">
-        <v>-4.3310798607534178</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5">
+        <v>-4.3310540051328061</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>429.35485260000002</v>
+        <v>429.35488492000002</v>
       </c>
       <c r="C226" s="5">
-        <v>0.17274213000001737</v>
+        <v>0.17276047000001427</v>
       </c>
       <c r="D226" s="5">
-        <v>0.48406037171864202</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5">
+        <v>0.48411186234791348</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>429.08488697000001</v>
+        <v>429.08492899999999</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.26996563000000151</v>
+        <v>-0.26995592000002944</v>
       </c>
       <c r="D227" s="5">
-        <v>-0.75192063759624839</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5">
+        <v>-0.75189362991082698</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>428.45490490999998</v>
+        <v>428.45495667</v>
       </c>
       <c r="C228" s="5">
-        <v>-0.62998206000003165</v>
+        <v>-0.62997232999998687</v>
       </c>
       <c r="D228" s="5">
-        <v>-1.7476813423926929</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5">
+        <v>-1.747654397440257</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>428.32907798000002</v>
+        <v>428.32912630999999</v>
       </c>
       <c r="C229" s="5">
-        <v>-0.1258269299999597</v>
+        <v>-0.12583036000000902</v>
       </c>
       <c r="D229" s="5">
-        <v>-0.35184255644707951</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5">
+        <v>-0.35185208963339765</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>426.73363917</v>
+        <v>426.73366462000001</v>
       </c>
       <c r="C230" s="5">
-        <v>-1.5954388100000187</v>
+        <v>-1.5954616899999792</v>
       </c>
       <c r="D230" s="5">
-        <v>-4.3793145590363958</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5">
+        <v>-4.3793755972096671</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>424.58386840999998</v>
+        <v>424.58387641000002</v>
       </c>
       <c r="C231" s="5">
-        <v>-2.149770760000024</v>
+        <v>-2.149788209999997</v>
       </c>
       <c r="D231" s="5">
-        <v>-5.8805625882122676</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5">
+        <v>-5.8806086657979044</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>420.58571819000002</v>
+        <v>420.58537867000001</v>
       </c>
       <c r="C232" s="5">
-        <v>-3.9981502199999568</v>
+        <v>-3.9984977400000048</v>
       </c>
       <c r="D232" s="5">
-        <v>-10.732703929738808</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5">
+        <v>-10.733588847217812</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>419.84997606000002</v>
+        <v>419.85002753999999</v>
       </c>
       <c r="C233" s="5">
-        <v>-0.73574213000000555</v>
+        <v>-0.73535113000002639</v>
       </c>
       <c r="D233" s="5">
-        <v>-2.0791132477083085</v>
+        <v>-2.0780205964197274</v>
       </c>
       <c r="E233" s="5">
-        <v>-2.163253798444309</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5">
+        <v>-2.1632441709534822</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>416.98386126000003</v>
+        <v>416.98386182000002</v>
       </c>
       <c r="C234" s="5">
-        <v>-2.8661147999999912</v>
+        <v>-2.8661657199999695</v>
       </c>
       <c r="D234" s="5">
-        <v>-7.8911487792577724</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5">
+        <v>-7.8912828221223581</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>414.41185865</v>
+        <v>414.41187474999998</v>
       </c>
       <c r="C235" s="5">
-        <v>-2.5720026100000268</v>
+        <v>-2.5719870700000342</v>
       </c>
       <c r="D235" s="5">
-        <v>-7.1557237108978651</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5">
+        <v>-7.1556819228741357</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>411.31470378</v>
+        <v>411.31472055</v>
       </c>
       <c r="C236" s="5">
-        <v>-3.0971548699999971</v>
+        <v>-3.0971541999999772</v>
       </c>
       <c r="D236" s="5">
-        <v>-8.6087270607208772</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5">
+        <v>-8.6087249534635859</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>407.95073884999999</v>
+        <v>407.95076528999999</v>
       </c>
       <c r="C237" s="5">
-        <v>-3.3639649300000087</v>
+        <v>-3.3639552600000115</v>
       </c>
       <c r="D237" s="5">
-        <v>-9.3846300840036196</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5">
+        <v>-9.384603943229175</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>405.89258207</v>
+        <v>405.89264202999999</v>
       </c>
       <c r="C238" s="5">
-        <v>-2.0581567799999902</v>
+        <v>-2.0581232600000021</v>
       </c>
       <c r="D238" s="5">
-        <v>-5.8889357934206465</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5">
+        <v>-5.8888421580703394</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>403.74034832000001</v>
+        <v>403.74042171000002</v>
       </c>
       <c r="C239" s="5">
-        <v>-2.1522337499999935</v>
+        <v>-2.1522203199999694</v>
       </c>
       <c r="D239" s="5">
-        <v>-6.1806396562150701</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5">
+        <v>-6.1806013200130234</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>403.20281281000001</v>
+        <v>403.20289387000003</v>
       </c>
       <c r="C240" s="5">
-        <v>-0.53753550999999788</v>
+        <v>-0.53752783999999565</v>
       </c>
       <c r="D240" s="5">
-        <v>-1.5860195776463137</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5">
+        <v>-1.5859968262791679</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>401.62610821999999</v>
+        <v>401.62618615999997</v>
       </c>
       <c r="C241" s="5">
-        <v>-1.5767045900000198</v>
+        <v>-1.5767077100000506</v>
       </c>
       <c r="D241" s="5">
-        <v>-4.592919776499393</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5">
+        <v>-4.5929277668500745</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>401.49898652000002</v>
+        <v>401.49904714000002</v>
       </c>
       <c r="C242" s="5">
-        <v>-0.12712169999997514</v>
+        <v>-0.12713901999995869</v>
       </c>
       <c r="D242" s="5">
-        <v>-0.37916051184246902</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5">
+        <v>-0.37921200810039357</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>400.77250863</v>
+        <v>400.77255424999998</v>
       </c>
       <c r="C243" s="5">
-        <v>-0.72647789000001239</v>
+        <v>-0.72649289000003137</v>
       </c>
       <c r="D243" s="5">
-        <v>-2.1498183452454911</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5">
+        <v>-2.1498619715716094</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>398.00783842999999</v>
+        <v>398.00716238000001</v>
       </c>
       <c r="C244" s="5">
-        <v>-2.7646702000000118</v>
+        <v>-2.7653918699999736</v>
       </c>
       <c r="D244" s="5">
-        <v>-7.9710586436791075</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5">
+        <v>-7.9730601588843486</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>399.24630989000002</v>
+        <v>399.24642188000001</v>
       </c>
       <c r="C245" s="5">
-        <v>1.2384714600000279</v>
+        <v>1.2392595000000028</v>
       </c>
       <c r="D245" s="5">
-        <v>3.7985834477134217</v>
+        <v>3.8010485973156705</v>
       </c>
       <c r="E245" s="5">
-        <v>-4.907387720573686</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5">
+        <v>-4.9073727065641393</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>399.82669516999999</v>
+        <v>399.82672717999998</v>
       </c>
       <c r="C246" s="5">
-        <v>0.58038527999997314</v>
+        <v>0.58030529999996361</v>
       </c>
       <c r="D246" s="5">
-        <v>1.7584580220700863</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5">
+        <v>1.7582132601294154</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>400.00959045000002</v>
+        <v>400.00962224</v>
       </c>
       <c r="C247" s="5">
-        <v>0.1828952800000252</v>
+        <v>0.1828950600000212</v>
       </c>
       <c r="D247" s="5">
-        <v>0.55030681290011429</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5">
+        <v>0.55030610511577205</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>400.91695204000001</v>
+        <v>400.91698029000003</v>
       </c>
       <c r="C248" s="5">
-        <v>0.90736158999999361</v>
+        <v>0.90735805000002756</v>
       </c>
       <c r="D248" s="5">
-        <v>2.7562373018121811</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5">
+        <v>2.7562261922734255</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>402.91551629000003</v>
+        <v>402.91555677000002</v>
       </c>
       <c r="C249" s="5">
-        <v>1.9985642500000154</v>
+        <v>1.998576479999997</v>
       </c>
       <c r="D249" s="5">
-        <v>6.1487462640298585</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5">
+        <v>6.1487844829838822</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>403.57711246999997</v>
+        <v>403.57721401999999</v>
       </c>
       <c r="C250" s="5">
-        <v>0.6615961799999468</v>
+        <v>0.661657249999962</v>
       </c>
       <c r="D250" s="5">
-        <v>1.9883194357509737</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5">
+        <v>1.9885044309440714</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>403.76815381</v>
+        <v>403.76828490999998</v>
       </c>
       <c r="C251" s="5">
-        <v>0.19104134000002659</v>
+        <v>0.19107088999999178</v>
       </c>
       <c r="D251" s="5">
-        <v>0.56952538485690596</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5">
+        <v>0.56961356403917307</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>403.30422812</v>
+        <v>403.30437079000001</v>
       </c>
       <c r="C252" s="5">
-        <v>-0.46392568999999639</v>
+        <v>-0.4639141199999699</v>
       </c>
       <c r="D252" s="5">
-        <v>-1.3701084592116497</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5">
+        <v>-1.3700740632062613</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>403.18483051999999</v>
+        <v>403.18497282999999</v>
       </c>
       <c r="C253" s="5">
-        <v>-0.11939760000001343</v>
+        <v>-0.11939796000001479</v>
       </c>
       <c r="D253" s="5">
-        <v>-0.3546802804088145</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5">
+        <v>-0.35468122281221426</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>403.04099682999998</v>
+        <v>403.04111726999997</v>
       </c>
       <c r="C254" s="5">
-        <v>-0.14383369000000812</v>
+        <v>-0.14385556000001998</v>
       </c>
       <c r="D254" s="5">
-        <v>-0.42725360583558691</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5">
+        <v>-0.42731829204186722</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>404.15332467000002</v>
+        <v>404.15341101000001</v>
       </c>
       <c r="C255" s="5">
-        <v>1.1123278400000345</v>
+        <v>1.112293740000041</v>
       </c>
       <c r="D255" s="5">
-        <v>3.3625411447314457</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5">
+        <v>3.3624354714568927</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>404.36023359000001</v>
+        <v>404.35899886999999</v>
       </c>
       <c r="C256" s="5">
-        <v>0.20690891999998939</v>
+        <v>0.20558785999998008</v>
       </c>
       <c r="D256" s="5">
-        <v>0.61608060720035329</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5">
+        <v>0.61213594897926438</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>405.09264851</v>
+        <v>405.09279347</v>
       </c>
       <c r="C257" s="5">
-        <v>0.73241491999999653</v>
+        <v>0.73379460000001018</v>
       </c>
       <c r="D257" s="5">
-        <v>2.1953362116933217</v>
+        <v>2.1995198026837359</v>
       </c>
       <c r="E257" s="5">
-        <v>1.464343808615487</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5">
+        <v>1.4643516559197156</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>406.43650839999998</v>
+        <v>406.43661562</v>
       </c>
       <c r="C258" s="5">
-        <v>1.3438598899999761</v>
+        <v>1.3438221499999941</v>
       </c>
       <c r="D258" s="5">
-        <v>4.0543401686950142</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5">
+        <v>4.0542227467754488</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>407.72349960000003</v>
+        <v>407.72359360000002</v>
       </c>
       <c r="C259" s="5">
-        <v>1.2869912000000454</v>
+        <v>1.2869779800000174</v>
       </c>
       <c r="D259" s="5">
-        <v>3.8667104181792755</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5">
+        <v>3.8666689671005949</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>409.10179478999999</v>
+        <v>409.10188830999999</v>
       </c>
       <c r="C260" s="5">
-        <v>1.3782951899999603</v>
+        <v>1.3782947099999774</v>
       </c>
       <c r="D260" s="5">
-        <v>4.1328366751903545</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5">
+        <v>4.1328342384360006</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>413.19718848000002</v>
+        <v>413.19727748000003</v>
       </c>
       <c r="C261" s="5">
-        <v>4.0953936900000372</v>
+        <v>4.0953891700000327</v>
       </c>
       <c r="D261" s="5">
-        <v>12.696823638645082</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5">
+        <v>12.696805780936193</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>412.85131746000002</v>
+        <v>412.85144766000002</v>
       </c>
       <c r="C262" s="5">
-        <v>-0.34587102000000414</v>
+        <v>-0.34582982000000584</v>
       </c>
       <c r="D262" s="5">
-        <v>-0.99986098247504263</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5">
+        <v>-0.99974221286659448</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>413.27240598999998</v>
+        <v>413.27257225</v>
       </c>
       <c r="C263" s="5">
-        <v>0.42108852999996316</v>
+        <v>0.42112458999997671</v>
       </c>
       <c r="D263" s="5">
-        <v>1.2308317996579943</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5">
+        <v>1.2309374038391274</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>414.93812456000001</v>
+        <v>414.93834776</v>
       </c>
       <c r="C264" s="5">
-        <v>1.6657185700000241</v>
+        <v>1.6657755100000031</v>
       </c>
       <c r="D264" s="5">
-        <v>4.9453433996058394</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5">
+        <v>4.9455141796857394</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>416.16015556999997</v>
+        <v>416.16041071000001</v>
       </c>
       <c r="C265" s="5">
-        <v>1.2220310099999665</v>
+        <v>1.2220629500000086</v>
       </c>
       <c r="D265" s="5">
-        <v>3.5919218367779226</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5">
+        <v>3.5920152805147154</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>417.75012827</v>
+        <v>417.75032557999998</v>
       </c>
       <c r="C266" s="5">
-        <v>1.5899727000000325</v>
+        <v>1.5899148699999728</v>
       </c>
       <c r="D266" s="5">
-        <v>4.6822711989320975</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5">
+        <v>4.6820943714201313</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>418.36404284000002</v>
+        <v>418.36410609000001</v>
       </c>
       <c r="C267" s="5">
-        <v>0.61391457000001992</v>
+        <v>0.61378051000002642</v>
       </c>
       <c r="D267" s="5">
-        <v>1.7778120709391443</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5">
+        <v>1.7774198628199844</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>418.19093961999999</v>
+        <v>418.18920370000001</v>
       </c>
       <c r="C268" s="5">
-        <v>-0.17310322000002998</v>
+        <v>-0.17490238999999974</v>
       </c>
       <c r="D268" s="5">
-        <v>-0.49538626317287004</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5">
+        <v>-0.50052321374096653</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>419.74536647000002</v>
+        <v>419.74542746999998</v>
       </c>
       <c r="C269" s="5">
-        <v>1.5544268500000271</v>
+        <v>1.5562237699999741</v>
       </c>
       <c r="D269" s="5">
-        <v>4.5527587497412147</v>
+        <v>4.5581492408061086</v>
       </c>
       <c r="E269" s="5">
-        <v>3.6171275914029133</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5">
+        <v>3.617105570920276</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>420.87770860000001</v>
+        <v>420.87783827999999</v>
       </c>
       <c r="C270" s="5">
-        <v>1.1323421299999836</v>
+        <v>1.1324108100000103</v>
       </c>
       <c r="D270" s="5">
-        <v>3.2856920535338396</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5">
+        <v>3.2858938224537892</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>422.60730269999999</v>
+        <v>422.60748089999998</v>
       </c>
       <c r="C271" s="5">
-        <v>1.7295940999999857</v>
+        <v>1.7296426199999928</v>
       </c>
       <c r="D271" s="5">
-        <v>5.0443932914111977</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5">
+        <v>5.0445364250116143</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>424.09340773999998</v>
+        <v>424.09356314000001</v>
       </c>
       <c r="C272" s="5">
-        <v>1.486105039999984</v>
+        <v>1.4860822400000302</v>
       </c>
       <c r="D272" s="5">
-        <v>4.3023974275998356</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5">
+        <v>4.3023282884939729</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>423.91103447</v>
+        <v>423.91109499999999</v>
       </c>
       <c r="C273" s="5">
-        <v>-0.18237326999997094</v>
+        <v>-0.18246814000002587</v>
       </c>
       <c r="D273" s="5">
-        <v>-0.51481831296713576</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5">
+        <v>-0.51508529811514769</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>425.11809861</v>
+        <v>425.11820637</v>
       </c>
       <c r="C274" s="5">
-        <v>1.20706414</v>
+        <v>1.2071113700000069</v>
       </c>
       <c r="D274" s="5">
-        <v>3.4709598963778898</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5">
+        <v>3.4710973387088506</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>426.17253388</v>
+        <v>426.17282305999998</v>
       </c>
       <c r="C275" s="5">
-        <v>1.054435269999999</v>
+        <v>1.0546166899999889</v>
       </c>
       <c r="D275" s="5">
-        <v>3.0173431055972255</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5">
+        <v>3.0178685804009175</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>426.82037228000002</v>
+        <v>426.82084219000001</v>
       </c>
       <c r="C276" s="5">
-        <v>0.64783840000001192</v>
+        <v>0.64801913000002287</v>
       </c>
       <c r="D276" s="5">
-        <v>1.8394869291546989</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5">
+        <v>1.8400031382413751</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>427.92622812000002</v>
+        <v>427.92673740999999</v>
       </c>
       <c r="C277" s="5">
-        <v>1.1058558400000038</v>
+        <v>1.1058952199999794</v>
       </c>
       <c r="D277" s="5">
-        <v>3.1537891682034802</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5">
+        <v>3.153899559315243</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>428.72437767999998</v>
+        <v>428.72484128000002</v>
       </c>
       <c r="C278" s="5">
-        <v>0.79814955999995618</v>
+        <v>0.79810387000003402</v>
       </c>
       <c r="D278" s="5">
-        <v>2.2612917845558522</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5">
+        <v>2.2611582876409964</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>428.84492896</v>
+        <v>428.84531536999998</v>
       </c>
       <c r="C279" s="5">
-        <v>0.12055128000002924</v>
+        <v>0.12047408999995923</v>
       </c>
       <c r="D279" s="5">
-        <v>0.33794548604293428</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5">
+        <v>0.33772839638888108</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>431.11581776999998</v>
+        <v>431.11313338000002</v>
       </c>
       <c r="C280" s="5">
-        <v>2.270888809999974</v>
+        <v>2.2678180100000418</v>
       </c>
       <c r="D280" s="5">
-        <v>6.5428090428516716</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5">
+        <v>6.5336965996157792</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>431.15562268999997</v>
+        <v>431.15477005999998</v>
       </c>
       <c r="C281" s="5">
-        <v>3.9804919999994581E-2</v>
+        <v>4.1636679999953685E-2</v>
       </c>
       <c r="D281" s="5">
-        <v>0.11085227156464317</v>
+        <v>0.1159569517063419</v>
       </c>
       <c r="E281" s="5">
-        <v>2.7183757419310117</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5">
+        <v>2.7181576839965471</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>430.68899863000001</v>
+        <v>430.68932899999999</v>
       </c>
       <c r="C282" s="5">
-        <v>-0.46662405999995826</v>
+        <v>-0.46544105999998919</v>
       </c>
       <c r="D282" s="5">
-        <v>-1.2910136617755974</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5">
+        <v>-1.28776258350074</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>432.91857338</v>
+        <v>432.91928529</v>
       </c>
       <c r="C283" s="5">
-        <v>2.2295747499999834</v>
+        <v>2.2299562900000183</v>
       </c>
       <c r="D283" s="5">
-        <v>6.3920757519381199</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5">
+        <v>6.3931958990236737</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>433.55568133000003</v>
+        <v>433.55555579999998</v>
       </c>
       <c r="C284" s="5">
-        <v>0.63710795000002918</v>
+        <v>0.63627050999997437</v>
       </c>
       <c r="D284" s="5">
-        <v>1.7803537114727153</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5">
+        <v>1.7779916473863233</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>435.50452691999999</v>
+        <v>435.50448254000003</v>
       </c>
       <c r="C285" s="5">
-        <v>1.9488455899999622</v>
+        <v>1.9489267400000472</v>
       </c>
       <c r="D285" s="5">
-        <v>5.5294088207189951</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5">
+        <v>5.5296464284185554</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>436.86157696999999</v>
+        <v>436.86205086000001</v>
       </c>
       <c r="C286" s="5">
-        <v>1.357050049999998</v>
+        <v>1.3575683199999844</v>
       </c>
       <c r="D286" s="5">
-        <v>3.804003867179917</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5">
+        <v>3.8054820437648296</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>439.10437184</v>
+        <v>439.10402671999998</v>
       </c>
       <c r="C287" s="5">
-        <v>2.2427948700000115</v>
+        <v>2.2419758599999682</v>
       </c>
       <c r="D287" s="5">
-        <v>6.3376217934618673</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5">
+        <v>6.3352346810773064</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>440.97380038</v>
+        <v>440.97530541999998</v>
       </c>
       <c r="C288" s="5">
-        <v>1.8694285400000012</v>
+        <v>1.8712787000000048</v>
       </c>
       <c r="D288" s="5">
-        <v>5.2301807841345971</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5">
+        <v>5.2354831927353018</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>443.14431618999998</v>
+        <v>443.14564862999998</v>
       </c>
       <c r="C289" s="5">
-        <v>2.1705158099999835</v>
+        <v>2.1703432099999986</v>
       </c>
       <c r="D289" s="5">
-        <v>6.0690675645764136</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5">
+        <v>6.0685505365872139</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>444.41290494999998</v>
+        <v>444.41375098999998</v>
       </c>
       <c r="C290" s="5">
-        <v>1.2685887600000001</v>
+        <v>1.2681023600000003</v>
       </c>
       <c r="D290" s="5">
-        <v>3.4898454731315587</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5">
+        <v>3.488475618683573</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>445.65547672000002</v>
+        <v>445.65593057000001</v>
       </c>
       <c r="C291" s="5">
-        <v>1.2425717700000405</v>
+        <v>1.2421795800000268</v>
       </c>
       <c r="D291" s="5">
-        <v>3.4072614919479438</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5">
+        <v>3.406162895446041</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>448.18249315999998</v>
+        <v>448.17888171999999</v>
       </c>
       <c r="C292" s="5">
-        <v>2.5270164399999544</v>
+        <v>2.522951149999983</v>
       </c>
       <c r="D292" s="5">
-        <v>7.0206741159138053</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5">
+        <v>7.0090184178810411</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>448.53264154999999</v>
+        <v>448.53064325000003</v>
       </c>
       <c r="C293" s="5">
-        <v>0.3501483900000153</v>
+        <v>0.35176153000003296</v>
       </c>
       <c r="D293" s="5">
-        <v>0.94155453906157316</v>
+        <v>0.94591869531455153</v>
       </c>
       <c r="E293" s="5">
-        <v>4.0303356712789729</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5">
+        <v>4.0300779201821291</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>447.62670193999998</v>
+        <v>447.62697944000001</v>
       </c>
       <c r="C294" s="5">
-        <v>-0.90593961000001855</v>
+        <v>-0.90366381000001184</v>
       </c>
       <c r="D294" s="5">
-        <v>-2.3969978305074746</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5">
+        <v>-2.3910534625897983</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>448.88712220000002</v>
+        <v>448.88811479999998</v>
       </c>
       <c r="C295" s="5">
-        <v>1.2604202600000463</v>
+        <v>1.2611353599999688</v>
       </c>
       <c r="D295" s="5">
-        <v>3.4317645318894696</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5">
+        <v>3.4337396521135544</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>450.96257474999999</v>
+        <v>450.96200714000003</v>
       </c>
       <c r="C296" s="5">
-        <v>2.0754525499999659</v>
+        <v>2.0738923400000431</v>
       </c>
       <c r="D296" s="5">
-        <v>5.6915482504402037</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5">
+        <v>5.6871474628300334</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>452.04353056999997</v>
+        <v>452.04304216000003</v>
       </c>
       <c r="C297" s="5">
-        <v>1.0809558199999856</v>
+        <v>1.0810350200000016</v>
       </c>
       <c r="D297" s="5">
-        <v>2.9146216281307868</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5">
+        <v>2.9148417187411457</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>453.50130717000002</v>
+        <v>453.50138928000001</v>
       </c>
       <c r="C298" s="5">
-        <v>1.4577766000000452</v>
+        <v>1.4583471199999849</v>
       </c>
       <c r="D298" s="5">
-        <v>3.9392119997971875</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5">
+        <v>3.9407854528807684</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>455.73122732000002</v>
+        <v>455.72903207000002</v>
       </c>
       <c r="C299" s="5">
-        <v>2.2299201499999981</v>
+        <v>2.2276427900000044</v>
       </c>
       <c r="D299" s="5">
-        <v>6.0627633723235208</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5">
+        <v>6.0564022747831903</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>457.04185651</v>
+        <v>457.04919389000003</v>
       </c>
       <c r="C300" s="5">
-        <v>1.310629189999986</v>
+        <v>1.3201618200000098</v>
       </c>
       <c r="D300" s="5">
-        <v>3.5061715675908101</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5">
+        <v>3.5320980578171346</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>458.99527762000002</v>
+        <v>458.99660905000002</v>
       </c>
       <c r="C301" s="5">
-        <v>1.9534211100000221</v>
+        <v>1.9474151599999914</v>
       </c>
       <c r="D301" s="5">
-        <v>5.2511635821808067</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5">
+        <v>5.2345522276854739</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>460.90658545000002</v>
+        <v>460.90757898999999</v>
       </c>
       <c r="C302" s="5">
-        <v>1.9113078299999984</v>
+        <v>1.9109699399999727</v>
       </c>
       <c r="D302" s="5">
-        <v>5.1129809990653641</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5">
+        <v>5.1120411346275763</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>463.42575398000002</v>
+        <v>463.42652516999999</v>
       </c>
       <c r="C303" s="5">
-        <v>2.5191685300000017</v>
+        <v>2.5189461800000004</v>
       </c>
       <c r="D303" s="5">
-        <v>6.7596205881528704</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5">
+        <v>6.7589909046834817</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>465.48240412000001</v>
+        <v>465.47712491999999</v>
       </c>
       <c r="C304" s="5">
-        <v>2.0566501399999879</v>
+        <v>2.0505997500000035</v>
       </c>
       <c r="D304" s="5">
-        <v>5.4574442490662678</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5">
+        <v>5.4409871836058166</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>468.97292742000002</v>
+        <v>468.96948724999999</v>
       </c>
       <c r="C305" s="5">
-        <v>3.4905233000000067</v>
+        <v>3.4923623299999917</v>
       </c>
       <c r="D305" s="5">
-        <v>9.3790252392919715</v>
+        <v>9.3842832361589412</v>
       </c>
       <c r="E305" s="5">
-        <v>4.5571456738052074</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5">
+        <v>4.5568445116486389</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>472.04191643000001</v>
+        <v>472.04199289000002</v>
       </c>
       <c r="C306" s="5">
-        <v>3.0689890099999957</v>
+        <v>3.0725056400000312</v>
       </c>
       <c r="D306" s="5">
-        <v>8.1417779384843634</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5">
+        <v>8.1515079500065202</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>474.82596624000001</v>
+        <v>474.82688365000001</v>
       </c>
       <c r="C307" s="5">
-        <v>2.7840498099999991</v>
+        <v>2.7848907599999961</v>
       </c>
       <c r="D307" s="5">
-        <v>7.31161962214395</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5">
+        <v>7.3138990975896601</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>475.91400467</v>
+        <v>475.91244282999997</v>
       </c>
       <c r="C308" s="5">
-        <v>1.0880384299999832</v>
+        <v>1.0855591799999615</v>
       </c>
       <c r="D308" s="5">
-        <v>2.7846570080093391</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5">
+        <v>2.7782263387988726</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>478.96346612000002</v>
+        <v>478.96192881000002</v>
       </c>
       <c r="C309" s="5">
-        <v>3.0494614500000239</v>
+        <v>3.0494859800000427</v>
       </c>
       <c r="D309" s="5">
-        <v>7.9659566047958874</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5">
+        <v>7.9660500290878344</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>481.47059245000003</v>
+        <v>481.46943110000001</v>
       </c>
       <c r="C310" s="5">
-        <v>2.5071263300000055</v>
+        <v>2.5075022899999908</v>
       </c>
       <c r="D310" s="5">
-        <v>6.4654117155369617</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5">
+        <v>6.4664306880870548</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>483.42177401999999</v>
+        <v>483.41655968999999</v>
       </c>
       <c r="C311" s="5">
-        <v>1.9511815699999602</v>
+        <v>1.9471285899999771</v>
       </c>
       <c r="D311" s="5">
-        <v>4.9729251105997019</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5">
+        <v>4.962376792064549</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>485.07097112999998</v>
+        <v>485.08994202999997</v>
       </c>
       <c r="C312" s="5">
-        <v>1.6491971099999887</v>
+        <v>1.6733823399999892</v>
       </c>
       <c r="D312" s="5">
-        <v>4.1715028332662385</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5">
+        <v>4.2338933092022302</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>486.22741050000002</v>
+        <v>486.22871701000003</v>
       </c>
       <c r="C313" s="5">
-        <v>1.1564393700000437</v>
+        <v>1.1387749800000506</v>
       </c>
       <c r="D313" s="5">
-        <v>2.8986871300980876</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5">
+        <v>2.853723967437749</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>488.17474979999997</v>
+        <v>488.17610116999998</v>
       </c>
       <c r="C314" s="5">
-        <v>1.9473392999999533</v>
+        <v>1.947384159999956</v>
       </c>
       <c r="D314" s="5">
-        <v>4.9132864547275723</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5">
+        <v>4.9133886501341317</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>489.05795628999999</v>
+        <v>489.05897087</v>
       </c>
       <c r="C315" s="5">
-        <v>0.88320649000002049</v>
+        <v>0.88286970000001475</v>
       </c>
       <c r="D315" s="5">
-        <v>2.1927758010496401</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5">
+        <v>2.1919251748002688</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>487.80663436999998</v>
+        <v>487.79835446999999</v>
       </c>
       <c r="C316" s="5">
-        <v>-1.2513219200000094</v>
+        <v>-1.2606164000000035</v>
       </c>
       <c r="D316" s="5">
-        <v>-3.0275234118696481</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5">
+        <v>-3.0496869664359272</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>489.01612383999998</v>
+        <v>489.01119024000002</v>
       </c>
       <c r="C317" s="5">
-        <v>1.2094894699999941</v>
+        <v>1.2128357700000265</v>
       </c>
       <c r="D317" s="5">
-        <v>3.0162450589779732</v>
+        <v>3.024756610471746</v>
       </c>
       <c r="E317" s="5">
-        <v>4.273849352086323</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5">
+        <v>4.2735622540227558</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>492.66282458000001</v>
+        <v>492.66148657999997</v>
       </c>
       <c r="C318" s="5">
-        <v>3.6467007400000284</v>
+        <v>3.6502963399999544</v>
       </c>
       <c r="D318" s="5">
-        <v>9.3249689023994886</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5">
+        <v>9.3346419960590907</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>496.30224304000001</v>
+        <v>496.30183312999998</v>
       </c>
       <c r="C319" s="5">
-        <v>3.6394184600000017</v>
+        <v>3.6403465500000038</v>
       </c>
       <c r="D319" s="5">
-        <v>9.2338765687655098</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5">
+        <v>9.2363539275460038</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>496.96639341999997</v>
+        <v>496.96306774999999</v>
       </c>
       <c r="C320" s="5">
-        <v>0.66415037999996684</v>
+        <v>0.66123462000001609</v>
       </c>
       <c r="D320" s="5">
-        <v>1.6177088785561899</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5">
+        <v>1.6105560134777486</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>498.87802857999998</v>
+        <v>498.87464525000001</v>
       </c>
       <c r="C321" s="5">
-        <v>1.911635160000003</v>
+        <v>1.9115775000000212</v>
       </c>
       <c r="D321" s="5">
-        <v>4.7148494921730677</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5">
+        <v>4.7147364789617896</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>499.25432467000002</v>
+        <v>499.25209560000002</v>
       </c>
       <c r="C322" s="5">
-        <v>0.37629609000003938</v>
+        <v>0.37745035000000371</v>
       </c>
       <c r="D322" s="5">
-        <v>0.90890619973005293</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5">
+        <v>0.91171202209128221</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>499.15989359999998</v>
+        <v>499.15401350000002</v>
       </c>
       <c r="C323" s="5">
-        <v>-9.4431070000041473E-2</v>
+        <v>-9.8082099999999173E-2</v>
       </c>
       <c r="D323" s="5">
-        <v>-0.22673709469620551</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5">
+        <v>-0.23549511109356436</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>501.72217092</v>
+        <v>501.75382932999997</v>
       </c>
       <c r="C324" s="5">
-        <v>2.5622773200000211</v>
+        <v>2.5998158299999545</v>
       </c>
       <c r="D324" s="5">
-        <v>6.3367325795387952</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5">
+        <v>6.4323223332856116</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>502.90960615</v>
+        <v>502.91032474000002</v>
       </c>
       <c r="C325" s="5">
-        <v>1.1874352300000055</v>
+        <v>1.1564954100000477</v>
       </c>
       <c r="D325" s="5">
-        <v>2.8773245735997488</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5">
+        <v>2.8012210935052906</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>503.61649596000001</v>
+        <v>503.62713979</v>
       </c>
       <c r="C326" s="5">
-        <v>0.70688981000000695</v>
+        <v>0.71681504999997969</v>
       </c>
       <c r="D326" s="5">
-        <v>1.6998211477509795</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5">
+        <v>1.7238727911778495</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>505.30620354000001</v>
+        <v>505.30396661999998</v>
       </c>
       <c r="C327" s="5">
-        <v>1.6897075800000039</v>
+        <v>1.6768268299999818</v>
       </c>
       <c r="D327" s="5">
-        <v>4.101310403450209</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5">
+        <v>4.0693835486846908</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>507.34508887999999</v>
+        <v>507.32802415999998</v>
       </c>
       <c r="C328" s="5">
-        <v>2.0388853399999789</v>
+        <v>2.0240575400000012</v>
       </c>
       <c r="D328" s="5">
-        <v>4.9508520421230884</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5">
+        <v>4.9140723416298604</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>507.86037014999999</v>
+        <v>507.85565035000002</v>
       </c>
       <c r="C329" s="5">
-        <v>0.51528127000000268</v>
+        <v>0.52762619000003497</v>
       </c>
       <c r="D329" s="5">
-        <v>1.2256022824044477</v>
+        <v>1.2551754350453415</v>
       </c>
       <c r="E329" s="5">
-        <v>3.8535020403878573</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5">
+        <v>3.8535846389837092</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>509.31302942999997</v>
+        <v>509.30677551000002</v>
       </c>
       <c r="C330" s="5">
-        <v>1.4526592799999776</v>
+        <v>1.4511251600000037</v>
       </c>
       <c r="D330" s="5">
-        <v>3.4869388739731777</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5">
+        <v>3.4832312172244029</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>509.02763027999998</v>
+        <v>509.0231331</v>
       </c>
       <c r="C331" s="5">
-        <v>-0.28539914999998928</v>
+        <v>-0.28364241000002721</v>
       </c>
       <c r="D331" s="5">
-        <v>-0.67036461691287741</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5">
+        <v>-0.66625905545082409</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>509.09537295000001</v>
+        <v>509.08889461000001</v>
       </c>
       <c r="C332" s="5">
-        <v>6.7742670000029648E-2</v>
+        <v>6.5761510000015733E-2</v>
       </c>
       <c r="D332" s="5">
-        <v>0.1598159450803216</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5">
+        <v>0.1551401174627598</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>509.78908552000001</v>
+        <v>509.78383385000001</v>
       </c>
       <c r="C333" s="5">
-        <v>0.69371257000000242</v>
+        <v>0.69493923999999652</v>
       </c>
       <c r="D333" s="5">
-        <v>1.6474758840453241</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5">
+        <v>1.6504321298655533</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>510.52597983999999</v>
+        <v>510.52471494999998</v>
       </c>
       <c r="C334" s="5">
-        <v>0.73689431999997623</v>
+        <v>0.74088109999996732</v>
       </c>
       <c r="D334" s="5">
-        <v>1.7484432886808232</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5">
+        <v>1.7579967942193075</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>512.98314871000002</v>
+        <v>512.98187096000004</v>
       </c>
       <c r="C335" s="5">
-        <v>2.4571688700000323</v>
+        <v>2.4571560100000625</v>
       </c>
       <c r="D335" s="5">
-        <v>5.9309865708241594</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5">
+        <v>5.9309697896089864</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>512.92095781</v>
+        <v>512.96627021999996</v>
       </c>
       <c r="C336" s="5">
-        <v>-6.2190900000018701E-2</v>
+        <v>-1.5600740000081714E-2</v>
       </c>
       <c r="D336" s="5">
-        <v>-0.14538360308773424</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5">
+        <v>-3.6488145141355677E-2</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>516.80077370000004</v>
+        <v>516.80765432999999</v>
       </c>
       <c r="C337" s="5">
-        <v>3.8798158900000317</v>
+        <v>3.8413841100000354</v>
       </c>
       <c r="D337" s="5">
-        <v>9.4643057565078728</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5">
+        <v>9.3658004539968189</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>517.11252139999999</v>
+        <v>517.13994921999995</v>
       </c>
       <c r="C338" s="5">
-        <v>0.31174769999995533</v>
+        <v>0.33229488999995738</v>
       </c>
       <c r="D338" s="5">
-        <v>0.72627773950888486</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5">
+        <v>0.77430554986952504</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>518.04052953999997</v>
+        <v>518.02852573999996</v>
       </c>
       <c r="C339" s="5">
-        <v>0.92800813999997445</v>
+        <v>0.88857652000001508</v>
       </c>
       <c r="D339" s="5">
-        <v>2.1748988440070338</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5">
+        <v>2.0814996624600735</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>522.43987106999998</v>
+        <v>522.40174789000002</v>
       </c>
       <c r="C340" s="5">
-        <v>4.3993415300000152</v>
+        <v>4.3732221500000605</v>
       </c>
       <c r="D340" s="5">
-        <v>10.680445767026537</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5">
+        <v>10.614319879748123</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>520.15412593999997</v>
+        <v>520.14738566999995</v>
       </c>
       <c r="C341" s="5">
-        <v>-2.2857451300000093</v>
+        <v>-2.2543622200000755</v>
       </c>
       <c r="D341" s="5">
-        <v>-5.1256508838785404</v>
+        <v>-5.0572987733233603</v>
       </c>
       <c r="E341" s="5">
-        <v>2.4206960244543163</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5">
+        <v>2.4203206780369246</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>519.22791248999999</v>
+        <v>519.21418341000003</v>
       </c>
       <c r="C342" s="5">
-        <v>-0.92621344999997746</v>
+        <v>-0.93320225999991635</v>
       </c>
       <c r="D342" s="5">
-        <v>-2.115979274090618</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5">
+        <v>-2.1318156884551298</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>519.61150282000006</v>
+        <v>519.60038684999995</v>
       </c>
       <c r="C343" s="5">
-        <v>0.38359033000006093</v>
+        <v>0.38620343999991746</v>
       </c>
       <c r="D343" s="5">
-        <v>0.89013579810626187</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5">
+        <v>0.89624824160237093</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>520.93264028999999</v>
+        <v>520.92126953000002</v>
       </c>
       <c r="C344" s="5">
-        <v>1.3211374699999396</v>
+        <v>1.3208826800000679</v>
       </c>
       <c r="D344" s="5">
-        <v>3.094087982140592</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5">
+        <v>3.0935500074221522</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>521.77564106</v>
+        <v>521.77406165000002</v>
       </c>
       <c r="C345" s="5">
-        <v>0.84300077000000329</v>
+        <v>0.85279212000000371</v>
       </c>
       <c r="D345" s="5">
-        <v>1.9592807849989846</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5">
+        <v>1.9822865442913562</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>523.12796932000003</v>
+        <v>523.13467926999999</v>
       </c>
       <c r="C346" s="5">
-        <v>1.3523282600000357</v>
+        <v>1.3606176199999709</v>
       </c>
       <c r="D346" s="5">
-        <v>3.1548569883104616</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5">
+        <v>3.1744832499138065</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>522.58266187000004</v>
+        <v>522.58889179000005</v>
       </c>
       <c r="C347" s="5">
-        <v>-0.5453074499999957</v>
+        <v>-0.54578747999994448</v>
       </c>
       <c r="D347" s="5">
-        <v>-1.2437307181207613</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5">
+        <v>-1.2448034149184162</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>521.92666706</v>
+        <v>521.98958042000004</v>
       </c>
       <c r="C348" s="5">
-        <v>-0.65599481000003834</v>
+        <v>-0.59931137000000945</v>
       </c>
       <c r="D348" s="5">
-        <v>-1.4959959999514494</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5">
+        <v>-1.3675276809248516</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>523.48934856999995</v>
+        <v>523.50781171999995</v>
       </c>
       <c r="C349" s="5">
-        <v>1.5626815099999476</v>
+        <v>1.5182312999999112</v>
       </c>
       <c r="D349" s="5">
-        <v>3.6526356501809021</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5">
+        <v>3.5466351069402213</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>524.83748537999998</v>
+        <v>524.88790535999999</v>
       </c>
       <c r="C350" s="5">
-        <v>1.3481368100000282</v>
+        <v>1.380093640000041</v>
       </c>
       <c r="D350" s="5">
-        <v>3.1344977451137623</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5">
+        <v>3.2097652116004571</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>524.86126293999996</v>
+        <v>524.82669724000004</v>
       </c>
       <c r="C351" s="5">
-        <v>2.3777559999984987E-2</v>
+        <v>-6.1208119999946575E-2</v>
       </c>
       <c r="D351" s="5">
-        <v>5.4379086113098829E-2</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5">
+        <v>-0.13984443815848735</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>529.49583815000005</v>
+        <v>529.42805283999996</v>
       </c>
       <c r="C352" s="5">
-        <v>4.6345752100000936</v>
+        <v>4.6013555999999198</v>
       </c>
       <c r="D352" s="5">
-        <v>11.12617276520449</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5">
+        <v>11.043302066442973</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>525.79439390000005</v>
+        <v>525.77895199</v>
       </c>
       <c r="C353" s="5">
-        <v>-3.7014442500000087</v>
+        <v>-3.649100849999968</v>
       </c>
       <c r="D353" s="5">
-        <v>-8.0734831677757306</v>
+        <v>-7.9645876934302473</v>
       </c>
       <c r="E353" s="5">
-        <v>1.0843455196682728</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5">
+        <v>1.0826866528889756</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>526.10898297000006</v>
+        <v>526.08520765000003</v>
       </c>
       <c r="C354" s="5">
-        <v>0.31458907000001091</v>
+        <v>0.30625566000003346</v>
       </c>
       <c r="D354" s="5">
-        <v>0.72034170984183188</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5">
+        <v>0.70121947403314344</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>526.00965254000005</v>
+        <v>525.99321305000001</v>
       </c>
       <c r="C355" s="5">
-        <v>-9.9330430000009073E-2</v>
+        <v>-9.199460000002091E-2</v>
       </c>
       <c r="D355" s="5">
-        <v>-0.22632728720131112</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5">
+        <v>-0.20963792108820156</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>526.42669982999996</v>
+        <v>526.41397525000002</v>
       </c>
       <c r="C356" s="5">
-        <v>0.41704728999991403</v>
+        <v>0.42076220000001285</v>
       </c>
       <c r="D356" s="5">
-        <v>0.95558105343009903</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5">
+        <v>0.96416078197627542</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>526.38437133000002</v>
+        <v>526.38943582000002</v>
       </c>
       <c r="C357" s="5">
-        <v>-4.2328499999939595E-2</v>
+        <v>-2.4539430000004359E-2</v>
       </c>
       <c r="D357" s="5">
-        <v>-9.6445987309523584E-2</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5">
+        <v>-5.5925124679523375E-2</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>527.58374586000002</v>
+        <v>527.60155082000006</v>
       </c>
       <c r="C358" s="5">
-        <v>1.19937453</v>
+        <v>1.2121150000000398</v>
       </c>
       <c r="D358" s="5">
-        <v>2.768743979349253</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5">
+        <v>2.7985014664545727</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>528.70809205</v>
+        <v>528.73406469999998</v>
       </c>
       <c r="C359" s="5">
-        <v>1.1243461899999829</v>
+        <v>1.1325138799999195</v>
       </c>
       <c r="D359" s="5">
-        <v>2.5875374621770364</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5">
+        <v>2.6064678238627126</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>530.32906635999996</v>
+        <v>530.40651244000003</v>
       </c>
       <c r="C360" s="5">
-        <v>1.6209743099999514</v>
+        <v>1.6724477400000524</v>
       </c>
       <c r="D360" s="5">
-        <v>3.7417758881631125</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5">
+        <v>3.8624767499974233</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>530.98550591000003</v>
+        <v>531.02251750999994</v>
       </c>
       <c r="C361" s="5">
-        <v>0.65643955000007281</v>
+        <v>0.61600506999991467</v>
       </c>
       <c r="D361" s="5">
-        <v>1.4955099655145299</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5">
+        <v>1.4025962180707507</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>531.83302934999995</v>
+        <v>531.91163242000005</v>
       </c>
       <c r="C362" s="5">
-        <v>0.84752343999991808</v>
+        <v>0.88911491000010301</v>
       </c>
       <c r="D362" s="5">
-        <v>1.9322636984060892</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5">
+        <v>2.0278203316374643</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>535.23078119000002</v>
+        <v>535.17965351999999</v>
       </c>
       <c r="C363" s="5">
-        <v>3.397751840000069</v>
+        <v>3.2680210999999417</v>
       </c>
       <c r="D363" s="5">
-        <v>7.9417152067776664</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5">
+        <v>7.6270092032034942</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>540.91594452000004</v>
+        <v>540.77378682999995</v>
       </c>
       <c r="C364" s="5">
-        <v>5.6851633300000231</v>
+        <v>5.5941333099999611</v>
       </c>
       <c r="D364" s="5">
-        <v>13.517918111087891</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5">
+        <v>13.290228231639411</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>538.48197349999998</v>
+        <v>538.45054661999995</v>
       </c>
       <c r="C365" s="5">
-        <v>-2.4339710200000582</v>
+        <v>-2.3232402099999945</v>
       </c>
       <c r="D365" s="5">
-        <v>-5.2680163924944452</v>
+        <v>-5.0352813593082413</v>
       </c>
       <c r="E365" s="5">
-        <v>2.4130305965972321</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5">
+        <v>2.41006122098264</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>537.18515597999999</v>
+        <v>537.16400999999996</v>
       </c>
       <c r="C366" s="5">
-        <v>-1.2968175199999905</v>
+        <v>-1.2865366199999926</v>
       </c>
       <c r="D366" s="5">
-        <v>-2.8519675370811348</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5">
+        <v>-2.8298170059062655</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>537.85553147999997</v>
+        <v>537.83682510999995</v>
       </c>
       <c r="C367" s="5">
-        <v>0.67037549999997736</v>
+        <v>0.67281510999998773</v>
       </c>
       <c r="D367" s="5">
-        <v>1.5078509016346775</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5">
+        <v>1.5134360687643511</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>537.58438062000005</v>
+        <v>537.57058655000003</v>
       </c>
       <c r="C368" s="5">
-        <v>-0.27115085999992061</v>
+        <v>-0.26623855999991974</v>
       </c>
       <c r="D368" s="5">
-        <v>-0.60328532976617888</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5">
+        <v>-0.59240620749144712</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>495.95461829999999</v>
+        <v>495.96976033999999</v>
       </c>
       <c r="C369" s="5">
-        <v>-41.629762320000054</v>
+        <v>-41.600826210000037</v>
       </c>
       <c r="D369" s="5">
-        <v>-61.98600073728683</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5">
+        <v>-61.960359867837276</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>509.88318599000002</v>
+        <v>509.91732053999999</v>
       </c>
       <c r="C370" s="5">
-        <v>13.928567690000023</v>
+        <v>13.947560199999998</v>
       </c>
       <c r="D370" s="5">
-        <v>39.426403522619211</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5">
+        <v>39.48733995369944</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>523.05643136000003</v>
+        <v>523.10833259000003</v>
       </c>
       <c r="C371" s="5">
-        <v>13.173245370000018</v>
+        <v>13.19101205000004</v>
       </c>
       <c r="D371" s="5">
-        <v>35.810787448440216</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5">
+        <v>35.863402568262927</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>526.14679551999996</v>
+        <v>526.23902419000001</v>
       </c>
       <c r="C372" s="5">
-        <v>3.0903641599999219</v>
+        <v>3.1306915999999774</v>
       </c>
       <c r="D372" s="5">
-        <v>7.3249263323168279</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5">
+        <v>7.4229202659282567</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>532.28293045999999</v>
+        <v>532.34427312000003</v>
       </c>
       <c r="C373" s="5">
-        <v>6.1361349400000336</v>
+        <v>6.1052489300000161</v>
       </c>
       <c r="D373" s="5">
-        <v>14.928387716793701</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5">
+        <v>14.845617278421308</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>538.57416577000004</v>
+        <v>538.67726364999999</v>
       </c>
       <c r="C374" s="5">
-        <v>6.2912353100000473</v>
+        <v>6.3329905299999609</v>
       </c>
       <c r="D374" s="5">
-        <v>15.142522221194742</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5">
+        <v>15.247817017089925</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>548.61067658000002</v>
+        <v>548.53963597999996</v>
       </c>
       <c r="C375" s="5">
-        <v>10.036510809999982</v>
+        <v>9.862372329999971</v>
       </c>
       <c r="D375" s="5">
-        <v>24.80295072891494</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5">
+        <v>24.323269727510464</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>550.17768296999998</v>
+        <v>549.95766229000003</v>
       </c>
       <c r="C376" s="5">
-        <v>1.5670063899999604</v>
+        <v>1.418026310000073</v>
       </c>
       <c r="D376" s="5">
-        <v>3.481943669512666</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5">
+        <v>3.1466004953551119</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>548.91684802999998</v>
+        <v>548.85405428000001</v>
       </c>
       <c r="C377" s="5">
-        <v>-1.2608349399999952</v>
+        <v>-1.1036080100000163</v>
       </c>
       <c r="D377" s="5">
-        <v>-2.7156255276993058</v>
+        <v>-2.381656806790633</v>
       </c>
       <c r="E377" s="5">
-        <v>1.9378317276204982</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5">
+        <v>1.9321194351655357</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>549.39570457000002</v>
+        <v>549.36707502000002</v>
       </c>
       <c r="C378" s="5">
-        <v>0.47885654000003797</v>
+        <v>0.51302074000000175</v>
       </c>
       <c r="D378" s="5">
-        <v>1.0518769023168506</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5">
+        <v>1.1274393297754592</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>550.77401959999997</v>
+        <v>550.74875376</v>
       </c>
       <c r="C379" s="5">
-        <v>1.3783150299999534</v>
+        <v>1.3816787399999839</v>
       </c>
       <c r="D379" s="5">
-        <v>3.0524302593737396</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5">
+        <v>3.060144585448743</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>555.5908402</v>
+        <v>555.57562804999998</v>
       </c>
       <c r="C380" s="5">
-        <v>4.8168206000000282</v>
+        <v>4.8268742899999779</v>
       </c>
       <c r="D380" s="5">
-        <v>11.01446542309581</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5">
+        <v>11.039105214637424</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>551.32728008000004</v>
+        <v>551.35215970000002</v>
       </c>
       <c r="C381" s="5">
-        <v>-4.2635601199999655</v>
+        <v>-4.2234683499999619</v>
       </c>
       <c r="D381" s="5">
-        <v>-8.8298096375735717</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5">
+        <v>-8.7504502051965147</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>554.06695041</v>
+        <v>554.13629613000001</v>
       </c>
       <c r="C382" s="5">
-        <v>2.7396703299999672</v>
+        <v>2.7841364299999896</v>
       </c>
       <c r="D382" s="5">
-        <v>6.1287774179955345</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5">
+        <v>6.2307406478600891</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>558.74142585000004</v>
+        <v>558.84167593999996</v>
       </c>
       <c r="C383" s="5">
-        <v>4.6744754400000375</v>
+        <v>4.705379809999954</v>
       </c>
       <c r="D383" s="5">
-        <v>10.607229170353861</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5">
+        <v>10.679265014021455</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>561.79713633999995</v>
+        <v>561.92423848999999</v>
       </c>
       <c r="C384" s="5">
-        <v>3.0557104899999104</v>
+        <v>3.0825625500000342</v>
       </c>
       <c r="D384" s="5">
-        <v>6.7637433811488679</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5">
+        <v>6.8237332519153648</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>562.48820799999999</v>
+        <v>562.58841899000004</v>
       </c>
       <c r="C385" s="5">
-        <v>0.69107166000003417</v>
+        <v>0.66418050000004314</v>
       </c>
       <c r="D385" s="5">
-        <v>1.4861586573053476</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5">
+        <v>1.4276272661221334</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>563.21706013999994</v>
+        <v>563.35552901000005</v>
       </c>
       <c r="C386" s="5">
-        <v>0.72885213999995813</v>
+        <v>0.76711002000001827</v>
       </c>
       <c r="D386" s="5">
-        <v>1.5660465986737426</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5">
+        <v>1.6485710557192501</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>572.25109584999996</v>
+        <v>572.15517051999996</v>
       </c>
       <c r="C387" s="5">
-        <v>9.0340357100000119</v>
+        <v>8.7996415099999012</v>
       </c>
       <c r="D387" s="5">
-        <v>21.040296835568341</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5">
+        <v>20.441232597837566</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>575.90704089999997</v>
+        <v>575.58536255000001</v>
       </c>
       <c r="C388" s="5">
-        <v>3.6559450500000139</v>
+        <v>3.4301920300000575</v>
       </c>
       <c r="D388" s="5">
-        <v>7.941652266737087</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5">
+        <v>7.4362816278923161</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>578.55480563000003</v>
+        <v>578.43329273999996</v>
       </c>
       <c r="C389" s="5">
-        <v>2.6477647300000626</v>
+        <v>2.8479301899999427</v>
       </c>
       <c r="D389" s="5">
-        <v>5.6587347905421304</v>
+        <v>6.1017351612717041</v>
       </c>
       <c r="E389" s="5">
-        <v>5.3993528721822504</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5">
+        <v>5.3892721078288686</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>581.31156481999994</v>
+        <v>581.25833471999999</v>
       </c>
       <c r="C390" s="5">
-        <v>2.7567591899999115</v>
+        <v>2.8250419800000373</v>
       </c>
       <c r="D390" s="5">
-        <v>5.8701413695269711</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5">
+        <v>6.020766808210154</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>591.74696635999999</v>
+        <v>591.69651138999996</v>
       </c>
       <c r="C391" s="5">
-        <v>10.435401540000043</v>
+        <v>10.438176669999962</v>
       </c>
       <c r="D391" s="5">
-        <v>23.80122023781599</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5">
+        <v>23.810587528600902</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>594.41172617999996</v>
+        <v>594.38373466999997</v>
       </c>
       <c r="C392" s="5">
-        <v>2.664759819999972</v>
+        <v>2.687223280000012</v>
       </c>
       <c r="D392" s="5">
-        <v>5.5397200805921587</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5">
+        <v>5.5880799749673526</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>597.20162731000005</v>
+        <v>597.24094484</v>
       </c>
       <c r="C393" s="5">
-        <v>2.7899011300000893</v>
+        <v>2.8572101700000303</v>
       </c>
       <c r="D393" s="5">
-        <v>5.7799529769895441</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5">
+        <v>5.9233942462688205</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>596.84212350999996</v>
+        <v>596.96245824000005</v>
       </c>
       <c r="C394" s="5">
-        <v>-0.35950380000008408</v>
+        <v>-0.27848659999995107</v>
       </c>
       <c r="D394" s="5">
-        <v>-0.71998981259661088</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5">
+        <v>-0.55811345467944307</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>595.73109498999997</v>
+        <v>595.89315207000004</v>
       </c>
       <c r="C395" s="5">
-        <v>-1.1110285199999907</v>
+        <v>-1.0693061700000044</v>
       </c>
       <c r="D395" s="5">
-        <v>-2.2110847196856631</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5">
+        <v>-2.128443744268993</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>600.61171014000001</v>
+        <v>600.82403804</v>
       </c>
       <c r="C396" s="5">
-        <v>4.8806151500000396</v>
+        <v>4.930885969999963</v>
       </c>
       <c r="D396" s="5">
-        <v>10.286489593844372</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5">
+        <v>10.39435398576185</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>602.39112665000005</v>
+        <v>602.61841708999998</v>
       </c>
       <c r="C397" s="5">
-        <v>1.7794165100000328</v>
+        <v>1.794379049999975</v>
       </c>
       <c r="D397" s="5">
-        <v>3.6137154331021382</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5">
+        <v>3.6432938506801626</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>604.32792340000003</v>
+        <v>604.46995749999996</v>
       </c>
       <c r="C398" s="5">
-        <v>1.936796749999985</v>
+        <v>1.8515404099999841</v>
       </c>
       <c r="D398" s="5">
-        <v>3.9271809937860391</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5">
+        <v>3.7499386065048768</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>606.92382850000001</v>
+        <v>606.76455164000004</v>
       </c>
       <c r="C399" s="5">
-        <v>2.5959050999999818</v>
+        <v>2.294594140000072</v>
       </c>
       <c r="D399" s="5">
-        <v>5.2781695434560572</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5">
+        <v>4.6515713695976624</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>603.59467007000001</v>
+        <v>603.16915386000005</v>
       </c>
       <c r="C400" s="5">
-        <v>-3.3291584300000068</v>
+        <v>-3.5953977799999848</v>
       </c>
       <c r="D400" s="5">
-        <v>-6.3873607757742867</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5">
+        <v>-6.8834072259758567</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>602.23174629000005</v>
+        <v>602.01459891000002</v>
       </c>
       <c r="C401" s="5">
-        <v>-1.3629237799999601</v>
+        <v>-1.1545549500000334</v>
       </c>
       <c r="D401" s="5">
-        <v>-2.6762150756237335</v>
+        <v>-2.2729489237321543</v>
       </c>
       <c r="E401" s="5">
-        <v>4.092428310956242</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5">
+        <v>4.0767546519144826</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>607.09474771999999</v>
+        <v>606.97735359000001</v>
       </c>
       <c r="C402" s="5">
-        <v>4.8630014299999402</v>
+        <v>4.9627546799999891</v>
       </c>
       <c r="D402" s="5">
-        <v>10.132110745352097</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5">
+        <v>10.35336399621578</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>607.78106776000004</v>
+        <v>607.69110608000005</v>
       </c>
       <c r="C403" s="5">
-        <v>0.68632004000005509</v>
+        <v>0.71375249000004715</v>
       </c>
       <c r="D403" s="5">
-        <v>1.3650657211724537</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5">
+        <v>1.4202576165936565</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>608.24197871000001</v>
+        <v>608.20193805999997</v>
       </c>
       <c r="C404" s="5">
-        <v>0.4609109499999704</v>
+        <v>0.5108319799999208</v>
       </c>
       <c r="D404" s="5">
-        <v>0.91382558918771117</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5">
+        <v>1.0134103321404409</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>608.19625627000005</v>
+        <v>608.24926240000002</v>
       </c>
       <c r="C405" s="5">
-        <v>-4.5722439999963171E-2</v>
+        <v>4.7324340000045595E-2</v>
       </c>
       <c r="D405" s="5">
-        <v>-9.0168471188412092E-2</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5">
+        <v>9.341226005787906E-2</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>607.25216375000002</v>
+        <v>607.43528134999997</v>
       </c>
       <c r="C406" s="5">
-        <v>-0.94409252000002652</v>
+        <v>-0.81398105000005216</v>
       </c>
       <c r="D406" s="5">
-        <v>-1.8469179894043397</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5">
+        <v>-1.5941159689091933</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>606.55087007999998</v>
+        <v>606.79740308999999</v>
       </c>
       <c r="C407" s="5">
-        <v>-0.70129367000004095</v>
+        <v>-0.63787825999997949</v>
       </c>
       <c r="D407" s="5">
-        <v>-1.3770681200252821</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5">
+        <v>-1.2528879769448609</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>603.89533137000001</v>
+        <v>604.20293686000002</v>
       </c>
       <c r="C408" s="5">
-        <v>-2.6555387099999734</v>
+        <v>-2.5944662299999663</v>
       </c>
       <c r="D408" s="5">
-        <v>-5.1290378123272866</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5">
+        <v>-5.0118517309113875</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>603.62355095999999</v>
+        <v>603.98664450000001</v>
       </c>
       <c r="C409" s="5">
-        <v>-0.2717804100000194</v>
+        <v>-0.21629236000001129</v>
       </c>
       <c r="D409" s="5">
-        <v>-0.53871989957288147</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5">
+        <v>-0.4287308103763654</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>604.14037117999999</v>
+        <v>604.30512925000005</v>
       </c>
       <c r="C410" s="5">
-        <v>0.51682021999999961</v>
+        <v>0.31848475000003873</v>
       </c>
       <c r="D410" s="5">
-        <v>1.0322876088447286</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5">
+        <v>0.63460350867805548</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>604.35793672</v>
+        <v>604.12280089000001</v>
       </c>
       <c r="C411" s="5">
-        <v>0.21756554000000961</v>
+        <v>-0.18232836000004227</v>
       </c>
       <c r="D411" s="5">
-        <v>0.43300596307234152</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5">
+        <v>-0.36145865975858449</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>605.03496314999995</v>
+        <v>604.48552804999997</v>
       </c>
       <c r="C412" s="5">
-        <v>0.67702642999995533</v>
+        <v>0.36272715999996308</v>
       </c>
       <c r="D412" s="5">
-        <v>1.3526025899040617</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5">
+        <v>0.72288759189249596</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>603.91001484000003</v>
+        <v>603.61157226</v>
       </c>
       <c r="C413" s="5">
-        <v>-1.1249483099999225</v>
+        <v>-0.87395578999996815</v>
       </c>
       <c r="D413" s="5">
-        <v>-2.2084978598102767</v>
+        <v>-1.7212117050119158</v>
       </c>
       <c r="E413" s="5">
-        <v>0.27867487231265642</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5">
+        <v>0.26527153210096355</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>603.46642001999999</v>
+        <v>603.28859911999996</v>
       </c>
       <c r="C414" s="5">
-        <v>-0.44359482000004391</v>
+        <v>-0.32297314000004462</v>
       </c>
       <c r="D414" s="5">
-        <v>-0.8778932325353539</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5">
+        <v>-0.64019520964736509</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>602.18009631999996</v>
+        <v>602.04728507000004</v>
       </c>
       <c r="C415" s="5">
-        <v>-1.2863237000000254</v>
+        <v>-1.2413140499999145</v>
       </c>
       <c r="D415" s="5">
-        <v>-2.5280943347861018</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5">
+        <v>-2.4413437811366845</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>601.46112700000003</v>
+        <v>601.40552238999999</v>
       </c>
       <c r="C416" s="5">
-        <v>-0.7189693199999283</v>
+        <v>-0.64176268000005621</v>
       </c>
       <c r="D416" s="5">
-        <v>-1.4233618418497351</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5">
+        <v>-1.2716877773801927</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>602.39294010000003</v>
+        <v>602.46034473999998</v>
       </c>
       <c r="C417" s="5">
-        <v>0.93181309999999939</v>
+        <v>1.0548223499999949</v>
       </c>
       <c r="D417" s="5">
-        <v>1.875022132753501</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5">
+        <v>2.1251368526858938</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>603.85022421999997</v>
+        <v>604.08599802000003</v>
       </c>
       <c r="C418" s="5">
-        <v>1.4572841199999402</v>
+        <v>1.6256532800000514</v>
       </c>
       <c r="D418" s="5">
-        <v>2.9419289779872626</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5">
+        <v>3.2865191258766524</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>602.93352318999996</v>
+        <v>603.24937766999994</v>
       </c>
       <c r="C419" s="5">
-        <v>-0.91670103000001291</v>
+        <v>-0.83662035000008927</v>
       </c>
       <c r="D419" s="5">
-        <v>-1.8065783576748151</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5">
+        <v>-1.6493221561971416</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>602.48009107999997</v>
+        <v>602.88478375</v>
       </c>
       <c r="C420" s="5">
-        <v>-0.45343210999999428</v>
+        <v>-0.3645939199999475</v>
       </c>
       <c r="D420" s="5">
-        <v>-0.89872853252240814</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5">
+        <v>-0.72285410688261997</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>603.11150805</v>
+        <v>603.62568881000004</v>
       </c>
       <c r="C421" s="5">
-        <v>0.63141697000003205</v>
+        <v>0.74090506000004552</v>
       </c>
       <c r="D421" s="5">
-        <v>1.2649101226323678</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5">
+        <v>1.484728478505315</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>604.51375657999995</v>
+        <v>604.68338122</v>
       </c>
       <c r="C422" s="5">
-        <v>1.4022485299999516</v>
+        <v>1.0576924099999587</v>
       </c>
       <c r="D422" s="5">
-        <v>2.825984209674659</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5">
+        <v>2.1230616463958185</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>603.56160659</v>
+        <v>603.23981391999996</v>
       </c>
       <c r="C423" s="5">
-        <v>-0.9521499899999526</v>
+        <v>-1.4435673000000406</v>
       </c>
       <c r="D423" s="5">
-        <v>-1.8737931689666421</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5">
+        <v>-2.8274558769041502</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>602.69426784999996</v>
+        <v>602.05540106000001</v>
       </c>
       <c r="C424" s="5">
-        <v>-0.86733874000003652</v>
+        <v>-1.1844128599999522</v>
       </c>
       <c r="D424" s="5">
-        <v>-1.7108768079124648</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5">
+        <v>-2.3308261683915199</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>602.93442116000006</v>
+        <v>602.57386608000002</v>
       </c>
       <c r="C425" s="5">
-        <v>0.2401533100000961</v>
+        <v>0.51846502000000783</v>
       </c>
       <c r="D425" s="5">
-        <v>0.47920878082972074</v>
+        <v>1.0382985837945391</v>
       </c>
       <c r="E425" s="5">
-        <v>-0.16154619993484776</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5">
+        <v>-0.1719162169331323</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>603.47147572999995</v>
+        <v>603.22583849</v>
       </c>
       <c r="C426" s="5">
-        <v>0.53705456999989565</v>
+        <v>0.65197240999998485</v>
       </c>
       <c r="D426" s="5">
-        <v>1.0741336318764283</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5">
+        <v>1.3061294967808834</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>605.04449763000002</v>
+        <v>604.87159174999999</v>
       </c>
       <c r="C427" s="5">
-        <v>1.5730219000000716</v>
+        <v>1.6457532599999922</v>
       </c>
       <c r="D427" s="5">
-        <v>3.1731816293790294</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5">
+        <v>3.3234804627831682</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>605.47642023000003</v>
+        <v>605.40934385000003</v>
       </c>
       <c r="C428" s="5">
-        <v>0.43192260000000715</v>
+        <v>0.53775210000003426</v>
       </c>
       <c r="D428" s="5">
-        <v>0.86001441435215042</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5">
+        <v>1.0720741883593288</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>604.21043535000001</v>
+        <v>604.28834074999997</v>
       </c>
       <c r="C429" s="5">
-        <v>-1.2659848800000191</v>
+        <v>-1.1210031000000527</v>
       </c>
       <c r="D429" s="5">
-        <v>-2.4804146976821539</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5">
+        <v>-2.1994842346416466</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>604.29930339999999</v>
+        <v>604.58286959999998</v>
       </c>
       <c r="C430" s="5">
-        <v>8.8868049999973664E-2</v>
+        <v>0.29452885000000606</v>
       </c>
       <c r="D430" s="5">
-        <v>0.17664039467879533</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5">
+        <v>0.58644786787540593</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>602.96257667999998</v>
+        <v>603.33446598</v>
       </c>
       <c r="C431" s="5">
-        <v>-1.3367267200000015</v>
+        <v>-1.2484036199999764</v>
       </c>
       <c r="D431" s="5">
-        <v>-2.6223757874486164</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5">
+        <v>-2.449932517455744</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>604.03409916999999</v>
+        <v>604.50491804000001</v>
       </c>
       <c r="C432" s="5">
-        <v>1.0715224900000067</v>
+        <v>1.1704520600000023</v>
       </c>
       <c r="D432" s="5">
-        <v>2.1534826434396637</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5">
+        <v>2.3529669513365548</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>603.32591520000005</v>
+        <v>603.92228553999996</v>
       </c>
       <c r="C433" s="5">
-        <v>-0.70818396999993638</v>
+        <v>-0.58263250000004518</v>
       </c>
       <c r="D433" s="5">
-        <v>-1.3978717412468367</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5">
+        <v>-1.1504697825294952</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>601.94725415000005</v>
+        <v>602.14691187000005</v>
       </c>
       <c r="C434" s="5">
-        <v>-1.3786610500000052</v>
+        <v>-1.7753736699999081</v>
       </c>
       <c r="D434" s="5">
-        <v>-2.7079200012614768</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5">
+        <v>-3.4712039736978895</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>599.36889630999997</v>
+        <v>606.05188266000005</v>
       </c>
       <c r="C435" s="5">
-        <v>-2.5783578400000806</v>
+        <v>3.904970789999993</v>
       </c>
       <c r="D435" s="5">
-        <v>-5.0206550315968101</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5">
+        <v>8.0657558165033283</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>599.40954968000005</v>
+        <v>607.34586424999998</v>
       </c>
       <c r="C436" s="5">
-        <v>4.0653370000086397E-2</v>
+        <v>1.2939815899999303</v>
       </c>
       <c r="D436" s="5">
-        <v>8.1422721831958533E-2</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5">
+        <v>2.5924227018634172</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>601.69474949999994</v>
+        <v>607.75721406000002</v>
       </c>
       <c r="C437" s="5">
-        <v>2.2851998199998889</v>
+        <v>0.411349810000047</v>
       </c>
       <c r="D437" s="5">
-        <v>4.6720592156953122</v>
+        <v>0.81578346328217144</v>
       </c>
       <c r="E437" s="5">
-        <v>-0.20560638379462093</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5">
+        <v>0.86020125859753716</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>601.66807200999995</v>
+        <v>607.70931210000003</v>
       </c>
       <c r="C438" s="5">
-        <v>-2.6677489999997306E-2</v>
+        <v>-4.790195999999014E-2</v>
       </c>
       <c r="D438" s="5">
-        <v>-5.3191726630741343E-2</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5">
+        <v>-9.4540120303365782E-2</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>602.60751920999996</v>
+        <v>608.60009947000003</v>
       </c>
       <c r="C439" s="5">
-        <v>0.9394472000000178</v>
+        <v>0.89078736999999819</v>
       </c>
       <c r="D439" s="5">
-        <v>1.8898600650748776</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>1.7732242428456502</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>604.79856722</v>
+        <v>610.81293616999994</v>
       </c>
       <c r="C440" s="5">
-        <v>2.1910480100000314</v>
+        <v>2.2128366999999116</v>
       </c>
       <c r="D440" s="5">
-        <v>4.4514532641201532</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5">
+        <v>4.4514532551786834</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>605.65182403999995</v>
+        <v>612.48413521999998</v>
       </c>
       <c r="C441" s="5">
-        <v>0.85325681999995595</v>
+        <v>1.6711990500000411</v>
       </c>
       <c r="D441" s="5">
-        <v>1.7061724349973995</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:5">
+        <v>3.3330890363770793</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
-    </row>
-    <row r="443" spans="1:5">
+      <c r="B442" s="5">
+        <v>612.87776869000004</v>
+      </c>
+      <c r="C442" s="5">
+        <v>0.39363347000005433</v>
+      </c>
+      <c r="D442" s="5">
+        <v>0.77395217017270923</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5">
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5">
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>