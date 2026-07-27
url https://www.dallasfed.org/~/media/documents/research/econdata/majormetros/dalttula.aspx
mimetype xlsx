--- v7 (2026-07-07)
+++ v8 (2026-07-27)
@@ -1,99 +1,103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{D7C0EA27-912F-445F-83E7-75F6DA33E670}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{BAE7114C-33B8-47E5-B587-C47DDD12D594}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{29A70654-C172-40FE-B86A-E1058FF97D5D}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{4F0CB986-B545-4C5C-99BB-5C09CFA1DB1F}"/>
   </bookViews>
   <sheets>
     <sheet name="dalttula" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Dallas—Plano—Irving Trade, Transportation and Utilities Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry May 2026</t>
+    <t>Last data entry June 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -598,51 +602,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -917,6374 +921,6651 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C919B378-F1BD-4A9E-ADF5-B5EDD714F5D6}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DED0FEA1-7333-4CCD-B586-0B4C4F394593}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>322.94978452999999</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>323.66876721</v>
       </c>
       <c r="C7" s="5">
         <v>0.71898268000001053</v>
       </c>
       <c r="D7" s="5">
         <v>2.7045146761816241</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>323.99355108999998</v>
       </c>
       <c r="C8" s="5">
         <v>0.32478387999998404</v>
       </c>
       <c r="D8" s="5">
         <v>1.2108021077236852</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>323.36880008000003</v>
       </c>
       <c r="C9" s="5">
         <v>-0.62475100999995448</v>
       </c>
       <c r="D9" s="5">
         <v>-2.2895551436502681</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>323.52940725000002</v>
       </c>
       <c r="C10" s="5">
         <v>0.16060716999999158</v>
       </c>
       <c r="D10" s="5">
         <v>0.5976332565829523</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>324.86811732000001</v>
       </c>
       <c r="C11" s="5">
         <v>1.3387100699999905</v>
       </c>
       <c r="D11" s="5">
         <v>5.0799735195373952</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>324.20434820999998</v>
       </c>
       <c r="C12" s="5">
         <v>-0.66376911000003247</v>
       </c>
       <c r="D12" s="5">
         <v>-2.4244688409589599</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>324.67656183000003</v>
       </c>
       <c r="C13" s="5">
         <v>0.47221362000004774</v>
       </c>
       <c r="D13" s="5">
         <v>1.7619069494326567</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>324.26785740999998</v>
       </c>
       <c r="C14" s="5">
         <v>-0.40870442000004914</v>
       </c>
       <c r="D14" s="5">
         <v>-1.5001512483778789</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>323.6685837</v>
       </c>
       <c r="C15" s="5">
         <v>-0.5992737099999772</v>
       </c>
       <c r="D15" s="5">
         <v>-2.1952954339898079</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>323.92743160999999</v>
       </c>
       <c r="C16" s="5">
         <v>0.25884790999998586</v>
       </c>
       <c r="D16" s="5">
         <v>0.96391004376426004</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>324.2707805</v>
       </c>
       <c r="C17" s="5">
         <v>0.34334889000001567</v>
       </c>
       <c r="D17" s="5">
         <v>1.2793888507853568</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>324.95428848</v>
       </c>
       <c r="C18" s="5">
         <v>0.68350798000000168</v>
       </c>
       <c r="D18" s="5">
         <v>2.5589276011639406</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>323.54536525999998</v>
       </c>
       <c r="C19" s="5">
         <v>-1.4089232200000197</v>
       </c>
       <c r="D19" s="5">
         <v>-5.0806135450535139</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>323.32445218999999</v>
       </c>
       <c r="C20" s="5">
         <v>-0.2209130699999946</v>
       </c>
       <c r="D20" s="5">
         <v>-0.81627632789861293</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>322.69423303000002</v>
       </c>
       <c r="C21" s="5">
         <v>-0.63021915999996736</v>
       </c>
       <c r="D21" s="5">
         <v>-2.3141086393794419</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>323.30600736000002</v>
       </c>
       <c r="C22" s="5">
         <v>0.61177433000000292</v>
       </c>
       <c r="D22" s="5">
         <v>2.2988715807447546</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>323.34547130999999</v>
       </c>
       <c r="C23" s="5">
         <v>3.9463949999969827E-2</v>
       </c>
       <c r="D23" s="5">
         <v>0.14657490069067691</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>323.94678739</v>
       </c>
       <c r="C24" s="5">
         <v>0.60131608000000369</v>
       </c>
       <c r="D24" s="5">
         <v>2.2545721293343091</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>324.02999992000002</v>
       </c>
       <c r="C25" s="5">
         <v>8.3212530000025708E-2</v>
       </c>
       <c r="D25" s="5">
         <v>0.30868103958014981</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>323.70644147000002</v>
       </c>
       <c r="C26" s="5">
         <v>-0.32355845000000727</v>
       </c>
       <c r="D26" s="5">
         <v>-1.1916947310058101</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>323.87386877</v>
       </c>
       <c r="C27" s="5">
         <v>0.16742729999998573</v>
       </c>
       <c r="D27" s="5">
         <v>0.62243211362065232</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>323.22175477000002</v>
       </c>
       <c r="C28" s="5">
         <v>-0.65211399999998321</v>
       </c>
       <c r="D28" s="5">
         <v>-2.3895993048517306</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>323.03462769999999</v>
       </c>
       <c r="C29" s="5">
         <v>-0.18712707000003093</v>
       </c>
       <c r="D29" s="5">
         <v>-0.69252406865624172</v>
       </c>
       <c r="E29" s="5">
         <v>-0.38121004861861874</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>322.61684155</v>
       </c>
       <c r="C30" s="5">
         <v>-0.41778614999998354</v>
       </c>
       <c r="D30" s="5">
         <v>-1.5409881459766073</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>322.98770695000002</v>
       </c>
       <c r="C31" s="5">
         <v>0.37086540000001378</v>
       </c>
       <c r="D31" s="5">
         <v>1.3882197340904234</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>321.54487534999998</v>
       </c>
       <c r="C32" s="5">
         <v>-1.4428316000000336</v>
       </c>
       <c r="D32" s="5">
         <v>-5.2308053810162018</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>324.30516682000001</v>
       </c>
       <c r="C33" s="5">
         <v>2.7602914700000269</v>
       </c>
       <c r="D33" s="5">
         <v>10.801925184579053</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>323.93444154999997</v>
       </c>
       <c r="C34" s="5">
         <v>-0.37072527000003674</v>
       </c>
       <c r="D34" s="5">
         <v>-1.363172675005897</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>323.16140758</v>
       </c>
       <c r="C35" s="5">
         <v>-0.77303396999997176</v>
       </c>
       <c r="D35" s="5">
         <v>-2.8263795357255206</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>323.18931703999999</v>
       </c>
       <c r="C36" s="5">
         <v>2.7909459999989394E-2</v>
       </c>
       <c r="D36" s="5">
         <v>0.10368584931348401</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>322.59139730999999</v>
       </c>
       <c r="C37" s="5">
         <v>-0.59791973000000098</v>
       </c>
       <c r="D37" s="5">
         <v>-2.1976211374134191</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>323.18121704999999</v>
       </c>
       <c r="C38" s="5">
         <v>0.58981973999999582</v>
       </c>
       <c r="D38" s="5">
         <v>2.2162549557488864</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>325.82184422</v>
       </c>
       <c r="C39" s="5">
         <v>2.6406271700000161</v>
       </c>
       <c r="D39" s="5">
         <v>10.257724527466227</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>324.47053670999998</v>
       </c>
       <c r="C40" s="5">
         <v>-1.3513075100000265</v>
       </c>
       <c r="D40" s="5">
         <v>-4.864887661051231</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>324.95715765</v>
       </c>
       <c r="C41" s="5">
         <v>0.48662094000002298</v>
       </c>
       <c r="D41" s="5">
         <v>1.8146054247156096</v>
       </c>
       <c r="E41" s="5">
         <v>0.59514670723952445</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>325.41251512999997</v>
       </c>
       <c r="C42" s="5">
         <v>0.45535747999997511</v>
       </c>
       <c r="D42" s="5">
         <v>1.6945620683864071</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>325.65012882000002</v>
       </c>
       <c r="C43" s="5">
         <v>0.23761369000004606</v>
       </c>
       <c r="D43" s="5">
         <v>0.87975824745303299</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>325.81859831999998</v>
       </c>
       <c r="C44" s="5">
         <v>0.16846949999995786</v>
       </c>
       <c r="D44" s="5">
         <v>0.62256881493896188</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>330.81788140999998</v>
       </c>
       <c r="C45" s="5">
         <v>4.9992830900000058</v>
       </c>
       <c r="D45" s="5">
         <v>20.048644487844403</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>330.04515585000001</v>
       </c>
       <c r="C46" s="5">
         <v>-0.77272555999996939</v>
       </c>
       <c r="D46" s="5">
         <v>-2.7672336286919341</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>329.23299667999999</v>
       </c>
       <c r="C47" s="5">
         <v>-0.81215917000002946</v>
       </c>
       <c r="D47" s="5">
         <v>-2.9132630426184747</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>331.56656607000002</v>
       </c>
       <c r="C48" s="5">
         <v>2.3335693900000365</v>
       </c>
       <c r="D48" s="5">
         <v>8.8450085707529436</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>332.47649718000002</v>
       </c>
       <c r="C49" s="5">
         <v>0.90993111000000226</v>
       </c>
       <c r="D49" s="5">
         <v>3.3433717414367292</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>333.19618668999999</v>
       </c>
       <c r="C50" s="5">
         <v>0.7196895099999665</v>
       </c>
       <c r="D50" s="5">
         <v>2.6287087038417756</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>333.34594288</v>
       </c>
       <c r="C51" s="5">
         <v>0.14975619000000506</v>
       </c>
       <c r="D51" s="5">
         <v>0.54067944693292347</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>333.39245903</v>
       </c>
       <c r="C52" s="5">
         <v>4.6516150000002199E-2</v>
       </c>
       <c r="D52" s="5">
         <v>0.16758038248156915</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>336.01345759999998</v>
       </c>
       <c r="C53" s="5">
         <v>2.6209985699999834</v>
       </c>
       <c r="D53" s="5">
         <v>9.8527139401246799</v>
       </c>
       <c r="E53" s="5">
         <v>3.4023869577011645</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>334.33168728999999</v>
       </c>
       <c r="C54" s="5">
         <v>-1.6817703099999903</v>
       </c>
       <c r="D54" s="5">
         <v>-5.8434748548888749</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>335.06988014000001</v>
       </c>
       <c r="C55" s="5">
         <v>0.73819285000001855</v>
       </c>
       <c r="D55" s="5">
         <v>2.6819723967553388</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>335.83418438000001</v>
       </c>
       <c r="C56" s="5">
         <v>0.7643042400000013</v>
       </c>
       <c r="D56" s="5">
         <v>2.7718381297721306</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>336.46712626999999</v>
       </c>
       <c r="C57" s="5">
         <v>0.63294188999998369</v>
       </c>
       <c r="D57" s="5">
         <v>2.2852142289197186</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>339.43842673</v>
       </c>
       <c r="C58" s="5">
         <v>2.971300460000009</v>
       </c>
       <c r="D58" s="5">
         <v>11.127208018573675</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>341.27309099000001</v>
       </c>
       <c r="C59" s="5">
         <v>1.8346642600000109</v>
       </c>
       <c r="D59" s="5">
         <v>6.6823273812929518</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>340.87056009000003</v>
       </c>
       <c r="C60" s="5">
         <v>-0.40253089999998792</v>
       </c>
       <c r="D60" s="5">
         <v>-1.4062514843088958</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>342.64505611999999</v>
       </c>
       <c r="C61" s="5">
         <v>1.7744960299999661</v>
       </c>
       <c r="D61" s="5">
         <v>6.4289331673449635</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>344.33722439000002</v>
       </c>
       <c r="C62" s="5">
         <v>1.6921682700000247</v>
       </c>
       <c r="D62" s="5">
         <v>6.0899033073193332</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>346.69553105</v>
       </c>
       <c r="C63" s="5">
         <v>2.3583066599999825</v>
       </c>
       <c r="D63" s="5">
         <v>8.535354729478172</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>348.23039404999997</v>
       </c>
       <c r="C64" s="5">
         <v>1.534862999999973</v>
       </c>
       <c r="D64" s="5">
         <v>5.4438290683715973</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>351.08979920000002</v>
       </c>
       <c r="C65" s="5">
         <v>2.8594051500000432</v>
       </c>
       <c r="D65" s="5">
         <v>10.310904333159954</v>
       </c>
       <c r="E65" s="5">
         <v>4.4868267204783541</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>349.34780575000002</v>
       </c>
       <c r="C66" s="5">
         <v>-1.7419934499999954</v>
       </c>
       <c r="D66" s="5">
         <v>-5.7941871447953481</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>350.82823667999997</v>
       </c>
       <c r="C67" s="5">
         <v>1.4804309299999545</v>
       </c>
       <c r="D67" s="5">
         <v>5.2054528049754634</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>351.57149285999998</v>
       </c>
       <c r="C68" s="5">
         <v>0.74325618000000304</v>
       </c>
       <c r="D68" s="5">
         <v>2.5721242431115288</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>350.85866615999998</v>
       </c>
       <c r="C69" s="5">
         <v>-0.71282669999999371</v>
       </c>
       <c r="D69" s="5">
         <v>-2.4061032666217175</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>351.59422953000001</v>
       </c>
       <c r="C70" s="5">
         <v>0.73556337000002259</v>
       </c>
       <c r="D70" s="5">
         <v>2.5449713640584681</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>352.00931710999998</v>
       </c>
       <c r="C71" s="5">
         <v>0.4150875799999767</v>
       </c>
       <c r="D71" s="5">
         <v>1.4259396939585445</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>353.62926059</v>
       </c>
       <c r="C72" s="5">
         <v>1.6199434800000176</v>
       </c>
       <c r="D72" s="5">
         <v>5.6643318375777296</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>355.15892260999999</v>
       </c>
       <c r="C73" s="5">
         <v>1.5296620199999893</v>
       </c>
       <c r="D73" s="5">
         <v>5.316021121150194</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>355.54131991999998</v>
       </c>
       <c r="C74" s="5">
         <v>0.38239730999998756</v>
       </c>
       <c r="D74" s="5">
         <v>1.2997109236561277</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>355.31177199000001</v>
       </c>
       <c r="C75" s="5">
         <v>-0.22954792999996698</v>
       </c>
       <c r="D75" s="5">
         <v>-0.77201006894161983</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>357.68719620000002</v>
       </c>
       <c r="C76" s="5">
         <v>2.3754242100000056</v>
       </c>
       <c r="D76" s="5">
         <v>8.3242209385762536</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>358.54297388999998</v>
       </c>
       <c r="C77" s="5">
         <v>0.85577768999996806</v>
       </c>
       <c r="D77" s="5">
         <v>2.9091198234561189</v>
       </c>
       <c r="E77" s="5">
         <v>2.1228684817909516</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>361.03803775</v>
       </c>
       <c r="C78" s="5">
         <v>2.4950638600000161</v>
       </c>
       <c r="D78" s="5">
         <v>8.6778217181908914</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>361.23540724999998</v>
       </c>
       <c r="C79" s="5">
         <v>0.19736949999997933</v>
       </c>
       <c r="D79" s="5">
         <v>0.65798279106550339</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>362.54896668999999</v>
       </c>
       <c r="C80" s="5">
         <v>1.3135594400000059</v>
       </c>
       <c r="D80" s="5">
         <v>4.4518931609750734</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>363.55181783</v>
       </c>
       <c r="C81" s="5">
         <v>1.0028511400000184</v>
       </c>
       <c r="D81" s="5">
         <v>3.3703023261978826</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>364.30022465000002</v>
       </c>
       <c r="C82" s="5">
         <v>0.74840682000001379</v>
       </c>
       <c r="D82" s="5">
         <v>2.4984793093149049</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>365.74555256000002</v>
       </c>
       <c r="C83" s="5">
         <v>1.4453279100000032</v>
       </c>
       <c r="D83" s="5">
         <v>4.8661629361627545</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>366.51147538999999</v>
       </c>
       <c r="C84" s="5">
         <v>0.76592282999996542</v>
       </c>
       <c r="D84" s="5">
         <v>2.542116256166671</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>367.17886764000002</v>
       </c>
       <c r="C85" s="5">
         <v>0.66739225000003444</v>
       </c>
       <c r="D85" s="5">
         <v>2.2071352663616484</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>367.99626855999998</v>
       </c>
       <c r="C86" s="5">
         <v>0.81740091999995457</v>
       </c>
       <c r="D86" s="5">
         <v>2.7043508738607169</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>367.94081439000001</v>
       </c>
       <c r="C87" s="5">
         <v>-5.5454169999961778E-2</v>
       </c>
       <c r="D87" s="5">
         <v>-0.18068085032503234</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>369.06021907000002</v>
       </c>
       <c r="C88" s="5">
         <v>1.1194046800000024</v>
       </c>
       <c r="D88" s="5">
         <v>3.7125324803281678</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>369.71597245999999</v>
       </c>
       <c r="C89" s="5">
         <v>0.65575338999997257</v>
       </c>
       <c r="D89" s="5">
         <v>2.1531440701699101</v>
       </c>
       <c r="E89" s="5">
         <v>3.1162229868232805</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>370.32533193</v>
       </c>
       <c r="C90" s="5">
         <v>0.60935947000001534</v>
       </c>
       <c r="D90" s="5">
         <v>1.9958470487347446</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>371.6904925</v>
       </c>
       <c r="C91" s="5">
         <v>1.3651605700000005</v>
       </c>
       <c r="D91" s="5">
         <v>4.5144595944179411</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>372.87235801999998</v>
       </c>
       <c r="C92" s="5">
         <v>1.1818655199999739</v>
       </c>
       <c r="D92" s="5">
         <v>3.8830858127233414</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>377.07823615000001</v>
       </c>
       <c r="C93" s="5">
         <v>4.2058781300000305</v>
       </c>
       <c r="D93" s="5">
         <v>14.407720526517975</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>378.84278609</v>
       </c>
       <c r="C94" s="5">
         <v>1.7645499399999949</v>
       </c>
       <c r="D94" s="5">
         <v>5.7622445359397423</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>380.08246143000002</v>
       </c>
       <c r="C95" s="5">
         <v>1.2396753400000193</v>
       </c>
       <c r="D95" s="5">
         <v>3.9981699269294291</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>380.64332538999997</v>
       </c>
       <c r="C96" s="5">
         <v>0.5608639599999492</v>
       </c>
       <c r="D96" s="5">
         <v>1.7852075517445609</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>380.90506132000002</v>
       </c>
       <c r="C97" s="5">
         <v>0.26173593000004303</v>
       </c>
       <c r="D97" s="5">
         <v>0.82826532501403261</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>383.16473837000001</v>
       </c>
       <c r="C98" s="5">
         <v>2.2596770499999934</v>
       </c>
       <c r="D98" s="5">
         <v>7.3557974157807404</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>385.11221024999998</v>
       </c>
       <c r="C99" s="5">
         <v>1.9474718799999664</v>
       </c>
       <c r="D99" s="5">
         <v>6.2725344500037972</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>384.85338875000002</v>
       </c>
       <c r="C100" s="5">
         <v>-0.25882149999995363</v>
       </c>
       <c r="D100" s="5">
         <v>-0.80350692314139494</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>385.4304004</v>
       </c>
       <c r="C101" s="5">
         <v>0.57701164999997445</v>
       </c>
       <c r="D101" s="5">
         <v>1.8140735966094557</v>
       </c>
       <c r="E101" s="5">
         <v>4.2504054762470878</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>390.27929504000002</v>
       </c>
       <c r="C102" s="5">
         <v>4.8488946400000259</v>
       </c>
       <c r="D102" s="5">
         <v>16.186200092408765</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>391.53169022999998</v>
       </c>
       <c r="C103" s="5">
         <v>1.2523951899999588</v>
       </c>
       <c r="D103" s="5">
         <v>3.9194617153859967</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>392.99983573999998</v>
       </c>
       <c r="C104" s="5">
         <v>1.4681455099999994</v>
       </c>
       <c r="D104" s="5">
         <v>4.5936684722238441</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>395.27181548999999</v>
       </c>
       <c r="C105" s="5">
         <v>2.2719797500000141</v>
       </c>
       <c r="D105" s="5">
         <v>7.162233143214225</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>395.93333380000001</v>
       </c>
       <c r="C106" s="5">
         <v>0.66151831000001948</v>
       </c>
       <c r="D106" s="5">
         <v>2.0268831070220594</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>396.12544867999998</v>
       </c>
       <c r="C107" s="5">
         <v>0.1921148799999628</v>
       </c>
       <c r="D107" s="5">
         <v>0.58382073816229951</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>398.12057391000002</v>
       </c>
       <c r="C108" s="5">
         <v>1.9951252300000419</v>
       </c>
       <c r="D108" s="5">
         <v>6.2141867300511855</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>399.62643603999999</v>
       </c>
       <c r="C109" s="5">
         <v>1.5058621299999686</v>
       </c>
       <c r="D109" s="5">
         <v>4.6345380667140113</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>401.56002889000001</v>
       </c>
       <c r="C110" s="5">
         <v>1.933592850000025</v>
       </c>
       <c r="D110" s="5">
         <v>5.9632335975984052</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>402.80216867000001</v>
       </c>
       <c r="C111" s="5">
         <v>1.2421397800000022</v>
       </c>
       <c r="D111" s="5">
         <v>3.7757497397405082</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>405.30798506000002</v>
       </c>
       <c r="C112" s="5">
         <v>2.5058163900000068</v>
       </c>
       <c r="D112" s="5">
         <v>7.7259463908410764</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>406.20391112999999</v>
       </c>
       <c r="C113" s="5">
         <v>0.89592606999997315</v>
       </c>
       <c r="D113" s="5">
         <v>2.6850665246706873</v>
       </c>
       <c r="E113" s="5">
         <v>5.3896918116581372</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>406.13104513000002</v>
       </c>
       <c r="C114" s="5">
         <v>-7.2865999999976339E-2</v>
       </c>
       <c r="D114" s="5">
         <v>-0.21504712578122032</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>408.35054350000001</v>
       </c>
       <c r="C115" s="5">
         <v>2.2194983699999966</v>
       </c>
       <c r="D115" s="5">
         <v>6.7587279989135052</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>409.77001390999999</v>
       </c>
       <c r="C116" s="5">
         <v>1.419470409999974</v>
       </c>
       <c r="D116" s="5">
         <v>4.2520103368489215</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>411.07312123000003</v>
       </c>
       <c r="C117" s="5">
         <v>1.3031073200000378</v>
       </c>
       <c r="D117" s="5">
         <v>3.8835716776788987</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>412.14657017000002</v>
       </c>
       <c r="C118" s="5">
         <v>1.0734489399999916</v>
       </c>
       <c r="D118" s="5">
         <v>3.1789998579310641</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>413.52502501999999</v>
       </c>
       <c r="C119" s="5">
         <v>1.3784548499999687</v>
       </c>
       <c r="D119" s="5">
         <v>4.0881473143097091</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>414.54389560999999</v>
       </c>
       <c r="C120" s="5">
         <v>1.0188705900000059</v>
       </c>
       <c r="D120" s="5">
         <v>2.9970373017444762</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>415.30891331999999</v>
       </c>
       <c r="C121" s="5">
         <v>0.76501770999999508</v>
       </c>
       <c r="D121" s="5">
         <v>2.2371495121981333</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>417.17758930000002</v>
       </c>
       <c r="C122" s="5">
         <v>1.8686759800000345</v>
       </c>
       <c r="D122" s="5">
         <v>5.5350251618451418</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>420.19235454</v>
       </c>
       <c r="C123" s="5">
         <v>3.0147652399999743</v>
       </c>
       <c r="D123" s="5">
         <v>9.0250039600202392</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>421.46642659000003</v>
       </c>
       <c r="C124" s="5">
         <v>1.2740720500000293</v>
       </c>
       <c r="D124" s="5">
         <v>3.6998355492380286</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>423.66692361000003</v>
       </c>
       <c r="C125" s="5">
         <v>2.2004970200000002</v>
       </c>
       <c r="D125" s="5">
         <v>6.4483391790230993</v>
       </c>
       <c r="E125" s="5">
         <v>4.2990754154534017</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>425.01021370000001</v>
       </c>
       <c r="C126" s="5">
         <v>1.3432900899999822</v>
       </c>
       <c r="D126" s="5">
         <v>3.8718085215698084</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>426.45999920000003</v>
       </c>
       <c r="C127" s="5">
         <v>1.4497855000000186</v>
       </c>
       <c r="D127" s="5">
         <v>4.1710921038569326</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>427.06945596000003</v>
       </c>
       <c r="C128" s="5">
         <v>0.60945676000000049</v>
       </c>
       <c r="D128" s="5">
         <v>1.7284717075620959</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>428.61241323000002</v>
       </c>
       <c r="C129" s="5">
         <v>1.5429572699999881</v>
       </c>
       <c r="D129" s="5">
         <v>4.4226703429923742</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>430.53454850999998</v>
       </c>
       <c r="C130" s="5">
         <v>1.9221352799999636</v>
       </c>
       <c r="D130" s="5">
         <v>5.5162025417685889</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>434.23846044999999</v>
       </c>
       <c r="C131" s="5">
         <v>3.7039119400000118</v>
       </c>
       <c r="D131" s="5">
         <v>10.826430529657681</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>434.33575569999999</v>
       </c>
       <c r="C132" s="5">
         <v>9.7295250000001943E-2</v>
       </c>
       <c r="D132" s="5">
         <v>0.26920297868964216</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>436.51539983999999</v>
       </c>
       <c r="C133" s="5">
         <v>2.1796441399999935</v>
       </c>
       <c r="D133" s="5">
         <v>6.1910316395468845</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>437.44203691000001</v>
       </c>
       <c r="C134" s="5">
         <v>0.9266370700000266</v>
       </c>
       <c r="D134" s="5">
         <v>2.5773190381739752</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>438.98252934999999</v>
       </c>
       <c r="C135" s="5">
         <v>1.54049243999998</v>
       </c>
       <c r="D135" s="5">
         <v>4.3087296764293459</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>441.50814412</v>
       </c>
       <c r="C136" s="5">
         <v>2.5256147700000042</v>
       </c>
       <c r="D136" s="5">
         <v>7.1267156766868789</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>442.44148746000002</v>
       </c>
       <c r="C137" s="5">
         <v>0.93334334000002173</v>
       </c>
       <c r="D137" s="5">
         <v>2.5664906435519441</v>
       </c>
       <c r="E137" s="5">
         <v>4.4314443266009196</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>443.93716889000001</v>
       </c>
       <c r="C138" s="5">
         <v>1.4956814299999905</v>
       </c>
       <c r="D138" s="5">
         <v>4.1329022113398395</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>443.71280641999999</v>
       </c>
       <c r="C139" s="5">
         <v>-0.22436247000001686</v>
       </c>
       <c r="D139" s="5">
         <v>-0.60478793163766253</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>444.55764067000001</v>
       </c>
       <c r="C140" s="5">
         <v>0.84483425000001944</v>
       </c>
       <c r="D140" s="5">
         <v>2.3088929232150779</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>442.89544095999997</v>
       </c>
       <c r="C141" s="5">
         <v>-1.6621997100000385</v>
       </c>
       <c r="D141" s="5">
         <v>-4.3956681719749424</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>441.54126212</v>
       </c>
       <c r="C142" s="5">
         <v>-1.3541788399999746</v>
       </c>
       <c r="D142" s="5">
         <v>-3.6079938766050201</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>441.44442031</v>
       </c>
       <c r="C143" s="5">
         <v>-9.6841810000000805E-2</v>
       </c>
       <c r="D143" s="5">
         <v>-0.26287484409228679</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>440.52362115</v>
       </c>
       <c r="C144" s="5">
         <v>-0.92079916000000139</v>
       </c>
       <c r="D144" s="5">
         <v>-2.4745363525542685</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>440.06710908000002</v>
       </c>
       <c r="C145" s="5">
         <v>-0.45651206999997385</v>
       </c>
       <c r="D145" s="5">
         <v>-1.2364896794115343</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>440.78062901999999</v>
       </c>
       <c r="C146" s="5">
         <v>0.71351993999996921</v>
       </c>
       <c r="D146" s="5">
         <v>1.9631115894449769</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>436.83411747999997</v>
       </c>
       <c r="C147" s="5">
         <v>-3.9465115400000172</v>
       </c>
       <c r="D147" s="5">
         <v>-10.230543073855337</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>432.10739422</v>
       </c>
       <c r="C148" s="5">
         <v>-4.7267232599999716</v>
       </c>
       <c r="D148" s="5">
         <v>-12.238957316124266</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>429.28912353999999</v>
       </c>
       <c r="C149" s="5">
         <v>-2.8182706800000119</v>
       </c>
       <c r="D149" s="5">
         <v>-7.5518450924834335</v>
       </c>
       <c r="E149" s="5">
         <v>-2.9726787140839983</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>431.15335434999997</v>
       </c>
       <c r="C150" s="5">
         <v>1.8642308099999809</v>
       </c>
       <c r="D150" s="5">
         <v>5.3374029330389927</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>430.42581159000002</v>
       </c>
       <c r="C151" s="5">
         <v>-0.72754275999994888</v>
       </c>
       <c r="D151" s="5">
         <v>-2.0062328559982134</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>429.38312818999998</v>
       </c>
       <c r="C152" s="5">
         <v>-1.042683400000044</v>
       </c>
       <c r="D152" s="5">
         <v>-2.8685161391958647</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>428.63236601</v>
       </c>
       <c r="C153" s="5">
         <v>-0.75076217999998107</v>
       </c>
       <c r="D153" s="5">
         <v>-2.0781002950505889</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>428.44427180999998</v>
       </c>
       <c r="C154" s="5">
         <v>-0.18809420000002319</v>
       </c>
       <c r="D154" s="5">
         <v>-0.52531980361321118</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>427.55454995000002</v>
       </c>
       <c r="C155" s="5">
         <v>-0.8897218599999519</v>
       </c>
       <c r="D155" s="5">
         <v>-2.4636947767792572</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>427.52863503999998</v>
       </c>
       <c r="C156" s="5">
         <v>-2.5914910000039981E-2</v>
       </c>
       <c r="D156" s="5">
         <v>-7.2710083727578478E-2</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>425.69284936999998</v>
       </c>
       <c r="C157" s="5">
         <v>-1.835785670000007</v>
       </c>
       <c r="D157" s="5">
         <v>-5.0327717821289859</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>425.43016080000001</v>
       </c>
       <c r="C158" s="5">
         <v>-0.26268856999996615</v>
       </c>
       <c r="D158" s="5">
         <v>-0.73799363726076983</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>422.67566084999999</v>
       </c>
       <c r="C159" s="5">
         <v>-2.7544999500000245</v>
       </c>
       <c r="D159" s="5">
         <v>-7.4987559848007983</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>421.24893436999997</v>
       </c>
       <c r="C160" s="5">
         <v>-1.4267264800000135</v>
       </c>
       <c r="D160" s="5">
         <v>-3.9761977222993572</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>421.25187395</v>
       </c>
       <c r="C161" s="5">
         <v>2.939580000031583E-3</v>
       </c>
       <c r="D161" s="5">
         <v>8.3742203289549622E-3</v>
       </c>
       <c r="E161" s="5">
         <v>-1.8722229726491291</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>419.42078068000001</v>
       </c>
       <c r="C162" s="5">
         <v>-1.8310932699999967</v>
       </c>
       <c r="D162" s="5">
         <v>-5.0932326349435115</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>417.53382868</v>
       </c>
       <c r="C163" s="5">
         <v>-1.886952000000008</v>
       </c>
       <c r="D163" s="5">
         <v>-5.2671325230491455</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>415.45023579999997</v>
       </c>
       <c r="C164" s="5">
         <v>-2.0835928800000261</v>
       </c>
       <c r="D164" s="5">
         <v>-5.8266319231977342</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>413.10973969999998</v>
       </c>
       <c r="C165" s="5">
         <v>-2.3404960999999957</v>
       </c>
       <c r="D165" s="5">
         <v>-6.5547794223429161</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>410.98450244999998</v>
       </c>
       <c r="C166" s="5">
         <v>-2.1252372499999979</v>
       </c>
       <c r="D166" s="5">
         <v>-6.0016702492567848</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>408.75348302999998</v>
       </c>
       <c r="C167" s="5">
         <v>-2.2310194199999955</v>
       </c>
       <c r="D167" s="5">
         <v>-6.3231565243760501</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>406.35451551</v>
       </c>
       <c r="C168" s="5">
         <v>-2.3989675199999851</v>
       </c>
       <c r="D168" s="5">
         <v>-6.8198328862066226</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>406.98444706999999</v>
       </c>
       <c r="C169" s="5">
         <v>0.62993155999998862</v>
       </c>
       <c r="D169" s="5">
         <v>1.8761852090023234</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>406.89046007000002</v>
       </c>
       <c r="C170" s="5">
         <v>-9.3986999999970067E-2</v>
       </c>
       <c r="D170" s="5">
         <v>-0.27677042377403094</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>407.78126025</v>
       </c>
       <c r="C171" s="5">
         <v>0.89080017999998518</v>
       </c>
       <c r="D171" s="5">
         <v>2.6590106034933836</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>406.65835862</v>
       </c>
       <c r="C172" s="5">
         <v>-1.1229016300000012</v>
       </c>
       <c r="D172" s="5">
         <v>-3.2548335841095843</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>404.69929753000002</v>
       </c>
       <c r="C173" s="5">
         <v>-1.9590610899999774</v>
       </c>
       <c r="D173" s="5">
         <v>-5.6302149337639884</v>
       </c>
       <c r="E173" s="5">
         <v>-3.92937751582908</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>406.45801850999999</v>
       </c>
       <c r="C174" s="5">
         <v>1.7587209799999641</v>
       </c>
       <c r="D174" s="5">
         <v>5.3413648572240291</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>407.07571501000001</v>
       </c>
       <c r="C175" s="5">
         <v>0.6176965000000223</v>
       </c>
       <c r="D175" s="5">
         <v>1.8389668525510494</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>407.65407357999999</v>
       </c>
       <c r="C176" s="5">
         <v>0.57835856999997759</v>
       </c>
       <c r="D176" s="5">
         <v>1.7183028067250694</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>407.94308375000003</v>
       </c>
       <c r="C177" s="5">
         <v>0.28901017000004003</v>
       </c>
       <c r="D177" s="5">
         <v>0.85407639497556698</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>408.43173439999998</v>
       </c>
       <c r="C178" s="5">
         <v>0.48865064999995411</v>
       </c>
       <c r="D178" s="5">
         <v>1.4469160471905607</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>407.60495198000001</v>
       </c>
       <c r="C179" s="5">
         <v>-0.82678241999997226</v>
       </c>
       <c r="D179" s="5">
         <v>-2.4022791804489296</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>408.86141995999998</v>
       </c>
       <c r="C180" s="5">
         <v>1.2564679799999681</v>
       </c>
       <c r="D180" s="5">
         <v>3.7624390916281003</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>408.90559182999999</v>
       </c>
       <c r="C181" s="5">
         <v>4.4171870000013769E-2</v>
       </c>
       <c r="D181" s="5">
         <v>0.12972060713993816</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>407.43535645999998</v>
       </c>
       <c r="C182" s="5">
         <v>-1.4702353700000117</v>
       </c>
       <c r="D182" s="5">
         <v>-4.2303352660193028</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>407.70561328999997</v>
       </c>
       <c r="C183" s="5">
         <v>0.2702568299999939</v>
       </c>
       <c r="D183" s="5">
         <v>0.79888492096658048</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>407.82659833999998</v>
       </c>
       <c r="C184" s="5">
         <v>0.12098505000000159</v>
       </c>
       <c r="D184" s="5">
         <v>0.35667707765758561</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>407.03920584000002</v>
       </c>
       <c r="C185" s="5">
         <v>-0.78739249999995309</v>
       </c>
       <c r="D185" s="5">
         <v>-2.2924003275583749</v>
       </c>
       <c r="E185" s="5">
         <v>0.57818442588883912</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>408.31759013999999</v>
       </c>
       <c r="C186" s="5">
         <v>1.2783842999999706</v>
       </c>
       <c r="D186" s="5">
         <v>3.8346173802316308</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>408.50539579999997</v>
       </c>
       <c r="C187" s="5">
         <v>0.18780565999998089</v>
       </c>
       <c r="D187" s="5">
         <v>0.55333835329272052</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>409.04891622999997</v>
       </c>
       <c r="C188" s="5">
         <v>0.54352043000000094</v>
       </c>
       <c r="D188" s="5">
         <v>1.6083474174260148</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>410.78277885</v>
       </c>
       <c r="C189" s="5">
         <v>1.7338626200000249</v>
       </c>
       <c r="D189" s="5">
         <v>5.2067938240164091</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>411.11271124000001</v>
       </c>
       <c r="C190" s="5">
         <v>0.3299323900000104</v>
       </c>
       <c r="D190" s="5">
         <v>0.96808470653804157</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>412.09567589</v>
       </c>
       <c r="C191" s="5">
         <v>0.98296464999998534</v>
       </c>
       <c r="D191" s="5">
         <v>2.9072162501048382</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>414.62120318000001</v>
       </c>
       <c r="C192" s="5">
         <v>2.5255272900000136</v>
       </c>
       <c r="D192" s="5">
         <v>7.6072172984874786</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>415.15894907000001</v>
       </c>
       <c r="C193" s="5">
         <v>0.53774588999999651</v>
       </c>
       <c r="D193" s="5">
         <v>1.5674984323551966</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>416.67658096000002</v>
       </c>
       <c r="C194" s="5">
         <v>1.5176318900000183</v>
       </c>
       <c r="D194" s="5">
         <v>4.4759324376085985</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>415.26066699</v>
       </c>
       <c r="C195" s="5">
         <v>-1.4159139700000196</v>
       </c>
       <c r="D195" s="5">
         <v>-4.0023805708869649</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>418.20346886999999</v>
       </c>
       <c r="C196" s="5">
         <v>2.9428018799999904</v>
       </c>
       <c r="D196" s="5">
         <v>8.8433759867304182</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>419.10027394999997</v>
       </c>
       <c r="C197" s="5">
         <v>0.89680507999997872</v>
       </c>
       <c r="D197" s="5">
         <v>2.6038758591699906</v>
       </c>
       <c r="E197" s="5">
         <v>2.9631219639173922</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>417.99237724</v>
       </c>
       <c r="C198" s="5">
         <v>-1.1078967099999772</v>
       </c>
       <c r="D198" s="5">
         <v>-3.1264968738217935</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>418.37482937999999</v>
       </c>
       <c r="C199" s="5">
         <v>0.38245213999999805</v>
       </c>
       <c r="D199" s="5">
         <v>1.1035110072435517</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>418.88522603000001</v>
       </c>
       <c r="C200" s="5">
         <v>0.51039665000001833</v>
       </c>
       <c r="D200" s="5">
         <v>1.4738034933493571</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>419.70136009999999</v>
       </c>
       <c r="C201" s="5">
         <v>0.81613406999997551</v>
       </c>
       <c r="D201" s="5">
         <v>2.3632346659348435</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>420.02864212999998</v>
       </c>
       <c r="C202" s="5">
         <v>0.32728202999999212</v>
       </c>
       <c r="D202" s="5">
         <v>0.93978068641928925</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>420.34942847000002</v>
       </c>
       <c r="C203" s="5">
         <v>0.32078634000004058</v>
       </c>
       <c r="D203" s="5">
         <v>0.92032933780927806</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>418.86401545000001</v>
       </c>
       <c r="C204" s="5">
         <v>-1.48541302000001</v>
       </c>
       <c r="D204" s="5">
         <v>-4.159055218613938</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>418.99213930000002</v>
       </c>
       <c r="C205" s="5">
         <v>0.12812385000000859</v>
       </c>
       <c r="D205" s="5">
         <v>0.36767910150066196</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>419.34681333999998</v>
       </c>
       <c r="C206" s="5">
         <v>0.3546740399999635</v>
       </c>
       <c r="D206" s="5">
         <v>1.0205345695021517</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>418.45520411000001</v>
       </c>
       <c r="C207" s="5">
         <v>-0.89160922999997183</v>
       </c>
       <c r="D207" s="5">
         <v>-2.521796987539815</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>420.37908527000002</v>
       </c>
       <c r="C208" s="5">
         <v>1.9238811600000076</v>
       </c>
       <c r="D208" s="5">
         <v>5.658765036904545</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>421.39779813000001</v>
       </c>
       <c r="C209" s="5">
         <v>1.0187128599999937</v>
       </c>
       <c r="D209" s="5">
         <v>2.9470566181759139</v>
       </c>
       <c r="E209" s="5">
         <v>0.54820393180514682</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>421.55138240000002</v>
       </c>
       <c r="C210" s="5">
         <v>0.15358427000001029</v>
       </c>
       <c r="D210" s="5">
         <v>0.43823440716475037</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>423.04059561999998</v>
       </c>
       <c r="C211" s="5">
         <v>1.4892132199999537</v>
       </c>
       <c r="D211" s="5">
         <v>4.3225814955833775</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>424.38397755</v>
       </c>
       <c r="C212" s="5">
         <v>1.3433819300000209</v>
       </c>
       <c r="D212" s="5">
         <v>3.8779111247800202</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>424.85728282000002</v>
       </c>
       <c r="C213" s="5">
         <v>0.47330527000002576</v>
       </c>
       <c r="D213" s="5">
         <v>1.3465711578193762</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>425.05324908</v>
       </c>
       <c r="C214" s="5">
         <v>0.19596625999997741</v>
       </c>
       <c r="D214" s="5">
         <v>0.55490870125016745</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>426.13273304000001</v>
       </c>
       <c r="C215" s="5">
         <v>1.0794839600000046</v>
       </c>
       <c r="D215" s="5">
         <v>3.0905039326251993</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>425.91936054000001</v>
       </c>
       <c r="C216" s="5">
         <v>-0.21337249999999131</v>
       </c>
       <c r="D216" s="5">
         <v>-0.59921009314390927</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>424.64922025999999</v>
       </c>
       <c r="C217" s="5">
         <v>-1.270140280000021</v>
       </c>
       <c r="D217" s="5">
         <v>-3.5204230406491011</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>426.36652420000001</v>
       </c>
       <c r="C218" s="5">
         <v>1.7173039400000221</v>
       </c>
       <c r="D218" s="5">
         <v>4.9622707277694689</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>427.42579811000002</v>
       </c>
       <c r="C219" s="5">
         <v>1.0592739100000017</v>
       </c>
       <c r="D219" s="5">
         <v>3.02238184650514</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>428.63404780000002</v>
       </c>
       <c r="C220" s="5">
         <v>1.2082496900000024</v>
       </c>
       <c r="D220" s="5">
         <v>3.4454064656492589</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>429.13322706000002</v>
       </c>
       <c r="C221" s="5">
         <v>0.49917926000000534</v>
       </c>
       <c r="D221" s="5">
         <v>1.4064838265430035</v>
       </c>
       <c r="E221" s="5">
         <v>1.8356595512190266</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>431.11437599999999</v>
       </c>
       <c r="C222" s="5">
         <v>1.9811489399999687</v>
       </c>
       <c r="D222" s="5">
         <v>5.6828098050019316</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>432.51749577999999</v>
       </c>
       <c r="C223" s="5">
         <v>1.4031197799999973</v>
       </c>
       <c r="D223" s="5">
         <v>3.9762370676728498</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>430.76860395</v>
       </c>
       <c r="C224" s="5">
         <v>-1.7488918299999909</v>
       </c>
       <c r="D224" s="5">
         <v>-4.745751467124415</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>429.18212445</v>
       </c>
       <c r="C225" s="5">
         <v>-1.5864794999999958</v>
       </c>
       <c r="D225" s="5">
         <v>-4.3310540051328061</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>429.35488492000002</v>
       </c>
       <c r="C226" s="5">
         <v>0.17276047000001427</v>
       </c>
       <c r="D226" s="5">
         <v>0.48411186234791348</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>429.08492899999999</v>
       </c>
       <c r="C227" s="5">
         <v>-0.26995592000002944</v>
       </c>
       <c r="D227" s="5">
         <v>-0.75189362991082698</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>428.45495667</v>
       </c>
       <c r="C228" s="5">
         <v>-0.62997232999998687</v>
       </c>
       <c r="D228" s="5">
         <v>-1.747654397440257</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>428.32912630999999</v>
       </c>
       <c r="C229" s="5">
         <v>-0.12583036000000902</v>
       </c>
       <c r="D229" s="5">
         <v>-0.35185208963339765</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>426.73366462000001</v>
       </c>
       <c r="C230" s="5">
         <v>-1.5954616899999792</v>
       </c>
       <c r="D230" s="5">
         <v>-4.3793755972096671</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>424.58387641000002</v>
       </c>
       <c r="C231" s="5">
         <v>-2.149788209999997</v>
       </c>
       <c r="D231" s="5">
         <v>-5.8806086657979044</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>420.58537867000001</v>
       </c>
       <c r="C232" s="5">
         <v>-3.9984977400000048</v>
       </c>
       <c r="D232" s="5">
         <v>-10.733588847217812</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>419.85002753999999</v>
       </c>
       <c r="C233" s="5">
         <v>-0.73535113000002639</v>
       </c>
       <c r="D233" s="5">
         <v>-2.0780205964197274</v>
       </c>
       <c r="E233" s="5">
         <v>-2.1632441709534822</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>416.98386182000002</v>
       </c>
       <c r="C234" s="5">
         <v>-2.8661657199999695</v>
       </c>
       <c r="D234" s="5">
         <v>-7.8912828221223581</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>414.41187474999998</v>
       </c>
       <c r="C235" s="5">
         <v>-2.5719870700000342</v>
       </c>
       <c r="D235" s="5">
         <v>-7.1556819228741357</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>411.31472055</v>
       </c>
       <c r="C236" s="5">
         <v>-3.0971541999999772</v>
       </c>
       <c r="D236" s="5">
         <v>-8.6087249534635859</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>407.95076528999999</v>
       </c>
       <c r="C237" s="5">
         <v>-3.3639552600000115</v>
       </c>
       <c r="D237" s="5">
         <v>-9.384603943229175</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>405.89264202999999</v>
       </c>
       <c r="C238" s="5">
         <v>-2.0581232600000021</v>
       </c>
       <c r="D238" s="5">
         <v>-5.8888421580703394</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>403.74042171000002</v>
       </c>
       <c r="C239" s="5">
         <v>-2.1522203199999694</v>
       </c>
       <c r="D239" s="5">
         <v>-6.1806013200130234</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>403.20289387000003</v>
       </c>
       <c r="C240" s="5">
         <v>-0.53752783999999565</v>
       </c>
       <c r="D240" s="5">
         <v>-1.5859968262791679</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>401.62618615999997</v>
       </c>
       <c r="C241" s="5">
         <v>-1.5767077100000506</v>
       </c>
       <c r="D241" s="5">
         <v>-4.5929277668500745</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>401.49904714000002</v>
       </c>
       <c r="C242" s="5">
         <v>-0.12713901999995869</v>
       </c>
       <c r="D242" s="5">
         <v>-0.37921200810039357</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>400.77255424999998</v>
       </c>
       <c r="C243" s="5">
         <v>-0.72649289000003137</v>
       </c>
       <c r="D243" s="5">
         <v>-2.1498619715716094</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>398.00716238000001</v>
       </c>
       <c r="C244" s="5">
         <v>-2.7653918699999736</v>
       </c>
       <c r="D244" s="5">
         <v>-7.9730601588843486</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>399.24642188000001</v>
       </c>
       <c r="C245" s="5">
         <v>1.2392595000000028</v>
       </c>
       <c r="D245" s="5">
         <v>3.8010485973156705</v>
       </c>
       <c r="E245" s="5">
         <v>-4.9073727065641393</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>399.82672717999998</v>
       </c>
       <c r="C246" s="5">
         <v>0.58030529999996361</v>
       </c>
       <c r="D246" s="5">
         <v>1.7582132601294154</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>400.00962224</v>
       </c>
       <c r="C247" s="5">
         <v>0.1828950600000212</v>
       </c>
       <c r="D247" s="5">
         <v>0.55030610511577205</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>400.91698029000003</v>
       </c>
       <c r="C248" s="5">
         <v>0.90735805000002756</v>
       </c>
       <c r="D248" s="5">
         <v>2.7562261922734255</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>402.91555677000002</v>
       </c>
       <c r="C249" s="5">
         <v>1.998576479999997</v>
       </c>
       <c r="D249" s="5">
         <v>6.1487844829838822</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>403.57721401999999</v>
       </c>
       <c r="C250" s="5">
         <v>0.661657249999962</v>
       </c>
       <c r="D250" s="5">
         <v>1.9885044309440714</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>403.76828490999998</v>
       </c>
       <c r="C251" s="5">
         <v>0.19107088999999178</v>
       </c>
       <c r="D251" s="5">
         <v>0.56961356403917307</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>403.30437079000001</v>
       </c>
       <c r="C252" s="5">
         <v>-0.4639141199999699</v>
       </c>
       <c r="D252" s="5">
         <v>-1.3700740632062613</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>403.18497282999999</v>
       </c>
       <c r="C253" s="5">
         <v>-0.11939796000001479</v>
       </c>
       <c r="D253" s="5">
         <v>-0.35468122281221426</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>403.04111726999997</v>
       </c>
       <c r="C254" s="5">
         <v>-0.14385556000001998</v>
       </c>
       <c r="D254" s="5">
         <v>-0.42731829204186722</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>404.15341101000001</v>
       </c>
       <c r="C255" s="5">
         <v>1.112293740000041</v>
       </c>
       <c r="D255" s="5">
         <v>3.3624354714568927</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>404.35899886999999</v>
       </c>
       <c r="C256" s="5">
         <v>0.20558785999998008</v>
       </c>
       <c r="D256" s="5">
         <v>0.61213594897926438</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>405.09279347</v>
       </c>
       <c r="C257" s="5">
         <v>0.73379460000001018</v>
       </c>
       <c r="D257" s="5">
         <v>2.1995198026837359</v>
       </c>
       <c r="E257" s="5">
         <v>1.4643516559197156</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>406.43661562</v>
       </c>
       <c r="C258" s="5">
         <v>1.3438221499999941</v>
       </c>
       <c r="D258" s="5">
         <v>4.0542227467754488</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>407.72359360000002</v>
       </c>
       <c r="C259" s="5">
         <v>1.2869779800000174</v>
       </c>
       <c r="D259" s="5">
         <v>3.8666689671005949</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>409.10188830999999</v>
       </c>
       <c r="C260" s="5">
         <v>1.3782947099999774</v>
       </c>
       <c r="D260" s="5">
         <v>4.1328342384360006</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>413.19727748000003</v>
       </c>
       <c r="C261" s="5">
         <v>4.0953891700000327</v>
       </c>
       <c r="D261" s="5">
         <v>12.696805780936193</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>412.85144766000002</v>
       </c>
       <c r="C262" s="5">
         <v>-0.34582982000000584</v>
       </c>
       <c r="D262" s="5">
         <v>-0.99974221286659448</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>413.27257225</v>
       </c>
       <c r="C263" s="5">
         <v>0.42112458999997671</v>
       </c>
       <c r="D263" s="5">
         <v>1.2309374038391274</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>414.93834776</v>
       </c>
       <c r="C264" s="5">
         <v>1.6657755100000031</v>
       </c>
       <c r="D264" s="5">
         <v>4.9455141796857394</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>416.16041071000001</v>
       </c>
       <c r="C265" s="5">
         <v>1.2220629500000086</v>
       </c>
       <c r="D265" s="5">
         <v>3.5920152805147154</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>417.75032557999998</v>
       </c>
       <c r="C266" s="5">
         <v>1.5899148699999728</v>
       </c>
       <c r="D266" s="5">
         <v>4.6820943714201313</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>418.36410609000001</v>
       </c>
       <c r="C267" s="5">
         <v>0.61378051000002642</v>
       </c>
       <c r="D267" s="5">
         <v>1.7774198628199844</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>418.18920370000001</v>
       </c>
       <c r="C268" s="5">
         <v>-0.17490238999999974</v>
       </c>
       <c r="D268" s="5">
         <v>-0.50052321374096653</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>419.74542746999998</v>
       </c>
       <c r="C269" s="5">
         <v>1.5562237699999741</v>
       </c>
       <c r="D269" s="5">
         <v>4.5581492408061086</v>
       </c>
       <c r="E269" s="5">
         <v>3.617105570920276</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>420.87783827999999</v>
       </c>
       <c r="C270" s="5">
         <v>1.1324108100000103</v>
       </c>
       <c r="D270" s="5">
         <v>3.2858938224537892</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>422.60748089999998</v>
       </c>
       <c r="C271" s="5">
         <v>1.7296426199999928</v>
       </c>
       <c r="D271" s="5">
         <v>5.0445364250116143</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>424.09356314000001</v>
       </c>
       <c r="C272" s="5">
         <v>1.4860822400000302</v>
       </c>
       <c r="D272" s="5">
         <v>4.3023282884939729</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>423.91109499999999</v>
       </c>
       <c r="C273" s="5">
         <v>-0.18246814000002587</v>
       </c>
       <c r="D273" s="5">
         <v>-0.51508529811514769</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>425.11820637</v>
       </c>
       <c r="C274" s="5">
         <v>1.2071113700000069</v>
       </c>
       <c r="D274" s="5">
         <v>3.4710973387088506</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>426.17282305999998</v>
       </c>
       <c r="C275" s="5">
         <v>1.0546166899999889</v>
       </c>
       <c r="D275" s="5">
         <v>3.0178685804009175</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>426.82084219000001</v>
       </c>
       <c r="C276" s="5">
         <v>0.64801913000002287</v>
       </c>
       <c r="D276" s="5">
         <v>1.8400031382413751</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>427.92673740999999</v>
       </c>
       <c r="C277" s="5">
         <v>1.1058952199999794</v>
       </c>
       <c r="D277" s="5">
         <v>3.153899559315243</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>428.72484128000002</v>
       </c>
       <c r="C278" s="5">
         <v>0.79810387000003402</v>
       </c>
       <c r="D278" s="5">
         <v>2.2611582876409964</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>428.84531536999998</v>
       </c>
       <c r="C279" s="5">
         <v>0.12047408999995923</v>
       </c>
       <c r="D279" s="5">
         <v>0.33772839638888108</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>431.11313338000002</v>
       </c>
       <c r="C280" s="5">
         <v>2.2678180100000418</v>
       </c>
       <c r="D280" s="5">
         <v>6.5336965996157792</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>431.15477005999998</v>
       </c>
       <c r="C281" s="5">
         <v>4.1636679999953685E-2</v>
       </c>
       <c r="D281" s="5">
         <v>0.1159569517063419</v>
       </c>
       <c r="E281" s="5">
         <v>2.7181576839965471</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>430.68932899999999</v>
       </c>
       <c r="C282" s="5">
         <v>-0.46544105999998919</v>
       </c>
       <c r="D282" s="5">
         <v>-1.28776258350074</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>432.91928529</v>
       </c>
       <c r="C283" s="5">
         <v>2.2299562900000183</v>
       </c>
       <c r="D283" s="5">
         <v>6.3931958990236737</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>433.55555579999998</v>
       </c>
       <c r="C284" s="5">
         <v>0.63627050999997437</v>
       </c>
       <c r="D284" s="5">
         <v>1.7779916473863233</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>435.50448254000003</v>
       </c>
       <c r="C285" s="5">
         <v>1.9489267400000472</v>
       </c>
       <c r="D285" s="5">
         <v>5.5296464284185554</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>436.86205086000001</v>
       </c>
       <c r="C286" s="5">
         <v>1.3575683199999844</v>
       </c>
       <c r="D286" s="5">
         <v>3.8054820437648296</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>439.10402671999998</v>
       </c>
       <c r="C287" s="5">
         <v>2.2419758599999682</v>
       </c>
       <c r="D287" s="5">
         <v>6.3352346810773064</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>440.97530541999998</v>
       </c>
       <c r="C288" s="5">
         <v>1.8712787000000048</v>
       </c>
       <c r="D288" s="5">
         <v>5.2354831927353018</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>443.14564862999998</v>
       </c>
       <c r="C289" s="5">
         <v>2.1703432099999986</v>
       </c>
       <c r="D289" s="5">
         <v>6.0685505365872139</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>444.41375098999998</v>
       </c>
       <c r="C290" s="5">
         <v>1.2681023600000003</v>
       </c>
       <c r="D290" s="5">
         <v>3.488475618683573</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>445.65593057000001</v>
       </c>
       <c r="C291" s="5">
         <v>1.2421795800000268</v>
       </c>
       <c r="D291" s="5">
         <v>3.406162895446041</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>448.17888171999999</v>
       </c>
       <c r="C292" s="5">
         <v>2.522951149999983</v>
       </c>
       <c r="D292" s="5">
         <v>7.0090184178810411</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>448.53064325000003</v>
       </c>
       <c r="C293" s="5">
         <v>0.35176153000003296</v>
       </c>
       <c r="D293" s="5">
         <v>0.94591869531455153</v>
       </c>
       <c r="E293" s="5">
         <v>4.0300779201821291</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>447.62697944000001</v>
       </c>
       <c r="C294" s="5">
         <v>-0.90366381000001184</v>
       </c>
       <c r="D294" s="5">
         <v>-2.3910534625897983</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>448.88811479999998</v>
       </c>
       <c r="C295" s="5">
         <v>1.2611353599999688</v>
       </c>
       <c r="D295" s="5">
         <v>3.4337396521135544</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>450.96200714000003</v>
       </c>
       <c r="C296" s="5">
         <v>2.0738923400000431</v>
       </c>
       <c r="D296" s="5">
         <v>5.6871474628300334</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>452.04304216000003</v>
       </c>
       <c r="C297" s="5">
         <v>1.0810350200000016</v>
       </c>
       <c r="D297" s="5">
         <v>2.9148417187411457</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>453.50138928000001</v>
       </c>
       <c r="C298" s="5">
         <v>1.4583471199999849</v>
       </c>
       <c r="D298" s="5">
         <v>3.9407854528807684</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>455.72903207000002</v>
       </c>
       <c r="C299" s="5">
         <v>2.2276427900000044</v>
       </c>
       <c r="D299" s="5">
         <v>6.0564022747831903</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>457.04919389000003</v>
       </c>
       <c r="C300" s="5">
         <v>1.3201618200000098</v>
       </c>
       <c r="D300" s="5">
         <v>3.5320980578171346</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>458.99660905000002</v>
       </c>
       <c r="C301" s="5">
         <v>1.9474151599999914</v>
       </c>
       <c r="D301" s="5">
         <v>5.2345522276854739</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>460.90757898999999</v>
       </c>
       <c r="C302" s="5">
         <v>1.9109699399999727</v>
       </c>
       <c r="D302" s="5">
         <v>5.1120411346275763</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>463.42652516999999</v>
       </c>
       <c r="C303" s="5">
         <v>2.5189461800000004</v>
       </c>
       <c r="D303" s="5">
         <v>6.7589909046834817</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>465.47712491999999</v>
       </c>
       <c r="C304" s="5">
         <v>2.0505997500000035</v>
       </c>
       <c r="D304" s="5">
         <v>5.4409871836058166</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>468.96948724999999</v>
       </c>
       <c r="C305" s="5">
         <v>3.4923623299999917</v>
       </c>
       <c r="D305" s="5">
         <v>9.3842832361589412</v>
       </c>
       <c r="E305" s="5">
         <v>4.5568445116486389</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>472.04199289000002</v>
       </c>
       <c r="C306" s="5">
         <v>3.0725056400000312</v>
       </c>
       <c r="D306" s="5">
         <v>8.1515079500065202</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>474.82688365000001</v>
       </c>
       <c r="C307" s="5">
         <v>2.7848907599999961</v>
       </c>
       <c r="D307" s="5">
         <v>7.3138990975896601</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>475.91244282999997</v>
       </c>
       <c r="C308" s="5">
         <v>1.0855591799999615</v>
       </c>
       <c r="D308" s="5">
         <v>2.7782263387988726</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>478.96192881000002</v>
       </c>
       <c r="C309" s="5">
         <v>3.0494859800000427</v>
       </c>
       <c r="D309" s="5">
         <v>7.9660500290878344</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>481.46943110000001</v>
       </c>
       <c r="C310" s="5">
         <v>2.5075022899999908</v>
       </c>
       <c r="D310" s="5">
         <v>6.4664306880870548</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>483.41655968999999</v>
       </c>
       <c r="C311" s="5">
         <v>1.9471285899999771</v>
       </c>
       <c r="D311" s="5">
         <v>4.962376792064549</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>485.08994202999997</v>
       </c>
       <c r="C312" s="5">
         <v>1.6733823399999892</v>
       </c>
       <c r="D312" s="5">
         <v>4.2338933092022302</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>486.22871701000003</v>
       </c>
       <c r="C313" s="5">
         <v>1.1387749800000506</v>
       </c>
       <c r="D313" s="5">
         <v>2.853723967437749</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>488.17610116999998</v>
       </c>
       <c r="C314" s="5">
         <v>1.947384159999956</v>
       </c>
       <c r="D314" s="5">
         <v>4.9133886501341317</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>489.05897087</v>
       </c>
       <c r="C315" s="5">
         <v>0.88286970000001475</v>
       </c>
       <c r="D315" s="5">
         <v>2.1919251748002688</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>487.79835446999999</v>
       </c>
       <c r="C316" s="5">
         <v>-1.2606164000000035</v>
       </c>
       <c r="D316" s="5">
         <v>-3.0496869664359272</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>489.01119024000002</v>
       </c>
       <c r="C317" s="5">
         <v>1.2128357700000265</v>
       </c>
       <c r="D317" s="5">
         <v>3.024756610471746</v>
       </c>
       <c r="E317" s="5">
         <v>4.2735622540227558</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>492.66148657999997</v>
       </c>
       <c r="C318" s="5">
         <v>3.6502963399999544</v>
       </c>
       <c r="D318" s="5">
         <v>9.3346419960590907</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>496.30183312999998</v>
       </c>
       <c r="C319" s="5">
         <v>3.6403465500000038</v>
       </c>
       <c r="D319" s="5">
         <v>9.2363539275460038</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>496.96306774999999</v>
       </c>
       <c r="C320" s="5">
         <v>0.66123462000001609</v>
       </c>
       <c r="D320" s="5">
         <v>1.6105560134777486</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>498.87464525000001</v>
       </c>
       <c r="C321" s="5">
         <v>1.9115775000000212</v>
       </c>
       <c r="D321" s="5">
         <v>4.7147364789617896</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>499.25209560000002</v>
       </c>
       <c r="C322" s="5">
         <v>0.37745035000000371</v>
       </c>
       <c r="D322" s="5">
         <v>0.91171202209128221</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>499.15401350000002</v>
       </c>
       <c r="C323" s="5">
         <v>-9.8082099999999173E-2</v>
       </c>
       <c r="D323" s="5">
         <v>-0.23549511109356436</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>501.75382932999997</v>
       </c>
       <c r="C324" s="5">
         <v>2.5998158299999545</v>
       </c>
       <c r="D324" s="5">
         <v>6.4323223332856116</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>502.91032474000002</v>
       </c>
       <c r="C325" s="5">
         <v>1.1564954100000477</v>
       </c>
       <c r="D325" s="5">
         <v>2.8012210935052906</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>503.62713979</v>
       </c>
       <c r="C326" s="5">
         <v>0.71681504999997969</v>
       </c>
       <c r="D326" s="5">
         <v>1.7238727911778495</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>505.30396661999998</v>
       </c>
       <c r="C327" s="5">
         <v>1.6768268299999818</v>
       </c>
       <c r="D327" s="5">
         <v>4.0693835486846908</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>507.32802415999998</v>
       </c>
       <c r="C328" s="5">
         <v>2.0240575400000012</v>
       </c>
       <c r="D328" s="5">
         <v>4.9140723416298604</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>507.85565035000002</v>
       </c>
       <c r="C329" s="5">
         <v>0.52762619000003497</v>
       </c>
       <c r="D329" s="5">
         <v>1.2551754350453415</v>
       </c>
       <c r="E329" s="5">
         <v>3.8535846389837092</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>509.30677551000002</v>
       </c>
       <c r="C330" s="5">
         <v>1.4511251600000037</v>
       </c>
       <c r="D330" s="5">
         <v>3.4832312172244029</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>509.0231331</v>
       </c>
       <c r="C331" s="5">
         <v>-0.28364241000002721</v>
       </c>
       <c r="D331" s="5">
         <v>-0.66625905545082409</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>509.08889461000001</v>
       </c>
       <c r="C332" s="5">
         <v>6.5761510000015733E-2</v>
       </c>
       <c r="D332" s="5">
         <v>0.1551401174627598</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>509.78383385000001</v>
       </c>
       <c r="C333" s="5">
         <v>0.69493923999999652</v>
       </c>
       <c r="D333" s="5">
         <v>1.6504321298655533</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>510.52471494999998</v>
       </c>
       <c r="C334" s="5">
         <v>0.74088109999996732</v>
       </c>
       <c r="D334" s="5">
         <v>1.7579967942193075</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>512.98187096000004</v>
       </c>
       <c r="C335" s="5">
         <v>2.4571560100000625</v>
       </c>
       <c r="D335" s="5">
         <v>5.9309697896089864</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>512.96627021999996</v>
       </c>
       <c r="C336" s="5">
         <v>-1.5600740000081714E-2</v>
       </c>
       <c r="D336" s="5">
         <v>-3.6488145141355677E-2</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>516.80765432999999</v>
       </c>
       <c r="C337" s="5">
         <v>3.8413841100000354</v>
       </c>
       <c r="D337" s="5">
         <v>9.3658004539968189</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>517.13994921999995</v>
       </c>
       <c r="C338" s="5">
         <v>0.33229488999995738</v>
       </c>
       <c r="D338" s="5">
         <v>0.77430554986952504</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>518.02852573999996</v>
       </c>
       <c r="C339" s="5">
         <v>0.88857652000001508</v>
       </c>
       <c r="D339" s="5">
         <v>2.0814996624600735</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>522.40174789000002</v>
       </c>
       <c r="C340" s="5">
         <v>4.3732221500000605</v>
       </c>
       <c r="D340" s="5">
         <v>10.614319879748123</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>520.14738566999995</v>
       </c>
       <c r="C341" s="5">
         <v>-2.2543622200000755</v>
       </c>
       <c r="D341" s="5">
         <v>-5.0572987733233603</v>
       </c>
       <c r="E341" s="5">
         <v>2.4203206780369246</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>519.21418341000003</v>
       </c>
       <c r="C342" s="5">
         <v>-0.93320225999991635</v>
       </c>
       <c r="D342" s="5">
         <v>-2.1318156884551298</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>519.60038684999995</v>
       </c>
       <c r="C343" s="5">
         <v>0.38620343999991746</v>
       </c>
       <c r="D343" s="5">
         <v>0.89624824160237093</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>520.92126953000002</v>
       </c>
       <c r="C344" s="5">
         <v>1.3208826800000679</v>
       </c>
       <c r="D344" s="5">
         <v>3.0935500074221522</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>521.77406165000002</v>
       </c>
       <c r="C345" s="5">
         <v>0.85279212000000371</v>
       </c>
       <c r="D345" s="5">
         <v>1.9822865442913562</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>523.13467926999999</v>
       </c>
       <c r="C346" s="5">
         <v>1.3606176199999709</v>
       </c>
       <c r="D346" s="5">
         <v>3.1744832499138065</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>522.58889179000005</v>
       </c>
       <c r="C347" s="5">
         <v>-0.54578747999994448</v>
       </c>
       <c r="D347" s="5">
         <v>-1.2448034149184162</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>521.98958042000004</v>
       </c>
       <c r="C348" s="5">
         <v>-0.59931137000000945</v>
       </c>
       <c r="D348" s="5">
         <v>-1.3675276809248516</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>523.50781171999995</v>
       </c>
       <c r="C349" s="5">
         <v>1.5182312999999112</v>
       </c>
       <c r="D349" s="5">
         <v>3.5466351069402213</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>524.88790535999999</v>
       </c>
       <c r="C350" s="5">
         <v>1.380093640000041</v>
       </c>
       <c r="D350" s="5">
         <v>3.2097652116004571</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>524.82669724000004</v>
       </c>
       <c r="C351" s="5">
         <v>-6.1208119999946575E-2</v>
       </c>
       <c r="D351" s="5">
         <v>-0.13984443815848735</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>529.42805283999996</v>
       </c>
       <c r="C352" s="5">
         <v>4.6013555999999198</v>
       </c>
       <c r="D352" s="5">
         <v>11.043302066442973</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>525.77895199</v>
       </c>
       <c r="C353" s="5">
         <v>-3.649100849999968</v>
       </c>
       <c r="D353" s="5">
         <v>-7.9645876934302473</v>
       </c>
       <c r="E353" s="5">
         <v>1.0826866528889756</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>526.08520765000003</v>
       </c>
       <c r="C354" s="5">
         <v>0.30625566000003346</v>
       </c>
       <c r="D354" s="5">
         <v>0.70121947403314344</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>525.99321305000001</v>
       </c>
       <c r="C355" s="5">
         <v>-9.199460000002091E-2</v>
       </c>
       <c r="D355" s="5">
         <v>-0.20963792108820156</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>526.41397525000002</v>
       </c>
       <c r="C356" s="5">
         <v>0.42076220000001285</v>
       </c>
       <c r="D356" s="5">
         <v>0.96416078197627542</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>526.38943582000002</v>
       </c>
       <c r="C357" s="5">
         <v>-2.4539430000004359E-2</v>
       </c>
       <c r="D357" s="5">
         <v>-5.5925124679523375E-2</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>527.60155082000006</v>
       </c>
       <c r="C358" s="5">
         <v>1.2121150000000398</v>
       </c>
       <c r="D358" s="5">
         <v>2.7985014664545727</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>528.73406469999998</v>
       </c>
       <c r="C359" s="5">
         <v>1.1325138799999195</v>
       </c>
       <c r="D359" s="5">
         <v>2.6064678238627126</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>530.40651244000003</v>
       </c>
       <c r="C360" s="5">
         <v>1.6724477400000524</v>
       </c>
       <c r="D360" s="5">
         <v>3.8624767499974233</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>531.02251750999994</v>
       </c>
       <c r="C361" s="5">
         <v>0.61600506999991467</v>
       </c>
       <c r="D361" s="5">
         <v>1.4025962180707507</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>531.91163242000005</v>
       </c>
       <c r="C362" s="5">
         <v>0.88911491000010301</v>
       </c>
       <c r="D362" s="5">
         <v>2.0278203316374643</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>535.17965351999999</v>
       </c>
       <c r="C363" s="5">
         <v>3.2680210999999417</v>
       </c>
       <c r="D363" s="5">
         <v>7.6270092032034942</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>540.77378682999995</v>
       </c>
       <c r="C364" s="5">
         <v>5.5941333099999611</v>
       </c>
       <c r="D364" s="5">
         <v>13.290228231639411</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>538.45054661999995</v>
       </c>
       <c r="C365" s="5">
         <v>-2.3232402099999945</v>
       </c>
       <c r="D365" s="5">
         <v>-5.0352813593082413</v>
       </c>
       <c r="E365" s="5">
         <v>2.41006122098264</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>537.16400999999996</v>
       </c>
       <c r="C366" s="5">
         <v>-1.2865366199999926</v>
       </c>
       <c r="D366" s="5">
         <v>-2.8298170059062655</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>537.83682510999995</v>
       </c>
       <c r="C367" s="5">
         <v>0.67281510999998773</v>
       </c>
       <c r="D367" s="5">
         <v>1.5134360687643511</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>537.57058655000003</v>
       </c>
       <c r="C368" s="5">
         <v>-0.26623855999991974</v>
       </c>
       <c r="D368" s="5">
         <v>-0.59240620749144712</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>495.96976033999999</v>
       </c>
       <c r="C369" s="5">
         <v>-41.600826210000037</v>
       </c>
       <c r="D369" s="5">
         <v>-61.960359867837276</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>509.91732053999999</v>
       </c>
       <c r="C370" s="5">
         <v>13.947560199999998</v>
       </c>
       <c r="D370" s="5">
         <v>39.48733995369944</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>523.10833259000003</v>
       </c>
       <c r="C371" s="5">
         <v>13.19101205000004</v>
       </c>
       <c r="D371" s="5">
         <v>35.863402568262927</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>526.23902419000001</v>
       </c>
       <c r="C372" s="5">
         <v>3.1306915999999774</v>
       </c>
       <c r="D372" s="5">
         <v>7.4229202659282567</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>532.34427312000003</v>
       </c>
       <c r="C373" s="5">
         <v>6.1052489300000161</v>
       </c>
       <c r="D373" s="5">
         <v>14.845617278421308</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>538.67726364999999</v>
       </c>
       <c r="C374" s="5">
         <v>6.3329905299999609</v>
       </c>
       <c r="D374" s="5">
         <v>15.247817017089925</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>548.53963597999996</v>
       </c>
       <c r="C375" s="5">
         <v>9.862372329999971</v>
       </c>
       <c r="D375" s="5">
         <v>24.323269727510464</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>549.95766229000003</v>
       </c>
       <c r="C376" s="5">
         <v>1.418026310000073</v>
       </c>
       <c r="D376" s="5">
         <v>3.1466004953551119</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>548.85405428000001</v>
       </c>
       <c r="C377" s="5">
         <v>-1.1036080100000163</v>
       </c>
       <c r="D377" s="5">
         <v>-2.381656806790633</v>
       </c>
       <c r="E377" s="5">
         <v>1.9321194351655357</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>549.36707502000002</v>
       </c>
       <c r="C378" s="5">
         <v>0.51302074000000175</v>
       </c>
       <c r="D378" s="5">
         <v>1.1274393297754592</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>550.74875376</v>
       </c>
       <c r="C379" s="5">
         <v>1.3816787399999839</v>
       </c>
       <c r="D379" s="5">
         <v>3.060144585448743</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>555.57562804999998</v>
       </c>
       <c r="C380" s="5">
         <v>4.8268742899999779</v>
       </c>
       <c r="D380" s="5">
         <v>11.039105214637424</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>551.35215970000002</v>
       </c>
       <c r="C381" s="5">
         <v>-4.2234683499999619</v>
       </c>
       <c r="D381" s="5">
         <v>-8.7504502051965147</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>554.13629613000001</v>
       </c>
       <c r="C382" s="5">
         <v>2.7841364299999896</v>
       </c>
       <c r="D382" s="5">
         <v>6.2307406478600891</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>558.84167593999996</v>
       </c>
       <c r="C383" s="5">
         <v>4.705379809999954</v>
       </c>
       <c r="D383" s="5">
         <v>10.679265014021455</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>561.92423848999999</v>
       </c>
       <c r="C384" s="5">
         <v>3.0825625500000342</v>
       </c>
       <c r="D384" s="5">
         <v>6.8237332519153648</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>562.58841899000004</v>
       </c>
       <c r="C385" s="5">
         <v>0.66418050000004314</v>
       </c>
       <c r="D385" s="5">
         <v>1.4276272661221334</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>563.35552901000005</v>
       </c>
       <c r="C386" s="5">
         <v>0.76711002000001827</v>
       </c>
       <c r="D386" s="5">
         <v>1.6485710557192501</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>572.15517051999996</v>
       </c>
       <c r="C387" s="5">
         <v>8.7996415099999012</v>
       </c>
       <c r="D387" s="5">
         <v>20.441232597837566</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>575.58536255000001</v>
       </c>
       <c r="C388" s="5">
         <v>3.4301920300000575</v>
       </c>
       <c r="D388" s="5">
         <v>7.4362816278923161</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>578.43329273999996</v>
       </c>
       <c r="C389" s="5">
         <v>2.8479301899999427</v>
       </c>
       <c r="D389" s="5">
         <v>6.1017351612717041</v>
       </c>
       <c r="E389" s="5">
         <v>5.3892721078288686</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>581.25833471999999</v>
       </c>
       <c r="C390" s="5">
         <v>2.8250419800000373</v>
       </c>
       <c r="D390" s="5">
         <v>6.020766808210154</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>591.69651138999996</v>
       </c>
       <c r="C391" s="5">
         <v>10.438176669999962</v>
       </c>
       <c r="D391" s="5">
         <v>23.810587528600902</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>594.38373466999997</v>
       </c>
       <c r="C392" s="5">
         <v>2.687223280000012</v>
       </c>
       <c r="D392" s="5">
         <v>5.5880799749673526</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>597.24094484</v>
       </c>
       <c r="C393" s="5">
         <v>2.8572101700000303</v>
       </c>
       <c r="D393" s="5">
         <v>5.9233942462688205</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>596.96245824000005</v>
       </c>
       <c r="C394" s="5">
         <v>-0.27848659999995107</v>
       </c>
       <c r="D394" s="5">
         <v>-0.55811345467944307</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>595.89315207000004</v>
       </c>
       <c r="C395" s="5">
         <v>-1.0693061700000044</v>
       </c>
       <c r="D395" s="5">
         <v>-2.128443744268993</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>600.82403804</v>
       </c>
       <c r="C396" s="5">
         <v>4.930885969999963</v>
       </c>
       <c r="D396" s="5">
         <v>10.39435398576185</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>602.61841708999998</v>
       </c>
       <c r="C397" s="5">
         <v>1.794379049999975</v>
       </c>
       <c r="D397" s="5">
         <v>3.6432938506801626</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>604.46995749999996</v>
       </c>
       <c r="C398" s="5">
         <v>1.8515404099999841</v>
       </c>
       <c r="D398" s="5">
         <v>3.7499386065048768</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>606.76455164000004</v>
       </c>
       <c r="C399" s="5">
         <v>2.294594140000072</v>
       </c>
       <c r="D399" s="5">
         <v>4.6515713695976624</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>603.16915386000005</v>
       </c>
       <c r="C400" s="5">
         <v>-3.5953977799999848</v>
       </c>
       <c r="D400" s="5">
         <v>-6.8834072259758567</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>602.01459891000002</v>
       </c>
       <c r="C401" s="5">
         <v>-1.1545549500000334</v>
       </c>
       <c r="D401" s="5">
         <v>-2.2729489237321543</v>
       </c>
       <c r="E401" s="5">
         <v>4.0767546519144826</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>606.97735359000001</v>
       </c>
       <c r="C402" s="5">
         <v>4.9627546799999891</v>
       </c>
       <c r="D402" s="5">
         <v>10.35336399621578</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>607.69110608000005</v>
       </c>
       <c r="C403" s="5">
         <v>0.71375249000004715</v>
       </c>
       <c r="D403" s="5">
         <v>1.4202576165936565</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>608.20193805999997</v>
       </c>
       <c r="C404" s="5">
         <v>0.5108319799999208</v>
       </c>
       <c r="D404" s="5">
         <v>1.0134103321404409</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>608.24926240000002</v>
       </c>
       <c r="C405" s="5">
         <v>4.7324340000045595E-2</v>
       </c>
       <c r="D405" s="5">
         <v>9.341226005787906E-2</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>607.43528134999997</v>
       </c>
       <c r="C406" s="5">
         <v>-0.81398105000005216</v>
       </c>
       <c r="D406" s="5">
         <v>-1.5941159689091933</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>606.79740308999999</v>
       </c>
       <c r="C407" s="5">
         <v>-0.63787825999997949</v>
       </c>
       <c r="D407" s="5">
         <v>-1.2528879769448609</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>604.20293686000002</v>
       </c>
       <c r="C408" s="5">
         <v>-2.5944662299999663</v>
       </c>
       <c r="D408" s="5">
         <v>-5.0118517309113875</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>603.98664450000001</v>
       </c>
       <c r="C409" s="5">
         <v>-0.21629236000001129</v>
       </c>
       <c r="D409" s="5">
         <v>-0.4287308103763654</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>604.30512925000005</v>
       </c>
       <c r="C410" s="5">
         <v>0.31848475000003873</v>
       </c>
       <c r="D410" s="5">
         <v>0.63460350867805548</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>604.12280089000001</v>
       </c>
       <c r="C411" s="5">
         <v>-0.18232836000004227</v>
       </c>
       <c r="D411" s="5">
         <v>-0.36145865975858449</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>604.48552804999997</v>
       </c>
       <c r="C412" s="5">
         <v>0.36272715999996308</v>
       </c>
       <c r="D412" s="5">
         <v>0.72288759189249596</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>603.61157226</v>
       </c>
       <c r="C413" s="5">
         <v>-0.87395578999996815</v>
       </c>
       <c r="D413" s="5">
         <v>-1.7212117050119158</v>
       </c>
       <c r="E413" s="5">
         <v>0.26527153210096355</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>603.28859911999996</v>
       </c>
       <c r="C414" s="5">
         <v>-0.32297314000004462</v>
       </c>
       <c r="D414" s="5">
         <v>-0.64019520964736509</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>602.04728507000004</v>
       </c>
       <c r="C415" s="5">
         <v>-1.2413140499999145</v>
       </c>
       <c r="D415" s="5">
         <v>-2.4413437811366845</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>601.40552238999999</v>
       </c>
       <c r="C416" s="5">
         <v>-0.64176268000005621</v>
       </c>
       <c r="D416" s="5">
         <v>-1.2716877773801927</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>602.46034473999998</v>
       </c>
       <c r="C417" s="5">
         <v>1.0548223499999949</v>
       </c>
       <c r="D417" s="5">
         <v>2.1251368526858938</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>604.08599802000003</v>
       </c>
       <c r="C418" s="5">
         <v>1.6256532800000514</v>
       </c>
       <c r="D418" s="5">
         <v>3.2865191258766524</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>603.24937766999994</v>
       </c>
       <c r="C419" s="5">
         <v>-0.83662035000008927</v>
       </c>
       <c r="D419" s="5">
         <v>-1.6493221561971416</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>602.88478375</v>
       </c>
       <c r="C420" s="5">
         <v>-0.3645939199999475</v>
       </c>
       <c r="D420" s="5">
         <v>-0.72285410688261997</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>603.62568881000004</v>
       </c>
       <c r="C421" s="5">
         <v>0.74090506000004552</v>
       </c>
       <c r="D421" s="5">
         <v>1.484728478505315</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>604.68338122</v>
       </c>
       <c r="C422" s="5">
         <v>1.0576924099999587</v>
       </c>
       <c r="D422" s="5">
         <v>2.1230616463958185</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>603.23981391999996</v>
       </c>
       <c r="C423" s="5">
         <v>-1.4435673000000406</v>
       </c>
       <c r="D423" s="5">
         <v>-2.8274558769041502</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>602.05540106000001</v>
       </c>
       <c r="C424" s="5">
         <v>-1.1844128599999522</v>
       </c>
       <c r="D424" s="5">
         <v>-2.3308261683915199</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>602.57386608000002</v>
       </c>
       <c r="C425" s="5">
         <v>0.51846502000000783</v>
       </c>
       <c r="D425" s="5">
         <v>1.0382985837945391</v>
       </c>
       <c r="E425" s="5">
         <v>-0.1719162169331323</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>603.22583849</v>
       </c>
       <c r="C426" s="5">
         <v>0.65197240999998485</v>
       </c>
       <c r="D426" s="5">
         <v>1.3061294967808834</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>604.87159174999999</v>
       </c>
       <c r="C427" s="5">
         <v>1.6457532599999922</v>
       </c>
       <c r="D427" s="5">
         <v>3.3234804627831682</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>605.40934385000003</v>
       </c>
       <c r="C428" s="5">
         <v>0.53775210000003426</v>
       </c>
       <c r="D428" s="5">
         <v>1.0720741883593288</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>604.28834074999997</v>
       </c>
       <c r="C429" s="5">
         <v>-1.1210031000000527</v>
       </c>
       <c r="D429" s="5">
         <v>-2.1994842346416466</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>604.58286959999998</v>
       </c>
       <c r="C430" s="5">
         <v>0.29452885000000606</v>
       </c>
       <c r="D430" s="5">
         <v>0.58644786787540593</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>603.33446598</v>
       </c>
       <c r="C431" s="5">
         <v>-1.2484036199999764</v>
       </c>
       <c r="D431" s="5">
         <v>-2.449932517455744</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>604.50491804000001</v>
       </c>
       <c r="C432" s="5">
         <v>1.1704520600000023</v>
       </c>
       <c r="D432" s="5">
         <v>2.3529669513365548</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>603.92228553999996</v>
       </c>
       <c r="C433" s="5">
         <v>-0.58263250000004518</v>
       </c>
       <c r="D433" s="5">
         <v>-1.1504697825294952</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>602.14691187000005</v>
       </c>
       <c r="C434" s="5">
         <v>-1.7753736699999081</v>
       </c>
       <c r="D434" s="5">
         <v>-3.4712039736978895</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>606.05188266000005</v>
       </c>
       <c r="C435" s="5">
         <v>3.904970789999993</v>
       </c>
       <c r="D435" s="5">
         <v>8.0657558165033283</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>607.34586424999998</v>
       </c>
       <c r="C436" s="5">
         <v>1.2939815899999303</v>
       </c>
       <c r="D436" s="5">
         <v>2.5924227018634172</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>607.75721406000002</v>
       </c>
       <c r="C437" s="5">
         <v>0.411349810000047</v>
       </c>
       <c r="D437" s="5">
         <v>0.81578346328217144</v>
       </c>
       <c r="E437" s="5">
         <v>0.86020125859753716</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>607.70931210000003</v>
       </c>
       <c r="C438" s="5">
         <v>-4.790195999999014E-2</v>
       </c>
       <c r="D438" s="5">
         <v>-9.4540120303365782E-2</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>608.60009947000003</v>
       </c>
       <c r="C439" s="5">
         <v>0.89078736999999819</v>
       </c>
       <c r="D439" s="5">
         <v>1.7732242428456502</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>610.81293616999994</v>
       </c>
       <c r="C440" s="5">
         <v>2.2128366999999116</v>
       </c>
       <c r="D440" s="5">
         <v>4.4514532551786834</v>
       </c>
     </row>
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>612.48413521999998</v>
       </c>
       <c r="C441" s="5">
         <v>1.6711990500000411</v>
       </c>
       <c r="D441" s="5">
         <v>3.3330890363770793</v>
       </c>
     </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>612.87776869000004</v>
+        <v>612.40175895000004</v>
       </c>
       <c r="C442" s="5">
-        <v>0.39363347000005433</v>
+        <v>-8.2376269999940632E-2</v>
       </c>
       <c r="D442" s="5">
-        <v>0.77395217017270923</v>
-[...2 lines deleted...]
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.161275089759505</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
-    </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B443" s="5">
+        <v>613.31654615000002</v>
+      </c>
+      <c r="C443" s="5">
+        <v>0.91478719999997793</v>
+      </c>
+      <c r="D443" s="5">
+        <v>1.8073241283749208</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006FBED722B018BC40A751CB0F5D3ADA74" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="04bda6238d830f2b328ab5e9ad1e7c12">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="74424788-9774-4656-b3e3-f9b9153be0e0" xmlns:ns3="d64264fa-5603-4e4e-a2f4-32f4724a08c4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7165114d2df508fdc74932f45bce7e3b" ns2:_="" ns3:_="">
+    <xsd:import namespace="74424788-9774-4656-b3e3-f9b9153be0e0"/>
+    <xsd:import namespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:Note" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="74424788-9774-4656-b3e3-f9b9153be0e0" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="b94cc3ae-357c-4eb4-84e8-520ab3b4f5d4" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="18" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="19" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Note" ma:index="21" nillable="true" ma:displayName="Note" ma:description="Add notes about the file" ma:format="Dropdown" ma:internalName="Note">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{8d62b0c9-db67-4e82-b694-67e81e0f5876}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="af44d872-6276-42da-ba23-58815cdf9cb3">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="74424788-9774-4656-b3e3-f9b9153be0e0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="d64264fa-5603-4e4e-a2f4-32f4724a08c4" xsi:nil="true"/>
+    <Note xmlns="74424788-9774-4656-b3e3-f9b9153be0e0" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B77FAC15-A4BC-4B2B-90EB-09713B9EBF22}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{78EA5B86-F84A-4766-9605-BCBB06F6A713}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6B04E225-F077-43C8-976E-B879A1AD8085}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>dalttula</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101006FBED722B018BC40A751CB0F5D3ADA74</vt:lpwstr>
+  </property>
+</Properties>
+</file>