--- v8 (2026-07-27)
+++ v9 (2026-09-05)
@@ -1,103 +1,112 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{BAE7114C-33B8-47E5-B587-C47DDD12D594}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{35491665-6E30-4CD0-B752-E7E6E3E94F2C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{4F0CB986-B545-4C5C-99BB-5C09CFA1DB1F}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{FA02BEDF-B93B-40A9-9683-85B13A7F124B}"/>
   </bookViews>
   <sheets>
     <sheet name="dalttula" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Dallas—Plano—Irving Trade, Transportation and Utilities Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry June 2026</t>
+    <t>Last data entry July 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -602,51 +611,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -921,6651 +930,6392 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DED0FEA1-7333-4CCD-B586-0B4C4F394593}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{12C46F0A-5DB7-42FB-8163-B4202B3F24C2}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>322.94978452999999</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>323.66876721</v>
       </c>
       <c r="C7" s="5">
         <v>0.71898268000001053</v>
       </c>
       <c r="D7" s="5">
         <v>2.7045146761816241</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>323.99355108999998</v>
       </c>
       <c r="C8" s="5">
         <v>0.32478387999998404</v>
       </c>
       <c r="D8" s="5">
         <v>1.2108021077236852</v>
       </c>
     </row>
-    <row r="9" spans="1:6">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>323.36880008000003</v>
       </c>
       <c r="C9" s="5">
         <v>-0.62475100999995448</v>
       </c>
       <c r="D9" s="5">
         <v>-2.2895551436502681</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>323.52940725000002</v>
       </c>
       <c r="C10" s="5">
         <v>0.16060716999999158</v>
       </c>
       <c r="D10" s="5">
         <v>0.5976332565829523</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>324.86811732000001</v>
       </c>
       <c r="C11" s="5">
         <v>1.3387100699999905</v>
       </c>
       <c r="D11" s="5">
         <v>5.0799735195373952</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>324.20434820999998</v>
       </c>
       <c r="C12" s="5">
         <v>-0.66376911000003247</v>
       </c>
       <c r="D12" s="5">
         <v>-2.4244688409589599</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>324.67656183000003</v>
       </c>
       <c r="C13" s="5">
         <v>0.47221362000004774</v>
       </c>
       <c r="D13" s="5">
         <v>1.7619069494326567</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>324.26785740999998</v>
       </c>
       <c r="C14" s="5">
         <v>-0.40870442000004914</v>
       </c>
       <c r="D14" s="5">
         <v>-1.5001512483778789</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>323.6685837</v>
       </c>
       <c r="C15" s="5">
         <v>-0.5992737099999772</v>
       </c>
       <c r="D15" s="5">
         <v>-2.1952954339898079</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>323.92743160999999</v>
       </c>
       <c r="C16" s="5">
         <v>0.25884790999998586</v>
       </c>
       <c r="D16" s="5">
         <v>0.96391004376426004</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>324.2707805</v>
       </c>
       <c r="C17" s="5">
         <v>0.34334889000001567</v>
       </c>
       <c r="D17" s="5">
         <v>1.2793888507853568</v>
       </c>
     </row>
-    <row r="18" spans="1:5">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>324.95428848</v>
       </c>
       <c r="C18" s="5">
         <v>0.68350798000000168</v>
       </c>
       <c r="D18" s="5">
         <v>2.5589276011639406</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>323.54536525999998</v>
       </c>
       <c r="C19" s="5">
         <v>-1.4089232200000197</v>
       </c>
       <c r="D19" s="5">
         <v>-5.0806135450535139</v>
       </c>
     </row>
-    <row r="20" spans="1:5">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>323.32445218999999</v>
       </c>
       <c r="C20" s="5">
         <v>-0.2209130699999946</v>
       </c>
       <c r="D20" s="5">
         <v>-0.81627632789861293</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>322.69423303000002</v>
       </c>
       <c r="C21" s="5">
         <v>-0.63021915999996736</v>
       </c>
       <c r="D21" s="5">
         <v>-2.3141086393794419</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>323.30600736000002</v>
       </c>
       <c r="C22" s="5">
         <v>0.61177433000000292</v>
       </c>
       <c r="D22" s="5">
         <v>2.2988715807447546</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>323.34547130999999</v>
       </c>
       <c r="C23" s="5">
         <v>3.9463949999969827E-2</v>
       </c>
       <c r="D23" s="5">
         <v>0.14657490069067691</v>
       </c>
     </row>
-    <row r="24" spans="1:5">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>323.94678739</v>
       </c>
       <c r="C24" s="5">
         <v>0.60131608000000369</v>
       </c>
       <c r="D24" s="5">
         <v>2.2545721293343091</v>
       </c>
     </row>
-    <row r="25" spans="1:5">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>324.02999992000002</v>
       </c>
       <c r="C25" s="5">
         <v>8.3212530000025708E-2</v>
       </c>
       <c r="D25" s="5">
         <v>0.30868103958014981</v>
       </c>
     </row>
-    <row r="26" spans="1:5">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>323.70644147000002</v>
       </c>
       <c r="C26" s="5">
         <v>-0.32355845000000727</v>
       </c>
       <c r="D26" s="5">
         <v>-1.1916947310058101</v>
       </c>
     </row>
-    <row r="27" spans="1:5">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>323.87386877</v>
       </c>
       <c r="C27" s="5">
         <v>0.16742729999998573</v>
       </c>
       <c r="D27" s="5">
         <v>0.62243211362065232</v>
       </c>
     </row>
-    <row r="28" spans="1:5">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>323.22175477000002</v>
       </c>
       <c r="C28" s="5">
         <v>-0.65211399999998321</v>
       </c>
       <c r="D28" s="5">
         <v>-2.3895993048517306</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>323.03462769999999</v>
       </c>
       <c r="C29" s="5">
         <v>-0.18712707000003093</v>
       </c>
       <c r="D29" s="5">
         <v>-0.69252406865624172</v>
       </c>
       <c r="E29" s="5">
         <v>-0.38121004861861874</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>322.61684155</v>
       </c>
       <c r="C30" s="5">
         <v>-0.41778614999998354</v>
       </c>
       <c r="D30" s="5">
         <v>-1.5409881459766073</v>
       </c>
     </row>
-    <row r="31" spans="1:5">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>322.98770695000002</v>
       </c>
       <c r="C31" s="5">
         <v>0.37086540000001378</v>
       </c>
       <c r="D31" s="5">
         <v>1.3882197340904234</v>
       </c>
     </row>
-    <row r="32" spans="1:5">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>321.54487534999998</v>
       </c>
       <c r="C32" s="5">
         <v>-1.4428316000000336</v>
       </c>
       <c r="D32" s="5">
         <v>-5.2308053810162018</v>
       </c>
     </row>
-    <row r="33" spans="1:5">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>324.30516682000001</v>
       </c>
       <c r="C33" s="5">
         <v>2.7602914700000269</v>
       </c>
       <c r="D33" s="5">
         <v>10.801925184579053</v>
       </c>
     </row>
-    <row r="34" spans="1:5">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>323.93444154999997</v>
       </c>
       <c r="C34" s="5">
         <v>-0.37072527000003674</v>
       </c>
       <c r="D34" s="5">
         <v>-1.363172675005897</v>
       </c>
     </row>
-    <row r="35" spans="1:5">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>323.16140758</v>
       </c>
       <c r="C35" s="5">
         <v>-0.77303396999997176</v>
       </c>
       <c r="D35" s="5">
         <v>-2.8263795357255206</v>
       </c>
     </row>
-    <row r="36" spans="1:5">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>323.18931703999999</v>
       </c>
       <c r="C36" s="5">
         <v>2.7909459999989394E-2</v>
       </c>
       <c r="D36" s="5">
         <v>0.10368584931348401</v>
       </c>
     </row>
-    <row r="37" spans="1:5">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>322.59139730999999</v>
       </c>
       <c r="C37" s="5">
         <v>-0.59791973000000098</v>
       </c>
       <c r="D37" s="5">
         <v>-2.1976211374134191</v>
       </c>
     </row>
-    <row r="38" spans="1:5">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>323.18121704999999</v>
       </c>
       <c r="C38" s="5">
         <v>0.58981973999999582</v>
       </c>
       <c r="D38" s="5">
         <v>2.2162549557488864</v>
       </c>
     </row>
-    <row r="39" spans="1:5">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>325.82184422</v>
       </c>
       <c r="C39" s="5">
         <v>2.6406271700000161</v>
       </c>
       <c r="D39" s="5">
         <v>10.257724527466227</v>
       </c>
     </row>
-    <row r="40" spans="1:5">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>324.47053670999998</v>
       </c>
       <c r="C40" s="5">
         <v>-1.3513075100000265</v>
       </c>
       <c r="D40" s="5">
         <v>-4.864887661051231</v>
       </c>
     </row>
-    <row r="41" spans="1:5">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>324.95715765</v>
       </c>
       <c r="C41" s="5">
         <v>0.48662094000002298</v>
       </c>
       <c r="D41" s="5">
         <v>1.8146054247156096</v>
       </c>
       <c r="E41" s="5">
         <v>0.59514670723952445</v>
       </c>
     </row>
-    <row r="42" spans="1:5">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>325.41251512999997</v>
       </c>
       <c r="C42" s="5">
         <v>0.45535747999997511</v>
       </c>
       <c r="D42" s="5">
         <v>1.6945620683864071</v>
       </c>
     </row>
-    <row r="43" spans="1:5">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>325.65012882000002</v>
       </c>
       <c r="C43" s="5">
         <v>0.23761369000004606</v>
       </c>
       <c r="D43" s="5">
         <v>0.87975824745303299</v>
       </c>
     </row>
-    <row r="44" spans="1:5">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>325.81859831999998</v>
       </c>
       <c r="C44" s="5">
         <v>0.16846949999995786</v>
       </c>
       <c r="D44" s="5">
         <v>0.62256881493896188</v>
       </c>
     </row>
-    <row r="45" spans="1:5">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>330.81788140999998</v>
       </c>
       <c r="C45" s="5">
         <v>4.9992830900000058</v>
       </c>
       <c r="D45" s="5">
         <v>20.048644487844403</v>
       </c>
     </row>
-    <row r="46" spans="1:5">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>330.04515585000001</v>
       </c>
       <c r="C46" s="5">
         <v>-0.77272555999996939</v>
       </c>
       <c r="D46" s="5">
         <v>-2.7672336286919341</v>
       </c>
     </row>
-    <row r="47" spans="1:5">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>329.23299667999999</v>
       </c>
       <c r="C47" s="5">
         <v>-0.81215917000002946</v>
       </c>
       <c r="D47" s="5">
         <v>-2.9132630426184747</v>
       </c>
     </row>
-    <row r="48" spans="1:5">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>331.56656607000002</v>
       </c>
       <c r="C48" s="5">
         <v>2.3335693900000365</v>
       </c>
       <c r="D48" s="5">
         <v>8.8450085707529436</v>
       </c>
     </row>
-    <row r="49" spans="1:5">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>332.47649718000002</v>
       </c>
       <c r="C49" s="5">
         <v>0.90993111000000226</v>
       </c>
       <c r="D49" s="5">
         <v>3.3433717414367292</v>
       </c>
     </row>
-    <row r="50" spans="1:5">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>333.19618668999999</v>
       </c>
       <c r="C50" s="5">
         <v>0.7196895099999665</v>
       </c>
       <c r="D50" s="5">
         <v>2.6287087038417756</v>
       </c>
     </row>
-    <row r="51" spans="1:5">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>333.34594288</v>
       </c>
       <c r="C51" s="5">
         <v>0.14975619000000506</v>
       </c>
       <c r="D51" s="5">
         <v>0.54067944693292347</v>
       </c>
     </row>
-    <row r="52" spans="1:5">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>333.39245903</v>
       </c>
       <c r="C52" s="5">
         <v>4.6516150000002199E-2</v>
       </c>
       <c r="D52" s="5">
         <v>0.16758038248156915</v>
       </c>
     </row>
-    <row r="53" spans="1:5">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>336.01345759999998</v>
       </c>
       <c r="C53" s="5">
         <v>2.6209985699999834</v>
       </c>
       <c r="D53" s="5">
         <v>9.8527139401246799</v>
       </c>
       <c r="E53" s="5">
         <v>3.4023869577011645</v>
       </c>
     </row>
-    <row r="54" spans="1:5">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>334.33168728999999</v>
       </c>
       <c r="C54" s="5">
         <v>-1.6817703099999903</v>
       </c>
       <c r="D54" s="5">
         <v>-5.8434748548888749</v>
       </c>
     </row>
-    <row r="55" spans="1:5">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>335.06988014000001</v>
       </c>
       <c r="C55" s="5">
         <v>0.73819285000001855</v>
       </c>
       <c r="D55" s="5">
         <v>2.6819723967553388</v>
       </c>
     </row>
-    <row r="56" spans="1:5">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>335.83418438000001</v>
       </c>
       <c r="C56" s="5">
         <v>0.7643042400000013</v>
       </c>
       <c r="D56" s="5">
         <v>2.7718381297721306</v>
       </c>
     </row>
-    <row r="57" spans="1:5">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>336.46712626999999</v>
       </c>
       <c r="C57" s="5">
         <v>0.63294188999998369</v>
       </c>
       <c r="D57" s="5">
         <v>2.2852142289197186</v>
       </c>
     </row>
-    <row r="58" spans="1:5">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>339.43842673</v>
       </c>
       <c r="C58" s="5">
         <v>2.971300460000009</v>
       </c>
       <c r="D58" s="5">
         <v>11.127208018573675</v>
       </c>
     </row>
-    <row r="59" spans="1:5">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>341.27309099000001</v>
       </c>
       <c r="C59" s="5">
         <v>1.8346642600000109</v>
       </c>
       <c r="D59" s="5">
         <v>6.6823273812929518</v>
       </c>
     </row>
-    <row r="60" spans="1:5">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>340.87056009000003</v>
       </c>
       <c r="C60" s="5">
         <v>-0.40253089999998792</v>
       </c>
       <c r="D60" s="5">
         <v>-1.4062514843088958</v>
       </c>
     </row>
-    <row r="61" spans="1:5">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>342.64505611999999</v>
       </c>
       <c r="C61" s="5">
         <v>1.7744960299999661</v>
       </c>
       <c r="D61" s="5">
         <v>6.4289331673449635</v>
       </c>
     </row>
-    <row r="62" spans="1:5">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>344.33722439000002</v>
       </c>
       <c r="C62" s="5">
         <v>1.6921682700000247</v>
       </c>
       <c r="D62" s="5">
         <v>6.0899033073193332</v>
       </c>
     </row>
-    <row r="63" spans="1:5">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>346.69553105</v>
       </c>
       <c r="C63" s="5">
         <v>2.3583066599999825</v>
       </c>
       <c r="D63" s="5">
         <v>8.535354729478172</v>
       </c>
     </row>
-    <row r="64" spans="1:5">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>348.23039404999997</v>
       </c>
       <c r="C64" s="5">
         <v>1.534862999999973</v>
       </c>
       <c r="D64" s="5">
         <v>5.4438290683715973</v>
       </c>
     </row>
-    <row r="65" spans="1:5">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>351.08979920000002</v>
       </c>
       <c r="C65" s="5">
         <v>2.8594051500000432</v>
       </c>
       <c r="D65" s="5">
         <v>10.310904333159954</v>
       </c>
       <c r="E65" s="5">
         <v>4.4868267204783541</v>
       </c>
     </row>
-    <row r="66" spans="1:5">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>349.34780575000002</v>
       </c>
       <c r="C66" s="5">
         <v>-1.7419934499999954</v>
       </c>
       <c r="D66" s="5">
         <v>-5.7941871447953481</v>
       </c>
     </row>
-    <row r="67" spans="1:5">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>350.82823667999997</v>
       </c>
       <c r="C67" s="5">
         <v>1.4804309299999545</v>
       </c>
       <c r="D67" s="5">
         <v>5.2054528049754634</v>
       </c>
     </row>
-    <row r="68" spans="1:5">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>351.57149285999998</v>
       </c>
       <c r="C68" s="5">
         <v>0.74325618000000304</v>
       </c>
       <c r="D68" s="5">
         <v>2.5721242431115288</v>
       </c>
     </row>
-    <row r="69" spans="1:5">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>350.85866615999998</v>
       </c>
       <c r="C69" s="5">
         <v>-0.71282669999999371</v>
       </c>
       <c r="D69" s="5">
         <v>-2.4061032666217175</v>
       </c>
     </row>
-    <row r="70" spans="1:5">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>351.59422953000001</v>
       </c>
       <c r="C70" s="5">
         <v>0.73556337000002259</v>
       </c>
       <c r="D70" s="5">
         <v>2.5449713640584681</v>
       </c>
     </row>
-    <row r="71" spans="1:5">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>352.00931710999998</v>
       </c>
       <c r="C71" s="5">
         <v>0.4150875799999767</v>
       </c>
       <c r="D71" s="5">
         <v>1.4259396939585445</v>
       </c>
     </row>
-    <row r="72" spans="1:5">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>353.62926059</v>
       </c>
       <c r="C72" s="5">
         <v>1.6199434800000176</v>
       </c>
       <c r="D72" s="5">
         <v>5.6643318375777296</v>
       </c>
     </row>
-    <row r="73" spans="1:5">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>355.15892260999999</v>
       </c>
       <c r="C73" s="5">
         <v>1.5296620199999893</v>
       </c>
       <c r="D73" s="5">
         <v>5.316021121150194</v>
       </c>
     </row>
-    <row r="74" spans="1:5">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>355.54131991999998</v>
       </c>
       <c r="C74" s="5">
         <v>0.38239730999998756</v>
       </c>
       <c r="D74" s="5">
         <v>1.2997109236561277</v>
       </c>
     </row>
-    <row r="75" spans="1:5">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>355.31177199000001</v>
       </c>
       <c r="C75" s="5">
         <v>-0.22954792999996698</v>
       </c>
       <c r="D75" s="5">
         <v>-0.77201006894161983</v>
       </c>
     </row>
-    <row r="76" spans="1:5">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>357.68719620000002</v>
       </c>
       <c r="C76" s="5">
         <v>2.3754242100000056</v>
       </c>
       <c r="D76" s="5">
         <v>8.3242209385762536</v>
       </c>
     </row>
-    <row r="77" spans="1:5">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>358.54297388999998</v>
       </c>
       <c r="C77" s="5">
         <v>0.85577768999996806</v>
       </c>
       <c r="D77" s="5">
         <v>2.9091198234561189</v>
       </c>
       <c r="E77" s="5">
         <v>2.1228684817909516</v>
       </c>
     </row>
-    <row r="78" spans="1:5">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>361.03803775</v>
       </c>
       <c r="C78" s="5">
         <v>2.4950638600000161</v>
       </c>
       <c r="D78" s="5">
         <v>8.6778217181908914</v>
       </c>
     </row>
-    <row r="79" spans="1:5">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>361.23540724999998</v>
       </c>
       <c r="C79" s="5">
         <v>0.19736949999997933</v>
       </c>
       <c r="D79" s="5">
         <v>0.65798279106550339</v>
       </c>
     </row>
-    <row r="80" spans="1:5">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>362.54896668999999</v>
       </c>
       <c r="C80" s="5">
         <v>1.3135594400000059</v>
       </c>
       <c r="D80" s="5">
         <v>4.4518931609750734</v>
       </c>
     </row>
-    <row r="81" spans="1:5">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>363.55181783</v>
       </c>
       <c r="C81" s="5">
         <v>1.0028511400000184</v>
       </c>
       <c r="D81" s="5">
         <v>3.3703023261978826</v>
       </c>
     </row>
-    <row r="82" spans="1:5">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>364.30022465000002</v>
       </c>
       <c r="C82" s="5">
         <v>0.74840682000001379</v>
       </c>
       <c r="D82" s="5">
         <v>2.4984793093149049</v>
       </c>
     </row>
-    <row r="83" spans="1:5">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>365.74555256000002</v>
       </c>
       <c r="C83" s="5">
         <v>1.4453279100000032</v>
       </c>
       <c r="D83" s="5">
         <v>4.8661629361627545</v>
       </c>
     </row>
-    <row r="84" spans="1:5">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>366.51147538999999</v>
       </c>
       <c r="C84" s="5">
         <v>0.76592282999996542</v>
       </c>
       <c r="D84" s="5">
         <v>2.542116256166671</v>
       </c>
     </row>
-    <row r="85" spans="1:5">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>367.17886764000002</v>
       </c>
       <c r="C85" s="5">
         <v>0.66739225000003444</v>
       </c>
       <c r="D85" s="5">
         <v>2.2071352663616484</v>
       </c>
     </row>
-    <row r="86" spans="1:5">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>367.99626855999998</v>
       </c>
       <c r="C86" s="5">
         <v>0.81740091999995457</v>
       </c>
       <c r="D86" s="5">
         <v>2.7043508738607169</v>
       </c>
     </row>
-    <row r="87" spans="1:5">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>367.94081439000001</v>
       </c>
       <c r="C87" s="5">
         <v>-5.5454169999961778E-2</v>
       </c>
       <c r="D87" s="5">
         <v>-0.18068085032503234</v>
       </c>
     </row>
-    <row r="88" spans="1:5">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>369.06021907000002</v>
       </c>
       <c r="C88" s="5">
         <v>1.1194046800000024</v>
       </c>
       <c r="D88" s="5">
         <v>3.7125324803281678</v>
       </c>
     </row>
-    <row r="89" spans="1:5">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>369.71597245999999</v>
       </c>
       <c r="C89" s="5">
         <v>0.65575338999997257</v>
       </c>
       <c r="D89" s="5">
         <v>2.1531440701699101</v>
       </c>
       <c r="E89" s="5">
         <v>3.1162229868232805</v>
       </c>
     </row>
-    <row r="90" spans="1:5">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>370.32533193</v>
       </c>
       <c r="C90" s="5">
         <v>0.60935947000001534</v>
       </c>
       <c r="D90" s="5">
         <v>1.9958470487347446</v>
       </c>
     </row>
-    <row r="91" spans="1:5">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>371.6904925</v>
       </c>
       <c r="C91" s="5">
         <v>1.3651605700000005</v>
       </c>
       <c r="D91" s="5">
         <v>4.5144595944179411</v>
       </c>
     </row>
-    <row r="92" spans="1:5">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>372.87235801999998</v>
       </c>
       <c r="C92" s="5">
         <v>1.1818655199999739</v>
       </c>
       <c r="D92" s="5">
         <v>3.8830858127233414</v>
       </c>
     </row>
-    <row r="93" spans="1:5">
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>377.07823615000001</v>
       </c>
       <c r="C93" s="5">
         <v>4.2058781300000305</v>
       </c>
       <c r="D93" s="5">
         <v>14.407720526517975</v>
       </c>
     </row>
-    <row r="94" spans="1:5">
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>378.84278609</v>
       </c>
       <c r="C94" s="5">
         <v>1.7645499399999949</v>
       </c>
       <c r="D94" s="5">
         <v>5.7622445359397423</v>
       </c>
     </row>
-    <row r="95" spans="1:5">
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>380.08246143000002</v>
       </c>
       <c r="C95" s="5">
         <v>1.2396753400000193</v>
       </c>
       <c r="D95" s="5">
         <v>3.9981699269294291</v>
       </c>
     </row>
-    <row r="96" spans="1:5">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>380.64332538999997</v>
       </c>
       <c r="C96" s="5">
         <v>0.5608639599999492</v>
       </c>
       <c r="D96" s="5">
         <v>1.7852075517445609</v>
       </c>
     </row>
-    <row r="97" spans="1:5">
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>380.90506132000002</v>
       </c>
       <c r="C97" s="5">
         <v>0.26173593000004303</v>
       </c>
       <c r="D97" s="5">
         <v>0.82826532501403261</v>
       </c>
     </row>
-    <row r="98" spans="1:5">
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>383.16473837000001</v>
       </c>
       <c r="C98" s="5">
         <v>2.2596770499999934</v>
       </c>
       <c r="D98" s="5">
         <v>7.3557974157807404</v>
       </c>
     </row>
-    <row r="99" spans="1:5">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>385.11221024999998</v>
       </c>
       <c r="C99" s="5">
         <v>1.9474718799999664</v>
       </c>
       <c r="D99" s="5">
         <v>6.2725344500037972</v>
       </c>
     </row>
-    <row r="100" spans="1:5">
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>384.85338875000002</v>
       </c>
       <c r="C100" s="5">
         <v>-0.25882149999995363</v>
       </c>
       <c r="D100" s="5">
         <v>-0.80350692314139494</v>
       </c>
     </row>
-    <row r="101" spans="1:5">
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>385.4304004</v>
       </c>
       <c r="C101" s="5">
         <v>0.57701164999997445</v>
       </c>
       <c r="D101" s="5">
         <v>1.8140735966094557</v>
       </c>
       <c r="E101" s="5">
         <v>4.2504054762470878</v>
       </c>
     </row>
-    <row r="102" spans="1:5">
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>390.27929504000002</v>
       </c>
       <c r="C102" s="5">
         <v>4.8488946400000259</v>
       </c>
       <c r="D102" s="5">
         <v>16.186200092408765</v>
       </c>
     </row>
-    <row r="103" spans="1:5">
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>391.53169022999998</v>
       </c>
       <c r="C103" s="5">
         <v>1.2523951899999588</v>
       </c>
       <c r="D103" s="5">
         <v>3.9194617153859967</v>
       </c>
     </row>
-    <row r="104" spans="1:5">
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>392.99983573999998</v>
       </c>
       <c r="C104" s="5">
         <v>1.4681455099999994</v>
       </c>
       <c r="D104" s="5">
         <v>4.5936684722238441</v>
       </c>
     </row>
-    <row r="105" spans="1:5">
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>395.27181548999999</v>
       </c>
       <c r="C105" s="5">
         <v>2.2719797500000141</v>
       </c>
       <c r="D105" s="5">
         <v>7.162233143214225</v>
       </c>
     </row>
-    <row r="106" spans="1:5">
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>395.93333380000001</v>
       </c>
       <c r="C106" s="5">
         <v>0.66151831000001948</v>
       </c>
       <c r="D106" s="5">
         <v>2.0268831070220594</v>
       </c>
     </row>
-    <row r="107" spans="1:5">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>396.12544867999998</v>
       </c>
       <c r="C107" s="5">
         <v>0.1921148799999628</v>
       </c>
       <c r="D107" s="5">
         <v>0.58382073816229951</v>
       </c>
     </row>
-    <row r="108" spans="1:5">
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>398.12057391000002</v>
       </c>
       <c r="C108" s="5">
         <v>1.9951252300000419</v>
       </c>
       <c r="D108" s="5">
         <v>6.2141867300511855</v>
       </c>
     </row>
-    <row r="109" spans="1:5">
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>399.62643603999999</v>
       </c>
       <c r="C109" s="5">
         <v>1.5058621299999686</v>
       </c>
       <c r="D109" s="5">
         <v>4.6345380667140113</v>
       </c>
     </row>
-    <row r="110" spans="1:5">
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>401.56002889000001</v>
       </c>
       <c r="C110" s="5">
         <v>1.933592850000025</v>
       </c>
       <c r="D110" s="5">
         <v>5.9632335975984052</v>
       </c>
     </row>
-    <row r="111" spans="1:5">
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>402.80216867000001</v>
       </c>
       <c r="C111" s="5">
         <v>1.2421397800000022</v>
       </c>
       <c r="D111" s="5">
         <v>3.7757497397405082</v>
       </c>
     </row>
-    <row r="112" spans="1:5">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>405.30798506000002</v>
       </c>
       <c r="C112" s="5">
         <v>2.5058163900000068</v>
       </c>
       <c r="D112" s="5">
         <v>7.7259463908410764</v>
       </c>
     </row>
-    <row r="113" spans="1:5">
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>406.20391112999999</v>
       </c>
       <c r="C113" s="5">
         <v>0.89592606999997315</v>
       </c>
       <c r="D113" s="5">
         <v>2.6850665246706873</v>
       </c>
       <c r="E113" s="5">
         <v>5.3896918116581372</v>
       </c>
     </row>
-    <row r="114" spans="1:5">
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>406.13104513000002</v>
       </c>
       <c r="C114" s="5">
         <v>-7.2865999999976339E-2</v>
       </c>
       <c r="D114" s="5">
         <v>-0.21504712578122032</v>
       </c>
     </row>
-    <row r="115" spans="1:5">
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>408.35054350000001</v>
       </c>
       <c r="C115" s="5">
         <v>2.2194983699999966</v>
       </c>
       <c r="D115" s="5">
         <v>6.7587279989135052</v>
       </c>
     </row>
-    <row r="116" spans="1:5">
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>409.77001390999999</v>
       </c>
       <c r="C116" s="5">
         <v>1.419470409999974</v>
       </c>
       <c r="D116" s="5">
         <v>4.2520103368489215</v>
       </c>
     </row>
-    <row r="117" spans="1:5">
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>411.07312123000003</v>
       </c>
       <c r="C117" s="5">
         <v>1.3031073200000378</v>
       </c>
       <c r="D117" s="5">
         <v>3.8835716776788987</v>
       </c>
     </row>
-    <row r="118" spans="1:5">
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>412.14657017000002</v>
       </c>
       <c r="C118" s="5">
         <v>1.0734489399999916</v>
       </c>
       <c r="D118" s="5">
         <v>3.1789998579310641</v>
       </c>
     </row>
-    <row r="119" spans="1:5">
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>413.52502501999999</v>
       </c>
       <c r="C119" s="5">
         <v>1.3784548499999687</v>
       </c>
       <c r="D119" s="5">
         <v>4.0881473143097091</v>
       </c>
     </row>
-    <row r="120" spans="1:5">
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>414.54389560999999</v>
       </c>
       <c r="C120" s="5">
         <v>1.0188705900000059</v>
       </c>
       <c r="D120" s="5">
         <v>2.9970373017444762</v>
       </c>
     </row>
-    <row r="121" spans="1:5">
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>415.30891331999999</v>
       </c>
       <c r="C121" s="5">
         <v>0.76501770999999508</v>
       </c>
       <c r="D121" s="5">
         <v>2.2371495121981333</v>
       </c>
     </row>
-    <row r="122" spans="1:5">
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>417.17758930000002</v>
       </c>
       <c r="C122" s="5">
         <v>1.8686759800000345</v>
       </c>
       <c r="D122" s="5">
         <v>5.5350251618451418</v>
       </c>
     </row>
-    <row r="123" spans="1:5">
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>420.19235454</v>
       </c>
       <c r="C123" s="5">
         <v>3.0147652399999743</v>
       </c>
       <c r="D123" s="5">
         <v>9.0250039600202392</v>
       </c>
     </row>
-    <row r="124" spans="1:5">
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>421.46642659000003</v>
       </c>
       <c r="C124" s="5">
         <v>1.2740720500000293</v>
       </c>
       <c r="D124" s="5">
         <v>3.6998355492380286</v>
       </c>
     </row>
-    <row r="125" spans="1:5">
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>423.66692361000003</v>
       </c>
       <c r="C125" s="5">
         <v>2.2004970200000002</v>
       </c>
       <c r="D125" s="5">
         <v>6.4483391790230993</v>
       </c>
       <c r="E125" s="5">
         <v>4.2990754154534017</v>
       </c>
     </row>
-    <row r="126" spans="1:5">
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>425.01021370000001</v>
       </c>
       <c r="C126" s="5">
         <v>1.3432900899999822</v>
       </c>
       <c r="D126" s="5">
         <v>3.8718085215698084</v>
       </c>
     </row>
-    <row r="127" spans="1:5">
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>426.45999920000003</v>
       </c>
       <c r="C127" s="5">
         <v>1.4497855000000186</v>
       </c>
       <c r="D127" s="5">
         <v>4.1710921038569326</v>
       </c>
     </row>
-    <row r="128" spans="1:5">
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>427.06945596000003</v>
       </c>
       <c r="C128" s="5">
         <v>0.60945676000000049</v>
       </c>
       <c r="D128" s="5">
         <v>1.7284717075620959</v>
       </c>
     </row>
-    <row r="129" spans="1:5">
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>428.61241323000002</v>
       </c>
       <c r="C129" s="5">
         <v>1.5429572699999881</v>
       </c>
       <c r="D129" s="5">
         <v>4.4226703429923742</v>
       </c>
     </row>
-    <row r="130" spans="1:5">
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>430.53454850999998</v>
       </c>
       <c r="C130" s="5">
         <v>1.9221352799999636</v>
       </c>
       <c r="D130" s="5">
         <v>5.5162025417685889</v>
       </c>
     </row>
-    <row r="131" spans="1:5">
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>434.23846044999999</v>
       </c>
       <c r="C131" s="5">
         <v>3.7039119400000118</v>
       </c>
       <c r="D131" s="5">
         <v>10.826430529657681</v>
       </c>
     </row>
-    <row r="132" spans="1:5">
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>434.33575569999999</v>
       </c>
       <c r="C132" s="5">
         <v>9.7295250000001943E-2</v>
       </c>
       <c r="D132" s="5">
         <v>0.26920297868964216</v>
       </c>
     </row>
-    <row r="133" spans="1:5">
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>436.51539983999999</v>
       </c>
       <c r="C133" s="5">
         <v>2.1796441399999935</v>
       </c>
       <c r="D133" s="5">
         <v>6.1910316395468845</v>
       </c>
     </row>
-    <row r="134" spans="1:5">
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>437.44203691000001</v>
       </c>
       <c r="C134" s="5">
         <v>0.9266370700000266</v>
       </c>
       <c r="D134" s="5">
         <v>2.5773190381739752</v>
       </c>
     </row>
-    <row r="135" spans="1:5">
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>438.98252934999999</v>
       </c>
       <c r="C135" s="5">
         <v>1.54049243999998</v>
       </c>
       <c r="D135" s="5">
         <v>4.3087296764293459</v>
       </c>
     </row>
-    <row r="136" spans="1:5">
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>441.50814412</v>
       </c>
       <c r="C136" s="5">
         <v>2.5256147700000042</v>
       </c>
       <c r="D136" s="5">
         <v>7.1267156766868789</v>
       </c>
     </row>
-    <row r="137" spans="1:5">
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>442.44148746000002</v>
       </c>
       <c r="C137" s="5">
         <v>0.93334334000002173</v>
       </c>
       <c r="D137" s="5">
         <v>2.5664906435519441</v>
       </c>
       <c r="E137" s="5">
         <v>4.4314443266009196</v>
       </c>
     </row>
-    <row r="138" spans="1:5">
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>443.93716889000001</v>
       </c>
       <c r="C138" s="5">
         <v>1.4956814299999905</v>
       </c>
       <c r="D138" s="5">
         <v>4.1329022113398395</v>
       </c>
     </row>
-    <row r="139" spans="1:5">
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>443.71280641999999</v>
       </c>
       <c r="C139" s="5">
         <v>-0.22436247000001686</v>
       </c>
       <c r="D139" s="5">
         <v>-0.60478793163766253</v>
       </c>
     </row>
-    <row r="140" spans="1:5">
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>444.55764067000001</v>
       </c>
       <c r="C140" s="5">
         <v>0.84483425000001944</v>
       </c>
       <c r="D140" s="5">
         <v>2.3088929232150779</v>
       </c>
     </row>
-    <row r="141" spans="1:5">
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>442.89544095999997</v>
       </c>
       <c r="C141" s="5">
         <v>-1.6621997100000385</v>
       </c>
       <c r="D141" s="5">
         <v>-4.3956681719749424</v>
       </c>
     </row>
-    <row r="142" spans="1:5">
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>441.54126212</v>
       </c>
       <c r="C142" s="5">
         <v>-1.3541788399999746</v>
       </c>
       <c r="D142" s="5">
         <v>-3.6079938766050201</v>
       </c>
     </row>
-    <row r="143" spans="1:5">
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>441.44442031</v>
       </c>
       <c r="C143" s="5">
         <v>-9.6841810000000805E-2</v>
       </c>
       <c r="D143" s="5">
         <v>-0.26287484409228679</v>
       </c>
     </row>
-    <row r="144" spans="1:5">
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>440.52362115</v>
       </c>
       <c r="C144" s="5">
         <v>-0.92079916000000139</v>
       </c>
       <c r="D144" s="5">
         <v>-2.4745363525542685</v>
       </c>
     </row>
-    <row r="145" spans="1:5">
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>440.06710908000002</v>
       </c>
       <c r="C145" s="5">
         <v>-0.45651206999997385</v>
       </c>
       <c r="D145" s="5">
         <v>-1.2364896794115343</v>
       </c>
     </row>
-    <row r="146" spans="1:5">
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>440.78062901999999</v>
       </c>
       <c r="C146" s="5">
         <v>0.71351993999996921</v>
       </c>
       <c r="D146" s="5">
         <v>1.9631115894449769</v>
       </c>
     </row>
-    <row r="147" spans="1:5">
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>436.83411747999997</v>
       </c>
       <c r="C147" s="5">
         <v>-3.9465115400000172</v>
       </c>
       <c r="D147" s="5">
         <v>-10.230543073855337</v>
       </c>
     </row>
-    <row r="148" spans="1:5">
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>432.10739422</v>
       </c>
       <c r="C148" s="5">
         <v>-4.7267232599999716</v>
       </c>
       <c r="D148" s="5">
         <v>-12.238957316124266</v>
       </c>
     </row>
-    <row r="149" spans="1:5">
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>429.28912353999999</v>
       </c>
       <c r="C149" s="5">
         <v>-2.8182706800000119</v>
       </c>
       <c r="D149" s="5">
         <v>-7.5518450924834335</v>
       </c>
       <c r="E149" s="5">
         <v>-2.9726787140839983</v>
       </c>
     </row>
-    <row r="150" spans="1:5">
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>431.15335434999997</v>
       </c>
       <c r="C150" s="5">
         <v>1.8642308099999809</v>
       </c>
       <c r="D150" s="5">
         <v>5.3374029330389927</v>
       </c>
     </row>
-    <row r="151" spans="1:5">
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>430.42581159000002</v>
       </c>
       <c r="C151" s="5">
         <v>-0.72754275999994888</v>
       </c>
       <c r="D151" s="5">
         <v>-2.0062328559982134</v>
       </c>
     </row>
-    <row r="152" spans="1:5">
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>429.38312818999998</v>
       </c>
       <c r="C152" s="5">
         <v>-1.042683400000044</v>
       </c>
       <c r="D152" s="5">
         <v>-2.8685161391958647</v>
       </c>
     </row>
-    <row r="153" spans="1:5">
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>428.63236601</v>
       </c>
       <c r="C153" s="5">
         <v>-0.75076217999998107</v>
       </c>
       <c r="D153" s="5">
         <v>-2.0781002950505889</v>
       </c>
     </row>
-    <row r="154" spans="1:5">
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>428.44427180999998</v>
       </c>
       <c r="C154" s="5">
         <v>-0.18809420000002319</v>
       </c>
       <c r="D154" s="5">
         <v>-0.52531980361321118</v>
       </c>
     </row>
-    <row r="155" spans="1:5">
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>427.55454995000002</v>
       </c>
       <c r="C155" s="5">
         <v>-0.8897218599999519</v>
       </c>
       <c r="D155" s="5">
         <v>-2.4636947767792572</v>
       </c>
     </row>
-    <row r="156" spans="1:5">
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>427.52863503999998</v>
       </c>
       <c r="C156" s="5">
         <v>-2.5914910000039981E-2</v>
       </c>
       <c r="D156" s="5">
         <v>-7.2710083727578478E-2</v>
       </c>
     </row>
-    <row r="157" spans="1:5">
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>425.69284936999998</v>
       </c>
       <c r="C157" s="5">
         <v>-1.835785670000007</v>
       </c>
       <c r="D157" s="5">
         <v>-5.0327717821289859</v>
       </c>
     </row>
-    <row r="158" spans="1:5">
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>425.43016080000001</v>
       </c>
       <c r="C158" s="5">
         <v>-0.26268856999996615</v>
       </c>
       <c r="D158" s="5">
         <v>-0.73799363726076983</v>
       </c>
     </row>
-    <row r="159" spans="1:5">
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>422.67566084999999</v>
       </c>
       <c r="C159" s="5">
         <v>-2.7544999500000245</v>
       </c>
       <c r="D159" s="5">
         <v>-7.4987559848007983</v>
       </c>
     </row>
-    <row r="160" spans="1:5">
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>421.24893436999997</v>
       </c>
       <c r="C160" s="5">
         <v>-1.4267264800000135</v>
       </c>
       <c r="D160" s="5">
         <v>-3.9761977222993572</v>
       </c>
     </row>
-    <row r="161" spans="1:5">
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>421.25187395</v>
       </c>
       <c r="C161" s="5">
         <v>2.939580000031583E-3</v>
       </c>
       <c r="D161" s="5">
         <v>8.3742203289549622E-3</v>
       </c>
       <c r="E161" s="5">
         <v>-1.8722229726491291</v>
       </c>
     </row>
-    <row r="162" spans="1:5">
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>419.42078068000001</v>
       </c>
       <c r="C162" s="5">
         <v>-1.8310932699999967</v>
       </c>
       <c r="D162" s="5">
         <v>-5.0932326349435115</v>
       </c>
     </row>
-    <row r="163" spans="1:5">
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>417.53382868</v>
       </c>
       <c r="C163" s="5">
         <v>-1.886952000000008</v>
       </c>
       <c r="D163" s="5">
         <v>-5.2671325230491455</v>
       </c>
     </row>
-    <row r="164" spans="1:5">
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>415.45023579999997</v>
       </c>
       <c r="C164" s="5">
         <v>-2.0835928800000261</v>
       </c>
       <c r="D164" s="5">
         <v>-5.8266319231977342</v>
       </c>
     </row>
-    <row r="165" spans="1:5">
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>413.10973969999998</v>
       </c>
       <c r="C165" s="5">
         <v>-2.3404960999999957</v>
       </c>
       <c r="D165" s="5">
         <v>-6.5547794223429161</v>
       </c>
     </row>
-    <row r="166" spans="1:5">
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>410.98450244999998</v>
       </c>
       <c r="C166" s="5">
         <v>-2.1252372499999979</v>
       </c>
       <c r="D166" s="5">
         <v>-6.0016702492567848</v>
       </c>
     </row>
-    <row r="167" spans="1:5">
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>408.75348302999998</v>
       </c>
       <c r="C167" s="5">
         <v>-2.2310194199999955</v>
       </c>
       <c r="D167" s="5">
         <v>-6.3231565243760501</v>
       </c>
     </row>
-    <row r="168" spans="1:5">
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>406.35451551</v>
       </c>
       <c r="C168" s="5">
         <v>-2.3989675199999851</v>
       </c>
       <c r="D168" s="5">
         <v>-6.8198328862066226</v>
       </c>
     </row>
-    <row r="169" spans="1:5">
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>406.98444706999999</v>
       </c>
       <c r="C169" s="5">
         <v>0.62993155999998862</v>
       </c>
       <c r="D169" s="5">
         <v>1.8761852090023234</v>
       </c>
     </row>
-    <row r="170" spans="1:5">
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>406.89046007000002</v>
       </c>
       <c r="C170" s="5">
         <v>-9.3986999999970067E-2</v>
       </c>
       <c r="D170" s="5">
         <v>-0.27677042377403094</v>
       </c>
     </row>
-    <row r="171" spans="1:5">
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>407.78126025</v>
       </c>
       <c r="C171" s="5">
         <v>0.89080017999998518</v>
       </c>
       <c r="D171" s="5">
         <v>2.6590106034933836</v>
       </c>
     </row>
-    <row r="172" spans="1:5">
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>406.65835862</v>
       </c>
       <c r="C172" s="5">
         <v>-1.1229016300000012</v>
       </c>
       <c r="D172" s="5">
         <v>-3.2548335841095843</v>
       </c>
     </row>
-    <row r="173" spans="1:5">
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>404.69929753000002</v>
       </c>
       <c r="C173" s="5">
         <v>-1.9590610899999774</v>
       </c>
       <c r="D173" s="5">
         <v>-5.6302149337639884</v>
       </c>
       <c r="E173" s="5">
         <v>-3.92937751582908</v>
       </c>
     </row>
-    <row r="174" spans="1:5">
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>406.45801850999999</v>
       </c>
       <c r="C174" s="5">
         <v>1.7587209799999641</v>
       </c>
       <c r="D174" s="5">
         <v>5.3413648572240291</v>
       </c>
     </row>
-    <row r="175" spans="1:5">
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>407.07571501000001</v>
       </c>
       <c r="C175" s="5">
         <v>0.6176965000000223</v>
       </c>
       <c r="D175" s="5">
         <v>1.8389668525510494</v>
       </c>
     </row>
-    <row r="176" spans="1:5">
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>407.65407357999999</v>
       </c>
       <c r="C176" s="5">
         <v>0.57835856999997759</v>
       </c>
       <c r="D176" s="5">
         <v>1.7183028067250694</v>
       </c>
     </row>
-    <row r="177" spans="1:5">
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>407.94308375000003</v>
       </c>
       <c r="C177" s="5">
         <v>0.28901017000004003</v>
       </c>
       <c r="D177" s="5">
         <v>0.85407639497556698</v>
       </c>
     </row>
-    <row r="178" spans="1:5">
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>408.43173439999998</v>
       </c>
       <c r="C178" s="5">
         <v>0.48865064999995411</v>
       </c>
       <c r="D178" s="5">
         <v>1.4469160471905607</v>
       </c>
     </row>
-    <row r="179" spans="1:5">
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>407.60495198000001</v>
       </c>
       <c r="C179" s="5">
         <v>-0.82678241999997226</v>
       </c>
       <c r="D179" s="5">
         <v>-2.4022791804489296</v>
       </c>
     </row>
-    <row r="180" spans="1:5">
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>408.86141995999998</v>
       </c>
       <c r="C180" s="5">
         <v>1.2564679799999681</v>
       </c>
       <c r="D180" s="5">
         <v>3.7624390916281003</v>
       </c>
     </row>
-    <row r="181" spans="1:5">
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>408.90559182999999</v>
       </c>
       <c r="C181" s="5">
         <v>4.4171870000013769E-2</v>
       </c>
       <c r="D181" s="5">
         <v>0.12972060713993816</v>
       </c>
     </row>
-    <row r="182" spans="1:5">
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>407.43535645999998</v>
       </c>
       <c r="C182" s="5">
         <v>-1.4702353700000117</v>
       </c>
       <c r="D182" s="5">
         <v>-4.2303352660193028</v>
       </c>
     </row>
-    <row r="183" spans="1:5">
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>407.70561328999997</v>
       </c>
       <c r="C183" s="5">
         <v>0.2702568299999939</v>
       </c>
       <c r="D183" s="5">
         <v>0.79888492096658048</v>
       </c>
     </row>
-    <row r="184" spans="1:5">
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>407.82659833999998</v>
       </c>
       <c r="C184" s="5">
         <v>0.12098505000000159</v>
       </c>
       <c r="D184" s="5">
         <v>0.35667707765758561</v>
       </c>
     </row>
-    <row r="185" spans="1:5">
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>407.03920584000002</v>
       </c>
       <c r="C185" s="5">
         <v>-0.78739249999995309</v>
       </c>
       <c r="D185" s="5">
         <v>-2.2924003275583749</v>
       </c>
       <c r="E185" s="5">
         <v>0.57818442588883912</v>
       </c>
     </row>
-    <row r="186" spans="1:5">
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>408.31759013999999</v>
       </c>
       <c r="C186" s="5">
         <v>1.2783842999999706</v>
       </c>
       <c r="D186" s="5">
         <v>3.8346173802316308</v>
       </c>
     </row>
-    <row r="187" spans="1:5">
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>408.50539579999997</v>
       </c>
       <c r="C187" s="5">
         <v>0.18780565999998089</v>
       </c>
       <c r="D187" s="5">
         <v>0.55333835329272052</v>
       </c>
     </row>
-    <row r="188" spans="1:5">
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>409.04891622999997</v>
       </c>
       <c r="C188" s="5">
         <v>0.54352043000000094</v>
       </c>
       <c r="D188" s="5">
         <v>1.6083474174260148</v>
       </c>
     </row>
-    <row r="189" spans="1:5">
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>410.78277885</v>
       </c>
       <c r="C189" s="5">
         <v>1.7338626200000249</v>
       </c>
       <c r="D189" s="5">
         <v>5.2067938240164091</v>
       </c>
     </row>
-    <row r="190" spans="1:5">
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>411.11271124000001</v>
       </c>
       <c r="C190" s="5">
         <v>0.3299323900000104</v>
       </c>
       <c r="D190" s="5">
         <v>0.96808470653804157</v>
       </c>
     </row>
-    <row r="191" spans="1:5">
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>412.09567589</v>
       </c>
       <c r="C191" s="5">
         <v>0.98296464999998534</v>
       </c>
       <c r="D191" s="5">
         <v>2.9072162501048382</v>
       </c>
     </row>
-    <row r="192" spans="1:5">
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>414.62120318000001</v>
       </c>
       <c r="C192" s="5">
         <v>2.5255272900000136</v>
       </c>
       <c r="D192" s="5">
         <v>7.6072172984874786</v>
       </c>
     </row>
-    <row r="193" spans="1:5">
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>415.15894907000001</v>
       </c>
       <c r="C193" s="5">
         <v>0.53774588999999651</v>
       </c>
       <c r="D193" s="5">
         <v>1.5674984323551966</v>
       </c>
     </row>
-    <row r="194" spans="1:5">
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>416.67658096000002</v>
       </c>
       <c r="C194" s="5">
         <v>1.5176318900000183</v>
       </c>
       <c r="D194" s="5">
         <v>4.4759324376085985</v>
       </c>
     </row>
-    <row r="195" spans="1:5">
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>415.26066699</v>
       </c>
       <c r="C195" s="5">
         <v>-1.4159139700000196</v>
       </c>
       <c r="D195" s="5">
         <v>-4.0023805708869649</v>
       </c>
     </row>
-    <row r="196" spans="1:5">
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>418.20346886999999</v>
       </c>
       <c r="C196" s="5">
         <v>2.9428018799999904</v>
       </c>
       <c r="D196" s="5">
         <v>8.8433759867304182</v>
       </c>
     </row>
-    <row r="197" spans="1:5">
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>419.10027394999997</v>
       </c>
       <c r="C197" s="5">
         <v>0.89680507999997872</v>
       </c>
       <c r="D197" s="5">
         <v>2.6038758591699906</v>
       </c>
       <c r="E197" s="5">
         <v>2.9631219639173922</v>
       </c>
     </row>
-    <row r="198" spans="1:5">
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>417.99237724</v>
       </c>
       <c r="C198" s="5">
         <v>-1.1078967099999772</v>
       </c>
       <c r="D198" s="5">
         <v>-3.1264968738217935</v>
       </c>
     </row>
-    <row r="199" spans="1:5">
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>418.37482937999999</v>
       </c>
       <c r="C199" s="5">
         <v>0.38245213999999805</v>
       </c>
       <c r="D199" s="5">
         <v>1.1035110072435517</v>
       </c>
     </row>
-    <row r="200" spans="1:5">
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>418.88522603000001</v>
       </c>
       <c r="C200" s="5">
         <v>0.51039665000001833</v>
       </c>
       <c r="D200" s="5">
         <v>1.4738034933493571</v>
       </c>
     </row>
-    <row r="201" spans="1:5">
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>419.70136009999999</v>
       </c>
       <c r="C201" s="5">
         <v>0.81613406999997551</v>
       </c>
       <c r="D201" s="5">
         <v>2.3632346659348435</v>
       </c>
     </row>
-    <row r="202" spans="1:5">
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>420.02864212999998</v>
       </c>
       <c r="C202" s="5">
         <v>0.32728202999999212</v>
       </c>
       <c r="D202" s="5">
         <v>0.93978068641928925</v>
       </c>
     </row>
-    <row r="203" spans="1:5">
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>420.34942847000002</v>
       </c>
       <c r="C203" s="5">
         <v>0.32078634000004058</v>
       </c>
       <c r="D203" s="5">
         <v>0.92032933780927806</v>
       </c>
     </row>
-    <row r="204" spans="1:5">
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>418.86401545000001</v>
       </c>
       <c r="C204" s="5">
         <v>-1.48541302000001</v>
       </c>
       <c r="D204" s="5">
         <v>-4.159055218613938</v>
       </c>
     </row>
-    <row r="205" spans="1:5">
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>418.99213930000002</v>
       </c>
       <c r="C205" s="5">
         <v>0.12812385000000859</v>
       </c>
       <c r="D205" s="5">
         <v>0.36767910150066196</v>
       </c>
     </row>
-    <row r="206" spans="1:5">
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>419.34681333999998</v>
       </c>
       <c r="C206" s="5">
         <v>0.3546740399999635</v>
       </c>
       <c r="D206" s="5">
         <v>1.0205345695021517</v>
       </c>
     </row>
-    <row r="207" spans="1:5">
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>418.45520411000001</v>
       </c>
       <c r="C207" s="5">
         <v>-0.89160922999997183</v>
       </c>
       <c r="D207" s="5">
         <v>-2.521796987539815</v>
       </c>
     </row>
-    <row r="208" spans="1:5">
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>420.37908527000002</v>
       </c>
       <c r="C208" s="5">
         <v>1.9238811600000076</v>
       </c>
       <c r="D208" s="5">
         <v>5.658765036904545</v>
       </c>
     </row>
-    <row r="209" spans="1:5">
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>421.39779813000001</v>
       </c>
       <c r="C209" s="5">
         <v>1.0187128599999937</v>
       </c>
       <c r="D209" s="5">
         <v>2.9470566181759139</v>
       </c>
       <c r="E209" s="5">
         <v>0.54820393180514682</v>
       </c>
     </row>
-    <row r="210" spans="1:5">
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>421.55138240000002</v>
       </c>
       <c r="C210" s="5">
         <v>0.15358427000001029</v>
       </c>
       <c r="D210" s="5">
         <v>0.43823440716475037</v>
       </c>
     </row>
-    <row r="211" spans="1:5">
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>423.04059561999998</v>
       </c>
       <c r="C211" s="5">
         <v>1.4892132199999537</v>
       </c>
       <c r="D211" s="5">
         <v>4.3225814955833775</v>
       </c>
     </row>
-    <row r="212" spans="1:5">
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>424.38397755</v>
       </c>
       <c r="C212" s="5">
         <v>1.3433819300000209</v>
       </c>
       <c r="D212" s="5">
         <v>3.8779111247800202</v>
       </c>
     </row>
-    <row r="213" spans="1:5">
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>424.85728282000002</v>
       </c>
       <c r="C213" s="5">
         <v>0.47330527000002576</v>
       </c>
       <c r="D213" s="5">
         <v>1.3465711578193762</v>
       </c>
     </row>
-    <row r="214" spans="1:5">
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>425.05324908</v>
       </c>
       <c r="C214" s="5">
         <v>0.19596625999997741</v>
       </c>
       <c r="D214" s="5">
         <v>0.55490870125016745</v>
       </c>
     </row>
-    <row r="215" spans="1:5">
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>426.13273304000001</v>
       </c>
       <c r="C215" s="5">
         <v>1.0794839600000046</v>
       </c>
       <c r="D215" s="5">
         <v>3.0905039326251993</v>
       </c>
     </row>
-    <row r="216" spans="1:5">
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>425.91936054000001</v>
       </c>
       <c r="C216" s="5">
         <v>-0.21337249999999131</v>
       </c>
       <c r="D216" s="5">
         <v>-0.59921009314390927</v>
       </c>
     </row>
-    <row r="217" spans="1:5">
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>424.64922025999999</v>
       </c>
       <c r="C217" s="5">
         <v>-1.270140280000021</v>
       </c>
       <c r="D217" s="5">
         <v>-3.5204230406491011</v>
       </c>
     </row>
-    <row r="218" spans="1:5">
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>426.36652420000001</v>
       </c>
       <c r="C218" s="5">
         <v>1.7173039400000221</v>
       </c>
       <c r="D218" s="5">
         <v>4.9622707277694689</v>
       </c>
     </row>
-    <row r="219" spans="1:5">
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>427.42579811000002</v>
       </c>
       <c r="C219" s="5">
         <v>1.0592739100000017</v>
       </c>
       <c r="D219" s="5">
         <v>3.02238184650514</v>
       </c>
     </row>
-    <row r="220" spans="1:5">
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>428.63404780000002</v>
       </c>
       <c r="C220" s="5">
         <v>1.2082496900000024</v>
       </c>
       <c r="D220" s="5">
         <v>3.4454064656492589</v>
       </c>
     </row>
-    <row r="221" spans="1:5">
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>429.13322706000002</v>
       </c>
       <c r="C221" s="5">
         <v>0.49917926000000534</v>
       </c>
       <c r="D221" s="5">
         <v>1.4064838265430035</v>
       </c>
       <c r="E221" s="5">
         <v>1.8356595512190266</v>
       </c>
     </row>
-    <row r="222" spans="1:5">
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>431.11437599999999</v>
       </c>
       <c r="C222" s="5">
         <v>1.9811489399999687</v>
       </c>
       <c r="D222" s="5">
         <v>5.6828098050019316</v>
       </c>
     </row>
-    <row r="223" spans="1:5">
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>432.51749577999999</v>
       </c>
       <c r="C223" s="5">
         <v>1.4031197799999973</v>
       </c>
       <c r="D223" s="5">
         <v>3.9762370676728498</v>
       </c>
     </row>
-    <row r="224" spans="1:5">
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>430.76860395</v>
       </c>
       <c r="C224" s="5">
         <v>-1.7488918299999909</v>
       </c>
       <c r="D224" s="5">
         <v>-4.745751467124415</v>
       </c>
     </row>
-    <row r="225" spans="1:5">
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>429.18212445</v>
       </c>
       <c r="C225" s="5">
         <v>-1.5864794999999958</v>
       </c>
       <c r="D225" s="5">
         <v>-4.3310540051328061</v>
       </c>
     </row>
-    <row r="226" spans="1:5">
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>429.35488492000002</v>
       </c>
       <c r="C226" s="5">
         <v>0.17276047000001427</v>
       </c>
       <c r="D226" s="5">
         <v>0.48411186234791348</v>
       </c>
     </row>
-    <row r="227" spans="1:5">
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>429.08492899999999</v>
       </c>
       <c r="C227" s="5">
         <v>-0.26995592000002944</v>
       </c>
       <c r="D227" s="5">
         <v>-0.75189362991082698</v>
       </c>
     </row>
-    <row r="228" spans="1:5">
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>428.45495667</v>
       </c>
       <c r="C228" s="5">
         <v>-0.62997232999998687</v>
       </c>
       <c r="D228" s="5">
         <v>-1.747654397440257</v>
       </c>
     </row>
-    <row r="229" spans="1:5">
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>428.32912630999999</v>
       </c>
       <c r="C229" s="5">
         <v>-0.12583036000000902</v>
       </c>
       <c r="D229" s="5">
         <v>-0.35185208963339765</v>
       </c>
     </row>
-    <row r="230" spans="1:5">
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>426.73366462000001</v>
       </c>
       <c r="C230" s="5">
         <v>-1.5954616899999792</v>
       </c>
       <c r="D230" s="5">
         <v>-4.3793755972096671</v>
       </c>
     </row>
-    <row r="231" spans="1:5">
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>424.58387641000002</v>
       </c>
       <c r="C231" s="5">
         <v>-2.149788209999997</v>
       </c>
       <c r="D231" s="5">
         <v>-5.8806086657979044</v>
       </c>
     </row>
-    <row r="232" spans="1:5">
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>420.58537867000001</v>
       </c>
       <c r="C232" s="5">
         <v>-3.9984977400000048</v>
       </c>
       <c r="D232" s="5">
         <v>-10.733588847217812</v>
       </c>
     </row>
-    <row r="233" spans="1:5">
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>419.85002753999999</v>
       </c>
       <c r="C233" s="5">
         <v>-0.73535113000002639</v>
       </c>
       <c r="D233" s="5">
         <v>-2.0780205964197274</v>
       </c>
       <c r="E233" s="5">
         <v>-2.1632441709534822</v>
       </c>
     </row>
-    <row r="234" spans="1:5">
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>416.98386182000002</v>
       </c>
       <c r="C234" s="5">
         <v>-2.8661657199999695</v>
       </c>
       <c r="D234" s="5">
         <v>-7.8912828221223581</v>
       </c>
     </row>
-    <row r="235" spans="1:5">
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>414.41187474999998</v>
       </c>
       <c r="C235" s="5">
         <v>-2.5719870700000342</v>
       </c>
       <c r="D235" s="5">
         <v>-7.1556819228741357</v>
       </c>
     </row>
-    <row r="236" spans="1:5">
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>411.31472055</v>
       </c>
       <c r="C236" s="5">
         <v>-3.0971541999999772</v>
       </c>
       <c r="D236" s="5">
         <v>-8.6087249534635859</v>
       </c>
     </row>
-    <row r="237" spans="1:5">
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>407.95076528999999</v>
       </c>
       <c r="C237" s="5">
         <v>-3.3639552600000115</v>
       </c>
       <c r="D237" s="5">
         <v>-9.384603943229175</v>
       </c>
     </row>
-    <row r="238" spans="1:5">
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>405.89264202999999</v>
       </c>
       <c r="C238" s="5">
         <v>-2.0581232600000021</v>
       </c>
       <c r="D238" s="5">
         <v>-5.8888421580703394</v>
       </c>
     </row>
-    <row r="239" spans="1:5">
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>403.74042171000002</v>
       </c>
       <c r="C239" s="5">
         <v>-2.1522203199999694</v>
       </c>
       <c r="D239" s="5">
         <v>-6.1806013200130234</v>
       </c>
     </row>
-    <row r="240" spans="1:5">
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>403.20289387000003</v>
       </c>
       <c r="C240" s="5">
         <v>-0.53752783999999565</v>
       </c>
       <c r="D240" s="5">
         <v>-1.5859968262791679</v>
       </c>
     </row>
-    <row r="241" spans="1:5">
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>401.62618615999997</v>
       </c>
       <c r="C241" s="5">
         <v>-1.5767077100000506</v>
       </c>
       <c r="D241" s="5">
         <v>-4.5929277668500745</v>
       </c>
     </row>
-    <row r="242" spans="1:5">
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>401.49904714000002</v>
       </c>
       <c r="C242" s="5">
         <v>-0.12713901999995869</v>
       </c>
       <c r="D242" s="5">
         <v>-0.37921200810039357</v>
       </c>
     </row>
-    <row r="243" spans="1:5">
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>400.77255424999998</v>
       </c>
       <c r="C243" s="5">
         <v>-0.72649289000003137</v>
       </c>
       <c r="D243" s="5">
         <v>-2.1498619715716094</v>
       </c>
     </row>
-    <row r="244" spans="1:5">
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>398.00716238000001</v>
       </c>
       <c r="C244" s="5">
         <v>-2.7653918699999736</v>
       </c>
       <c r="D244" s="5">
         <v>-7.9730601588843486</v>
       </c>
     </row>
-    <row r="245" spans="1:5">
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>399.24642188000001</v>
       </c>
       <c r="C245" s="5">
         <v>1.2392595000000028</v>
       </c>
       <c r="D245" s="5">
         <v>3.8010485973156705</v>
       </c>
       <c r="E245" s="5">
         <v>-4.9073727065641393</v>
       </c>
     </row>
-    <row r="246" spans="1:5">
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>399.82672717999998</v>
       </c>
       <c r="C246" s="5">
         <v>0.58030529999996361</v>
       </c>
       <c r="D246" s="5">
         <v>1.7582132601294154</v>
       </c>
     </row>
-    <row r="247" spans="1:5">
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>400.00962224</v>
       </c>
       <c r="C247" s="5">
         <v>0.1828950600000212</v>
       </c>
       <c r="D247" s="5">
         <v>0.55030610511577205</v>
       </c>
     </row>
-    <row r="248" spans="1:5">
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>400.91698029000003</v>
       </c>
       <c r="C248" s="5">
         <v>0.90735805000002756</v>
       </c>
       <c r="D248" s="5">
         <v>2.7562261922734255</v>
       </c>
     </row>
-    <row r="249" spans="1:5">
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>402.91555677000002</v>
       </c>
       <c r="C249" s="5">
         <v>1.998576479999997</v>
       </c>
       <c r="D249" s="5">
         <v>6.1487844829838822</v>
       </c>
     </row>
-    <row r="250" spans="1:5">
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>403.57721401999999</v>
       </c>
       <c r="C250" s="5">
         <v>0.661657249999962</v>
       </c>
       <c r="D250" s="5">
         <v>1.9885044309440714</v>
       </c>
     </row>
-    <row r="251" spans="1:5">
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>403.76828490999998</v>
       </c>
       <c r="C251" s="5">
         <v>0.19107088999999178</v>
       </c>
       <c r="D251" s="5">
         <v>0.56961356403917307</v>
       </c>
     </row>
-    <row r="252" spans="1:5">
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>403.30437079000001</v>
       </c>
       <c r="C252" s="5">
         <v>-0.4639141199999699</v>
       </c>
       <c r="D252" s="5">
         <v>-1.3700740632062613</v>
       </c>
     </row>
-    <row r="253" spans="1:5">
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>403.18497282999999</v>
       </c>
       <c r="C253" s="5">
         <v>-0.11939796000001479</v>
       </c>
       <c r="D253" s="5">
         <v>-0.35468122281221426</v>
       </c>
     </row>
-    <row r="254" spans="1:5">
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>403.04111726999997</v>
       </c>
       <c r="C254" s="5">
         <v>-0.14385556000001998</v>
       </c>
       <c r="D254" s="5">
         <v>-0.42731829204186722</v>
       </c>
     </row>
-    <row r="255" spans="1:5">
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>404.15341101000001</v>
       </c>
       <c r="C255" s="5">
         <v>1.112293740000041</v>
       </c>
       <c r="D255" s="5">
         <v>3.3624354714568927</v>
       </c>
     </row>
-    <row r="256" spans="1:5">
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>404.35899886999999</v>
       </c>
       <c r="C256" s="5">
         <v>0.20558785999998008</v>
       </c>
       <c r="D256" s="5">
         <v>0.61213594897926438</v>
       </c>
     </row>
-    <row r="257" spans="1:5">
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>405.09279347</v>
       </c>
       <c r="C257" s="5">
         <v>0.73379460000001018</v>
       </c>
       <c r="D257" s="5">
         <v>2.1995198026837359</v>
       </c>
       <c r="E257" s="5">
         <v>1.4643516559197156</v>
       </c>
     </row>
-    <row r="258" spans="1:5">
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>406.43661562</v>
       </c>
       <c r="C258" s="5">
         <v>1.3438221499999941</v>
       </c>
       <c r="D258" s="5">
         <v>4.0542227467754488</v>
       </c>
     </row>
-    <row r="259" spans="1:5">
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>407.72359360000002</v>
       </c>
       <c r="C259" s="5">
         <v>1.2869779800000174</v>
       </c>
       <c r="D259" s="5">
         <v>3.8666689671005949</v>
       </c>
     </row>
-    <row r="260" spans="1:5">
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>409.10188830999999</v>
       </c>
       <c r="C260" s="5">
         <v>1.3782947099999774</v>
       </c>
       <c r="D260" s="5">
         <v>4.1328342384360006</v>
       </c>
     </row>
-    <row r="261" spans="1:5">
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>413.19727748000003</v>
       </c>
       <c r="C261" s="5">
         <v>4.0953891700000327</v>
       </c>
       <c r="D261" s="5">
         <v>12.696805780936193</v>
       </c>
     </row>
-    <row r="262" spans="1:5">
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>412.85144766000002</v>
       </c>
       <c r="C262" s="5">
         <v>-0.34582982000000584</v>
       </c>
       <c r="D262" s="5">
         <v>-0.99974221286659448</v>
       </c>
     </row>
-    <row r="263" spans="1:5">
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>413.27257225</v>
       </c>
       <c r="C263" s="5">
         <v>0.42112458999997671</v>
       </c>
       <c r="D263" s="5">
         <v>1.2309374038391274</v>
       </c>
     </row>
-    <row r="264" spans="1:5">
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>414.93834776</v>
       </c>
       <c r="C264" s="5">
         <v>1.6657755100000031</v>
       </c>
       <c r="D264" s="5">
         <v>4.9455141796857394</v>
       </c>
     </row>
-    <row r="265" spans="1:5">
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>416.16041071000001</v>
       </c>
       <c r="C265" s="5">
         <v>1.2220629500000086</v>
       </c>
       <c r="D265" s="5">
         <v>3.5920152805147154</v>
       </c>
     </row>
-    <row r="266" spans="1:5">
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>417.75032557999998</v>
       </c>
       <c r="C266" s="5">
         <v>1.5899148699999728</v>
       </c>
       <c r="D266" s="5">
         <v>4.6820943714201313</v>
       </c>
     </row>
-    <row r="267" spans="1:5">
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>418.36410609000001</v>
       </c>
       <c r="C267" s="5">
         <v>0.61378051000002642</v>
       </c>
       <c r="D267" s="5">
         <v>1.7774198628199844</v>
       </c>
     </row>
-    <row r="268" spans="1:5">
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>418.18920370000001</v>
       </c>
       <c r="C268" s="5">
         <v>-0.17490238999999974</v>
       </c>
       <c r="D268" s="5">
         <v>-0.50052321374096653</v>
       </c>
     </row>
-    <row r="269" spans="1:5">
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>419.74542746999998</v>
       </c>
       <c r="C269" s="5">
         <v>1.5562237699999741</v>
       </c>
       <c r="D269" s="5">
         <v>4.5581492408061086</v>
       </c>
       <c r="E269" s="5">
         <v>3.617105570920276</v>
       </c>
     </row>
-    <row r="270" spans="1:5">
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>420.87783827999999</v>
       </c>
       <c r="C270" s="5">
         <v>1.1324108100000103</v>
       </c>
       <c r="D270" s="5">
         <v>3.2858938224537892</v>
       </c>
     </row>
-    <row r="271" spans="1:5">
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>422.60748089999998</v>
       </c>
       <c r="C271" s="5">
         <v>1.7296426199999928</v>
       </c>
       <c r="D271" s="5">
         <v>5.0445364250116143</v>
       </c>
     </row>
-    <row r="272" spans="1:5">
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>424.09356314000001</v>
       </c>
       <c r="C272" s="5">
         <v>1.4860822400000302</v>
       </c>
       <c r="D272" s="5">
         <v>4.3023282884939729</v>
       </c>
     </row>
-    <row r="273" spans="1:5">
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>423.91109499999999</v>
       </c>
       <c r="C273" s="5">
         <v>-0.18246814000002587</v>
       </c>
       <c r="D273" s="5">
         <v>-0.51508529811514769</v>
       </c>
     </row>
-    <row r="274" spans="1:5">
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>425.11820637</v>
       </c>
       <c r="C274" s="5">
         <v>1.2071113700000069</v>
       </c>
       <c r="D274" s="5">
         <v>3.4710973387088506</v>
       </c>
     </row>
-    <row r="275" spans="1:5">
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>426.17282305999998</v>
       </c>
       <c r="C275" s="5">
         <v>1.0546166899999889</v>
       </c>
       <c r="D275" s="5">
         <v>3.0178685804009175</v>
       </c>
     </row>
-    <row r="276" spans="1:5">
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>426.82084219000001</v>
       </c>
       <c r="C276" s="5">
         <v>0.64801913000002287</v>
       </c>
       <c r="D276" s="5">
         <v>1.8400031382413751</v>
       </c>
     </row>
-    <row r="277" spans="1:5">
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>427.92673740999999</v>
       </c>
       <c r="C277" s="5">
         <v>1.1058952199999794</v>
       </c>
       <c r="D277" s="5">
         <v>3.153899559315243</v>
       </c>
     </row>
-    <row r="278" spans="1:5">
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>428.72484128000002</v>
       </c>
       <c r="C278" s="5">
         <v>0.79810387000003402</v>
       </c>
       <c r="D278" s="5">
         <v>2.2611582876409964</v>
       </c>
     </row>
-    <row r="279" spans="1:5">
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>428.84531536999998</v>
       </c>
       <c r="C279" s="5">
         <v>0.12047408999995923</v>
       </c>
       <c r="D279" s="5">
         <v>0.33772839638888108</v>
       </c>
     </row>
-    <row r="280" spans="1:5">
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>431.11313338000002</v>
       </c>
       <c r="C280" s="5">
         <v>2.2678180100000418</v>
       </c>
       <c r="D280" s="5">
         <v>6.5336965996157792</v>
       </c>
     </row>
-    <row r="281" spans="1:5">
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>431.15477005999998</v>
       </c>
       <c r="C281" s="5">
         <v>4.1636679999953685E-2</v>
       </c>
       <c r="D281" s="5">
         <v>0.1159569517063419</v>
       </c>
       <c r="E281" s="5">
         <v>2.7181576839965471</v>
       </c>
     </row>
-    <row r="282" spans="1:5">
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>430.68932899999999</v>
       </c>
       <c r="C282" s="5">
         <v>-0.46544105999998919</v>
       </c>
       <c r="D282" s="5">
         <v>-1.28776258350074</v>
       </c>
     </row>
-    <row r="283" spans="1:5">
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>432.91928529</v>
       </c>
       <c r="C283" s="5">
         <v>2.2299562900000183</v>
       </c>
       <c r="D283" s="5">
         <v>6.3931958990236737</v>
       </c>
     </row>
-    <row r="284" spans="1:5">
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>433.55555579999998</v>
       </c>
       <c r="C284" s="5">
         <v>0.63627050999997437</v>
       </c>
       <c r="D284" s="5">
         <v>1.7779916473863233</v>
       </c>
     </row>
-    <row r="285" spans="1:5">
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>435.50448254000003</v>
       </c>
       <c r="C285" s="5">
         <v>1.9489267400000472</v>
       </c>
       <c r="D285" s="5">
         <v>5.5296464284185554</v>
       </c>
     </row>
-    <row r="286" spans="1:5">
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>436.86205086000001</v>
       </c>
       <c r="C286" s="5">
         <v>1.3575683199999844</v>
       </c>
       <c r="D286" s="5">
         <v>3.8054820437648296</v>
       </c>
     </row>
-    <row r="287" spans="1:5">
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>439.10402671999998</v>
       </c>
       <c r="C287" s="5">
         <v>2.2419758599999682</v>
       </c>
       <c r="D287" s="5">
         <v>6.3352346810773064</v>
       </c>
     </row>
-    <row r="288" spans="1:5">
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>440.97530541999998</v>
       </c>
       <c r="C288" s="5">
         <v>1.8712787000000048</v>
       </c>
       <c r="D288" s="5">
         <v>5.2354831927353018</v>
       </c>
     </row>
-    <row r="289" spans="1:5">
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>443.14564862999998</v>
       </c>
       <c r="C289" s="5">
         <v>2.1703432099999986</v>
       </c>
       <c r="D289" s="5">
         <v>6.0685505365872139</v>
       </c>
     </row>
-    <row r="290" spans="1:5">
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>444.41375098999998</v>
       </c>
       <c r="C290" s="5">
         <v>1.2681023600000003</v>
       </c>
       <c r="D290" s="5">
         <v>3.488475618683573</v>
       </c>
     </row>
-    <row r="291" spans="1:5">
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>445.65593057000001</v>
       </c>
       <c r="C291" s="5">
         <v>1.2421795800000268</v>
       </c>
       <c r="D291" s="5">
         <v>3.406162895446041</v>
       </c>
     </row>
-    <row r="292" spans="1:5">
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>448.17888171999999</v>
       </c>
       <c r="C292" s="5">
         <v>2.522951149999983</v>
       </c>
       <c r="D292" s="5">
         <v>7.0090184178810411</v>
       </c>
     </row>
-    <row r="293" spans="1:5">
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>448.53064325000003</v>
       </c>
       <c r="C293" s="5">
         <v>0.35176153000003296</v>
       </c>
       <c r="D293" s="5">
         <v>0.94591869531455153</v>
       </c>
       <c r="E293" s="5">
         <v>4.0300779201821291</v>
       </c>
     </row>
-    <row r="294" spans="1:5">
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>447.62697944000001</v>
       </c>
       <c r="C294" s="5">
         <v>-0.90366381000001184</v>
       </c>
       <c r="D294" s="5">
         <v>-2.3910534625897983</v>
       </c>
     </row>
-    <row r="295" spans="1:5">
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>448.88811479999998</v>
       </c>
       <c r="C295" s="5">
         <v>1.2611353599999688</v>
       </c>
       <c r="D295" s="5">
         <v>3.4337396521135544</v>
       </c>
     </row>
-    <row r="296" spans="1:5">
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>450.96200714000003</v>
       </c>
       <c r="C296" s="5">
         <v>2.0738923400000431</v>
       </c>
       <c r="D296" s="5">
         <v>5.6871474628300334</v>
       </c>
     </row>
-    <row r="297" spans="1:5">
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>452.04304216000003</v>
       </c>
       <c r="C297" s="5">
         <v>1.0810350200000016</v>
       </c>
       <c r="D297" s="5">
         <v>2.9148417187411457</v>
       </c>
     </row>
-    <row r="298" spans="1:5">
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>453.50138928000001</v>
       </c>
       <c r="C298" s="5">
         <v>1.4583471199999849</v>
       </c>
       <c r="D298" s="5">
         <v>3.9407854528807684</v>
       </c>
     </row>
-    <row r="299" spans="1:5">
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>455.72903207000002</v>
       </c>
       <c r="C299" s="5">
         <v>2.2276427900000044</v>
       </c>
       <c r="D299" s="5">
         <v>6.0564022747831903</v>
       </c>
     </row>
-    <row r="300" spans="1:5">
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>457.04919389000003</v>
       </c>
       <c r="C300" s="5">
         <v>1.3201618200000098</v>
       </c>
       <c r="D300" s="5">
         <v>3.5320980578171346</v>
       </c>
     </row>
-    <row r="301" spans="1:5">
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>458.99660905000002</v>
       </c>
       <c r="C301" s="5">
         <v>1.9474151599999914</v>
       </c>
       <c r="D301" s="5">
         <v>5.2345522276854739</v>
       </c>
     </row>
-    <row r="302" spans="1:5">
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>460.90757898999999</v>
       </c>
       <c r="C302" s="5">
         <v>1.9109699399999727</v>
       </c>
       <c r="D302" s="5">
         <v>5.1120411346275763</v>
       </c>
     </row>
-    <row r="303" spans="1:5">
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>463.42652516999999</v>
       </c>
       <c r="C303" s="5">
         <v>2.5189461800000004</v>
       </c>
       <c r="D303" s="5">
         <v>6.7589909046834817</v>
       </c>
     </row>
-    <row r="304" spans="1:5">
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>465.47712491999999</v>
       </c>
       <c r="C304" s="5">
         <v>2.0505997500000035</v>
       </c>
       <c r="D304" s="5">
         <v>5.4409871836058166</v>
       </c>
     </row>
-    <row r="305" spans="1:5">
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>468.96948724999999</v>
       </c>
       <c r="C305" s="5">
         <v>3.4923623299999917</v>
       </c>
       <c r="D305" s="5">
         <v>9.3842832361589412</v>
       </c>
       <c r="E305" s="5">
         <v>4.5568445116486389</v>
       </c>
     </row>
-    <row r="306" spans="1:5">
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>472.04199289000002</v>
       </c>
       <c r="C306" s="5">
         <v>3.0725056400000312</v>
       </c>
       <c r="D306" s="5">
         <v>8.1515079500065202</v>
       </c>
     </row>
-    <row r="307" spans="1:5">
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>474.82688365000001</v>
       </c>
       <c r="C307" s="5">
         <v>2.7848907599999961</v>
       </c>
       <c r="D307" s="5">
         <v>7.3138990975896601</v>
       </c>
     </row>
-    <row r="308" spans="1:5">
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>475.91244282999997</v>
       </c>
       <c r="C308" s="5">
         <v>1.0855591799999615</v>
       </c>
       <c r="D308" s="5">
         <v>2.7782263387988726</v>
       </c>
     </row>
-    <row r="309" spans="1:5">
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>478.96192881000002</v>
       </c>
       <c r="C309" s="5">
         <v>3.0494859800000427</v>
       </c>
       <c r="D309" s="5">
         <v>7.9660500290878344</v>
       </c>
     </row>
-    <row r="310" spans="1:5">
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>481.46943110000001</v>
       </c>
       <c r="C310" s="5">
         <v>2.5075022899999908</v>
       </c>
       <c r="D310" s="5">
         <v>6.4664306880870548</v>
       </c>
     </row>
-    <row r="311" spans="1:5">
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>483.41655968999999</v>
       </c>
       <c r="C311" s="5">
         <v>1.9471285899999771</v>
       </c>
       <c r="D311" s="5">
         <v>4.962376792064549</v>
       </c>
     </row>
-    <row r="312" spans="1:5">
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>485.08994202999997</v>
       </c>
       <c r="C312" s="5">
         <v>1.6733823399999892</v>
       </c>
       <c r="D312" s="5">
         <v>4.2338933092022302</v>
       </c>
     </row>
-    <row r="313" spans="1:5">
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>486.22871701000003</v>
       </c>
       <c r="C313" s="5">
         <v>1.1387749800000506</v>
       </c>
       <c r="D313" s="5">
         <v>2.853723967437749</v>
       </c>
     </row>
-    <row r="314" spans="1:5">
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>488.17610116999998</v>
       </c>
       <c r="C314" s="5">
         <v>1.947384159999956</v>
       </c>
       <c r="D314" s="5">
         <v>4.9133886501341317</v>
       </c>
     </row>
-    <row r="315" spans="1:5">
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>489.05897087</v>
       </c>
       <c r="C315" s="5">
         <v>0.88286970000001475</v>
       </c>
       <c r="D315" s="5">
         <v>2.1919251748002688</v>
       </c>
     </row>
-    <row r="316" spans="1:5">
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>487.79835446999999</v>
       </c>
       <c r="C316" s="5">
         <v>-1.2606164000000035</v>
       </c>
       <c r="D316" s="5">
         <v>-3.0496869664359272</v>
       </c>
     </row>
-    <row r="317" spans="1:5">
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>489.01119024000002</v>
       </c>
       <c r="C317" s="5">
         <v>1.2128357700000265</v>
       </c>
       <c r="D317" s="5">
         <v>3.024756610471746</v>
       </c>
       <c r="E317" s="5">
         <v>4.2735622540227558</v>
       </c>
     </row>
-    <row r="318" spans="1:5">
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>492.66148657999997</v>
       </c>
       <c r="C318" s="5">
         <v>3.6502963399999544</v>
       </c>
       <c r="D318" s="5">
         <v>9.3346419960590907</v>
       </c>
     </row>
-    <row r="319" spans="1:5">
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>496.30183312999998</v>
       </c>
       <c r="C319" s="5">
         <v>3.6403465500000038</v>
       </c>
       <c r="D319" s="5">
         <v>9.2363539275460038</v>
       </c>
     </row>
-    <row r="320" spans="1:5">
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>496.96306774999999</v>
       </c>
       <c r="C320" s="5">
         <v>0.66123462000001609</v>
       </c>
       <c r="D320" s="5">
         <v>1.6105560134777486</v>
       </c>
     </row>
-    <row r="321" spans="1:5">
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>498.87464525000001</v>
       </c>
       <c r="C321" s="5">
         <v>1.9115775000000212</v>
       </c>
       <c r="D321" s="5">
         <v>4.7147364789617896</v>
       </c>
     </row>
-    <row r="322" spans="1:5">
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>499.25209560000002</v>
       </c>
       <c r="C322" s="5">
         <v>0.37745035000000371</v>
       </c>
       <c r="D322" s="5">
         <v>0.91171202209128221</v>
       </c>
     </row>
-    <row r="323" spans="1:5">
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>499.15401350000002</v>
       </c>
       <c r="C323" s="5">
         <v>-9.8082099999999173E-2</v>
       </c>
       <c r="D323" s="5">
         <v>-0.23549511109356436</v>
       </c>
     </row>
-    <row r="324" spans="1:5">
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>501.75382932999997</v>
       </c>
       <c r="C324" s="5">
         <v>2.5998158299999545</v>
       </c>
       <c r="D324" s="5">
         <v>6.4323223332856116</v>
       </c>
     </row>
-    <row r="325" spans="1:5">
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>502.91032474000002</v>
       </c>
       <c r="C325" s="5">
         <v>1.1564954100000477</v>
       </c>
       <c r="D325" s="5">
         <v>2.8012210935052906</v>
       </c>
     </row>
-    <row r="326" spans="1:5">
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>503.62713979</v>
       </c>
       <c r="C326" s="5">
         <v>0.71681504999997969</v>
       </c>
       <c r="D326" s="5">
         <v>1.7238727911778495</v>
       </c>
     </row>
-    <row r="327" spans="1:5">
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>505.30396661999998</v>
       </c>
       <c r="C327" s="5">
         <v>1.6768268299999818</v>
       </c>
       <c r="D327" s="5">
         <v>4.0693835486846908</v>
       </c>
     </row>
-    <row r="328" spans="1:5">
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>507.32802415999998</v>
       </c>
       <c r="C328" s="5">
         <v>2.0240575400000012</v>
       </c>
       <c r="D328" s="5">
         <v>4.9140723416298604</v>
       </c>
     </row>
-    <row r="329" spans="1:5">
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>507.85565035000002</v>
       </c>
       <c r="C329" s="5">
         <v>0.52762619000003497</v>
       </c>
       <c r="D329" s="5">
         <v>1.2551754350453415</v>
       </c>
       <c r="E329" s="5">
         <v>3.8535846389837092</v>
       </c>
     </row>
-    <row r="330" spans="1:5">
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>509.30677551000002</v>
       </c>
       <c r="C330" s="5">
         <v>1.4511251600000037</v>
       </c>
       <c r="D330" s="5">
         <v>3.4832312172244029</v>
       </c>
     </row>
-    <row r="331" spans="1:5">
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>509.0231331</v>
       </c>
       <c r="C331" s="5">
         <v>-0.28364241000002721</v>
       </c>
       <c r="D331" s="5">
         <v>-0.66625905545082409</v>
       </c>
     </row>
-    <row r="332" spans="1:5">
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>509.08889461000001</v>
       </c>
       <c r="C332" s="5">
         <v>6.5761510000015733E-2</v>
       </c>
       <c r="D332" s="5">
         <v>0.1551401174627598</v>
       </c>
     </row>
-    <row r="333" spans="1:5">
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>509.78383385000001</v>
       </c>
       <c r="C333" s="5">
         <v>0.69493923999999652</v>
       </c>
       <c r="D333" s="5">
         <v>1.6504321298655533</v>
       </c>
     </row>
-    <row r="334" spans="1:5">
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>510.52471494999998</v>
       </c>
       <c r="C334" s="5">
         <v>0.74088109999996732</v>
       </c>
       <c r="D334" s="5">
         <v>1.7579967942193075</v>
       </c>
     </row>
-    <row r="335" spans="1:5">
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>512.98187096000004</v>
       </c>
       <c r="C335" s="5">
         <v>2.4571560100000625</v>
       </c>
       <c r="D335" s="5">
         <v>5.9309697896089864</v>
       </c>
     </row>
-    <row r="336" spans="1:5">
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>512.96627021999996</v>
       </c>
       <c r="C336" s="5">
         <v>-1.5600740000081714E-2</v>
       </c>
       <c r="D336" s="5">
         <v>-3.6488145141355677E-2</v>
       </c>
     </row>
-    <row r="337" spans="1:5">
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>516.80765432999999</v>
       </c>
       <c r="C337" s="5">
         <v>3.8413841100000354</v>
       </c>
       <c r="D337" s="5">
         <v>9.3658004539968189</v>
       </c>
     </row>
-    <row r="338" spans="1:5">
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>517.13994921999995</v>
       </c>
       <c r="C338" s="5">
         <v>0.33229488999995738</v>
       </c>
       <c r="D338" s="5">
         <v>0.77430554986952504</v>
       </c>
     </row>
-    <row r="339" spans="1:5">
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>518.02852573999996</v>
       </c>
       <c r="C339" s="5">
         <v>0.88857652000001508</v>
       </c>
       <c r="D339" s="5">
         <v>2.0814996624600735</v>
       </c>
     </row>
-    <row r="340" spans="1:5">
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>522.40174789000002</v>
       </c>
       <c r="C340" s="5">
         <v>4.3732221500000605</v>
       </c>
       <c r="D340" s="5">
         <v>10.614319879748123</v>
       </c>
     </row>
-    <row r="341" spans="1:5">
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>520.14738566999995</v>
       </c>
       <c r="C341" s="5">
         <v>-2.2543622200000755</v>
       </c>
       <c r="D341" s="5">
         <v>-5.0572987733233603</v>
       </c>
       <c r="E341" s="5">
         <v>2.4203206780369246</v>
       </c>
     </row>
-    <row r="342" spans="1:5">
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>519.21418341000003</v>
       </c>
       <c r="C342" s="5">
         <v>-0.93320225999991635</v>
       </c>
       <c r="D342" s="5">
         <v>-2.1318156884551298</v>
       </c>
     </row>
-    <row r="343" spans="1:5">
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>519.60038684999995</v>
       </c>
       <c r="C343" s="5">
         <v>0.38620343999991746</v>
       </c>
       <c r="D343" s="5">
         <v>0.89624824160237093</v>
       </c>
     </row>
-    <row r="344" spans="1:5">
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>520.92126953000002</v>
       </c>
       <c r="C344" s="5">
         <v>1.3208826800000679</v>
       </c>
       <c r="D344" s="5">
         <v>3.0935500074221522</v>
       </c>
     </row>
-    <row r="345" spans="1:5">
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>521.77406165000002</v>
       </c>
       <c r="C345" s="5">
         <v>0.85279212000000371</v>
       </c>
       <c r="D345" s="5">
         <v>1.9822865442913562</v>
       </c>
     </row>
-    <row r="346" spans="1:5">
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>523.13467926999999</v>
       </c>
       <c r="C346" s="5">
         <v>1.3606176199999709</v>
       </c>
       <c r="D346" s="5">
         <v>3.1744832499138065</v>
       </c>
     </row>
-    <row r="347" spans="1:5">
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>522.58889179000005</v>
       </c>
       <c r="C347" s="5">
         <v>-0.54578747999994448</v>
       </c>
       <c r="D347" s="5">
         <v>-1.2448034149184162</v>
       </c>
     </row>
-    <row r="348" spans="1:5">
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>521.98958042000004</v>
       </c>
       <c r="C348" s="5">
         <v>-0.59931137000000945</v>
       </c>
       <c r="D348" s="5">
         <v>-1.3675276809248516</v>
       </c>
     </row>
-    <row r="349" spans="1:5">
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>523.50781171999995</v>
       </c>
       <c r="C349" s="5">
         <v>1.5182312999999112</v>
       </c>
       <c r="D349" s="5">
         <v>3.5466351069402213</v>
       </c>
     </row>
-    <row r="350" spans="1:5">
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>524.88790535999999</v>
       </c>
       <c r="C350" s="5">
         <v>1.380093640000041</v>
       </c>
       <c r="D350" s="5">
         <v>3.2097652116004571</v>
       </c>
     </row>
-    <row r="351" spans="1:5">
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>524.82669724000004</v>
       </c>
       <c r="C351" s="5">
         <v>-6.1208119999946575E-2</v>
       </c>
       <c r="D351" s="5">
         <v>-0.13984443815848735</v>
       </c>
     </row>
-    <row r="352" spans="1:5">
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>529.42805283999996</v>
       </c>
       <c r="C352" s="5">
         <v>4.6013555999999198</v>
       </c>
       <c r="D352" s="5">
         <v>11.043302066442973</v>
       </c>
     </row>
-    <row r="353" spans="1:5">
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>525.77895199</v>
       </c>
       <c r="C353" s="5">
         <v>-3.649100849999968</v>
       </c>
       <c r="D353" s="5">
         <v>-7.9645876934302473</v>
       </c>
       <c r="E353" s="5">
         <v>1.0826866528889756</v>
       </c>
     </row>
-    <row r="354" spans="1:5">
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>526.08520765000003</v>
       </c>
       <c r="C354" s="5">
         <v>0.30625566000003346</v>
       </c>
       <c r="D354" s="5">
         <v>0.70121947403314344</v>
       </c>
     </row>
-    <row r="355" spans="1:5">
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>525.99321305000001</v>
       </c>
       <c r="C355" s="5">
         <v>-9.199460000002091E-2</v>
       </c>
       <c r="D355" s="5">
         <v>-0.20963792108820156</v>
       </c>
     </row>
-    <row r="356" spans="1:5">
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>526.41397525000002</v>
       </c>
       <c r="C356" s="5">
         <v>0.42076220000001285</v>
       </c>
       <c r="D356" s="5">
         <v>0.96416078197627542</v>
       </c>
     </row>
-    <row r="357" spans="1:5">
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>526.38943582000002</v>
       </c>
       <c r="C357" s="5">
         <v>-2.4539430000004359E-2</v>
       </c>
       <c r="D357" s="5">
         <v>-5.5925124679523375E-2</v>
       </c>
     </row>
-    <row r="358" spans="1:5">
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>527.60155082000006</v>
       </c>
       <c r="C358" s="5">
         <v>1.2121150000000398</v>
       </c>
       <c r="D358" s="5">
         <v>2.7985014664545727</v>
       </c>
     </row>
-    <row r="359" spans="1:5">
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>528.73406469999998</v>
       </c>
       <c r="C359" s="5">
         <v>1.1325138799999195</v>
       </c>
       <c r="D359" s="5">
         <v>2.6064678238627126</v>
       </c>
     </row>
-    <row r="360" spans="1:5">
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>530.40651244000003</v>
       </c>
       <c r="C360" s="5">
         <v>1.6724477400000524</v>
       </c>
       <c r="D360" s="5">
         <v>3.8624767499974233</v>
       </c>
     </row>
-    <row r="361" spans="1:5">
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>531.02251750999994</v>
       </c>
       <c r="C361" s="5">
         <v>0.61600506999991467</v>
       </c>
       <c r="D361" s="5">
         <v>1.4025962180707507</v>
       </c>
     </row>
-    <row r="362" spans="1:5">
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>531.91163242000005</v>
       </c>
       <c r="C362" s="5">
         <v>0.88911491000010301</v>
       </c>
       <c r="D362" s="5">
         <v>2.0278203316374643</v>
       </c>
     </row>
-    <row r="363" spans="1:5">
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>535.17965351999999</v>
       </c>
       <c r="C363" s="5">
         <v>3.2680210999999417</v>
       </c>
       <c r="D363" s="5">
         <v>7.6270092032034942</v>
       </c>
     </row>
-    <row r="364" spans="1:5">
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>540.77378682999995</v>
       </c>
       <c r="C364" s="5">
         <v>5.5941333099999611</v>
       </c>
       <c r="D364" s="5">
         <v>13.290228231639411</v>
       </c>
     </row>
-    <row r="365" spans="1:5">
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>538.45054661999995</v>
       </c>
       <c r="C365" s="5">
         <v>-2.3232402099999945</v>
       </c>
       <c r="D365" s="5">
         <v>-5.0352813593082413</v>
       </c>
       <c r="E365" s="5">
         <v>2.41006122098264</v>
       </c>
     </row>
-    <row r="366" spans="1:5">
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>537.16400999999996</v>
       </c>
       <c r="C366" s="5">
         <v>-1.2865366199999926</v>
       </c>
       <c r="D366" s="5">
         <v>-2.8298170059062655</v>
       </c>
     </row>
-    <row r="367" spans="1:5">
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>537.83682510999995</v>
       </c>
       <c r="C367" s="5">
         <v>0.67281510999998773</v>
       </c>
       <c r="D367" s="5">
         <v>1.5134360687643511</v>
       </c>
     </row>
-    <row r="368" spans="1:5">
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>537.57058655000003</v>
       </c>
       <c r="C368" s="5">
         <v>-0.26623855999991974</v>
       </c>
       <c r="D368" s="5">
         <v>-0.59240620749144712</v>
       </c>
     </row>
-    <row r="369" spans="1:5">
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>495.96976033999999</v>
       </c>
       <c r="C369" s="5">
         <v>-41.600826210000037</v>
       </c>
       <c r="D369" s="5">
         <v>-61.960359867837276</v>
       </c>
     </row>
-    <row r="370" spans="1:5">
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>509.91732053999999</v>
       </c>
       <c r="C370" s="5">
         <v>13.947560199999998</v>
       </c>
       <c r="D370" s="5">
         <v>39.48733995369944</v>
       </c>
     </row>
-    <row r="371" spans="1:5">
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>523.10833259000003</v>
       </c>
       <c r="C371" s="5">
         <v>13.19101205000004</v>
       </c>
       <c r="D371" s="5">
         <v>35.863402568262927</v>
       </c>
     </row>
-    <row r="372" spans="1:5">
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>526.23902419000001</v>
       </c>
       <c r="C372" s="5">
         <v>3.1306915999999774</v>
       </c>
       <c r="D372" s="5">
         <v>7.4229202659282567</v>
       </c>
     </row>
-    <row r="373" spans="1:5">
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>532.34427312000003</v>
       </c>
       <c r="C373" s="5">
         <v>6.1052489300000161</v>
       </c>
       <c r="D373" s="5">
         <v>14.845617278421308</v>
       </c>
     </row>
-    <row r="374" spans="1:5">
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>538.67726364999999</v>
       </c>
       <c r="C374" s="5">
         <v>6.3329905299999609</v>
       </c>
       <c r="D374" s="5">
         <v>15.247817017089925</v>
       </c>
     </row>
-    <row r="375" spans="1:5">
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>548.53963597999996</v>
       </c>
       <c r="C375" s="5">
         <v>9.862372329999971</v>
       </c>
       <c r="D375" s="5">
         <v>24.323269727510464</v>
       </c>
     </row>
-    <row r="376" spans="1:5">
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>549.95766229000003</v>
       </c>
       <c r="C376" s="5">
         <v>1.418026310000073</v>
       </c>
       <c r="D376" s="5">
         <v>3.1466004953551119</v>
       </c>
     </row>
-    <row r="377" spans="1:5">
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>548.85405428000001</v>
       </c>
       <c r="C377" s="5">
         <v>-1.1036080100000163</v>
       </c>
       <c r="D377" s="5">
         <v>-2.381656806790633</v>
       </c>
       <c r="E377" s="5">
         <v>1.9321194351655357</v>
       </c>
     </row>
-    <row r="378" spans="1:5">
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>549.36707502000002</v>
       </c>
       <c r="C378" s="5">
         <v>0.51302074000000175</v>
       </c>
       <c r="D378" s="5">
         <v>1.1274393297754592</v>
       </c>
     </row>
-    <row r="379" spans="1:5">
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>550.74875376</v>
       </c>
       <c r="C379" s="5">
         <v>1.3816787399999839</v>
       </c>
       <c r="D379" s="5">
         <v>3.060144585448743</v>
       </c>
     </row>
-    <row r="380" spans="1:5">
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>555.57562804999998</v>
       </c>
       <c r="C380" s="5">
         <v>4.8268742899999779</v>
       </c>
       <c r="D380" s="5">
         <v>11.039105214637424</v>
       </c>
     </row>
-    <row r="381" spans="1:5">
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>551.35215970000002</v>
       </c>
       <c r="C381" s="5">
         <v>-4.2234683499999619</v>
       </c>
       <c r="D381" s="5">
         <v>-8.7504502051965147</v>
       </c>
     </row>
-    <row r="382" spans="1:5">
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>554.13629613000001</v>
       </c>
       <c r="C382" s="5">
         <v>2.7841364299999896</v>
       </c>
       <c r="D382" s="5">
         <v>6.2307406478600891</v>
       </c>
     </row>
-    <row r="383" spans="1:5">
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>558.84167593999996</v>
       </c>
       <c r="C383" s="5">
         <v>4.705379809999954</v>
       </c>
       <c r="D383" s="5">
         <v>10.679265014021455</v>
       </c>
     </row>
-    <row r="384" spans="1:5">
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>561.92423848999999</v>
       </c>
       <c r="C384" s="5">
         <v>3.0825625500000342</v>
       </c>
       <c r="D384" s="5">
         <v>6.8237332519153648</v>
       </c>
     </row>
-    <row r="385" spans="1:5">
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>562.58841899000004</v>
       </c>
       <c r="C385" s="5">
         <v>0.66418050000004314</v>
       </c>
       <c r="D385" s="5">
         <v>1.4276272661221334</v>
       </c>
     </row>
-    <row r="386" spans="1:5">
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>563.35552901000005</v>
       </c>
       <c r="C386" s="5">
         <v>0.76711002000001827</v>
       </c>
       <c r="D386" s="5">
         <v>1.6485710557192501</v>
       </c>
     </row>
-    <row r="387" spans="1:5">
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>572.15517051999996</v>
       </c>
       <c r="C387" s="5">
         <v>8.7996415099999012</v>
       </c>
       <c r="D387" s="5">
         <v>20.441232597837566</v>
       </c>
     </row>
-    <row r="388" spans="1:5">
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>575.58536255000001</v>
       </c>
       <c r="C388" s="5">
         <v>3.4301920300000575</v>
       </c>
       <c r="D388" s="5">
         <v>7.4362816278923161</v>
       </c>
     </row>
-    <row r="389" spans="1:5">
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>578.43329273999996</v>
       </c>
       <c r="C389" s="5">
         <v>2.8479301899999427</v>
       </c>
       <c r="D389" s="5">
         <v>6.1017351612717041</v>
       </c>
       <c r="E389" s="5">
         <v>5.3892721078288686</v>
       </c>
     </row>
-    <row r="390" spans="1:5">
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>581.25833471999999</v>
       </c>
       <c r="C390" s="5">
         <v>2.8250419800000373</v>
       </c>
       <c r="D390" s="5">
         <v>6.020766808210154</v>
       </c>
     </row>
-    <row r="391" spans="1:5">
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>591.69651138999996</v>
       </c>
       <c r="C391" s="5">
         <v>10.438176669999962</v>
       </c>
       <c r="D391" s="5">
         <v>23.810587528600902</v>
       </c>
     </row>
-    <row r="392" spans="1:5">
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>594.38373466999997</v>
       </c>
       <c r="C392" s="5">
         <v>2.687223280000012</v>
       </c>
       <c r="D392" s="5">
         <v>5.5880799749673526</v>
       </c>
     </row>
-    <row r="393" spans="1:5">
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>597.24094484</v>
       </c>
       <c r="C393" s="5">
         <v>2.8572101700000303</v>
       </c>
       <c r="D393" s="5">
         <v>5.9233942462688205</v>
       </c>
     </row>
-    <row r="394" spans="1:5">
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>596.96245824000005</v>
       </c>
       <c r="C394" s="5">
         <v>-0.27848659999995107</v>
       </c>
       <c r="D394" s="5">
         <v>-0.55811345467944307</v>
       </c>
     </row>
-    <row r="395" spans="1:5">
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>595.89315207000004</v>
       </c>
       <c r="C395" s="5">
         <v>-1.0693061700000044</v>
       </c>
       <c r="D395" s="5">
         <v>-2.128443744268993</v>
       </c>
     </row>
-    <row r="396" spans="1:5">
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>600.82403804</v>
       </c>
       <c r="C396" s="5">
         <v>4.930885969999963</v>
       </c>
       <c r="D396" s="5">
         <v>10.39435398576185</v>
       </c>
     </row>
-    <row r="397" spans="1:5">
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>602.61841708999998</v>
       </c>
       <c r="C397" s="5">
         <v>1.794379049999975</v>
       </c>
       <c r="D397" s="5">
         <v>3.6432938506801626</v>
       </c>
     </row>
-    <row r="398" spans="1:5">
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>604.46995749999996</v>
       </c>
       <c r="C398" s="5">
         <v>1.8515404099999841</v>
       </c>
       <c r="D398" s="5">
         <v>3.7499386065048768</v>
       </c>
     </row>
-    <row r="399" spans="1:5">
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>606.76455164000004</v>
       </c>
       <c r="C399" s="5">
         <v>2.294594140000072</v>
       </c>
       <c r="D399" s="5">
         <v>4.6515713695976624</v>
       </c>
     </row>
-    <row r="400" spans="1:5">
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>603.16915386000005</v>
       </c>
       <c r="C400" s="5">
         <v>-3.5953977799999848</v>
       </c>
       <c r="D400" s="5">
         <v>-6.8834072259758567</v>
       </c>
     </row>
-    <row r="401" spans="1:5">
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>602.01459891000002</v>
       </c>
       <c r="C401" s="5">
         <v>-1.1545549500000334</v>
       </c>
       <c r="D401" s="5">
         <v>-2.2729489237321543</v>
       </c>
       <c r="E401" s="5">
         <v>4.0767546519144826</v>
       </c>
     </row>
-    <row r="402" spans="1:5">
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>606.97735359000001</v>
       </c>
       <c r="C402" s="5">
         <v>4.9627546799999891</v>
       </c>
       <c r="D402" s="5">
         <v>10.35336399621578</v>
       </c>
     </row>
-    <row r="403" spans="1:5">
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>607.69110608000005</v>
       </c>
       <c r="C403" s="5">
         <v>0.71375249000004715</v>
       </c>
       <c r="D403" s="5">
         <v>1.4202576165936565</v>
       </c>
     </row>
-    <row r="404" spans="1:5">
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>608.20193805999997</v>
       </c>
       <c r="C404" s="5">
         <v>0.5108319799999208</v>
       </c>
       <c r="D404" s="5">
         <v>1.0134103321404409</v>
       </c>
     </row>
-    <row r="405" spans="1:5">
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>608.24926240000002</v>
       </c>
       <c r="C405" s="5">
         <v>4.7324340000045595E-2</v>
       </c>
       <c r="D405" s="5">
         <v>9.341226005787906E-2</v>
       </c>
     </row>
-    <row r="406" spans="1:5">
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>607.43528134999997</v>
       </c>
       <c r="C406" s="5">
         <v>-0.81398105000005216</v>
       </c>
       <c r="D406" s="5">
         <v>-1.5941159689091933</v>
       </c>
     </row>
-    <row r="407" spans="1:5">
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>606.79740308999999</v>
       </c>
       <c r="C407" s="5">
         <v>-0.63787825999997949</v>
       </c>
       <c r="D407" s="5">
         <v>-1.2528879769448609</v>
       </c>
     </row>
-    <row r="408" spans="1:5">
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>604.20293686000002</v>
       </c>
       <c r="C408" s="5">
         <v>-2.5944662299999663</v>
       </c>
       <c r="D408" s="5">
         <v>-5.0118517309113875</v>
       </c>
     </row>
-    <row r="409" spans="1:5">
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>603.98664450000001</v>
       </c>
       <c r="C409" s="5">
         <v>-0.21629236000001129</v>
       </c>
       <c r="D409" s="5">
         <v>-0.4287308103763654</v>
       </c>
     </row>
-    <row r="410" spans="1:5">
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>604.30512925000005</v>
       </c>
       <c r="C410" s="5">
         <v>0.31848475000003873</v>
       </c>
       <c r="D410" s="5">
         <v>0.63460350867805548</v>
       </c>
     </row>
-    <row r="411" spans="1:5">
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>604.12280089000001</v>
       </c>
       <c r="C411" s="5">
         <v>-0.18232836000004227</v>
       </c>
       <c r="D411" s="5">
         <v>-0.36145865975858449</v>
       </c>
     </row>
-    <row r="412" spans="1:5">
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>604.48552804999997</v>
       </c>
       <c r="C412" s="5">
         <v>0.36272715999996308</v>
       </c>
       <c r="D412" s="5">
         <v>0.72288759189249596</v>
       </c>
     </row>
-    <row r="413" spans="1:5">
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>603.61157226</v>
       </c>
       <c r="C413" s="5">
         <v>-0.87395578999996815</v>
       </c>
       <c r="D413" s="5">
         <v>-1.7212117050119158</v>
       </c>
       <c r="E413" s="5">
         <v>0.26527153210096355</v>
       </c>
     </row>
-    <row r="414" spans="1:5">
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>603.28859911999996</v>
       </c>
       <c r="C414" s="5">
         <v>-0.32297314000004462</v>
       </c>
       <c r="D414" s="5">
         <v>-0.64019520964736509</v>
       </c>
     </row>
-    <row r="415" spans="1:5">
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>602.04728507000004</v>
       </c>
       <c r="C415" s="5">
         <v>-1.2413140499999145</v>
       </c>
       <c r="D415" s="5">
         <v>-2.4413437811366845</v>
       </c>
     </row>
-    <row r="416" spans="1:5">
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>601.40552238999999</v>
       </c>
       <c r="C416" s="5">
         <v>-0.64176268000005621</v>
       </c>
       <c r="D416" s="5">
         <v>-1.2716877773801927</v>
       </c>
     </row>
-    <row r="417" spans="1:5">
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>602.46034473999998</v>
       </c>
       <c r="C417" s="5">
         <v>1.0548223499999949</v>
       </c>
       <c r="D417" s="5">
         <v>2.1251368526858938</v>
       </c>
     </row>
-    <row r="418" spans="1:5">
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>604.08599802000003</v>
       </c>
       <c r="C418" s="5">
         <v>1.6256532800000514</v>
       </c>
       <c r="D418" s="5">
         <v>3.2865191258766524</v>
       </c>
     </row>
-    <row r="419" spans="1:5">
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>603.24937766999994</v>
       </c>
       <c r="C419" s="5">
         <v>-0.83662035000008927</v>
       </c>
       <c r="D419" s="5">
         <v>-1.6493221561971416</v>
       </c>
     </row>
-    <row r="420" spans="1:5">
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>602.88478375</v>
       </c>
       <c r="C420" s="5">
         <v>-0.3645939199999475</v>
       </c>
       <c r="D420" s="5">
         <v>-0.72285410688261997</v>
       </c>
     </row>
-    <row r="421" spans="1:5">
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>603.62568881000004</v>
       </c>
       <c r="C421" s="5">
         <v>0.74090506000004552</v>
       </c>
       <c r="D421" s="5">
         <v>1.484728478505315</v>
       </c>
     </row>
-    <row r="422" spans="1:5">
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>604.68338122</v>
       </c>
       <c r="C422" s="5">
         <v>1.0576924099999587</v>
       </c>
       <c r="D422" s="5">
         <v>2.1230616463958185</v>
       </c>
     </row>
-    <row r="423" spans="1:5">
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>603.23981391999996</v>
       </c>
       <c r="C423" s="5">
         <v>-1.4435673000000406</v>
       </c>
       <c r="D423" s="5">
         <v>-2.8274558769041502</v>
       </c>
     </row>
-    <row r="424" spans="1:5">
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>602.05540106000001</v>
       </c>
       <c r="C424" s="5">
         <v>-1.1844128599999522</v>
       </c>
       <c r="D424" s="5">
         <v>-2.3308261683915199</v>
       </c>
     </row>
-    <row r="425" spans="1:5">
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>602.57386608000002</v>
       </c>
       <c r="C425" s="5">
         <v>0.51846502000000783</v>
       </c>
       <c r="D425" s="5">
         <v>1.0382985837945391</v>
       </c>
       <c r="E425" s="5">
         <v>-0.1719162169331323</v>
       </c>
     </row>
-    <row r="426" spans="1:5">
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>603.22583849</v>
       </c>
       <c r="C426" s="5">
         <v>0.65197240999998485</v>
       </c>
       <c r="D426" s="5">
         <v>1.3061294967808834</v>
       </c>
     </row>
-    <row r="427" spans="1:5">
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>604.87159174999999</v>
       </c>
       <c r="C427" s="5">
         <v>1.6457532599999922</v>
       </c>
       <c r="D427" s="5">
         <v>3.3234804627831682</v>
       </c>
     </row>
-    <row r="428" spans="1:5">
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>605.40934385000003</v>
       </c>
       <c r="C428" s="5">
         <v>0.53775210000003426</v>
       </c>
       <c r="D428" s="5">
         <v>1.0720741883593288</v>
       </c>
     </row>
-    <row r="429" spans="1:5">
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>604.28834074999997</v>
       </c>
       <c r="C429" s="5">
         <v>-1.1210031000000527</v>
       </c>
       <c r="D429" s="5">
         <v>-2.1994842346416466</v>
       </c>
     </row>
-    <row r="430" spans="1:5">
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>604.58286959999998</v>
       </c>
       <c r="C430" s="5">
         <v>0.29452885000000606</v>
       </c>
       <c r="D430" s="5">
         <v>0.58644786787540593</v>
       </c>
     </row>
-    <row r="431" spans="1:5">
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>603.33446598</v>
       </c>
       <c r="C431" s="5">
         <v>-1.2484036199999764</v>
       </c>
       <c r="D431" s="5">
         <v>-2.449932517455744</v>
       </c>
     </row>
-    <row r="432" spans="1:5">
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>604.50491804000001</v>
       </c>
       <c r="C432" s="5">
         <v>1.1704520600000023</v>
       </c>
       <c r="D432" s="5">
         <v>2.3529669513365548</v>
       </c>
     </row>
-    <row r="433" spans="1:5">
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>603.92228553999996</v>
       </c>
       <c r="C433" s="5">
         <v>-0.58263250000004518</v>
       </c>
       <c r="D433" s="5">
         <v>-1.1504697825294952</v>
       </c>
     </row>
-    <row r="434" spans="1:5">
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>602.14691187000005</v>
       </c>
       <c r="C434" s="5">
         <v>-1.7753736699999081</v>
       </c>
       <c r="D434" s="5">
         <v>-3.4712039736978895</v>
       </c>
     </row>
-    <row r="435" spans="1:5">
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>606.05188266000005</v>
       </c>
       <c r="C435" s="5">
         <v>3.904970789999993</v>
       </c>
       <c r="D435" s="5">
         <v>8.0657558165033283</v>
       </c>
     </row>
-    <row r="436" spans="1:5">
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>607.34586424999998</v>
       </c>
       <c r="C436" s="5">
         <v>1.2939815899999303</v>
       </c>
       <c r="D436" s="5">
         <v>2.5924227018634172</v>
       </c>
     </row>
-    <row r="437" spans="1:5">
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>607.75721406000002</v>
       </c>
       <c r="C437" s="5">
         <v>0.411349810000047</v>
       </c>
       <c r="D437" s="5">
         <v>0.81578346328217144</v>
       </c>
       <c r="E437" s="5">
         <v>0.86020125859753716</v>
       </c>
     </row>
-    <row r="438" spans="1:5">
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>607.70931210000003</v>
       </c>
       <c r="C438" s="5">
         <v>-4.790195999999014E-2</v>
       </c>
       <c r="D438" s="5">
         <v>-9.4540120303365782E-2</v>
       </c>
     </row>
-    <row r="439" spans="1:5">
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>608.60009947000003</v>
       </c>
       <c r="C439" s="5">
         <v>0.89078736999999819</v>
       </c>
       <c r="D439" s="5">
         <v>1.7732242428456502</v>
       </c>
     </row>
-    <row r="440" spans="1:5">
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>610.81293616999994</v>
       </c>
       <c r="C440" s="5">
         <v>2.2128366999999116</v>
       </c>
       <c r="D440" s="5">
         <v>4.4514532551786834</v>
       </c>
     </row>
-    <row r="441" spans="1:5">
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>612.48413521999998</v>
       </c>
       <c r="C441" s="5">
         <v>1.6711990500000411</v>
       </c>
       <c r="D441" s="5">
         <v>3.3330890363770793</v>
       </c>
     </row>
-    <row r="442" spans="1:5">
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
         <v>612.40175895000004</v>
       </c>
       <c r="C442" s="5">
         <v>-8.2376269999940632E-2</v>
       </c>
       <c r="D442" s="5">
         <v>-0.161275089759505</v>
       </c>
     </row>
-    <row r="443" spans="1:5">
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>613.31654615000002</v>
+        <v>613.15167463</v>
       </c>
       <c r="C443" s="5">
-        <v>0.91478719999997793</v>
+        <v>0.74991567999995823</v>
       </c>
       <c r="D443" s="5">
-        <v>1.8073241283749208</v>
-[...2 lines deleted...]
-    <row r="444" spans="1:5">
+        <v>1.4793955832719474</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
-    </row>
-    <row r="445" spans="1:5">
+      <c r="B444" s="5">
+        <v>614.19478533999995</v>
+      </c>
+      <c r="C444" s="5">
+        <v>1.0431107099999508</v>
+      </c>
+      <c r="D444" s="5">
+        <v>2.0606837286907709</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
-</file>
-[...258 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6B04E225-F077-43C8-976E-B879A1AD8085}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>dalttula</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>