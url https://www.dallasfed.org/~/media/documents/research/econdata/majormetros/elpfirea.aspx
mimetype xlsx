--- v3 (2026-02-15)
+++ v4 (2026-04-16)
@@ -1,85 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{BF5B75A1-9FB1-49F0-B17F-AC5EC0A77934}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{1FBD61B5-3D8A-47E3-A105-8FD0ED9A4438}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{473518E2-261A-48AD-A43E-98AE9C7A23C4}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{5DCCF5F2-FD3E-4882-8F79-3085AE3879F6}"/>
   </bookViews>
   <sheets>
     <sheet name="elpfirea" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>El Paso Financial Activities Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q2 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry December 2025</t>
+    <t>Last data entry January 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -917,52 +917,52 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B538718B-F630-41CF-B5E7-2824582776DF}">
-  <dimension ref="A1:F437"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6B6D37F9-CECA-4401-991D-0527F0F05614}">
+  <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
@@ -974,6190 +974,6259 @@
       </c>
     </row>
     <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>9.3932179156999993</v>
+        <v>9.3932186216000009</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>9.3435870897999997</v>
+        <v>9.3435879831000008</v>
       </c>
       <c r="C7" s="5">
-        <v>-4.9630825899999564E-2</v>
+        <v>-4.9630638500000046E-2</v>
       </c>
       <c r="D7" s="5">
-        <v>-6.1593770922945268</v>
+        <v>-6.1593540573691596</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>9.2949790676999999</v>
+        <v>9.2949800279999995</v>
       </c>
       <c r="C8" s="5">
-        <v>-4.8608022099999815E-2</v>
+        <v>-4.8607955100001377E-2</v>
       </c>
       <c r="D8" s="5">
-        <v>-6.067184943309389</v>
+        <v>-6.0671762547179657</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>9.2912065754000004</v>
+        <v>9.2912074661999995</v>
       </c>
       <c r="C9" s="5">
-        <v>-3.7724922999995414E-3</v>
+        <v>-3.7725617999999628E-3</v>
       </c>
       <c r="D9" s="5">
-        <v>-0.48595042715010583</v>
+        <v>-0.48595930966461864</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>9.3602967774000003</v>
+        <v>9.3602975167999993</v>
       </c>
       <c r="C10" s="5">
-        <v>6.9090201999999934E-2</v>
+        <v>6.9090050599999842E-2</v>
       </c>
       <c r="D10" s="5">
-        <v>9.2974505467009685</v>
+        <v>9.2974284042950615</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>9.4088370979999993</v>
+        <v>9.4088376341999993</v>
       </c>
       <c r="C11" s="5">
-        <v>4.8540320599999021E-2</v>
+        <v>4.8540117399999971E-2</v>
       </c>
       <c r="D11" s="5">
-        <v>6.4035132593251776</v>
+        <v>6.403485163383249</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>9.2800156121999997</v>
+        <v>9.2800158337000003</v>
       </c>
       <c r="C12" s="5">
-        <v>-0.12882148579999964</v>
+        <v>-0.12882180049999903</v>
       </c>
       <c r="D12" s="5">
-        <v>-15.247388298645381</v>
+        <v>-15.247421983205967</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>9.2505043390000008</v>
+        <v>9.2505040688999998</v>
       </c>
       <c r="C13" s="5">
-        <v>-2.9511273199998911E-2</v>
+        <v>-2.9511764800000506E-2</v>
       </c>
       <c r="D13" s="5">
-        <v>-3.7500634144978173</v>
+        <v>-3.7501247067104448</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>9.2171584309999997</v>
+        <v>9.2171551147000006</v>
       </c>
       <c r="C14" s="5">
-        <v>-3.3345908000001145E-2</v>
+        <v>-3.334895419999917E-2</v>
       </c>
       <c r="D14" s="5">
-        <v>-4.2409793316138149</v>
+        <v>-4.2413592237607656</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>9.0675199907999993</v>
+        <v>9.0675168608999996</v>
       </c>
       <c r="C15" s="5">
-        <v>-0.14963844020000039</v>
+        <v>-0.14963825380000095</v>
       </c>
       <c r="D15" s="5">
-        <v>-17.832962195946255</v>
+        <v>-17.832947781262508</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>9.0146726443999992</v>
+        <v>9.0146729323999999</v>
       </c>
       <c r="C16" s="5">
-        <v>-5.2847346400000106E-2</v>
+        <v>-5.2843928499999748E-2</v>
       </c>
       <c r="D16" s="5">
-        <v>-6.7739538289610994</v>
+        <v>-6.7735319334823902</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>8.9705362016999999</v>
+        <v>8.9705372322999999</v>
       </c>
       <c r="C17" s="5">
-        <v>-4.4136442699999279E-2</v>
+        <v>-4.4135700100000008E-2</v>
       </c>
       <c r="D17" s="5">
-        <v>-5.7196226950477547</v>
+        <v>-5.7195288604167001</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>9.0036963398999994</v>
+        <v>9.0036973166000003</v>
       </c>
       <c r="C18" s="5">
-        <v>3.3160138199999523E-2</v>
+        <v>3.3160084300000392E-2</v>
       </c>
       <c r="D18" s="5">
-        <v>4.527180423643995</v>
+        <v>4.5271723839744205</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>8.9448815892999995</v>
+        <v>8.9448827550000001</v>
       </c>
       <c r="C19" s="5">
-        <v>-5.8814750599999854E-2</v>
+        <v>-5.8814561600000204E-2</v>
       </c>
       <c r="D19" s="5">
-        <v>-7.5631630650007553</v>
+        <v>-7.563138836193783</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>8.8916151409000008</v>
+        <v>8.8916162437999997</v>
       </c>
       <c r="C20" s="5">
-        <v>-5.3266448399998723E-2</v>
+        <v>-5.3266511200000366E-2</v>
       </c>
       <c r="D20" s="5">
-        <v>-6.9164944712343583</v>
+        <v>-6.9165014883876053</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>8.8895798690000003</v>
+        <v>8.8895814034999994</v>
       </c>
       <c r="C21" s="5">
-        <v>-2.0352719000005237E-3</v>
+        <v>-2.0348403000003401E-3</v>
       </c>
       <c r="D21" s="5">
-        <v>-0.27433192371507653</v>
+        <v>-0.27427378808069225</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>8.8595650279000004</v>
+        <v>8.8595656536000007</v>
       </c>
       <c r="C22" s="5">
-        <v>-3.0014841099999856E-2</v>
+        <v>-3.0015749899998667E-2</v>
       </c>
       <c r="D22" s="5">
-        <v>-3.9772881761508394</v>
+        <v>-3.9774057004854591</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>8.8113153885000006</v>
+        <v>8.8113157600999994</v>
       </c>
       <c r="C23" s="5">
-        <v>-4.8249639399999822E-2</v>
+        <v>-4.8249893500001306E-2</v>
       </c>
       <c r="D23" s="5">
-        <v>-6.3430186580755388</v>
+        <v>-6.3430506338990948</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>8.7827889410999997</v>
+        <v>8.7827888439000006</v>
       </c>
       <c r="C24" s="5">
-        <v>-2.8526447400000876E-2</v>
+        <v>-2.8526916199998809E-2</v>
       </c>
       <c r="D24" s="5">
-        <v>-3.8165393811064763</v>
+        <v>-3.8166008309418298</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>8.6467085907999994</v>
+        <v>8.6467078066000003</v>
       </c>
       <c r="C25" s="5">
-        <v>-0.13608035030000032</v>
+        <v>-0.13608103730000032</v>
       </c>
       <c r="D25" s="5">
-        <v>-17.087403356280507</v>
+        <v>-17.087482580595481</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>8.7193296364999995</v>
+        <v>8.7193260533999997</v>
       </c>
       <c r="C26" s="5">
-        <v>7.2621045700000053E-2</v>
+        <v>7.2618246799999397E-2</v>
       </c>
       <c r="D26" s="5">
-        <v>10.557264935292254</v>
+        <v>10.556840072279506</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>8.7643820600000009</v>
+        <v>8.7643785131000005</v>
       </c>
       <c r="C27" s="5">
-        <v>4.5052423500001382E-2</v>
+        <v>4.5052459700000824E-2</v>
       </c>
       <c r="D27" s="5">
-        <v>6.3796251228297463</v>
+        <v>6.3796330920336652</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>8.9079569770999996</v>
+        <v>8.9079562362000004</v>
       </c>
       <c r="C28" s="5">
-        <v>0.1435749170999987</v>
+        <v>0.14357772309999994</v>
       </c>
       <c r="D28" s="5">
-        <v>21.529501243277458</v>
+        <v>21.529970137176811</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>8.7675519048999995</v>
+        <v>8.7675511625000002</v>
       </c>
       <c r="C29" s="5">
-        <v>-0.14040507220000009</v>
+        <v>-0.14040507370000022</v>
       </c>
       <c r="D29" s="5">
-        <v>-17.357619699063378</v>
+        <v>-17.357621189630567</v>
       </c>
       <c r="E29" s="5">
-        <v>-2.2627888928371198</v>
+        <v>-2.2628083975741453</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>8.7201743091000008</v>
+        <v>8.7201795040000007</v>
       </c>
       <c r="C30" s="5">
-        <v>-4.7377595799998673E-2</v>
+        <v>-4.7371658499999469E-2</v>
       </c>
       <c r="D30" s="5">
-        <v>-6.2951980939845225</v>
+        <v>-6.294432999559973</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>8.7442096578000008</v>
+        <v>8.7442127361999997</v>
       </c>
       <c r="C31" s="5">
-        <v>2.4035348700000014E-2</v>
+        <v>2.4033232199998977E-2</v>
       </c>
       <c r="D31" s="5">
-        <v>3.3581553949972198</v>
+        <v>3.3578531555925162</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>8.7842810878000002</v>
+        <v>8.7842811902999998</v>
       </c>
       <c r="C32" s="5">
-        <v>4.0071429999999353E-2</v>
+        <v>4.0068454100000039E-2</v>
       </c>
       <c r="D32" s="5">
-        <v>5.6398916462065518</v>
+        <v>5.6394601527343102</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>8.7860407005999992</v>
+        <v>8.7860429956000008</v>
       </c>
       <c r="C33" s="5">
-        <v>1.759612799999033E-3</v>
+        <v>1.7618053000010292E-3</v>
       </c>
       <c r="D33" s="5">
-        <v>0.24064157626413341</v>
+        <v>0.24094174675768354</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>8.7631481767999997</v>
+        <v>8.7631483405000008</v>
       </c>
       <c r="C34" s="5">
-        <v>-2.2892523799999509E-2</v>
+        <v>-2.2894655099999994E-2</v>
       </c>
       <c r="D34" s="5">
-        <v>-3.0822475617160006</v>
+        <v>-3.0825296260093338</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>8.8217605270000004</v>
+        <v>8.8217605050000003</v>
       </c>
       <c r="C35" s="5">
-        <v>5.8612350200000662E-2</v>
+        <v>5.8612164499999508E-2</v>
       </c>
       <c r="D35" s="5">
-        <v>8.3281456732593462</v>
+        <v>8.3281181479460074</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>8.8836276798</v>
+        <v>8.8836269888999997</v>
       </c>
       <c r="C36" s="5">
-        <v>6.1867152799999658E-2</v>
+        <v>6.186648389999938E-2</v>
       </c>
       <c r="D36" s="5">
-        <v>8.7479330047870221</v>
+        <v>8.7478347683185973</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>8.8437950806999996</v>
+        <v>8.8437933635999997</v>
       </c>
       <c r="C37" s="5">
-        <v>-3.9832599100000365E-2</v>
+        <v>-3.9833625300000008E-2</v>
       </c>
       <c r="D37" s="5">
-        <v>-5.2498581983952075</v>
+        <v>-5.2499905299070893</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>8.8200089388999992</v>
+        <v>8.8200043972</v>
       </c>
       <c r="C38" s="5">
-        <v>-2.3786141800000493E-2</v>
+        <v>-2.3788966399999723E-2</v>
       </c>
       <c r="D38" s="5">
-        <v>-3.1801843523151074</v>
+        <v>-3.1805570376010506</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>9.0562557958000003</v>
+        <v>9.0562511517999997</v>
       </c>
       <c r="C39" s="5">
-        <v>0.23624685690000113</v>
+        <v>0.23624675459999978</v>
       </c>
       <c r="D39" s="5">
-        <v>37.326978805334733</v>
+        <v>37.326982326534242</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>8.9928353176000009</v>
+        <v>8.9928331658000005</v>
       </c>
       <c r="C40" s="5">
-        <v>-6.3420478199999408E-2</v>
+        <v>-6.341798599999926E-2</v>
       </c>
       <c r="D40" s="5">
-        <v>-8.087301705974026</v>
+        <v>-8.0870000309820167</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>9.0595911058999992</v>
+        <v>9.0595886952000004</v>
       </c>
       <c r="C41" s="5">
-        <v>6.6755788299998287E-2</v>
+        <v>6.6755529399999958E-2</v>
       </c>
       <c r="D41" s="5">
-        <v>9.2807019388123848</v>
+        <v>9.2806667753652317</v>
       </c>
       <c r="E41" s="5">
-        <v>3.330909291073425</v>
+        <v>3.3308905450028625</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>9.1469436936000008</v>
+        <v>9.1469535812</v>
       </c>
       <c r="C42" s="5">
-        <v>8.7352587700001649E-2</v>
+        <v>8.7364885999999586E-2</v>
       </c>
       <c r="D42" s="5">
-        <v>12.20414667861629</v>
+        <v>12.205960450276997</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>9.1512383581000005</v>
+        <v>9.1512441816999992</v>
       </c>
       <c r="C43" s="5">
-        <v>4.2946644999997119E-3</v>
+        <v>4.2906004999991865E-3</v>
       </c>
       <c r="D43" s="5">
-        <v>0.56488012182556169</v>
+        <v>0.56434358972592413</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>9.1766323679999999</v>
+        <v>9.1766323967000005</v>
       </c>
       <c r="C44" s="5">
-        <v>2.5394009899999404E-2</v>
+        <v>2.5388215000001324E-2</v>
       </c>
       <c r="D44" s="5">
-        <v>3.381205735645354</v>
+        <v>3.3804201508295328</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>9.1853617330000006</v>
+        <v>9.1853655790000008</v>
       </c>
       <c r="C45" s="5">
-        <v>8.7293650000006551E-3</v>
+        <v>8.7331823000003084E-3</v>
       </c>
       <c r="D45" s="5">
-        <v>1.1475035126713884</v>
+        <v>1.1480079350289163</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>9.1648121370000002</v>
+        <v>9.1648123801000008</v>
       </c>
       <c r="C46" s="5">
-        <v>-2.0549596000000392E-2</v>
+        <v>-2.0553198900000069E-2</v>
       </c>
       <c r="D46" s="5">
-        <v>-2.6518650336653016</v>
+        <v>-2.6523231734393082</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>9.1238483514999995</v>
+        <v>9.1238482427999994</v>
       </c>
       <c r="C47" s="5">
-        <v>-4.0963785500000682E-2</v>
+        <v>-4.0964137300001369E-2</v>
       </c>
       <c r="D47" s="5">
-        <v>-5.2337068199172387</v>
+        <v>-5.2337505327915368</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>9.1837726861999993</v>
+        <v>9.1837712156000002</v>
       </c>
       <c r="C48" s="5">
-        <v>5.9924334699999804E-2</v>
+        <v>5.9922972800000807E-2</v>
       </c>
       <c r="D48" s="5">
-        <v>8.1724857108575133</v>
+        <v>8.1722933157262645</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>9.2491102253000008</v>
+        <v>9.2491068171999995</v>
       </c>
       <c r="C49" s="5">
-        <v>6.5337539100001507E-2</v>
+        <v>6.5335601599999293E-2</v>
       </c>
       <c r="D49" s="5">
-        <v>8.8794588303637845</v>
+        <v>8.8791866122759355</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>9.2219657856000001</v>
+        <v>9.2219588575000007</v>
       </c>
       <c r="C50" s="5">
-        <v>-2.7144439700000689E-2</v>
+        <v>-2.7147959699998836E-2</v>
       </c>
       <c r="D50" s="5">
-        <v>-3.4654852841605521</v>
+        <v>-3.4659287034402908</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>9.1421803989000008</v>
+        <v>9.1421727914000002</v>
       </c>
       <c r="C51" s="5">
-        <v>-7.978538669999935E-2</v>
+        <v>-7.9786066100000497E-2</v>
       </c>
       <c r="D51" s="5">
-        <v>-9.9019561046044036</v>
+        <v>-9.9020435407362388</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>9.1732055705000004</v>
+        <v>9.1732001048999994</v>
       </c>
       <c r="C52" s="5">
-        <v>3.1025171599999624E-2</v>
+        <v>3.102731349999921E-2</v>
       </c>
       <c r="D52" s="5">
-        <v>4.1492319938660982</v>
+        <v>4.1495273321233705</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>9.1554783459000006</v>
+        <v>9.1554724503999996</v>
       </c>
       <c r="C53" s="5">
-        <v>-1.7727224599999758E-2</v>
+        <v>-1.7727654499999801E-2</v>
       </c>
       <c r="D53" s="5">
-        <v>-2.2945106343460142</v>
+        <v>-2.2945670407004681</v>
       </c>
       <c r="E53" s="5">
-        <v>1.0584058251542405</v>
+        <v>1.0583676414670062</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>9.0698865525999999</v>
+        <v>9.0699079401000002</v>
       </c>
       <c r="C54" s="5">
-        <v>-8.5591793300000774E-2</v>
+        <v>-8.5564510299999341E-2</v>
       </c>
       <c r="D54" s="5">
-        <v>-10.659211529993474</v>
+        <v>-10.655993052131063</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>9.1603365801999992</v>
+        <v>9.1603444706000001</v>
       </c>
       <c r="C55" s="5">
-        <v>9.0450027599999316E-2</v>
+        <v>9.043653049999989E-2</v>
       </c>
       <c r="D55" s="5">
-        <v>12.645777642144228</v>
+        <v>12.643754483749593</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>9.0757973591999992</v>
+        <v>9.0757972759999994</v>
       </c>
       <c r="C56" s="5">
-        <v>-8.4539220999999998E-2</v>
+        <v>-8.4547194600000708E-2</v>
       </c>
       <c r="D56" s="5">
-        <v>-10.529408037344313</v>
+        <v>-10.530342677264027</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>9.3850148541999996</v>
+        <v>9.3850199160999992</v>
       </c>
       <c r="C57" s="5">
-        <v>0.3092174950000004</v>
+        <v>0.30922264009999978</v>
       </c>
       <c r="D57" s="5">
-        <v>49.486538423222612</v>
+        <v>49.487522395149639</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>9.3629399858000006</v>
+        <v>9.3629423965999994</v>
       </c>
       <c r="C58" s="5">
-        <v>-2.2074868399998948E-2</v>
+        <v>-2.2077519499999809E-2</v>
       </c>
       <c r="D58" s="5">
-        <v>-2.7863378167453545</v>
+        <v>-2.7866666431388465</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>9.4269811943999997</v>
+        <v>9.4269814164000003</v>
       </c>
       <c r="C59" s="5">
-        <v>6.4041208599999067E-2</v>
+        <v>6.4039019800000929E-2</v>
       </c>
       <c r="D59" s="5">
-        <v>8.5237550899242454</v>
+        <v>8.5234504419013923</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>9.3834565692999998</v>
+        <v>9.3834547061000002</v>
       </c>
       <c r="C60" s="5">
-        <v>-4.3524625099999881E-2</v>
+        <v>-4.3526710300000104E-2</v>
       </c>
       <c r="D60" s="5">
-        <v>-5.4018833444072545</v>
+        <v>-5.402135480218428</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>9.4513568800000005</v>
+        <v>9.4513518150000007</v>
       </c>
       <c r="C61" s="5">
-        <v>6.7900310700000688E-2</v>
+        <v>6.7897108900000447E-2</v>
       </c>
       <c r="D61" s="5">
-        <v>9.0374706588341791</v>
+        <v>9.0370292675996833</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>9.4244161835</v>
+        <v>9.4244067045000008</v>
       </c>
       <c r="C62" s="5">
-        <v>-2.6940696500000527E-2</v>
+        <v>-2.6945110499999814E-2</v>
       </c>
       <c r="D62" s="5">
-        <v>-3.3674302244689258</v>
+        <v>-3.367975103325116</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>9.5339283346000006</v>
+        <v>9.5339161818000004</v>
       </c>
       <c r="C63" s="5">
-        <v>0.10951215110000057</v>
+        <v>0.1095094772999996</v>
       </c>
       <c r="D63" s="5">
-        <v>14.870661050271018</v>
+        <v>14.870290388652085</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>9.5456264489000002</v>
+        <v>9.5456131926999994</v>
       </c>
       <c r="C64" s="5">
-        <v>1.1698114299999673E-2</v>
+        <v>1.1697010899998972E-2</v>
       </c>
       <c r="D64" s="5">
-        <v>1.4823752326410311</v>
+        <v>1.4822363680323525</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>9.4514382918000006</v>
+        <v>9.4514215349999997</v>
       </c>
       <c r="C65" s="5">
-        <v>-9.4188157099999614E-2</v>
+        <v>-9.4191657699999709E-2</v>
       </c>
       <c r="D65" s="5">
-        <v>-11.218675888988194</v>
+        <v>-11.219085223959191</v>
       </c>
       <c r="E65" s="5">
-        <v>3.23259948544945</v>
+        <v>3.2324829352424089</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>9.6901999268000001</v>
+        <v>9.6902379388999993</v>
       </c>
       <c r="C66" s="5">
-        <v>0.23876163499999947</v>
+        <v>0.23881640389999959</v>
       </c>
       <c r="D66" s="5">
-        <v>34.901882818178542</v>
+        <v>34.911103407362766</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>9.6724638340000002</v>
+        <v>9.6724774145999994</v>
       </c>
       <c r="C67" s="5">
-        <v>-1.7736092799999881E-2</v>
+        <v>-1.7760524299999858E-2</v>
       </c>
       <c r="D67" s="5">
-        <v>-2.1743989003627506</v>
+        <v>-2.1773555547147661</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>9.5779384694999994</v>
+        <v>9.5779419562000001</v>
       </c>
       <c r="C68" s="5">
-        <v>-9.4525364500000819E-2</v>
+        <v>-9.4535458399999328E-2</v>
       </c>
       <c r="D68" s="5">
-        <v>-11.116911251965011</v>
+        <v>-11.11802051902756</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>9.3915891514999998</v>
+        <v>9.3915963764000008</v>
       </c>
       <c r="C69" s="5">
-        <v>-0.18634931799999954</v>
+        <v>-0.18634557979999933</v>
       </c>
       <c r="D69" s="5">
-        <v>-21.004106956261825</v>
+        <v>-21.003722788819889</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>9.4617779877999997</v>
+        <v>9.4617832998000004</v>
       </c>
       <c r="C70" s="5">
-        <v>7.0188836299999835E-2</v>
+        <v>7.0186923399999657E-2</v>
       </c>
       <c r="D70" s="5">
-        <v>9.3462808518960614</v>
+        <v>9.3460080841259554</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>9.4203432145000008</v>
+        <v>9.4203446733000007</v>
       </c>
       <c r="C71" s="5">
-        <v>-4.1434773299998895E-2</v>
+        <v>-4.1438626499999742E-2</v>
       </c>
       <c r="D71" s="5">
-        <v>-5.1302691352547285</v>
+        <v>-5.1307319771867421</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>9.4802755656999995</v>
+        <v>9.4802726702999998</v>
       </c>
       <c r="C72" s="5">
-        <v>5.9932351199998735E-2</v>
+        <v>5.9927996999999067E-2</v>
       </c>
       <c r="D72" s="5">
-        <v>7.9072997014608903</v>
+        <v>7.9067037059033174</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>9.4579673796999995</v>
+        <v>9.4579594059000005</v>
       </c>
       <c r="C73" s="5">
-        <v>-2.2308186000000063E-2</v>
+        <v>-2.2313264399999255E-2</v>
       </c>
       <c r="D73" s="5">
-        <v>-2.7874788548714058</v>
+        <v>-2.7881060658557333</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>9.5302365189000007</v>
+        <v>9.5302226514000008</v>
       </c>
       <c r="C74" s="5">
-        <v>7.226913920000122E-2</v>
+        <v>7.2263245500000295E-2</v>
       </c>
       <c r="D74" s="5">
-        <v>9.5646374551103364</v>
+        <v>9.563832777641279</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>9.4226584799000008</v>
+        <v>9.4226396084000008</v>
       </c>
       <c r="C75" s="5">
-        <v>-0.10757803899999985</v>
+        <v>-0.10758304299999999</v>
       </c>
       <c r="D75" s="5">
-        <v>-12.735569380141687</v>
+        <v>-12.736142887914836</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>9.4219093935</v>
+        <v>9.4218863979999998</v>
       </c>
       <c r="C76" s="5">
-        <v>-7.4908640000082016E-4</v>
+        <v>-7.5321040000098094E-4</v>
       </c>
       <c r="D76" s="5">
-        <v>-9.5356395253121118E-2</v>
+        <v>-9.5881328934799281E-2</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>9.4573931917999996</v>
+        <v>9.4573645747999997</v>
       </c>
       <c r="C77" s="5">
-        <v>3.5483798299999592E-2</v>
+        <v>3.5478176799999872E-2</v>
       </c>
       <c r="D77" s="5">
-        <v>4.6141090859243894</v>
+        <v>4.6133743872608601</v>
       </c>
       <c r="E77" s="5">
-        <v>6.3005225407497534E-2</v>
+        <v>6.2879851226527173E-2</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>9.3924589276999999</v>
+        <v>9.3925139593000004</v>
       </c>
       <c r="C78" s="5">
-        <v>-6.4934264099999695E-2</v>
+        <v>-6.4850615499999265E-2</v>
       </c>
       <c r="D78" s="5">
-        <v>-7.9350519317770374</v>
+        <v>-7.925235443649326</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>9.3774661164000008</v>
+        <v>9.3774871518000005</v>
       </c>
       <c r="C79" s="5">
-        <v>-1.4992811299999076E-2</v>
+        <v>-1.5026807499999961E-2</v>
       </c>
       <c r="D79" s="5">
-        <v>-1.8987846615764137</v>
+        <v>-1.9030412893348281</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>9.4824418473000005</v>
+        <v>9.4824496974999999</v>
       </c>
       <c r="C80" s="5">
-        <v>0.10497573089999968</v>
+        <v>0.10496254569999941</v>
       </c>
       <c r="D80" s="5">
-        <v>14.292100104364259</v>
+        <v>14.29015900646311</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>9.4988158540000001</v>
+        <v>9.4988275291999997</v>
       </c>
       <c r="C81" s="5">
-        <v>1.6374006699999555E-2</v>
+        <v>1.6377831699999845E-2</v>
       </c>
       <c r="D81" s="5">
-        <v>2.0919185288354569</v>
+        <v>2.0924101078586554</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>9.5670637260000007</v>
+        <v>9.5670743397999995</v>
       </c>
       <c r="C82" s="5">
-        <v>6.8247872000000598E-2</v>
+        <v>6.8246810599999819E-2</v>
       </c>
       <c r="D82" s="5">
-        <v>8.9708605037463798</v>
+        <v>8.9707039636170549</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>9.6264304714000009</v>
+        <v>9.6264345021000004</v>
       </c>
       <c r="C83" s="5">
-        <v>5.9366745400000198E-2</v>
+        <v>5.9360162300000852E-2</v>
       </c>
       <c r="D83" s="5">
-        <v>7.7058616141725267</v>
+        <v>7.7049689110956221</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>9.5767731924999993</v>
+        <v>9.5767693851000004</v>
       </c>
       <c r="C84" s="5">
-        <v>-4.96572789000016E-2</v>
+        <v>-4.9665116999999981E-2</v>
       </c>
       <c r="D84" s="5">
-        <v>-6.017480292781352</v>
+        <v>-6.0184008784616161</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>9.5573493758999994</v>
+        <v>9.5573373169</v>
       </c>
       <c r="C85" s="5">
-        <v>-1.942381659999981E-2</v>
+        <v>-1.943206820000043E-2</v>
       </c>
       <c r="D85" s="5">
-        <v>-2.4068981324589345</v>
+        <v>-2.4079101905123301</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>9.6323445127999996</v>
+        <v>9.6323239711999999</v>
       </c>
       <c r="C86" s="5">
-        <v>7.4995136900000148E-2</v>
+        <v>7.4986654299999955E-2</v>
       </c>
       <c r="D86" s="5">
-        <v>9.8334284410135595</v>
+        <v>9.8322807119939561</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>9.7171151539</v>
+        <v>9.7170872954000007</v>
       </c>
       <c r="C87" s="5">
-        <v>8.4770641100000432E-2</v>
+        <v>8.4763324200000767E-2</v>
       </c>
       <c r="D87" s="5">
-        <v>11.08722185368698</v>
+        <v>11.08624288368083</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>9.6960323537999997</v>
+        <v>9.6959987302999995</v>
       </c>
       <c r="C88" s="5">
-        <v>-2.1082800100000298E-2</v>
+        <v>-2.1088565100001233E-2</v>
       </c>
       <c r="D88" s="5">
-        <v>-2.5727422657570553</v>
+        <v>-2.5734446851017667</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>9.6565840704999992</v>
+        <v>9.6565457237000007</v>
       </c>
       <c r="C89" s="5">
-        <v>-3.9448283300000497E-2</v>
+        <v>-3.945300659999873E-2</v>
       </c>
       <c r="D89" s="5">
-        <v>-4.774417459011449</v>
+        <v>-4.7749925765480539</v>
       </c>
       <c r="E89" s="5">
-        <v>2.1061922102668662</v>
+        <v>2.1060957027154936</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>9.5899180636000008</v>
+        <v>9.5899808160000006</v>
       </c>
       <c r="C90" s="5">
-        <v>-6.6666006899998465E-2</v>
+        <v>-6.656490770000012E-2</v>
       </c>
       <c r="D90" s="5">
-        <v>-7.9769869674297667</v>
+        <v>-7.9653751916657907</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>9.6864454218000002</v>
+        <v>9.6864767465000003</v>
       </c>
       <c r="C91" s="5">
-        <v>9.6527358199999469E-2</v>
+        <v>9.6495930499999716E-2</v>
       </c>
       <c r="D91" s="5">
-        <v>12.770231129219667</v>
+        <v>12.765752397622476</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>9.6795262177999994</v>
+        <v>9.6795402447000001</v>
       </c>
       <c r="C92" s="5">
-        <v>-6.9192040000007893E-3</v>
+        <v>-6.9365018000002721E-3</v>
       </c>
       <c r="D92" s="5">
-        <v>-0.85382216075022832</v>
+        <v>-0.85594553318333322</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>9.8129119095000004</v>
+        <v>9.8129329397999996</v>
       </c>
       <c r="C93" s="5">
-        <v>0.13338569170000092</v>
+        <v>0.13339269509999951</v>
       </c>
       <c r="D93" s="5">
-        <v>17.848917200590076</v>
+        <v>17.849898640887151</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>9.8857884111000001</v>
+        <v>9.8858076274000002</v>
       </c>
       <c r="C94" s="5">
-        <v>7.2876501599999699E-2</v>
+        <v>7.2874687600000598E-2</v>
       </c>
       <c r="D94" s="5">
-        <v>9.2850934684353135</v>
+        <v>9.2848321102365183</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>9.8313344215999994</v>
+        <v>9.8313418052999992</v>
       </c>
       <c r="C95" s="5">
-        <v>-5.4453989500000688E-2</v>
+        <v>-5.4465822100000949E-2</v>
       </c>
       <c r="D95" s="5">
-        <v>-6.4133502002987512</v>
+        <v>-6.4146897433479904</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>9.7703604022999997</v>
+        <v>9.7703596978</v>
       </c>
       <c r="C96" s="5">
-        <v>-6.0974019299999682E-2</v>
+        <v>-6.0982107499999216E-2</v>
       </c>
       <c r="D96" s="5">
-        <v>-7.1937175550722765</v>
+        <v>-7.1946342646145851</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>9.7600282240999992</v>
+        <v>9.7600140335999992</v>
       </c>
       <c r="C97" s="5">
-        <v>-1.0332178200000541E-2</v>
+        <v>-1.0345664200000826E-2</v>
       </c>
       <c r="D97" s="5">
-        <v>-1.2616478141806886</v>
+        <v>-1.2632850827501874</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>9.6305754664999998</v>
+        <v>9.6305473301000006</v>
       </c>
       <c r="C98" s="5">
-        <v>-0.1294527575999993</v>
+        <v>-0.12946670349999856</v>
       </c>
       <c r="D98" s="5">
-        <v>-14.80502444960068</v>
+        <v>-14.80652485557753</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>9.6049017985000003</v>
+        <v>9.6048595476000003</v>
       </c>
       <c r="C99" s="5">
-        <v>-2.5673667999999594E-2</v>
+        <v>-2.5687782500000367E-2</v>
       </c>
       <c r="D99" s="5">
-        <v>-3.152529527041692</v>
+        <v>-3.1542464138294868</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>9.6785295600999994</v>
+        <v>9.6784729671999994</v>
       </c>
       <c r="C100" s="5">
-        <v>7.3627761599999175E-2</v>
+        <v>7.3613419599999119E-2</v>
       </c>
       <c r="D100" s="5">
-        <v>9.5966860800630993</v>
+        <v>9.5947812444583178</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>9.6558246489999995</v>
+        <v>9.6557543926000005</v>
       </c>
       <c r="C101" s="5">
-        <v>-2.2704911099999947E-2</v>
+        <v>-2.2718574599998931E-2</v>
       </c>
       <c r="D101" s="5">
-        <v>-2.7790469716156507</v>
+        <v>-2.7807138821683508</v>
       </c>
       <c r="E101" s="5">
-        <v>-7.8642871480738563E-3</v>
+        <v>-8.1947636623169728E-3</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>10.078551324999999</v>
+        <v>10.078645451</v>
       </c>
       <c r="C102" s="5">
-        <v>0.42272667599999991</v>
+        <v>0.42289105839999941</v>
       </c>
       <c r="D102" s="5">
-        <v>67.226422031685189</v>
+        <v>67.259767533981503</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>10.091298375999999</v>
+        <v>10.091354276000001</v>
       </c>
       <c r="C103" s="5">
-        <v>1.2747050999999843E-2</v>
+        <v>1.2708825000000701E-2</v>
       </c>
       <c r="D103" s="5">
-        <v>1.5283264797861795</v>
+        <v>1.5236971557908374</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>10.071189433000001</v>
+        <v>10.071201965</v>
       </c>
       <c r="C104" s="5">
-        <v>-2.0108942999998547E-2</v>
+        <v>-2.0152311000000367E-2</v>
       </c>
       <c r="D104" s="5">
-        <v>-2.365207150572346</v>
+        <v>-2.3702391998601802</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>10.031453938</v>
+        <v>10.03148698</v>
       </c>
       <c r="C105" s="5">
-        <v>-3.9735495000000398E-2</v>
+        <v>-3.9714984999999814E-2</v>
       </c>
       <c r="D105" s="5">
-        <v>-4.6331536222943059</v>
+        <v>-4.630808148872112</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>10.013086707999999</v>
+        <v>10.01311477</v>
       </c>
       <c r="C106" s="5">
-        <v>-1.8367230000000845E-2</v>
+        <v>-1.8372210000000777E-2</v>
       </c>
       <c r="D106" s="5">
-        <v>-2.1751651321510246</v>
+        <v>-2.1757418732058276</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>9.9502500125999997</v>
+        <v>9.9502582387</v>
       </c>
       <c r="C107" s="5">
-        <v>-6.2836695399999698E-2</v>
+        <v>-6.2856531299999574E-2</v>
       </c>
       <c r="D107" s="5">
-        <v>-7.2759924456800906</v>
+        <v>-7.2781908752865165</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>10.160618725000001</v>
+        <v>10.160619558</v>
       </c>
       <c r="C108" s="5">
-        <v>0.2103687124000011</v>
+        <v>0.21036131930000046</v>
       </c>
       <c r="D108" s="5">
-        <v>28.538711285740305</v>
+        <v>28.537562556743733</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>10.148489071</v>
+        <v>10.148477637999999</v>
       </c>
       <c r="C109" s="5">
-        <v>-1.2129654000000656E-2</v>
+        <v>-1.2141920000001249E-2</v>
       </c>
       <c r="D109" s="5">
-        <v>-1.4231804862060327</v>
+        <v>-1.4246101024926072</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>10.221397395</v>
+        <v>10.22136255</v>
       </c>
       <c r="C110" s="5">
-        <v>7.2908324000000135E-2</v>
+        <v>7.2884912000001023E-2</v>
       </c>
       <c r="D110" s="5">
-        <v>8.9699172010091921</v>
+        <v>8.9669326099778957</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>10.304479873</v>
+        <v>10.304424686000001</v>
       </c>
       <c r="C111" s="5">
-        <v>8.3082477999999682E-2</v>
+        <v>8.3062136000000564E-2</v>
       </c>
       <c r="D111" s="5">
-        <v>10.202037049913049</v>
+        <v>10.19946282838966</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>10.270144216</v>
+        <v>10.270059441000001</v>
       </c>
       <c r="C112" s="5">
-        <v>-3.4335656999999742E-2</v>
+        <v>-3.4365245000000044E-2</v>
       </c>
       <c r="D112" s="5">
-        <v>-3.9260599467544344</v>
+        <v>-3.9294019902700983</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>10.252256933</v>
+        <v>10.252157093999999</v>
       </c>
       <c r="C113" s="5">
-        <v>-1.7887283000000309E-2</v>
+        <v>-1.7902347000001484E-2</v>
       </c>
       <c r="D113" s="5">
-        <v>-2.0701085171575984</v>
+        <v>-2.0718521435098225</v>
       </c>
       <c r="E113" s="5">
-        <v>6.1769171011382129</v>
+        <v>6.1766556723633181</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>10.367613509</v>
+        <v>10.367732891999999</v>
       </c>
       <c r="C114" s="5">
-        <v>0.11535657599999993</v>
+        <v>0.11557579800000006</v>
       </c>
       <c r="D114" s="5">
-        <v>14.369917590485471</v>
+        <v>14.399090059174991</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>10.386620142</v>
+        <v>10.386701859</v>
       </c>
       <c r="C115" s="5">
-        <v>1.9006633000000051E-2</v>
+        <v>1.8968967000001058E-2</v>
       </c>
       <c r="D115" s="5">
-        <v>2.2222416975651527</v>
+        <v>2.2177676109691458</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>10.152345046000001</v>
+        <v>10.152357878</v>
       </c>
       <c r="C116" s="5">
-        <v>-0.23427509599999929</v>
+        <v>-0.23434398100000031</v>
       </c>
       <c r="D116" s="5">
-        <v>-23.948909099377691</v>
+        <v>-23.954935347722873</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>10.454601453</v>
+        <v>10.45464576</v>
       </c>
       <c r="C117" s="5">
-        <v>0.30225640699999978</v>
+        <v>0.3022878819999999</v>
       </c>
       <c r="D117" s="5">
-        <v>42.197952037017281</v>
+        <v>42.20302703407819</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>10.444083831</v>
+        <v>10.444116456</v>
       </c>
       <c r="C118" s="5">
-        <v>-1.051762200000006E-2</v>
+        <v>-1.0529304000000295E-2</v>
       </c>
       <c r="D118" s="5">
-        <v>-1.200576163980871</v>
+        <v>-1.201897209359426</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>10.368385016</v>
+        <v>10.368390215</v>
       </c>
       <c r="C119" s="5">
-        <v>-7.5698815000000863E-2</v>
+        <v>-7.5726240999999916E-2</v>
       </c>
       <c r="D119" s="5">
-        <v>-8.3591307359075824</v>
+        <v>-8.3620144584305898</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>10.352474191000001</v>
+        <v>10.352472127</v>
       </c>
       <c r="C120" s="5">
-        <v>-1.5910824999998852E-2</v>
+        <v>-1.5918087999999386E-2</v>
       </c>
       <c r="D120" s="5">
-        <v>-1.8259995077049784</v>
+        <v>-1.8268251090883147</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>10.443167743</v>
+        <v>10.443170944</v>
       </c>
       <c r="C121" s="5">
-        <v>9.06935519999994E-2</v>
+        <v>9.0698816999999821E-2</v>
       </c>
       <c r="D121" s="5">
-        <v>11.034302611165959</v>
+        <v>11.034976665324514</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>10.411996714000001</v>
+        <v>10.411965033</v>
       </c>
       <c r="C122" s="5">
-        <v>-3.1171028999999351E-2</v>
+        <v>-3.1205911000000697E-2</v>
       </c>
       <c r="D122" s="5">
-        <v>-3.5235706249941323</v>
+        <v>-3.5274480438446609</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>10.402762966999999</v>
+        <v>10.402696629999999</v>
       </c>
       <c r="C123" s="5">
-        <v>-9.2337470000014576E-3</v>
+        <v>-9.2684030000000917E-3</v>
       </c>
       <c r="D123" s="5">
-        <v>-1.0590292972698978</v>
+        <v>-1.0629878136440007</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>10.470219398999999</v>
+        <v>10.470101535</v>
       </c>
       <c r="C124" s="5">
-        <v>6.7456432000000177E-2</v>
+        <v>6.740490500000007E-2</v>
       </c>
       <c r="D124" s="5">
-        <v>8.0649735211341333</v>
+        <v>8.0586450971696024</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>10.453463802</v>
+        <v>10.453342307</v>
       </c>
       <c r="C125" s="5">
-        <v>-1.6755596999999511E-2</v>
+        <v>-1.6759227999999737E-2</v>
       </c>
       <c r="D125" s="5">
-        <v>-1.9035593145280472</v>
+        <v>-1.9039894431379767</v>
       </c>
       <c r="E125" s="5">
-        <v>1.9625617102157822</v>
+        <v>1.9623695887155623</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>10.3511522</v>
+        <v>10.351290777999999</v>
       </c>
       <c r="C126" s="5">
-        <v>-0.10231160200000033</v>
+        <v>-0.10205152900000058</v>
       </c>
       <c r="D126" s="5">
-        <v>-11.13275928700298</v>
+        <v>-11.106084309780018</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>10.271135775999999</v>
+        <v>10.271237457</v>
       </c>
       <c r="C127" s="5">
-        <v>-8.0016424000000086E-2</v>
+        <v>-8.00533209999994E-2</v>
       </c>
       <c r="D127" s="5">
-        <v>-8.8918326190239547</v>
+        <v>-8.8956459228978204</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>10.13278287</v>
+        <v>10.132793922999999</v>
       </c>
       <c r="C128" s="5">
-        <v>-0.13835290599999972</v>
+        <v>-0.13844353400000031</v>
       </c>
       <c r="D128" s="5">
-        <v>-15.018734414922708</v>
+        <v>-15.027716956126758</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>10.27442621</v>
+        <v>10.274477519</v>
       </c>
       <c r="C129" s="5">
-        <v>0.1416433399999999</v>
+        <v>0.14168359600000002</v>
       </c>
       <c r="D129" s="5">
-        <v>18.126161362634676</v>
+        <v>18.131694088510496</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>10.268713622</v>
+        <v>10.268746073000001</v>
       </c>
       <c r="C130" s="5">
-        <v>-5.7125879999997409E-3</v>
+        <v>-5.7314459999986411E-3</v>
       </c>
       <c r="D130" s="5">
-        <v>-0.66516429476487504</v>
+        <v>-0.66735003415359095</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>10.394829124999999</v>
+        <v>10.394829794</v>
       </c>
       <c r="C131" s="5">
-        <v>0.12611550299999941</v>
+        <v>0.12608372099999876</v>
       </c>
       <c r="D131" s="5">
-        <v>15.775255512262664</v>
+        <v>15.770954563127848</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>10.344804183000001</v>
+        <v>10.344796240000001</v>
       </c>
       <c r="C132" s="5">
-        <v>-5.0024941999998518E-2</v>
+        <v>-5.0033553999998759E-2</v>
       </c>
       <c r="D132" s="5">
-        <v>-5.6245497448830006</v>
+        <v>-5.6254921933767799</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>10.336865490999999</v>
+        <v>10.336883756000001</v>
       </c>
       <c r="C133" s="5">
-        <v>-7.9386920000015238E-3</v>
+        <v>-7.9124840000002195E-3</v>
       </c>
       <c r="D133" s="5">
-        <v>-0.91701343522585521</v>
+        <v>-0.91399952219095582</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>10.400623768999999</v>
+        <v>10.400599563</v>
       </c>
       <c r="C134" s="5">
-        <v>6.3758277999999891E-2</v>
+        <v>6.3715806999999458E-2</v>
       </c>
       <c r="D134" s="5">
-        <v>7.657987753690465</v>
+        <v>7.652698425073079</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>10.410472144</v>
+        <v>10.41040531</v>
       </c>
       <c r="C135" s="5">
-        <v>9.8483750000006864E-3</v>
+        <v>9.8057469999996982E-3</v>
       </c>
       <c r="D135" s="5">
-        <v>1.1422192466954195</v>
+        <v>1.1372522266651419</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>10.371874767</v>
+        <v>10.371744226000001</v>
       </c>
       <c r="C136" s="5">
-        <v>-3.8597377000000321E-2</v>
+        <v>-3.8661083999999235E-2</v>
       </c>
       <c r="D136" s="5">
-        <v>-4.359452216177151</v>
+        <v>-4.3665288573895626</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>10.453962377</v>
+        <v>10.453845091</v>
       </c>
       <c r="C137" s="5">
-        <v>8.2087610000000311E-2</v>
+        <v>8.2100864999999246E-2</v>
       </c>
       <c r="D137" s="5">
-        <v>9.921848042429616</v>
+        <v>9.9236509329218023</v>
       </c>
       <c r="E137" s="5">
-        <v>4.7694717219437521E-3</v>
+        <v>4.8097917894063258E-3</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>11.04261365</v>
+        <v>11.042738159000001</v>
       </c>
       <c r="C138" s="5">
-        <v>0.58865127299999997</v>
+        <v>0.58889306800000085</v>
       </c>
       <c r="D138" s="5">
-        <v>92.970685228234657</v>
+        <v>93.0227818530783</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>11.049475169000001</v>
+        <v>11.049575228</v>
       </c>
       <c r="C139" s="5">
-        <v>6.8615190000009818E-3</v>
+        <v>6.8370689999994738E-3</v>
       </c>
       <c r="D139" s="5">
-        <v>0.74819428455599191</v>
+        <v>0.7455106858335725</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>11.214801945</v>
+        <v>11.214815399000001</v>
       </c>
       <c r="C140" s="5">
-        <v>0.16532677599999879</v>
+        <v>0.16524017100000066</v>
       </c>
       <c r="D140" s="5">
-        <v>19.508692821686591</v>
+        <v>19.497427260927491</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>11.188250592999999</v>
+        <v>11.188302232</v>
       </c>
       <c r="C141" s="5">
-        <v>-2.655135200000025E-2</v>
+        <v>-2.6513167000000948E-2</v>
       </c>
       <c r="D141" s="5">
-        <v>-2.8043291683144345</v>
+        <v>-2.8003450838310018</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>11.287713070000001</v>
+        <v>11.287742522</v>
       </c>
       <c r="C142" s="5">
-        <v>9.9462477000001215E-2</v>
+        <v>9.9440290000000431E-2</v>
       </c>
       <c r="D142" s="5">
-        <v>11.205255992954211</v>
+        <v>11.202578757506675</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>11.408584176</v>
+        <v>11.408581097000001</v>
       </c>
       <c r="C143" s="5">
-        <v>0.12087110599999917</v>
+        <v>0.1208385750000005</v>
       </c>
       <c r="D143" s="5">
-        <v>13.634309714424875</v>
+        <v>13.630383821515647</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>11.644170283999999</v>
+        <v>11.644159715000001</v>
       </c>
       <c r="C144" s="5">
-        <v>0.23558610799999968</v>
+        <v>0.23557861799999991</v>
       </c>
       <c r="D144" s="5">
-        <v>27.797265666130411</v>
+        <v>27.796287590811119</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>11.743796401999999</v>
+        <v>11.743829289000001</v>
       </c>
       <c r="C145" s="5">
-        <v>9.9626117999999764E-2</v>
+        <v>9.9669573999999983E-2</v>
       </c>
       <c r="D145" s="5">
-        <v>10.764243597882594</v>
+        <v>10.769172317327191</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>11.790348122999999</v>
+        <v>11.790337126000001</v>
       </c>
       <c r="C146" s="5">
-        <v>4.6551721000000157E-2</v>
+        <v>4.6507837000000052E-2</v>
       </c>
       <c r="D146" s="5">
-        <v>4.8618169573809711</v>
+        <v>4.8571195710938042</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>11.808131964999999</v>
+        <v>11.808070127000001</v>
       </c>
       <c r="C147" s="5">
-        <v>1.778384200000005E-2</v>
+        <v>1.7733000999999859E-2</v>
       </c>
       <c r="D147" s="5">
-        <v>1.8250981338348682</v>
+        <v>1.8198389617811062</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>11.775696996000001</v>
+        <v>11.775563756</v>
       </c>
       <c r="C148" s="5">
-        <v>-3.2434968999998759E-2</v>
+        <v>-3.25063710000002E-2</v>
       </c>
       <c r="D148" s="5">
-        <v>-3.2468553842110226</v>
+        <v>-3.2539118910236975</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>11.853161045</v>
+        <v>11.853045758</v>
       </c>
       <c r="C149" s="5">
-        <v>7.7464048999999591E-2</v>
+        <v>7.7482001999999994E-2</v>
       </c>
       <c r="D149" s="5">
-        <v>8.1859229815052217</v>
+        <v>8.1879853446477071</v>
       </c>
       <c r="E149" s="5">
-        <v>13.384385915510943</v>
+        <v>13.384555202607796</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>11.942827232000001</v>
+        <v>11.942938342</v>
       </c>
       <c r="C150" s="5">
-        <v>8.9666187000000619E-2</v>
+        <v>8.9892583999999331E-2</v>
       </c>
       <c r="D150" s="5">
-        <v>9.4650742846647198</v>
+        <v>9.4900742713465149</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>12.031236602</v>
+        <v>12.031331595999999</v>
       </c>
       <c r="C151" s="5">
-        <v>8.8409369999999043E-2</v>
+        <v>8.8393253999999644E-2</v>
       </c>
       <c r="D151" s="5">
-        <v>9.2540170047742176</v>
+        <v>9.2521712400362546</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>12.009901849</v>
+        <v>12.009916254</v>
       </c>
       <c r="C152" s="5">
-        <v>-2.1334752999999651E-2</v>
+        <v>-2.1415341999999171E-2</v>
       </c>
       <c r="D152" s="5">
-        <v>-2.1073045135903357</v>
+        <v>-2.1151702553710683</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>11.992736507</v>
+        <v>11.992782198</v>
       </c>
       <c r="C153" s="5">
-        <v>-1.7165342000000194E-2</v>
+        <v>-1.7134055999999731E-2</v>
       </c>
       <c r="D153" s="5">
-        <v>-1.7017005051668588</v>
+        <v>-1.6986212163880965</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>11.990972243</v>
+        <v>11.990993527000001</v>
       </c>
       <c r="C154" s="5">
-        <v>-1.7642640000001819E-3</v>
+        <v>-1.7886709999999084E-3</v>
       </c>
       <c r="D154" s="5">
-        <v>-0.17639048907034383</v>
+        <v>-0.1788280101673756</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>11.921990801</v>
+        <v>11.921984448</v>
       </c>
       <c r="C155" s="5">
-        <v>-6.8981442000000115E-2</v>
+        <v>-6.9009079000000639E-2</v>
       </c>
       <c r="D155" s="5">
-        <v>-6.6890487720468794</v>
+        <v>-6.691632943557968</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>11.843968655999999</v>
+        <v>11.843955527</v>
       </c>
       <c r="C156" s="5">
-        <v>-7.8022145000000265E-2</v>
+        <v>-7.8028920999999585E-2</v>
       </c>
       <c r="D156" s="5">
-        <v>-7.576671696923909</v>
+        <v>-7.5773100992742375</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>11.748079479999999</v>
+        <v>11.748115575</v>
       </c>
       <c r="C157" s="5">
-        <v>-9.588917600000002E-2</v>
+        <v>-9.5839952000000395E-2</v>
       </c>
       <c r="D157" s="5">
-        <v>-9.2941036262671908</v>
+        <v>-9.2895527142106253</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>11.784298234</v>
+        <v>11.784296061999999</v>
       </c>
       <c r="C158" s="5">
-        <v>3.6218754000000075E-2</v>
+        <v>3.6180486999999317E-2</v>
       </c>
       <c r="D158" s="5">
-        <v>3.7629206804323578</v>
+        <v>3.758865631563757</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>11.904644627</v>
+        <v>11.904598007000001</v>
       </c>
       <c r="C159" s="5">
-        <v>0.12034639300000016</v>
+        <v>0.12030194500000135</v>
       </c>
       <c r="D159" s="5">
-        <v>12.967242171263971</v>
+        <v>12.962183412821894</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>12.082455052</v>
+        <v>12.082344892</v>
       </c>
       <c r="C160" s="5">
-        <v>0.17781042500000055</v>
+        <v>0.17774688499999947</v>
       </c>
       <c r="D160" s="5">
-        <v>19.471696812092286</v>
+        <v>19.464240193509251</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>12.049329557</v>
+        <v>12.049239256</v>
       </c>
       <c r="C161" s="5">
-        <v>-3.3125495000000171E-2</v>
+        <v>-3.310563600000016E-2</v>
       </c>
       <c r="D161" s="5">
-        <v>-3.2407852851821906</v>
+        <v>-3.2389006799289799</v>
       </c>
       <c r="E161" s="5">
-        <v>1.6549890046651194</v>
+        <v>1.6552158998254241</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>12.152466492</v>
+        <v>12.152539549</v>
       </c>
       <c r="C162" s="5">
-        <v>0.10313693500000021</v>
+        <v>0.10330029300000021</v>
       </c>
       <c r="D162" s="5">
-        <v>10.769091530640051</v>
+        <v>10.787045536864648</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>12.107372760000001</v>
+        <v>12.107446219</v>
       </c>
       <c r="C163" s="5">
-        <v>-4.5093731999999775E-2</v>
+        <v>-4.5093330000000265E-2</v>
       </c>
       <c r="D163" s="5">
-        <v>-4.3630370645511451</v>
+        <v>-4.3629732635046992</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>12.110102313000001</v>
+        <v>12.110122586999999</v>
       </c>
       <c r="C164" s="5">
-        <v>2.7295529999999957E-3</v>
+        <v>2.6763679999994849E-3</v>
       </c>
       <c r="D164" s="5">
-        <v>0.27087033091293122</v>
+        <v>0.26558442455639764</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>12.094716453</v>
+        <v>12.09475114</v>
       </c>
       <c r="C165" s="5">
-        <v>-1.5385860000000307E-2</v>
+        <v>-1.5371446999999705E-2</v>
       </c>
       <c r="D165" s="5">
-        <v>-1.5139890235488451</v>
+        <v>-1.5125781370864178</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>12.091358491999999</v>
+        <v>12.091370015000001</v>
       </c>
       <c r="C166" s="5">
-        <v>-3.357961000000742E-3</v>
+        <v>-3.3811249999988746E-3</v>
       </c>
       <c r="D166" s="5">
-        <v>-0.33265812619466262</v>
+        <v>-0.3349483934560249</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>12.027315400000001</v>
+        <v>12.027307575</v>
       </c>
       <c r="C167" s="5">
-        <v>-6.404309199999858E-2</v>
+        <v>-6.406244000000072E-2</v>
       </c>
       <c r="D167" s="5">
-        <v>-6.1739943971651279</v>
+        <v>-6.1757998887696726</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>12.055876898999999</v>
+        <v>12.055862392</v>
       </c>
       <c r="C168" s="5">
-        <v>2.8561498999998491E-2</v>
+        <v>2.8554816999999844E-2</v>
       </c>
       <c r="D168" s="5">
-        <v>2.8871787855570208</v>
+        <v>2.8864963844726921</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>11.959573857000001</v>
+        <v>11.95960841</v>
       </c>
       <c r="C169" s="5">
-        <v>-9.630304199999884E-2</v>
+        <v>-9.6253982000000349E-2</v>
       </c>
       <c r="D169" s="5">
-        <v>-9.175544200145513</v>
+        <v>-9.1710837453418126</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>11.876929221999999</v>
+        <v>11.876935654</v>
       </c>
       <c r="C170" s="5">
-        <v>-8.2644635000001188E-2</v>
+        <v>-8.2672755999999126E-2</v>
       </c>
       <c r="D170" s="5">
-        <v>-7.9843795747606583</v>
+        <v>-7.9869717194351875</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>11.792622494</v>
+        <v>11.792590902000001</v>
       </c>
       <c r="C171" s="5">
-        <v>-8.4306727999999609E-2</v>
+        <v>-8.4344751999999801E-2</v>
       </c>
       <c r="D171" s="5">
-        <v>-8.1932248254595876</v>
+        <v>-8.196772744254698</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>11.781745344000001</v>
+        <v>11.781665131</v>
       </c>
       <c r="C172" s="5">
-        <v>-1.0877149999998892E-2</v>
+        <v>-1.092577100000014E-2</v>
       </c>
       <c r="D172" s="5">
-        <v>-1.1012450405725516</v>
+        <v>-1.1061455116328167</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>11.636399443</v>
+        <v>11.636340090999999</v>
       </c>
       <c r="C173" s="5">
-        <v>-0.14534590100000067</v>
+        <v>-0.14532504000000124</v>
       </c>
       <c r="D173" s="5">
-        <v>-13.839566994060615</v>
+        <v>-13.837801334039723</v>
       </c>
       <c r="E173" s="5">
-        <v>-3.4269965979983552</v>
+        <v>-3.42676542665874</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>11.662050486</v>
+        <v>11.662084436000001</v>
       </c>
       <c r="C174" s="5">
-        <v>2.5651042999999873E-2</v>
+        <v>2.5744345000001445E-2</v>
       </c>
       <c r="D174" s="5">
-        <v>2.6775638141848246</v>
+        <v>2.6874357599454335</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>11.702369837000001</v>
+        <v>11.702420651000001</v>
       </c>
       <c r="C175" s="5">
-        <v>4.0319351000000836E-2</v>
+        <v>4.0336214999999953E-2</v>
       </c>
       <c r="D175" s="5">
-        <v>4.2285809268103547</v>
+        <v>4.2303708058468725</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>11.626984052999999</v>
+        <v>11.627007756999999</v>
       </c>
       <c r="C176" s="5">
-        <v>-7.5385784000001621E-2</v>
+        <v>-7.5412894000001174E-2</v>
       </c>
       <c r="D176" s="5">
-        <v>-7.4622169932545557</v>
+        <v>-7.464774869806079</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>11.589316061</v>
+        <v>11.589340138000001</v>
       </c>
       <c r="C177" s="5">
-        <v>-3.7667991999999373E-2</v>
+        <v>-3.7667618999998709E-2</v>
       </c>
       <c r="D177" s="5">
-        <v>-3.8191164612834894</v>
+        <v>-3.8190716667494851</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>11.478157847</v>
+        <v>11.47816113</v>
       </c>
       <c r="C178" s="5">
-        <v>-0.11115821399999959</v>
+        <v>-0.11117900800000058</v>
       </c>
       <c r="D178" s="5">
-        <v>-10.921554383384491</v>
+        <v>-10.923469364039351</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>11.532116156000001</v>
+        <v>11.532109777000001</v>
       </c>
       <c r="C179" s="5">
-        <v>5.3958309000000426E-2</v>
+        <v>5.3948647000000349E-2</v>
       </c>
       <c r="D179" s="5">
-        <v>5.7893097127863058</v>
+        <v>5.7882444124196075</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>11.471854499000001</v>
+        <v>11.471842117</v>
       </c>
       <c r="C180" s="5">
-        <v>-6.0261656999999857E-2</v>
+        <v>-6.0267660000000944E-2</v>
       </c>
       <c r="D180" s="5">
-        <v>-6.0935412640674258</v>
+        <v>-6.0941342102937117</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>11.464597968</v>
+        <v>11.464618524</v>
       </c>
       <c r="C181" s="5">
-        <v>-7.2565310000012317E-3</v>
+        <v>-7.2235929999990844E-3</v>
       </c>
       <c r="D181" s="5">
-        <v>-0.75642575173383575</v>
+        <v>-0.75300496431667252</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>11.471288226</v>
+        <v>11.471293874000001</v>
       </c>
       <c r="C182" s="5">
-        <v>6.6902580000007816E-3</v>
+        <v>6.6753500000000798E-3</v>
       </c>
       <c r="D182" s="5">
-        <v>0.70252155593302223</v>
+        <v>0.70094983944348765</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>11.486328434000001</v>
+        <v>11.486312412</v>
       </c>
       <c r="C183" s="5">
-        <v>1.5040208000000277E-2</v>
+        <v>1.5018537999999637E-2</v>
       </c>
       <c r="D183" s="5">
-        <v>1.5847364569675726</v>
+        <v>1.582435910297697</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>11.38034203</v>
+        <v>11.380301899999999</v>
       </c>
       <c r="C184" s="5">
-        <v>-0.10598640400000114</v>
+        <v>-0.106010512000001</v>
       </c>
       <c r="D184" s="5">
-        <v>-10.527614711747347</v>
+        <v>-10.5299030843649</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>11.412787856</v>
+        <v>11.412760327000001</v>
       </c>
       <c r="C185" s="5">
-        <v>3.2445826000000011E-2</v>
+        <v>3.2458427000001677E-2</v>
       </c>
       <c r="D185" s="5">
-        <v>3.4754104595889457</v>
+        <v>3.4767939026792982</v>
       </c>
       <c r="E185" s="5">
-        <v>-1.9216561625900241</v>
+        <v>-1.9213924846775754</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>11.373319261000001</v>
+        <v>11.373318422000001</v>
       </c>
       <c r="C186" s="5">
-        <v>-3.9468594999998885E-2</v>
+        <v>-3.9441905000000332E-2</v>
       </c>
       <c r="D186" s="5">
-        <v>-4.0719027308412699</v>
+        <v>-4.0692109285427991</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>11.305437210999999</v>
+        <v>11.305463895999999</v>
       </c>
       <c r="C187" s="5">
-        <v>-6.788205000000147E-2</v>
+        <v>-6.7854526000001414E-2</v>
       </c>
       <c r="D187" s="5">
-        <v>-6.9317425005002491</v>
+        <v>-6.9290239723087899</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>11.342413886999999</v>
+        <v>11.342435954000001</v>
       </c>
       <c r="C188" s="5">
-        <v>3.6976676000000097E-2</v>
+        <v>3.6972058000001695E-2</v>
       </c>
       <c r="D188" s="5">
-        <v>3.9962168698113532</v>
+        <v>3.9956991716501911</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>11.583518087</v>
+        <v>11.583533828</v>
       </c>
       <c r="C189" s="5">
-        <v>0.24110420000000055</v>
+        <v>0.24109787399999938</v>
       </c>
       <c r="D189" s="5">
-        <v>28.71225075235877</v>
+        <v>28.711344701286933</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>11.569419657999999</v>
+        <v>11.56941949</v>
       </c>
       <c r="C190" s="5">
-        <v>-1.4098429000000579E-2</v>
+        <v>-1.4114338000000615E-2</v>
       </c>
       <c r="D190" s="5">
-        <v>-1.4507959620549848</v>
+        <v>-1.4524201582380991</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>11.532463903</v>
+        <v>11.532460733000001</v>
       </c>
       <c r="C191" s="5">
-        <v>-3.6955754999999257E-2</v>
+        <v>-3.6958756999998954E-2</v>
       </c>
       <c r="D191" s="5">
-        <v>-3.7664841958062967</v>
+        <v>-3.7667848541041549</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>11.593381356</v>
+        <v>11.593375695000001</v>
       </c>
       <c r="C192" s="5">
-        <v>6.0917453000000066E-2</v>
+        <v>6.0914962000000017E-2</v>
       </c>
       <c r="D192" s="5">
-        <v>6.5261461864473347</v>
+        <v>6.5258733694350646</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>11.568246453</v>
+        <v>11.568255067999999</v>
       </c>
       <c r="C193" s="5">
-        <v>-2.5134902999999653E-2</v>
+        <v>-2.5120627000001505E-2</v>
       </c>
       <c r="D193" s="5">
-        <v>-2.5708473175475199</v>
+        <v>-2.5694057373551571</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>11.56152324</v>
+        <v>11.561526157999999</v>
       </c>
       <c r="C194" s="5">
-        <v>-6.7232130000007828E-3</v>
+        <v>-6.7289099999996438E-3</v>
       </c>
       <c r="D194" s="5">
-        <v>-0.6951889195746408</v>
+        <v>-0.69577559696065716</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>11.575036046999999</v>
+        <v>11.575027463</v>
       </c>
       <c r="C195" s="5">
-        <v>1.3512806999999682E-2</v>
+        <v>1.350130500000013E-2</v>
       </c>
       <c r="D195" s="5">
-        <v>1.411579752704295</v>
+        <v>1.4103701407344182</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>11.480191015999999</v>
+        <v>11.480172692</v>
       </c>
       <c r="C196" s="5">
-        <v>-9.4845031000000191E-2</v>
+        <v>-9.4854770999999616E-2</v>
       </c>
       <c r="D196" s="5">
-        <v>-9.4014713213241059</v>
+        <v>-9.4024003635853948</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>11.490824664</v>
+        <v>11.490802456999999</v>
       </c>
       <c r="C197" s="5">
-        <v>1.0633648000000662E-2</v>
+        <v>1.0629764999999125E-2</v>
       </c>
       <c r="D197" s="5">
-        <v>1.1171927018361227</v>
+        <v>1.116784457801745</v>
       </c>
       <c r="E197" s="5">
-        <v>0.68376639419416296</v>
+        <v>0.68381467553795261</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>11.378762659</v>
+        <v>11.378759682</v>
       </c>
       <c r="C198" s="5">
-        <v>-0.1120620050000003</v>
+        <v>-0.11204277499999904</v>
       </c>
       <c r="D198" s="5">
-        <v>-11.095019295723496</v>
+        <v>-11.093236598394551</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>11.424380362999999</v>
+        <v>11.42440234</v>
       </c>
       <c r="C199" s="5">
-        <v>4.5617703999999648E-2</v>
+        <v>4.5642658000000225E-2</v>
       </c>
       <c r="D199" s="5">
-        <v>4.9183330738803654</v>
+        <v>4.9210844701270462</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>11.362673490000001</v>
+        <v>11.362688434000001</v>
       </c>
       <c r="C200" s="5">
-        <v>-6.1706872999998552E-2</v>
+        <v>-6.1713905999999596E-2</v>
       </c>
       <c r="D200" s="5">
-        <v>-6.2924726203145482</v>
+        <v>-6.2931568797714892</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>11.169834418000001</v>
+        <v>11.169844958000001</v>
       </c>
       <c r="C201" s="5">
-        <v>-0.19283907199999994</v>
+        <v>-0.19284347600000018</v>
       </c>
       <c r="D201" s="5">
-        <v>-18.568113734311964</v>
+        <v>-18.56847682535777</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>11.153844694</v>
+        <v>11.153841083</v>
       </c>
       <c r="C202" s="5">
-        <v>-1.5989724000000649E-2</v>
+        <v>-1.6003875000000889E-2</v>
       </c>
       <c r="D202" s="5">
-        <v>-1.7043508719899791</v>
+        <v>-1.7058457692315065</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>11.239294307</v>
+        <v>11.23929214</v>
       </c>
       <c r="C203" s="5">
-        <v>8.5449612999999758E-2</v>
+        <v>8.5451057000000219E-2</v>
       </c>
       <c r="D203" s="5">
-        <v>9.5906256111234924</v>
+        <v>9.5907978077707021</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>11.206141911</v>
+        <v>11.206140112</v>
       </c>
       <c r="C204" s="5">
-        <v>-3.3152396000000195E-2</v>
+        <v>-3.3152027999999945E-2</v>
       </c>
       <c r="D204" s="5">
-        <v>-3.4827605253726968</v>
+        <v>-3.4827231514875989</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>11.267165179999999</v>
+        <v>11.267165249</v>
       </c>
       <c r="C205" s="5">
-        <v>6.1023268999999658E-2</v>
+        <v>6.1025136999999674E-2</v>
       </c>
       <c r="D205" s="5">
-        <v>6.733934702638078</v>
+        <v>6.7341481634199507</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>11.355508177999999</v>
+        <v>11.355507923999999</v>
       </c>
       <c r="C206" s="5">
-        <v>8.8342997999999895E-2</v>
+        <v>8.8342674999999815E-2</v>
       </c>
       <c r="D206" s="5">
-        <v>9.8254414831369097</v>
+        <v>9.825403933400235</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>11.367406620000001</v>
+        <v>11.367406087000001</v>
       </c>
       <c r="C207" s="5">
-        <v>1.1898442000001452E-2</v>
+        <v>1.189816300000146E-2</v>
       </c>
       <c r="D207" s="5">
-        <v>1.2646464304838512</v>
+        <v>1.2646166338383891</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>11.480568562</v>
+        <v>11.480557781</v>
       </c>
       <c r="C208" s="5">
-        <v>0.11316194199999963</v>
+        <v>0.11315169399999903</v>
       </c>
       <c r="D208" s="5">
-        <v>12.622202123888204</v>
+        <v>12.620996383099769</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>11.475518572</v>
+        <v>11.475505650000001</v>
       </c>
       <c r="C209" s="5">
-        <v>-5.0499899999998377E-3</v>
+        <v>-5.0521309999993491E-3</v>
       </c>
       <c r="D209" s="5">
-        <v>-0.52657222599353792</v>
+        <v>-0.52679542565264859</v>
       </c>
       <c r="E209" s="5">
-        <v>-0.13320272867753946</v>
+        <v>-0.1331221823475004</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>11.487587132</v>
+        <v>11.487584533</v>
       </c>
       <c r="C210" s="5">
-        <v>1.2068559999999451E-2</v>
+        <v>1.2078882999999152E-2</v>
       </c>
       <c r="D210" s="5">
-        <v>1.2693400397177701</v>
+        <v>1.2704335184165805</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>11.441004487000001</v>
+        <v>11.441020292999999</v>
       </c>
       <c r="C211" s="5">
-        <v>-4.658264499999909E-2</v>
+        <v>-4.6564240000000368E-2</v>
       </c>
       <c r="D211" s="5">
-        <v>-4.7589774875989477</v>
+        <v>-4.7571399673087766</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>11.473838684</v>
+        <v>11.473846183999999</v>
       </c>
       <c r="C212" s="5">
-        <v>3.2834196999999676E-2</v>
+        <v>3.2825890999999885E-2</v>
       </c>
       <c r="D212" s="5">
-        <v>3.4987261529208835</v>
+        <v>3.4978221653937158</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>11.657607449</v>
+        <v>11.657613093</v>
       </c>
       <c r="C213" s="5">
-        <v>0.18376876499999995</v>
+        <v>0.18376690900000092</v>
       </c>
       <c r="D213" s="5">
-        <v>21.006374492026715</v>
+        <v>21.006128345771423</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>11.739652013000001</v>
+        <v>11.739646559000001</v>
       </c>
       <c r="C214" s="5">
-        <v>8.2044564000000264E-2</v>
+        <v>8.2033466000000388E-2</v>
       </c>
       <c r="D214" s="5">
-        <v>8.7801266258516151</v>
+        <v>8.7788882015480851</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>11.742657111</v>
+        <v>11.742655057</v>
       </c>
       <c r="C215" s="5">
-        <v>3.0050979999991512E-3</v>
+        <v>3.0084979999998041E-3</v>
       </c>
       <c r="D215" s="5">
-        <v>0.3076069816025484</v>
+        <v>0.30795564538728115</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>11.713327828000001</v>
+        <v>11.713327337000001</v>
       </c>
       <c r="C216" s="5">
-        <v>-2.9329282999999151E-2</v>
+        <v>-2.9327719999999502E-2</v>
       </c>
       <c r="D216" s="5">
-        <v>-2.9563717862205019</v>
+        <v>-2.9562169047293585</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>11.768679029999999</v>
+        <v>11.768683022999999</v>
       </c>
       <c r="C217" s="5">
-        <v>5.5351201999998878E-2</v>
+        <v>5.5355685999998627E-2</v>
       </c>
       <c r="D217" s="5">
-        <v>5.8203127862497928</v>
+        <v>5.8207968624889084</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>11.756285347</v>
+        <v>11.756290595999999</v>
       </c>
       <c r="C218" s="5">
-        <v>-1.2393682999999101E-2</v>
+        <v>-1.2392426999999984E-2</v>
       </c>
       <c r="D218" s="5">
-        <v>-1.256434884004165</v>
+        <v>-1.2563078671778527</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>11.762863646</v>
+        <v>11.762869381</v>
       </c>
       <c r="C219" s="5">
-        <v>6.578298999999177E-3</v>
+        <v>6.578785000000309E-3</v>
       </c>
       <c r="D219" s="5">
-        <v>0.67353743540397026</v>
+        <v>0.67358704744504561</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>11.870627677</v>
+        <v>11.870612575999999</v>
       </c>
       <c r="C220" s="5">
-        <v>0.10776403100000032</v>
+        <v>0.1077431949999994</v>
       </c>
       <c r="D220" s="5">
-        <v>11.564866301241583</v>
+        <v>11.562510499744839</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>12.072986533</v>
+        <v>12.072979984</v>
       </c>
       <c r="C221" s="5">
-        <v>0.20235885600000003</v>
+        <v>0.20236740800000064</v>
       </c>
       <c r="D221" s="5">
-        <v>22.487675238406514</v>
+        <v>22.488747767008178</v>
       </c>
       <c r="E221" s="5">
-        <v>5.2064571831882844</v>
+        <v>5.2065185816016601</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>12.289444926</v>
+        <v>12.289437380000001</v>
       </c>
       <c r="C222" s="5">
-        <v>0.21645839299999992</v>
+        <v>0.21645739600000091</v>
       </c>
       <c r="D222" s="5">
-        <v>23.768639684420378</v>
+        <v>23.768533383753308</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>12.366552987</v>
+        <v>12.366558023</v>
       </c>
       <c r="C223" s="5">
-        <v>7.7108061000000561E-2</v>
+        <v>7.7120642999998879E-2</v>
       </c>
       <c r="D223" s="5">
-        <v>7.7945341162930282</v>
+        <v>7.7958551469446302</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>12.295628883999999</v>
+        <v>12.295628963</v>
       </c>
       <c r="C224" s="5">
-        <v>-7.0924103000001182E-2</v>
+        <v>-7.0929059999999211E-2</v>
       </c>
       <c r="D224" s="5">
-        <v>-6.6691962496577268</v>
+        <v>-6.6696451350243269</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>12.039855166000001</v>
+        <v>12.039859028</v>
       </c>
       <c r="C225" s="5">
-        <v>-0.2557737179999986</v>
+        <v>-0.255769935</v>
       </c>
       <c r="D225" s="5">
-        <v>-22.2954958884355</v>
+        <v>-22.295202777592049</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>12.117001919</v>
+        <v>12.117001208</v>
       </c>
       <c r="C226" s="5">
-        <v>7.714675299999918E-2</v>
+        <v>7.7142179999999172E-2</v>
       </c>
       <c r="D226" s="5">
-        <v>7.9659894010028154</v>
+        <v>7.9654977952149153</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>12.234136292000001</v>
+        <v>12.234140421999999</v>
       </c>
       <c r="C227" s="5">
-        <v>0.11713437300000074</v>
+        <v>0.11713921399999982</v>
       </c>
       <c r="D227" s="5">
-        <v>12.237414129128265</v>
+        <v>12.237947829871597</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>12.304356151</v>
+        <v>12.304361365</v>
       </c>
       <c r="C228" s="5">
-        <v>7.0219858999999829E-2</v>
+        <v>7.0220943000000702E-2</v>
       </c>
       <c r="D228" s="5">
-        <v>7.1092424709233715</v>
+        <v>7.1093532291888639</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>12.473145675</v>
+        <v>12.473154174999999</v>
       </c>
       <c r="C229" s="5">
-        <v>0.16878952399999925</v>
+        <v>0.16879280999999935</v>
       </c>
       <c r="D229" s="5">
-        <v>17.762011249018972</v>
+        <v>17.762375433097532</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>12.368996592</v>
+        <v>12.369003277999999</v>
       </c>
       <c r="C230" s="5">
-        <v>-0.10414908299999937</v>
+        <v>-0.10415089700000024</v>
       </c>
       <c r="D230" s="5">
-        <v>-9.5722543927605592</v>
+        <v>-9.5724073083453209</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>12.364912066</v>
+        <v>12.364913977000001</v>
       </c>
       <c r="C231" s="5">
-        <v>-4.0845259999997552E-3</v>
+        <v>-4.0893009999987129E-3</v>
       </c>
       <c r="D231" s="5">
-        <v>-0.39554856762733515</v>
+        <v>-0.39600992803784374</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>12.267311705999999</v>
+        <v>12.267309033</v>
       </c>
       <c r="C232" s="5">
-        <v>-9.7600360000001274E-2</v>
+        <v>-9.7604944000000415E-2</v>
       </c>
       <c r="D232" s="5">
-        <v>-9.0714174606384308</v>
+        <v>-9.071823852000394</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>12.176689226000001</v>
+        <v>12.176674384</v>
       </c>
       <c r="C233" s="5">
-        <v>-9.0622479999998617E-2</v>
+        <v>-9.0634649000000067E-2</v>
       </c>
       <c r="D233" s="5">
-        <v>-8.5133220565514751</v>
+        <v>-8.5144209779310813</v>
       </c>
       <c r="E233" s="5">
-        <v>0.85896470369235534</v>
+        <v>0.85889647905839084</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>12.297451240999999</v>
+        <v>12.297438305</v>
       </c>
       <c r="C234" s="5">
-        <v>0.12076201499999861</v>
+        <v>0.120763921</v>
       </c>
       <c r="D234" s="5">
-        <v>12.572068455805919</v>
+        <v>12.572293998074668</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>12.278909442</v>
+        <v>12.278843192</v>
       </c>
       <c r="C235" s="5">
-        <v>-1.8541798999999415E-2</v>
+        <v>-1.8595112999999941E-2</v>
       </c>
       <c r="D235" s="5">
-        <v>-1.7944017188469386</v>
+        <v>-1.7995202800404009</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>12.206857952</v>
+        <v>12.206877631999999</v>
       </c>
       <c r="C236" s="5">
-        <v>-7.2051489999999774E-2</v>
+        <v>-7.196556000000065E-2</v>
       </c>
       <c r="D236" s="5">
-        <v>-6.8186210778812928</v>
+        <v>-6.810784956248817</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>12.229437301000001</v>
+        <v>12.229473401</v>
       </c>
       <c r="C237" s="5">
-        <v>2.2579349000000803E-2</v>
+        <v>2.2595769000000487E-2</v>
       </c>
       <c r="D237" s="5">
-        <v>2.2423934733610151</v>
+        <v>2.2440371544011795</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>12.106530177</v>
+        <v>12.106566233000001</v>
       </c>
       <c r="C238" s="5">
-        <v>-0.12290712400000103</v>
+        <v>-0.12290716799999934</v>
       </c>
       <c r="D238" s="5">
-        <v>-11.415330517709133</v>
+        <v>-11.415302524726378</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>12.016547104000001</v>
+        <v>12.016578397</v>
       </c>
       <c r="C239" s="5">
-        <v>-8.9983072999999081E-2</v>
+        <v>-8.9987836000000598E-2</v>
       </c>
       <c r="D239" s="5">
-        <v>-8.5634036149636721</v>
+        <v>-8.5638140553377049</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>11.986088566999999</v>
+        <v>11.986104197</v>
       </c>
       <c r="C240" s="5">
-        <v>-3.0458537000001229E-2</v>
+        <v>-3.0474200000000451E-2</v>
       </c>
       <c r="D240" s="5">
-        <v>-2.999612123828943</v>
+        <v>-3.0011254866172066</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>11.974144937</v>
+        <v>11.974144232</v>
       </c>
       <c r="C241" s="5">
-        <v>-1.1943629999999317E-2</v>
+        <v>-1.1959964999999073E-2</v>
       </c>
       <c r="D241" s="5">
-        <v>-1.1892176095471885</v>
+        <v>-1.1908336123670482</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>11.981473863</v>
+        <v>11.981455027000001</v>
       </c>
       <c r="C242" s="5">
-        <v>7.3289259999995693E-3</v>
+        <v>7.3107950000004251E-3</v>
       </c>
       <c r="D242" s="5">
-        <v>0.73695263895103835</v>
+        <v>0.7351234117815908</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>11.961492364</v>
+        <v>11.961460751000001</v>
       </c>
       <c r="C243" s="5">
-        <v>-1.9981499000000014E-2</v>
+        <v>-1.9994276000000255E-2</v>
       </c>
       <c r="D243" s="5">
-        <v>-1.9829850979671049</v>
+        <v>-1.9842445765628658</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>11.972289304</v>
+        <v>11.972282530999999</v>
       </c>
       <c r="C244" s="5">
-        <v>1.0796940000000532E-2</v>
+        <v>1.0821779999998782E-2</v>
       </c>
       <c r="D244" s="5">
-        <v>1.0885634994213911</v>
+        <v>1.0910832780212321</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>11.895789914</v>
+        <v>11.895743770999999</v>
       </c>
       <c r="C245" s="5">
-        <v>-7.6499390000000389E-2</v>
+        <v>-7.6538760000000039E-2</v>
       </c>
       <c r="D245" s="5">
-        <v>-7.4038360892086601</v>
+        <v>-7.4075175131965265</v>
       </c>
       <c r="E245" s="5">
-        <v>-2.3068611408774142</v>
+        <v>-2.3071210097326711</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>11.705525786000001</v>
+        <v>11.705495851</v>
       </c>
       <c r="C246" s="5">
-        <v>-0.19026412799999903</v>
+        <v>-0.19024791999999913</v>
       </c>
       <c r="D246" s="5">
-        <v>-17.591561786922583</v>
+        <v>-17.590254844262599</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>11.687434459</v>
+        <v>11.687304450999999</v>
       </c>
       <c r="C247" s="5">
-        <v>-1.809132700000049E-2</v>
+        <v>-1.8191400000000968E-2</v>
       </c>
       <c r="D247" s="5">
-        <v>-1.8389604016989081</v>
+        <v>-1.8490505955803038</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>11.723999331</v>
+        <v>11.724050381</v>
       </c>
       <c r="C248" s="5">
-        <v>3.6564871999999582E-2</v>
+        <v>3.6745930000000371E-2</v>
       </c>
       <c r="D248" s="5">
-        <v>3.8195539142091617</v>
+        <v>3.8388388709476473</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>11.712212564</v>
+        <v>11.712284995999999</v>
       </c>
       <c r="C249" s="5">
-        <v>-1.1786767000000253E-2</v>
+        <v>-1.176538500000035E-2</v>
       </c>
       <c r="D249" s="5">
-        <v>-1.1997759772177097</v>
+        <v>-1.1976063145077931</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>11.794263896</v>
+        <v>11.794398912</v>
       </c>
       <c r="C250" s="5">
-        <v>8.2051332000000698E-2</v>
+        <v>8.2113916000000842E-2</v>
       </c>
       <c r="D250" s="5">
-        <v>8.7383506347413089</v>
+        <v>8.745218641856912</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>11.788792129999999</v>
+        <v>11.789065574</v>
       </c>
       <c r="C251" s="5">
-        <v>-5.4717660000012103E-3</v>
+        <v>-5.3333379999997987E-3</v>
       </c>
       <c r="D251" s="5">
-        <v>-0.55530304981378231</v>
+        <v>-0.54128340304566702</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>11.866559262000001</v>
+        <v>11.866459342000001</v>
       </c>
       <c r="C252" s="5">
-        <v>7.7767132000001737E-2</v>
+        <v>7.7393768000000307E-2</v>
       </c>
       <c r="D252" s="5">
-        <v>8.2096595006850404</v>
+        <v>8.168614292250842</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>11.881042848</v>
+        <v>11.880981406</v>
       </c>
       <c r="C253" s="5">
-        <v>1.4483585999998994E-2</v>
+        <v>1.4522063999999446E-2</v>
       </c>
       <c r="D253" s="5">
-        <v>1.4745177653402219</v>
+        <v>1.4784739987727447</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>11.895766041</v>
+        <v>11.895670938</v>
       </c>
       <c r="C254" s="5">
-        <v>1.4723193000000023E-2</v>
+        <v>1.4689532000000227E-2</v>
       </c>
       <c r="D254" s="5">
-        <v>1.4972380101921701</v>
+        <v>1.4937994066930305</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>11.960589605999999</v>
+        <v>11.960478568999999</v>
       </c>
       <c r="C255" s="5">
-        <v>6.4823564999999306E-2</v>
+        <v>6.4807630999998977E-2</v>
       </c>
       <c r="D255" s="5">
-        <v>6.7387466123670192</v>
+        <v>6.7370957306327917</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>12.079636814000001</v>
+        <v>12.079585536</v>
       </c>
       <c r="C256" s="5">
-        <v>0.11904720800000135</v>
+        <v>0.11910696700000045</v>
       </c>
       <c r="D256" s="5">
-        <v>12.619982477287618</v>
+        <v>12.626792063006253</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>12.111067460999999</v>
+        <v>12.110958286000001</v>
       </c>
       <c r="C257" s="5">
-        <v>3.1430646999998757E-2</v>
+        <v>3.1372750000000948E-2</v>
       </c>
       <c r="D257" s="5">
-        <v>3.1674164491898305</v>
+        <v>3.1615119113761914</v>
       </c>
       <c r="E257" s="5">
-        <v>1.8096952666139643</v>
+        <v>1.8091724161431788</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>12.221438101</v>
+        <v>12.221370072999999</v>
       </c>
       <c r="C258" s="5">
-        <v>0.11037064000000107</v>
+        <v>0.11041178699999854</v>
       </c>
       <c r="D258" s="5">
-        <v>11.500976566684962</v>
+        <v>11.505590424643387</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>12.184044651000001</v>
+        <v>12.183850197</v>
       </c>
       <c r="C259" s="5">
-        <v>-3.7393449999999717E-2</v>
+        <v>-3.7519875999999286E-2</v>
       </c>
       <c r="D259" s="5">
-        <v>-3.6104322492290897</v>
+        <v>-3.6224534597418701</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>12.231519965</v>
+        <v>12.231630482</v>
       </c>
       <c r="C260" s="5">
-        <v>4.7475313999999713E-2</v>
+        <v>4.7780284999999978E-2</v>
       </c>
       <c r="D260" s="5">
-        <v>4.7773378063331151</v>
+        <v>4.8087697338126567</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>12.303214041</v>
+        <v>12.303405513</v>
       </c>
       <c r="C261" s="5">
-        <v>7.1694075999999995E-2</v>
+        <v>7.1775030999999601E-2</v>
       </c>
       <c r="D261" s="5">
-        <v>7.264944498397452</v>
+        <v>7.2733465762782501</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>12.390840489</v>
+        <v>12.391247929</v>
       </c>
       <c r="C262" s="5">
-        <v>8.7626447999999968E-2</v>
+        <v>8.7842416000000867E-2</v>
       </c>
       <c r="D262" s="5">
-        <v>8.8895592092279596</v>
+        <v>8.9121920845324443</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>12.459968909000001</v>
+        <v>12.460779408000001</v>
       </c>
       <c r="C263" s="5">
-        <v>6.912842000000019E-2</v>
+        <v>6.9531479000000118E-2</v>
       </c>
       <c r="D263" s="5">
-        <v>6.9040870832048462</v>
+        <v>6.9453569983415786</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>12.451519530000001</v>
+        <v>12.451017505999999</v>
       </c>
       <c r="C264" s="5">
-        <v>-8.4493789999999791E-3</v>
+        <v>-9.7619020000010437E-3</v>
       </c>
       <c r="D264" s="5">
-        <v>-0.81071824005324311</v>
+        <v>-0.93605220065440253</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>12.386563941</v>
+        <v>12.386274209</v>
       </c>
       <c r="C265" s="5">
-        <v>-6.4955589000000202E-2</v>
+        <v>-6.47432969999997E-2</v>
       </c>
       <c r="D265" s="5">
-        <v>-6.0834917779239657</v>
+        <v>-6.0644120138735325</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>12.402368295</v>
+        <v>12.402118344</v>
       </c>
       <c r="C266" s="5">
-        <v>1.5804354000000131E-2</v>
+        <v>1.5844135000000037E-2</v>
       </c>
       <c r="D266" s="5">
-        <v>1.5419032202901972</v>
+        <v>1.5458480901903604</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>12.465864098000001</v>
+        <v>12.465650908000001</v>
       </c>
       <c r="C267" s="5">
-        <v>6.349580300000035E-2</v>
+        <v>6.3532564000000846E-2</v>
       </c>
       <c r="D267" s="5">
-        <v>6.3195597164452666</v>
+        <v>6.3234531801956706</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>12.389474153</v>
+        <v>12.389365337999999</v>
       </c>
       <c r="C268" s="5">
-        <v>-7.6389945000000736E-2</v>
+        <v>-7.6285570000001357E-2</v>
       </c>
       <c r="D268" s="5">
-        <v>-7.1106695128024588</v>
+        <v>-7.1013959242390623</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>12.530080457</v>
+        <v>12.529925228</v>
       </c>
       <c r="C269" s="5">
-        <v>0.14060630400000029</v>
+        <v>0.14055989000000046</v>
       </c>
       <c r="D269" s="5">
-        <v>14.501671879781108</v>
+        <v>14.49671770016252</v>
       </c>
       <c r="E269" s="5">
-        <v>3.4597528033701863</v>
+        <v>3.4594037243470321</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>12.526724733</v>
+        <v>12.526642866</v>
       </c>
       <c r="C270" s="5">
-        <v>-3.3557240000003929E-3</v>
+        <v>-3.2823620000002052E-3</v>
       </c>
       <c r="D270" s="5">
-        <v>-0.32090317639172916</v>
+        <v>-0.31390165924852775</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>12.672098988</v>
+        <v>12.671936306999999</v>
       </c>
       <c r="C271" s="5">
-        <v>0.14537425500000012</v>
+        <v>0.14529344099999975</v>
       </c>
       <c r="D271" s="5">
-        <v>14.850336200572102</v>
+        <v>14.841650529402539</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>12.639405548999999</v>
+        <v>12.63959232</v>
       </c>
       <c r="C272" s="5">
-        <v>-3.2693439000000879E-2</v>
+        <v>-3.2343986999999075E-2</v>
       </c>
       <c r="D272" s="5">
-        <v>-3.052390340383726</v>
+        <v>-3.0202589996156215</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>12.594242716</v>
+        <v>12.594564886000001</v>
       </c>
       <c r="C273" s="5">
-        <v>-4.5162832999999125E-2</v>
+        <v>-4.5027433999999644E-2</v>
       </c>
       <c r="D273" s="5">
-        <v>-4.2045418981307092</v>
+        <v>-4.1921218213693106</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>12.586108296999999</v>
+        <v>12.586791824000001</v>
       </c>
       <c r="C274" s="5">
-        <v>-8.134419000001003E-3</v>
+        <v>-7.7730620000000528E-3</v>
       </c>
       <c r="D274" s="5">
-        <v>-0.77231334097446203</v>
+        <v>-0.73810227221507985</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>12.634175421</v>
+        <v>12.635512253</v>
       </c>
       <c r="C275" s="5">
-        <v>4.8067124000001016E-2</v>
+        <v>4.8720428999999399E-2</v>
       </c>
       <c r="D275" s="5">
-        <v>4.6803725947046626</v>
+        <v>4.7450833124720537</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>12.649320450999999</v>
+        <v>12.648389326</v>
       </c>
       <c r="C276" s="5">
-        <v>1.5145029999999338E-2</v>
+        <v>1.2877073000000294E-2</v>
       </c>
       <c r="D276" s="5">
-        <v>1.4480041374490105</v>
+        <v>1.229819231511553</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>12.69430403</v>
+        <v>12.693749766</v>
       </c>
       <c r="C277" s="5">
-        <v>4.4983579000000162E-2</v>
+        <v>4.5360439999999613E-2</v>
       </c>
       <c r="D277" s="5">
-        <v>4.3519111412226419</v>
+        <v>4.3894219740847618</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>12.607921943999999</v>
+        <v>12.607552595</v>
       </c>
       <c r="C278" s="5">
-        <v>-8.6382086000000413E-2</v>
+        <v>-8.6197171000000239E-2</v>
       </c>
       <c r="D278" s="5">
-        <v>-7.8669621703268522</v>
+        <v>-7.8510756492949803</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>12.576119447</v>
+        <v>12.575782082</v>
       </c>
       <c r="C279" s="5">
-        <v>-3.1802496999999263E-2</v>
+        <v>-3.1770512999999667E-2</v>
       </c>
       <c r="D279" s="5">
-        <v>-2.9852639936867376</v>
+        <v>-2.9823893412939007</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>12.503916644</v>
+        <v>12.503749559999999</v>
       </c>
       <c r="C280" s="5">
-        <v>-7.2202802999999705E-2</v>
+        <v>-7.2032522000000654E-2</v>
       </c>
       <c r="D280" s="5">
-        <v>-6.6760752523796763</v>
+        <v>-6.6609963448188143</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>12.440471658</v>
+        <v>12.440291459999999</v>
       </c>
       <c r="C281" s="5">
-        <v>-6.344498600000037E-2</v>
+        <v>-6.3458100000000073E-2</v>
       </c>
       <c r="D281" s="5">
-        <v>-5.921731478886116</v>
+        <v>-5.9229984823631066</v>
       </c>
       <c r="E281" s="5">
-        <v>-0.71514943026514954</v>
+        <v>-0.71535756494141012</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>12.4267728</v>
+        <v>12.426704025999999</v>
       </c>
       <c r="C282" s="5">
-        <v>-1.3698857999999703E-2</v>
+        <v>-1.3587433999999732E-2</v>
       </c>
       <c r="D282" s="5">
-        <v>-1.3134097044736004</v>
+        <v>-1.3028095215461777</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>12.341426070000001</v>
+        <v>12.341309173000001</v>
       </c>
       <c r="C283" s="5">
-        <v>-8.5346729999999482E-2</v>
+        <v>-8.5394852999998605E-2</v>
       </c>
       <c r="D283" s="5">
-        <v>-7.9372690424512893</v>
+        <v>-7.9416190234344652</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>12.33400402</v>
+        <v>12.334267988000001</v>
       </c>
       <c r="C284" s="5">
-        <v>-7.422050000000624E-3</v>
+        <v>-7.0411850000002829E-3</v>
       </c>
       <c r="D284" s="5">
-        <v>-0.71928959911079504</v>
+        <v>-0.68250120831435668</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>12.393916326999999</v>
+        <v>12.39436209</v>
       </c>
       <c r="C285" s="5">
-        <v>5.9912306999999387E-2</v>
+        <v>6.0094101999998983E-2</v>
       </c>
       <c r="D285" s="5">
-        <v>5.9872662471305516</v>
+        <v>6.0057913155549647</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>12.391148246</v>
+        <v>12.392024839999999</v>
       </c>
       <c r="C286" s="5">
-        <v>-2.7680809999992562E-3</v>
+        <v>-2.3372500000000684E-3</v>
       </c>
       <c r="D286" s="5">
-        <v>-0.26768132367973596</v>
+        <v>-0.22605382178140232</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>12.328478431000001</v>
+        <v>12.330189766</v>
       </c>
       <c r="C287" s="5">
-        <v>-6.2669814999999574E-2</v>
+        <v>-6.1835073999999324E-2</v>
       </c>
       <c r="D287" s="5">
-        <v>-5.9031419875595237</v>
+        <v>-5.8262588637310042</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>12.05947967</v>
+        <v>12.058219327</v>
       </c>
       <c r="C288" s="5">
-        <v>-0.26899876100000064</v>
+        <v>-0.2719704390000004</v>
       </c>
       <c r="D288" s="5">
-        <v>-23.258712652643322</v>
+        <v>-23.482456217559211</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>12.097454311</v>
+        <v>12.096670381999999</v>
       </c>
       <c r="C289" s="5">
-        <v>3.797464099999992E-2</v>
+        <v>3.8451054999999457E-2</v>
       </c>
       <c r="D289" s="5">
-        <v>3.8448707581323571</v>
+        <v>3.8943701614827742</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>12.106297290000001</v>
+        <v>12.105841277</v>
       </c>
       <c r="C290" s="5">
-        <v>8.8429790000006392E-3</v>
+        <v>9.1708950000004563E-3</v>
       </c>
       <c r="D290" s="5">
-        <v>0.88070938152253753</v>
+        <v>0.91356365574848386</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>12.081543906</v>
+        <v>12.081145604</v>
       </c>
       <c r="C291" s="5">
-        <v>-2.4753384000000267E-2</v>
+        <v>-2.4695673000000085E-2</v>
       </c>
       <c r="D291" s="5">
-        <v>-2.4261988467469187</v>
+        <v>-2.4206957857330624</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>12.114447011999999</v>
+        <v>12.114263318000001</v>
       </c>
       <c r="C292" s="5">
-        <v>3.2903105999999127E-2</v>
+        <v>3.3117714000001186E-2</v>
       </c>
       <c r="D292" s="5">
-        <v>3.3175021769457969</v>
+        <v>3.3395793738728585</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>12.054345753</v>
+        <v>12.054203573000001</v>
       </c>
       <c r="C293" s="5">
-        <v>-6.0101258999999629E-2</v>
+        <v>-6.005974500000022E-2</v>
       </c>
       <c r="D293" s="5">
-        <v>-5.7935598537026012</v>
+        <v>-5.7897519370357138</v>
       </c>
       <c r="E293" s="5">
-        <v>-3.103788309759925</v>
+        <v>-3.1035276644555299</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>12.015238106</v>
+        <v>12.015216864999999</v>
       </c>
       <c r="C294" s="5">
-        <v>-3.9107646999999801E-2</v>
+        <v>-3.8986708000001258E-2</v>
       </c>
       <c r="D294" s="5">
-        <v>-3.824411972883035</v>
+        <v>-3.8128388767813215</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>12.00765674</v>
+        <v>12.007642402</v>
       </c>
       <c r="C295" s="5">
-        <v>-7.5813660000001448E-3</v>
+        <v>-7.5744629999991986E-3</v>
       </c>
       <c r="D295" s="5">
-        <v>-0.75455293618762465</v>
+        <v>-0.75386960765562172</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>12.024716459</v>
+        <v>12.024977021</v>
       </c>
       <c r="C296" s="5">
-        <v>1.7059719000000584E-2</v>
+        <v>1.7334618999999662E-2</v>
       </c>
       <c r="D296" s="5">
-        <v>1.718269424287433</v>
+        <v>1.7461799113263732</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>12.092921208</v>
+        <v>12.093331222</v>
       </c>
       <c r="C297" s="5">
-        <v>6.8204748999999509E-2</v>
+        <v>6.8354201000000003E-2</v>
       </c>
       <c r="D297" s="5">
-        <v>7.0228578340508774</v>
+        <v>7.0385734726476468</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>12.098124395999999</v>
+        <v>12.098939515</v>
       </c>
       <c r="C298" s="5">
-        <v>5.2031879999994146E-3</v>
+        <v>5.6082929999998754E-3</v>
       </c>
       <c r="D298" s="5">
-        <v>0.51754431622006436</v>
+        <v>0.55792268105987475</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>12.136134011999999</v>
+        <v>12.137963428000001</v>
       </c>
       <c r="C299" s="5">
-        <v>3.8009616000000079E-2</v>
+        <v>3.9023913000001187E-2</v>
       </c>
       <c r="D299" s="5">
-        <v>3.835967261056128</v>
+        <v>3.9398840688515513</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>11.58346079</v>
+        <v>11.582127237</v>
       </c>
       <c r="C300" s="5">
-        <v>-0.55267322199999924</v>
+        <v>-0.55583619100000092</v>
       </c>
       <c r="D300" s="5">
-        <v>-42.839550737186229</v>
+        <v>-43.021621731616996</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>11.603358546999999</v>
+        <v>11.602515662</v>
       </c>
       <c r="C301" s="5">
-        <v>1.9897756999998961E-2</v>
+        <v>2.0388425000000154E-2</v>
       </c>
       <c r="D301" s="5">
-        <v>2.0809145400308982</v>
+        <v>2.1329745386360788</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>11.703860545</v>
+        <v>11.703419872</v>
       </c>
       <c r="C302" s="5">
-        <v>0.10050199800000037</v>
+        <v>0.10090420999999949</v>
       </c>
       <c r="D302" s="5">
-        <v>10.903464577025691</v>
+        <v>10.950042448356534</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>11.682625169</v>
+        <v>11.682238708</v>
       </c>
       <c r="C303" s="5">
-        <v>-2.1235375999999917E-2</v>
+        <v>-2.1181163999999697E-2</v>
       </c>
       <c r="D303" s="5">
-        <v>-2.1556724486822998</v>
+        <v>-2.1503040321590894</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>11.715824511999999</v>
+        <v>11.715726695000001</v>
       </c>
       <c r="C304" s="5">
-        <v>3.3199342999999715E-2</v>
+        <v>3.3487987000000885E-2</v>
       </c>
       <c r="D304" s="5">
-        <v>3.463932441610762</v>
+        <v>3.4946426394998342</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>11.658157579999999</v>
+        <v>11.658111621</v>
       </c>
       <c r="C305" s="5">
-        <v>-5.766693200000006E-2</v>
+        <v>-5.7615074000000988E-2</v>
       </c>
       <c r="D305" s="5">
-        <v>-5.7492617863425295</v>
+        <v>-5.7442773619265308</v>
       </c>
       <c r="E305" s="5">
-        <v>-3.2866833349408431</v>
+        <v>-3.2859238654903811</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>11.997273782000001</v>
+        <v>11.997283088</v>
       </c>
       <c r="C306" s="5">
-        <v>0.33911620200000137</v>
+        <v>0.33917146699999989</v>
       </c>
       <c r="D306" s="5">
-        <v>41.069062941378334</v>
+        <v>41.077049767305084</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>11.977950292999999</v>
+        <v>11.978115021000001</v>
       </c>
       <c r="C307" s="5">
-        <v>-1.9323489000001359E-2</v>
+        <v>-1.9168066999998956E-2</v>
       </c>
       <c r="D307" s="5">
-        <v>-1.9157577740854803</v>
+        <v>-1.9004827109041278</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>12.009176309000001</v>
+        <v>12.009524477999999</v>
       </c>
       <c r="C308" s="5">
-        <v>3.1226016000001522E-2</v>
+        <v>3.1409456999998753E-2</v>
       </c>
       <c r="D308" s="5">
-        <v>3.1735970729343865</v>
+        <v>3.1924659280951007</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>12.00132238</v>
+        <v>12.001050509000001</v>
       </c>
       <c r="C309" s="5">
-        <v>-7.8539290000012585E-3</v>
+        <v>-8.4739689999988599E-3</v>
       </c>
       <c r="D309" s="5">
-        <v>-0.7819760460555325</v>
+        <v>-0.84344657680478496</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>12.11011343</v>
+        <v>12.110890106999999</v>
       </c>
       <c r="C310" s="5">
-        <v>0.10879105000000067</v>
+        <v>0.10983959799999887</v>
       </c>
       <c r="D310" s="5">
-        <v>11.436973535805016</v>
+        <v>11.553088282141122</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>12.153873511</v>
+        <v>12.155645347</v>
       </c>
       <c r="C311" s="5">
-        <v>4.3760081000000284E-2</v>
+        <v>4.475524000000064E-2</v>
       </c>
       <c r="D311" s="5">
-        <v>4.4234444233830272</v>
+        <v>4.5257967394079834</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>12.206346044</v>
+        <v>12.205060960999999</v>
       </c>
       <c r="C312" s="5">
-        <v>5.2472532999999544E-2</v>
+        <v>4.9415613999999053E-2</v>
       </c>
       <c r="D312" s="5">
-        <v>5.3056292475468503</v>
+        <v>4.9888522195258078</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>12.304159765</v>
+        <v>12.303265967</v>
       </c>
       <c r="C313" s="5">
-        <v>9.7813720999999632E-2</v>
+        <v>9.8205006000000594E-2</v>
       </c>
       <c r="D313" s="5">
-        <v>10.051357948813845</v>
+        <v>10.094472464225257</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>12.207146069</v>
+        <v>12.206880345</v>
       </c>
       <c r="C314" s="5">
-        <v>-9.7013695999999427E-2</v>
+        <v>-9.6385621999999671E-2</v>
       </c>
       <c r="D314" s="5">
-        <v>-9.0618414023811766</v>
+        <v>-9.0063051411296673</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>12.386697928</v>
+        <v>12.386574439</v>
       </c>
       <c r="C315" s="5">
-        <v>0.17955185900000004</v>
+        <v>0.17969409400000025</v>
       </c>
       <c r="D315" s="5">
-        <v>19.150773020720614</v>
+        <v>19.167643973458226</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>12.410792953</v>
+        <v>12.410757945</v>
       </c>
       <c r="C316" s="5">
-        <v>2.4095024999999382E-2</v>
+        <v>2.4183505999999966E-2</v>
       </c>
       <c r="D316" s="5">
-        <v>2.3594173233665527</v>
+        <v>2.3681986151242063</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>12.455878478000001</v>
+        <v>12.456004683</v>
       </c>
       <c r="C317" s="5">
-        <v>4.508552500000107E-2</v>
+        <v>4.5246737999999453E-2</v>
       </c>
       <c r="D317" s="5">
-        <v>4.447484556188086</v>
+        <v>4.4637205755243103</v>
       </c>
       <c r="E317" s="5">
-        <v>6.8425983482031549</v>
+        <v>6.8441020976565348</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>12.467538404000001</v>
+        <v>12.467661323</v>
       </c>
       <c r="C318" s="5">
-        <v>1.1659926000000098E-2</v>
+        <v>1.1656639999999996E-2</v>
       </c>
       <c r="D318" s="5">
-        <v>1.1291194274531069</v>
+        <v>1.1287880834209396</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>12.556518448</v>
+        <v>12.556902842</v>
       </c>
       <c r="C319" s="5">
-        <v>8.8980043999999481E-2</v>
+        <v>8.9241518999999769E-2</v>
       </c>
       <c r="D319" s="5">
-        <v>8.9086294377173516</v>
+        <v>8.9357557169339241</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>12.494609973999999</v>
+        <v>12.495012181</v>
       </c>
       <c r="C320" s="5">
-        <v>-6.1908474000000879E-2</v>
+        <v>-6.1890660999999625E-2</v>
       </c>
       <c r="D320" s="5">
-        <v>-5.7586326542887871</v>
+        <v>-5.7568488886804881</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>12.516361037999999</v>
+        <v>12.515279602</v>
       </c>
       <c r="C321" s="5">
-        <v>2.1751064000000042E-2</v>
+        <v>2.0267420999999786E-2</v>
       </c>
       <c r="D321" s="5">
-        <v>2.1091208065183498</v>
+        <v>1.9639080404085574</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>12.520234797000001</v>
+        <v>12.520731770999999</v>
       </c>
       <c r="C322" s="5">
-        <v>3.8737590000010869E-3</v>
+        <v>5.4521689999997847E-3</v>
       </c>
       <c r="D322" s="5">
-        <v>0.37202760215342412</v>
+        <v>0.52402359662027109</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>12.369792535</v>
+        <v>12.371057159999999</v>
       </c>
       <c r="C323" s="5">
-        <v>-0.15044226200000033</v>
+        <v>-0.14967461100000001</v>
       </c>
       <c r="D323" s="5">
-        <v>-13.503346039406017</v>
+        <v>-13.43841095082694</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>12.526776386</v>
+        <v>12.525784667</v>
       </c>
       <c r="C324" s="5">
-        <v>0.15698385099999967</v>
+        <v>0.15472750700000049</v>
       </c>
       <c r="D324" s="5">
-        <v>16.338352813936474</v>
+        <v>16.085381830494171</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>12.503626231</v>
+        <v>12.502819773000001</v>
       </c>
       <c r="C325" s="5">
-        <v>-2.3150154999999728E-2</v>
+        <v>-2.2964893999999347E-2</v>
       </c>
       <c r="D325" s="5">
-        <v>-2.1952616823720184</v>
+        <v>-2.178041378566975</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>12.719050264</v>
+        <v>12.719027861000001</v>
       </c>
       <c r="C326" s="5">
-        <v>0.21542403299999968</v>
+        <v>0.21620808800000013</v>
       </c>
       <c r="D326" s="5">
-        <v>22.750821793638011</v>
+        <v>22.843271216942874</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>12.59133527</v>
+        <v>12.591479948</v>
       </c>
       <c r="C327" s="5">
-        <v>-0.12771499399999975</v>
+        <v>-0.12754791300000079</v>
       </c>
       <c r="D327" s="5">
-        <v>-11.405807608506645</v>
+        <v>-11.391718319481159</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>12.605223196000001</v>
+        <v>12.605274810999999</v>
       </c>
       <c r="C328" s="5">
-        <v>1.3887926000000661E-2</v>
+        <v>1.3794862999999324E-2</v>
       </c>
       <c r="D328" s="5">
-        <v>1.33162865422356</v>
+        <v>1.3226362840923267</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>12.552965865999999</v>
+        <v>12.553256879999999</v>
       </c>
       <c r="C329" s="5">
-        <v>-5.2257330000001545E-2</v>
+        <v>-5.2017930999999962E-2</v>
       </c>
       <c r="D329" s="5">
-        <v>-4.8629468599964865</v>
+        <v>-4.8411527695229601</v>
       </c>
       <c r="E329" s="5">
-        <v>0.77945034685009684</v>
+        <v>0.78076557832968962</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>12.532883065</v>
+        <v>12.533490990000001</v>
       </c>
       <c r="C330" s="5">
-        <v>-2.0082800999999151E-2</v>
+        <v>-1.976588999999862E-2</v>
       </c>
       <c r="D330" s="5">
-        <v>-1.9030111601744282</v>
+        <v>-1.8731977793968291</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>12.538983934999999</v>
+        <v>12.539571172</v>
       </c>
       <c r="C331" s="5">
-        <v>6.1008699999991478E-3</v>
+        <v>6.080181999999823E-3</v>
       </c>
       <c r="D331" s="5">
-        <v>0.58571333693586691</v>
+        <v>0.58369349682803051</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>12.577926056000001</v>
+        <v>12.578510687</v>
       </c>
       <c r="C332" s="5">
-        <v>3.8942121000001606E-2</v>
+        <v>3.8939514999999147E-2</v>
       </c>
       <c r="D332" s="5">
-        <v>3.7911431667223994</v>
+        <v>3.7907045423608565</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>12.630532239000001</v>
+        <v>12.628103398</v>
       </c>
       <c r="C333" s="5">
-        <v>5.2606182999999973E-2</v>
+        <v>4.9592711000000733E-2</v>
       </c>
       <c r="D333" s="5">
-        <v>5.1359815562274758</v>
+        <v>4.835138533248462</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>12.631761622000001</v>
+        <v>12.631983886</v>
       </c>
       <c r="C334" s="5">
-        <v>1.2293830000000838E-3</v>
+        <v>3.8804880000000708E-3</v>
       </c>
       <c r="D334" s="5">
-        <v>0.11686361201530548</v>
+        <v>0.36937167744617305</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>12.486496186</v>
+        <v>12.487628451000001</v>
       </c>
       <c r="C335" s="5">
-        <v>-0.14526543600000075</v>
+        <v>-0.14435543499999959</v>
       </c>
       <c r="D335" s="5">
-        <v>-12.959774045117511</v>
+        <v>-12.883410229936166</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>12.639285535000001</v>
+        <v>12.638172751000001</v>
       </c>
       <c r="C336" s="5">
-        <v>0.15278934900000074</v>
+        <v>0.15054429999999996</v>
       </c>
       <c r="D336" s="5">
-        <v>15.713288309690654</v>
+        <v>15.465390036437254</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>12.702741633</v>
+        <v>12.702143311</v>
       </c>
       <c r="C337" s="5">
-        <v>6.3456097999999628E-2</v>
+        <v>6.3970559999999566E-2</v>
       </c>
       <c r="D337" s="5">
-        <v>6.1938281169748421</v>
+        <v>6.2460152188569262</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>12.736933682</v>
+        <v>12.737205766000001</v>
       </c>
       <c r="C338" s="5">
-        <v>3.4192048999999614E-2</v>
+        <v>3.506245500000027E-2</v>
       </c>
       <c r="D338" s="5">
-        <v>3.2782980177698207</v>
+        <v>3.3631836409284688</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>12.694075436</v>
+        <v>12.694483344</v>
       </c>
       <c r="C339" s="5">
-        <v>-4.2858245999999767E-2</v>
+        <v>-4.2722422000000648E-2</v>
       </c>
       <c r="D339" s="5">
-        <v>-3.9639592294817394</v>
+        <v>-3.9515448518137375</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>12.598794570000001</v>
+        <v>12.598668744999999</v>
       </c>
       <c r="C340" s="5">
-        <v>-9.528086599999952E-2</v>
+        <v>-9.5814599000000555E-2</v>
       </c>
       <c r="D340" s="5">
-        <v>-8.6444288537873231</v>
+        <v>-8.690592308739987</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>12.649062544</v>
+        <v>12.649039857</v>
       </c>
       <c r="C341" s="5">
-        <v>5.0267973999998716E-2</v>
+        <v>5.0371112000000551E-2</v>
       </c>
       <c r="D341" s="5">
-        <v>4.8943617127881867</v>
+        <v>4.904675697606975</v>
       </c>
       <c r="E341" s="5">
-        <v>0.76552966865208738</v>
+        <v>0.7630129608245495</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>12.702944591</v>
+        <v>12.703850396</v>
       </c>
       <c r="C342" s="5">
-        <v>5.38820470000001E-2</v>
+        <v>5.4810538999999991E-2</v>
       </c>
       <c r="D342" s="5">
-        <v>5.2331971691060408</v>
+        <v>5.325545355308714</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>12.632942416000001</v>
+        <v>12.636066866</v>
       </c>
       <c r="C343" s="5">
-        <v>-7.0002174999999056E-2</v>
+        <v>-6.7783529999999814E-2</v>
       </c>
       <c r="D343" s="5">
-        <v>-6.4160540067801808</v>
+        <v>-6.2182061319698274</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>12.667691817</v>
+        <v>12.667946944000001</v>
       </c>
       <c r="C344" s="5">
-        <v>3.4749400999999125E-2</v>
+        <v>3.1880078000000367E-2</v>
       </c>
       <c r="D344" s="5">
-        <v>3.3512353406121687</v>
+        <v>3.0698976595159744</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>12.532742495000001</v>
+        <v>12.527629086999999</v>
       </c>
       <c r="C345" s="5">
-        <v>-0.13494932199999887</v>
+        <v>-0.14031785700000121</v>
       </c>
       <c r="D345" s="5">
-        <v>-12.060594041118232</v>
+        <v>-12.511331218672773</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>12.537425247</v>
+        <v>12.53748543</v>
       </c>
       <c r="C346" s="5">
-        <v>4.682751999999013E-3</v>
+        <v>9.8563430000009333E-3</v>
       </c>
       <c r="D346" s="5">
-        <v>0.44929229338810384</v>
+        <v>0.94821827278523951</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>12.60008026</v>
+        <v>12.601404156999999</v>
       </c>
       <c r="C347" s="5">
-        <v>6.2655013000000537E-2</v>
+        <v>6.3918726999999009E-2</v>
       </c>
       <c r="D347" s="5">
-        <v>6.1645342219645682</v>
+        <v>6.2923458163202772</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>12.648378378</v>
+        <v>12.647197835</v>
       </c>
       <c r="C348" s="5">
-        <v>4.8298117999999945E-2</v>
+        <v>4.5793678000000781E-2</v>
       </c>
       <c r="D348" s="5">
-        <v>4.6980158173599351</v>
+        <v>4.4490411547330133</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>12.701245165</v>
+        <v>12.700962877</v>
       </c>
       <c r="C349" s="5">
-        <v>5.2866786999999249E-2</v>
+        <v>5.3765042000000207E-2</v>
       </c>
       <c r="D349" s="5">
-        <v>5.1325986600989415</v>
+        <v>5.2223542631697706</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>12.652465953</v>
+        <v>12.652897675</v>
       </c>
       <c r="C350" s="5">
-        <v>-4.8779211999999461E-2</v>
+        <v>-4.8065202000000085E-2</v>
       </c>
       <c r="D350" s="5">
-        <v>-4.5124964266370142</v>
+        <v>-4.4479100034500725</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>12.697973543</v>
+        <v>12.698394718999999</v>
       </c>
       <c r="C351" s="5">
-        <v>4.5507589999999709E-2</v>
+        <v>4.549704399999932E-2</v>
       </c>
       <c r="D351" s="5">
-        <v>4.4024971476840591</v>
+        <v>4.4013034823717545</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>12.897345178</v>
+        <v>12.897238094</v>
       </c>
       <c r="C352" s="5">
-        <v>0.19937163500000032</v>
+        <v>0.19884337500000093</v>
       </c>
       <c r="D352" s="5">
-        <v>20.556564786785202</v>
+        <v>20.496584445801957</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>12.945097619</v>
+        <v>12.944940854</v>
       </c>
       <c r="C353" s="5">
-        <v>4.775244100000009E-2</v>
+        <v>4.7702759999999955E-2</v>
       </c>
       <c r="D353" s="5">
-        <v>4.5346041095852163</v>
+        <v>4.5298283654640947</v>
       </c>
       <c r="E353" s="5">
-        <v>2.3403716597197421</v>
+        <v>2.3393158717596174</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>12.979261253000001</v>
+        <v>12.98045031</v>
       </c>
       <c r="C354" s="5">
-        <v>3.4163634000000442E-2</v>
+        <v>3.5509455999999773E-2</v>
       </c>
       <c r="D354" s="5">
-        <v>3.213316443694425</v>
+        <v>3.3418572869726493</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>13.034921367999999</v>
+        <v>13.040521187</v>
       </c>
       <c r="C355" s="5">
-        <v>5.5660114999998456E-2</v>
+        <v>6.0070876999999356E-2</v>
       </c>
       <c r="D355" s="5">
-        <v>5.2691939292989209</v>
+        <v>5.6969074862650126</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>13.060892119</v>
+        <v>13.060495623</v>
       </c>
       <c r="C356" s="5">
-        <v>2.5970751000000902E-2</v>
+        <v>1.997443600000004E-2</v>
       </c>
       <c r="D356" s="5">
-        <v>2.41725204700729</v>
+        <v>1.8536288622349462</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>13.127796563</v>
+        <v>13.119320397999999</v>
       </c>
       <c r="C357" s="5">
-        <v>6.6904444000000396E-2</v>
+        <v>5.8824774999999718E-2</v>
       </c>
       <c r="D357" s="5">
-        <v>6.32317786664085</v>
+        <v>5.5407475471335399</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>13.239123463</v>
+        <v>13.238066089</v>
       </c>
       <c r="C358" s="5">
-        <v>0.1113268999999999</v>
+        <v>0.11874569100000087</v>
       </c>
       <c r="D358" s="5">
-        <v>10.664603213188094</v>
+        <v>11.418800141770236</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>13.311780538000001</v>
+        <v>13.318069763</v>
       </c>
       <c r="C359" s="5">
-        <v>7.2657075000000404E-2</v>
+        <v>8.0003674000000302E-2</v>
       </c>
       <c r="D359" s="5">
-        <v>6.7881350775495397</v>
+        <v>7.4981244475354147</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>13.347084138</v>
+        <v>13.344277401999999</v>
       </c>
       <c r="C360" s="5">
-        <v>3.530359999999888E-2</v>
+        <v>2.6207638999999006E-2</v>
       </c>
       <c r="D360" s="5">
-        <v>3.2293016364185467</v>
+        <v>2.3871165693566176</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>13.400518541</v>
+        <v>13.399339293000001</v>
       </c>
       <c r="C361" s="5">
-        <v>5.3434403000000685E-2</v>
+        <v>5.506189100000114E-2</v>
       </c>
       <c r="D361" s="5">
-        <v>4.9113484682230535</v>
+        <v>5.0654374593337659</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>13.467502444000001</v>
+        <v>13.467235929999999</v>
       </c>
       <c r="C362" s="5">
-        <v>6.6983903000000566E-2</v>
+        <v>6.7896636999998705E-2</v>
       </c>
       <c r="D362" s="5">
-        <v>6.1660131734540213</v>
+        <v>6.2529534108856311</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>13.500266372</v>
+        <v>13.500356876</v>
       </c>
       <c r="C363" s="5">
-        <v>3.2763927999999609E-2</v>
+        <v>3.3120946000000373E-2</v>
       </c>
       <c r="D363" s="5">
-        <v>2.958757923852251</v>
+        <v>2.9914959280603171</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>13.60160518</v>
+        <v>13.601606058</v>
       </c>
       <c r="C364" s="5">
-        <v>0.1013388079999995</v>
+        <v>0.1012491820000001</v>
       </c>
       <c r="D364" s="5">
-        <v>9.3890673852859319</v>
+        <v>9.3803525382412101</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>13.537727699</v>
+        <v>13.537907178999999</v>
       </c>
       <c r="C365" s="5">
-        <v>-6.3877481000000458E-2</v>
+        <v>-6.3698879000000375E-2</v>
       </c>
       <c r="D365" s="5">
-        <v>-5.4922722731587044</v>
+        <v>-5.4773088615283738</v>
       </c>
       <c r="E365" s="5">
-        <v>4.5780271222533919</v>
+        <v>4.5806800640326717</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>13.671506352</v>
+        <v>13.673472077</v>
       </c>
       <c r="C366" s="5">
-        <v>0.13377865300000025</v>
+        <v>0.13556489800000016</v>
       </c>
       <c r="D366" s="5">
-        <v>12.524510081772998</v>
+        <v>12.700881267542407</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>13.636188496999999</v>
+        <v>13.645185056000001</v>
       </c>
       <c r="C367" s="5">
-        <v>-3.531785500000062E-2</v>
+        <v>-2.8287020999998802E-2</v>
       </c>
       <c r="D367" s="5">
-        <v>-3.0563139300059161</v>
+        <v>-2.4544498816688853</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>13.659466294</v>
+        <v>13.660461290000001</v>
       </c>
       <c r="C368" s="5">
-        <v>2.3277797000000433E-2</v>
+        <v>1.5276233999999889E-2</v>
       </c>
       <c r="D368" s="5">
-        <v>2.0678150691877839</v>
+        <v>1.3517425993927246</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>13.123184986</v>
+        <v>13.106695495</v>
       </c>
       <c r="C369" s="5">
-        <v>-0.53628130799999951</v>
+        <v>-0.55376579500000034</v>
       </c>
       <c r="D369" s="5">
-        <v>-38.160461610595689</v>
+        <v>-39.139693304033059</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>13.133878093</v>
+        <v>13.132147445999999</v>
       </c>
       <c r="C370" s="5">
-        <v>1.0693106999999813E-2</v>
+        <v>2.5451950999999085E-2</v>
       </c>
       <c r="D370" s="5">
-        <v>0.98218464537174199</v>
+        <v>2.3553357680284437</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>13.315003504</v>
+        <v>13.329653518000001</v>
       </c>
       <c r="C371" s="5">
-        <v>0.18112541100000001</v>
+        <v>0.19750607200000125</v>
       </c>
       <c r="D371" s="5">
-        <v>17.863585880825461</v>
+        <v>19.618217435962904</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>13.343000322</v>
+        <v>13.337732889</v>
       </c>
       <c r="C372" s="5">
-        <v>2.799681800000009E-2</v>
+        <v>8.0793709999991137E-3</v>
       </c>
       <c r="D372" s="5">
-        <v>2.5525673765809387</v>
+        <v>0.72977375093983277</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>13.398357234000001</v>
+        <v>13.394936724000001</v>
       </c>
       <c r="C373" s="5">
-        <v>5.5356912000000591E-2</v>
+        <v>5.7203835000001035E-2</v>
       </c>
       <c r="D373" s="5">
-        <v>5.0936989140812461</v>
+        <v>5.2698026187332658</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>13.378466842</v>
+        <v>13.376166924</v>
       </c>
       <c r="C374" s="5">
-        <v>-1.9890392000000645E-2</v>
+        <v>-1.8769800000001169E-2</v>
       </c>
       <c r="D374" s="5">
-        <v>-1.7669738060198892</v>
+        <v>-1.6686140128201687</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>13.403931708</v>
+        <v>13.402744676999999</v>
       </c>
       <c r="C375" s="5">
-        <v>2.5464866000000086E-2</v>
+        <v>2.657775299999976E-2</v>
       </c>
       <c r="D375" s="5">
-        <v>2.3081704740083309</v>
+        <v>2.4105679499411892</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>13.313234366</v>
+        <v>13.313367919999999</v>
       </c>
       <c r="C376" s="5">
-        <v>-9.0697342000000347E-2</v>
+        <v>-8.937675700000014E-2</v>
       </c>
       <c r="D376" s="5">
-        <v>-7.8242986023654542</v>
+        <v>-7.7151784521929834</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>13.333849136</v>
+        <v>13.335162528</v>
       </c>
       <c r="C377" s="5">
-        <v>2.0614769999999893E-2</v>
+        <v>2.1794608000000437E-2</v>
       </c>
       <c r="D377" s="5">
-        <v>1.874036888633146</v>
+        <v>1.982240671969504</v>
       </c>
       <c r="E377" s="5">
-        <v>-1.5060028354319743</v>
+        <v>-1.4976070401376163</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>13.169210904</v>
+        <v>13.173951862999999</v>
       </c>
       <c r="C378" s="5">
-        <v>-0.16463823199999972</v>
+        <v>-0.16121066500000047</v>
       </c>
       <c r="D378" s="5">
-        <v>-13.85093061419116</v>
+        <v>-13.580229607528471</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>13.337421396</v>
+        <v>13.350086728000001</v>
       </c>
       <c r="C379" s="5">
-        <v>0.16821049200000004</v>
+        <v>0.17613486500000164</v>
       </c>
       <c r="D379" s="5">
-        <v>16.451594681876003</v>
+        <v>17.277899327303636</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>13.255698725</v>
+        <v>13.262789484000001</v>
       </c>
       <c r="C380" s="5">
-        <v>-8.1722670999999636E-2</v>
+        <v>-8.7297244000000163E-2</v>
       </c>
       <c r="D380" s="5">
-        <v>-7.109987011757946</v>
+        <v>-7.5707412332148172</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>13.321003573</v>
+        <v>13.291175039000001</v>
       </c>
       <c r="C381" s="5">
-        <v>6.5304848000000248E-2</v>
+        <v>2.838555499999984E-2</v>
       </c>
       <c r="D381" s="5">
-        <v>6.0747064852268773</v>
+        <v>2.5987370877354143</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>13.224361792</v>
+        <v>13.222851954999999</v>
       </c>
       <c r="C382" s="5">
-        <v>-9.6641781000000648E-2</v>
+        <v>-6.8323084000001089E-2</v>
       </c>
       <c r="D382" s="5">
-        <v>-8.3666997453609397</v>
+        <v>-5.9971336612565924</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>13.214255844</v>
+        <v>13.239596181</v>
       </c>
       <c r="C383" s="5">
-        <v>-1.0105947999999643E-2</v>
+        <v>1.674422600000014E-2</v>
       </c>
       <c r="D383" s="5">
-        <v>-0.91318555744877017</v>
+        <v>1.5301998342778678</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>13.234306048000001</v>
+        <v>13.223193115999999</v>
       </c>
       <c r="C384" s="5">
-        <v>2.0050204000000349E-2</v>
+        <v>-1.6403065000000439E-2</v>
       </c>
       <c r="D384" s="5">
-        <v>1.8360513512788224</v>
+        <v>-1.4766388783644224</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>13.301041949</v>
+        <v>13.292546194</v>
       </c>
       <c r="C385" s="5">
-        <v>6.6735900999999487E-2</v>
+        <v>6.9353078000000679E-2</v>
       </c>
       <c r="D385" s="5">
-        <v>6.2218532089231671</v>
+        <v>6.478531294202261</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>13.283121537</v>
+        <v>13.279147683</v>
       </c>
       <c r="C386" s="5">
-        <v>-1.7920412000000496E-2</v>
+        <v>-1.3398511000000113E-2</v>
       </c>
       <c r="D386" s="5">
-        <v>-1.604825934438403</v>
+        <v>-1.2028829284180698</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>13.606462301000001</v>
+        <v>13.603332597</v>
       </c>
       <c r="C387" s="5">
-        <v>0.323340764000001</v>
+        <v>0.32418491399999994</v>
       </c>
       <c r="D387" s="5">
-        <v>33.456864305590805</v>
+        <v>33.567681585245637</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>13.625083825000001</v>
+        <v>13.627038508</v>
       </c>
       <c r="C388" s="5">
-        <v>1.8621524000000278E-2</v>
+        <v>2.3705911000000413E-2</v>
       </c>
       <c r="D388" s="5">
-        <v>1.6547137101185827</v>
+        <v>2.1113456615672987</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>13.633819219999999</v>
+        <v>13.63323432</v>
       </c>
       <c r="C389" s="5">
-        <v>8.7353949999986469E-3</v>
+        <v>6.1958119999996342E-3</v>
       </c>
       <c r="D389" s="5">
-        <v>0.77206984317650384</v>
+        <v>0.54697102021932231</v>
       </c>
       <c r="E389" s="5">
-        <v>2.2496886003465555</v>
+        <v>2.2352317894448914</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>13.176810308</v>
+        <v>13.188804212999999</v>
       </c>
       <c r="C390" s="5">
-        <v>-0.45700891199999916</v>
+        <v>-0.44443010700000052</v>
       </c>
       <c r="D390" s="5">
-        <v>-33.577815607716644</v>
+        <v>-32.814080588252459</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>13.139313699000001</v>
+        <v>13.158446177</v>
       </c>
       <c r="C391" s="5">
-        <v>-3.7496608999999737E-2</v>
+        <v>-3.0358035999999089E-2</v>
       </c>
       <c r="D391" s="5">
-        <v>-3.3618403978970313</v>
+        <v>-2.7274623707452705</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>13.153578803</v>
+        <v>13.170259703999999</v>
       </c>
       <c r="C392" s="5">
-        <v>1.4265103999999695E-2</v>
+        <v>1.1813526999999269E-2</v>
       </c>
       <c r="D392" s="5">
-        <v>1.3106249341494625</v>
+        <v>1.082684246170218</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>13.218021981</v>
+        <v>13.170077987000001</v>
       </c>
       <c r="C393" s="5">
-        <v>6.4443177999999435E-2</v>
+        <v>-1.8171699999847135E-4</v>
       </c>
       <c r="D393" s="5">
-        <v>6.0401821395212441</v>
+        <v>-1.6555774741200402E-2</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>13.211840355</v>
+        <v>13.213281728</v>
       </c>
       <c r="C394" s="5">
-        <v>-6.1816260000000511E-3</v>
+        <v>4.3203740999999241E-2</v>
       </c>
       <c r="D394" s="5">
-        <v>-0.5597585420486495</v>
+        <v>4.0083434287031094</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>13.108642511999999</v>
+        <v>13.140977688</v>
       </c>
       <c r="C395" s="5">
-        <v>-0.10319784300000023</v>
+        <v>-7.2304040000000569E-2</v>
       </c>
       <c r="D395" s="5">
-        <v>-8.9808382029369795</v>
+        <v>-6.3724205458074445</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>13.228136611</v>
+        <v>13.208790152000001</v>
       </c>
       <c r="C396" s="5">
-        <v>0.11949409900000063</v>
+        <v>6.7812464000001071E-2</v>
       </c>
       <c r="D396" s="5">
-        <v>11.504249099994567</v>
+        <v>6.3712719129082274</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>13.20126409</v>
+        <v>13.187917142</v>
       </c>
       <c r="C397" s="5">
-        <v>-2.6872520999999594E-2</v>
+        <v>-2.0873010000000747E-2</v>
       </c>
       <c r="D397" s="5">
-        <v>-2.4107065573128139</v>
+        <v>-1.8798889260853713</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>13.178964985</v>
+        <v>13.172361008999999</v>
       </c>
       <c r="C398" s="5">
-        <v>-2.2299105000000097E-2</v>
+        <v>-1.5556133000000472E-2</v>
       </c>
       <c r="D398" s="5">
-        <v>-2.0082712564535421</v>
+        <v>-1.4063423987598189</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>13.214881279</v>
+        <v>13.209472642</v>
       </c>
       <c r="C399" s="5">
-        <v>3.5916293999999738E-2</v>
+        <v>3.711163300000031E-2</v>
       </c>
       <c r="D399" s="5">
-        <v>3.319796141326492</v>
+        <v>3.4337476159930436</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>13.137436857000001</v>
+        <v>13.141842716999999</v>
       </c>
       <c r="C400" s="5">
-        <v>-7.7444421999999236E-2</v>
+        <v>-6.7629925000000313E-2</v>
       </c>
       <c r="D400" s="5">
-        <v>-6.8101720136856558</v>
+        <v>-5.9736829362686876</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>13.137939099</v>
+        <v>13.137012366</v>
       </c>
       <c r="C401" s="5">
-        <v>5.0224199999959751E-4</v>
+        <v>-4.8303509999989558E-3</v>
       </c>
       <c r="D401" s="5">
-        <v>4.5885445300331007E-2</v>
+        <v>-0.44017554439899076</v>
       </c>
       <c r="E401" s="5">
-        <v>-3.6371328752296539</v>
+        <v>-3.6397962680949414</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>13.083226804000001</v>
+        <v>13.103791101000001</v>
       </c>
       <c r="C402" s="5">
-        <v>-5.4712294999999855E-2</v>
+        <v>-3.3221264999999889E-2</v>
       </c>
       <c r="D402" s="5">
-        <v>-4.8844530525026464</v>
+        <v>-2.9927423567826184</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>13.145141659</v>
+        <v>13.168950085000001</v>
       </c>
       <c r="C403" s="5">
-        <v>6.1914854999999491E-2</v>
+        <v>6.5158983999999975E-2</v>
       </c>
       <c r="D403" s="5">
-        <v>5.8290276613228054</v>
+        <v>6.1329623865358007</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>13.248111804000001</v>
+        <v>13.274182884</v>
       </c>
       <c r="C404" s="5">
-        <v>0.10297014500000046</v>
+        <v>0.10523279899999949</v>
       </c>
       <c r="D404" s="5">
-        <v>9.8157335689949896</v>
+        <v>10.022052645969225</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>13.116608502</v>
+        <v>13.057623347</v>
       </c>
       <c r="C405" s="5">
-        <v>-0.13150330200000049</v>
+        <v>-0.21655953700000019</v>
       </c>
       <c r="D405" s="5">
-        <v>-11.282180601215197</v>
+        <v>-17.912678918874171</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>13.199459848</v>
+        <v>13.203514396999999</v>
       </c>
       <c r="C406" s="5">
-        <v>8.2851345999999992E-2</v>
+        <v>0.14589104999999947</v>
       </c>
       <c r="D406" s="5">
-        <v>7.848780182953341</v>
+        <v>14.262803534222734</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>13.301287681</v>
+        <v>13.337612984</v>
       </c>
       <c r="C407" s="5">
-        <v>0.10182783299999976</v>
+        <v>0.13409858700000044</v>
       </c>
       <c r="D407" s="5">
-        <v>9.660526606295484</v>
+        <v>12.891908919902196</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>13.720552561</v>
+        <v>13.691509112</v>
       </c>
       <c r="C408" s="5">
-        <v>0.41926488000000006</v>
+        <v>0.35389612800000059</v>
       </c>
       <c r="D408" s="5">
-        <v>45.12257779373472</v>
+        <v>36.923660409934641</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>13.802823634999999</v>
+        <v>13.783459056</v>
       </c>
       <c r="C409" s="5">
-        <v>8.2271073999999444E-2</v>
+        <v>9.1949943999999562E-2</v>
       </c>
       <c r="D409" s="5">
-        <v>7.4375370745161984</v>
+        <v>8.363446331608948</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>13.875191114</v>
+        <v>13.863610047</v>
       </c>
       <c r="C410" s="5">
-        <v>7.2367479000000401E-2</v>
+        <v>8.0150991000000005E-2</v>
       </c>
       <c r="D410" s="5">
-        <v>6.4761694036731932</v>
+        <v>7.2055732538973905</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>14.024051191</v>
+        <v>14.017027066000001</v>
       </c>
       <c r="C411" s="5">
-        <v>0.14886007700000015</v>
+        <v>0.15341701900000082</v>
       </c>
       <c r="D411" s="5">
-        <v>13.661707429283299</v>
+        <v>14.118205489218273</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>14.143645429999999</v>
+        <v>14.151590118</v>
       </c>
       <c r="C412" s="5">
-        <v>0.11959423899999955</v>
+        <v>0.13456305199999896</v>
       </c>
       <c r="D412" s="5">
-        <v>10.727237324342308</v>
+        <v>12.148108365364397</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>14.344116135</v>
+        <v>14.342580359999999</v>
       </c>
       <c r="C413" s="5">
-        <v>0.20047070500000075</v>
+        <v>0.19099024199999981</v>
       </c>
       <c r="D413" s="5">
-        <v>18.399314675470357</v>
+        <v>17.453133195595917</v>
       </c>
       <c r="E413" s="5">
-        <v>9.1808694416296142</v>
+        <v>9.1768810168751713</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>14.492237755</v>
+        <v>14.522234903999999</v>
       </c>
       <c r="C414" s="5">
-        <v>0.14812161999999951</v>
+        <v>0.17965454399999992</v>
       </c>
       <c r="D414" s="5">
-        <v>13.120128703041424</v>
+        <v>16.111166005433986</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>14.547860553</v>
+        <v>14.576003591999999</v>
       </c>
       <c r="C415" s="5">
-        <v>5.5622797999999918E-2</v>
+        <v>5.3768687999999898E-2</v>
       </c>
       <c r="D415" s="5">
-        <v>4.704211459498131</v>
+        <v>4.5346118730404283</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>14.644633759</v>
+        <v>14.679117347</v>
       </c>
       <c r="C416" s="5">
-        <v>9.6773205999999945E-2</v>
+        <v>0.10311375500000075</v>
       </c>
       <c r="D416" s="5">
-        <v>8.2810919548010897</v>
+        <v>8.827263254845219</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>14.616884520999999</v>
+        <v>14.75011965</v>
       </c>
       <c r="C417" s="5">
-        <v>-2.7749238000000176E-2</v>
+        <v>7.1002303000000211E-2</v>
       </c>
       <c r="D417" s="5">
-        <v>-2.2502602862954468</v>
+        <v>5.9612837302937871</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>14.688095491</v>
+        <v>14.795758333</v>
       </c>
       <c r="C418" s="5">
-        <v>7.1210970000000984E-2</v>
+        <v>4.5638682999999958E-2</v>
       </c>
       <c r="D418" s="5">
-        <v>6.0054166355777649</v>
+        <v>3.7767894589996409</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>14.690464398</v>
+        <v>14.825959224</v>
       </c>
       <c r="C419" s="5">
-        <v>2.368906999999254E-3</v>
+        <v>3.0200890999999785E-2</v>
       </c>
       <c r="D419" s="5">
-        <v>0.19370866344332605</v>
+        <v>2.4771093539454281</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>14.716556841999999</v>
+        <v>14.879618982</v>
       </c>
       <c r="C420" s="5">
-        <v>2.6092443999999659E-2</v>
+        <v>5.3659758000000224E-2</v>
       </c>
       <c r="D420" s="5">
-        <v>2.152322815995289</v>
+        <v>4.4306809604408803</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>14.705453523999999</v>
+        <v>14.88223848</v>
       </c>
       <c r="C421" s="5">
-        <v>-1.1103317999999973E-2</v>
+        <v>2.6194979999996093E-3</v>
       </c>
       <c r="D421" s="5">
-        <v>-0.90162603775737482</v>
+        <v>0.21145991677689047</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>14.773343122</v>
+        <v>14.955506894000001</v>
       </c>
       <c r="C422" s="5">
-        <v>6.7889598000000717E-2</v>
+        <v>7.3268414000001059E-2</v>
       </c>
       <c r="D422" s="5">
-        <v>5.6828075270088263</v>
+        <v>6.0704797633898355</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>14.6512777</v>
+        <v>14.826029886000001</v>
       </c>
       <c r="C423" s="5">
-        <v>-0.12206542200000037</v>
+        <v>-0.12947700800000028</v>
       </c>
       <c r="D423" s="5">
-        <v>-9.4766571236638004</v>
+        <v>-9.9082949391319559</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>14.692160716</v>
+        <v>14.856055508000001</v>
       </c>
       <c r="C424" s="5">
-        <v>4.0883016000000438E-2</v>
+        <v>3.0025622000000141E-2</v>
       </c>
       <c r="D424" s="5">
-        <v>3.4003584607525283</v>
+        <v>2.4574885973221106</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>14.605520896</v>
+        <v>14.751238576</v>
       </c>
       <c r="C425" s="5">
-        <v>-8.6639820000000256E-2</v>
+        <v>-0.10481693200000031</v>
       </c>
       <c r="D425" s="5">
-        <v>-6.8513510780074505</v>
+        <v>-8.1456595120655386</v>
       </c>
       <c r="E425" s="5">
-        <v>1.8223831886174269</v>
+        <v>2.8492656533388283</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>14.660924623</v>
+        <v>14.831328173999999</v>
       </c>
       <c r="C426" s="5">
-        <v>5.5403726999999847E-2</v>
+        <v>8.0089597999998929E-2</v>
       </c>
       <c r="D426" s="5">
-        <v>4.6481911310607638</v>
+        <v>6.7133347621436412</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>14.673880226</v>
+        <v>14.881378436</v>
       </c>
       <c r="C427" s="5">
-        <v>1.2955602999999982E-2</v>
+        <v>5.0050262000000956E-2</v>
       </c>
       <c r="D427" s="5">
-        <v>1.0655881564458847</v>
+        <v>4.125571000354511</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>14.701276352000001</v>
+        <v>14.879984699</v>
       </c>
       <c r="C428" s="5">
-        <v>2.7396126000001075E-2</v>
+        <v>-1.3937370000007832E-3</v>
       </c>
       <c r="D428" s="5">
-        <v>2.2635486221494583</v>
+        <v>-0.11232985989179101</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>14.891013435</v>
+        <v>15.049522391</v>
       </c>
       <c r="C429" s="5">
-        <v>0.18973708299999892</v>
+        <v>0.16953769200000046</v>
       </c>
       <c r="D429" s="5">
-        <v>16.63544967167234</v>
+        <v>14.562582203191909</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>14.917761643</v>
+        <v>15.190163905</v>
       </c>
       <c r="C430" s="5">
-        <v>2.6748208000000773E-2</v>
+        <v>0.14064151400000036</v>
       </c>
       <c r="D430" s="5">
-        <v>2.1769415162667061</v>
+        <v>11.809037969072534</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>14.843430968</v>
+        <v>15.116156198000001</v>
       </c>
       <c r="C431" s="5">
-        <v>-7.4330675000000568E-2</v>
+        <v>-7.4007706999999812E-2</v>
       </c>
       <c r="D431" s="5">
-        <v>-5.8180668494559935</v>
+        <v>-5.6923483232667831</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>14.787488134</v>
+        <v>15.271805258000001</v>
       </c>
       <c r="C432" s="5">
-        <v>-5.5942833999999664E-2</v>
+        <v>0.15564906000000001</v>
       </c>
       <c r="D432" s="5">
-        <v>-4.4300530141667789</v>
+        <v>13.080593189086542</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>14.594181678</v>
+        <v>15.183522216</v>
       </c>
       <c r="C433" s="5">
-        <v>-0.19330645600000018</v>
+        <v>-8.8283042000000478E-2</v>
       </c>
       <c r="D433" s="5">
-        <v>-14.606646276174084</v>
+        <v>-6.7205832551952449</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>14.529180480000001</v>
+        <v>15.248482289</v>
       </c>
       <c r="C434" s="5">
-        <v>-6.500119799999915E-2</v>
+        <v>6.4960072999999952E-2</v>
       </c>
       <c r="D434" s="5">
-        <v>-5.2156922215949582</v>
+        <v>5.2565388735722918</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>14.398355896</v>
+        <v>15.215840103</v>
       </c>
       <c r="C435" s="5">
-        <v>-0.13082458400000085</v>
+        <v>-3.2642186000000351E-2</v>
       </c>
       <c r="D435" s="5">
-        <v>-10.285750718854558</v>
+        <v>-2.5387911965423671</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>14.546860685</v>
+        <v>15.201775234999999</v>
       </c>
       <c r="C436" s="5">
-        <v>0.14850478900000041</v>
+        <v>-1.4064868000000175E-2</v>
       </c>
       <c r="D436" s="5">
-        <v>13.103620055329879</v>
+        <v>-1.1036064386919175</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>14.408555176</v>
+        <v>15.223961214999999</v>
       </c>
       <c r="C437" s="5">
-        <v>-0.13830550900000027</v>
+        <v>2.2185979999999716E-2</v>
       </c>
       <c r="D437" s="5">
-        <v>-10.831009138384262</v>
+        <v>1.7654464539425874</v>
       </c>
       <c r="E437" s="5">
-        <v>-1.348570320788367</v>
+        <v>3.2046301506444941</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A438" s="3">
+        <v>46023</v>
+      </c>
+      <c r="B438" s="5">
+        <v>15.173967089</v>
+      </c>
+      <c r="C438" s="5">
+        <v>-4.9994125999999639E-2</v>
+      </c>
+      <c r="D438" s="5">
+        <v>-3.8702911231590975</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A439" s="3">
+        <v>46054</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A440" s="3">
+        <v>46082</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A441" s="3">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A442" s="3">
+        <v>46143</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A443" s="3">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A444" s="3">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A445" s="3">
+        <v>46235</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A446" s="3">
+        <v>46266</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A447" s="3">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A448" s="3">
+        <v>46327</v>
+      </c>
+    </row>
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A449" s="3">
+        <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>