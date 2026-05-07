--- v4 (2026-04-16)
+++ v5 (2026-05-07)
@@ -1,85 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{1FBD61B5-3D8A-47E3-A105-8FD0ED9A4438}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{009EBEF9-DC7B-47FA-9678-F0691FD73BA7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{5DCCF5F2-FD3E-4882-8F79-3085AE3879F6}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{49881599-F26A-4F69-9559-02B3C7453B46}"/>
   </bookViews>
   <sheets>
     <sheet name="elpfirea" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>El Paso Financial Activities Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry January 2026</t>
+    <t>Last data entry March 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -917,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6B6D37F9-CECA-4401-991D-0527F0F05614}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CD1E9538-77F6-4743-B856-D1C685221591}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -7121,116 +7134,134 @@
         <v>-1.1036064386919175</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>15.223961214999999</v>
       </c>
       <c r="C437" s="5">
         <v>2.2185979999999716E-2</v>
       </c>
       <c r="D437" s="5">
         <v>1.7654464539425874</v>
       </c>
       <c r="E437" s="5">
         <v>3.2046301506444941</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>15.173967089</v>
+        <v>15.174184795</v>
       </c>
       <c r="C438" s="5">
-        <v>-4.9994125999999639E-2</v>
+        <v>-4.9776419999998822E-2</v>
       </c>
       <c r="D438" s="5">
-        <v>-3.8702911231590975</v>
+        <v>-3.853739354625052</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
+      <c r="B439" s="5">
+        <v>15.173820472999999</v>
+      </c>
+      <c r="C439" s="5">
+        <v>-3.6432200000113824E-4</v>
+      </c>
+      <c r="D439" s="5">
+        <v>-2.8807390939966648E-2</v>
+      </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
+      <c r="B440" s="5">
+        <v>15.189784262</v>
+      </c>
+      <c r="C440" s="5">
+        <v>1.5963789000000617E-2</v>
+      </c>
+      <c r="D440" s="5">
+        <v>1.26980431301571</v>
+      </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>