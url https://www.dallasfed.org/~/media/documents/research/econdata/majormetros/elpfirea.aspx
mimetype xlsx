--- v5 (2026-05-07)
+++ v6 (2026-05-27)
@@ -1,112 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{009EBEF9-DC7B-47FA-9678-F0691FD73BA7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{0C9198C3-2426-4508-A45A-B10E189A40BC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{49881599-F26A-4F69-9559-02B3C7453B46}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{701ED391-1265-44F0-A556-D48ADEF94864}"/>
   </bookViews>
   <sheets>
     <sheet name="elpfirea" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>El Paso Financial Activities Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry March 2026</t>
+    <t>Last data entry April 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -930,6338 +917,6347 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CD1E9538-77F6-4743-B856-D1C685221591}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B736F986-8541-44CE-9743-F004ED6575F2}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>9.3932186216000009</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>9.3435879831000008</v>
       </c>
       <c r="C7" s="5">
         <v>-4.9630638500000046E-2</v>
       </c>
       <c r="D7" s="5">
         <v>-6.1593540573691596</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>9.2949800279999995</v>
       </c>
       <c r="C8" s="5">
         <v>-4.8607955100001377E-2</v>
       </c>
       <c r="D8" s="5">
         <v>-6.0671762547179657</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>9.2912074661999995</v>
       </c>
       <c r="C9" s="5">
         <v>-3.7725617999999628E-3</v>
       </c>
       <c r="D9" s="5">
         <v>-0.48595930966461864</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>9.3602975167999993</v>
       </c>
       <c r="C10" s="5">
         <v>6.9090050599999842E-2</v>
       </c>
       <c r="D10" s="5">
         <v>9.2974284042950615</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>9.4088376341999993</v>
       </c>
       <c r="C11" s="5">
         <v>4.8540117399999971E-2</v>
       </c>
       <c r="D11" s="5">
         <v>6.403485163383249</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>9.2800158337000003</v>
       </c>
       <c r="C12" s="5">
         <v>-0.12882180049999903</v>
       </c>
       <c r="D12" s="5">
         <v>-15.247421983205967</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>9.2505040688999998</v>
       </c>
       <c r="C13" s="5">
         <v>-2.9511764800000506E-2</v>
       </c>
       <c r="D13" s="5">
         <v>-3.7501247067104448</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>9.2171551147000006</v>
       </c>
       <c r="C14" s="5">
         <v>-3.334895419999917E-2</v>
       </c>
       <c r="D14" s="5">
         <v>-4.2413592237607656</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>9.0675168608999996</v>
       </c>
       <c r="C15" s="5">
         <v>-0.14963825380000095</v>
       </c>
       <c r="D15" s="5">
         <v>-17.832947781262508</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>9.0146729323999999</v>
       </c>
       <c r="C16" s="5">
         <v>-5.2843928499999748E-2</v>
       </c>
       <c r="D16" s="5">
         <v>-6.7735319334823902</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>8.9705372322999999</v>
       </c>
       <c r="C17" s="5">
         <v>-4.4135700100000008E-2</v>
       </c>
       <c r="D17" s="5">
         <v>-5.7195288604167001</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>9.0036973166000003</v>
       </c>
       <c r="C18" s="5">
         <v>3.3160084300000392E-2</v>
       </c>
       <c r="D18" s="5">
         <v>4.5271723839744205</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>8.9448827550000001</v>
       </c>
       <c r="C19" s="5">
         <v>-5.8814561600000204E-2</v>
       </c>
       <c r="D19" s="5">
         <v>-7.563138836193783</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>8.8916162437999997</v>
       </c>
       <c r="C20" s="5">
         <v>-5.3266511200000366E-2</v>
       </c>
       <c r="D20" s="5">
         <v>-6.9165014883876053</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>8.8895814034999994</v>
       </c>
       <c r="C21" s="5">
         <v>-2.0348403000003401E-3</v>
       </c>
       <c r="D21" s="5">
         <v>-0.27427378808069225</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>8.8595656536000007</v>
       </c>
       <c r="C22" s="5">
         <v>-3.0015749899998667E-2</v>
       </c>
       <c r="D22" s="5">
         <v>-3.9774057004854591</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>8.8113157600999994</v>
       </c>
       <c r="C23" s="5">
         <v>-4.8249893500001306E-2</v>
       </c>
       <c r="D23" s="5">
         <v>-6.3430506338990948</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>8.7827888439000006</v>
       </c>
       <c r="C24" s="5">
         <v>-2.8526916199998809E-2</v>
       </c>
       <c r="D24" s="5">
         <v>-3.8166008309418298</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>8.6467078066000003</v>
       </c>
       <c r="C25" s="5">
         <v>-0.13608103730000032</v>
       </c>
       <c r="D25" s="5">
         <v>-17.087482580595481</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>8.7193260533999997</v>
       </c>
       <c r="C26" s="5">
         <v>7.2618246799999397E-2</v>
       </c>
       <c r="D26" s="5">
         <v>10.556840072279506</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>8.7643785131000005</v>
       </c>
       <c r="C27" s="5">
         <v>4.5052459700000824E-2</v>
       </c>
       <c r="D27" s="5">
         <v>6.3796330920336652</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>8.9079562362000004</v>
       </c>
       <c r="C28" s="5">
         <v>0.14357772309999994</v>
       </c>
       <c r="D28" s="5">
         <v>21.529970137176811</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>8.7675511625000002</v>
       </c>
       <c r="C29" s="5">
         <v>-0.14040507370000022</v>
       </c>
       <c r="D29" s="5">
         <v>-17.357621189630567</v>
       </c>
       <c r="E29" s="5">
         <v>-2.2628083975741453</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>8.7201795040000007</v>
       </c>
       <c r="C30" s="5">
         <v>-4.7371658499999469E-2</v>
       </c>
       <c r="D30" s="5">
         <v>-6.294432999559973</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>8.7442127361999997</v>
       </c>
       <c r="C31" s="5">
         <v>2.4033232199998977E-2</v>
       </c>
       <c r="D31" s="5">
         <v>3.3578531555925162</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>8.7842811902999998</v>
       </c>
       <c r="C32" s="5">
         <v>4.0068454100000039E-2</v>
       </c>
       <c r="D32" s="5">
         <v>5.6394601527343102</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>8.7860429956000008</v>
       </c>
       <c r="C33" s="5">
         <v>1.7618053000010292E-3</v>
       </c>
       <c r="D33" s="5">
         <v>0.24094174675768354</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>8.7631483405000008</v>
       </c>
       <c r="C34" s="5">
         <v>-2.2894655099999994E-2</v>
       </c>
       <c r="D34" s="5">
         <v>-3.0825296260093338</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>8.8217605050000003</v>
       </c>
       <c r="C35" s="5">
         <v>5.8612164499999508E-2</v>
       </c>
       <c r="D35" s="5">
         <v>8.3281181479460074</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>8.8836269888999997</v>
       </c>
       <c r="C36" s="5">
         <v>6.186648389999938E-2</v>
       </c>
       <c r="D36" s="5">
         <v>8.7478347683185973</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>8.8437933635999997</v>
       </c>
       <c r="C37" s="5">
         <v>-3.9833625300000008E-2</v>
       </c>
       <c r="D37" s="5">
         <v>-5.2499905299070893</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>8.8200043972</v>
       </c>
       <c r="C38" s="5">
         <v>-2.3788966399999723E-2</v>
       </c>
       <c r="D38" s="5">
         <v>-3.1805570376010506</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>9.0562511517999997</v>
       </c>
       <c r="C39" s="5">
         <v>0.23624675459999978</v>
       </c>
       <c r="D39" s="5">
         <v>37.326982326534242</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>8.9928331658000005</v>
       </c>
       <c r="C40" s="5">
         <v>-6.341798599999926E-2</v>
       </c>
       <c r="D40" s="5">
         <v>-8.0870000309820167</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>9.0595886952000004</v>
       </c>
       <c r="C41" s="5">
         <v>6.6755529399999958E-2</v>
       </c>
       <c r="D41" s="5">
         <v>9.2806667753652317</v>
       </c>
       <c r="E41" s="5">
         <v>3.3308905450028625</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>9.1469535812</v>
       </c>
       <c r="C42" s="5">
         <v>8.7364885999999586E-2</v>
       </c>
       <c r="D42" s="5">
         <v>12.205960450276997</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>9.1512441816999992</v>
       </c>
       <c r="C43" s="5">
         <v>4.2906004999991865E-3</v>
       </c>
       <c r="D43" s="5">
         <v>0.56434358972592413</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>9.1766323967000005</v>
       </c>
       <c r="C44" s="5">
         <v>2.5388215000001324E-2</v>
       </c>
       <c r="D44" s="5">
         <v>3.3804201508295328</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>9.1853655790000008</v>
       </c>
       <c r="C45" s="5">
         <v>8.7331823000003084E-3</v>
       </c>
       <c r="D45" s="5">
         <v>1.1480079350289163</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>9.1648123801000008</v>
       </c>
       <c r="C46" s="5">
         <v>-2.0553198900000069E-2</v>
       </c>
       <c r="D46" s="5">
         <v>-2.6523231734393082</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>9.1238482427999994</v>
       </c>
       <c r="C47" s="5">
         <v>-4.0964137300001369E-2</v>
       </c>
       <c r="D47" s="5">
         <v>-5.2337505327915368</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>9.1837712156000002</v>
       </c>
       <c r="C48" s="5">
         <v>5.9922972800000807E-2</v>
       </c>
       <c r="D48" s="5">
         <v>8.1722933157262645</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>9.2491068171999995</v>
       </c>
       <c r="C49" s="5">
         <v>6.5335601599999293E-2</v>
       </c>
       <c r="D49" s="5">
         <v>8.8791866122759355</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>9.2219588575000007</v>
       </c>
       <c r="C50" s="5">
         <v>-2.7147959699998836E-2</v>
       </c>
       <c r="D50" s="5">
         <v>-3.4659287034402908</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>9.1421727914000002</v>
       </c>
       <c r="C51" s="5">
         <v>-7.9786066100000497E-2</v>
       </c>
       <c r="D51" s="5">
         <v>-9.9020435407362388</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>9.1732001048999994</v>
       </c>
       <c r="C52" s="5">
         <v>3.102731349999921E-2</v>
       </c>
       <c r="D52" s="5">
         <v>4.1495273321233705</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>9.1554724503999996</v>
       </c>
       <c r="C53" s="5">
         <v>-1.7727654499999801E-2</v>
       </c>
       <c r="D53" s="5">
         <v>-2.2945670407004681</v>
       </c>
       <c r="E53" s="5">
         <v>1.0583676414670062</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>9.0699079401000002</v>
       </c>
       <c r="C54" s="5">
         <v>-8.5564510299999341E-2</v>
       </c>
       <c r="D54" s="5">
         <v>-10.655993052131063</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>9.1603444706000001</v>
       </c>
       <c r="C55" s="5">
         <v>9.043653049999989E-2</v>
       </c>
       <c r="D55" s="5">
         <v>12.643754483749593</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>9.0757972759999994</v>
       </c>
       <c r="C56" s="5">
         <v>-8.4547194600000708E-2</v>
       </c>
       <c r="D56" s="5">
         <v>-10.530342677264027</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>9.3850199160999992</v>
       </c>
       <c r="C57" s="5">
         <v>0.30922264009999978</v>
       </c>
       <c r="D57" s="5">
         <v>49.487522395149639</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>9.3629423965999994</v>
       </c>
       <c r="C58" s="5">
         <v>-2.2077519499999809E-2</v>
       </c>
       <c r="D58" s="5">
         <v>-2.7866666431388465</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>9.4269814164000003</v>
       </c>
       <c r="C59" s="5">
         <v>6.4039019800000929E-2</v>
       </c>
       <c r="D59" s="5">
         <v>8.5234504419013923</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>9.3834547061000002</v>
       </c>
       <c r="C60" s="5">
         <v>-4.3526710300000104E-2</v>
       </c>
       <c r="D60" s="5">
         <v>-5.402135480218428</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>9.4513518150000007</v>
       </c>
       <c r="C61" s="5">
         <v>6.7897108900000447E-2</v>
       </c>
       <c r="D61" s="5">
         <v>9.0370292675996833</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>9.4244067045000008</v>
       </c>
       <c r="C62" s="5">
         <v>-2.6945110499999814E-2</v>
       </c>
       <c r="D62" s="5">
         <v>-3.367975103325116</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>9.5339161818000004</v>
       </c>
       <c r="C63" s="5">
         <v>0.1095094772999996</v>
       </c>
       <c r="D63" s="5">
         <v>14.870290388652085</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>9.5456131926999994</v>
       </c>
       <c r="C64" s="5">
         <v>1.1697010899998972E-2</v>
       </c>
       <c r="D64" s="5">
         <v>1.4822363680323525</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>9.4514215349999997</v>
       </c>
       <c r="C65" s="5">
         <v>-9.4191657699999709E-2</v>
       </c>
       <c r="D65" s="5">
         <v>-11.219085223959191</v>
       </c>
       <c r="E65" s="5">
         <v>3.2324829352424089</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>9.6902379388999993</v>
       </c>
       <c r="C66" s="5">
         <v>0.23881640389999959</v>
       </c>
       <c r="D66" s="5">
         <v>34.911103407362766</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>9.6724774145999994</v>
       </c>
       <c r="C67" s="5">
         <v>-1.7760524299999858E-2</v>
       </c>
       <c r="D67" s="5">
         <v>-2.1773555547147661</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>9.5779419562000001</v>
       </c>
       <c r="C68" s="5">
         <v>-9.4535458399999328E-2</v>
       </c>
       <c r="D68" s="5">
         <v>-11.11802051902756</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>9.3915963764000008</v>
       </c>
       <c r="C69" s="5">
         <v>-0.18634557979999933</v>
       </c>
       <c r="D69" s="5">
         <v>-21.003722788819889</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>9.4617832998000004</v>
       </c>
       <c r="C70" s="5">
         <v>7.0186923399999657E-2</v>
       </c>
       <c r="D70" s="5">
         <v>9.3460080841259554</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>9.4203446733000007</v>
       </c>
       <c r="C71" s="5">
         <v>-4.1438626499999742E-2</v>
       </c>
       <c r="D71" s="5">
         <v>-5.1307319771867421</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>9.4802726702999998</v>
       </c>
       <c r="C72" s="5">
         <v>5.9927996999999067E-2</v>
       </c>
       <c r="D72" s="5">
         <v>7.9067037059033174</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>9.4579594059000005</v>
       </c>
       <c r="C73" s="5">
         <v>-2.2313264399999255E-2</v>
       </c>
       <c r="D73" s="5">
         <v>-2.7881060658557333</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>9.5302226514000008</v>
       </c>
       <c r="C74" s="5">
         <v>7.2263245500000295E-2</v>
       </c>
       <c r="D74" s="5">
         <v>9.563832777641279</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>9.4226396084000008</v>
       </c>
       <c r="C75" s="5">
         <v>-0.10758304299999999</v>
       </c>
       <c r="D75" s="5">
         <v>-12.736142887914836</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>9.4218863979999998</v>
       </c>
       <c r="C76" s="5">
         <v>-7.5321040000098094E-4</v>
       </c>
       <c r="D76" s="5">
         <v>-9.5881328934799281E-2</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>9.4573645747999997</v>
       </c>
       <c r="C77" s="5">
         <v>3.5478176799999872E-2</v>
       </c>
       <c r="D77" s="5">
         <v>4.6133743872608601</v>
       </c>
       <c r="E77" s="5">
         <v>6.2879851226527173E-2</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>9.3925139593000004</v>
       </c>
       <c r="C78" s="5">
         <v>-6.4850615499999265E-2</v>
       </c>
       <c r="D78" s="5">
         <v>-7.925235443649326</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>9.3774871518000005</v>
       </c>
       <c r="C79" s="5">
         <v>-1.5026807499999961E-2</v>
       </c>
       <c r="D79" s="5">
         <v>-1.9030412893348281</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>9.4824496974999999</v>
       </c>
       <c r="C80" s="5">
         <v>0.10496254569999941</v>
       </c>
       <c r="D80" s="5">
         <v>14.29015900646311</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>9.4988275291999997</v>
       </c>
       <c r="C81" s="5">
         <v>1.6377831699999845E-2</v>
       </c>
       <c r="D81" s="5">
         <v>2.0924101078586554</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>9.5670743397999995</v>
       </c>
       <c r="C82" s="5">
         <v>6.8246810599999819E-2</v>
       </c>
       <c r="D82" s="5">
         <v>8.9707039636170549</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>9.6264345021000004</v>
       </c>
       <c r="C83" s="5">
         <v>5.9360162300000852E-2</v>
       </c>
       <c r="D83" s="5">
         <v>7.7049689110956221</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>9.5767693851000004</v>
       </c>
       <c r="C84" s="5">
         <v>-4.9665116999999981E-2</v>
       </c>
       <c r="D84" s="5">
         <v>-6.0184008784616161</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>9.5573373169</v>
       </c>
       <c r="C85" s="5">
         <v>-1.943206820000043E-2</v>
       </c>
       <c r="D85" s="5">
         <v>-2.4079101905123301</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>9.6323239711999999</v>
       </c>
       <c r="C86" s="5">
         <v>7.4986654299999955E-2</v>
       </c>
       <c r="D86" s="5">
         <v>9.8322807119939561</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>9.7170872954000007</v>
       </c>
       <c r="C87" s="5">
         <v>8.4763324200000767E-2</v>
       </c>
       <c r="D87" s="5">
         <v>11.08624288368083</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>9.6959987302999995</v>
       </c>
       <c r="C88" s="5">
         <v>-2.1088565100001233E-2</v>
       </c>
       <c r="D88" s="5">
         <v>-2.5734446851017667</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>9.6565457237000007</v>
       </c>
       <c r="C89" s="5">
         <v>-3.945300659999873E-2</v>
       </c>
       <c r="D89" s="5">
         <v>-4.7749925765480539</v>
       </c>
       <c r="E89" s="5">
         <v>2.1060957027154936</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>9.5899808160000006</v>
       </c>
       <c r="C90" s="5">
         <v>-6.656490770000012E-2</v>
       </c>
       <c r="D90" s="5">
         <v>-7.9653751916657907</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>9.6864767465000003</v>
       </c>
       <c r="C91" s="5">
         <v>9.6495930499999716E-2</v>
       </c>
       <c r="D91" s="5">
         <v>12.765752397622476</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>9.6795402447000001</v>
       </c>
       <c r="C92" s="5">
         <v>-6.9365018000002721E-3</v>
       </c>
       <c r="D92" s="5">
         <v>-0.85594553318333322</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>9.8129329397999996</v>
       </c>
       <c r="C93" s="5">
         <v>0.13339269509999951</v>
       </c>
       <c r="D93" s="5">
         <v>17.849898640887151</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>9.8858076274000002</v>
       </c>
       <c r="C94" s="5">
         <v>7.2874687600000598E-2</v>
       </c>
       <c r="D94" s="5">
         <v>9.2848321102365183</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>9.8313418052999992</v>
       </c>
       <c r="C95" s="5">
         <v>-5.4465822100000949E-2</v>
       </c>
       <c r="D95" s="5">
         <v>-6.4146897433479904</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>9.7703596978</v>
       </c>
       <c r="C96" s="5">
         <v>-6.0982107499999216E-2</v>
       </c>
       <c r="D96" s="5">
         <v>-7.1946342646145851</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>9.7600140335999992</v>
       </c>
       <c r="C97" s="5">
         <v>-1.0345664200000826E-2</v>
       </c>
       <c r="D97" s="5">
         <v>-1.2632850827501874</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>9.6305473301000006</v>
       </c>
       <c r="C98" s="5">
         <v>-0.12946670349999856</v>
       </c>
       <c r="D98" s="5">
         <v>-14.80652485557753</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>9.6048595476000003</v>
       </c>
       <c r="C99" s="5">
         <v>-2.5687782500000367E-2</v>
       </c>
       <c r="D99" s="5">
         <v>-3.1542464138294868</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>9.6784729671999994</v>
       </c>
       <c r="C100" s="5">
         <v>7.3613419599999119E-2</v>
       </c>
       <c r="D100" s="5">
         <v>9.5947812444583178</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>9.6557543926000005</v>
       </c>
       <c r="C101" s="5">
         <v>-2.2718574599998931E-2</v>
       </c>
       <c r="D101" s="5">
         <v>-2.7807138821683508</v>
       </c>
       <c r="E101" s="5">
         <v>-8.1947636623169728E-3</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>10.078645451</v>
       </c>
       <c r="C102" s="5">
         <v>0.42289105839999941</v>
       </c>
       <c r="D102" s="5">
         <v>67.259767533981503</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>10.091354276000001</v>
       </c>
       <c r="C103" s="5">
         <v>1.2708825000000701E-2</v>
       </c>
       <c r="D103" s="5">
         <v>1.5236971557908374</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>10.071201965</v>
       </c>
       <c r="C104" s="5">
         <v>-2.0152311000000367E-2</v>
       </c>
       <c r="D104" s="5">
         <v>-2.3702391998601802</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>10.03148698</v>
       </c>
       <c r="C105" s="5">
         <v>-3.9714984999999814E-2</v>
       </c>
       <c r="D105" s="5">
         <v>-4.630808148872112</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>10.01311477</v>
       </c>
       <c r="C106" s="5">
         <v>-1.8372210000000777E-2</v>
       </c>
       <c r="D106" s="5">
         <v>-2.1757418732058276</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>9.9502582387</v>
       </c>
       <c r="C107" s="5">
         <v>-6.2856531299999574E-2</v>
       </c>
       <c r="D107" s="5">
         <v>-7.2781908752865165</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>10.160619558</v>
       </c>
       <c r="C108" s="5">
         <v>0.21036131930000046</v>
       </c>
       <c r="D108" s="5">
         <v>28.537562556743733</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>10.148477637999999</v>
       </c>
       <c r="C109" s="5">
         <v>-1.2141920000001249E-2</v>
       </c>
       <c r="D109" s="5">
         <v>-1.4246101024926072</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>10.22136255</v>
       </c>
       <c r="C110" s="5">
         <v>7.2884912000001023E-2</v>
       </c>
       <c r="D110" s="5">
         <v>8.9669326099778957</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>10.304424686000001</v>
       </c>
       <c r="C111" s="5">
         <v>8.3062136000000564E-2</v>
       </c>
       <c r="D111" s="5">
         <v>10.19946282838966</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>10.270059441000001</v>
       </c>
       <c r="C112" s="5">
         <v>-3.4365245000000044E-2</v>
       </c>
       <c r="D112" s="5">
         <v>-3.9294019902700983</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>10.252157093999999</v>
       </c>
       <c r="C113" s="5">
         <v>-1.7902347000001484E-2</v>
       </c>
       <c r="D113" s="5">
         <v>-2.0718521435098225</v>
       </c>
       <c r="E113" s="5">
         <v>6.1766556723633181</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>10.367732891999999</v>
       </c>
       <c r="C114" s="5">
         <v>0.11557579800000006</v>
       </c>
       <c r="D114" s="5">
         <v>14.399090059174991</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>10.386701859</v>
       </c>
       <c r="C115" s="5">
         <v>1.8968967000001058E-2</v>
       </c>
       <c r="D115" s="5">
         <v>2.2177676109691458</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>10.152357878</v>
       </c>
       <c r="C116" s="5">
         <v>-0.23434398100000031</v>
       </c>
       <c r="D116" s="5">
         <v>-23.954935347722873</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>10.45464576</v>
       </c>
       <c r="C117" s="5">
         <v>0.3022878819999999</v>
       </c>
       <c r="D117" s="5">
         <v>42.20302703407819</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>10.444116456</v>
       </c>
       <c r="C118" s="5">
         <v>-1.0529304000000295E-2</v>
       </c>
       <c r="D118" s="5">
         <v>-1.201897209359426</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>10.368390215</v>
       </c>
       <c r="C119" s="5">
         <v>-7.5726240999999916E-2</v>
       </c>
       <c r="D119" s="5">
         <v>-8.3620144584305898</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>10.352472127</v>
       </c>
       <c r="C120" s="5">
         <v>-1.5918087999999386E-2</v>
       </c>
       <c r="D120" s="5">
         <v>-1.8268251090883147</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>10.443170944</v>
       </c>
       <c r="C121" s="5">
         <v>9.0698816999999821E-2</v>
       </c>
       <c r="D121" s="5">
         <v>11.034976665324514</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>10.411965033</v>
       </c>
       <c r="C122" s="5">
         <v>-3.1205911000000697E-2</v>
       </c>
       <c r="D122" s="5">
         <v>-3.5274480438446609</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>10.402696629999999</v>
       </c>
       <c r="C123" s="5">
         <v>-9.2684030000000917E-3</v>
       </c>
       <c r="D123" s="5">
         <v>-1.0629878136440007</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>10.470101535</v>
       </c>
       <c r="C124" s="5">
         <v>6.740490500000007E-2</v>
       </c>
       <c r="D124" s="5">
         <v>8.0586450971696024</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>10.453342307</v>
       </c>
       <c r="C125" s="5">
         <v>-1.6759227999999737E-2</v>
       </c>
       <c r="D125" s="5">
         <v>-1.9039894431379767</v>
       </c>
       <c r="E125" s="5">
         <v>1.9623695887155623</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>10.351290777999999</v>
       </c>
       <c r="C126" s="5">
         <v>-0.10205152900000058</v>
       </c>
       <c r="D126" s="5">
         <v>-11.106084309780018</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>10.271237457</v>
       </c>
       <c r="C127" s="5">
         <v>-8.00533209999994E-2</v>
       </c>
       <c r="D127" s="5">
         <v>-8.8956459228978204</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>10.132793922999999</v>
       </c>
       <c r="C128" s="5">
         <v>-0.13844353400000031</v>
       </c>
       <c r="D128" s="5">
         <v>-15.027716956126758</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>10.274477519</v>
       </c>
       <c r="C129" s="5">
         <v>0.14168359600000002</v>
       </c>
       <c r="D129" s="5">
         <v>18.131694088510496</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>10.268746073000001</v>
       </c>
       <c r="C130" s="5">
         <v>-5.7314459999986411E-3</v>
       </c>
       <c r="D130" s="5">
         <v>-0.66735003415359095</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>10.394829794</v>
       </c>
       <c r="C131" s="5">
         <v>0.12608372099999876</v>
       </c>
       <c r="D131" s="5">
         <v>15.770954563127848</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>10.344796240000001</v>
       </c>
       <c r="C132" s="5">
         <v>-5.0033553999998759E-2</v>
       </c>
       <c r="D132" s="5">
         <v>-5.6254921933767799</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>10.336883756000001</v>
       </c>
       <c r="C133" s="5">
         <v>-7.9124840000002195E-3</v>
       </c>
       <c r="D133" s="5">
         <v>-0.91399952219095582</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>10.400599563</v>
       </c>
       <c r="C134" s="5">
         <v>6.3715806999999458E-2</v>
       </c>
       <c r="D134" s="5">
         <v>7.652698425073079</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>10.41040531</v>
       </c>
       <c r="C135" s="5">
         <v>9.8057469999996982E-3</v>
       </c>
       <c r="D135" s="5">
         <v>1.1372522266651419</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>10.371744226000001</v>
       </c>
       <c r="C136" s="5">
         <v>-3.8661083999999235E-2</v>
       </c>
       <c r="D136" s="5">
         <v>-4.3665288573895626</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>10.453845091</v>
       </c>
       <c r="C137" s="5">
         <v>8.2100864999999246E-2</v>
       </c>
       <c r="D137" s="5">
         <v>9.9236509329218023</v>
       </c>
       <c r="E137" s="5">
         <v>4.8097917894063258E-3</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>11.042738159000001</v>
       </c>
       <c r="C138" s="5">
         <v>0.58889306800000085</v>
       </c>
       <c r="D138" s="5">
         <v>93.0227818530783</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>11.049575228</v>
       </c>
       <c r="C139" s="5">
         <v>6.8370689999994738E-3</v>
       </c>
       <c r="D139" s="5">
         <v>0.7455106858335725</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>11.214815399000001</v>
       </c>
       <c r="C140" s="5">
         <v>0.16524017100000066</v>
       </c>
       <c r="D140" s="5">
         <v>19.497427260927491</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>11.188302232</v>
       </c>
       <c r="C141" s="5">
         <v>-2.6513167000000948E-2</v>
       </c>
       <c r="D141" s="5">
         <v>-2.8003450838310018</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>11.287742522</v>
       </c>
       <c r="C142" s="5">
         <v>9.9440290000000431E-2</v>
       </c>
       <c r="D142" s="5">
         <v>11.202578757506675</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>11.408581097000001</v>
       </c>
       <c r="C143" s="5">
         <v>0.1208385750000005</v>
       </c>
       <c r="D143" s="5">
         <v>13.630383821515647</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>11.644159715000001</v>
       </c>
       <c r="C144" s="5">
         <v>0.23557861799999991</v>
       </c>
       <c r="D144" s="5">
         <v>27.796287590811119</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>11.743829289000001</v>
       </c>
       <c r="C145" s="5">
         <v>9.9669573999999983E-2</v>
       </c>
       <c r="D145" s="5">
         <v>10.769172317327191</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>11.790337126000001</v>
       </c>
       <c r="C146" s="5">
         <v>4.6507837000000052E-2</v>
       </c>
       <c r="D146" s="5">
         <v>4.8571195710938042</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>11.808070127000001</v>
       </c>
       <c r="C147" s="5">
         <v>1.7733000999999859E-2</v>
       </c>
       <c r="D147" s="5">
         <v>1.8198389617811062</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>11.775563756</v>
       </c>
       <c r="C148" s="5">
         <v>-3.25063710000002E-2</v>
       </c>
       <c r="D148" s="5">
         <v>-3.2539118910236975</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>11.853045758</v>
       </c>
       <c r="C149" s="5">
         <v>7.7482001999999994E-2</v>
       </c>
       <c r="D149" s="5">
         <v>8.1879853446477071</v>
       </c>
       <c r="E149" s="5">
         <v>13.384555202607796</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>11.942938342</v>
       </c>
       <c r="C150" s="5">
         <v>8.9892583999999331E-2</v>
       </c>
       <c r="D150" s="5">
         <v>9.4900742713465149</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>12.031331595999999</v>
       </c>
       <c r="C151" s="5">
         <v>8.8393253999999644E-2</v>
       </c>
       <c r="D151" s="5">
         <v>9.2521712400362546</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>12.009916254</v>
       </c>
       <c r="C152" s="5">
         <v>-2.1415341999999171E-2</v>
       </c>
       <c r="D152" s="5">
         <v>-2.1151702553710683</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>11.992782198</v>
       </c>
       <c r="C153" s="5">
         <v>-1.7134055999999731E-2</v>
       </c>
       <c r="D153" s="5">
         <v>-1.6986212163880965</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>11.990993527000001</v>
       </c>
       <c r="C154" s="5">
         <v>-1.7886709999999084E-3</v>
       </c>
       <c r="D154" s="5">
         <v>-0.1788280101673756</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>11.921984448</v>
       </c>
       <c r="C155" s="5">
         <v>-6.9009079000000639E-2</v>
       </c>
       <c r="D155" s="5">
         <v>-6.691632943557968</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>11.843955527</v>
       </c>
       <c r="C156" s="5">
         <v>-7.8028920999999585E-2</v>
       </c>
       <c r="D156" s="5">
         <v>-7.5773100992742375</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>11.748115575</v>
       </c>
       <c r="C157" s="5">
         <v>-9.5839952000000395E-2</v>
       </c>
       <c r="D157" s="5">
         <v>-9.2895527142106253</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>11.784296061999999</v>
       </c>
       <c r="C158" s="5">
         <v>3.6180486999999317E-2</v>
       </c>
       <c r="D158" s="5">
         <v>3.758865631563757</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>11.904598007000001</v>
       </c>
       <c r="C159" s="5">
         <v>0.12030194500000135</v>
       </c>
       <c r="D159" s="5">
         <v>12.962183412821894</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>12.082344892</v>
       </c>
       <c r="C160" s="5">
         <v>0.17774688499999947</v>
       </c>
       <c r="D160" s="5">
         <v>19.464240193509251</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>12.049239256</v>
       </c>
       <c r="C161" s="5">
         <v>-3.310563600000016E-2</v>
       </c>
       <c r="D161" s="5">
         <v>-3.2389006799289799</v>
       </c>
       <c r="E161" s="5">
         <v>1.6552158998254241</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>12.152539549</v>
       </c>
       <c r="C162" s="5">
         <v>0.10330029300000021</v>
       </c>
       <c r="D162" s="5">
         <v>10.787045536864648</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>12.107446219</v>
       </c>
       <c r="C163" s="5">
         <v>-4.5093330000000265E-2</v>
       </c>
       <c r="D163" s="5">
         <v>-4.3629732635046992</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>12.110122586999999</v>
       </c>
       <c r="C164" s="5">
         <v>2.6763679999994849E-3</v>
       </c>
       <c r="D164" s="5">
         <v>0.26558442455639764</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>12.09475114</v>
       </c>
       <c r="C165" s="5">
         <v>-1.5371446999999705E-2</v>
       </c>
       <c r="D165" s="5">
         <v>-1.5125781370864178</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>12.091370015000001</v>
       </c>
       <c r="C166" s="5">
         <v>-3.3811249999988746E-3</v>
       </c>
       <c r="D166" s="5">
         <v>-0.3349483934560249</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>12.027307575</v>
       </c>
       <c r="C167" s="5">
         <v>-6.406244000000072E-2</v>
       </c>
       <c r="D167" s="5">
         <v>-6.1757998887696726</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>12.055862392</v>
       </c>
       <c r="C168" s="5">
         <v>2.8554816999999844E-2</v>
       </c>
       <c r="D168" s="5">
         <v>2.8864963844726921</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>11.95960841</v>
       </c>
       <c r="C169" s="5">
         <v>-9.6253982000000349E-2</v>
       </c>
       <c r="D169" s="5">
         <v>-9.1710837453418126</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>11.876935654</v>
       </c>
       <c r="C170" s="5">
         <v>-8.2672755999999126E-2</v>
       </c>
       <c r="D170" s="5">
         <v>-7.9869717194351875</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>11.792590902000001</v>
       </c>
       <c r="C171" s="5">
         <v>-8.4344751999999801E-2</v>
       </c>
       <c r="D171" s="5">
         <v>-8.196772744254698</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>11.781665131</v>
       </c>
       <c r="C172" s="5">
         <v>-1.092577100000014E-2</v>
       </c>
       <c r="D172" s="5">
         <v>-1.1061455116328167</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>11.636340090999999</v>
       </c>
       <c r="C173" s="5">
         <v>-0.14532504000000124</v>
       </c>
       <c r="D173" s="5">
         <v>-13.837801334039723</v>
       </c>
       <c r="E173" s="5">
         <v>-3.42676542665874</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>11.662084436000001</v>
       </c>
       <c r="C174" s="5">
         <v>2.5744345000001445E-2</v>
       </c>
       <c r="D174" s="5">
         <v>2.6874357599454335</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>11.702420651000001</v>
       </c>
       <c r="C175" s="5">
         <v>4.0336214999999953E-2</v>
       </c>
       <c r="D175" s="5">
         <v>4.2303708058468725</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>11.627007756999999</v>
       </c>
       <c r="C176" s="5">
         <v>-7.5412894000001174E-2</v>
       </c>
       <c r="D176" s="5">
         <v>-7.464774869806079</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>11.589340138000001</v>
       </c>
       <c r="C177" s="5">
         <v>-3.7667618999998709E-2</v>
       </c>
       <c r="D177" s="5">
         <v>-3.8190716667494851</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>11.47816113</v>
       </c>
       <c r="C178" s="5">
         <v>-0.11117900800000058</v>
       </c>
       <c r="D178" s="5">
         <v>-10.923469364039351</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>11.532109777000001</v>
       </c>
       <c r="C179" s="5">
         <v>5.3948647000000349E-2</v>
       </c>
       <c r="D179" s="5">
         <v>5.7882444124196075</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>11.471842117</v>
       </c>
       <c r="C180" s="5">
         <v>-6.0267660000000944E-2</v>
       </c>
       <c r="D180" s="5">
         <v>-6.0941342102937117</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>11.464618524</v>
       </c>
       <c r="C181" s="5">
         <v>-7.2235929999990844E-3</v>
       </c>
       <c r="D181" s="5">
         <v>-0.75300496431667252</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>11.471293874000001</v>
       </c>
       <c r="C182" s="5">
         <v>6.6753500000000798E-3</v>
       </c>
       <c r="D182" s="5">
         <v>0.70094983944348765</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>11.486312412</v>
       </c>
       <c r="C183" s="5">
         <v>1.5018537999999637E-2</v>
       </c>
       <c r="D183" s="5">
         <v>1.582435910297697</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>11.380301899999999</v>
       </c>
       <c r="C184" s="5">
         <v>-0.106010512000001</v>
       </c>
       <c r="D184" s="5">
         <v>-10.5299030843649</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>11.412760327000001</v>
       </c>
       <c r="C185" s="5">
         <v>3.2458427000001677E-2</v>
       </c>
       <c r="D185" s="5">
         <v>3.4767939026792982</v>
       </c>
       <c r="E185" s="5">
         <v>-1.9213924846775754</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>11.373318422000001</v>
       </c>
       <c r="C186" s="5">
         <v>-3.9441905000000332E-2</v>
       </c>
       <c r="D186" s="5">
         <v>-4.0692109285427991</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>11.305463895999999</v>
       </c>
       <c r="C187" s="5">
         <v>-6.7854526000001414E-2</v>
       </c>
       <c r="D187" s="5">
         <v>-6.9290239723087899</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>11.342435954000001</v>
       </c>
       <c r="C188" s="5">
         <v>3.6972058000001695E-2</v>
       </c>
       <c r="D188" s="5">
         <v>3.9956991716501911</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>11.583533828</v>
       </c>
       <c r="C189" s="5">
         <v>0.24109787399999938</v>
       </c>
       <c r="D189" s="5">
         <v>28.711344701286933</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>11.56941949</v>
       </c>
       <c r="C190" s="5">
         <v>-1.4114338000000615E-2</v>
       </c>
       <c r="D190" s="5">
         <v>-1.4524201582380991</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>11.532460733000001</v>
       </c>
       <c r="C191" s="5">
         <v>-3.6958756999998954E-2</v>
       </c>
       <c r="D191" s="5">
         <v>-3.7667848541041549</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>11.593375695000001</v>
       </c>
       <c r="C192" s="5">
         <v>6.0914962000000017E-2</v>
       </c>
       <c r="D192" s="5">
         <v>6.5258733694350646</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>11.568255067999999</v>
       </c>
       <c r="C193" s="5">
         <v>-2.5120627000001505E-2</v>
       </c>
       <c r="D193" s="5">
         <v>-2.5694057373551571</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>11.561526157999999</v>
       </c>
       <c r="C194" s="5">
         <v>-6.7289099999996438E-3</v>
       </c>
       <c r="D194" s="5">
         <v>-0.69577559696065716</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>11.575027463</v>
       </c>
       <c r="C195" s="5">
         <v>1.350130500000013E-2</v>
       </c>
       <c r="D195" s="5">
         <v>1.4103701407344182</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>11.480172692</v>
       </c>
       <c r="C196" s="5">
         <v>-9.4854770999999616E-2</v>
       </c>
       <c r="D196" s="5">
         <v>-9.4024003635853948</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>11.490802456999999</v>
       </c>
       <c r="C197" s="5">
         <v>1.0629764999999125E-2</v>
       </c>
       <c r="D197" s="5">
         <v>1.116784457801745</v>
       </c>
       <c r="E197" s="5">
         <v>0.68381467553795261</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>11.378759682</v>
       </c>
       <c r="C198" s="5">
         <v>-0.11204277499999904</v>
       </c>
       <c r="D198" s="5">
         <v>-11.093236598394551</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>11.42440234</v>
       </c>
       <c r="C199" s="5">
         <v>4.5642658000000225E-2</v>
       </c>
       <c r="D199" s="5">
         <v>4.9210844701270462</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>11.362688434000001</v>
       </c>
       <c r="C200" s="5">
         <v>-6.1713905999999596E-2</v>
       </c>
       <c r="D200" s="5">
         <v>-6.2931568797714892</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>11.169844958000001</v>
       </c>
       <c r="C201" s="5">
         <v>-0.19284347600000018</v>
       </c>
       <c r="D201" s="5">
         <v>-18.56847682535777</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>11.153841083</v>
       </c>
       <c r="C202" s="5">
         <v>-1.6003875000000889E-2</v>
       </c>
       <c r="D202" s="5">
         <v>-1.7058457692315065</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>11.23929214</v>
       </c>
       <c r="C203" s="5">
         <v>8.5451057000000219E-2</v>
       </c>
       <c r="D203" s="5">
         <v>9.5907978077707021</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>11.206140112</v>
       </c>
       <c r="C204" s="5">
         <v>-3.3152027999999945E-2</v>
       </c>
       <c r="D204" s="5">
         <v>-3.4827231514875989</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>11.267165249</v>
       </c>
       <c r="C205" s="5">
         <v>6.1025136999999674E-2</v>
       </c>
       <c r="D205" s="5">
         <v>6.7341481634199507</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>11.355507923999999</v>
       </c>
       <c r="C206" s="5">
         <v>8.8342674999999815E-2</v>
       </c>
       <c r="D206" s="5">
         <v>9.825403933400235</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>11.367406087000001</v>
       </c>
       <c r="C207" s="5">
         <v>1.189816300000146E-2</v>
       </c>
       <c r="D207" s="5">
         <v>1.2646166338383891</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>11.480557781</v>
       </c>
       <c r="C208" s="5">
         <v>0.11315169399999903</v>
       </c>
       <c r="D208" s="5">
         <v>12.620996383099769</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>11.475505650000001</v>
       </c>
       <c r="C209" s="5">
         <v>-5.0521309999993491E-3</v>
       </c>
       <c r="D209" s="5">
         <v>-0.52679542565264859</v>
       </c>
       <c r="E209" s="5">
         <v>-0.1331221823475004</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>11.487584533</v>
       </c>
       <c r="C210" s="5">
         <v>1.2078882999999152E-2</v>
       </c>
       <c r="D210" s="5">
         <v>1.2704335184165805</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>11.441020292999999</v>
       </c>
       <c r="C211" s="5">
         <v>-4.6564240000000368E-2</v>
       </c>
       <c r="D211" s="5">
         <v>-4.7571399673087766</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>11.473846183999999</v>
       </c>
       <c r="C212" s="5">
         <v>3.2825890999999885E-2</v>
       </c>
       <c r="D212" s="5">
         <v>3.4978221653937158</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>11.657613093</v>
       </c>
       <c r="C213" s="5">
         <v>0.18376690900000092</v>
       </c>
       <c r="D213" s="5">
         <v>21.006128345771423</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>11.739646559000001</v>
       </c>
       <c r="C214" s="5">
         <v>8.2033466000000388E-2</v>
       </c>
       <c r="D214" s="5">
         <v>8.7788882015480851</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>11.742655057</v>
       </c>
       <c r="C215" s="5">
         <v>3.0084979999998041E-3</v>
       </c>
       <c r="D215" s="5">
         <v>0.30795564538728115</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>11.713327337000001</v>
       </c>
       <c r="C216" s="5">
         <v>-2.9327719999999502E-2</v>
       </c>
       <c r="D216" s="5">
         <v>-2.9562169047293585</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>11.768683022999999</v>
       </c>
       <c r="C217" s="5">
         <v>5.5355685999998627E-2</v>
       </c>
       <c r="D217" s="5">
         <v>5.8207968624889084</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>11.756290595999999</v>
       </c>
       <c r="C218" s="5">
         <v>-1.2392426999999984E-2</v>
       </c>
       <c r="D218" s="5">
         <v>-1.2563078671778527</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>11.762869381</v>
       </c>
       <c r="C219" s="5">
         <v>6.578785000000309E-3</v>
       </c>
       <c r="D219" s="5">
         <v>0.67358704744504561</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>11.870612575999999</v>
       </c>
       <c r="C220" s="5">
         <v>0.1077431949999994</v>
       </c>
       <c r="D220" s="5">
         <v>11.562510499744839</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>12.072979984</v>
       </c>
       <c r="C221" s="5">
         <v>0.20236740800000064</v>
       </c>
       <c r="D221" s="5">
         <v>22.488747767008178</v>
       </c>
       <c r="E221" s="5">
         <v>5.2065185816016601</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>12.289437380000001</v>
       </c>
       <c r="C222" s="5">
         <v>0.21645739600000091</v>
       </c>
       <c r="D222" s="5">
         <v>23.768533383753308</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>12.366558023</v>
       </c>
       <c r="C223" s="5">
         <v>7.7120642999998879E-2</v>
       </c>
       <c r="D223" s="5">
         <v>7.7958551469446302</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>12.295628963</v>
       </c>
       <c r="C224" s="5">
         <v>-7.0929059999999211E-2</v>
       </c>
       <c r="D224" s="5">
         <v>-6.6696451350243269</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>12.039859028</v>
       </c>
       <c r="C225" s="5">
         <v>-0.255769935</v>
       </c>
       <c r="D225" s="5">
         <v>-22.295202777592049</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>12.117001208</v>
       </c>
       <c r="C226" s="5">
         <v>7.7142179999999172E-2</v>
       </c>
       <c r="D226" s="5">
         <v>7.9654977952149153</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>12.234140421999999</v>
       </c>
       <c r="C227" s="5">
         <v>0.11713921399999982</v>
       </c>
       <c r="D227" s="5">
         <v>12.237947829871597</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>12.304361365</v>
       </c>
       <c r="C228" s="5">
         <v>7.0220943000000702E-2</v>
       </c>
       <c r="D228" s="5">
         <v>7.1093532291888639</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>12.473154174999999</v>
       </c>
       <c r="C229" s="5">
         <v>0.16879280999999935</v>
       </c>
       <c r="D229" s="5">
         <v>17.762375433097532</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>12.369003277999999</v>
       </c>
       <c r="C230" s="5">
         <v>-0.10415089700000024</v>
       </c>
       <c r="D230" s="5">
         <v>-9.5724073083453209</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>12.364913977000001</v>
       </c>
       <c r="C231" s="5">
         <v>-4.0893009999987129E-3</v>
       </c>
       <c r="D231" s="5">
         <v>-0.39600992803784374</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>12.267309033</v>
       </c>
       <c r="C232" s="5">
         <v>-9.7604944000000415E-2</v>
       </c>
       <c r="D232" s="5">
         <v>-9.071823852000394</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>12.176674384</v>
       </c>
       <c r="C233" s="5">
         <v>-9.0634649000000067E-2</v>
       </c>
       <c r="D233" s="5">
         <v>-8.5144209779310813</v>
       </c>
       <c r="E233" s="5">
         <v>0.85889647905839084</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>12.297438305</v>
       </c>
       <c r="C234" s="5">
         <v>0.120763921</v>
       </c>
       <c r="D234" s="5">
         <v>12.572293998074668</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>12.278843192</v>
       </c>
       <c r="C235" s="5">
         <v>-1.8595112999999941E-2</v>
       </c>
       <c r="D235" s="5">
         <v>-1.7995202800404009</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>12.206877631999999</v>
       </c>
       <c r="C236" s="5">
         <v>-7.196556000000065E-2</v>
       </c>
       <c r="D236" s="5">
         <v>-6.810784956248817</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>12.229473401</v>
       </c>
       <c r="C237" s="5">
         <v>2.2595769000000487E-2</v>
       </c>
       <c r="D237" s="5">
         <v>2.2440371544011795</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>12.106566233000001</v>
       </c>
       <c r="C238" s="5">
         <v>-0.12290716799999934</v>
       </c>
       <c r="D238" s="5">
         <v>-11.415302524726378</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>12.016578397</v>
       </c>
       <c r="C239" s="5">
         <v>-8.9987836000000598E-2</v>
       </c>
       <c r="D239" s="5">
         <v>-8.5638140553377049</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>11.986104197</v>
       </c>
       <c r="C240" s="5">
         <v>-3.0474200000000451E-2</v>
       </c>
       <c r="D240" s="5">
         <v>-3.0011254866172066</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>11.974144232</v>
       </c>
       <c r="C241" s="5">
         <v>-1.1959964999999073E-2</v>
       </c>
       <c r="D241" s="5">
         <v>-1.1908336123670482</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>11.981455027000001</v>
       </c>
       <c r="C242" s="5">
         <v>7.3107950000004251E-3</v>
       </c>
       <c r="D242" s="5">
         <v>0.7351234117815908</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>11.961460751000001</v>
       </c>
       <c r="C243" s="5">
         <v>-1.9994276000000255E-2</v>
       </c>
       <c r="D243" s="5">
         <v>-1.9842445765628658</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>11.972282530999999</v>
       </c>
       <c r="C244" s="5">
         <v>1.0821779999998782E-2</v>
       </c>
       <c r="D244" s="5">
         <v>1.0910832780212321</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>11.895743770999999</v>
       </c>
       <c r="C245" s="5">
         <v>-7.6538760000000039E-2</v>
       </c>
       <c r="D245" s="5">
         <v>-7.4075175131965265</v>
       </c>
       <c r="E245" s="5">
         <v>-2.3071210097326711</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>11.705495851</v>
       </c>
       <c r="C246" s="5">
         <v>-0.19024791999999913</v>
       </c>
       <c r="D246" s="5">
         <v>-17.590254844262599</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>11.687304450999999</v>
       </c>
       <c r="C247" s="5">
         <v>-1.8191400000000968E-2</v>
       </c>
       <c r="D247" s="5">
         <v>-1.8490505955803038</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>11.724050381</v>
       </c>
       <c r="C248" s="5">
         <v>3.6745930000000371E-2</v>
       </c>
       <c r="D248" s="5">
         <v>3.8388388709476473</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>11.712284995999999</v>
       </c>
       <c r="C249" s="5">
         <v>-1.176538500000035E-2</v>
       </c>
       <c r="D249" s="5">
         <v>-1.1976063145077931</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>11.794398912</v>
       </c>
       <c r="C250" s="5">
         <v>8.2113916000000842E-2</v>
       </c>
       <c r="D250" s="5">
         <v>8.745218641856912</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>11.789065574</v>
       </c>
       <c r="C251" s="5">
         <v>-5.3333379999997987E-3</v>
       </c>
       <c r="D251" s="5">
         <v>-0.54128340304566702</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>11.866459342000001</v>
       </c>
       <c r="C252" s="5">
         <v>7.7393768000000307E-2</v>
       </c>
       <c r="D252" s="5">
         <v>8.168614292250842</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>11.880981406</v>
       </c>
       <c r="C253" s="5">
         <v>1.4522063999999446E-2</v>
       </c>
       <c r="D253" s="5">
         <v>1.4784739987727447</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>11.895670938</v>
       </c>
       <c r="C254" s="5">
         <v>1.4689532000000227E-2</v>
       </c>
       <c r="D254" s="5">
         <v>1.4937994066930305</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>11.960478568999999</v>
       </c>
       <c r="C255" s="5">
         <v>6.4807630999998977E-2</v>
       </c>
       <c r="D255" s="5">
         <v>6.7370957306327917</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>12.079585536</v>
       </c>
       <c r="C256" s="5">
         <v>0.11910696700000045</v>
       </c>
       <c r="D256" s="5">
         <v>12.626792063006253</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>12.110958286000001</v>
       </c>
       <c r="C257" s="5">
         <v>3.1372750000000948E-2</v>
       </c>
       <c r="D257" s="5">
         <v>3.1615119113761914</v>
       </c>
       <c r="E257" s="5">
         <v>1.8091724161431788</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>12.221370072999999</v>
       </c>
       <c r="C258" s="5">
         <v>0.11041178699999854</v>
       </c>
       <c r="D258" s="5">
         <v>11.505590424643387</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>12.183850197</v>
       </c>
       <c r="C259" s="5">
         <v>-3.7519875999999286E-2</v>
       </c>
       <c r="D259" s="5">
         <v>-3.6224534597418701</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>12.231630482</v>
       </c>
       <c r="C260" s="5">
         <v>4.7780284999999978E-2</v>
       </c>
       <c r="D260" s="5">
         <v>4.8087697338126567</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>12.303405513</v>
       </c>
       <c r="C261" s="5">
         <v>7.1775030999999601E-2</v>
       </c>
       <c r="D261" s="5">
         <v>7.2733465762782501</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>12.391247929</v>
       </c>
       <c r="C262" s="5">
         <v>8.7842416000000867E-2</v>
       </c>
       <c r="D262" s="5">
         <v>8.9121920845324443</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>12.460779408000001</v>
       </c>
       <c r="C263" s="5">
         <v>6.9531479000000118E-2</v>
       </c>
       <c r="D263" s="5">
         <v>6.9453569983415786</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>12.451017505999999</v>
       </c>
       <c r="C264" s="5">
         <v>-9.7619020000010437E-3</v>
       </c>
       <c r="D264" s="5">
         <v>-0.93605220065440253</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>12.386274209</v>
       </c>
       <c r="C265" s="5">
         <v>-6.47432969999997E-2</v>
       </c>
       <c r="D265" s="5">
         <v>-6.0644120138735325</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>12.402118344</v>
       </c>
       <c r="C266" s="5">
         <v>1.5844135000000037E-2</v>
       </c>
       <c r="D266" s="5">
         <v>1.5458480901903604</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>12.465650908000001</v>
       </c>
       <c r="C267" s="5">
         <v>6.3532564000000846E-2</v>
       </c>
       <c r="D267" s="5">
         <v>6.3234531801956706</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>12.389365337999999</v>
       </c>
       <c r="C268" s="5">
         <v>-7.6285570000001357E-2</v>
       </c>
       <c r="D268" s="5">
         <v>-7.1013959242390623</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>12.529925228</v>
       </c>
       <c r="C269" s="5">
         <v>0.14055989000000046</v>
       </c>
       <c r="D269" s="5">
         <v>14.49671770016252</v>
       </c>
       <c r="E269" s="5">
         <v>3.4594037243470321</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>12.526642866</v>
       </c>
       <c r="C270" s="5">
         <v>-3.2823620000002052E-3</v>
       </c>
       <c r="D270" s="5">
         <v>-0.31390165924852775</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>12.671936306999999</v>
       </c>
       <c r="C271" s="5">
         <v>0.14529344099999975</v>
       </c>
       <c r="D271" s="5">
         <v>14.841650529402539</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>12.63959232</v>
       </c>
       <c r="C272" s="5">
         <v>-3.2343986999999075E-2</v>
       </c>
       <c r="D272" s="5">
         <v>-3.0202589996156215</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>12.594564886000001</v>
       </c>
       <c r="C273" s="5">
         <v>-4.5027433999999644E-2</v>
       </c>
       <c r="D273" s="5">
         <v>-4.1921218213693106</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>12.586791824000001</v>
       </c>
       <c r="C274" s="5">
         <v>-7.7730620000000528E-3</v>
       </c>
       <c r="D274" s="5">
         <v>-0.73810227221507985</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>12.635512253</v>
       </c>
       <c r="C275" s="5">
         <v>4.8720428999999399E-2</v>
       </c>
       <c r="D275" s="5">
         <v>4.7450833124720537</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>12.648389326</v>
       </c>
       <c r="C276" s="5">
         <v>1.2877073000000294E-2</v>
       </c>
       <c r="D276" s="5">
         <v>1.229819231511553</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>12.693749766</v>
       </c>
       <c r="C277" s="5">
         <v>4.5360439999999613E-2</v>
       </c>
       <c r="D277" s="5">
         <v>4.3894219740847618</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>12.607552595</v>
       </c>
       <c r="C278" s="5">
         <v>-8.6197171000000239E-2</v>
       </c>
       <c r="D278" s="5">
         <v>-7.8510756492949803</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>12.575782082</v>
       </c>
       <c r="C279" s="5">
         <v>-3.1770512999999667E-2</v>
       </c>
       <c r="D279" s="5">
         <v>-2.9823893412939007</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>12.503749559999999</v>
       </c>
       <c r="C280" s="5">
         <v>-7.2032522000000654E-2</v>
       </c>
       <c r="D280" s="5">
         <v>-6.6609963448188143</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>12.440291459999999</v>
       </c>
       <c r="C281" s="5">
         <v>-6.3458100000000073E-2</v>
       </c>
       <c r="D281" s="5">
         <v>-5.9229984823631066</v>
       </c>
       <c r="E281" s="5">
         <v>-0.71535756494141012</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>12.426704025999999</v>
       </c>
       <c r="C282" s="5">
         <v>-1.3587433999999732E-2</v>
       </c>
       <c r="D282" s="5">
         <v>-1.3028095215461777</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>12.341309173000001</v>
       </c>
       <c r="C283" s="5">
         <v>-8.5394852999998605E-2</v>
       </c>
       <c r="D283" s="5">
         <v>-7.9416190234344652</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>12.334267988000001</v>
       </c>
       <c r="C284" s="5">
         <v>-7.0411850000002829E-3</v>
       </c>
       <c r="D284" s="5">
         <v>-0.68250120831435668</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>12.39436209</v>
       </c>
       <c r="C285" s="5">
         <v>6.0094101999998983E-2</v>
       </c>
       <c r="D285" s="5">
         <v>6.0057913155549647</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>12.392024839999999</v>
       </c>
       <c r="C286" s="5">
         <v>-2.3372500000000684E-3</v>
       </c>
       <c r="D286" s="5">
         <v>-0.22605382178140232</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>12.330189766</v>
       </c>
       <c r="C287" s="5">
         <v>-6.1835073999999324E-2</v>
       </c>
       <c r="D287" s="5">
         <v>-5.8262588637310042</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>12.058219327</v>
       </c>
       <c r="C288" s="5">
         <v>-0.2719704390000004</v>
       </c>
       <c r="D288" s="5">
         <v>-23.482456217559211</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>12.096670381999999</v>
       </c>
       <c r="C289" s="5">
         <v>3.8451054999999457E-2</v>
       </c>
       <c r="D289" s="5">
         <v>3.8943701614827742</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>12.105841277</v>
       </c>
       <c r="C290" s="5">
         <v>9.1708950000004563E-3</v>
       </c>
       <c r="D290" s="5">
         <v>0.91356365574848386</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>12.081145604</v>
       </c>
       <c r="C291" s="5">
         <v>-2.4695673000000085E-2</v>
       </c>
       <c r="D291" s="5">
         <v>-2.4206957857330624</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>12.114263318000001</v>
       </c>
       <c r="C292" s="5">
         <v>3.3117714000001186E-2</v>
       </c>
       <c r="D292" s="5">
         <v>3.3395793738728585</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>12.054203573000001</v>
       </c>
       <c r="C293" s="5">
         <v>-6.005974500000022E-2</v>
       </c>
       <c r="D293" s="5">
         <v>-5.7897519370357138</v>
       </c>
       <c r="E293" s="5">
         <v>-3.1035276644555299</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>12.015216864999999</v>
       </c>
       <c r="C294" s="5">
         <v>-3.8986708000001258E-2</v>
       </c>
       <c r="D294" s="5">
         <v>-3.8128388767813215</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>12.007642402</v>
       </c>
       <c r="C295" s="5">
         <v>-7.5744629999991986E-3</v>
       </c>
       <c r="D295" s="5">
         <v>-0.75386960765562172</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>12.024977021</v>
       </c>
       <c r="C296" s="5">
         <v>1.7334618999999662E-2</v>
       </c>
       <c r="D296" s="5">
         <v>1.7461799113263732</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>12.093331222</v>
       </c>
       <c r="C297" s="5">
         <v>6.8354201000000003E-2</v>
       </c>
       <c r="D297" s="5">
         <v>7.0385734726476468</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>12.098939515</v>
       </c>
       <c r="C298" s="5">
         <v>5.6082929999998754E-3</v>
       </c>
       <c r="D298" s="5">
         <v>0.55792268105987475</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>12.137963428000001</v>
       </c>
       <c r="C299" s="5">
         <v>3.9023913000001187E-2</v>
       </c>
       <c r="D299" s="5">
         <v>3.9398840688515513</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>11.582127237</v>
       </c>
       <c r="C300" s="5">
         <v>-0.55583619100000092</v>
       </c>
       <c r="D300" s="5">
         <v>-43.021621731616996</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>11.602515662</v>
       </c>
       <c r="C301" s="5">
         <v>2.0388425000000154E-2</v>
       </c>
       <c r="D301" s="5">
         <v>2.1329745386360788</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>11.703419872</v>
       </c>
       <c r="C302" s="5">
         <v>0.10090420999999949</v>
       </c>
       <c r="D302" s="5">
         <v>10.950042448356534</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>11.682238708</v>
       </c>
       <c r="C303" s="5">
         <v>-2.1181163999999697E-2</v>
       </c>
       <c r="D303" s="5">
         <v>-2.1503040321590894</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>11.715726695000001</v>
       </c>
       <c r="C304" s="5">
         <v>3.3487987000000885E-2</v>
       </c>
       <c r="D304" s="5">
         <v>3.4946426394998342</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>11.658111621</v>
       </c>
       <c r="C305" s="5">
         <v>-5.7615074000000988E-2</v>
       </c>
       <c r="D305" s="5">
         <v>-5.7442773619265308</v>
       </c>
       <c r="E305" s="5">
         <v>-3.2859238654903811</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>11.997283088</v>
       </c>
       <c r="C306" s="5">
         <v>0.33917146699999989</v>
       </c>
       <c r="D306" s="5">
         <v>41.077049767305084</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>11.978115021000001</v>
       </c>
       <c r="C307" s="5">
         <v>-1.9168066999998956E-2</v>
       </c>
       <c r="D307" s="5">
         <v>-1.9004827109041278</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>12.009524477999999</v>
       </c>
       <c r="C308" s="5">
         <v>3.1409456999998753E-2</v>
       </c>
       <c r="D308" s="5">
         <v>3.1924659280951007</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>12.001050509000001</v>
       </c>
       <c r="C309" s="5">
         <v>-8.4739689999988599E-3</v>
       </c>
       <c r="D309" s="5">
         <v>-0.84344657680478496</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>12.110890106999999</v>
       </c>
       <c r="C310" s="5">
         <v>0.10983959799999887</v>
       </c>
       <c r="D310" s="5">
         <v>11.553088282141122</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>12.155645347</v>
       </c>
       <c r="C311" s="5">
         <v>4.475524000000064E-2</v>
       </c>
       <c r="D311" s="5">
         <v>4.5257967394079834</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>12.205060960999999</v>
       </c>
       <c r="C312" s="5">
         <v>4.9415613999999053E-2</v>
       </c>
       <c r="D312" s="5">
         <v>4.9888522195258078</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>12.303265967</v>
       </c>
       <c r="C313" s="5">
         <v>9.8205006000000594E-2</v>
       </c>
       <c r="D313" s="5">
         <v>10.094472464225257</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>12.206880345</v>
       </c>
       <c r="C314" s="5">
         <v>-9.6385621999999671E-2</v>
       </c>
       <c r="D314" s="5">
         <v>-9.0063051411296673</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>12.386574439</v>
       </c>
       <c r="C315" s="5">
         <v>0.17969409400000025</v>
       </c>
       <c r="D315" s="5">
         <v>19.167643973458226</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>12.410757945</v>
       </c>
       <c r="C316" s="5">
         <v>2.4183505999999966E-2</v>
       </c>
       <c r="D316" s="5">
         <v>2.3681986151242063</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>12.456004683</v>
       </c>
       <c r="C317" s="5">
         <v>4.5246737999999453E-2</v>
       </c>
       <c r="D317" s="5">
         <v>4.4637205755243103</v>
       </c>
       <c r="E317" s="5">
         <v>6.8441020976565348</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>12.467661323</v>
       </c>
       <c r="C318" s="5">
         <v>1.1656639999999996E-2</v>
       </c>
       <c r="D318" s="5">
         <v>1.1287880834209396</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>12.556902842</v>
       </c>
       <c r="C319" s="5">
         <v>8.9241518999999769E-2</v>
       </c>
       <c r="D319" s="5">
         <v>8.9357557169339241</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>12.495012181</v>
       </c>
       <c r="C320" s="5">
         <v>-6.1890660999999625E-2</v>
       </c>
       <c r="D320" s="5">
         <v>-5.7568488886804881</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>12.515279602</v>
       </c>
       <c r="C321" s="5">
         <v>2.0267420999999786E-2</v>
       </c>
       <c r="D321" s="5">
         <v>1.9639080404085574</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>12.520731770999999</v>
       </c>
       <c r="C322" s="5">
         <v>5.4521689999997847E-3</v>
       </c>
       <c r="D322" s="5">
         <v>0.52402359662027109</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>12.371057159999999</v>
       </c>
       <c r="C323" s="5">
         <v>-0.14967461100000001</v>
       </c>
       <c r="D323" s="5">
         <v>-13.43841095082694</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>12.525784667</v>
       </c>
       <c r="C324" s="5">
         <v>0.15472750700000049</v>
       </c>
       <c r="D324" s="5">
         <v>16.085381830494171</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>12.502819773000001</v>
       </c>
       <c r="C325" s="5">
         <v>-2.2964893999999347E-2</v>
       </c>
       <c r="D325" s="5">
         <v>-2.178041378566975</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>12.719027861000001</v>
       </c>
       <c r="C326" s="5">
         <v>0.21620808800000013</v>
       </c>
       <c r="D326" s="5">
         <v>22.843271216942874</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>12.591479948</v>
       </c>
       <c r="C327" s="5">
         <v>-0.12754791300000079</v>
       </c>
       <c r="D327" s="5">
         <v>-11.391718319481159</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>12.605274810999999</v>
       </c>
       <c r="C328" s="5">
         <v>1.3794862999999324E-2</v>
       </c>
       <c r="D328" s="5">
         <v>1.3226362840923267</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>12.553256879999999</v>
       </c>
       <c r="C329" s="5">
         <v>-5.2017930999999962E-2</v>
       </c>
       <c r="D329" s="5">
         <v>-4.8411527695229601</v>
       </c>
       <c r="E329" s="5">
         <v>0.78076557832968962</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>12.533490990000001</v>
       </c>
       <c r="C330" s="5">
         <v>-1.976588999999862E-2</v>
       </c>
       <c r="D330" s="5">
         <v>-1.8731977793968291</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>12.539571172</v>
       </c>
       <c r="C331" s="5">
         <v>6.080181999999823E-3</v>
       </c>
       <c r="D331" s="5">
         <v>0.58369349682803051</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>12.578510687</v>
       </c>
       <c r="C332" s="5">
         <v>3.8939514999999147E-2</v>
       </c>
       <c r="D332" s="5">
         <v>3.7907045423608565</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>12.628103398</v>
       </c>
       <c r="C333" s="5">
         <v>4.9592711000000733E-2</v>
       </c>
       <c r="D333" s="5">
         <v>4.835138533248462</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>12.631983886</v>
       </c>
       <c r="C334" s="5">
         <v>3.8804880000000708E-3</v>
       </c>
       <c r="D334" s="5">
         <v>0.36937167744617305</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>12.487628451000001</v>
       </c>
       <c r="C335" s="5">
         <v>-0.14435543499999959</v>
       </c>
       <c r="D335" s="5">
         <v>-12.883410229936166</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>12.638172751000001</v>
       </c>
       <c r="C336" s="5">
         <v>0.15054429999999996</v>
       </c>
       <c r="D336" s="5">
         <v>15.465390036437254</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>12.702143311</v>
       </c>
       <c r="C337" s="5">
         <v>6.3970559999999566E-2</v>
       </c>
       <c r="D337" s="5">
         <v>6.2460152188569262</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>12.737205766000001</v>
       </c>
       <c r="C338" s="5">
         <v>3.506245500000027E-2</v>
       </c>
       <c r="D338" s="5">
         <v>3.3631836409284688</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>12.694483344</v>
       </c>
       <c r="C339" s="5">
         <v>-4.2722422000000648E-2</v>
       </c>
       <c r="D339" s="5">
         <v>-3.9515448518137375</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>12.598668744999999</v>
       </c>
       <c r="C340" s="5">
         <v>-9.5814599000000555E-2</v>
       </c>
       <c r="D340" s="5">
         <v>-8.690592308739987</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>12.649039857</v>
       </c>
       <c r="C341" s="5">
         <v>5.0371112000000551E-2</v>
       </c>
       <c r="D341" s="5">
         <v>4.904675697606975</v>
       </c>
       <c r="E341" s="5">
         <v>0.7630129608245495</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>12.703850396</v>
       </c>
       <c r="C342" s="5">
         <v>5.4810538999999991E-2</v>
       </c>
       <c r="D342" s="5">
         <v>5.325545355308714</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>12.636066866</v>
       </c>
       <c r="C343" s="5">
         <v>-6.7783529999999814E-2</v>
       </c>
       <c r="D343" s="5">
         <v>-6.2182061319698274</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>12.667946944000001</v>
       </c>
       <c r="C344" s="5">
         <v>3.1880078000000367E-2</v>
       </c>
       <c r="D344" s="5">
         <v>3.0698976595159744</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>12.527629086999999</v>
       </c>
       <c r="C345" s="5">
         <v>-0.14031785700000121</v>
       </c>
       <c r="D345" s="5">
         <v>-12.511331218672773</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>12.53748543</v>
       </c>
       <c r="C346" s="5">
         <v>9.8563430000009333E-3</v>
       </c>
       <c r="D346" s="5">
         <v>0.94821827278523951</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>12.601404156999999</v>
       </c>
       <c r="C347" s="5">
         <v>6.3918726999999009E-2</v>
       </c>
       <c r="D347" s="5">
         <v>6.2923458163202772</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>12.647197835</v>
       </c>
       <c r="C348" s="5">
         <v>4.5793678000000781E-2</v>
       </c>
       <c r="D348" s="5">
         <v>4.4490411547330133</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>12.700962877</v>
       </c>
       <c r="C349" s="5">
         <v>5.3765042000000207E-2</v>
       </c>
       <c r="D349" s="5">
         <v>5.2223542631697706</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>12.652897675</v>
       </c>
       <c r="C350" s="5">
         <v>-4.8065202000000085E-2</v>
       </c>
       <c r="D350" s="5">
         <v>-4.4479100034500725</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>12.698394718999999</v>
       </c>
       <c r="C351" s="5">
         <v>4.549704399999932E-2</v>
       </c>
       <c r="D351" s="5">
         <v>4.4013034823717545</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>12.897238094</v>
       </c>
       <c r="C352" s="5">
         <v>0.19884337500000093</v>
       </c>
       <c r="D352" s="5">
         <v>20.496584445801957</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>12.944940854</v>
       </c>
       <c r="C353" s="5">
         <v>4.7702759999999955E-2</v>
       </c>
       <c r="D353" s="5">
         <v>4.5298283654640947</v>
       </c>
       <c r="E353" s="5">
         <v>2.3393158717596174</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>12.98045031</v>
       </c>
       <c r="C354" s="5">
         <v>3.5509455999999773E-2</v>
       </c>
       <c r="D354" s="5">
         <v>3.3418572869726493</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>13.040521187</v>
       </c>
       <c r="C355" s="5">
         <v>6.0070876999999356E-2</v>
       </c>
       <c r="D355" s="5">
         <v>5.6969074862650126</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>13.060495623</v>
       </c>
       <c r="C356" s="5">
         <v>1.997443600000004E-2</v>
       </c>
       <c r="D356" s="5">
         <v>1.8536288622349462</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>13.119320397999999</v>
       </c>
       <c r="C357" s="5">
         <v>5.8824774999999718E-2</v>
       </c>
       <c r="D357" s="5">
         <v>5.5407475471335399</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>13.238066089</v>
       </c>
       <c r="C358" s="5">
         <v>0.11874569100000087</v>
       </c>
       <c r="D358" s="5">
         <v>11.418800141770236</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>13.318069763</v>
       </c>
       <c r="C359" s="5">
         <v>8.0003674000000302E-2</v>
       </c>
       <c r="D359" s="5">
         <v>7.4981244475354147</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>13.344277401999999</v>
       </c>
       <c r="C360" s="5">
         <v>2.6207638999999006E-2</v>
       </c>
       <c r="D360" s="5">
         <v>2.3871165693566176</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>13.399339293000001</v>
       </c>
       <c r="C361" s="5">
         <v>5.506189100000114E-2</v>
       </c>
       <c r="D361" s="5">
         <v>5.0654374593337659</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>13.467235929999999</v>
       </c>
       <c r="C362" s="5">
         <v>6.7896636999998705E-2</v>
       </c>
       <c r="D362" s="5">
         <v>6.2529534108856311</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>13.500356876</v>
       </c>
       <c r="C363" s="5">
         <v>3.3120946000000373E-2</v>
       </c>
       <c r="D363" s="5">
         <v>2.9914959280603171</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>13.601606058</v>
       </c>
       <c r="C364" s="5">
         <v>0.1012491820000001</v>
       </c>
       <c r="D364" s="5">
         <v>9.3803525382412101</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>13.537907178999999</v>
       </c>
       <c r="C365" s="5">
         <v>-6.3698879000000375E-2</v>
       </c>
       <c r="D365" s="5">
         <v>-5.4773088615283738</v>
       </c>
       <c r="E365" s="5">
         <v>4.5806800640326717</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>13.673472077</v>
       </c>
       <c r="C366" s="5">
         <v>0.13556489800000016</v>
       </c>
       <c r="D366" s="5">
         <v>12.700881267542407</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>13.645185056000001</v>
       </c>
       <c r="C367" s="5">
         <v>-2.8287020999998802E-2</v>
       </c>
       <c r="D367" s="5">
         <v>-2.4544498816688853</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>13.660461290000001</v>
       </c>
       <c r="C368" s="5">
         <v>1.5276233999999889E-2</v>
       </c>
       <c r="D368" s="5">
         <v>1.3517425993927246</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>13.106695495</v>
       </c>
       <c r="C369" s="5">
         <v>-0.55376579500000034</v>
       </c>
       <c r="D369" s="5">
         <v>-39.139693304033059</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>13.132147445999999</v>
       </c>
       <c r="C370" s="5">
         <v>2.5451950999999085E-2</v>
       </c>
       <c r="D370" s="5">
         <v>2.3553357680284437</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>13.329653518000001</v>
       </c>
       <c r="C371" s="5">
         <v>0.19750607200000125</v>
       </c>
       <c r="D371" s="5">
         <v>19.618217435962904</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>13.337732889</v>
       </c>
       <c r="C372" s="5">
         <v>8.0793709999991137E-3</v>
       </c>
       <c r="D372" s="5">
         <v>0.72977375093983277</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>13.394936724000001</v>
       </c>
       <c r="C373" s="5">
         <v>5.7203835000001035E-2</v>
       </c>
       <c r="D373" s="5">
         <v>5.2698026187332658</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>13.376166924</v>
       </c>
       <c r="C374" s="5">
         <v>-1.8769800000001169E-2</v>
       </c>
       <c r="D374" s="5">
         <v>-1.6686140128201687</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>13.402744676999999</v>
       </c>
       <c r="C375" s="5">
         <v>2.657775299999976E-2</v>
       </c>
       <c r="D375" s="5">
         <v>2.4105679499411892</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>13.313367919999999</v>
       </c>
       <c r="C376" s="5">
         <v>-8.937675700000014E-2</v>
       </c>
       <c r="D376" s="5">
         <v>-7.7151784521929834</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>13.335162528</v>
       </c>
       <c r="C377" s="5">
         <v>2.1794608000000437E-2</v>
       </c>
       <c r="D377" s="5">
         <v>1.982240671969504</v>
       </c>
       <c r="E377" s="5">
         <v>-1.4976070401376163</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>13.173951862999999</v>
       </c>
       <c r="C378" s="5">
         <v>-0.16121066500000047</v>
       </c>
       <c r="D378" s="5">
         <v>-13.580229607528471</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>13.350086728000001</v>
       </c>
       <c r="C379" s="5">
         <v>0.17613486500000164</v>
       </c>
       <c r="D379" s="5">
         <v>17.277899327303636</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>13.262789484000001</v>
       </c>
       <c r="C380" s="5">
         <v>-8.7297244000000163E-2</v>
       </c>
       <c r="D380" s="5">
         <v>-7.5707412332148172</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>13.291175039000001</v>
       </c>
       <c r="C381" s="5">
         <v>2.838555499999984E-2</v>
       </c>
       <c r="D381" s="5">
         <v>2.5987370877354143</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>13.222851954999999</v>
       </c>
       <c r="C382" s="5">
         <v>-6.8323084000001089E-2</v>
       </c>
       <c r="D382" s="5">
         <v>-5.9971336612565924</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>13.239596181</v>
       </c>
       <c r="C383" s="5">
         <v>1.674422600000014E-2</v>
       </c>
       <c r="D383" s="5">
         <v>1.5301998342778678</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>13.223193115999999</v>
       </c>
       <c r="C384" s="5">
         <v>-1.6403065000000439E-2</v>
       </c>
       <c r="D384" s="5">
         <v>-1.4766388783644224</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>13.292546194</v>
       </c>
       <c r="C385" s="5">
         <v>6.9353078000000679E-2</v>
       </c>
       <c r="D385" s="5">
         <v>6.478531294202261</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>13.279147683</v>
       </c>
       <c r="C386" s="5">
         <v>-1.3398511000000113E-2</v>
       </c>
       <c r="D386" s="5">
         <v>-1.2028829284180698</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>13.603332597</v>
       </c>
       <c r="C387" s="5">
         <v>0.32418491399999994</v>
       </c>
       <c r="D387" s="5">
         <v>33.567681585245637</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>13.627038508</v>
       </c>
       <c r="C388" s="5">
         <v>2.3705911000000413E-2</v>
       </c>
       <c r="D388" s="5">
         <v>2.1113456615672987</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>13.63323432</v>
       </c>
       <c r="C389" s="5">
         <v>6.1958119999996342E-3</v>
       </c>
       <c r="D389" s="5">
         <v>0.54697102021932231</v>
       </c>
       <c r="E389" s="5">
         <v>2.2352317894448914</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>13.188804212999999</v>
       </c>
       <c r="C390" s="5">
         <v>-0.44443010700000052</v>
       </c>
       <c r="D390" s="5">
         <v>-32.814080588252459</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>13.158446177</v>
       </c>
       <c r="C391" s="5">
         <v>-3.0358035999999089E-2</v>
       </c>
       <c r="D391" s="5">
         <v>-2.7274623707452705</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>13.170259703999999</v>
       </c>
       <c r="C392" s="5">
         <v>1.1813526999999269E-2</v>
       </c>
       <c r="D392" s="5">
         <v>1.082684246170218</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>13.170077987000001</v>
       </c>
       <c r="C393" s="5">
         <v>-1.8171699999847135E-4</v>
       </c>
       <c r="D393" s="5">
         <v>-1.6555774741200402E-2</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>13.213281728</v>
       </c>
       <c r="C394" s="5">
         <v>4.3203740999999241E-2</v>
       </c>
       <c r="D394" s="5">
         <v>4.0083434287031094</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>13.140977688</v>
       </c>
       <c r="C395" s="5">
         <v>-7.2304040000000569E-2</v>
       </c>
       <c r="D395" s="5">
         <v>-6.3724205458074445</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>13.208790152000001</v>
       </c>
       <c r="C396" s="5">
         <v>6.7812464000001071E-2</v>
       </c>
       <c r="D396" s="5">
         <v>6.3712719129082274</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>13.187917142</v>
       </c>
       <c r="C397" s="5">
         <v>-2.0873010000000747E-2</v>
       </c>
       <c r="D397" s="5">
         <v>-1.8798889260853713</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>13.172361008999999</v>
       </c>
       <c r="C398" s="5">
         <v>-1.5556133000000472E-2</v>
       </c>
       <c r="D398" s="5">
         <v>-1.4063423987598189</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>13.209472642</v>
       </c>
       <c r="C399" s="5">
         <v>3.711163300000031E-2</v>
       </c>
       <c r="D399" s="5">
         <v>3.4337476159930436</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>13.141842716999999</v>
       </c>
       <c r="C400" s="5">
         <v>-6.7629925000000313E-2</v>
       </c>
       <c r="D400" s="5">
         <v>-5.9736829362686876</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>13.137012366</v>
       </c>
       <c r="C401" s="5">
         <v>-4.8303509999989558E-3</v>
       </c>
       <c r="D401" s="5">
         <v>-0.44017554439899076</v>
       </c>
       <c r="E401" s="5">
         <v>-3.6397962680949414</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>13.103791101000001</v>
       </c>
       <c r="C402" s="5">
         <v>-3.3221264999999889E-2</v>
       </c>
       <c r="D402" s="5">
         <v>-2.9927423567826184</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>13.168950085000001</v>
       </c>
       <c r="C403" s="5">
         <v>6.5158983999999975E-2</v>
       </c>
       <c r="D403" s="5">
         <v>6.1329623865358007</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>13.274182884</v>
       </c>
       <c r="C404" s="5">
         <v>0.10523279899999949</v>
       </c>
       <c r="D404" s="5">
         <v>10.022052645969225</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>13.057623347</v>
       </c>
       <c r="C405" s="5">
         <v>-0.21655953700000019</v>
       </c>
       <c r="D405" s="5">
         <v>-17.912678918874171</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>13.203514396999999</v>
       </c>
       <c r="C406" s="5">
         <v>0.14589104999999947</v>
       </c>
       <c r="D406" s="5">
         <v>14.262803534222734</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>13.337612984</v>
       </c>
       <c r="C407" s="5">
         <v>0.13409858700000044</v>
       </c>
       <c r="D407" s="5">
         <v>12.891908919902196</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>13.691509112</v>
       </c>
       <c r="C408" s="5">
         <v>0.35389612800000059</v>
       </c>
       <c r="D408" s="5">
         <v>36.923660409934641</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>13.783459056</v>
       </c>
       <c r="C409" s="5">
         <v>9.1949943999999562E-2</v>
       </c>
       <c r="D409" s="5">
         <v>8.363446331608948</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>13.863610047</v>
       </c>
       <c r="C410" s="5">
         <v>8.0150991000000005E-2</v>
       </c>
       <c r="D410" s="5">
         <v>7.2055732538973905</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>14.017027066000001</v>
       </c>
       <c r="C411" s="5">
         <v>0.15341701900000082</v>
       </c>
       <c r="D411" s="5">
         <v>14.118205489218273</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>14.151590118</v>
       </c>
       <c r="C412" s="5">
         <v>0.13456305199999896</v>
       </c>
       <c r="D412" s="5">
         <v>12.148108365364397</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>14.342580359999999</v>
       </c>
       <c r="C413" s="5">
         <v>0.19099024199999981</v>
       </c>
       <c r="D413" s="5">
         <v>17.453133195595917</v>
       </c>
       <c r="E413" s="5">
         <v>9.1768810168751713</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>14.522234903999999</v>
       </c>
       <c r="C414" s="5">
         <v>0.17965454399999992</v>
       </c>
       <c r="D414" s="5">
         <v>16.111166005433986</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>14.576003591999999</v>
       </c>
       <c r="C415" s="5">
         <v>5.3768687999999898E-2</v>
       </c>
       <c r="D415" s="5">
         <v>4.5346118730404283</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>14.679117347</v>
       </c>
       <c r="C416" s="5">
         <v>0.10311375500000075</v>
       </c>
       <c r="D416" s="5">
         <v>8.827263254845219</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>14.75011965</v>
       </c>
       <c r="C417" s="5">
         <v>7.1002303000000211E-2</v>
       </c>
       <c r="D417" s="5">
         <v>5.9612837302937871</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>14.795758333</v>
       </c>
       <c r="C418" s="5">
         <v>4.5638682999999958E-2</v>
       </c>
       <c r="D418" s="5">
         <v>3.7767894589996409</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>14.825959224</v>
       </c>
       <c r="C419" s="5">
         <v>3.0200890999999785E-2</v>
       </c>
       <c r="D419" s="5">
         <v>2.4771093539454281</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>14.879618982</v>
       </c>
       <c r="C420" s="5">
         <v>5.3659758000000224E-2</v>
       </c>
       <c r="D420" s="5">
         <v>4.4306809604408803</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>14.88223848</v>
       </c>
       <c r="C421" s="5">
         <v>2.6194979999996093E-3</v>
       </c>
       <c r="D421" s="5">
         <v>0.21145991677689047</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>14.955506894000001</v>
       </c>
       <c r="C422" s="5">
         <v>7.3268414000001059E-2</v>
       </c>
       <c r="D422" s="5">
         <v>6.0704797633898355</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>14.826029886000001</v>
       </c>
       <c r="C423" s="5">
         <v>-0.12947700800000028</v>
       </c>
       <c r="D423" s="5">
         <v>-9.9082949391319559</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>14.856055508000001</v>
       </c>
       <c r="C424" s="5">
         <v>3.0025622000000141E-2</v>
       </c>
       <c r="D424" s="5">
         <v>2.4574885973221106</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>14.751238576</v>
       </c>
       <c r="C425" s="5">
         <v>-0.10481693200000031</v>
       </c>
       <c r="D425" s="5">
         <v>-8.1456595120655386</v>
       </c>
       <c r="E425" s="5">
         <v>2.8492656533388283</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>14.831328173999999</v>
       </c>
       <c r="C426" s="5">
         <v>8.0089597999998929E-2</v>
       </c>
       <c r="D426" s="5">
         <v>6.7133347621436412</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>14.881378436</v>
       </c>
       <c r="C427" s="5">
         <v>5.0050262000000956E-2</v>
       </c>
       <c r="D427" s="5">
         <v>4.125571000354511</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>14.879984699</v>
       </c>
       <c r="C428" s="5">
         <v>-1.3937370000007832E-3</v>
       </c>
       <c r="D428" s="5">
         <v>-0.11232985989179101</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>15.049522391</v>
       </c>
       <c r="C429" s="5">
         <v>0.16953769200000046</v>
       </c>
       <c r="D429" s="5">
         <v>14.562582203191909</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>15.190163905</v>
       </c>
       <c r="C430" s="5">
         <v>0.14064151400000036</v>
       </c>
       <c r="D430" s="5">
         <v>11.809037969072534</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>15.116156198000001</v>
       </c>
       <c r="C431" s="5">
         <v>-7.4007706999999812E-2</v>
       </c>
       <c r="D431" s="5">
         <v>-5.6923483232667831</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>15.271805258000001</v>
       </c>
       <c r="C432" s="5">
         <v>0.15564906000000001</v>
       </c>
       <c r="D432" s="5">
         <v>13.080593189086542</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>15.183522216</v>
       </c>
       <c r="C433" s="5">
         <v>-8.8283042000000478E-2</v>
       </c>
       <c r="D433" s="5">
         <v>-6.7205832551952449</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>15.248482289</v>
       </c>
       <c r="C434" s="5">
         <v>6.4960072999999952E-2</v>
       </c>
       <c r="D434" s="5">
         <v>5.2565388735722918</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>15.215840103</v>
       </c>
       <c r="C435" s="5">
         <v>-3.2642186000000351E-2</v>
       </c>
       <c r="D435" s="5">
         <v>-2.5387911965423671</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>15.201775234999999</v>
       </c>
       <c r="C436" s="5">
         <v>-1.4064868000000175E-2</v>
       </c>
       <c r="D436" s="5">
         <v>-1.1036064386919175</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>15.223961214999999</v>
       </c>
       <c r="C437" s="5">
         <v>2.2185979999999716E-2</v>
       </c>
       <c r="D437" s="5">
         <v>1.7654464539425874</v>
       </c>
       <c r="E437" s="5">
         <v>3.2046301506444941</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>15.174184795</v>
       </c>
       <c r="C438" s="5">
         <v>-4.9776419999998822E-2</v>
       </c>
       <c r="D438" s="5">
         <v>-3.853739354625052</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>15.173820472999999</v>
       </c>
       <c r="C439" s="5">
         <v>-3.6432200000113824E-4</v>
       </c>
       <c r="D439" s="5">
         <v>-2.8807390939966648E-2</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>15.189784262</v>
+        <v>15.267822163</v>
       </c>
       <c r="C440" s="5">
-        <v>1.5963789000000617E-2</v>
+        <v>9.4001690000000693E-2</v>
       </c>
       <c r="D440" s="5">
-        <v>1.26980431301571</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.6925883212299428</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
-    </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B441" s="5">
+        <v>15.160830454999999</v>
+      </c>
+      <c r="C441" s="5">
+        <v>-0.10699170800000068</v>
+      </c>
+      <c r="D441" s="5">
+        <v>-8.0925366828291541</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>