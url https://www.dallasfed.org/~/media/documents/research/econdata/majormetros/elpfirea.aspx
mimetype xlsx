--- v6 (2026-05-27)
+++ v7 (2026-07-07)
@@ -1,99 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{0C9198C3-2426-4508-A45A-B10E189A40BC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{6B1C6668-AF7D-4F18-B7DA-83BC587AE2EC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{701ED391-1265-44F0-A556-D48ADEF94864}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{17582920-DA3B-49E2-85D6-A89C3DC04C77}"/>
   </bookViews>
   <sheets>
     <sheet name="elpfirea" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>El Paso Financial Activities Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry April 2026</t>
+    <t>Last data entry May 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -917,6341 +917,6350 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B736F986-8541-44CE-9743-F004ED6575F2}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{749261C8-BDAF-45C6-BB94-8D0FAEF0D6FF}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>9.3932186216000009</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6">
+        <v>9.3932199684000004</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>9.3435879831000008</v>
+        <v>9.3435896815999993</v>
       </c>
       <c r="C7" s="5">
-        <v>-4.9630638500000046E-2</v>
+        <v>-4.9630286800001144E-2</v>
       </c>
       <c r="D7" s="5">
-        <v>-6.1593540573691596</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6">
+        <v>-6.1593108129134659</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>9.2949800279999995</v>
+        <v>9.2949818454000006</v>
       </c>
       <c r="C8" s="5">
-        <v>-4.8607955100001377E-2</v>
+        <v>-4.8607836199998644E-2</v>
       </c>
       <c r="D8" s="5">
-        <v>-6.0671762547179657</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6">
+        <v>-6.067160764280521</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>9.2912074661999995</v>
+        <v>9.2912091420999996</v>
       </c>
       <c r="C9" s="5">
-        <v>-3.7725617999999628E-3</v>
+        <v>-3.7727033000010124E-3</v>
       </c>
       <c r="D9" s="5">
-        <v>-0.48595930966461864</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6">
+        <v>-0.48597740138655032</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>9.3602975167999993</v>
+        <v>9.3602988976999999</v>
       </c>
       <c r="C10" s="5">
-        <v>6.9090050599999842E-2</v>
+        <v>6.9089755600000302E-2</v>
       </c>
       <c r="D10" s="5">
-        <v>9.2974284042950615</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6">
+        <v>9.2973853225805989</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>9.4088376341999993</v>
+        <v>9.4088386402000008</v>
       </c>
       <c r="C11" s="5">
-        <v>4.8540117399999971E-2</v>
+        <v>4.8539742500000926E-2</v>
       </c>
       <c r="D11" s="5">
-        <v>6.403485163383249</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6">
+        <v>6.4034333151852696</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>9.2800158337000003</v>
+        <v>9.2800162233000005</v>
       </c>
       <c r="C12" s="5">
-        <v>-0.12882180049999903</v>
+        <v>-0.12882241690000029</v>
       </c>
       <c r="D12" s="5">
-        <v>-15.247421983205967</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6">
+        <v>-15.247488027197043</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>9.2505040688999998</v>
+        <v>9.2505035238000008</v>
       </c>
       <c r="C13" s="5">
-        <v>-2.9511764800000506E-2</v>
+        <v>-2.9512699499999684E-2</v>
       </c>
       <c r="D13" s="5">
-        <v>-3.7501247067104448</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6">
+        <v>-3.7502412566221888</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>9.2171551147000006</v>
+        <v>9.2171488513999993</v>
       </c>
       <c r="C14" s="5">
-        <v>-3.334895419999917E-2</v>
+        <v>-3.3354672400001562E-2</v>
       </c>
       <c r="D14" s="5">
-        <v>-4.2413592237607656</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6">
+        <v>-4.2420723549531854</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>9.0675168608999996</v>
+        <v>9.0675109516999992</v>
       </c>
       <c r="C15" s="5">
-        <v>-0.14963825380000095</v>
+        <v>-0.14963789970000008</v>
       </c>
       <c r="D15" s="5">
-        <v>-17.832947781262508</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6">
+        <v>-17.832920333351034</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>9.0146729323999999</v>
+        <v>9.0146734910999999</v>
       </c>
       <c r="C16" s="5">
-        <v>-5.2843928499999748E-2</v>
+        <v>-5.2837460599999275E-2</v>
       </c>
       <c r="D16" s="5">
-        <v>-6.7735319334823902</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5">
+        <v>-6.772733539520237</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>8.9705372322999999</v>
+        <v>8.9705392138000004</v>
       </c>
       <c r="C17" s="5">
-        <v>-4.4135700100000008E-2</v>
+        <v>-4.4134277299999525E-2</v>
       </c>
       <c r="D17" s="5">
-        <v>-5.7195288604167001</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5">
+        <v>-5.7193490715096047</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>9.0036973166000003</v>
+        <v>9.0036991882000006</v>
       </c>
       <c r="C18" s="5">
-        <v>3.3160084300000392E-2</v>
+        <v>3.3159974400000181E-2</v>
       </c>
       <c r="D18" s="5">
-        <v>4.5271723839744205</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5">
+        <v>4.5271560531295441</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>8.9448827550000001</v>
+        <v>8.9448849803999995</v>
       </c>
       <c r="C19" s="5">
-        <v>-5.8814561600000204E-2</v>
+        <v>-5.8814207800001128E-2</v>
       </c>
       <c r="D19" s="5">
-        <v>-7.563138836193783</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5">
+        <v>-7.5630934458492449</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>8.8916162437999997</v>
+        <v>8.8916183485999998</v>
       </c>
       <c r="C20" s="5">
-        <v>-5.3266511200000366E-2</v>
+        <v>-5.3266631799999686E-2</v>
       </c>
       <c r="D20" s="5">
-        <v>-6.9165014883876053</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5">
+        <v>-6.9165149738635856</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>8.8895814034999994</v>
+        <v>8.8895842746000007</v>
       </c>
       <c r="C21" s="5">
-        <v>-2.0348403000003401E-3</v>
+        <v>-2.0340739999991087E-3</v>
       </c>
       <c r="D21" s="5">
-        <v>-0.27427378808069225</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5">
+        <v>-0.27417056448671984</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>8.8595656536000007</v>
+        <v>8.8595668151999991</v>
       </c>
       <c r="C22" s="5">
-        <v>-3.0015749899998667E-2</v>
+        <v>-3.0017459400001556E-2</v>
       </c>
       <c r="D22" s="5">
-        <v>-3.9774057004854591</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5">
+        <v>-3.9776267761482131</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>8.8113157600999994</v>
+        <v>8.8113164497999996</v>
       </c>
       <c r="C23" s="5">
-        <v>-4.8249893500001306E-2</v>
+        <v>-4.8250365399999495E-2</v>
       </c>
       <c r="D23" s="5">
-        <v>-6.3430506338990948</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5">
+        <v>-6.3431100178199191</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>8.7827888439000006</v>
+        <v>8.7827886265000004</v>
       </c>
       <c r="C24" s="5">
-        <v>-2.8526916199998809E-2</v>
+        <v>-2.8527823299999255E-2</v>
       </c>
       <c r="D24" s="5">
-        <v>-3.8166008309418298</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5">
+        <v>-3.8167197450632018</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>8.6467078066000003</v>
+        <v>8.6467062819000002</v>
       </c>
       <c r="C25" s="5">
-        <v>-0.13608103730000032</v>
+        <v>-0.13608234460000013</v>
       </c>
       <c r="D25" s="5">
-        <v>-17.087482580595481</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5">
+        <v>-17.087633395076672</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>8.7193260533999997</v>
+        <v>8.7193192722999999</v>
       </c>
       <c r="C26" s="5">
-        <v>7.2618246799999397E-2</v>
+        <v>7.2612990399999688E-2</v>
       </c>
       <c r="D26" s="5">
-        <v>10.556840072279506</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5">
+        <v>10.556042239774088</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>8.7643785131000005</v>
+        <v>8.7643717974000008</v>
       </c>
       <c r="C27" s="5">
-        <v>4.5052459700000824E-2</v>
+        <v>4.5052525100000906E-2</v>
       </c>
       <c r="D27" s="5">
-        <v>6.3796330920336652</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5">
+        <v>6.3796477210720459</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>8.9079562362000004</v>
+        <v>8.9079548231000008</v>
       </c>
       <c r="C28" s="5">
-        <v>0.14357772309999994</v>
+        <v>0.14358302569999992</v>
       </c>
       <c r="D28" s="5">
-        <v>21.529970137176811</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5">
+        <v>21.530856263405717</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>8.7675511625000002</v>
+        <v>8.7675497638</v>
       </c>
       <c r="C29" s="5">
-        <v>-0.14040507370000022</v>
+        <v>-0.1404050593000008</v>
       </c>
       <c r="D29" s="5">
-        <v>-17.357621189630567</v>
+        <v>-17.357622080149106</v>
       </c>
       <c r="E29" s="5">
-        <v>-2.2628083975741453</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5">
+        <v>-2.2628455788669677</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>8.7201795040000007</v>
+        <v>8.7201895305000008</v>
       </c>
       <c r="C30" s="5">
-        <v>-4.7371658499999469E-2</v>
+        <v>-4.7360233299999166E-2</v>
       </c>
       <c r="D30" s="5">
-        <v>-6.294432999559973</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5">
+        <v>-6.2929606841412911</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>8.7442127361999997</v>
+        <v>8.7442186394999997</v>
       </c>
       <c r="C31" s="5">
-        <v>2.4033232199998977E-2</v>
+        <v>2.4029108999998883E-2</v>
       </c>
       <c r="D31" s="5">
-        <v>3.3578531555925162</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5">
+        <v>3.3572643964114413</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>8.7842811902999998</v>
+        <v>8.7842813743000008</v>
       </c>
       <c r="C32" s="5">
-        <v>4.0068454100000039E-2</v>
+        <v>4.006273480000111E-2</v>
       </c>
       <c r="D32" s="5">
-        <v>5.6394601527343102</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5">
+        <v>5.6386308913295435</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>8.7860429956000008</v>
+        <v>8.7860472294999994</v>
       </c>
       <c r="C33" s="5">
-        <v>1.7618053000010292E-3</v>
+        <v>1.7658551999986116E-3</v>
       </c>
       <c r="D33" s="5">
-        <v>0.24094174675768354</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5">
+        <v>0.24149621221347672</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>8.7631483405000008</v>
+        <v>8.7631485916000003</v>
       </c>
       <c r="C34" s="5">
-        <v>-2.2894655099999994E-2</v>
+        <v>-2.289863789999913E-2</v>
       </c>
       <c r="D34" s="5">
-        <v>-3.0825296260093338</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5">
+        <v>-3.0830567413527854</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>8.8217605050000003</v>
+        <v>8.8217604072999993</v>
       </c>
       <c r="C35" s="5">
-        <v>5.8612164499999508E-2</v>
+        <v>5.861181569999907E-2</v>
       </c>
       <c r="D35" s="5">
-        <v>8.3281181479460074</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5">
+        <v>8.328066502781283</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>8.8836269888999997</v>
+        <v>8.8836256076000009</v>
       </c>
       <c r="C36" s="5">
-        <v>6.186648389999938E-2</v>
+        <v>6.1865200300001533E-2</v>
       </c>
       <c r="D36" s="5">
-        <v>8.7478347683185973</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5">
+        <v>8.7476463127231128</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>8.8437933635999997</v>
+        <v>8.8437900305999992</v>
       </c>
       <c r="C37" s="5">
-        <v>-3.9833625300000008E-2</v>
+        <v>-3.9835577000001621E-2</v>
       </c>
       <c r="D37" s="5">
-        <v>-5.2499905299070893</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5">
+        <v>-5.2502422457559756</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>8.8200043972</v>
+        <v>8.8199959398000001</v>
       </c>
       <c r="C38" s="5">
-        <v>-2.3788966399999723E-2</v>
+        <v>-2.3794090799999168E-2</v>
       </c>
       <c r="D38" s="5">
-        <v>-3.1805570376010506</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5">
+        <v>-3.1812332388694409</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>9.0562511517999997</v>
+        <v>9.0562423158000005</v>
       </c>
       <c r="C39" s="5">
-        <v>0.23624675459999978</v>
+        <v>0.23624637600000042</v>
       </c>
       <c r="D39" s="5">
-        <v>37.326982326534242</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5">
+        <v>37.326954655819279</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>8.9928331658000005</v>
+        <v>8.9928290499999992</v>
       </c>
       <c r="C40" s="5">
-        <v>-6.341798599999926E-2</v>
+        <v>-6.3413265800001284E-2</v>
       </c>
       <c r="D40" s="5">
-        <v>-8.0870000309820167</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5">
+        <v>-8.0864286930780729</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>9.0595886952000004</v>
+        <v>9.0595841274000009</v>
       </c>
       <c r="C41" s="5">
-        <v>6.6755529399999958E-2</v>
+        <v>6.6755077400001639E-2</v>
       </c>
       <c r="D41" s="5">
-        <v>9.2806667753652317</v>
+        <v>9.2806057711567025</v>
       </c>
       <c r="E41" s="5">
-        <v>3.3308905450028625</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5">
+        <v>3.3308549305961277</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>9.1469535812</v>
+        <v>9.1469726807999994</v>
       </c>
       <c r="C42" s="5">
-        <v>8.7364885999999586E-2</v>
+        <v>8.7388553399998514E-2</v>
       </c>
       <c r="D42" s="5">
-        <v>12.205960450276997</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5">
+        <v>12.209450930669895</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>9.1512441816999992</v>
+        <v>9.1512553506999996</v>
       </c>
       <c r="C43" s="5">
-        <v>4.2906004999991865E-3</v>
+        <v>4.2826699000002577E-3</v>
       </c>
       <c r="D43" s="5">
-        <v>0.56434358972592413</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5">
+        <v>0.5632966093689129</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>9.1766323967000005</v>
+        <v>9.1766324128000001</v>
       </c>
       <c r="C44" s="5">
-        <v>2.5388215000001324E-2</v>
+        <v>2.5377062100000458E-2</v>
       </c>
       <c r="D44" s="5">
-        <v>3.3804201508295328</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5">
+        <v>3.3789082423709704</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>9.1853655790000008</v>
+        <v>9.1853726560000002</v>
       </c>
       <c r="C45" s="5">
-        <v>8.7331823000003084E-3</v>
+        <v>8.7402432000001085E-3</v>
       </c>
       <c r="D45" s="5">
-        <v>1.1480079350289163</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5">
+        <v>1.1489409810987228</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>9.1648123801000008</v>
+        <v>9.1648127186000004</v>
       </c>
       <c r="C46" s="5">
-        <v>-2.0553198900000069E-2</v>
+        <v>-2.0559937399999839E-2</v>
       </c>
       <c r="D46" s="5">
-        <v>-2.6523231734393082</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5">
+        <v>-2.6531800585754661</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>9.1238482427999994</v>
+        <v>9.1238479145000007</v>
       </c>
       <c r="C47" s="5">
-        <v>-4.0964137300001369E-2</v>
+        <v>-4.0964804099999697E-2</v>
       </c>
       <c r="D47" s="5">
-        <v>-5.2337505327915368</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5">
+        <v>-5.233833454020953</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>9.1837712156000002</v>
+        <v>9.1837683041999991</v>
       </c>
       <c r="C48" s="5">
-        <v>5.9922972800000807E-2</v>
+        <v>5.9920389699998466E-2</v>
       </c>
       <c r="D48" s="5">
-        <v>8.1722933157262645</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5">
+        <v>8.1719285163208042</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>9.2491068171999995</v>
+        <v>9.2491002378000005</v>
       </c>
       <c r="C49" s="5">
-        <v>6.5335601599999293E-2</v>
+        <v>6.5331933600001335E-2</v>
       </c>
       <c r="D49" s="5">
-        <v>8.8791866122759355</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5">
+        <v>8.8786713889430491</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>9.2219588575000007</v>
+        <v>9.2219460217999991</v>
       </c>
       <c r="C50" s="5">
-        <v>-2.7147959699998836E-2</v>
+        <v>-2.7154216000001341E-2</v>
       </c>
       <c r="D50" s="5">
-        <v>-3.4659287034402908</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5">
+        <v>-3.466717006924358</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>9.1421727914000002</v>
+        <v>9.1421582928999996</v>
       </c>
       <c r="C51" s="5">
-        <v>-7.9786066100000497E-2</v>
+        <v>-7.9787728899999522E-2</v>
       </c>
       <c r="D51" s="5">
-        <v>-9.9020435407362388</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5">
+        <v>-9.9022533207449914</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>9.1732001048999994</v>
+        <v>9.1731896831000004</v>
       </c>
       <c r="C52" s="5">
-        <v>3.102731349999921E-2</v>
+        <v>3.1031390200000786E-2</v>
       </c>
       <c r="D52" s="5">
-        <v>4.1495273321233705</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5">
+        <v>4.1500894647227282</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>9.1554724503999996</v>
+        <v>9.1554612949000003</v>
       </c>
       <c r="C53" s="5">
-        <v>-1.7727654499999801E-2</v>
+        <v>-1.7728388200000111E-2</v>
       </c>
       <c r="D53" s="5">
-        <v>-2.2945670407004681</v>
+        <v>-2.2946635788655634</v>
       </c>
       <c r="E53" s="5">
-        <v>1.0583676414670062</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5">
+        <v>1.0582954598327143</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>9.0699079401000002</v>
+        <v>9.0699490257999997</v>
       </c>
       <c r="C54" s="5">
-        <v>-8.5564510299999341E-2</v>
+        <v>-8.5512269100000537E-2</v>
       </c>
       <c r="D54" s="5">
-        <v>-10.655993052131063</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5">
+        <v>-10.649829889574402</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>9.1603444706000001</v>
+        <v>9.1603596925000002</v>
       </c>
       <c r="C55" s="5">
-        <v>9.043653049999989E-2</v>
+        <v>9.0410666700000419E-2</v>
       </c>
       <c r="D55" s="5">
-        <v>12.643754483749593</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5">
+        <v>12.639877578953707</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>9.0757972759999994</v>
+        <v>9.0757971611000006</v>
       </c>
       <c r="C56" s="5">
-        <v>-8.4547194600000708E-2</v>
+        <v>-8.4562531399999585E-2</v>
       </c>
       <c r="D56" s="5">
-        <v>-10.530342677264027</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5">
+        <v>-10.532140328991524</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>9.3850199160999992</v>
+        <v>9.3850293835999992</v>
       </c>
       <c r="C57" s="5">
-        <v>0.30922264009999978</v>
+        <v>0.3092322224999986</v>
       </c>
       <c r="D57" s="5">
-        <v>49.487522395149639</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5">
+        <v>49.489354731181834</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>9.3629423965999994</v>
+        <v>9.3629461060000008</v>
       </c>
       <c r="C58" s="5">
-        <v>-2.2077519499999809E-2</v>
+        <v>-2.2083277599998397E-2</v>
       </c>
       <c r="D58" s="5">
-        <v>-2.7866666431388465</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5">
+        <v>-2.787381285872037</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>9.4269814164000003</v>
+        <v>9.4269818007000001</v>
       </c>
       <c r="C59" s="5">
-        <v>6.4039019800000929E-2</v>
+        <v>6.4035694699999368E-2</v>
       </c>
       <c r="D59" s="5">
-        <v>8.5234504419013923</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5">
+        <v>8.5229875953642953</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>9.3834547061000002</v>
+        <v>9.3834511127999995</v>
       </c>
       <c r="C60" s="5">
-        <v>-4.3526710300000104E-2</v>
+        <v>-4.3530687900000586E-2</v>
       </c>
       <c r="D60" s="5">
-        <v>-5.402135480218428</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5">
+        <v>-5.4026164592148369</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>9.4513518150000007</v>
+        <v>9.4513421279000003</v>
       </c>
       <c r="C61" s="5">
-        <v>6.7897108900000447E-2</v>
+        <v>6.7891015100000729E-2</v>
       </c>
       <c r="D61" s="5">
-        <v>9.0370292675996833</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5">
+        <v>9.0361892445936611</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>9.4244067045000008</v>
+        <v>9.4243892085999992</v>
       </c>
       <c r="C62" s="5">
-        <v>-2.6945110499999814E-2</v>
+        <v>-2.6952919300001099E-2</v>
       </c>
       <c r="D62" s="5">
-        <v>-3.367975103325116</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5">
+        <v>-3.3689392970827847</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>9.5339161818000004</v>
+        <v>9.5338930467999994</v>
       </c>
       <c r="C63" s="5">
-        <v>0.1095094772999996</v>
+        <v>0.1095038382000002</v>
       </c>
       <c r="D63" s="5">
-        <v>14.870290388652085</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5">
+        <v>14.869504464425297</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>9.5456131926999994</v>
+        <v>9.5455879980000002</v>
       </c>
       <c r="C64" s="5">
-        <v>1.1697010899998972E-2</v>
+        <v>1.1694951200000858E-2</v>
       </c>
       <c r="D64" s="5">
-        <v>1.4822363680323525</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5">
+        <v>1.4819772214503368</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>9.4514215349999997</v>
+        <v>9.4513898118000004</v>
       </c>
       <c r="C65" s="5">
-        <v>-9.4191657699999709E-2</v>
+        <v>-9.4198186199999867E-2</v>
       </c>
       <c r="D65" s="5">
-        <v>-11.219085223959191</v>
+        <v>-11.219849143585014</v>
       </c>
       <c r="E65" s="5">
-        <v>3.2324829352424089</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5">
+        <v>3.2322622243495802</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>9.6902379388999993</v>
+        <v>9.6903106705000006</v>
       </c>
       <c r="C66" s="5">
-        <v>0.23881640389999959</v>
+        <v>0.23892085870000024</v>
       </c>
       <c r="D66" s="5">
-        <v>34.911103407362766</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5">
+        <v>34.928689538627488</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>9.6724774145999994</v>
+        <v>9.6725035556000005</v>
       </c>
       <c r="C67" s="5">
-        <v>-1.7760524299999858E-2</v>
+        <v>-1.7807114900000087E-2</v>
       </c>
       <c r="D67" s="5">
-        <v>-2.1773555547147661</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5">
+        <v>-2.1829935163113046</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>9.5779419562000001</v>
+        <v>9.5779486755000001</v>
       </c>
       <c r="C68" s="5">
-        <v>-9.4535458399999328E-2</v>
+        <v>-9.455488010000046E-2</v>
       </c>
       <c r="D68" s="5">
-        <v>-11.11802051902756</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5">
+        <v>-11.120154806825877</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>9.3915963764000008</v>
+        <v>9.3916099183000004</v>
       </c>
       <c r="C69" s="5">
-        <v>-0.18634557979999933</v>
+        <v>-0.1863387571999997</v>
       </c>
       <c r="D69" s="5">
-        <v>-21.003722788819889</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5">
+        <v>-21.0030209414528</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>9.4617832998000004</v>
+        <v>9.4617915553999996</v>
       </c>
       <c r="C70" s="5">
-        <v>7.0186923399999657E-2</v>
+        <v>7.018163709999925E-2</v>
       </c>
       <c r="D70" s="5">
-        <v>9.3460080841259554</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5">
+        <v>9.3452609530913389</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>9.4203446733000007</v>
+        <v>9.4203471188000005</v>
       </c>
       <c r="C71" s="5">
-        <v>-4.1438626499999742E-2</v>
+        <v>-4.1444436599999079E-2</v>
       </c>
       <c r="D71" s="5">
-        <v>-5.1307319771867421</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5">
+        <v>-5.1314297446639179</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>9.4802726702999998</v>
+        <v>9.4802671363000002</v>
       </c>
       <c r="C72" s="5">
-        <v>5.9927996999999067E-2</v>
+        <v>5.9920017499999645E-2</v>
       </c>
       <c r="D72" s="5">
-        <v>7.9067037059033174</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5">
+        <v>7.9056116916925268</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>9.4579594059000005</v>
+        <v>9.4579445038000003</v>
       </c>
       <c r="C73" s="5">
-        <v>-2.2313264399999255E-2</v>
+        <v>-2.2322632499999884E-2</v>
       </c>
       <c r="D73" s="5">
-        <v>-2.7881060658557333</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5">
+        <v>-2.7892631262205203</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>9.5302226514000008</v>
+        <v>9.5301973667999995</v>
       </c>
       <c r="C74" s="5">
-        <v>7.2263245500000295E-2</v>
+        <v>7.2252862999999223E-2</v>
       </c>
       <c r="D74" s="5">
-        <v>9.563832777641279</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5">
+        <v>9.5624161474425975</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>9.4226396084000008</v>
+        <v>9.4226043685</v>
       </c>
       <c r="C75" s="5">
-        <v>-0.10758304299999999</v>
+        <v>-0.10759299829999946</v>
       </c>
       <c r="D75" s="5">
-        <v>-12.736142887914836</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5">
+        <v>-12.737280967061826</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>9.4218863979999998</v>
+        <v>9.4218432768000007</v>
       </c>
       <c r="C76" s="5">
-        <v>-7.5321040000098094E-4</v>
+        <v>-7.6109169999938331E-4</v>
       </c>
       <c r="D76" s="5">
-        <v>-9.5881328934799281E-2</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5">
+        <v>-9.6884510304817706E-2</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>9.4573645747999997</v>
+        <v>9.4573105998999996</v>
       </c>
       <c r="C77" s="5">
-        <v>3.5478176799999872E-2</v>
+        <v>3.5467323099998893E-2</v>
       </c>
       <c r="D77" s="5">
-        <v>4.6133743872608601</v>
+        <v>4.6119552342624326</v>
       </c>
       <c r="E77" s="5">
-        <v>6.2879851226527173E-2</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5">
+        <v>6.2644629180441669E-2</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>9.3925139593000004</v>
+        <v>9.3926188651999993</v>
       </c>
       <c r="C78" s="5">
-        <v>-6.4850615499999265E-2</v>
+        <v>-6.4691734700000225E-2</v>
       </c>
       <c r="D78" s="5">
-        <v>-7.925235443649326</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5">
+        <v>-7.9065870534028022</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>9.3774871518000005</v>
+        <v>9.3775269526000002</v>
       </c>
       <c r="C79" s="5">
-        <v>-1.5026807499999961E-2</v>
+        <v>-1.5091912599999091E-2</v>
       </c>
       <c r="D79" s="5">
-        <v>-1.9030412893348281</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5">
+        <v>-1.9111925148326159</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>9.4824496974999999</v>
+        <v>9.4824644739000004</v>
       </c>
       <c r="C80" s="5">
-        <v>0.10496254569999941</v>
+        <v>0.10493752130000011</v>
       </c>
       <c r="D80" s="5">
-        <v>14.29015900646311</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5">
+        <v>14.286475271502841</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>9.4988275291999997</v>
+        <v>9.4988486130999998</v>
       </c>
       <c r="C81" s="5">
-        <v>1.6377831699999845E-2</v>
+        <v>1.6384139199999481E-2</v>
       </c>
       <c r="D81" s="5">
-        <v>2.0924101078586554</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5">
+        <v>2.0932203261727178</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>9.5670743397999995</v>
+        <v>9.5670909326999993</v>
       </c>
       <c r="C82" s="5">
-        <v>6.8246810599999819E-2</v>
+        <v>6.824231959999949E-2</v>
       </c>
       <c r="D82" s="5">
-        <v>8.9707039636170549</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5">
+        <v>8.970069422113113</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>9.6264345021000004</v>
+        <v>9.6264410489000003</v>
       </c>
       <c r="C83" s="5">
-        <v>5.9360162300000852E-2</v>
+        <v>5.9350116200000969E-2</v>
       </c>
       <c r="D83" s="5">
-        <v>7.7049689110956221</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5">
+        <v>7.7036062942096306</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>9.5767693851000004</v>
+        <v>9.5767621295000005</v>
       </c>
       <c r="C84" s="5">
-        <v>-4.9665116999999981E-2</v>
+        <v>-4.9678919399999799E-2</v>
       </c>
       <c r="D84" s="5">
-        <v>-6.0184008784616161</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5">
+        <v>-6.0200222847044067</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>9.5573373169</v>
+        <v>9.5573155901</v>
       </c>
       <c r="C85" s="5">
-        <v>-1.943206820000043E-2</v>
+        <v>-1.9446539400000518E-2</v>
       </c>
       <c r="D85" s="5">
-        <v>-2.4079101905123301</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5">
+        <v>-2.4096852046128103</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>9.6323239711999999</v>
+        <v>9.6322877279999997</v>
       </c>
       <c r="C86" s="5">
-        <v>7.4986654299999955E-2</v>
+        <v>7.497213789999968E-2</v>
       </c>
       <c r="D86" s="5">
-        <v>9.8322807119939561</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5">
+        <v>9.8303177749765158</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>9.7170872954000007</v>
+        <v>9.7170370335000005</v>
       </c>
       <c r="C87" s="5">
-        <v>8.4763324200000767E-2</v>
+        <v>8.4749305500000816E-2</v>
       </c>
       <c r="D87" s="5">
-        <v>11.08624288368083</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5">
+        <v>11.084363494272376</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>9.6959987302999995</v>
+        <v>9.6959371376999997</v>
       </c>
       <c r="C88" s="5">
-        <v>-2.1088565100001233E-2</v>
+        <v>-2.1099895800000823E-2</v>
       </c>
       <c r="D88" s="5">
-        <v>-2.5734446851017667</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5">
+        <v>-2.5748240627657459</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>9.6565457237000007</v>
+        <v>9.6564739452000001</v>
       </c>
       <c r="C89" s="5">
-        <v>-3.945300659999873E-2</v>
+        <v>-3.9463192499999522E-2</v>
       </c>
       <c r="D89" s="5">
-        <v>-4.7749925765480539</v>
+        <v>-4.7762275748368115</v>
       </c>
       <c r="E89" s="5">
-        <v>2.1060957027154936</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5">
+        <v>2.1059194704053263</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>9.5899808160000006</v>
+        <v>9.5900996251000006</v>
       </c>
       <c r="C90" s="5">
-        <v>-6.656490770000012E-2</v>
+        <v>-6.6374320099999551E-2</v>
       </c>
       <c r="D90" s="5">
-        <v>-7.9653751916657907</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5">
+        <v>-7.943480893479526</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>9.6864767465000003</v>
+        <v>9.6865342623000004</v>
       </c>
       <c r="C91" s="5">
-        <v>9.6495930499999716E-2</v>
+        <v>9.6434637199999784E-2</v>
       </c>
       <c r="D91" s="5">
-        <v>12.765752397622476</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5">
+        <v>12.757023209394291</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>9.6795402447000001</v>
+        <v>9.6795664690999992</v>
       </c>
       <c r="C92" s="5">
-        <v>-6.9365018000002721E-3</v>
+        <v>-6.9677932000011822E-3</v>
       </c>
       <c r="D92" s="5">
-        <v>-0.85594553318333322</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5">
+        <v>-0.85978645865981695</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>9.8129329397999996</v>
+        <v>9.8129690787000001</v>
       </c>
       <c r="C93" s="5">
-        <v>0.13339269509999951</v>
+        <v>0.13340260960000094</v>
       </c>
       <c r="D93" s="5">
-        <v>17.849898640887151</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5">
+        <v>17.851275397910136</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>9.8858076274000002</v>
+        <v>9.8858378555000002</v>
       </c>
       <c r="C94" s="5">
-        <v>7.2874687600000598E-2</v>
+        <v>7.2868776800000035E-2</v>
       </c>
       <c r="D94" s="5">
-        <v>9.2848321102365183</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5">
+        <v>9.2840124066225762</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>9.8313418052999992</v>
+        <v>9.8313535209000005</v>
       </c>
       <c r="C95" s="5">
-        <v>-5.4465822100000949E-2</v>
+        <v>-5.4484334599999684E-2</v>
       </c>
       <c r="D95" s="5">
-        <v>-6.4146897433479904</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5">
+        <v>-6.4167853547559499</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>9.7703596978</v>
+        <v>9.7703567691999993</v>
       </c>
       <c r="C96" s="5">
-        <v>-6.0982107499999216E-2</v>
+        <v>-6.0996751700001184E-2</v>
       </c>
       <c r="D96" s="5">
-        <v>-7.1946342646145851</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5">
+        <v>-7.1962951698721351</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>9.7600140335999992</v>
+        <v>9.7599886155999993</v>
       </c>
       <c r="C97" s="5">
-        <v>-1.0345664200000826E-2</v>
+        <v>-1.0368153599999985E-2</v>
       </c>
       <c r="D97" s="5">
-        <v>-1.2632850827501874</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5">
+        <v>-1.2660155806845652</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>9.6305473301000006</v>
+        <v>9.6304988323000007</v>
       </c>
       <c r="C98" s="5">
-        <v>-0.12946670349999856</v>
+        <v>-0.12948978329999861</v>
       </c>
       <c r="D98" s="5">
-        <v>-14.80652485557753</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5">
+        <v>-14.809010635260467</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>9.6048595476000003</v>
+        <v>9.6047867987999993</v>
       </c>
       <c r="C99" s="5">
-        <v>-2.5687782500000367E-2</v>
+        <v>-2.5712033500001397E-2</v>
       </c>
       <c r="D99" s="5">
-        <v>-3.1542464138294868</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5">
+        <v>-3.1571963120786251</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>9.6784729671999994</v>
+        <v>9.6783758123000005</v>
       </c>
       <c r="C100" s="5">
-        <v>7.3613419599999119E-2</v>
+        <v>7.3589013500001244E-2</v>
       </c>
       <c r="D100" s="5">
-        <v>9.5947812444583178</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5">
+        <v>9.5915406590319172</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>9.6557543926000005</v>
+        <v>9.6556336197999997</v>
       </c>
       <c r="C101" s="5">
-        <v>-2.2718574599998931E-2</v>
+        <v>-2.2742192500000868E-2</v>
       </c>
       <c r="D101" s="5">
-        <v>-2.7807138821683508</v>
+        <v>-2.7835949974623353</v>
       </c>
       <c r="E101" s="5">
-        <v>-8.1947636623169728E-3</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5">
+        <v>-8.7021971453493663E-3</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>10.078645451</v>
+        <v>10.078811244000001</v>
       </c>
       <c r="C102" s="5">
-        <v>0.42289105839999941</v>
+        <v>0.42317762420000093</v>
       </c>
       <c r="D102" s="5">
-        <v>67.259767533981503</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5">
+        <v>67.317899190250174</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>10.091354276000001</v>
+        <v>10.091449323999999</v>
       </c>
       <c r="C103" s="5">
-        <v>1.2708825000000701E-2</v>
+        <v>1.2638079999998553E-2</v>
       </c>
       <c r="D103" s="5">
-        <v>1.5236971557908374</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5">
+        <v>1.5151316596111464</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>10.071201965</v>
+        <v>10.071227052999999</v>
       </c>
       <c r="C104" s="5">
-        <v>-2.0152311000000367E-2</v>
+        <v>-2.0222270999999736E-2</v>
       </c>
       <c r="D104" s="5">
-        <v>-2.3702391998601802</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5">
+        <v>-2.378355001722654</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>10.03148698</v>
+        <v>10.031541713999999</v>
       </c>
       <c r="C105" s="5">
-        <v>-3.9714984999999814E-2</v>
+        <v>-3.9685339000000042E-2</v>
       </c>
       <c r="D105" s="5">
-        <v>-4.630808148872112</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5">
+        <v>-4.6274146866111643</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>10.01311477</v>
+        <v>10.013158902000001</v>
       </c>
       <c r="C106" s="5">
-        <v>-1.8372210000000777E-2</v>
+        <v>-1.8382811999998694E-2</v>
       </c>
       <c r="D106" s="5">
-        <v>-2.1757418732058276</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5">
+        <v>-2.1769730366517748</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>9.9502582387</v>
+        <v>9.9502713336999999</v>
       </c>
       <c r="C107" s="5">
-        <v>-6.2856531299999574E-2</v>
+        <v>-6.2887568300000751E-2</v>
       </c>
       <c r="D107" s="5">
-        <v>-7.2781908752865165</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5">
+        <v>-7.2816304545953781</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>10.160619558</v>
+        <v>10.160619086000001</v>
       </c>
       <c r="C108" s="5">
-        <v>0.21036131930000046</v>
+        <v>0.21034775230000058</v>
       </c>
       <c r="D108" s="5">
-        <v>28.537562556743733</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5">
+        <v>28.535460985946948</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>10.148477637999999</v>
+        <v>10.148456581</v>
       </c>
       <c r="C109" s="5">
-        <v>-1.2141920000001249E-2</v>
+        <v>-1.2162505000000934E-2</v>
       </c>
       <c r="D109" s="5">
-        <v>-1.4246101024926072</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5">
+        <v>-1.4270095253766324</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>10.22136255</v>
+        <v>10.221304116000001</v>
       </c>
       <c r="C110" s="5">
-        <v>7.2884912000001023E-2</v>
+        <v>7.2847535000001074E-2</v>
       </c>
       <c r="D110" s="5">
-        <v>8.9669326099778957</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5">
+        <v>8.9621704597712348</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>10.304424686000001</v>
+        <v>10.304332800999999</v>
       </c>
       <c r="C111" s="5">
-        <v>8.3062136000000564E-2</v>
+        <v>8.3028684999998603E-2</v>
       </c>
       <c r="D111" s="5">
-        <v>10.19946282838966</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5">
+        <v>10.195230964286829</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>10.270059441000001</v>
+        <v>10.269919541</v>
       </c>
       <c r="C112" s="5">
-        <v>-3.4365245000000044E-2</v>
+        <v>-3.4413259999999113E-2</v>
       </c>
       <c r="D112" s="5">
-        <v>-3.9294019902700983</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5">
+        <v>-3.9348261347889824</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>10.252157093999999</v>
+        <v>10.251991657</v>
       </c>
       <c r="C113" s="5">
-        <v>-1.7902347000001484E-2</v>
+        <v>-1.792788400000056E-2</v>
       </c>
       <c r="D113" s="5">
-        <v>-2.0718521435098225</v>
+        <v>-2.0748072353194535</v>
       </c>
       <c r="E113" s="5">
-        <v>6.1766556723633181</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5">
+        <v>6.1762703586546452</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>10.367732891999999</v>
+        <v>10.367933648999999</v>
       </c>
       <c r="C114" s="5">
-        <v>0.11557579800000006</v>
+        <v>0.11594199199999977</v>
       </c>
       <c r="D114" s="5">
-        <v>14.399090059174991</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5">
+        <v>14.447834971564234</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>10.386701859</v>
+        <v>10.386836142</v>
       </c>
       <c r="C115" s="5">
-        <v>1.8968967000001058E-2</v>
+        <v>1.8902493000000575E-2</v>
       </c>
       <c r="D115" s="5">
-        <v>2.2177676109691458</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5">
+        <v>2.2098744468562082</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>10.152357878</v>
+        <v>10.152384155</v>
       </c>
       <c r="C116" s="5">
-        <v>-0.23434398100000031</v>
+        <v>-0.23445198699999992</v>
       </c>
       <c r="D116" s="5">
-        <v>-23.954935347722873</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5">
+        <v>-23.964370444965176</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>10.45464576</v>
+        <v>10.454717491</v>
       </c>
       <c r="C117" s="5">
-        <v>0.3022878819999999</v>
+        <v>0.30233333600000023</v>
       </c>
       <c r="D117" s="5">
-        <v>42.20302703407819</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5">
+        <v>42.210318608991628</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>10.444116456</v>
+        <v>10.444167621</v>
       </c>
       <c r="C118" s="5">
-        <v>-1.0529304000000295E-2</v>
+        <v>-1.0549870000000183E-2</v>
       </c>
       <c r="D118" s="5">
-        <v>-1.201897209359426</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5">
+        <v>-1.2042235432934589</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>10.368390215</v>
+        <v>10.368398402</v>
       </c>
       <c r="C119" s="5">
-        <v>-7.5726240999999916E-2</v>
+        <v>-7.5769218999999666E-2</v>
       </c>
       <c r="D119" s="5">
-        <v>-8.3620144584305898</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5">
+        <v>-8.3665331706927919</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>10.352472127</v>
+        <v>10.352467144</v>
       </c>
       <c r="C120" s="5">
-        <v>-1.5918087999999386E-2</v>
+        <v>-1.593125800000017E-2</v>
       </c>
       <c r="D120" s="5">
-        <v>-1.8268251090883147</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5">
+        <v>-1.8283223708430385</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>10.443170944</v>
+        <v>10.443172547</v>
       </c>
       <c r="C121" s="5">
-        <v>9.0698816999999821E-2</v>
+        <v>9.0705402999999407E-2</v>
       </c>
       <c r="D121" s="5">
-        <v>11.034976665324514</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5">
+        <v>11.035822531023264</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>10.411965033</v>
+        <v>10.411912376</v>
       </c>
       <c r="C122" s="5">
-        <v>-3.1205911000000697E-2</v>
+        <v>-3.1260170999999559E-2</v>
       </c>
       <c r="D122" s="5">
-        <v>-3.5274480438446609</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5">
+        <v>-3.5334803204456589</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>10.402696629999999</v>
+        <v>10.402589343000001</v>
       </c>
       <c r="C123" s="5">
-        <v>-9.2684030000000917E-3</v>
+        <v>-9.32303299999937E-3</v>
       </c>
       <c r="D123" s="5">
-        <v>-1.0629878136440007</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5">
+        <v>-1.0692278542961176</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>10.470101535</v>
+        <v>10.469912933</v>
       </c>
       <c r="C124" s="5">
-        <v>6.740490500000007E-2</v>
+        <v>6.7323589999999101E-2</v>
       </c>
       <c r="D124" s="5">
-        <v>8.0586450971696024</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5">
+        <v>8.0486607925925426</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>10.453342307</v>
+        <v>10.453147092</v>
       </c>
       <c r="C125" s="5">
-        <v>-1.6759227999999737E-2</v>
+        <v>-1.6765840999999782E-2</v>
       </c>
       <c r="D125" s="5">
-        <v>-1.9039894431379767</v>
+        <v>-1.9047681409746664</v>
       </c>
       <c r="E125" s="5">
-        <v>1.9623695887155623</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5">
+        <v>1.96211079495614</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>10.351290777999999</v>
+        <v>10.351515266</v>
       </c>
       <c r="C126" s="5">
-        <v>-0.10205152900000058</v>
+        <v>-0.1016318260000002</v>
       </c>
       <c r="D126" s="5">
-        <v>-11.106084309780018</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5">
+        <v>-11.063018876381426</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>10.271237457</v>
+        <v>10.271400418000001</v>
       </c>
       <c r="C127" s="5">
-        <v>-8.00533209999994E-2</v>
+        <v>-8.0114847999999128E-2</v>
       </c>
       <c r="D127" s="5">
-        <v>-8.8956459228978204</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5">
+        <v>-8.9020096168304299</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>10.132793922999999</v>
+        <v>10.132816568000001</v>
       </c>
       <c r="C128" s="5">
-        <v>-0.13844353400000031</v>
+        <v>-0.13858384999999984</v>
       </c>
       <c r="D128" s="5">
-        <v>-15.027716956126758</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5">
+        <v>-15.041614716966912</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>10.274477519</v>
+        <v>10.274559241</v>
       </c>
       <c r="C129" s="5">
-        <v>0.14168359600000002</v>
+        <v>0.14174267299999954</v>
       </c>
       <c r="D129" s="5">
-        <v>18.131694088510496</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5">
+        <v>18.139801553585876</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>10.268746073000001</v>
+        <v>10.268796835</v>
       </c>
       <c r="C130" s="5">
-        <v>-5.7314459999986411E-3</v>
+        <v>-5.7624060000005528E-3</v>
       </c>
       <c r="D130" s="5">
-        <v>-0.66735003415359095</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5">
+        <v>-0.67093847844703625</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>10.394829794</v>
+        <v>10.394830805</v>
       </c>
       <c r="C131" s="5">
-        <v>0.12608372099999876</v>
+        <v>0.12603396999999994</v>
       </c>
       <c r="D131" s="5">
-        <v>15.770954563127848</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5">
+        <v>15.764222338909683</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>10.344796240000001</v>
+        <v>10.344782549</v>
       </c>
       <c r="C132" s="5">
-        <v>-5.0033553999998759E-2</v>
+        <v>-5.004825600000018E-2</v>
       </c>
       <c r="D132" s="5">
-        <v>-5.6254921933767799</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5">
+        <v>-5.6271011458485898</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>10.336883756000001</v>
+        <v>10.336909031999999</v>
       </c>
       <c r="C133" s="5">
-        <v>-7.9124840000002195E-3</v>
+        <v>-7.8735170000001631E-3</v>
       </c>
       <c r="D133" s="5">
-        <v>-0.91399952219095582</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5">
+        <v>-0.90951832831654977</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>10.400599563</v>
+        <v>10.400559803</v>
       </c>
       <c r="C134" s="5">
-        <v>6.3715806999999458E-2</v>
+        <v>6.3650771000000717E-2</v>
       </c>
       <c r="D134" s="5">
-        <v>7.652698425073079</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5">
+        <v>7.6446014141452689</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>10.41040531</v>
+        <v>10.410299336</v>
       </c>
       <c r="C135" s="5">
-        <v>9.8057469999996982E-3</v>
+        <v>9.7395329999994118E-3</v>
       </c>
       <c r="D135" s="5">
-        <v>1.1372522266651419</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5">
+        <v>1.1295375963322751</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>10.371744226000001</v>
+        <v>10.3715387</v>
       </c>
       <c r="C136" s="5">
-        <v>-3.8661083999999235E-2</v>
+        <v>-3.8760635999999238E-2</v>
       </c>
       <c r="D136" s="5">
-        <v>-4.3665288573895626</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5">
+        <v>-4.3775870526842837</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>10.453845091</v>
+        <v>10.453660309</v>
       </c>
       <c r="C137" s="5">
-        <v>8.2100864999999246E-2</v>
+        <v>8.2121608999999651E-2</v>
       </c>
       <c r="D137" s="5">
-        <v>9.9236509329218023</v>
+        <v>9.9264738208629808</v>
       </c>
       <c r="E137" s="5">
-        <v>4.8097917894063258E-3</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5">
+        <v>4.9096888762978352E-3</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>11.042738159000001</v>
+        <v>11.042934929999999</v>
       </c>
       <c r="C138" s="5">
-        <v>0.58889306800000085</v>
+        <v>0.5892746209999995</v>
       </c>
       <c r="D138" s="5">
-        <v>93.0227818530783</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5">
+        <v>93.105015540368072</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>11.049575228</v>
+        <v>11.049733413</v>
       </c>
       <c r="C139" s="5">
-        <v>6.8370689999994738E-3</v>
+        <v>6.7984830000007435E-3</v>
       </c>
       <c r="D139" s="5">
-        <v>0.7455106858335725</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5">
+        <v>0.74127577681288859</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>11.214815399000001</v>
+        <v>11.214840332</v>
       </c>
       <c r="C140" s="5">
-        <v>0.16524017100000066</v>
+        <v>0.16510691899999941</v>
       </c>
       <c r="D140" s="5">
-        <v>19.497427260927491</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5">
+        <v>19.480088082292845</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>11.188302232</v>
+        <v>11.18838356</v>
       </c>
       <c r="C141" s="5">
-        <v>-2.6513167000000948E-2</v>
+        <v>-2.6456771999999518E-2</v>
       </c>
       <c r="D141" s="5">
-        <v>-2.8003450838310018</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5">
+        <v>-2.7944595323982302</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>11.287742522</v>
+        <v>11.28778851</v>
       </c>
       <c r="C142" s="5">
-        <v>9.9440290000000431E-2</v>
+        <v>9.9404950000000269E-2</v>
       </c>
       <c r="D142" s="5">
-        <v>11.202578757506675</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5">
+        <v>11.198315534322202</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>11.408581097000001</v>
+        <v>11.408576209</v>
       </c>
       <c r="C143" s="5">
-        <v>0.1208385750000005</v>
+        <v>0.12078769899999919</v>
       </c>
       <c r="D143" s="5">
-        <v>13.630383821515647</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5">
+        <v>13.624244408067776</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>11.644159715000001</v>
+        <v>11.644142356</v>
       </c>
       <c r="C144" s="5">
-        <v>0.23557861799999991</v>
+        <v>0.23556614700000011</v>
       </c>
       <c r="D144" s="5">
-        <v>27.796287590811119</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5">
+        <v>27.794658441037701</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>11.743829289000001</v>
+        <v>11.743877679000001</v>
       </c>
       <c r="C145" s="5">
-        <v>9.9669573999999983E-2</v>
+        <v>9.9735323000000875E-2</v>
       </c>
       <c r="D145" s="5">
-        <v>10.769172317327191</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5">
+        <v>10.776631203611542</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>11.790337126000001</v>
+        <v>11.790318885</v>
       </c>
       <c r="C146" s="5">
-        <v>4.6507837000000052E-2</v>
+        <v>4.6441205999999013E-2</v>
       </c>
       <c r="D146" s="5">
-        <v>4.8571195710938042</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5">
+        <v>4.8499883942216382</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>11.808070127000001</v>
+        <v>11.807973553</v>
       </c>
       <c r="C147" s="5">
-        <v>1.7733000999999859E-2</v>
+        <v>1.7654668000000484E-2</v>
       </c>
       <c r="D147" s="5">
-        <v>1.8198389617811062</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5">
+        <v>1.8117365896200388</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>11.775563756</v>
+        <v>11.7753564</v>
       </c>
       <c r="C148" s="5">
-        <v>-3.25063710000002E-2</v>
+        <v>-3.2617153000000343E-2</v>
       </c>
       <c r="D148" s="5">
-        <v>-3.2539118910236975</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5">
+        <v>-3.2648596231838356</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>11.853045758</v>
+        <v>11.852867507999999</v>
       </c>
       <c r="C149" s="5">
-        <v>7.7482001999999994E-2</v>
+        <v>7.7511107999999496E-2</v>
       </c>
       <c r="D149" s="5">
-        <v>8.1879853446477071</v>
+        <v>8.1913228501810043</v>
       </c>
       <c r="E149" s="5">
-        <v>13.384555202607796</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5">
+        <v>13.384854277265568</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>11.942938342</v>
+        <v>11.943110887</v>
       </c>
       <c r="C150" s="5">
-        <v>8.9892583999999331E-2</v>
+        <v>9.0243379000000346E-2</v>
       </c>
       <c r="D150" s="5">
-        <v>9.4900742713465149</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5">
+        <v>9.5288219383198758</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>12.031331595999999</v>
+        <v>12.031478858</v>
       </c>
       <c r="C151" s="5">
-        <v>8.8393253999999644E-2</v>
+        <v>8.8367971000000267E-2</v>
       </c>
       <c r="D151" s="5">
-        <v>9.2521712400362546</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5">
+        <v>9.2492771297091991</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>12.009916254</v>
+        <v>12.009941377000001</v>
       </c>
       <c r="C152" s="5">
-        <v>-2.1415341999999171E-2</v>
+        <v>-2.1537480999999303E-2</v>
       </c>
       <c r="D152" s="5">
-        <v>-2.1151702553710683</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5">
+        <v>-2.1270894915591532</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>11.992782198</v>
+        <v>11.992853065</v>
       </c>
       <c r="C153" s="5">
-        <v>-1.7134055999999731E-2</v>
+        <v>-1.7088312000000272E-2</v>
       </c>
       <c r="D153" s="5">
-        <v>-1.6986212163880965</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5">
+        <v>-1.6941182012447431</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>11.990993527000001</v>
+        <v>11.9910268</v>
       </c>
       <c r="C154" s="5">
-        <v>-1.7886709999999084E-3</v>
+        <v>-1.8262650000000491E-3</v>
       </c>
       <c r="D154" s="5">
-        <v>-0.1788280101673756</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5">
+        <v>-0.18258236319672605</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>11.921984448</v>
+        <v>11.921974723</v>
       </c>
       <c r="C155" s="5">
-        <v>-6.9009079000000639E-2</v>
+        <v>-6.9052077000000267E-2</v>
       </c>
       <c r="D155" s="5">
-        <v>-6.691632943557968</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5">
+        <v>-6.6956531961243293</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>11.843955527</v>
+        <v>11.843934988999999</v>
       </c>
       <c r="C156" s="5">
-        <v>-7.8028920999999585E-2</v>
+        <v>-7.8039734000000749E-2</v>
       </c>
       <c r="D156" s="5">
-        <v>-7.5773100992742375</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5">
+        <v>-7.5783285883763929</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>11.748115575</v>
+        <v>11.748169796999999</v>
       </c>
       <c r="C157" s="5">
-        <v>-9.5839952000000395E-2</v>
+        <v>-9.5765191999999999E-2</v>
       </c>
       <c r="D157" s="5">
-        <v>-9.2895527142106253</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5">
+        <v>-9.2826409478882539</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>11.784296061999999</v>
+        <v>11.784292423</v>
       </c>
       <c r="C158" s="5">
-        <v>3.6180486999999317E-2</v>
+        <v>3.6122626000000935E-2</v>
       </c>
       <c r="D158" s="5">
-        <v>3.758865631563757</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5">
+        <v>3.7527346988160293</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>11.904598007000001</v>
+        <v>11.904525859</v>
       </c>
       <c r="C159" s="5">
-        <v>0.12030194500000135</v>
+        <v>0.12023343599999947</v>
       </c>
       <c r="D159" s="5">
-        <v>12.962183412821894</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5">
+        <v>12.954386942122298</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>12.082344892</v>
+        <v>12.082173854000001</v>
       </c>
       <c r="C160" s="5">
-        <v>0.17774688499999947</v>
+        <v>0.17764799500000095</v>
       </c>
       <c r="D160" s="5">
-        <v>19.464240193509251</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5">
+        <v>19.452635150311991</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>12.049239256</v>
+        <v>12.049099924</v>
       </c>
       <c r="C161" s="5">
-        <v>-3.310563600000016E-2</v>
+        <v>-3.3073930000000473E-2</v>
       </c>
       <c r="D161" s="5">
-        <v>-3.2389006799289799</v>
+        <v>-3.2358903852180321</v>
       </c>
       <c r="E161" s="5">
-        <v>1.6552158998254241</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5">
+        <v>1.6555691343681733</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>12.152539549</v>
+        <v>12.152652959999999</v>
       </c>
       <c r="C162" s="5">
-        <v>0.10330029300000021</v>
+        <v>0.10355303599999921</v>
       </c>
       <c r="D162" s="5">
-        <v>10.787045536864648</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5">
+        <v>10.814828911179951</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>12.107446219</v>
+        <v>12.107558967999999</v>
       </c>
       <c r="C163" s="5">
-        <v>-4.5093330000000265E-2</v>
+        <v>-4.5093991999999972E-2</v>
       </c>
       <c r="D163" s="5">
-        <v>-4.3629732635046992</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5">
+        <v>-4.3629961239584736</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>12.110122586999999</v>
+        <v>12.110155837000001</v>
       </c>
       <c r="C164" s="5">
-        <v>2.6763679999994849E-3</v>
+        <v>2.5968690000013339E-3</v>
       </c>
       <c r="D164" s="5">
-        <v>0.26558442455639764</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5">
+        <v>0.25768377743626836</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>12.09475114</v>
+        <v>12.094804003</v>
       </c>
       <c r="C165" s="5">
-        <v>-1.5371446999999705E-2</v>
+        <v>-1.5351834000000508E-2</v>
       </c>
       <c r="D165" s="5">
-        <v>-1.5125781370864178</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5">
+        <v>-1.510657499903989</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>12.091370015000001</v>
+        <v>12.091388068000001</v>
       </c>
       <c r="C166" s="5">
-        <v>-3.3811249999988746E-3</v>
+        <v>-3.4159349999995925E-3</v>
       </c>
       <c r="D166" s="5">
-        <v>-0.3349483934560249</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5">
+        <v>-0.33838998614322824</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>12.027307575</v>
+        <v>12.027295679</v>
       </c>
       <c r="C167" s="5">
-        <v>-6.406244000000072E-2</v>
+        <v>-6.4092389000000693E-2</v>
       </c>
       <c r="D167" s="5">
-        <v>-6.1757998887696726</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5">
+        <v>-6.1785944537926074</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>12.055862392</v>
+        <v>12.055840106</v>
       </c>
       <c r="C168" s="5">
-        <v>2.8554816999999844E-2</v>
+        <v>2.8544426999999928E-2</v>
       </c>
       <c r="D168" s="5">
-        <v>2.8864963844726921</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5">
+        <v>2.8854352434140251</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>11.95960841</v>
+        <v>11.959660993</v>
       </c>
       <c r="C169" s="5">
-        <v>-9.6253982000000349E-2</v>
+        <v>-9.6179112999999816E-2</v>
       </c>
       <c r="D169" s="5">
-        <v>-9.1710837453418126</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5">
+        <v>-9.1642764779214954</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>11.876935654</v>
+        <v>11.876945854000001</v>
       </c>
       <c r="C170" s="5">
-        <v>-8.2672755999999126E-2</v>
+        <v>-8.2715138999999382E-2</v>
       </c>
       <c r="D170" s="5">
-        <v>-7.9869717194351875</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5">
+        <v>-7.9908780303264981</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>11.792590902000001</v>
+        <v>11.792542459</v>
       </c>
       <c r="C171" s="5">
-        <v>-8.4344751999999801E-2</v>
+        <v>-8.4403395000000714E-2</v>
       </c>
       <c r="D171" s="5">
-        <v>-8.196772744254698</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5">
+        <v>-8.2022441274519746</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>11.781665131</v>
+        <v>11.781540855999999</v>
       </c>
       <c r="C172" s="5">
-        <v>-1.092577100000014E-2</v>
+        <v>-1.1001603000000415E-2</v>
       </c>
       <c r="D172" s="5">
-        <v>-1.1061455116328167</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5">
+        <v>-1.1137880874110384</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>11.636340090999999</v>
+        <v>11.636248715000001</v>
       </c>
       <c r="C173" s="5">
-        <v>-0.14532504000000124</v>
+        <v>-0.14529214099999876</v>
       </c>
       <c r="D173" s="5">
-        <v>-13.837801334039723</v>
+        <v>-13.8350142313307</v>
       </c>
       <c r="E173" s="5">
-        <v>-3.42676542665874</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5">
+        <v>-3.426407047863067</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>11.662084436000001</v>
+        <v>11.662137212999999</v>
       </c>
       <c r="C174" s="5">
-        <v>2.5744345000001445E-2</v>
+        <v>2.5888497999998705E-2</v>
       </c>
       <c r="D174" s="5">
-        <v>2.6874357599454335</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5">
+        <v>2.7026898978011582</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>11.702420651000001</v>
+        <v>11.702497522</v>
       </c>
       <c r="C175" s="5">
-        <v>4.0336214999999953E-2</v>
+        <v>4.0360309000000427E-2</v>
       </c>
       <c r="D175" s="5">
-        <v>4.2303708058468725</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5">
+        <v>4.2329264994766413</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>11.627007756999999</v>
+        <v>11.627045717</v>
       </c>
       <c r="C176" s="5">
-        <v>-7.5412894000001174E-2</v>
+        <v>-7.5451805000000149E-2</v>
       </c>
       <c r="D176" s="5">
-        <v>-7.464774869806079</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5">
+        <v>-7.4684436149995648</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>11.589340138000001</v>
+        <v>11.589375990000001</v>
       </c>
       <c r="C177" s="5">
-        <v>-3.7667618999998709E-2</v>
+        <v>-3.7669726999999043E-2</v>
       </c>
       <c r="D177" s="5">
-        <v>-3.8190716667494851</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5">
+        <v>-3.8192693523615651</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>11.47816113</v>
+        <v>11.478166449</v>
       </c>
       <c r="C178" s="5">
-        <v>-0.11117900800000058</v>
+        <v>-0.11120954100000091</v>
       </c>
       <c r="D178" s="5">
-        <v>-10.923469364039351</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5">
+        <v>-10.926280709703541</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>11.532109777000001</v>
+        <v>11.532100041</v>
       </c>
       <c r="C179" s="5">
-        <v>5.3948647000000349E-2</v>
+        <v>5.3933591999999919E-2</v>
       </c>
       <c r="D179" s="5">
-        <v>5.7882444124196075</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5">
+        <v>5.7865844131309352</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>11.471842117</v>
+        <v>11.471823121</v>
       </c>
       <c r="C180" s="5">
-        <v>-6.0267660000000944E-2</v>
+        <v>-6.0276919999999734E-2</v>
       </c>
       <c r="D180" s="5">
-        <v>-6.0941342102937117</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5">
+        <v>-6.095048807799186</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>11.464618524</v>
+        <v>11.464650035</v>
       </c>
       <c r="C181" s="5">
-        <v>-7.2235929999990844E-3</v>
+        <v>-7.1730859999998842E-3</v>
       </c>
       <c r="D181" s="5">
-        <v>-0.75300496431667252</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5">
+        <v>-0.74775931864503598</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>11.471293874000001</v>
+        <v>11.471303191000001</v>
       </c>
       <c r="C182" s="5">
-        <v>6.6753500000000798E-3</v>
+        <v>6.653156000000493E-3</v>
       </c>
       <c r="D182" s="5">
-        <v>0.70094983944348765</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5">
+        <v>0.69860997311756989</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>11.486312412</v>
+        <v>11.486288585</v>
       </c>
       <c r="C183" s="5">
-        <v>1.5018537999999637E-2</v>
+        <v>1.4985393999999985E-2</v>
       </c>
       <c r="D183" s="5">
-        <v>1.582435910297697</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5">
+        <v>1.5789172550099817</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>11.380301899999999</v>
+        <v>11.380240625000001</v>
       </c>
       <c r="C184" s="5">
-        <v>-0.106010512000001</v>
+        <v>-0.10604795999999972</v>
       </c>
       <c r="D184" s="5">
-        <v>-10.5299030843649</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5">
+        <v>-10.53345669504704</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>11.412760327000001</v>
+        <v>11.412719073</v>
       </c>
       <c r="C185" s="5">
-        <v>3.2458427000001677E-2</v>
+        <v>3.2478447999999105E-2</v>
       </c>
       <c r="D185" s="5">
-        <v>3.4767939026792982</v>
+        <v>3.4789912586037142</v>
       </c>
       <c r="E185" s="5">
-        <v>-1.9213924846775754</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5">
+        <v>-1.9209768326097554</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>11.373318422000001</v>
+        <v>11.373315835</v>
       </c>
       <c r="C186" s="5">
-        <v>-3.9441905000000332E-2</v>
+        <v>-3.9403238000000229E-2</v>
       </c>
       <c r="D186" s="5">
-        <v>-4.0692109285427991</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5">
+        <v>-4.0653115272797251</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>11.305463895999999</v>
+        <v>11.305502189</v>
       </c>
       <c r="C187" s="5">
-        <v>-6.7854526000001414E-2</v>
+        <v>-6.7813645999999395E-2</v>
       </c>
       <c r="D187" s="5">
-        <v>-6.9290239723087899</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5">
+        <v>-6.9249869351493683</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>11.342435954000001</v>
+        <v>11.342471299</v>
       </c>
       <c r="C188" s="5">
-        <v>3.6972058000001695E-2</v>
+        <v>3.6969109999999361E-2</v>
       </c>
       <c r="D188" s="5">
-        <v>3.9956991716501911</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5">
+        <v>3.9953610421344932</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>11.583533828</v>
+        <v>11.583556084</v>
       </c>
       <c r="C189" s="5">
-        <v>0.24109787399999938</v>
+        <v>0.24108478499999997</v>
       </c>
       <c r="D189" s="5">
-        <v>28.711344701286933</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5">
+        <v>28.709499267837902</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>11.56941949</v>
+        <v>11.56942089</v>
       </c>
       <c r="C190" s="5">
-        <v>-1.4114338000000615E-2</v>
+        <v>-1.4135193999999629E-2</v>
       </c>
       <c r="D190" s="5">
-        <v>-1.4524201582380991</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5">
+        <v>-1.4545491621249629</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>11.532460733000001</v>
+        <v>11.532455471</v>
       </c>
       <c r="C191" s="5">
-        <v>-3.6958756999998954E-2</v>
+        <v>-3.69654189999995E-2</v>
       </c>
       <c r="D191" s="5">
-        <v>-3.7667848541041549</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5">
+        <v>-3.7674515009151754</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>11.593375695000001</v>
+        <v>11.593366546</v>
       </c>
       <c r="C192" s="5">
-        <v>6.0914962000000017E-2</v>
+        <v>6.0911074999999926E-2</v>
       </c>
       <c r="D192" s="5">
-        <v>6.5258733694350646</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5">
+        <v>6.5254478456980403</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>11.568255067999999</v>
+        <v>11.568267684</v>
       </c>
       <c r="C193" s="5">
-        <v>-2.5120627000001505E-2</v>
+        <v>-2.5098862000000111E-2</v>
       </c>
       <c r="D193" s="5">
-        <v>-2.5694057373551571</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5">
+        <v>-2.5672079964126904</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>11.561526157999999</v>
+        <v>11.561531409000001</v>
       </c>
       <c r="C194" s="5">
-        <v>-6.7289099999996438E-3</v>
+        <v>-6.7362749999997362E-3</v>
       </c>
       <c r="D194" s="5">
-        <v>-0.69577559696065716</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5">
+        <v>-0.69653395033288934</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>11.575027463</v>
+        <v>11.575015661</v>
       </c>
       <c r="C195" s="5">
-        <v>1.350130500000013E-2</v>
+        <v>1.3484251999999586E-2</v>
       </c>
       <c r="D195" s="5">
-        <v>1.4103701407344182</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5">
+        <v>1.4085766679277967</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>11.480172692</v>
+        <v>11.480146183</v>
       </c>
       <c r="C196" s="5">
-        <v>-9.4854770999999616E-2</v>
+        <v>-9.4869477999999674E-2</v>
       </c>
       <c r="D196" s="5">
-        <v>-9.4024003635853948</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5">
+        <v>-9.403802265366302</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>11.490802456999999</v>
+        <v>11.490772405</v>
       </c>
       <c r="C197" s="5">
-        <v>1.0629764999999125E-2</v>
+        <v>1.0626221999999075E-2</v>
       </c>
       <c r="D197" s="5">
-        <v>1.116784457801745</v>
+        <v>1.1164129171215897</v>
       </c>
       <c r="E197" s="5">
-        <v>0.68381467553795261</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5">
+        <v>0.68391530099656261</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>11.378759682</v>
+        <v>11.378752027000001</v>
       </c>
       <c r="C198" s="5">
-        <v>-0.11204277499999904</v>
+        <v>-0.11202037799999864</v>
       </c>
       <c r="D198" s="5">
-        <v>-11.093236598394551</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5">
+        <v>-11.091164085465731</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>11.42440234</v>
+        <v>11.424431753</v>
       </c>
       <c r="C199" s="5">
-        <v>4.5642658000000225E-2</v>
+        <v>4.5679725999999476E-2</v>
       </c>
       <c r="D199" s="5">
-        <v>4.9210844701270462</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5">
+        <v>4.92517309565772</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>11.362688434000001</v>
+        <v>11.362712982</v>
       </c>
       <c r="C200" s="5">
-        <v>-6.1713905999999596E-2</v>
+        <v>-6.1718771000000672E-2</v>
       </c>
       <c r="D200" s="5">
-        <v>-6.2931568797714892</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5">
+        <v>-6.2936226070557932</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>11.169844958000001</v>
+        <v>11.169858541</v>
       </c>
       <c r="C201" s="5">
-        <v>-0.19284347600000018</v>
+        <v>-0.19285444099999971</v>
       </c>
       <c r="D201" s="5">
-        <v>-18.56847682535777</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5">
+        <v>-18.569399628868034</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>11.153841083</v>
+        <v>11.153838711000001</v>
       </c>
       <c r="C202" s="5">
-        <v>-1.6003875000000889E-2</v>
+        <v>-1.6019829999999402E-2</v>
       </c>
       <c r="D202" s="5">
-        <v>-1.7058457692315065</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5">
+        <v>-1.7075309530877103</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>11.23929214</v>
+        <v>11.239287997</v>
       </c>
       <c r="C203" s="5">
-        <v>8.5451057000000219E-2</v>
+        <v>8.5449285999999347E-2</v>
       </c>
       <c r="D203" s="5">
-        <v>9.5907978077707021</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5">
+        <v>9.5905927126419765</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>11.206140112</v>
+        <v>11.206136164</v>
       </c>
       <c r="C204" s="5">
-        <v>-3.3152027999999945E-2</v>
+        <v>-3.3151832999999797E-2</v>
       </c>
       <c r="D204" s="5">
-        <v>-3.4827231514875989</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5">
+        <v>-3.4827042603488345</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>11.267165249</v>
+        <v>11.26716264</v>
       </c>
       <c r="C205" s="5">
-        <v>6.1025136999999674E-2</v>
+        <v>6.1026476000000329E-2</v>
       </c>
       <c r="D205" s="5">
-        <v>6.7341481634199507</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5">
+        <v>6.7343028201494626</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>11.355507923999999</v>
+        <v>11.355505817999999</v>
       </c>
       <c r="C206" s="5">
-        <v>8.8342674999999815E-2</v>
+        <v>8.8343177999998801E-2</v>
       </c>
       <c r="D206" s="5">
-        <v>9.825403933400235</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5">
+        <v>9.8254646850733032</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>11.367406087000001</v>
+        <v>11.367403667</v>
       </c>
       <c r="C207" s="5">
-        <v>1.189816300000146E-2</v>
+        <v>1.1897849000000349E-2</v>
       </c>
       <c r="D207" s="5">
-        <v>1.2646166338383891</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5">
+        <v>1.2645833031355469</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>11.480557781</v>
+        <v>11.480554109</v>
       </c>
       <c r="C208" s="5">
-        <v>0.11315169399999903</v>
+        <v>0.11315044200000024</v>
       </c>
       <c r="D208" s="5">
-        <v>12.620996383099769</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5">
+        <v>12.620851837650848</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>11.475505650000001</v>
+        <v>11.475489647</v>
       </c>
       <c r="C209" s="5">
-        <v>-5.0521309999993491E-3</v>
+        <v>-5.0644619999999918E-3</v>
       </c>
       <c r="D209" s="5">
-        <v>-0.52679542565264859</v>
+        <v>-0.52807825327149116</v>
       </c>
       <c r="E209" s="5">
-        <v>-0.1331221823475004</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5">
+        <v>-0.13300026718264801</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>11.487584533</v>
+        <v>11.487577051000001</v>
       </c>
       <c r="C210" s="5">
-        <v>1.2078882999999152E-2</v>
+        <v>1.2087404000000745E-2</v>
       </c>
       <c r="D210" s="5">
-        <v>1.2704335184165805</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5">
+        <v>1.2713367223351701</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>11.441020292999999</v>
+        <v>11.441038295</v>
       </c>
       <c r="C211" s="5">
-        <v>-4.6564240000000368E-2</v>
+        <v>-4.6538756000000348E-2</v>
       </c>
       <c r="D211" s="5">
-        <v>-4.7571399673087766</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5">
+        <v>-4.7545972097058691</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>11.473846183999999</v>
+        <v>11.473859206</v>
       </c>
       <c r="C212" s="5">
-        <v>3.2825890999999885E-2</v>
+        <v>3.2820910999999953E-2</v>
       </c>
       <c r="D212" s="5">
-        <v>3.4978221653937158</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5">
+        <v>3.4972775221135954</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>11.657613093</v>
+        <v>11.657619163</v>
       </c>
       <c r="C213" s="5">
-        <v>0.18376690900000092</v>
+        <v>0.18375995699999947</v>
       </c>
       <c r="D213" s="5">
-        <v>21.006128345771423</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5">
+        <v>21.005236429376438</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>11.739646559000001</v>
+        <v>11.739643245</v>
       </c>
       <c r="C214" s="5">
-        <v>8.2033466000000388E-2</v>
+        <v>8.202408200000022E-2</v>
       </c>
       <c r="D214" s="5">
-        <v>8.7788882015480851</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5">
+        <v>8.7778400380628554</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>11.742655057</v>
+        <v>11.742650847</v>
       </c>
       <c r="C215" s="5">
-        <v>3.0084979999998041E-3</v>
+        <v>3.0076020000002757E-3</v>
       </c>
       <c r="D215" s="5">
-        <v>0.30795564538728115</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5">
+        <v>0.30786388686088184</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>11.713327337000001</v>
+        <v>11.713324099999999</v>
       </c>
       <c r="C216" s="5">
-        <v>-2.9327719999999502E-2</v>
+        <v>-2.9326747000000708E-2</v>
       </c>
       <c r="D216" s="5">
-        <v>-2.9562169047293585</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5">
+        <v>-2.9561212154747496</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>11.768683022999999</v>
+        <v>11.768682739000001</v>
       </c>
       <c r="C217" s="5">
-        <v>5.5355685999998627E-2</v>
+        <v>5.5358639000001375E-2</v>
       </c>
       <c r="D217" s="5">
-        <v>5.8207968624889084</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5">
+        <v>5.8211171445236687</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>11.756290595999999</v>
+        <v>11.756292295</v>
       </c>
       <c r="C218" s="5">
-        <v>-1.2392426999999984E-2</v>
+        <v>-1.2390444000001111E-2</v>
       </c>
       <c r="D218" s="5">
-        <v>-1.2563078671778527</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5">
+        <v>-1.2561080292477711</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>11.762869381</v>
+        <v>11.762871467</v>
       </c>
       <c r="C219" s="5">
-        <v>6.578785000000309E-3</v>
+        <v>6.5791720000003551E-3</v>
       </c>
       <c r="D219" s="5">
-        <v>0.67358704744504561</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5">
+        <v>0.67362669589730029</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>11.870612575999999</v>
+        <v>11.870612311</v>
       </c>
       <c r="C220" s="5">
-        <v>0.1077431949999994</v>
+        <v>0.10774084400000028</v>
       </c>
       <c r="D220" s="5">
-        <v>11.562510499744839</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5">
+        <v>11.562243202932665</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>12.072979984</v>
+        <v>12.072974866999999</v>
       </c>
       <c r="C221" s="5">
-        <v>0.20236740800000064</v>
+        <v>0.20236255599999886</v>
       </c>
       <c r="D221" s="5">
-        <v>22.488747767008178</v>
+        <v>22.488157595489568</v>
       </c>
       <c r="E221" s="5">
-        <v>5.2065185816016601</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5">
+        <v>5.2066207053413027</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>12.289437380000001</v>
+        <v>12.289427245000001</v>
       </c>
       <c r="C222" s="5">
-        <v>0.21645739600000091</v>
+        <v>0.21645237800000139</v>
       </c>
       <c r="D222" s="5">
-        <v>23.768533383753308</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5">
+        <v>23.767938029071402</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>12.366558023</v>
+        <v>12.366562363</v>
       </c>
       <c r="C223" s="5">
-        <v>7.7120642999998879E-2</v>
+        <v>7.7135117999999281E-2</v>
       </c>
       <c r="D223" s="5">
-        <v>7.7958551469446302</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5">
+        <v>7.7973759054220437</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>12.295628963</v>
+        <v>12.295631291999999</v>
       </c>
       <c r="C224" s="5">
-        <v>-7.0929059999999211E-2</v>
+        <v>-7.0931071000000401E-2</v>
       </c>
       <c r="D224" s="5">
-        <v>-6.6696451350243269</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5">
+        <v>-6.669826042148685</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>12.039859028</v>
+        <v>12.039860796999999</v>
       </c>
       <c r="C225" s="5">
-        <v>-0.255769935</v>
+        <v>-0.25577049500000015</v>
       </c>
       <c r="D225" s="5">
-        <v>-22.295202777592049</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5">
+        <v>-22.295242396089499</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>12.117001208</v>
+        <v>12.117000687999999</v>
       </c>
       <c r="C226" s="5">
-        <v>7.7142179999999172E-2</v>
+        <v>7.7139890999999849E-2</v>
       </c>
       <c r="D226" s="5">
-        <v>7.9654977952149153</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5">
+        <v>7.9652518368811265</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>12.234140421999999</v>
+        <v>12.234140022</v>
       </c>
       <c r="C227" s="5">
-        <v>0.11713921399999982</v>
+        <v>0.11713933400000087</v>
       </c>
       <c r="D227" s="5">
-        <v>12.237947829871597</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5">
+        <v>12.237961594085633</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>12.304361365</v>
+        <v>12.304361688</v>
       </c>
       <c r="C228" s="5">
-        <v>7.0220943000000702E-2</v>
+        <v>7.0221666000000127E-2</v>
       </c>
       <c r="D228" s="5">
-        <v>7.1093532291888639</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5">
+        <v>7.109428993546163</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>12.473154174999999</v>
+        <v>12.473157715999999</v>
       </c>
       <c r="C229" s="5">
-        <v>0.16879280999999935</v>
+        <v>0.16879602799999915</v>
       </c>
       <c r="D229" s="5">
-        <v>17.762375433097532</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5">
+        <v>17.76273951555374</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>12.369003277999999</v>
+        <v>12.36900881</v>
       </c>
       <c r="C230" s="5">
-        <v>-0.10415089700000024</v>
+        <v>-0.10414890599999893</v>
       </c>
       <c r="D230" s="5">
-        <v>-9.5724073083453209</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5">
+        <v>-9.5722300441135175</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>12.364913977000001</v>
+        <v>12.364918579999999</v>
       </c>
       <c r="C231" s="5">
-        <v>-4.0893009999987129E-3</v>
+        <v>-4.0902300000009717E-3</v>
       </c>
       <c r="D231" s="5">
-        <v>-0.39600992803784374</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5">
+        <v>-0.39609955246318052</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>12.267309033</v>
+        <v>12.267330796</v>
       </c>
       <c r="C232" s="5">
-        <v>-9.7604944000000415E-2</v>
+        <v>-9.75877839999999E-2</v>
       </c>
       <c r="D232" s="5">
-        <v>-9.071823852000394</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5">
+        <v>-9.070294281509506</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>12.176674384</v>
+        <v>12.17667138</v>
       </c>
       <c r="C233" s="5">
-        <v>-9.0634649000000067E-2</v>
+        <v>-9.0659415999999382E-2</v>
       </c>
       <c r="D233" s="5">
-        <v>-8.5144209779310813</v>
+        <v>-8.5166394005912522</v>
       </c>
       <c r="E233" s="5">
-        <v>0.85889647905839084</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5">
+        <v>0.85891434499247854</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>12.297438305</v>
+        <v>12.297430647000001</v>
       </c>
       <c r="C234" s="5">
-        <v>0.120763921</v>
+        <v>0.12075926700000039</v>
       </c>
       <c r="D234" s="5">
-        <v>12.572293998074668</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5">
+        <v>12.571786032099963</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>12.278843192</v>
+        <v>12.278775001</v>
       </c>
       <c r="C235" s="5">
-        <v>-1.8595112999999941E-2</v>
+        <v>-1.8655646000000914E-2</v>
       </c>
       <c r="D235" s="5">
-        <v>-1.7995202800404009</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5">
+        <v>-1.805330614922962</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>12.206877631999999</v>
+        <v>12.206881382000001</v>
       </c>
       <c r="C236" s="5">
-        <v>-7.196556000000065E-2</v>
+        <v>-7.1893618999999021E-2</v>
       </c>
       <c r="D236" s="5">
-        <v>-6.810784956248817</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5">
+        <v>-6.8042308154048214</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>12.229473401</v>
+        <v>12.229483439999999</v>
       </c>
       <c r="C237" s="5">
-        <v>2.2595769000000487E-2</v>
+        <v>2.2602057999998593E-2</v>
       </c>
       <c r="D237" s="5">
-        <v>2.2440371544011795</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5">
+        <v>2.244667406858869</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>12.106566233000001</v>
+        <v>12.106579971</v>
       </c>
       <c r="C238" s="5">
-        <v>-0.12290716799999934</v>
+        <v>-0.12290346899999882</v>
       </c>
       <c r="D238" s="5">
-        <v>-11.415302524726378</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5">
+        <v>-11.414968875055253</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>12.016578397</v>
+        <v>12.016590644000001</v>
       </c>
       <c r="C239" s="5">
-        <v>-8.9987836000000598E-2</v>
+        <v>-8.9989326999999619E-2</v>
       </c>
       <c r="D239" s="5">
-        <v>-8.5638140553377049</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5">
+        <v>-8.5639408743242171</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>11.986104197</v>
+        <v>11.986113856999999</v>
       </c>
       <c r="C240" s="5">
-        <v>-3.0474200000000451E-2</v>
+        <v>-3.0476787000001337E-2</v>
       </c>
       <c r="D240" s="5">
-        <v>-3.0011254866172066</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5">
+        <v>-3.0013736969410787</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>11.974144232</v>
+        <v>11.974153002</v>
       </c>
       <c r="C241" s="5">
-        <v>-1.1959964999999073E-2</v>
+        <v>-1.1960854999999881E-2</v>
       </c>
       <c r="D241" s="5">
-        <v>-1.1908336123670482</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5">
+        <v>-1.1909207878372463</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>11.981455027000001</v>
+        <v>11.981463615999999</v>
       </c>
       <c r="C242" s="5">
-        <v>7.3107950000004251E-3</v>
+        <v>7.31061399999966E-3</v>
       </c>
       <c r="D242" s="5">
-        <v>0.7351234117815908</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5">
+        <v>0.73510461029642205</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>11.961460751000001</v>
+        <v>11.961470142</v>
       </c>
       <c r="C243" s="5">
-        <v>-1.9994276000000255E-2</v>
+        <v>-1.9993473999999622E-2</v>
       </c>
       <c r="D243" s="5">
-        <v>-1.9842445765628658</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5">
+        <v>-1.9841643052896596</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>11.972282530999999</v>
+        <v>11.972330524</v>
       </c>
       <c r="C244" s="5">
-        <v>1.0821779999998782E-2</v>
+        <v>1.0860382000000612E-2</v>
       </c>
       <c r="D244" s="5">
-        <v>1.0910832780212321</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5">
+        <v>1.0949938357974309</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>11.895743770999999</v>
+        <v>11.895743651</v>
       </c>
       <c r="C245" s="5">
-        <v>-7.6538760000000039E-2</v>
+        <v>-7.6586873000000111E-2</v>
       </c>
       <c r="D245" s="5">
-        <v>-7.4075175131965265</v>
+        <v>-7.4119826840740028</v>
       </c>
       <c r="E245" s="5">
-        <v>-2.3071210097326711</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5">
+        <v>-2.3070978942687059</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>11.705495851</v>
+        <v>11.705486358</v>
       </c>
       <c r="C246" s="5">
-        <v>-0.19024791999999913</v>
+        <v>-0.19025729300000016</v>
       </c>
       <c r="D246" s="5">
-        <v>-17.590254844262599</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5">
+        <v>-17.591046863306769</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>11.687304450999999</v>
+        <v>11.687157002999999</v>
       </c>
       <c r="C247" s="5">
-        <v>-1.8191400000000968E-2</v>
+        <v>-1.8329355000000547E-2</v>
       </c>
       <c r="D247" s="5">
-        <v>-1.8490505955803038</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5">
+        <v>-1.8629538808793589</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>11.724050381</v>
+        <v>11.724024414000001</v>
       </c>
       <c r="C248" s="5">
-        <v>3.6745930000000371E-2</v>
+        <v>3.6867411000001127E-2</v>
       </c>
       <c r="D248" s="5">
-        <v>3.8388388709476473</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5">
+        <v>3.8518004004932216</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>11.712284995999999</v>
+        <v>11.7122484</v>
       </c>
       <c r="C249" s="5">
-        <v>-1.176538500000035E-2</v>
+        <v>-1.1776014000000501E-2</v>
       </c>
       <c r="D249" s="5">
-        <v>-1.1976063145077931</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5">
+        <v>-1.1986849177223258</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>11.794398912</v>
+        <v>11.794466095000001</v>
       </c>
       <c r="C250" s="5">
-        <v>8.2113916000000842E-2</v>
+        <v>8.2217695000000646E-2</v>
       </c>
       <c r="D250" s="5">
-        <v>8.745218641856912</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5">
+        <v>8.7567298230237576</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>11.789065574</v>
+        <v>11.789149055999999</v>
       </c>
       <c r="C251" s="5">
-        <v>-5.3333379999997987E-3</v>
+        <v>-5.3170390000012446E-3</v>
       </c>
       <c r="D251" s="5">
-        <v>-0.54128340304566702</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5">
+        <v>-0.53963024172916096</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>11.866459342000001</v>
+        <v>11.866434192</v>
       </c>
       <c r="C252" s="5">
-        <v>7.7393768000000307E-2</v>
+        <v>7.7285136000000421E-2</v>
       </c>
       <c r="D252" s="5">
-        <v>8.168614292250842</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5">
+        <v>8.1566722228776598</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>11.880981406</v>
+        <v>11.881003055000001</v>
       </c>
       <c r="C253" s="5">
-        <v>1.4522063999999446E-2</v>
+        <v>1.4568863000000931E-2</v>
       </c>
       <c r="D253" s="5">
-        <v>1.4784739987727447</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5">
+        <v>1.483273933098217</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>11.895670938</v>
+        <v>11.89570964</v>
       </c>
       <c r="C254" s="5">
-        <v>1.4689532000000227E-2</v>
+        <v>1.4706584999998995E-2</v>
       </c>
       <c r="D254" s="5">
-        <v>1.4937994066930305</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5">
+        <v>1.4955426300009567</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>11.960478568999999</v>
+        <v>11.960523273</v>
       </c>
       <c r="C255" s="5">
-        <v>6.4807630999998977E-2</v>
+        <v>6.4813632999999982E-2</v>
       </c>
       <c r="D255" s="5">
-        <v>6.7370957306327917</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5">
+        <v>6.7377159034647915</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>12.079585536</v>
+        <v>12.079682286000001</v>
       </c>
       <c r="C256" s="5">
-        <v>0.11910696700000045</v>
+        <v>0.11915901300000087</v>
       </c>
       <c r="D256" s="5">
-        <v>12.626792063006253</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5">
+        <v>12.632565522405216</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>12.110958286000001</v>
+        <v>12.110970859</v>
       </c>
       <c r="C257" s="5">
-        <v>3.1372750000000948E-2</v>
+        <v>3.1288572999999431E-2</v>
       </c>
       <c r="D257" s="5">
-        <v>3.1615119113761914</v>
+        <v>3.1528823597926081</v>
       </c>
       <c r="E257" s="5">
-        <v>1.8091724161431788</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5">
+        <v>1.8092791364237915</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>12.221370072999999</v>
+        <v>12.221350344999999</v>
       </c>
       <c r="C258" s="5">
-        <v>0.11041178699999854</v>
+        <v>0.11037948599999936</v>
       </c>
       <c r="D258" s="5">
-        <v>11.505590424643387</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5">
+        <v>11.502041427960563</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>12.183850197</v>
+        <v>12.183598608</v>
       </c>
       <c r="C259" s="5">
-        <v>-3.7519875999999286E-2</v>
+        <v>-3.7751736999998897E-2</v>
       </c>
       <c r="D259" s="5">
-        <v>-3.6224534597418701</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5">
+        <v>-3.6444659374528565</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>12.231630482</v>
+        <v>12.231529179000001</v>
       </c>
       <c r="C260" s="5">
-        <v>4.7780284999999978E-2</v>
+        <v>4.7930571000000199E-2</v>
       </c>
       <c r="D260" s="5">
-        <v>4.8087697338126567</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5">
+        <v>4.8243255711707622</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>12.303405513</v>
+        <v>12.303263845</v>
       </c>
       <c r="C261" s="5">
-        <v>7.1775030999999601E-2</v>
+        <v>7.1734665999999336E-2</v>
       </c>
       <c r="D261" s="5">
-        <v>7.2733465762782501</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5">
+        <v>7.2691855039061171</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>12.391247929</v>
+        <v>12.391315241999999</v>
       </c>
       <c r="C262" s="5">
-        <v>8.7842416000000867E-2</v>
+        <v>8.8051396999999199E-2</v>
       </c>
       <c r="D262" s="5">
-        <v>8.9121920845324443</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5">
+        <v>8.9343430107532882</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>12.460779408000001</v>
+        <v>12.460911352</v>
       </c>
       <c r="C263" s="5">
-        <v>6.9531479000000118E-2</v>
+        <v>6.9596110000000877E-2</v>
       </c>
       <c r="D263" s="5">
-        <v>6.9453569983415786</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5">
+        <v>6.9519746402011195</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>12.451017505999999</v>
+        <v>12.450991413000001</v>
       </c>
       <c r="C264" s="5">
-        <v>-9.7619020000010437E-3</v>
+        <v>-9.9199389999995446E-3</v>
       </c>
       <c r="D264" s="5">
-        <v>-0.93605220065440253</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5">
+        <v>-0.95112978493634426</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>12.386274209</v>
+        <v>12.386379113</v>
       </c>
       <c r="C265" s="5">
-        <v>-6.47432969999997E-2</v>
+        <v>-6.4612300000000289E-2</v>
       </c>
       <c r="D265" s="5">
-        <v>-6.0644120138735325</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5">
+        <v>-6.05250211267313</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>12.402118344</v>
+        <v>12.402272932000001</v>
       </c>
       <c r="C266" s="5">
-        <v>1.5844135000000037E-2</v>
+        <v>1.589381900000042E-2</v>
       </c>
       <c r="D266" s="5">
-        <v>1.5458480901903604</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5">
+        <v>1.5507165927771904</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>12.465650908000001</v>
+        <v>12.465803631</v>
       </c>
       <c r="C267" s="5">
-        <v>6.3532564000000846E-2</v>
+        <v>6.3530698999999302E-2</v>
       </c>
       <c r="D267" s="5">
-        <v>6.3234531801956706</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5">
+        <v>6.3231812443754754</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>12.389365337999999</v>
+        <v>12.389526632000001</v>
       </c>
       <c r="C268" s="5">
-        <v>-7.6285570000001357E-2</v>
+        <v>-7.6276998999999179E-2</v>
       </c>
       <c r="D268" s="5">
-        <v>-7.1013959242390623</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5">
+        <v>-7.100540625125551</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>12.529925228</v>
+        <v>12.529916383</v>
       </c>
       <c r="C269" s="5">
-        <v>0.14055989000000046</v>
+        <v>0.14038975099999895</v>
       </c>
       <c r="D269" s="5">
-        <v>14.49671770016252</v>
+        <v>14.477862232228645</v>
       </c>
       <c r="E269" s="5">
-        <v>3.4594037243470321</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5">
+        <v>3.4592232850487736</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>12.526642866</v>
+        <v>12.526603422000001</v>
       </c>
       <c r="C270" s="5">
-        <v>-3.2823620000002052E-3</v>
+        <v>-3.3129609999988929E-3</v>
       </c>
       <c r="D270" s="5">
-        <v>-0.31390165924852775</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5">
+        <v>-0.31682389828784352</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>12.671936306999999</v>
+        <v>12.671614677000001</v>
       </c>
       <c r="C271" s="5">
-        <v>0.14529344099999975</v>
+        <v>0.14501125500000001</v>
       </c>
       <c r="D271" s="5">
-        <v>14.841650529402539</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5">
+        <v>14.811015610533307</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>12.63959232</v>
+        <v>12.639351038999999</v>
       </c>
       <c r="C272" s="5">
-        <v>-3.2343986999999075E-2</v>
+        <v>-3.2263638000001649E-2</v>
       </c>
       <c r="D272" s="5">
-        <v>-3.0202589996156215</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5">
+        <v>-3.0129362247020008</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>12.594564886000001</v>
+        <v>12.594221952</v>
       </c>
       <c r="C273" s="5">
-        <v>-4.5027433999999644E-2</v>
+        <v>-4.5129086999999402E-2</v>
       </c>
       <c r="D273" s="5">
-        <v>-4.1921218213693106</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5">
+        <v>-4.2014794359214847</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>12.586791824000001</v>
+        <v>12.586765292999999</v>
       </c>
       <c r="C274" s="5">
-        <v>-7.7730620000000528E-3</v>
+        <v>-7.4566590000006983E-3</v>
       </c>
       <c r="D274" s="5">
-        <v>-0.73810227221507985</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5">
+        <v>-0.70817476205959906</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>12.635512253</v>
+        <v>12.635543480000001</v>
       </c>
       <c r="C275" s="5">
-        <v>4.8720428999999399E-2</v>
+        <v>4.8778187000001694E-2</v>
       </c>
       <c r="D275" s="5">
-        <v>4.7450833124720537</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5">
+        <v>4.750839269452789</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>12.648389326</v>
+        <v>12.648122066999999</v>
       </c>
       <c r="C276" s="5">
-        <v>1.2877073000000294E-2</v>
+        <v>1.2578586999998365E-2</v>
       </c>
       <c r="D276" s="5">
-        <v>1.229819231511553</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5">
+        <v>1.201153217898332</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>12.693749766</v>
+        <v>12.69361149</v>
       </c>
       <c r="C277" s="5">
-        <v>4.5360439999999613E-2</v>
+        <v>4.5489423000001139E-2</v>
       </c>
       <c r="D277" s="5">
-        <v>4.3894219740847618</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5">
+        <v>4.4022461415265113</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>12.607552595</v>
+        <v>12.609570351</v>
       </c>
       <c r="C278" s="5">
-        <v>-8.6197171000000239E-2</v>
+        <v>-8.4041138999999987E-2</v>
       </c>
       <c r="D278" s="5">
-        <v>-7.8510756492949803</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5">
+        <v>-7.6618762168002119</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>12.575782082</v>
+        <v>12.575692106</v>
       </c>
       <c r="C279" s="5">
-        <v>-3.1770512999999667E-2</v>
+        <v>-3.3878245000000362E-2</v>
       </c>
       <c r="D279" s="5">
-        <v>-2.9823893412939007</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5">
+        <v>-3.1768333136980687</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>12.503749559999999</v>
+        <v>12.503702587999999</v>
       </c>
       <c r="C280" s="5">
-        <v>-7.2032522000000654E-2</v>
+        <v>-7.198951800000053E-2</v>
       </c>
       <c r="D280" s="5">
-        <v>-6.6609963448188143</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5">
+        <v>-6.6571901757281671</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>12.440291459999999</v>
+        <v>12.440082901</v>
       </c>
       <c r="C281" s="5">
-        <v>-6.3458100000000073E-2</v>
+        <v>-6.3619686999999203E-2</v>
       </c>
       <c r="D281" s="5">
-        <v>-5.9229984823631066</v>
+        <v>-5.9376827190698478</v>
       </c>
       <c r="E281" s="5">
-        <v>-0.71535756494141012</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5">
+        <v>-0.71695196722846299</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>12.426704025999999</v>
+        <v>12.426535953</v>
       </c>
       <c r="C282" s="5">
-        <v>-1.3587433999999732E-2</v>
+        <v>-1.3546948000000114E-2</v>
       </c>
       <c r="D282" s="5">
-        <v>-1.3028095215461777</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5">
+        <v>-1.2989724530202529</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>12.341309173000001</v>
+        <v>12.340835138999999</v>
       </c>
       <c r="C283" s="5">
-        <v>-8.5394852999998605E-2</v>
+        <v>-8.5700814000000847E-2</v>
       </c>
       <c r="D283" s="5">
-        <v>-7.9416190234344652</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5">
+        <v>-7.9691063302868788</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>12.334267988000001</v>
+        <v>12.333849619</v>
       </c>
       <c r="C284" s="5">
-        <v>-7.0411850000002829E-3</v>
+        <v>-6.9855199999988571E-3</v>
       </c>
       <c r="D284" s="5">
-        <v>-0.68250120831435668</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5">
+        <v>-0.67714832158182192</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>12.39436209</v>
+        <v>12.393821175999999</v>
       </c>
       <c r="C285" s="5">
-        <v>6.0094101999998983E-2</v>
+        <v>5.9971556999999009E-2</v>
       </c>
       <c r="D285" s="5">
-        <v>6.0057913155549647</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5">
+        <v>5.9934236084260073</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>12.392024839999999</v>
+        <v>12.391816184</v>
       </c>
       <c r="C286" s="5">
-        <v>-2.3372500000000684E-3</v>
+        <v>-2.0049919999998167E-3</v>
       </c>
       <c r="D286" s="5">
-        <v>-0.22605382178140232</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5">
+        <v>-0.19395558314601047</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>12.330189766</v>
+        <v>12.330182453999999</v>
       </c>
       <c r="C287" s="5">
-        <v>-6.1835073999999324E-2</v>
+        <v>-6.1633730000000497E-2</v>
       </c>
       <c r="D287" s="5">
-        <v>-5.8262588637310042</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5">
+        <v>-5.8078987866017844</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>12.058219327</v>
+        <v>12.057727569000001</v>
       </c>
       <c r="C288" s="5">
-        <v>-0.2719704390000004</v>
+        <v>-0.27245488499999837</v>
       </c>
       <c r="D288" s="5">
-        <v>-23.482456217559211</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5">
+        <v>-23.519350008960625</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>12.096670381999999</v>
+        <v>12.096238759</v>
       </c>
       <c r="C289" s="5">
-        <v>3.8451054999999457E-2</v>
+        <v>3.8511189999999473E-2</v>
       </c>
       <c r="D289" s="5">
-        <v>3.8943701614827742</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5">
+        <v>3.9007299747442215</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>12.105841277</v>
+        <v>12.110342368</v>
       </c>
       <c r="C290" s="5">
-        <v>9.1708950000004563E-3</v>
+        <v>1.4103608999999295E-2</v>
       </c>
       <c r="D290" s="5">
-        <v>0.91356365574848386</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5">
+        <v>1.4081472041642673</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>12.081145604</v>
+        <v>12.080677134</v>
       </c>
       <c r="C291" s="5">
-        <v>-2.4695673000000085E-2</v>
+        <v>-2.966523399999943E-2</v>
       </c>
       <c r="D291" s="5">
-        <v>-2.4206957857330624</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5">
+        <v>-2.9002128944476624</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>12.114263318000001</v>
+        <v>12.113843956</v>
       </c>
       <c r="C292" s="5">
-        <v>3.3117714000001186E-2</v>
+        <v>3.3166822000000096E-2</v>
       </c>
       <c r="D292" s="5">
-        <v>3.3395793738728585</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5">
+        <v>3.3447380831912676</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>12.054203573000001</v>
+        <v>12.053664198</v>
       </c>
       <c r="C293" s="5">
-        <v>-6.005974500000022E-2</v>
+        <v>-6.0179758000000305E-2</v>
       </c>
       <c r="D293" s="5">
-        <v>-5.7897519370357138</v>
+        <v>-5.8012023006618341</v>
       </c>
       <c r="E293" s="5">
-        <v>-3.1035276644555299</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5">
+        <v>-3.1062389702317672</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>12.015216864999999</v>
+        <v>12.014816842</v>
       </c>
       <c r="C294" s="5">
-        <v>-3.8986708000001258E-2</v>
+        <v>-3.8847355999999778E-2</v>
       </c>
       <c r="D294" s="5">
-        <v>-3.8128388767813215</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5">
+        <v>-3.799618139901062</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>12.007642402</v>
+        <v>12.007007583</v>
       </c>
       <c r="C295" s="5">
-        <v>-7.5744629999991986E-3</v>
+        <v>-7.8092590000000683E-3</v>
       </c>
       <c r="D295" s="5">
-        <v>-0.75386960765562172</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5">
+        <v>-0.77718064880875071</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>12.024977021</v>
+        <v>12.024331425</v>
       </c>
       <c r="C296" s="5">
-        <v>1.7334618999999662E-2</v>
+        <v>1.7323841999999701E-2</v>
       </c>
       <c r="D296" s="5">
-        <v>1.7461799113263732</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5">
+        <v>1.7451786730148022</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>12.093331222</v>
+        <v>12.09255877</v>
       </c>
       <c r="C297" s="5">
-        <v>6.8354201000000003E-2</v>
+        <v>6.8227345000000383E-2</v>
       </c>
       <c r="D297" s="5">
-        <v>7.0385734726476468</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5">
+        <v>7.0254895890410118</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>12.098939515</v>
+        <v>12.098542007000001</v>
       </c>
       <c r="C298" s="5">
-        <v>5.6082929999998754E-3</v>
+        <v>5.9832370000005852E-3</v>
       </c>
       <c r="D298" s="5">
-        <v>0.55792268105987475</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5">
+        <v>0.59536245466060844</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>12.137963428000001</v>
+        <v>12.138235146</v>
       </c>
       <c r="C299" s="5">
-        <v>3.9023913000001187E-2</v>
+        <v>3.9693138999998823E-2</v>
       </c>
       <c r="D299" s="5">
-        <v>3.9398840688515513</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5">
+        <v>4.0088076633555625</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>11.582127237</v>
+        <v>11.581405622</v>
       </c>
       <c r="C300" s="5">
-        <v>-0.55583619100000092</v>
+        <v>-0.55682952399999941</v>
       </c>
       <c r="D300" s="5">
-        <v>-43.021621731616996</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5">
+        <v>-43.079499446787864</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>11.602515662</v>
+        <v>11.601796837</v>
       </c>
       <c r="C301" s="5">
-        <v>2.0388425000000154E-2</v>
+        <v>2.0391215000000074E-2</v>
       </c>
       <c r="D301" s="5">
-        <v>2.1329745386360788</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5">
+        <v>2.1334034616926179</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>11.703419872</v>
+        <v>11.710724796999999</v>
       </c>
       <c r="C302" s="5">
-        <v>0.10090420999999949</v>
+        <v>0.10892795999999905</v>
       </c>
       <c r="D302" s="5">
-        <v>10.950042448356534</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5">
+        <v>11.86706097608381</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>11.682238708</v>
+        <v>11.681468757999999</v>
       </c>
       <c r="C303" s="5">
-        <v>-2.1181163999999697E-2</v>
+        <v>-2.9256038999999845E-2</v>
       </c>
       <c r="D303" s="5">
-        <v>-2.1503040321590894</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5">
+        <v>-2.9570210023058374</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>11.715726695000001</v>
+        <v>11.713797947</v>
       </c>
       <c r="C304" s="5">
-        <v>3.3487987000000885E-2</v>
+        <v>3.2329189000000369E-2</v>
       </c>
       <c r="D304" s="5">
-        <v>3.4946426394998342</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5">
+        <v>3.3720957019543807</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>11.658111621</v>
+        <v>11.657463530999999</v>
       </c>
       <c r="C305" s="5">
-        <v>-5.7615074000000988E-2</v>
+        <v>-5.6334416000000331E-2</v>
       </c>
       <c r="D305" s="5">
-        <v>-5.7442773619265308</v>
+        <v>-5.620853992419617</v>
       </c>
       <c r="E305" s="5">
-        <v>-3.2859238654903811</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5">
+        <v>-3.2869728282769017</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>11.997283088</v>
+        <v>11.996736268999999</v>
       </c>
       <c r="C306" s="5">
-        <v>0.33917146699999989</v>
+        <v>0.33927273800000002</v>
       </c>
       <c r="D306" s="5">
-        <v>41.077049767305084</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5">
+        <v>41.094002502105084</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>11.978115021000001</v>
+        <v>11.977601122999999</v>
       </c>
       <c r="C307" s="5">
-        <v>-1.9168066999998956E-2</v>
+        <v>-1.9135145999999992E-2</v>
       </c>
       <c r="D307" s="5">
-        <v>-1.9004827109041278</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5">
+        <v>-1.8973329477005807</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>12.009524477999999</v>
+        <v>12.009007854</v>
       </c>
       <c r="C308" s="5">
-        <v>3.1409456999998753E-2</v>
+        <v>3.1406731000000576E-2</v>
       </c>
       <c r="D308" s="5">
-        <v>3.1924659280951007</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5">
+        <v>3.192323790519902</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>12.001050509000001</v>
+        <v>11.999486187</v>
       </c>
       <c r="C309" s="5">
-        <v>-8.4739689999988599E-3</v>
+        <v>-9.5216669999995673E-3</v>
       </c>
       <c r="D309" s="5">
-        <v>-0.84344657680478496</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5">
+        <v>-0.94731431741714722</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>12.110890106999999</v>
+        <v>12.110281269</v>
       </c>
       <c r="C310" s="5">
-        <v>0.10983959799999887</v>
+        <v>0.11079508199999921</v>
       </c>
       <c r="D310" s="5">
-        <v>11.553088282141122</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5">
+        <v>11.660343278455109</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>12.155645347</v>
+        <v>12.156552538</v>
       </c>
       <c r="C311" s="5">
-        <v>4.475524000000064E-2</v>
+        <v>4.6271269000000004E-2</v>
       </c>
       <c r="D311" s="5">
-        <v>4.5257967394079834</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5">
+        <v>4.6825795675862203</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>12.205060960999999</v>
+        <v>12.20463142</v>
       </c>
       <c r="C312" s="5">
-        <v>4.9415613999999053E-2</v>
+        <v>4.8078882000000434E-2</v>
       </c>
       <c r="D312" s="5">
-        <v>4.9888522195258078</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5">
+        <v>4.8505813610277615</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>12.303265967</v>
+        <v>12.30285329</v>
       </c>
       <c r="C313" s="5">
-        <v>9.8205006000000594E-2</v>
+        <v>9.8221869999999711E-2</v>
       </c>
       <c r="D313" s="5">
-        <v>10.094472464225257</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5">
+        <v>10.096654558248019</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>12.206880345</v>
+        <v>12.216372302</v>
       </c>
       <c r="C314" s="5">
-        <v>-9.6385621999999671E-2</v>
+        <v>-8.6480987999999925E-2</v>
       </c>
       <c r="D314" s="5">
-        <v>-9.0063051411296673</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5">
+        <v>-8.1166175253230435</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>12.386574439</v>
+        <v>12.384194273</v>
       </c>
       <c r="C315" s="5">
-        <v>0.17969409400000025</v>
+        <v>0.1678219710000004</v>
       </c>
       <c r="D315" s="5">
-        <v>19.167643973458226</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5">
+        <v>17.789332045450301</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>12.410757945</v>
+        <v>12.407091444000001</v>
       </c>
       <c r="C316" s="5">
-        <v>2.4183505999999966E-2</v>
+        <v>2.2897171000000327E-2</v>
       </c>
       <c r="D316" s="5">
-        <v>2.3681986151242063</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5">
+        <v>2.241384656347023</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>12.456004683</v>
+        <v>12.455654297000001</v>
       </c>
       <c r="C317" s="5">
-        <v>4.5246737999999453E-2</v>
+        <v>4.8562852999999961E-2</v>
       </c>
       <c r="D317" s="5">
-        <v>4.4637205755243103</v>
+        <v>4.7993899804014806</v>
       </c>
       <c r="E317" s="5">
-        <v>6.8441020976565348</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5">
+        <v>6.8470363546702995</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>12.467661323</v>
+        <v>12.467135959</v>
       </c>
       <c r="C318" s="5">
-        <v>1.1656639999999996E-2</v>
+        <v>1.1481661999999559E-2</v>
       </c>
       <c r="D318" s="5">
-        <v>1.1287880834209396</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5">
+        <v>1.1117892684423758</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>12.556902842</v>
+        <v>12.556502717000001</v>
       </c>
       <c r="C319" s="5">
-        <v>8.9241518999999769E-2</v>
+        <v>8.9366758000000601E-2</v>
       </c>
       <c r="D319" s="5">
-        <v>8.9357557169339241</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5">
+        <v>8.9491864566720416</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>12.495012181</v>
+        <v>12.494603256</v>
       </c>
       <c r="C320" s="5">
-        <v>-6.1890660999999625E-2</v>
+        <v>-6.189946100000121E-2</v>
       </c>
       <c r="D320" s="5">
-        <v>-5.7568488886804881</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5">
+        <v>-5.7578238967884721</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>12.515279602</v>
+        <v>12.513013508</v>
       </c>
       <c r="C321" s="5">
-        <v>2.0267420999999786E-2</v>
+        <v>1.8410252000000682E-2</v>
       </c>
       <c r="D321" s="5">
-        <v>1.9639080404085574</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5">
+        <v>1.7825472677287069</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>12.520731770999999</v>
+        <v>12.520206117000001</v>
       </c>
       <c r="C322" s="5">
-        <v>5.4521689999997847E-3</v>
+        <v>7.1926090000005161E-3</v>
       </c>
       <c r="D322" s="5">
-        <v>0.52402359662027109</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5">
+        <v>0.6919572244169947</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>12.371057159999999</v>
+        <v>12.37296222</v>
       </c>
       <c r="C323" s="5">
-        <v>-0.14967461100000001</v>
+        <v>-0.14724389700000096</v>
       </c>
       <c r="D323" s="5">
-        <v>-13.43841095082694</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5">
+        <v>-13.234614898666774</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>12.525784667</v>
+        <v>12.526215243999999</v>
       </c>
       <c r="C324" s="5">
-        <v>0.15472750700000049</v>
+        <v>0.15325302399999963</v>
       </c>
       <c r="D324" s="5">
-        <v>16.085381830494171</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5">
+        <v>15.918886144298572</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>12.502819773000001</v>
+        <v>12.503147093999999</v>
       </c>
       <c r="C325" s="5">
-        <v>-2.2964893999999347E-2</v>
+        <v>-2.3068150000000287E-2</v>
       </c>
       <c r="D325" s="5">
-        <v>-2.178041378566975</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5">
+        <v>-2.1876609860071006</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>12.719027861000001</v>
+        <v>12.730119984</v>
       </c>
       <c r="C326" s="5">
-        <v>0.21620808800000013</v>
+        <v>0.22697289000000076</v>
       </c>
       <c r="D326" s="5">
-        <v>22.843271216942874</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5">
+        <v>24.096027117466612</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>12.591479948</v>
+        <v>12.587263288000001</v>
       </c>
       <c r="C327" s="5">
-        <v>-0.12754791300000079</v>
+        <v>-0.14285669599999906</v>
       </c>
       <c r="D327" s="5">
-        <v>-11.391718319481159</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5">
+        <v>-12.665500968243283</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>12.605274810999999</v>
+        <v>12.599353949999999</v>
       </c>
       <c r="C328" s="5">
-        <v>1.3794862999999324E-2</v>
+        <v>1.2090661999998531E-2</v>
       </c>
       <c r="D328" s="5">
-        <v>1.3226362840923267</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5">
+        <v>1.1587658196427375</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>12.553256879999999</v>
+        <v>12.552821911000001</v>
       </c>
       <c r="C329" s="5">
-        <v>-5.2017930999999962E-2</v>
+        <v>-4.6532038999998804E-2</v>
       </c>
       <c r="D329" s="5">
-        <v>-4.8411527695229601</v>
+        <v>-4.3429264860419758</v>
       </c>
       <c r="E329" s="5">
-        <v>0.78076557832968962</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5">
+        <v>0.78010846867677675</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>12.533490990000001</v>
+        <v>12.532574014</v>
       </c>
       <c r="C330" s="5">
-        <v>-1.976588999999862E-2</v>
+        <v>-2.0247897000000847E-2</v>
       </c>
       <c r="D330" s="5">
-        <v>-1.8731977793968291</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5">
+        <v>-1.9185386540791161</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>12.539571172</v>
+        <v>12.538640320000001</v>
       </c>
       <c r="C331" s="5">
-        <v>6.080181999999823E-3</v>
+        <v>6.0663060000010205E-3</v>
       </c>
       <c r="D331" s="5">
-        <v>0.58369349682803051</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5">
+        <v>0.58240058495480085</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>12.578510687</v>
+        <v>12.577971244</v>
       </c>
       <c r="C332" s="5">
-        <v>3.8939514999999147E-2</v>
+        <v>3.9330923999999712E-2</v>
       </c>
       <c r="D332" s="5">
-        <v>3.7907045423608565</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5">
+        <v>3.8297566022347906</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>12.628103398</v>
+        <v>12.625347257</v>
       </c>
       <c r="C333" s="5">
-        <v>4.9592711000000733E-2</v>
+        <v>4.7376012999999162E-2</v>
       </c>
       <c r="D333" s="5">
-        <v>4.835138533248462</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5">
+        <v>4.6147244233256224</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>12.631983886</v>
+        <v>12.63230691</v>
       </c>
       <c r="C334" s="5">
-        <v>3.8804880000000708E-3</v>
+        <v>6.9596530000008983E-3</v>
       </c>
       <c r="D334" s="5">
-        <v>0.36937167744617305</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5">
+        <v>0.66350261245105013</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>12.487628451000001</v>
+        <v>12.491678901</v>
       </c>
       <c r="C335" s="5">
-        <v>-0.14435543499999959</v>
+        <v>-0.14062800900000028</v>
       </c>
       <c r="D335" s="5">
-        <v>-12.883410229936166</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5">
+        <v>-12.570554763312913</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>12.638172751000001</v>
+        <v>12.640885804</v>
       </c>
       <c r="C336" s="5">
-        <v>0.15054429999999996</v>
+        <v>0.14920690299999961</v>
       </c>
       <c r="D336" s="5">
-        <v>15.465390036437254</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5">
+        <v>15.313552051577117</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>12.702143311</v>
+        <v>12.704306539999999</v>
       </c>
       <c r="C337" s="5">
-        <v>6.3970559999999566E-2</v>
+        <v>6.3420735999999422E-2</v>
       </c>
       <c r="D337" s="5">
-        <v>6.2460152188569262</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5">
+        <v>6.1894752856471946</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>12.737205766000001</v>
+        <v>12.74798706</v>
       </c>
       <c r="C338" s="5">
-        <v>3.506245500000027E-2</v>
+        <v>4.3680520000000556E-2</v>
       </c>
       <c r="D338" s="5">
-        <v>3.3631836409284688</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5">
+        <v>4.2048173949684964</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>12.694483344</v>
+        <v>12.688046161999999</v>
       </c>
       <c r="C339" s="5">
-        <v>-4.2722422000000648E-2</v>
+        <v>-5.9940898000000686E-2</v>
       </c>
       <c r="D339" s="5">
-        <v>-3.9515448518137375</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5">
+        <v>-5.4987326436380046</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>12.598668744999999</v>
+        <v>12.590589453</v>
       </c>
       <c r="C340" s="5">
-        <v>-9.5814599000000555E-2</v>
+        <v>-9.7456708999999364E-2</v>
       </c>
       <c r="D340" s="5">
-        <v>-8.690592308739987</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5">
+        <v>-8.8375990583613238</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>12.649039857</v>
+        <v>12.646909645999999</v>
       </c>
       <c r="C341" s="5">
-        <v>5.0371112000000551E-2</v>
+        <v>5.6320192999999463E-2</v>
       </c>
       <c r="D341" s="5">
-        <v>4.904675697606975</v>
+        <v>5.5018887490589252</v>
       </c>
       <c r="E341" s="5">
-        <v>0.7630129608245495</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5">
+        <v>0.74953453229149591</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>12.703850396</v>
+        <v>12.704799147999999</v>
       </c>
       <c r="C342" s="5">
-        <v>5.4810538999999991E-2</v>
+        <v>5.7889502000000093E-2</v>
       </c>
       <c r="D342" s="5">
-        <v>5.325545355308714</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5">
+        <v>5.633252858068416</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>12.636066866</v>
+        <v>12.630937096</v>
       </c>
       <c r="C343" s="5">
-        <v>-6.7783529999999814E-2</v>
+        <v>-7.3862051999999068E-2</v>
       </c>
       <c r="D343" s="5">
-        <v>-6.2182061319698274</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5">
+        <v>-6.7576470963616746</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>12.667946944000001</v>
+        <v>12.665973756</v>
       </c>
       <c r="C344" s="5">
-        <v>3.1880078000000367E-2</v>
+        <v>3.5036659999999387E-2</v>
       </c>
       <c r="D344" s="5">
-        <v>3.0698976595159744</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5">
+        <v>3.3799073163202076</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>12.527629086999999</v>
+        <v>12.524476290000001</v>
       </c>
       <c r="C345" s="5">
-        <v>-0.14031785700000121</v>
+        <v>-0.14149746599999879</v>
       </c>
       <c r="D345" s="5">
-        <v>-12.511331218672773</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5">
+        <v>-12.611981251637804</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>12.53748543</v>
+        <v>12.538892387000001</v>
       </c>
       <c r="C346" s="5">
-        <v>9.8563430000009333E-3</v>
+        <v>1.4416096999999795E-2</v>
       </c>
       <c r="D346" s="5">
-        <v>0.94821827278523951</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5">
+        <v>1.3900185387017761</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>12.601404156999999</v>
+        <v>12.608452368</v>
       </c>
       <c r="C347" s="5">
-        <v>6.3918726999999009E-2</v>
+        <v>6.9559980999999382E-2</v>
       </c>
       <c r="D347" s="5">
-        <v>6.2923458163202772</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5">
+        <v>6.8639649558747795</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>12.647197835</v>
+        <v>12.655171977</v>
       </c>
       <c r="C348" s="5">
-        <v>4.5793678000000781E-2</v>
+        <v>4.6719609000000162E-2</v>
       </c>
       <c r="D348" s="5">
-        <v>4.4490411547330133</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5">
+        <v>4.5382513090926002</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>12.700962877</v>
+        <v>12.711071231</v>
       </c>
       <c r="C349" s="5">
-        <v>5.3765042000000207E-2</v>
+        <v>5.5899253999999843E-2</v>
       </c>
       <c r="D349" s="5">
-        <v>5.2223542631697706</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5">
+        <v>5.4312153998973933</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>12.652897675</v>
+        <v>12.663147460999999</v>
       </c>
       <c r="C350" s="5">
-        <v>-4.8065202000000085E-2</v>
+        <v>-4.7923770000000587E-2</v>
       </c>
       <c r="D350" s="5">
-        <v>-4.4479100034500725</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5">
+        <v>-4.4316382788965551</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>12.698394718999999</v>
+        <v>12.688334767000001</v>
       </c>
       <c r="C351" s="5">
-        <v>4.549704399999932E-2</v>
+        <v>2.5187306000001186E-2</v>
       </c>
       <c r="D351" s="5">
-        <v>4.4013034823717545</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5">
+        <v>2.4131138970011623</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>12.897238094</v>
+        <v>12.882194964</v>
       </c>
       <c r="C352" s="5">
-        <v>0.19884337500000093</v>
+        <v>0.19386019699999935</v>
       </c>
       <c r="D352" s="5">
-        <v>20.496584445801957</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5">
+        <v>19.956247054267664</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>12.944940854</v>
+        <v>12.938511896</v>
       </c>
       <c r="C353" s="5">
-        <v>4.7702759999999955E-2</v>
+        <v>5.6316931999999653E-2</v>
       </c>
       <c r="D353" s="5">
-        <v>4.5298283654640947</v>
+        <v>5.3740183388695906</v>
       </c>
       <c r="E353" s="5">
-        <v>2.3393158717596174</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5">
+        <v>2.3057194062600761</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>12.98045031</v>
+        <v>12.982316539999999</v>
       </c>
       <c r="C354" s="5">
-        <v>3.5509455999999773E-2</v>
+        <v>4.3804643999999726E-2</v>
       </c>
       <c r="D354" s="5">
-        <v>3.3418572869726493</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5">
+        <v>4.1392331279896055</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>13.040521187</v>
+        <v>13.031482199999999</v>
       </c>
       <c r="C355" s="5">
-        <v>6.0070876999999356E-2</v>
+        <v>4.9165659999999889E-2</v>
       </c>
       <c r="D355" s="5">
-        <v>5.6969074862650126</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5">
+        <v>4.6404149144641416</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>13.060495623</v>
+        <v>13.057946458</v>
       </c>
       <c r="C356" s="5">
-        <v>1.997443600000004E-2</v>
+        <v>2.646425800000074E-2</v>
       </c>
       <c r="D356" s="5">
-        <v>1.8536288622349462</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5">
+        <v>2.4643573215115122</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>13.119320397999999</v>
+        <v>13.116740154</v>
       </c>
       <c r="C357" s="5">
-        <v>5.8824774999999718E-2</v>
+        <v>5.8793696000000395E-2</v>
       </c>
       <c r="D357" s="5">
-        <v>5.5407475471335399</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5">
+        <v>5.5388553255532491</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>13.238066089</v>
+        <v>13.241384177</v>
       </c>
       <c r="C358" s="5">
-        <v>0.11874569100000087</v>
+        <v>0.1246440230000001</v>
       </c>
       <c r="D358" s="5">
-        <v>11.418800141770236</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5">
+        <v>12.018473801313423</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>13.318069763</v>
+        <v>13.328421633</v>
       </c>
       <c r="C359" s="5">
-        <v>8.0003674000000302E-2</v>
+        <v>8.7037455999999125E-2</v>
       </c>
       <c r="D359" s="5">
-        <v>7.4981244475354147</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5">
+        <v>8.1792685501357099</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>13.344277401999999</v>
+        <v>13.357998216</v>
       </c>
       <c r="C360" s="5">
-        <v>2.6207638999999006E-2</v>
+        <v>2.9576583000000767E-2</v>
       </c>
       <c r="D360" s="5">
-        <v>2.3871165693566176</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5">
+        <v>2.6956149496349502</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>13.399339293000001</v>
+        <v>13.417692419</v>
       </c>
       <c r="C361" s="5">
-        <v>5.506189100000114E-2</v>
+        <v>5.9694202999999391E-2</v>
       </c>
       <c r="D361" s="5">
-        <v>5.0654374593337659</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5">
+        <v>5.4963445342279593</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>13.467235929999999</v>
+        <v>13.476701009999999</v>
       </c>
       <c r="C362" s="5">
-        <v>6.7896636999998705E-2</v>
+        <v>5.9008590999999555E-2</v>
       </c>
       <c r="D362" s="5">
-        <v>6.2529534108856311</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5">
+        <v>5.4069228518814905</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>13.500356876</v>
+        <v>13.486420468</v>
       </c>
       <c r="C363" s="5">
-        <v>3.3120946000000373E-2</v>
+        <v>9.7194580000010689E-3</v>
       </c>
       <c r="D363" s="5">
-        <v>2.9914959280603171</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5">
+        <v>0.86888661592037231</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>13.601606058</v>
+        <v>13.580385429</v>
       </c>
       <c r="C364" s="5">
-        <v>0.1012491820000001</v>
+        <v>9.3964960999999292E-2</v>
       </c>
       <c r="D364" s="5">
-        <v>9.3803525382412101</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5">
+        <v>8.6888025878787403</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>13.537907178999999</v>
+        <v>13.526382849000001</v>
       </c>
       <c r="C365" s="5">
-        <v>-6.3698879000000375E-2</v>
+        <v>-5.4002579999998801E-2</v>
       </c>
       <c r="D365" s="5">
-        <v>-5.4773088615283738</v>
+        <v>-4.6688231846254924</v>
       </c>
       <c r="E365" s="5">
-        <v>4.5806800640326717</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5">
+        <v>4.5435746995119652</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>13.673472077</v>
+        <v>13.675846627</v>
       </c>
       <c r="C366" s="5">
-        <v>0.13556489800000016</v>
+        <v>0.14946377799999944</v>
       </c>
       <c r="D366" s="5">
-        <v>12.700881267542407</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5">
+        <v>14.096035267868533</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>13.645185056000001</v>
+        <v>13.632280578</v>
       </c>
       <c r="C367" s="5">
-        <v>-2.8287020999998802E-2</v>
+        <v>-4.3566049000000717E-2</v>
       </c>
       <c r="D367" s="5">
-        <v>-2.4544498816688853</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5">
+        <v>-3.7564720657761286</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>13.660461290000001</v>
+        <v>13.657621435999999</v>
       </c>
       <c r="C368" s="5">
-        <v>1.5276233999999889E-2</v>
+        <v>2.5340857999999855E-2</v>
       </c>
       <c r="D368" s="5">
-        <v>1.3517425993927246</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5">
+        <v>2.2536113459877383</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>13.106695495</v>
+        <v>13.106040613999999</v>
       </c>
       <c r="C369" s="5">
-        <v>-0.55376579500000034</v>
+        <v>-0.55158082200000003</v>
       </c>
       <c r="D369" s="5">
-        <v>-39.139693304033059</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5">
+        <v>-39.024233991134381</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>13.132147445999999</v>
+        <v>13.138061837</v>
       </c>
       <c r="C370" s="5">
-        <v>2.5451950999999085E-2</v>
+        <v>3.2021223000000987E-2</v>
       </c>
       <c r="D370" s="5">
-        <v>2.3553357680284437</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5">
+        <v>2.971610730157348</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>13.329653518000001</v>
+        <v>13.339440489999999</v>
       </c>
       <c r="C371" s="5">
-        <v>0.19750607200000125</v>
+        <v>0.20137865299999902</v>
       </c>
       <c r="D371" s="5">
-        <v>19.618217435962904</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5">
+        <v>20.026114469217248</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>13.337732889</v>
+        <v>13.356705356999999</v>
       </c>
       <c r="C372" s="5">
-        <v>8.0793709999991137E-3</v>
+        <v>1.726486699999974E-2</v>
       </c>
       <c r="D372" s="5">
-        <v>0.72977375093983277</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5">
+        <v>1.56423040553888</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>13.394936724000001</v>
+        <v>13.420894655</v>
       </c>
       <c r="C373" s="5">
-        <v>5.7203835000001035E-2</v>
+        <v>6.4189298000000505E-2</v>
       </c>
       <c r="D373" s="5">
-        <v>5.2698026187332658</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5">
+        <v>5.9218263992517617</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>13.376166924</v>
+        <v>13.385477228999999</v>
       </c>
       <c r="C374" s="5">
-        <v>-1.8769800000001169E-2</v>
+        <v>-3.5417426000000418E-2</v>
       </c>
       <c r="D374" s="5">
-        <v>-1.6686140128201687</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5">
+        <v>-3.1212100675496623</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>13.402744676999999</v>
+        <v>13.38663281</v>
       </c>
       <c r="C375" s="5">
-        <v>2.657775299999976E-2</v>
+        <v>1.1555810000007938E-3</v>
       </c>
       <c r="D375" s="5">
-        <v>2.4105679499411892</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5">
+        <v>0.10364634728192712</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>13.313367919999999</v>
+        <v>13.287098405</v>
       </c>
       <c r="C376" s="5">
-        <v>-8.937675700000014E-2</v>
+        <v>-9.9534404999999992E-2</v>
       </c>
       <c r="D376" s="5">
-        <v>-7.7151784521929834</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5">
+        <v>-8.5664452071815056</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>13.335162528</v>
+        <v>13.3193638</v>
       </c>
       <c r="C377" s="5">
-        <v>2.1794608000000437E-2</v>
+        <v>3.2265394999999586E-2</v>
       </c>
       <c r="D377" s="5">
-        <v>1.982240671969504</v>
+        <v>2.9532255465207768</v>
       </c>
       <c r="E377" s="5">
-        <v>-1.4976070401376163</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5">
+        <v>-1.5304834360451824</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>13.173951862999999</v>
+        <v>13.173596735</v>
       </c>
       <c r="C378" s="5">
-        <v>-0.16121066500000047</v>
+        <v>-0.14576706499999936</v>
       </c>
       <c r="D378" s="5">
-        <v>-13.580229607528471</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5">
+        <v>-12.37044556726622</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>13.350086728000001</v>
+        <v>13.337071993</v>
       </c>
       <c r="C379" s="5">
-        <v>0.17613486500000164</v>
+        <v>0.16347525800000007</v>
       </c>
       <c r="D379" s="5">
-        <v>17.277899327303636</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5">
+        <v>15.95075144563689</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>13.262789484000001</v>
+        <v>13.261192792999999</v>
       </c>
       <c r="C380" s="5">
-        <v>-8.7297244000000163E-2</v>
+        <v>-7.5879200000001035E-2</v>
       </c>
       <c r="D380" s="5">
-        <v>-7.5707412332148172</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5">
+        <v>-6.6175806540264226</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>13.291175039000001</v>
+        <v>13.293423815000001</v>
       </c>
       <c r="C381" s="5">
-        <v>2.838555499999984E-2</v>
+        <v>3.2231022000001275E-2</v>
       </c>
       <c r="D381" s="5">
-        <v>2.5987370877354143</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5">
+        <v>2.9558774447565606</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>13.222851954999999</v>
+        <v>13.231366154</v>
       </c>
       <c r="C382" s="5">
-        <v>-6.8323084000001089E-2</v>
+        <v>-6.2057661000000763E-2</v>
       </c>
       <c r="D382" s="5">
-        <v>-5.9971336612565924</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5">
+        <v>-5.4603383809436634</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>13.239596181</v>
+        <v>13.247255858999999</v>
       </c>
       <c r="C383" s="5">
-        <v>1.674422600000014E-2</v>
+        <v>1.588970499999931E-2</v>
       </c>
       <c r="D383" s="5">
-        <v>1.5301998342778678</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5">
+        <v>1.4506509296588366</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>13.223193115999999</v>
+        <v>13.243059648999999</v>
       </c>
       <c r="C384" s="5">
-        <v>-1.6403065000000439E-2</v>
+        <v>-4.1962099999999225E-3</v>
       </c>
       <c r="D384" s="5">
-        <v>-1.4766388783644224</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5">
+        <v>-0.37945130875687294</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>13.292546194</v>
+        <v>13.318379365</v>
       </c>
       <c r="C385" s="5">
-        <v>6.9353078000000679E-2</v>
+        <v>7.531971600000098E-2</v>
       </c>
       <c r="D385" s="5">
-        <v>6.478531294202261</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5">
+        <v>7.0425763862845825</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>13.279147683</v>
+        <v>13.288912977000001</v>
       </c>
       <c r="C386" s="5">
-        <v>-1.3398511000000113E-2</v>
+        <v>-2.9466387999999455E-2</v>
       </c>
       <c r="D386" s="5">
-        <v>-1.2028829284180698</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5">
+        <v>-2.6228827757715956</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>13.603332597</v>
+        <v>13.586841554999999</v>
       </c>
       <c r="C387" s="5">
-        <v>0.32418491399999994</v>
+        <v>0.29792857799999872</v>
       </c>
       <c r="D387" s="5">
-        <v>33.567681585245637</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5">
+        <v>30.481409927442705</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>13.627038508</v>
+        <v>13.600047603</v>
       </c>
       <c r="C388" s="5">
-        <v>2.3705911000000413E-2</v>
+        <v>1.3206048000000692E-2</v>
       </c>
       <c r="D388" s="5">
-        <v>2.1113456615672987</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5">
+        <v>1.1726235070589341</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>13.63323432</v>
+        <v>13.619378009</v>
       </c>
       <c r="C389" s="5">
-        <v>6.1958119999996342E-3</v>
+        <v>1.9330405999999911E-2</v>
       </c>
       <c r="D389" s="5">
-        <v>0.54697102021932231</v>
+        <v>1.7190149897729379</v>
       </c>
       <c r="E389" s="5">
-        <v>2.2352317894448914</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5">
+        <v>2.2524665104499908</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>13.188804212999999</v>
+        <v>13.186073942</v>
       </c>
       <c r="C390" s="5">
-        <v>-0.44443010700000052</v>
+        <v>-0.4333040669999999</v>
       </c>
       <c r="D390" s="5">
-        <v>-32.814080588252459</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5">
+        <v>-32.157976470361106</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>13.158446177</v>
+        <v>13.145260499000001</v>
       </c>
       <c r="C391" s="5">
-        <v>-3.0358035999999089E-2</v>
+        <v>-4.0813442999999339E-2</v>
       </c>
       <c r="D391" s="5">
-        <v>-2.7274623707452705</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5">
+        <v>-3.6516499199593988</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>13.170259703999999</v>
+        <v>13.170329779999999</v>
       </c>
       <c r="C392" s="5">
-        <v>1.1813526999999269E-2</v>
+        <v>2.5069280999998611E-2</v>
       </c>
       <c r="D392" s="5">
-        <v>1.082684246170218</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5">
+        <v>2.3126734307747254</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>13.170077987000001</v>
+        <v>13.174532918000001</v>
       </c>
       <c r="C393" s="5">
-        <v>-1.8171699999847135E-4</v>
+        <v>4.2031380000011609E-3</v>
       </c>
       <c r="D393" s="5">
-        <v>-1.6555774741200402E-2</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5">
+        <v>0.38363717484504178</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>13.213281728</v>
+        <v>13.22283685</v>
       </c>
       <c r="C394" s="5">
-        <v>4.3203740999999241E-2</v>
+        <v>4.8303931999999605E-2</v>
       </c>
       <c r="D394" s="5">
-        <v>4.0083434287031094</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5">
+        <v>4.4895718917098204</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>13.140977688</v>
+        <v>13.145203499000001</v>
       </c>
       <c r="C395" s="5">
-        <v>-7.2304040000000569E-2</v>
+        <v>-7.7633350999999351E-2</v>
       </c>
       <c r="D395" s="5">
-        <v>-6.3724205458074445</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5">
+        <v>-6.8222773188948089</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>13.208790152000001</v>
+        <v>13.225883491999999</v>
       </c>
       <c r="C396" s="5">
-        <v>6.7812464000001071E-2</v>
+        <v>8.0679992999998618E-2</v>
       </c>
       <c r="D396" s="5">
-        <v>6.3712719129082274</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5">
+        <v>7.6188995319796282</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>13.187917142</v>
+        <v>13.213281429</v>
       </c>
       <c r="C397" s="5">
-        <v>-2.0873010000000747E-2</v>
+        <v>-1.260206299999922E-2</v>
       </c>
       <c r="D397" s="5">
-        <v>-1.8798889260853713</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5">
+        <v>-1.1374269388678693</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>13.172361008999999</v>
+        <v>13.183987417000001</v>
       </c>
       <c r="C398" s="5">
-        <v>-1.5556133000000472E-2</v>
+        <v>-2.929401199999937E-2</v>
       </c>
       <c r="D398" s="5">
-        <v>-1.4063423987598189</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5">
+        <v>-2.6282137566916774</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>13.209472642</v>
+        <v>13.188122237</v>
       </c>
       <c r="C399" s="5">
-        <v>3.711163300000031E-2</v>
+        <v>4.1348199999990953E-3</v>
       </c>
       <c r="D399" s="5">
-        <v>3.4337476159930436</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5">
+        <v>0.3769991237981829</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>13.141842716999999</v>
+        <v>13.115651825</v>
       </c>
       <c r="C400" s="5">
-        <v>-6.7629925000000313E-2</v>
+        <v>-7.2470411999999484E-2</v>
       </c>
       <c r="D400" s="5">
-        <v>-5.9736829362686876</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5">
+        <v>-6.398462275612804</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>13.137012366</v>
+        <v>13.129594060000001</v>
       </c>
       <c r="C401" s="5">
-        <v>-4.8303509999989558E-3</v>
+        <v>1.3942235000000025E-2</v>
       </c>
       <c r="D401" s="5">
-        <v>-0.44017554439899076</v>
+        <v>1.2831117874295916</v>
       </c>
       <c r="E401" s="5">
-        <v>-3.6397962680949414</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5">
+        <v>-3.5962284670881361</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>13.103791101000001</v>
+        <v>13.098280258000001</v>
       </c>
       <c r="C402" s="5">
-        <v>-3.3221264999999889E-2</v>
+        <v>-3.1313801999999669E-2</v>
       </c>
       <c r="D402" s="5">
-        <v>-2.9927423567826184</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5">
+        <v>-2.8247296678882816</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>13.168950085000001</v>
+        <v>13.1601184</v>
       </c>
       <c r="C403" s="5">
-        <v>6.5158983999999975E-2</v>
+        <v>6.1838141999999152E-2</v>
       </c>
       <c r="D403" s="5">
-        <v>6.1329623865358007</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5">
+        <v>5.8147513977251819</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>13.274182884</v>
+        <v>13.277487856</v>
       </c>
       <c r="C404" s="5">
-        <v>0.10523279899999949</v>
+        <v>0.11736945600000048</v>
       </c>
       <c r="D404" s="5">
-        <v>10.022052645969225</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5">
+        <v>11.243180065996583</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>13.057623347</v>
+        <v>13.063313464</v>
       </c>
       <c r="C405" s="5">
-        <v>-0.21655953700000019</v>
+        <v>-0.21417439200000032</v>
       </c>
       <c r="D405" s="5">
-        <v>-17.912678918874171</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5">
+        <v>-17.728536312882781</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>13.203514396999999</v>
+        <v>13.212191485</v>
       </c>
       <c r="C406" s="5">
-        <v>0.14589104999999947</v>
+        <v>0.1488780209999998</v>
       </c>
       <c r="D406" s="5">
-        <v>14.262803534222734</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5">
+        <v>14.566628692725271</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>13.337612984</v>
+        <v>13.33935793</v>
       </c>
       <c r="C407" s="5">
-        <v>0.13409858700000044</v>
+        <v>0.12716644500000029</v>
       </c>
       <c r="D407" s="5">
-        <v>12.891908919902196</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5">
+        <v>12.18138558838795</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>13.691509112</v>
+        <v>13.701248371</v>
       </c>
       <c r="C408" s="5">
-        <v>0.35389612800000059</v>
+        <v>0.3618904409999999</v>
       </c>
       <c r="D408" s="5">
-        <v>36.923660409934641</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5">
+        <v>37.880407359482462</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>13.783459056</v>
+        <v>13.801891937000001</v>
       </c>
       <c r="C409" s="5">
-        <v>9.1949943999999562E-2</v>
+        <v>0.10064356600000046</v>
       </c>
       <c r="D409" s="5">
-        <v>8.363446331608948</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5">
+        <v>9.1796765651803724</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>13.863610047</v>
+        <v>13.877805627000001</v>
       </c>
       <c r="C410" s="5">
-        <v>8.0150991000000005E-2</v>
+        <v>7.5913690000000145E-2</v>
       </c>
       <c r="D410" s="5">
-        <v>7.2055732538973905</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5">
+        <v>6.8036592625287273</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>14.017027066000001</v>
+        <v>13.991137806999999</v>
       </c>
       <c r="C411" s="5">
-        <v>0.15341701900000082</v>
+        <v>0.11333217999999867</v>
       </c>
       <c r="D411" s="5">
-        <v>14.118205489218273</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5">
+        <v>10.252083507591149</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>14.151590118</v>
+        <v>14.130053755</v>
       </c>
       <c r="C412" s="5">
-        <v>0.13456305199999896</v>
+        <v>0.13891594800000107</v>
       </c>
       <c r="D412" s="5">
-        <v>12.148108365364397</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5">
+        <v>12.587287913786849</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>14.342580359999999</v>
+        <v>14.346857498</v>
       </c>
       <c r="C413" s="5">
-        <v>0.19099024199999981</v>
+        <v>0.21680374299999983</v>
       </c>
       <c r="D413" s="5">
-        <v>17.453133195595917</v>
+        <v>20.04819850665902</v>
       </c>
       <c r="E413" s="5">
-        <v>9.1768810168751713</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5">
+        <v>9.2711429800290457</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>14.522234903999999</v>
+        <v>14.515233066</v>
       </c>
       <c r="C414" s="5">
-        <v>0.17965454399999992</v>
+        <v>0.16837556800000009</v>
       </c>
       <c r="D414" s="5">
-        <v>16.111166005433986</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5">
+        <v>15.028841732230935</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>14.576003591999999</v>
+        <v>14.57084504</v>
       </c>
       <c r="C415" s="5">
-        <v>5.3768687999999898E-2</v>
+        <v>5.561197399999962E-2</v>
       </c>
       <c r="D415" s="5">
-        <v>4.5346118730404283</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5">
+        <v>4.6956679062632345</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>14.679117347</v>
+        <v>14.68477856</v>
       </c>
       <c r="C416" s="5">
-        <v>0.10311375500000075</v>
+        <v>0.11393351999999979</v>
       </c>
       <c r="D416" s="5">
-        <v>8.827263254845219</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5">
+        <v>9.7973729053091105</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>14.75011965</v>
+        <v>14.755925165000001</v>
       </c>
       <c r="C417" s="5">
-        <v>7.1002303000000211E-2</v>
+        <v>7.1146605000000918E-2</v>
       </c>
       <c r="D417" s="5">
-        <v>5.9612837302937871</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5">
+        <v>5.9713592915506597</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>14.795758333</v>
+        <v>14.802569081</v>
       </c>
       <c r="C418" s="5">
-        <v>4.5638682999999958E-2</v>
+        <v>4.6643915999998953E-2</v>
       </c>
       <c r="D418" s="5">
-        <v>3.7767894589996409</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5">
+        <v>3.8598832599532118</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>14.825959224</v>
+        <v>14.824056875</v>
       </c>
       <c r="C419" s="5">
-        <v>3.0200890999999785E-2</v>
+        <v>2.1487794000000449E-2</v>
       </c>
       <c r="D419" s="5">
-        <v>2.4771093539454281</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5">
+        <v>1.7559263431088157</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>14.879618982</v>
+        <v>14.881663163000001</v>
       </c>
       <c r="C420" s="5">
-        <v>5.3659758000000224E-2</v>
+        <v>5.7606288000000561E-2</v>
       </c>
       <c r="D420" s="5">
-        <v>4.4306809604408803</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5">
+        <v>4.7641691984979584</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>14.88223848</v>
+        <v>14.894620918999999</v>
       </c>
       <c r="C421" s="5">
-        <v>2.6194979999996093E-3</v>
+        <v>1.295775599999871E-2</v>
       </c>
       <c r="D421" s="5">
-        <v>0.21145991677689047</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5">
+        <v>1.0498818953971201</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>14.955506894000001</v>
+        <v>14.971662629000001</v>
       </c>
       <c r="C422" s="5">
-        <v>7.3268414000001059E-2</v>
+        <v>7.7041710000001373E-2</v>
       </c>
       <c r="D422" s="5">
-        <v>6.0704797633898355</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5">
+        <v>6.3866005631078249</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>14.826029886000001</v>
+        <v>14.795950997</v>
       </c>
       <c r="C423" s="5">
-        <v>-0.12947700800000028</v>
+        <v>-0.17571163200000051</v>
       </c>
       <c r="D423" s="5">
-        <v>-9.9082949391319559</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5">
+        <v>-13.209093291881358</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>14.856055508000001</v>
+        <v>14.840341977</v>
       </c>
       <c r="C424" s="5">
-        <v>3.0025622000000141E-2</v>
+        <v>4.4390979999999303E-2</v>
       </c>
       <c r="D424" s="5">
-        <v>2.4574885973221106</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5">
+        <v>3.6602601355957942</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>14.751238576</v>
+        <v>14.76625172</v>
       </c>
       <c r="C425" s="5">
-        <v>-0.10481693200000031</v>
+        <v>-7.4090256999999937E-2</v>
       </c>
       <c r="D425" s="5">
-        <v>-8.1456595120655386</v>
+        <v>-5.8291902603508134</v>
       </c>
       <c r="E425" s="5">
-        <v>2.8492656533388283</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5">
+        <v>2.9232479799737643</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>14.831328173999999</v>
+        <v>14.823618638999999</v>
       </c>
       <c r="C426" s="5">
-        <v>8.0089597999998929E-2</v>
+        <v>5.7366918999999683E-2</v>
       </c>
       <c r="D426" s="5">
-        <v>6.7133347621436412</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5">
+        <v>4.7629192845072721</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>14.881378436</v>
+        <v>14.87990988</v>
       </c>
       <c r="C427" s="5">
-        <v>5.0050262000000956E-2</v>
+        <v>5.6291241000000269E-2</v>
       </c>
       <c r="D427" s="5">
-        <v>4.125571000354511</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5">
+        <v>4.6532713577496887</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>14.879984699</v>
+        <v>14.886914016</v>
       </c>
       <c r="C428" s="5">
-        <v>-1.3937370000007832E-3</v>
+        <v>7.0041360000008268E-3</v>
       </c>
       <c r="D428" s="5">
-        <v>-0.11232985989179101</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5">
+        <v>0.56631774919775335</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>15.049522391</v>
+        <v>15.054598156999999</v>
       </c>
       <c r="C429" s="5">
-        <v>0.16953769200000046</v>
+        <v>0.16768414099999873</v>
       </c>
       <c r="D429" s="5">
-        <v>14.562582203191909</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5">
+        <v>14.386257815783555</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>15.190163905</v>
+        <v>15.194545698000001</v>
       </c>
       <c r="C430" s="5">
-        <v>0.14064151400000036</v>
+        <v>0.13994754100000151</v>
       </c>
       <c r="D430" s="5">
-        <v>11.809037969072534</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5">
+        <v>11.743590997277931</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>15.116156198000001</v>
+        <v>15.112803258</v>
       </c>
       <c r="C431" s="5">
-        <v>-7.4007706999999812E-2</v>
+        <v>-8.1742440000001082E-2</v>
       </c>
       <c r="D431" s="5">
-        <v>-5.6923483232667831</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5">
+        <v>-6.2680379356857774</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>15.271805258000001</v>
+        <v>15.267239157000001</v>
       </c>
       <c r="C432" s="5">
-        <v>0.15564906000000001</v>
+        <v>0.15443589900000099</v>
       </c>
       <c r="D432" s="5">
-        <v>13.080593189086542</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5">
+        <v>12.975887400406961</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>15.183522216</v>
+        <v>15.189012965</v>
       </c>
       <c r="C433" s="5">
-        <v>-8.8283042000000478E-2</v>
+        <v>-7.8226192000000694E-2</v>
       </c>
       <c r="D433" s="5">
-        <v>-6.7205832551952449</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5">
+        <v>-5.9782070395384963</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>15.248482289</v>
+        <v>15.26623734</v>
       </c>
       <c r="C434" s="5">
-        <v>6.4960072999999952E-2</v>
+        <v>7.7224375000000123E-2</v>
       </c>
       <c r="D434" s="5">
-        <v>5.2565388735722918</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5">
+        <v>6.2746016404468419</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>15.215840103</v>
+        <v>15.348623181000001</v>
       </c>
       <c r="C435" s="5">
-        <v>-3.2642186000000351E-2</v>
+        <v>8.2385841000000681E-2</v>
       </c>
       <c r="D435" s="5">
-        <v>-2.5387911965423671</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5">
+        <v>6.6716391270943642</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>15.201775234999999</v>
+        <v>15.308937211</v>
       </c>
       <c r="C436" s="5">
-        <v>-1.4064868000000175E-2</v>
+        <v>-3.9685970000000736E-2</v>
       </c>
       <c r="D436" s="5">
-        <v>-1.1036064386919175</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5">
+        <v>-3.0590182247034026</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>15.223961214999999</v>
+        <v>15.300964710000001</v>
       </c>
       <c r="C437" s="5">
-        <v>2.2185979999999716E-2</v>
+        <v>-7.9725009999993546E-3</v>
       </c>
       <c r="D437" s="5">
-        <v>1.7654464539425874</v>
+        <v>-0.62314230016409233</v>
       </c>
       <c r="E437" s="5">
-        <v>3.2046301506444941</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5">
+        <v>3.6211829524466443</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>15.174184795</v>
+        <v>15.277514489</v>
       </c>
       <c r="C438" s="5">
-        <v>-4.9776419999998822E-2</v>
+        <v>-2.3450221000000937E-2</v>
       </c>
       <c r="D438" s="5">
-        <v>-3.853739354625052</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5">
+        <v>-1.8236935375188001</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>15.173820472999999</v>
+        <v>15.273079284</v>
       </c>
       <c r="C439" s="5">
-        <v>-3.6432200000113824E-4</v>
+        <v>-4.4352050000000531E-3</v>
       </c>
       <c r="D439" s="5">
-        <v>-2.8807390939966648E-2</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>-0.34781548954136987</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>15.267822163</v>
+        <v>15.367695882</v>
       </c>
       <c r="C440" s="5">
-        <v>9.4001690000000693E-2</v>
+        <v>9.4616597999999996E-2</v>
       </c>
       <c r="D440" s="5">
-        <v>7.6925883212299428</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5">
+        <v>7.6925883634485714</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>15.160830454999999</v>
+        <v>15.243212518</v>
       </c>
       <c r="C441" s="5">
-        <v>-0.10699170800000068</v>
+        <v>-0.1244833639999996</v>
       </c>
       <c r="D441" s="5">
-        <v>-8.0925366828291541</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:5">
+        <v>-9.2988143263159184</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
-    </row>
-    <row r="443" spans="1:5">
+      <c r="B442" s="5">
+        <v>15.241805831000001</v>
+      </c>
+      <c r="C442" s="5">
+        <v>-1.4066869999993514E-3</v>
+      </c>
+      <c r="D442" s="5">
+        <v>-0.11068322344746084</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5">
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5">
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>