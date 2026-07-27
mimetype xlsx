--- v7 (2026-07-07)
+++ v8 (2026-07-27)
@@ -1,99 +1,103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{6B1C6668-AF7D-4F18-B7DA-83BC587AE2EC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{AB99E103-9BE4-4A8E-AB91-11E453539D15}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{17582920-DA3B-49E2-85D6-A89C3DC04C77}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{7578553F-A890-40FA-965A-6A1E97500365}"/>
   </bookViews>
   <sheets>
     <sheet name="elpfirea" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>El Paso Financial Activities Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry May 2026</t>
+    <t>Last data entry June 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -598,51 +602,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -917,6374 +921,6651 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{749261C8-BDAF-45C6-BB94-8D0FAEF0D6FF}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{21CE139A-D0BD-4383-A463-DF9A36CCAD38}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>9.3932199684000004</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>9.3435896815999993</v>
       </c>
       <c r="C7" s="5">
         <v>-4.9630286800001144E-2</v>
       </c>
       <c r="D7" s="5">
         <v>-6.1593108129134659</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>9.2949818454000006</v>
       </c>
       <c r="C8" s="5">
         <v>-4.8607836199998644E-2</v>
       </c>
       <c r="D8" s="5">
         <v>-6.067160764280521</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>9.2912091420999996</v>
       </c>
       <c r="C9" s="5">
         <v>-3.7727033000010124E-3</v>
       </c>
       <c r="D9" s="5">
         <v>-0.48597740138655032</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>9.3602988976999999</v>
       </c>
       <c r="C10" s="5">
         <v>6.9089755600000302E-2</v>
       </c>
       <c r="D10" s="5">
         <v>9.2973853225805989</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>9.4088386402000008</v>
       </c>
       <c r="C11" s="5">
         <v>4.8539742500000926E-2</v>
       </c>
       <c r="D11" s="5">
         <v>6.4034333151852696</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>9.2800162233000005</v>
       </c>
       <c r="C12" s="5">
         <v>-0.12882241690000029</v>
       </c>
       <c r="D12" s="5">
         <v>-15.247488027197043</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>9.2505035238000008</v>
       </c>
       <c r="C13" s="5">
         <v>-2.9512699499999684E-2</v>
       </c>
       <c r="D13" s="5">
         <v>-3.7502412566221888</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>9.2171488513999993</v>
       </c>
       <c r="C14" s="5">
         <v>-3.3354672400001562E-2</v>
       </c>
       <c r="D14" s="5">
         <v>-4.2420723549531854</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>9.0675109516999992</v>
       </c>
       <c r="C15" s="5">
         <v>-0.14963789970000008</v>
       </c>
       <c r="D15" s="5">
         <v>-17.832920333351034</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>9.0146734910999999</v>
       </c>
       <c r="C16" s="5">
         <v>-5.2837460599999275E-2</v>
       </c>
       <c r="D16" s="5">
         <v>-6.772733539520237</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>8.9705392138000004</v>
       </c>
       <c r="C17" s="5">
         <v>-4.4134277299999525E-2</v>
       </c>
       <c r="D17" s="5">
         <v>-5.7193490715096047</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>9.0036991882000006</v>
       </c>
       <c r="C18" s="5">
         <v>3.3159974400000181E-2</v>
       </c>
       <c r="D18" s="5">
         <v>4.5271560531295441</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>8.9448849803999995</v>
       </c>
       <c r="C19" s="5">
         <v>-5.8814207800001128E-2</v>
       </c>
       <c r="D19" s="5">
         <v>-7.5630934458492449</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>8.8916183485999998</v>
       </c>
       <c r="C20" s="5">
         <v>-5.3266631799999686E-2</v>
       </c>
       <c r="D20" s="5">
         <v>-6.9165149738635856</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>8.8895842746000007</v>
       </c>
       <c r="C21" s="5">
         <v>-2.0340739999991087E-3</v>
       </c>
       <c r="D21" s="5">
         <v>-0.27417056448671984</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>8.8595668151999991</v>
       </c>
       <c r="C22" s="5">
         <v>-3.0017459400001556E-2</v>
       </c>
       <c r="D22" s="5">
         <v>-3.9776267761482131</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>8.8113164497999996</v>
       </c>
       <c r="C23" s="5">
         <v>-4.8250365399999495E-2</v>
       </c>
       <c r="D23" s="5">
         <v>-6.3431100178199191</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>8.7827886265000004</v>
       </c>
       <c r="C24" s="5">
         <v>-2.8527823299999255E-2</v>
       </c>
       <c r="D24" s="5">
         <v>-3.8167197450632018</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>8.6467062819000002</v>
       </c>
       <c r="C25" s="5">
         <v>-0.13608234460000013</v>
       </c>
       <c r="D25" s="5">
         <v>-17.087633395076672</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>8.7193192722999999</v>
       </c>
       <c r="C26" s="5">
         <v>7.2612990399999688E-2</v>
       </c>
       <c r="D26" s="5">
         <v>10.556042239774088</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>8.7643717974000008</v>
       </c>
       <c r="C27" s="5">
         <v>4.5052525100000906E-2</v>
       </c>
       <c r="D27" s="5">
         <v>6.3796477210720459</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>8.9079548231000008</v>
       </c>
       <c r="C28" s="5">
         <v>0.14358302569999992</v>
       </c>
       <c r="D28" s="5">
         <v>21.530856263405717</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>8.7675497638</v>
       </c>
       <c r="C29" s="5">
         <v>-0.1404050593000008</v>
       </c>
       <c r="D29" s="5">
         <v>-17.357622080149106</v>
       </c>
       <c r="E29" s="5">
         <v>-2.2628455788669677</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>8.7201895305000008</v>
       </c>
       <c r="C30" s="5">
         <v>-4.7360233299999166E-2</v>
       </c>
       <c r="D30" s="5">
         <v>-6.2929606841412911</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>8.7442186394999997</v>
       </c>
       <c r="C31" s="5">
         <v>2.4029108999998883E-2</v>
       </c>
       <c r="D31" s="5">
         <v>3.3572643964114413</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>8.7842813743000008</v>
       </c>
       <c r="C32" s="5">
         <v>4.006273480000111E-2</v>
       </c>
       <c r="D32" s="5">
         <v>5.6386308913295435</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>8.7860472294999994</v>
       </c>
       <c r="C33" s="5">
         <v>1.7658551999986116E-3</v>
       </c>
       <c r="D33" s="5">
         <v>0.24149621221347672</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>8.7631485916000003</v>
       </c>
       <c r="C34" s="5">
         <v>-2.289863789999913E-2</v>
       </c>
       <c r="D34" s="5">
         <v>-3.0830567413527854</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>8.8217604072999993</v>
       </c>
       <c r="C35" s="5">
         <v>5.861181569999907E-2</v>
       </c>
       <c r="D35" s="5">
         <v>8.328066502781283</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>8.8836256076000009</v>
       </c>
       <c r="C36" s="5">
         <v>6.1865200300001533E-2</v>
       </c>
       <c r="D36" s="5">
         <v>8.7476463127231128</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>8.8437900305999992</v>
       </c>
       <c r="C37" s="5">
         <v>-3.9835577000001621E-2</v>
       </c>
       <c r="D37" s="5">
         <v>-5.2502422457559756</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>8.8199959398000001</v>
       </c>
       <c r="C38" s="5">
         <v>-2.3794090799999168E-2</v>
       </c>
       <c r="D38" s="5">
         <v>-3.1812332388694409</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>9.0562423158000005</v>
       </c>
       <c r="C39" s="5">
         <v>0.23624637600000042</v>
       </c>
       <c r="D39" s="5">
         <v>37.326954655819279</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>8.9928290499999992</v>
       </c>
       <c r="C40" s="5">
         <v>-6.3413265800001284E-2</v>
       </c>
       <c r="D40" s="5">
         <v>-8.0864286930780729</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>9.0595841274000009</v>
       </c>
       <c r="C41" s="5">
         <v>6.6755077400001639E-2</v>
       </c>
       <c r="D41" s="5">
         <v>9.2806057711567025</v>
       </c>
       <c r="E41" s="5">
         <v>3.3308549305961277</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>9.1469726807999994</v>
       </c>
       <c r="C42" s="5">
         <v>8.7388553399998514E-2</v>
       </c>
       <c r="D42" s="5">
         <v>12.209450930669895</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>9.1512553506999996</v>
       </c>
       <c r="C43" s="5">
         <v>4.2826699000002577E-3</v>
       </c>
       <c r="D43" s="5">
         <v>0.5632966093689129</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>9.1766324128000001</v>
       </c>
       <c r="C44" s="5">
         <v>2.5377062100000458E-2</v>
       </c>
       <c r="D44" s="5">
         <v>3.3789082423709704</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>9.1853726560000002</v>
       </c>
       <c r="C45" s="5">
         <v>8.7402432000001085E-3</v>
       </c>
       <c r="D45" s="5">
         <v>1.1489409810987228</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>9.1648127186000004</v>
       </c>
       <c r="C46" s="5">
         <v>-2.0559937399999839E-2</v>
       </c>
       <c r="D46" s="5">
         <v>-2.6531800585754661</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>9.1238479145000007</v>
       </c>
       <c r="C47" s="5">
         <v>-4.0964804099999697E-2</v>
       </c>
       <c r="D47" s="5">
         <v>-5.233833454020953</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>9.1837683041999991</v>
       </c>
       <c r="C48" s="5">
         <v>5.9920389699998466E-2</v>
       </c>
       <c r="D48" s="5">
         <v>8.1719285163208042</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>9.2491002378000005</v>
       </c>
       <c r="C49" s="5">
         <v>6.5331933600001335E-2</v>
       </c>
       <c r="D49" s="5">
         <v>8.8786713889430491</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>9.2219460217999991</v>
       </c>
       <c r="C50" s="5">
         <v>-2.7154216000001341E-2</v>
       </c>
       <c r="D50" s="5">
         <v>-3.466717006924358</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>9.1421582928999996</v>
       </c>
       <c r="C51" s="5">
         <v>-7.9787728899999522E-2</v>
       </c>
       <c r="D51" s="5">
         <v>-9.9022533207449914</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>9.1731896831000004</v>
       </c>
       <c r="C52" s="5">
         <v>3.1031390200000786E-2</v>
       </c>
       <c r="D52" s="5">
         <v>4.1500894647227282</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>9.1554612949000003</v>
       </c>
       <c r="C53" s="5">
         <v>-1.7728388200000111E-2</v>
       </c>
       <c r="D53" s="5">
         <v>-2.2946635788655634</v>
       </c>
       <c r="E53" s="5">
         <v>1.0582954598327143</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>9.0699490257999997</v>
       </c>
       <c r="C54" s="5">
         <v>-8.5512269100000537E-2</v>
       </c>
       <c r="D54" s="5">
         <v>-10.649829889574402</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>9.1603596925000002</v>
       </c>
       <c r="C55" s="5">
         <v>9.0410666700000419E-2</v>
       </c>
       <c r="D55" s="5">
         <v>12.639877578953707</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>9.0757971611000006</v>
       </c>
       <c r="C56" s="5">
         <v>-8.4562531399999585E-2</v>
       </c>
       <c r="D56" s="5">
         <v>-10.532140328991524</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>9.3850293835999992</v>
       </c>
       <c r="C57" s="5">
         <v>0.3092322224999986</v>
       </c>
       <c r="D57" s="5">
         <v>49.489354731181834</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>9.3629461060000008</v>
       </c>
       <c r="C58" s="5">
         <v>-2.2083277599998397E-2</v>
       </c>
       <c r="D58" s="5">
         <v>-2.787381285872037</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>9.4269818007000001</v>
       </c>
       <c r="C59" s="5">
         <v>6.4035694699999368E-2</v>
       </c>
       <c r="D59" s="5">
         <v>8.5229875953642953</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>9.3834511127999995</v>
       </c>
       <c r="C60" s="5">
         <v>-4.3530687900000586E-2</v>
       </c>
       <c r="D60" s="5">
         <v>-5.4026164592148369</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>9.4513421279000003</v>
       </c>
       <c r="C61" s="5">
         <v>6.7891015100000729E-2</v>
       </c>
       <c r="D61" s="5">
         <v>9.0361892445936611</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>9.4243892085999992</v>
       </c>
       <c r="C62" s="5">
         <v>-2.6952919300001099E-2</v>
       </c>
       <c r="D62" s="5">
         <v>-3.3689392970827847</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>9.5338930467999994</v>
       </c>
       <c r="C63" s="5">
         <v>0.1095038382000002</v>
       </c>
       <c r="D63" s="5">
         <v>14.869504464425297</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>9.5455879980000002</v>
       </c>
       <c r="C64" s="5">
         <v>1.1694951200000858E-2</v>
       </c>
       <c r="D64" s="5">
         <v>1.4819772214503368</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>9.4513898118000004</v>
       </c>
       <c r="C65" s="5">
         <v>-9.4198186199999867E-2</v>
       </c>
       <c r="D65" s="5">
         <v>-11.219849143585014</v>
       </c>
       <c r="E65" s="5">
         <v>3.2322622243495802</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>9.6903106705000006</v>
       </c>
       <c r="C66" s="5">
         <v>0.23892085870000024</v>
       </c>
       <c r="D66" s="5">
         <v>34.928689538627488</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>9.6725035556000005</v>
       </c>
       <c r="C67" s="5">
         <v>-1.7807114900000087E-2</v>
       </c>
       <c r="D67" s="5">
         <v>-2.1829935163113046</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>9.5779486755000001</v>
       </c>
       <c r="C68" s="5">
         <v>-9.455488010000046E-2</v>
       </c>
       <c r="D68" s="5">
         <v>-11.120154806825877</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>9.3916099183000004</v>
       </c>
       <c r="C69" s="5">
         <v>-0.1863387571999997</v>
       </c>
       <c r="D69" s="5">
         <v>-21.0030209414528</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>9.4617915553999996</v>
       </c>
       <c r="C70" s="5">
         <v>7.018163709999925E-2</v>
       </c>
       <c r="D70" s="5">
         <v>9.3452609530913389</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>9.4203471188000005</v>
       </c>
       <c r="C71" s="5">
         <v>-4.1444436599999079E-2</v>
       </c>
       <c r="D71" s="5">
         <v>-5.1314297446639179</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>9.4802671363000002</v>
       </c>
       <c r="C72" s="5">
         <v>5.9920017499999645E-2</v>
       </c>
       <c r="D72" s="5">
         <v>7.9056116916925268</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>9.4579445038000003</v>
       </c>
       <c r="C73" s="5">
         <v>-2.2322632499999884E-2</v>
       </c>
       <c r="D73" s="5">
         <v>-2.7892631262205203</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>9.5301973667999995</v>
       </c>
       <c r="C74" s="5">
         <v>7.2252862999999223E-2</v>
       </c>
       <c r="D74" s="5">
         <v>9.5624161474425975</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>9.4226043685</v>
       </c>
       <c r="C75" s="5">
         <v>-0.10759299829999946</v>
       </c>
       <c r="D75" s="5">
         <v>-12.737280967061826</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>9.4218432768000007</v>
       </c>
       <c r="C76" s="5">
         <v>-7.6109169999938331E-4</v>
       </c>
       <c r="D76" s="5">
         <v>-9.6884510304817706E-2</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>9.4573105998999996</v>
       </c>
       <c r="C77" s="5">
         <v>3.5467323099998893E-2</v>
       </c>
       <c r="D77" s="5">
         <v>4.6119552342624326</v>
       </c>
       <c r="E77" s="5">
         <v>6.2644629180441669E-2</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>9.3926188651999993</v>
       </c>
       <c r="C78" s="5">
         <v>-6.4691734700000225E-2</v>
       </c>
       <c r="D78" s="5">
         <v>-7.9065870534028022</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>9.3775269526000002</v>
       </c>
       <c r="C79" s="5">
         <v>-1.5091912599999091E-2</v>
       </c>
       <c r="D79" s="5">
         <v>-1.9111925148326159</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>9.4824644739000004</v>
       </c>
       <c r="C80" s="5">
         <v>0.10493752130000011</v>
       </c>
       <c r="D80" s="5">
         <v>14.286475271502841</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>9.4988486130999998</v>
       </c>
       <c r="C81" s="5">
         <v>1.6384139199999481E-2</v>
       </c>
       <c r="D81" s="5">
         <v>2.0932203261727178</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>9.5670909326999993</v>
       </c>
       <c r="C82" s="5">
         <v>6.824231959999949E-2</v>
       </c>
       <c r="D82" s="5">
         <v>8.970069422113113</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>9.6264410489000003</v>
       </c>
       <c r="C83" s="5">
         <v>5.9350116200000969E-2</v>
       </c>
       <c r="D83" s="5">
         <v>7.7036062942096306</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>9.5767621295000005</v>
       </c>
       <c r="C84" s="5">
         <v>-4.9678919399999799E-2</v>
       </c>
       <c r="D84" s="5">
         <v>-6.0200222847044067</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>9.5573155901</v>
       </c>
       <c r="C85" s="5">
         <v>-1.9446539400000518E-2</v>
       </c>
       <c r="D85" s="5">
         <v>-2.4096852046128103</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>9.6322877279999997</v>
       </c>
       <c r="C86" s="5">
         <v>7.497213789999968E-2</v>
       </c>
       <c r="D86" s="5">
         <v>9.8303177749765158</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>9.7170370335000005</v>
       </c>
       <c r="C87" s="5">
         <v>8.4749305500000816E-2</v>
       </c>
       <c r="D87" s="5">
         <v>11.084363494272376</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>9.6959371376999997</v>
       </c>
       <c r="C88" s="5">
         <v>-2.1099895800000823E-2</v>
       </c>
       <c r="D88" s="5">
         <v>-2.5748240627657459</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>9.6564739452000001</v>
       </c>
       <c r="C89" s="5">
         <v>-3.9463192499999522E-2</v>
       </c>
       <c r="D89" s="5">
         <v>-4.7762275748368115</v>
       </c>
       <c r="E89" s="5">
         <v>2.1059194704053263</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>9.5900996251000006</v>
       </c>
       <c r="C90" s="5">
         <v>-6.6374320099999551E-2</v>
       </c>
       <c r="D90" s="5">
         <v>-7.943480893479526</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>9.6865342623000004</v>
       </c>
       <c r="C91" s="5">
         <v>9.6434637199999784E-2</v>
       </c>
       <c r="D91" s="5">
         <v>12.757023209394291</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>9.6795664690999992</v>
       </c>
       <c r="C92" s="5">
         <v>-6.9677932000011822E-3</v>
       </c>
       <c r="D92" s="5">
         <v>-0.85978645865981695</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>9.8129690787000001</v>
       </c>
       <c r="C93" s="5">
         <v>0.13340260960000094</v>
       </c>
       <c r="D93" s="5">
         <v>17.851275397910136</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>9.8858378555000002</v>
       </c>
       <c r="C94" s="5">
         <v>7.2868776800000035E-2</v>
       </c>
       <c r="D94" s="5">
         <v>9.2840124066225762</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>9.8313535209000005</v>
       </c>
       <c r="C95" s="5">
         <v>-5.4484334599999684E-2</v>
       </c>
       <c r="D95" s="5">
         <v>-6.4167853547559499</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>9.7703567691999993</v>
       </c>
       <c r="C96" s="5">
         <v>-6.0996751700001184E-2</v>
       </c>
       <c r="D96" s="5">
         <v>-7.1962951698721351</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>9.7599886155999993</v>
       </c>
       <c r="C97" s="5">
         <v>-1.0368153599999985E-2</v>
       </c>
       <c r="D97" s="5">
         <v>-1.2660155806845652</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>9.6304988323000007</v>
       </c>
       <c r="C98" s="5">
         <v>-0.12948978329999861</v>
       </c>
       <c r="D98" s="5">
         <v>-14.809010635260467</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>9.6047867987999993</v>
       </c>
       <c r="C99" s="5">
         <v>-2.5712033500001397E-2</v>
       </c>
       <c r="D99" s="5">
         <v>-3.1571963120786251</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>9.6783758123000005</v>
       </c>
       <c r="C100" s="5">
         <v>7.3589013500001244E-2</v>
       </c>
       <c r="D100" s="5">
         <v>9.5915406590319172</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>9.6556336197999997</v>
       </c>
       <c r="C101" s="5">
         <v>-2.2742192500000868E-2</v>
       </c>
       <c r="D101" s="5">
         <v>-2.7835949974623353</v>
       </c>
       <c r="E101" s="5">
         <v>-8.7021971453493663E-3</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>10.078811244000001</v>
       </c>
       <c r="C102" s="5">
         <v>0.42317762420000093</v>
       </c>
       <c r="D102" s="5">
         <v>67.317899190250174</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>10.091449323999999</v>
       </c>
       <c r="C103" s="5">
         <v>1.2638079999998553E-2</v>
       </c>
       <c r="D103" s="5">
         <v>1.5151316596111464</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>10.071227052999999</v>
       </c>
       <c r="C104" s="5">
         <v>-2.0222270999999736E-2</v>
       </c>
       <c r="D104" s="5">
         <v>-2.378355001722654</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>10.031541713999999</v>
       </c>
       <c r="C105" s="5">
         <v>-3.9685339000000042E-2</v>
       </c>
       <c r="D105" s="5">
         <v>-4.6274146866111643</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>10.013158902000001</v>
       </c>
       <c r="C106" s="5">
         <v>-1.8382811999998694E-2</v>
       </c>
       <c r="D106" s="5">
         <v>-2.1769730366517748</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>9.9502713336999999</v>
       </c>
       <c r="C107" s="5">
         <v>-6.2887568300000751E-2</v>
       </c>
       <c r="D107" s="5">
         <v>-7.2816304545953781</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>10.160619086000001</v>
       </c>
       <c r="C108" s="5">
         <v>0.21034775230000058</v>
       </c>
       <c r="D108" s="5">
         <v>28.535460985946948</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>10.148456581</v>
       </c>
       <c r="C109" s="5">
         <v>-1.2162505000000934E-2</v>
       </c>
       <c r="D109" s="5">
         <v>-1.4270095253766324</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>10.221304116000001</v>
       </c>
       <c r="C110" s="5">
         <v>7.2847535000001074E-2</v>
       </c>
       <c r="D110" s="5">
         <v>8.9621704597712348</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>10.304332800999999</v>
       </c>
       <c r="C111" s="5">
         <v>8.3028684999998603E-2</v>
       </c>
       <c r="D111" s="5">
         <v>10.195230964286829</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>10.269919541</v>
       </c>
       <c r="C112" s="5">
         <v>-3.4413259999999113E-2</v>
       </c>
       <c r="D112" s="5">
         <v>-3.9348261347889824</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>10.251991657</v>
       </c>
       <c r="C113" s="5">
         <v>-1.792788400000056E-2</v>
       </c>
       <c r="D113" s="5">
         <v>-2.0748072353194535</v>
       </c>
       <c r="E113" s="5">
         <v>6.1762703586546452</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>10.367933648999999</v>
       </c>
       <c r="C114" s="5">
         <v>0.11594199199999977</v>
       </c>
       <c r="D114" s="5">
         <v>14.447834971564234</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>10.386836142</v>
       </c>
       <c r="C115" s="5">
         <v>1.8902493000000575E-2</v>
       </c>
       <c r="D115" s="5">
         <v>2.2098744468562082</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>10.152384155</v>
       </c>
       <c r="C116" s="5">
         <v>-0.23445198699999992</v>
       </c>
       <c r="D116" s="5">
         <v>-23.964370444965176</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>10.454717491</v>
       </c>
       <c r="C117" s="5">
         <v>0.30233333600000023</v>
       </c>
       <c r="D117" s="5">
         <v>42.210318608991628</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>10.444167621</v>
       </c>
       <c r="C118" s="5">
         <v>-1.0549870000000183E-2</v>
       </c>
       <c r="D118" s="5">
         <v>-1.2042235432934589</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>10.368398402</v>
       </c>
       <c r="C119" s="5">
         <v>-7.5769218999999666E-2</v>
       </c>
       <c r="D119" s="5">
         <v>-8.3665331706927919</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>10.352467144</v>
       </c>
       <c r="C120" s="5">
         <v>-1.593125800000017E-2</v>
       </c>
       <c r="D120" s="5">
         <v>-1.8283223708430385</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>10.443172547</v>
       </c>
       <c r="C121" s="5">
         <v>9.0705402999999407E-2</v>
       </c>
       <c r="D121" s="5">
         <v>11.035822531023264</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>10.411912376</v>
       </c>
       <c r="C122" s="5">
         <v>-3.1260170999999559E-2</v>
       </c>
       <c r="D122" s="5">
         <v>-3.5334803204456589</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>10.402589343000001</v>
       </c>
       <c r="C123" s="5">
         <v>-9.32303299999937E-3</v>
       </c>
       <c r="D123" s="5">
         <v>-1.0692278542961176</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>10.469912933</v>
       </c>
       <c r="C124" s="5">
         <v>6.7323589999999101E-2</v>
       </c>
       <c r="D124" s="5">
         <v>8.0486607925925426</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>10.453147092</v>
       </c>
       <c r="C125" s="5">
         <v>-1.6765840999999782E-2</v>
       </c>
       <c r="D125" s="5">
         <v>-1.9047681409746664</v>
       </c>
       <c r="E125" s="5">
         <v>1.96211079495614</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>10.351515266</v>
       </c>
       <c r="C126" s="5">
         <v>-0.1016318260000002</v>
       </c>
       <c r="D126" s="5">
         <v>-11.063018876381426</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>10.271400418000001</v>
       </c>
       <c r="C127" s="5">
         <v>-8.0114847999999128E-2</v>
       </c>
       <c r="D127" s="5">
         <v>-8.9020096168304299</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>10.132816568000001</v>
       </c>
       <c r="C128" s="5">
         <v>-0.13858384999999984</v>
       </c>
       <c r="D128" s="5">
         <v>-15.041614716966912</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>10.274559241</v>
       </c>
       <c r="C129" s="5">
         <v>0.14174267299999954</v>
       </c>
       <c r="D129" s="5">
         <v>18.139801553585876</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>10.268796835</v>
       </c>
       <c r="C130" s="5">
         <v>-5.7624060000005528E-3</v>
       </c>
       <c r="D130" s="5">
         <v>-0.67093847844703625</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>10.394830805</v>
       </c>
       <c r="C131" s="5">
         <v>0.12603396999999994</v>
       </c>
       <c r="D131" s="5">
         <v>15.764222338909683</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>10.344782549</v>
       </c>
       <c r="C132" s="5">
         <v>-5.004825600000018E-2</v>
       </c>
       <c r="D132" s="5">
         <v>-5.6271011458485898</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>10.336909031999999</v>
       </c>
       <c r="C133" s="5">
         <v>-7.8735170000001631E-3</v>
       </c>
       <c r="D133" s="5">
         <v>-0.90951832831654977</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>10.400559803</v>
       </c>
       <c r="C134" s="5">
         <v>6.3650771000000717E-2</v>
       </c>
       <c r="D134" s="5">
         <v>7.6446014141452689</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>10.410299336</v>
       </c>
       <c r="C135" s="5">
         <v>9.7395329999994118E-3</v>
       </c>
       <c r="D135" s="5">
         <v>1.1295375963322751</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>10.3715387</v>
       </c>
       <c r="C136" s="5">
         <v>-3.8760635999999238E-2</v>
       </c>
       <c r="D136" s="5">
         <v>-4.3775870526842837</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>10.453660309</v>
       </c>
       <c r="C137" s="5">
         <v>8.2121608999999651E-2</v>
       </c>
       <c r="D137" s="5">
         <v>9.9264738208629808</v>
       </c>
       <c r="E137" s="5">
         <v>4.9096888762978352E-3</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>11.042934929999999</v>
       </c>
       <c r="C138" s="5">
         <v>0.5892746209999995</v>
       </c>
       <c r="D138" s="5">
         <v>93.105015540368072</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>11.049733413</v>
       </c>
       <c r="C139" s="5">
         <v>6.7984830000007435E-3</v>
       </c>
       <c r="D139" s="5">
         <v>0.74127577681288859</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>11.214840332</v>
       </c>
       <c r="C140" s="5">
         <v>0.16510691899999941</v>
       </c>
       <c r="D140" s="5">
         <v>19.480088082292845</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>11.18838356</v>
       </c>
       <c r="C141" s="5">
         <v>-2.6456771999999518E-2</v>
       </c>
       <c r="D141" s="5">
         <v>-2.7944595323982302</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>11.28778851</v>
       </c>
       <c r="C142" s="5">
         <v>9.9404950000000269E-2</v>
       </c>
       <c r="D142" s="5">
         <v>11.198315534322202</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>11.408576209</v>
       </c>
       <c r="C143" s="5">
         <v>0.12078769899999919</v>
       </c>
       <c r="D143" s="5">
         <v>13.624244408067776</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>11.644142356</v>
       </c>
       <c r="C144" s="5">
         <v>0.23556614700000011</v>
       </c>
       <c r="D144" s="5">
         <v>27.794658441037701</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>11.743877679000001</v>
       </c>
       <c r="C145" s="5">
         <v>9.9735323000000875E-2</v>
       </c>
       <c r="D145" s="5">
         <v>10.776631203611542</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>11.790318885</v>
       </c>
       <c r="C146" s="5">
         <v>4.6441205999999013E-2</v>
       </c>
       <c r="D146" s="5">
         <v>4.8499883942216382</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>11.807973553</v>
       </c>
       <c r="C147" s="5">
         <v>1.7654668000000484E-2</v>
       </c>
       <c r="D147" s="5">
         <v>1.8117365896200388</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>11.7753564</v>
       </c>
       <c r="C148" s="5">
         <v>-3.2617153000000343E-2</v>
       </c>
       <c r="D148" s="5">
         <v>-3.2648596231838356</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>11.852867507999999</v>
       </c>
       <c r="C149" s="5">
         <v>7.7511107999999496E-2</v>
       </c>
       <c r="D149" s="5">
         <v>8.1913228501810043</v>
       </c>
       <c r="E149" s="5">
         <v>13.384854277265568</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>11.943110887</v>
       </c>
       <c r="C150" s="5">
         <v>9.0243379000000346E-2</v>
       </c>
       <c r="D150" s="5">
         <v>9.5288219383198758</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>12.031478858</v>
       </c>
       <c r="C151" s="5">
         <v>8.8367971000000267E-2</v>
       </c>
       <c r="D151" s="5">
         <v>9.2492771297091991</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>12.009941377000001</v>
       </c>
       <c r="C152" s="5">
         <v>-2.1537480999999303E-2</v>
       </c>
       <c r="D152" s="5">
         <v>-2.1270894915591532</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>11.992853065</v>
       </c>
       <c r="C153" s="5">
         <v>-1.7088312000000272E-2</v>
       </c>
       <c r="D153" s="5">
         <v>-1.6941182012447431</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>11.9910268</v>
       </c>
       <c r="C154" s="5">
         <v>-1.8262650000000491E-3</v>
       </c>
       <c r="D154" s="5">
         <v>-0.18258236319672605</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>11.921974723</v>
       </c>
       <c r="C155" s="5">
         <v>-6.9052077000000267E-2</v>
       </c>
       <c r="D155" s="5">
         <v>-6.6956531961243293</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>11.843934988999999</v>
       </c>
       <c r="C156" s="5">
         <v>-7.8039734000000749E-2</v>
       </c>
       <c r="D156" s="5">
         <v>-7.5783285883763929</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>11.748169796999999</v>
       </c>
       <c r="C157" s="5">
         <v>-9.5765191999999999E-2</v>
       </c>
       <c r="D157" s="5">
         <v>-9.2826409478882539</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>11.784292423</v>
       </c>
       <c r="C158" s="5">
         <v>3.6122626000000935E-2</v>
       </c>
       <c r="D158" s="5">
         <v>3.7527346988160293</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>11.904525859</v>
       </c>
       <c r="C159" s="5">
         <v>0.12023343599999947</v>
       </c>
       <c r="D159" s="5">
         <v>12.954386942122298</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>12.082173854000001</v>
       </c>
       <c r="C160" s="5">
         <v>0.17764799500000095</v>
       </c>
       <c r="D160" s="5">
         <v>19.452635150311991</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>12.049099924</v>
       </c>
       <c r="C161" s="5">
         <v>-3.3073930000000473E-2</v>
       </c>
       <c r="D161" s="5">
         <v>-3.2358903852180321</v>
       </c>
       <c r="E161" s="5">
         <v>1.6555691343681733</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>12.152652959999999</v>
       </c>
       <c r="C162" s="5">
         <v>0.10355303599999921</v>
       </c>
       <c r="D162" s="5">
         <v>10.814828911179951</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>12.107558967999999</v>
       </c>
       <c r="C163" s="5">
         <v>-4.5093991999999972E-2</v>
       </c>
       <c r="D163" s="5">
         <v>-4.3629961239584736</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>12.110155837000001</v>
       </c>
       <c r="C164" s="5">
         <v>2.5968690000013339E-3</v>
       </c>
       <c r="D164" s="5">
         <v>0.25768377743626836</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>12.094804003</v>
       </c>
       <c r="C165" s="5">
         <v>-1.5351834000000508E-2</v>
       </c>
       <c r="D165" s="5">
         <v>-1.510657499903989</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>12.091388068000001</v>
       </c>
       <c r="C166" s="5">
         <v>-3.4159349999995925E-3</v>
       </c>
       <c r="D166" s="5">
         <v>-0.33838998614322824</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>12.027295679</v>
       </c>
       <c r="C167" s="5">
         <v>-6.4092389000000693E-2</v>
       </c>
       <c r="D167" s="5">
         <v>-6.1785944537926074</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>12.055840106</v>
       </c>
       <c r="C168" s="5">
         <v>2.8544426999999928E-2</v>
       </c>
       <c r="D168" s="5">
         <v>2.8854352434140251</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>11.959660993</v>
       </c>
       <c r="C169" s="5">
         <v>-9.6179112999999816E-2</v>
       </c>
       <c r="D169" s="5">
         <v>-9.1642764779214954</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>11.876945854000001</v>
       </c>
       <c r="C170" s="5">
         <v>-8.2715138999999382E-2</v>
       </c>
       <c r="D170" s="5">
         <v>-7.9908780303264981</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>11.792542459</v>
       </c>
       <c r="C171" s="5">
         <v>-8.4403395000000714E-2</v>
       </c>
       <c r="D171" s="5">
         <v>-8.2022441274519746</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>11.781540855999999</v>
       </c>
       <c r="C172" s="5">
         <v>-1.1001603000000415E-2</v>
       </c>
       <c r="D172" s="5">
         <v>-1.1137880874110384</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>11.636248715000001</v>
       </c>
       <c r="C173" s="5">
         <v>-0.14529214099999876</v>
       </c>
       <c r="D173" s="5">
         <v>-13.8350142313307</v>
       </c>
       <c r="E173" s="5">
         <v>-3.426407047863067</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>11.662137212999999</v>
       </c>
       <c r="C174" s="5">
         <v>2.5888497999998705E-2</v>
       </c>
       <c r="D174" s="5">
         <v>2.7026898978011582</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>11.702497522</v>
       </c>
       <c r="C175" s="5">
         <v>4.0360309000000427E-2</v>
       </c>
       <c r="D175" s="5">
         <v>4.2329264994766413</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>11.627045717</v>
       </c>
       <c r="C176" s="5">
         <v>-7.5451805000000149E-2</v>
       </c>
       <c r="D176" s="5">
         <v>-7.4684436149995648</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>11.589375990000001</v>
       </c>
       <c r="C177" s="5">
         <v>-3.7669726999999043E-2</v>
       </c>
       <c r="D177" s="5">
         <v>-3.8192693523615651</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>11.478166449</v>
       </c>
       <c r="C178" s="5">
         <v>-0.11120954100000091</v>
       </c>
       <c r="D178" s="5">
         <v>-10.926280709703541</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>11.532100041</v>
       </c>
       <c r="C179" s="5">
         <v>5.3933591999999919E-2</v>
       </c>
       <c r="D179" s="5">
         <v>5.7865844131309352</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>11.471823121</v>
       </c>
       <c r="C180" s="5">
         <v>-6.0276919999999734E-2</v>
       </c>
       <c r="D180" s="5">
         <v>-6.095048807799186</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>11.464650035</v>
       </c>
       <c r="C181" s="5">
         <v>-7.1730859999998842E-3</v>
       </c>
       <c r="D181" s="5">
         <v>-0.74775931864503598</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>11.471303191000001</v>
       </c>
       <c r="C182" s="5">
         <v>6.653156000000493E-3</v>
       </c>
       <c r="D182" s="5">
         <v>0.69860997311756989</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>11.486288585</v>
       </c>
       <c r="C183" s="5">
         <v>1.4985393999999985E-2</v>
       </c>
       <c r="D183" s="5">
         <v>1.5789172550099817</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>11.380240625000001</v>
       </c>
       <c r="C184" s="5">
         <v>-0.10604795999999972</v>
       </c>
       <c r="D184" s="5">
         <v>-10.53345669504704</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>11.412719073</v>
       </c>
       <c r="C185" s="5">
         <v>3.2478447999999105E-2</v>
       </c>
       <c r="D185" s="5">
         <v>3.4789912586037142</v>
       </c>
       <c r="E185" s="5">
         <v>-1.9209768326097554</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>11.373315835</v>
       </c>
       <c r="C186" s="5">
         <v>-3.9403238000000229E-2</v>
       </c>
       <c r="D186" s="5">
         <v>-4.0653115272797251</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>11.305502189</v>
       </c>
       <c r="C187" s="5">
         <v>-6.7813645999999395E-2</v>
       </c>
       <c r="D187" s="5">
         <v>-6.9249869351493683</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>11.342471299</v>
       </c>
       <c r="C188" s="5">
         <v>3.6969109999999361E-2</v>
       </c>
       <c r="D188" s="5">
         <v>3.9953610421344932</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>11.583556084</v>
       </c>
       <c r="C189" s="5">
         <v>0.24108478499999997</v>
       </c>
       <c r="D189" s="5">
         <v>28.709499267837902</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>11.56942089</v>
       </c>
       <c r="C190" s="5">
         <v>-1.4135193999999629E-2</v>
       </c>
       <c r="D190" s="5">
         <v>-1.4545491621249629</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>11.532455471</v>
       </c>
       <c r="C191" s="5">
         <v>-3.69654189999995E-2</v>
       </c>
       <c r="D191" s="5">
         <v>-3.7674515009151754</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>11.593366546</v>
       </c>
       <c r="C192" s="5">
         <v>6.0911074999999926E-2</v>
       </c>
       <c r="D192" s="5">
         <v>6.5254478456980403</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>11.568267684</v>
       </c>
       <c r="C193" s="5">
         <v>-2.5098862000000111E-2</v>
       </c>
       <c r="D193" s="5">
         <v>-2.5672079964126904</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>11.561531409000001</v>
       </c>
       <c r="C194" s="5">
         <v>-6.7362749999997362E-3</v>
       </c>
       <c r="D194" s="5">
         <v>-0.69653395033288934</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>11.575015661</v>
       </c>
       <c r="C195" s="5">
         <v>1.3484251999999586E-2</v>
       </c>
       <c r="D195" s="5">
         <v>1.4085766679277967</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>11.480146183</v>
       </c>
       <c r="C196" s="5">
         <v>-9.4869477999999674E-2</v>
       </c>
       <c r="D196" s="5">
         <v>-9.403802265366302</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>11.490772405</v>
       </c>
       <c r="C197" s="5">
         <v>1.0626221999999075E-2</v>
       </c>
       <c r="D197" s="5">
         <v>1.1164129171215897</v>
       </c>
       <c r="E197" s="5">
         <v>0.68391530099656261</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>11.378752027000001</v>
       </c>
       <c r="C198" s="5">
         <v>-0.11202037799999864</v>
       </c>
       <c r="D198" s="5">
         <v>-11.091164085465731</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>11.424431753</v>
       </c>
       <c r="C199" s="5">
         <v>4.5679725999999476E-2</v>
       </c>
       <c r="D199" s="5">
         <v>4.92517309565772</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>11.362712982</v>
       </c>
       <c r="C200" s="5">
         <v>-6.1718771000000672E-2</v>
       </c>
       <c r="D200" s="5">
         <v>-6.2936226070557932</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>11.169858541</v>
       </c>
       <c r="C201" s="5">
         <v>-0.19285444099999971</v>
       </c>
       <c r="D201" s="5">
         <v>-18.569399628868034</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>11.153838711000001</v>
       </c>
       <c r="C202" s="5">
         <v>-1.6019829999999402E-2</v>
       </c>
       <c r="D202" s="5">
         <v>-1.7075309530877103</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>11.239287997</v>
       </c>
       <c r="C203" s="5">
         <v>8.5449285999999347E-2</v>
       </c>
       <c r="D203" s="5">
         <v>9.5905927126419765</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>11.206136164</v>
       </c>
       <c r="C204" s="5">
         <v>-3.3151832999999797E-2</v>
       </c>
       <c r="D204" s="5">
         <v>-3.4827042603488345</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>11.26716264</v>
       </c>
       <c r="C205" s="5">
         <v>6.1026476000000329E-2</v>
       </c>
       <c r="D205" s="5">
         <v>6.7343028201494626</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>11.355505817999999</v>
       </c>
       <c r="C206" s="5">
         <v>8.8343177999998801E-2</v>
       </c>
       <c r="D206" s="5">
         <v>9.8254646850733032</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>11.367403667</v>
       </c>
       <c r="C207" s="5">
         <v>1.1897849000000349E-2</v>
       </c>
       <c r="D207" s="5">
         <v>1.2645833031355469</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>11.480554109</v>
       </c>
       <c r="C208" s="5">
         <v>0.11315044200000024</v>
       </c>
       <c r="D208" s="5">
         <v>12.620851837650848</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>11.475489647</v>
       </c>
       <c r="C209" s="5">
         <v>-5.0644619999999918E-3</v>
       </c>
       <c r="D209" s="5">
         <v>-0.52807825327149116</v>
       </c>
       <c r="E209" s="5">
         <v>-0.13300026718264801</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>11.487577051000001</v>
       </c>
       <c r="C210" s="5">
         <v>1.2087404000000745E-2</v>
       </c>
       <c r="D210" s="5">
         <v>1.2713367223351701</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>11.441038295</v>
       </c>
       <c r="C211" s="5">
         <v>-4.6538756000000348E-2</v>
       </c>
       <c r="D211" s="5">
         <v>-4.7545972097058691</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>11.473859206</v>
       </c>
       <c r="C212" s="5">
         <v>3.2820910999999953E-2</v>
       </c>
       <c r="D212" s="5">
         <v>3.4972775221135954</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>11.657619163</v>
       </c>
       <c r="C213" s="5">
         <v>0.18375995699999947</v>
       </c>
       <c r="D213" s="5">
         <v>21.005236429376438</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>11.739643245</v>
       </c>
       <c r="C214" s="5">
         <v>8.202408200000022E-2</v>
       </c>
       <c r="D214" s="5">
         <v>8.7778400380628554</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>11.742650847</v>
       </c>
       <c r="C215" s="5">
         <v>3.0076020000002757E-3</v>
       </c>
       <c r="D215" s="5">
         <v>0.30786388686088184</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>11.713324099999999</v>
       </c>
       <c r="C216" s="5">
         <v>-2.9326747000000708E-2</v>
       </c>
       <c r="D216" s="5">
         <v>-2.9561212154747496</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>11.768682739000001</v>
       </c>
       <c r="C217" s="5">
         <v>5.5358639000001375E-2</v>
       </c>
       <c r="D217" s="5">
         <v>5.8211171445236687</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>11.756292295</v>
       </c>
       <c r="C218" s="5">
         <v>-1.2390444000001111E-2</v>
       </c>
       <c r="D218" s="5">
         <v>-1.2561080292477711</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>11.762871467</v>
       </c>
       <c r="C219" s="5">
         <v>6.5791720000003551E-3</v>
       </c>
       <c r="D219" s="5">
         <v>0.67362669589730029</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>11.870612311</v>
       </c>
       <c r="C220" s="5">
         <v>0.10774084400000028</v>
       </c>
       <c r="D220" s="5">
         <v>11.562243202932665</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>12.072974866999999</v>
       </c>
       <c r="C221" s="5">
         <v>0.20236255599999886</v>
       </c>
       <c r="D221" s="5">
         <v>22.488157595489568</v>
       </c>
       <c r="E221" s="5">
         <v>5.2066207053413027</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>12.289427245000001</v>
       </c>
       <c r="C222" s="5">
         <v>0.21645237800000139</v>
       </c>
       <c r="D222" s="5">
         <v>23.767938029071402</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>12.366562363</v>
       </c>
       <c r="C223" s="5">
         <v>7.7135117999999281E-2</v>
       </c>
       <c r="D223" s="5">
         <v>7.7973759054220437</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>12.295631291999999</v>
       </c>
       <c r="C224" s="5">
         <v>-7.0931071000000401E-2</v>
       </c>
       <c r="D224" s="5">
         <v>-6.669826042148685</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>12.039860796999999</v>
       </c>
       <c r="C225" s="5">
         <v>-0.25577049500000015</v>
       </c>
       <c r="D225" s="5">
         <v>-22.295242396089499</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>12.117000687999999</v>
       </c>
       <c r="C226" s="5">
         <v>7.7139890999999849E-2</v>
       </c>
       <c r="D226" s="5">
         <v>7.9652518368811265</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>12.234140022</v>
       </c>
       <c r="C227" s="5">
         <v>0.11713933400000087</v>
       </c>
       <c r="D227" s="5">
         <v>12.237961594085633</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>12.304361688</v>
       </c>
       <c r="C228" s="5">
         <v>7.0221666000000127E-2</v>
       </c>
       <c r="D228" s="5">
         <v>7.109428993546163</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>12.473157715999999</v>
       </c>
       <c r="C229" s="5">
         <v>0.16879602799999915</v>
       </c>
       <c r="D229" s="5">
         <v>17.76273951555374</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>12.36900881</v>
       </c>
       <c r="C230" s="5">
         <v>-0.10414890599999893</v>
       </c>
       <c r="D230" s="5">
         <v>-9.5722300441135175</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>12.364918579999999</v>
       </c>
       <c r="C231" s="5">
         <v>-4.0902300000009717E-3</v>
       </c>
       <c r="D231" s="5">
         <v>-0.39609955246318052</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>12.267330796</v>
       </c>
       <c r="C232" s="5">
         <v>-9.75877839999999E-2</v>
       </c>
       <c r="D232" s="5">
         <v>-9.070294281509506</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>12.17667138</v>
       </c>
       <c r="C233" s="5">
         <v>-9.0659415999999382E-2</v>
       </c>
       <c r="D233" s="5">
         <v>-8.5166394005912522</v>
       </c>
       <c r="E233" s="5">
         <v>0.85891434499247854</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>12.297430647000001</v>
       </c>
       <c r="C234" s="5">
         <v>0.12075926700000039</v>
       </c>
       <c r="D234" s="5">
         <v>12.571786032099963</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>12.278775001</v>
       </c>
       <c r="C235" s="5">
         <v>-1.8655646000000914E-2</v>
       </c>
       <c r="D235" s="5">
         <v>-1.805330614922962</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>12.206881382000001</v>
       </c>
       <c r="C236" s="5">
         <v>-7.1893618999999021E-2</v>
       </c>
       <c r="D236" s="5">
         <v>-6.8042308154048214</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>12.229483439999999</v>
       </c>
       <c r="C237" s="5">
         <v>2.2602057999998593E-2</v>
       </c>
       <c r="D237" s="5">
         <v>2.244667406858869</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>12.106579971</v>
       </c>
       <c r="C238" s="5">
         <v>-0.12290346899999882</v>
       </c>
       <c r="D238" s="5">
         <v>-11.414968875055253</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>12.016590644000001</v>
       </c>
       <c r="C239" s="5">
         <v>-8.9989326999999619E-2</v>
       </c>
       <c r="D239" s="5">
         <v>-8.5639408743242171</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>11.986113856999999</v>
       </c>
       <c r="C240" s="5">
         <v>-3.0476787000001337E-2</v>
       </c>
       <c r="D240" s="5">
         <v>-3.0013736969410787</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>11.974153002</v>
       </c>
       <c r="C241" s="5">
         <v>-1.1960854999999881E-2</v>
       </c>
       <c r="D241" s="5">
         <v>-1.1909207878372463</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>11.981463615999999</v>
       </c>
       <c r="C242" s="5">
         <v>7.31061399999966E-3</v>
       </c>
       <c r="D242" s="5">
         <v>0.73510461029642205</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>11.961470142</v>
       </c>
       <c r="C243" s="5">
         <v>-1.9993473999999622E-2</v>
       </c>
       <c r="D243" s="5">
         <v>-1.9841643052896596</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>11.972330524</v>
       </c>
       <c r="C244" s="5">
         <v>1.0860382000000612E-2</v>
       </c>
       <c r="D244" s="5">
         <v>1.0949938357974309</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>11.895743651</v>
       </c>
       <c r="C245" s="5">
         <v>-7.6586873000000111E-2</v>
       </c>
       <c r="D245" s="5">
         <v>-7.4119826840740028</v>
       </c>
       <c r="E245" s="5">
         <v>-2.3070978942687059</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>11.705486358</v>
       </c>
       <c r="C246" s="5">
         <v>-0.19025729300000016</v>
       </c>
       <c r="D246" s="5">
         <v>-17.591046863306769</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>11.687157002999999</v>
       </c>
       <c r="C247" s="5">
         <v>-1.8329355000000547E-2</v>
       </c>
       <c r="D247" s="5">
         <v>-1.8629538808793589</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>11.724024414000001</v>
       </c>
       <c r="C248" s="5">
         <v>3.6867411000001127E-2</v>
       </c>
       <c r="D248" s="5">
         <v>3.8518004004932216</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>11.7122484</v>
       </c>
       <c r="C249" s="5">
         <v>-1.1776014000000501E-2</v>
       </c>
       <c r="D249" s="5">
         <v>-1.1986849177223258</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>11.794466095000001</v>
       </c>
       <c r="C250" s="5">
         <v>8.2217695000000646E-2</v>
       </c>
       <c r="D250" s="5">
         <v>8.7567298230237576</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>11.789149055999999</v>
       </c>
       <c r="C251" s="5">
         <v>-5.3170390000012446E-3</v>
       </c>
       <c r="D251" s="5">
         <v>-0.53963024172916096</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>11.866434192</v>
       </c>
       <c r="C252" s="5">
         <v>7.7285136000000421E-2</v>
       </c>
       <c r="D252" s="5">
         <v>8.1566722228776598</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>11.881003055000001</v>
       </c>
       <c r="C253" s="5">
         <v>1.4568863000000931E-2</v>
       </c>
       <c r="D253" s="5">
         <v>1.483273933098217</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>11.89570964</v>
       </c>
       <c r="C254" s="5">
         <v>1.4706584999998995E-2</v>
       </c>
       <c r="D254" s="5">
         <v>1.4955426300009567</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>11.960523273</v>
       </c>
       <c r="C255" s="5">
         <v>6.4813632999999982E-2</v>
       </c>
       <c r="D255" s="5">
         <v>6.7377159034647915</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>12.079682286000001</v>
       </c>
       <c r="C256" s="5">
         <v>0.11915901300000087</v>
       </c>
       <c r="D256" s="5">
         <v>12.632565522405216</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>12.110970859</v>
       </c>
       <c r="C257" s="5">
         <v>3.1288572999999431E-2</v>
       </c>
       <c r="D257" s="5">
         <v>3.1528823597926081</v>
       </c>
       <c r="E257" s="5">
         <v>1.8092791364237915</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>12.221350344999999</v>
       </c>
       <c r="C258" s="5">
         <v>0.11037948599999936</v>
       </c>
       <c r="D258" s="5">
         <v>11.502041427960563</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>12.183598608</v>
       </c>
       <c r="C259" s="5">
         <v>-3.7751736999998897E-2</v>
       </c>
       <c r="D259" s="5">
         <v>-3.6444659374528565</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>12.231529179000001</v>
       </c>
       <c r="C260" s="5">
         <v>4.7930571000000199E-2</v>
       </c>
       <c r="D260" s="5">
         <v>4.8243255711707622</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>12.303263845</v>
       </c>
       <c r="C261" s="5">
         <v>7.1734665999999336E-2</v>
       </c>
       <c r="D261" s="5">
         <v>7.2691855039061171</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>12.391315241999999</v>
       </c>
       <c r="C262" s="5">
         <v>8.8051396999999199E-2</v>
       </c>
       <c r="D262" s="5">
         <v>8.9343430107532882</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>12.460911352</v>
       </c>
       <c r="C263" s="5">
         <v>6.9596110000000877E-2</v>
       </c>
       <c r="D263" s="5">
         <v>6.9519746402011195</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>12.450991413000001</v>
       </c>
       <c r="C264" s="5">
         <v>-9.9199389999995446E-3</v>
       </c>
       <c r="D264" s="5">
         <v>-0.95112978493634426</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>12.386379113</v>
       </c>
       <c r="C265" s="5">
         <v>-6.4612300000000289E-2</v>
       </c>
       <c r="D265" s="5">
         <v>-6.05250211267313</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>12.402272932000001</v>
       </c>
       <c r="C266" s="5">
         <v>1.589381900000042E-2</v>
       </c>
       <c r="D266" s="5">
         <v>1.5507165927771904</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>12.465803631</v>
       </c>
       <c r="C267" s="5">
         <v>6.3530698999999302E-2</v>
       </c>
       <c r="D267" s="5">
         <v>6.3231812443754754</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>12.389526632000001</v>
       </c>
       <c r="C268" s="5">
         <v>-7.6276998999999179E-2</v>
       </c>
       <c r="D268" s="5">
         <v>-7.100540625125551</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>12.529916383</v>
       </c>
       <c r="C269" s="5">
         <v>0.14038975099999895</v>
       </c>
       <c r="D269" s="5">
         <v>14.477862232228645</v>
       </c>
       <c r="E269" s="5">
         <v>3.4592232850487736</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>12.526603422000001</v>
       </c>
       <c r="C270" s="5">
         <v>-3.3129609999988929E-3</v>
       </c>
       <c r="D270" s="5">
         <v>-0.31682389828784352</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>12.671614677000001</v>
       </c>
       <c r="C271" s="5">
         <v>0.14501125500000001</v>
       </c>
       <c r="D271" s="5">
         <v>14.811015610533307</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>12.639351038999999</v>
       </c>
       <c r="C272" s="5">
         <v>-3.2263638000001649E-2</v>
       </c>
       <c r="D272" s="5">
         <v>-3.0129362247020008</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>12.594221952</v>
       </c>
       <c r="C273" s="5">
         <v>-4.5129086999999402E-2</v>
       </c>
       <c r="D273" s="5">
         <v>-4.2014794359214847</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>12.586765292999999</v>
       </c>
       <c r="C274" s="5">
         <v>-7.4566590000006983E-3</v>
       </c>
       <c r="D274" s="5">
         <v>-0.70817476205959906</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>12.635543480000001</v>
       </c>
       <c r="C275" s="5">
         <v>4.8778187000001694E-2</v>
       </c>
       <c r="D275" s="5">
         <v>4.750839269452789</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>12.648122066999999</v>
       </c>
       <c r="C276" s="5">
         <v>1.2578586999998365E-2</v>
       </c>
       <c r="D276" s="5">
         <v>1.201153217898332</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>12.69361149</v>
       </c>
       <c r="C277" s="5">
         <v>4.5489423000001139E-2</v>
       </c>
       <c r="D277" s="5">
         <v>4.4022461415265113</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>12.609570351</v>
       </c>
       <c r="C278" s="5">
         <v>-8.4041138999999987E-2</v>
       </c>
       <c r="D278" s="5">
         <v>-7.6618762168002119</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>12.575692106</v>
       </c>
       <c r="C279" s="5">
         <v>-3.3878245000000362E-2</v>
       </c>
       <c r="D279" s="5">
         <v>-3.1768333136980687</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>12.503702587999999</v>
       </c>
       <c r="C280" s="5">
         <v>-7.198951800000053E-2</v>
       </c>
       <c r="D280" s="5">
         <v>-6.6571901757281671</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>12.440082901</v>
       </c>
       <c r="C281" s="5">
         <v>-6.3619686999999203E-2</v>
       </c>
       <c r="D281" s="5">
         <v>-5.9376827190698478</v>
       </c>
       <c r="E281" s="5">
         <v>-0.71695196722846299</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>12.426535953</v>
       </c>
       <c r="C282" s="5">
         <v>-1.3546948000000114E-2</v>
       </c>
       <c r="D282" s="5">
         <v>-1.2989724530202529</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>12.340835138999999</v>
       </c>
       <c r="C283" s="5">
         <v>-8.5700814000000847E-2</v>
       </c>
       <c r="D283" s="5">
         <v>-7.9691063302868788</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>12.333849619</v>
       </c>
       <c r="C284" s="5">
         <v>-6.9855199999988571E-3</v>
       </c>
       <c r="D284" s="5">
         <v>-0.67714832158182192</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>12.393821175999999</v>
       </c>
       <c r="C285" s="5">
         <v>5.9971556999999009E-2</v>
       </c>
       <c r="D285" s="5">
         <v>5.9934236084260073</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>12.391816184</v>
       </c>
       <c r="C286" s="5">
         <v>-2.0049919999998167E-3</v>
       </c>
       <c r="D286" s="5">
         <v>-0.19395558314601047</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>12.330182453999999</v>
       </c>
       <c r="C287" s="5">
         <v>-6.1633730000000497E-2</v>
       </c>
       <c r="D287" s="5">
         <v>-5.8078987866017844</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>12.057727569000001</v>
       </c>
       <c r="C288" s="5">
         <v>-0.27245488499999837</v>
       </c>
       <c r="D288" s="5">
         <v>-23.519350008960625</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>12.096238759</v>
       </c>
       <c r="C289" s="5">
         <v>3.8511189999999473E-2</v>
       </c>
       <c r="D289" s="5">
         <v>3.9007299747442215</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>12.110342368</v>
       </c>
       <c r="C290" s="5">
         <v>1.4103608999999295E-2</v>
       </c>
       <c r="D290" s="5">
         <v>1.4081472041642673</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>12.080677134</v>
       </c>
       <c r="C291" s="5">
         <v>-2.966523399999943E-2</v>
       </c>
       <c r="D291" s="5">
         <v>-2.9002128944476624</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>12.113843956</v>
       </c>
       <c r="C292" s="5">
         <v>3.3166822000000096E-2</v>
       </c>
       <c r="D292" s="5">
         <v>3.3447380831912676</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>12.053664198</v>
       </c>
       <c r="C293" s="5">
         <v>-6.0179758000000305E-2</v>
       </c>
       <c r="D293" s="5">
         <v>-5.8012023006618341</v>
       </c>
       <c r="E293" s="5">
         <v>-3.1062389702317672</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>12.014816842</v>
       </c>
       <c r="C294" s="5">
         <v>-3.8847355999999778E-2</v>
       </c>
       <c r="D294" s="5">
         <v>-3.799618139901062</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>12.007007583</v>
       </c>
       <c r="C295" s="5">
         <v>-7.8092590000000683E-3</v>
       </c>
       <c r="D295" s="5">
         <v>-0.77718064880875071</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>12.024331425</v>
       </c>
       <c r="C296" s="5">
         <v>1.7323841999999701E-2</v>
       </c>
       <c r="D296" s="5">
         <v>1.7451786730148022</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>12.09255877</v>
       </c>
       <c r="C297" s="5">
         <v>6.8227345000000383E-2</v>
       </c>
       <c r="D297" s="5">
         <v>7.0254895890410118</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>12.098542007000001</v>
       </c>
       <c r="C298" s="5">
         <v>5.9832370000005852E-3</v>
       </c>
       <c r="D298" s="5">
         <v>0.59536245466060844</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>12.138235146</v>
       </c>
       <c r="C299" s="5">
         <v>3.9693138999998823E-2</v>
       </c>
       <c r="D299" s="5">
         <v>4.0088076633555625</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>11.581405622</v>
       </c>
       <c r="C300" s="5">
         <v>-0.55682952399999941</v>
       </c>
       <c r="D300" s="5">
         <v>-43.079499446787864</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>11.601796837</v>
       </c>
       <c r="C301" s="5">
         <v>2.0391215000000074E-2</v>
       </c>
       <c r="D301" s="5">
         <v>2.1334034616926179</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>11.710724796999999</v>
       </c>
       <c r="C302" s="5">
         <v>0.10892795999999905</v>
       </c>
       <c r="D302" s="5">
         <v>11.86706097608381</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>11.681468757999999</v>
       </c>
       <c r="C303" s="5">
         <v>-2.9256038999999845E-2</v>
       </c>
       <c r="D303" s="5">
         <v>-2.9570210023058374</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>11.713797947</v>
       </c>
       <c r="C304" s="5">
         <v>3.2329189000000369E-2</v>
       </c>
       <c r="D304" s="5">
         <v>3.3720957019543807</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>11.657463530999999</v>
       </c>
       <c r="C305" s="5">
         <v>-5.6334416000000331E-2</v>
       </c>
       <c r="D305" s="5">
         <v>-5.620853992419617</v>
       </c>
       <c r="E305" s="5">
         <v>-3.2869728282769017</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>11.996736268999999</v>
       </c>
       <c r="C306" s="5">
         <v>0.33927273800000002</v>
       </c>
       <c r="D306" s="5">
         <v>41.094002502105084</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>11.977601122999999</v>
       </c>
       <c r="C307" s="5">
         <v>-1.9135145999999992E-2</v>
       </c>
       <c r="D307" s="5">
         <v>-1.8973329477005807</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>12.009007854</v>
       </c>
       <c r="C308" s="5">
         <v>3.1406731000000576E-2</v>
       </c>
       <c r="D308" s="5">
         <v>3.192323790519902</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>11.999486187</v>
       </c>
       <c r="C309" s="5">
         <v>-9.5216669999995673E-3</v>
       </c>
       <c r="D309" s="5">
         <v>-0.94731431741714722</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>12.110281269</v>
       </c>
       <c r="C310" s="5">
         <v>0.11079508199999921</v>
       </c>
       <c r="D310" s="5">
         <v>11.660343278455109</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>12.156552538</v>
       </c>
       <c r="C311" s="5">
         <v>4.6271269000000004E-2</v>
       </c>
       <c r="D311" s="5">
         <v>4.6825795675862203</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>12.20463142</v>
       </c>
       <c r="C312" s="5">
         <v>4.8078882000000434E-2</v>
       </c>
       <c r="D312" s="5">
         <v>4.8505813610277615</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>12.30285329</v>
       </c>
       <c r="C313" s="5">
         <v>9.8221869999999711E-2</v>
       </c>
       <c r="D313" s="5">
         <v>10.096654558248019</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>12.216372302</v>
       </c>
       <c r="C314" s="5">
         <v>-8.6480987999999925E-2</v>
       </c>
       <c r="D314" s="5">
         <v>-8.1166175253230435</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>12.384194273</v>
       </c>
       <c r="C315" s="5">
         <v>0.1678219710000004</v>
       </c>
       <c r="D315" s="5">
         <v>17.789332045450301</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>12.407091444000001</v>
       </c>
       <c r="C316" s="5">
         <v>2.2897171000000327E-2</v>
       </c>
       <c r="D316" s="5">
         <v>2.241384656347023</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>12.455654297000001</v>
       </c>
       <c r="C317" s="5">
         <v>4.8562852999999961E-2</v>
       </c>
       <c r="D317" s="5">
         <v>4.7993899804014806</v>
       </c>
       <c r="E317" s="5">
         <v>6.8470363546702995</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>12.467135959</v>
       </c>
       <c r="C318" s="5">
         <v>1.1481661999999559E-2</v>
       </c>
       <c r="D318" s="5">
         <v>1.1117892684423758</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>12.556502717000001</v>
       </c>
       <c r="C319" s="5">
         <v>8.9366758000000601E-2</v>
       </c>
       <c r="D319" s="5">
         <v>8.9491864566720416</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>12.494603256</v>
       </c>
       <c r="C320" s="5">
         <v>-6.189946100000121E-2</v>
       </c>
       <c r="D320" s="5">
         <v>-5.7578238967884721</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>12.513013508</v>
       </c>
       <c r="C321" s="5">
         <v>1.8410252000000682E-2</v>
       </c>
       <c r="D321" s="5">
         <v>1.7825472677287069</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>12.520206117000001</v>
       </c>
       <c r="C322" s="5">
         <v>7.1926090000005161E-3</v>
       </c>
       <c r="D322" s="5">
         <v>0.6919572244169947</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>12.37296222</v>
       </c>
       <c r="C323" s="5">
         <v>-0.14724389700000096</v>
       </c>
       <c r="D323" s="5">
         <v>-13.234614898666774</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>12.526215243999999</v>
       </c>
       <c r="C324" s="5">
         <v>0.15325302399999963</v>
       </c>
       <c r="D324" s="5">
         <v>15.918886144298572</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>12.503147093999999</v>
       </c>
       <c r="C325" s="5">
         <v>-2.3068150000000287E-2</v>
       </c>
       <c r="D325" s="5">
         <v>-2.1876609860071006</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>12.730119984</v>
       </c>
       <c r="C326" s="5">
         <v>0.22697289000000076</v>
       </c>
       <c r="D326" s="5">
         <v>24.096027117466612</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>12.587263288000001</v>
       </c>
       <c r="C327" s="5">
         <v>-0.14285669599999906</v>
       </c>
       <c r="D327" s="5">
         <v>-12.665500968243283</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>12.599353949999999</v>
       </c>
       <c r="C328" s="5">
         <v>1.2090661999998531E-2</v>
       </c>
       <c r="D328" s="5">
         <v>1.1587658196427375</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>12.552821911000001</v>
       </c>
       <c r="C329" s="5">
         <v>-4.6532038999998804E-2</v>
       </c>
       <c r="D329" s="5">
         <v>-4.3429264860419758</v>
       </c>
       <c r="E329" s="5">
         <v>0.78010846867677675</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>12.532574014</v>
       </c>
       <c r="C330" s="5">
         <v>-2.0247897000000847E-2</v>
       </c>
       <c r="D330" s="5">
         <v>-1.9185386540791161</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>12.538640320000001</v>
       </c>
       <c r="C331" s="5">
         <v>6.0663060000010205E-3</v>
       </c>
       <c r="D331" s="5">
         <v>0.58240058495480085</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>12.577971244</v>
       </c>
       <c r="C332" s="5">
         <v>3.9330923999999712E-2</v>
       </c>
       <c r="D332" s="5">
         <v>3.8297566022347906</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>12.625347257</v>
       </c>
       <c r="C333" s="5">
         <v>4.7376012999999162E-2</v>
       </c>
       <c r="D333" s="5">
         <v>4.6147244233256224</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>12.63230691</v>
       </c>
       <c r="C334" s="5">
         <v>6.9596530000008983E-3</v>
       </c>
       <c r="D334" s="5">
         <v>0.66350261245105013</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>12.491678901</v>
       </c>
       <c r="C335" s="5">
         <v>-0.14062800900000028</v>
       </c>
       <c r="D335" s="5">
         <v>-12.570554763312913</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>12.640885804</v>
       </c>
       <c r="C336" s="5">
         <v>0.14920690299999961</v>
       </c>
       <c r="D336" s="5">
         <v>15.313552051577117</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>12.704306539999999</v>
       </c>
       <c r="C337" s="5">
         <v>6.3420735999999422E-2</v>
       </c>
       <c r="D337" s="5">
         <v>6.1894752856471946</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>12.74798706</v>
       </c>
       <c r="C338" s="5">
         <v>4.3680520000000556E-2</v>
       </c>
       <c r="D338" s="5">
         <v>4.2048173949684964</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>12.688046161999999</v>
       </c>
       <c r="C339" s="5">
         <v>-5.9940898000000686E-2</v>
       </c>
       <c r="D339" s="5">
         <v>-5.4987326436380046</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>12.590589453</v>
       </c>
       <c r="C340" s="5">
         <v>-9.7456708999999364E-2</v>
       </c>
       <c r="D340" s="5">
         <v>-8.8375990583613238</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>12.646909645999999</v>
       </c>
       <c r="C341" s="5">
         <v>5.6320192999999463E-2</v>
       </c>
       <c r="D341" s="5">
         <v>5.5018887490589252</v>
       </c>
       <c r="E341" s="5">
         <v>0.74953453229149591</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>12.704799147999999</v>
       </c>
       <c r="C342" s="5">
         <v>5.7889502000000093E-2</v>
       </c>
       <c r="D342" s="5">
         <v>5.633252858068416</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>12.630937096</v>
       </c>
       <c r="C343" s="5">
         <v>-7.3862051999999068E-2</v>
       </c>
       <c r="D343" s="5">
         <v>-6.7576470963616746</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>12.665973756</v>
       </c>
       <c r="C344" s="5">
         <v>3.5036659999999387E-2</v>
       </c>
       <c r="D344" s="5">
         <v>3.3799073163202076</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>12.524476290000001</v>
       </c>
       <c r="C345" s="5">
         <v>-0.14149746599999879</v>
       </c>
       <c r="D345" s="5">
         <v>-12.611981251637804</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>12.538892387000001</v>
       </c>
       <c r="C346" s="5">
         <v>1.4416096999999795E-2</v>
       </c>
       <c r="D346" s="5">
         <v>1.3900185387017761</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>12.608452368</v>
       </c>
       <c r="C347" s="5">
         <v>6.9559980999999382E-2</v>
       </c>
       <c r="D347" s="5">
         <v>6.8639649558747795</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>12.655171977</v>
       </c>
       <c r="C348" s="5">
         <v>4.6719609000000162E-2</v>
       </c>
       <c r="D348" s="5">
         <v>4.5382513090926002</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>12.711071231</v>
       </c>
       <c r="C349" s="5">
         <v>5.5899253999999843E-2</v>
       </c>
       <c r="D349" s="5">
         <v>5.4312153998973933</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>12.663147460999999</v>
       </c>
       <c r="C350" s="5">
         <v>-4.7923770000000587E-2</v>
       </c>
       <c r="D350" s="5">
         <v>-4.4316382788965551</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>12.688334767000001</v>
       </c>
       <c r="C351" s="5">
         <v>2.5187306000001186E-2</v>
       </c>
       <c r="D351" s="5">
         <v>2.4131138970011623</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>12.882194964</v>
       </c>
       <c r="C352" s="5">
         <v>0.19386019699999935</v>
       </c>
       <c r="D352" s="5">
         <v>19.956247054267664</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>12.938511896</v>
       </c>
       <c r="C353" s="5">
         <v>5.6316931999999653E-2</v>
       </c>
       <c r="D353" s="5">
         <v>5.3740183388695906</v>
       </c>
       <c r="E353" s="5">
         <v>2.3057194062600761</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>12.982316539999999</v>
       </c>
       <c r="C354" s="5">
         <v>4.3804643999999726E-2</v>
       </c>
       <c r="D354" s="5">
         <v>4.1392331279896055</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>13.031482199999999</v>
       </c>
       <c r="C355" s="5">
         <v>4.9165659999999889E-2</v>
       </c>
       <c r="D355" s="5">
         <v>4.6404149144641416</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>13.057946458</v>
       </c>
       <c r="C356" s="5">
         <v>2.646425800000074E-2</v>
       </c>
       <c r="D356" s="5">
         <v>2.4643573215115122</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>13.116740154</v>
       </c>
       <c r="C357" s="5">
         <v>5.8793696000000395E-2</v>
       </c>
       <c r="D357" s="5">
         <v>5.5388553255532491</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>13.241384177</v>
       </c>
       <c r="C358" s="5">
         <v>0.1246440230000001</v>
       </c>
       <c r="D358" s="5">
         <v>12.018473801313423</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>13.328421633</v>
       </c>
       <c r="C359" s="5">
         <v>8.7037455999999125E-2</v>
       </c>
       <c r="D359" s="5">
         <v>8.1792685501357099</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>13.357998216</v>
       </c>
       <c r="C360" s="5">
         <v>2.9576583000000767E-2</v>
       </c>
       <c r="D360" s="5">
         <v>2.6956149496349502</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>13.417692419</v>
       </c>
       <c r="C361" s="5">
         <v>5.9694202999999391E-2</v>
       </c>
       <c r="D361" s="5">
         <v>5.4963445342279593</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>13.476701009999999</v>
       </c>
       <c r="C362" s="5">
         <v>5.9008590999999555E-2</v>
       </c>
       <c r="D362" s="5">
         <v>5.4069228518814905</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>13.486420468</v>
       </c>
       <c r="C363" s="5">
         <v>9.7194580000010689E-3</v>
       </c>
       <c r="D363" s="5">
         <v>0.86888661592037231</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>13.580385429</v>
       </c>
       <c r="C364" s="5">
         <v>9.3964960999999292E-2</v>
       </c>
       <c r="D364" s="5">
         <v>8.6888025878787403</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>13.526382849000001</v>
       </c>
       <c r="C365" s="5">
         <v>-5.4002579999998801E-2</v>
       </c>
       <c r="D365" s="5">
         <v>-4.6688231846254924</v>
       </c>
       <c r="E365" s="5">
         <v>4.5435746995119652</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>13.675846627</v>
       </c>
       <c r="C366" s="5">
         <v>0.14946377799999944</v>
       </c>
       <c r="D366" s="5">
         <v>14.096035267868533</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>13.632280578</v>
       </c>
       <c r="C367" s="5">
         <v>-4.3566049000000717E-2</v>
       </c>
       <c r="D367" s="5">
         <v>-3.7564720657761286</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>13.657621435999999</v>
       </c>
       <c r="C368" s="5">
         <v>2.5340857999999855E-2</v>
       </c>
       <c r="D368" s="5">
         <v>2.2536113459877383</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>13.106040613999999</v>
       </c>
       <c r="C369" s="5">
         <v>-0.55158082200000003</v>
       </c>
       <c r="D369" s="5">
         <v>-39.024233991134381</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>13.138061837</v>
       </c>
       <c r="C370" s="5">
         <v>3.2021223000000987E-2</v>
       </c>
       <c r="D370" s="5">
         <v>2.971610730157348</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>13.339440489999999</v>
       </c>
       <c r="C371" s="5">
         <v>0.20137865299999902</v>
       </c>
       <c r="D371" s="5">
         <v>20.026114469217248</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>13.356705356999999</v>
       </c>
       <c r="C372" s="5">
         <v>1.726486699999974E-2</v>
       </c>
       <c r="D372" s="5">
         <v>1.56423040553888</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>13.420894655</v>
       </c>
       <c r="C373" s="5">
         <v>6.4189298000000505E-2</v>
       </c>
       <c r="D373" s="5">
         <v>5.9218263992517617</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>13.385477228999999</v>
       </c>
       <c r="C374" s="5">
         <v>-3.5417426000000418E-2</v>
       </c>
       <c r="D374" s="5">
         <v>-3.1212100675496623</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>13.38663281</v>
       </c>
       <c r="C375" s="5">
         <v>1.1555810000007938E-3</v>
       </c>
       <c r="D375" s="5">
         <v>0.10364634728192712</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>13.287098405</v>
       </c>
       <c r="C376" s="5">
         <v>-9.9534404999999992E-2</v>
       </c>
       <c r="D376" s="5">
         <v>-8.5664452071815056</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>13.3193638</v>
       </c>
       <c r="C377" s="5">
         <v>3.2265394999999586E-2</v>
       </c>
       <c r="D377" s="5">
         <v>2.9532255465207768</v>
       </c>
       <c r="E377" s="5">
         <v>-1.5304834360451824</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>13.173596735</v>
       </c>
       <c r="C378" s="5">
         <v>-0.14576706499999936</v>
       </c>
       <c r="D378" s="5">
         <v>-12.37044556726622</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>13.337071993</v>
       </c>
       <c r="C379" s="5">
         <v>0.16347525800000007</v>
       </c>
       <c r="D379" s="5">
         <v>15.95075144563689</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>13.261192792999999</v>
       </c>
       <c r="C380" s="5">
         <v>-7.5879200000001035E-2</v>
       </c>
       <c r="D380" s="5">
         <v>-6.6175806540264226</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>13.293423815000001</v>
       </c>
       <c r="C381" s="5">
         <v>3.2231022000001275E-2</v>
       </c>
       <c r="D381" s="5">
         <v>2.9558774447565606</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>13.231366154</v>
       </c>
       <c r="C382" s="5">
         <v>-6.2057661000000763E-2</v>
       </c>
       <c r="D382" s="5">
         <v>-5.4603383809436634</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>13.247255858999999</v>
       </c>
       <c r="C383" s="5">
         <v>1.588970499999931E-2</v>
       </c>
       <c r="D383" s="5">
         <v>1.4506509296588366</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>13.243059648999999</v>
       </c>
       <c r="C384" s="5">
         <v>-4.1962099999999225E-3</v>
       </c>
       <c r="D384" s="5">
         <v>-0.37945130875687294</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>13.318379365</v>
       </c>
       <c r="C385" s="5">
         <v>7.531971600000098E-2</v>
       </c>
       <c r="D385" s="5">
         <v>7.0425763862845825</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>13.288912977000001</v>
       </c>
       <c r="C386" s="5">
         <v>-2.9466387999999455E-2</v>
       </c>
       <c r="D386" s="5">
         <v>-2.6228827757715956</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>13.586841554999999</v>
       </c>
       <c r="C387" s="5">
         <v>0.29792857799999872</v>
       </c>
       <c r="D387" s="5">
         <v>30.481409927442705</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>13.600047603</v>
       </c>
       <c r="C388" s="5">
         <v>1.3206048000000692E-2</v>
       </c>
       <c r="D388" s="5">
         <v>1.1726235070589341</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>13.619378009</v>
       </c>
       <c r="C389" s="5">
         <v>1.9330405999999911E-2</v>
       </c>
       <c r="D389" s="5">
         <v>1.7190149897729379</v>
       </c>
       <c r="E389" s="5">
         <v>2.2524665104499908</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>13.186073942</v>
       </c>
       <c r="C390" s="5">
         <v>-0.4333040669999999</v>
       </c>
       <c r="D390" s="5">
         <v>-32.157976470361106</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>13.145260499000001</v>
       </c>
       <c r="C391" s="5">
         <v>-4.0813442999999339E-2</v>
       </c>
       <c r="D391" s="5">
         <v>-3.6516499199593988</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>13.170329779999999</v>
       </c>
       <c r="C392" s="5">
         <v>2.5069280999998611E-2</v>
       </c>
       <c r="D392" s="5">
         <v>2.3126734307747254</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>13.174532918000001</v>
       </c>
       <c r="C393" s="5">
         <v>4.2031380000011609E-3</v>
       </c>
       <c r="D393" s="5">
         <v>0.38363717484504178</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>13.22283685</v>
       </c>
       <c r="C394" s="5">
         <v>4.8303931999999605E-2</v>
       </c>
       <c r="D394" s="5">
         <v>4.4895718917098204</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>13.145203499000001</v>
       </c>
       <c r="C395" s="5">
         <v>-7.7633350999999351E-2</v>
       </c>
       <c r="D395" s="5">
         <v>-6.8222773188948089</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>13.225883491999999</v>
       </c>
       <c r="C396" s="5">
         <v>8.0679992999998618E-2</v>
       </c>
       <c r="D396" s="5">
         <v>7.6188995319796282</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>13.213281429</v>
       </c>
       <c r="C397" s="5">
         <v>-1.260206299999922E-2</v>
       </c>
       <c r="D397" s="5">
         <v>-1.1374269388678693</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>13.183987417000001</v>
       </c>
       <c r="C398" s="5">
         <v>-2.929401199999937E-2</v>
       </c>
       <c r="D398" s="5">
         <v>-2.6282137566916774</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>13.188122237</v>
       </c>
       <c r="C399" s="5">
         <v>4.1348199999990953E-3</v>
       </c>
       <c r="D399" s="5">
         <v>0.3769991237981829</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>13.115651825</v>
       </c>
       <c r="C400" s="5">
         <v>-7.2470411999999484E-2</v>
       </c>
       <c r="D400" s="5">
         <v>-6.398462275612804</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>13.129594060000001</v>
       </c>
       <c r="C401" s="5">
         <v>1.3942235000000025E-2</v>
       </c>
       <c r="D401" s="5">
         <v>1.2831117874295916</v>
       </c>
       <c r="E401" s="5">
         <v>-3.5962284670881361</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>13.098280258000001</v>
       </c>
       <c r="C402" s="5">
         <v>-3.1313801999999669E-2</v>
       </c>
       <c r="D402" s="5">
         <v>-2.8247296678882816</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>13.1601184</v>
       </c>
       <c r="C403" s="5">
         <v>6.1838141999999152E-2</v>
       </c>
       <c r="D403" s="5">
         <v>5.8147513977251819</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>13.277487856</v>
       </c>
       <c r="C404" s="5">
         <v>0.11736945600000048</v>
       </c>
       <c r="D404" s="5">
         <v>11.243180065996583</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>13.063313464</v>
       </c>
       <c r="C405" s="5">
         <v>-0.21417439200000032</v>
       </c>
       <c r="D405" s="5">
         <v>-17.728536312882781</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>13.212191485</v>
       </c>
       <c r="C406" s="5">
         <v>0.1488780209999998</v>
       </c>
       <c r="D406" s="5">
         <v>14.566628692725271</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>13.33935793</v>
       </c>
       <c r="C407" s="5">
         <v>0.12716644500000029</v>
       </c>
       <c r="D407" s="5">
         <v>12.18138558838795</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>13.701248371</v>
       </c>
       <c r="C408" s="5">
         <v>0.3618904409999999</v>
       </c>
       <c r="D408" s="5">
         <v>37.880407359482462</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>13.801891937000001</v>
       </c>
       <c r="C409" s="5">
         <v>0.10064356600000046</v>
       </c>
       <c r="D409" s="5">
         <v>9.1796765651803724</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>13.877805627000001</v>
       </c>
       <c r="C410" s="5">
         <v>7.5913690000000145E-2</v>
       </c>
       <c r="D410" s="5">
         <v>6.8036592625287273</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>13.991137806999999</v>
       </c>
       <c r="C411" s="5">
         <v>0.11333217999999867</v>
       </c>
       <c r="D411" s="5">
         <v>10.252083507591149</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>14.130053755</v>
       </c>
       <c r="C412" s="5">
         <v>0.13891594800000107</v>
       </c>
       <c r="D412" s="5">
         <v>12.587287913786849</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>14.346857498</v>
       </c>
       <c r="C413" s="5">
         <v>0.21680374299999983</v>
       </c>
       <c r="D413" s="5">
         <v>20.04819850665902</v>
       </c>
       <c r="E413" s="5">
         <v>9.2711429800290457</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>14.515233066</v>
       </c>
       <c r="C414" s="5">
         <v>0.16837556800000009</v>
       </c>
       <c r="D414" s="5">
         <v>15.028841732230935</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>14.57084504</v>
       </c>
       <c r="C415" s="5">
         <v>5.561197399999962E-2</v>
       </c>
       <c r="D415" s="5">
         <v>4.6956679062632345</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>14.68477856</v>
       </c>
       <c r="C416" s="5">
         <v>0.11393351999999979</v>
       </c>
       <c r="D416" s="5">
         <v>9.7973729053091105</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>14.755925165000001</v>
       </c>
       <c r="C417" s="5">
         <v>7.1146605000000918E-2</v>
       </c>
       <c r="D417" s="5">
         <v>5.9713592915506597</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>14.802569081</v>
       </c>
       <c r="C418" s="5">
         <v>4.6643915999998953E-2</v>
       </c>
       <c r="D418" s="5">
         <v>3.8598832599532118</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>14.824056875</v>
       </c>
       <c r="C419" s="5">
         <v>2.1487794000000449E-2</v>
       </c>
       <c r="D419" s="5">
         <v>1.7559263431088157</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>14.881663163000001</v>
       </c>
       <c r="C420" s="5">
         <v>5.7606288000000561E-2</v>
       </c>
       <c r="D420" s="5">
         <v>4.7641691984979584</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>14.894620918999999</v>
       </c>
       <c r="C421" s="5">
         <v>1.295775599999871E-2</v>
       </c>
       <c r="D421" s="5">
         <v>1.0498818953971201</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>14.971662629000001</v>
       </c>
       <c r="C422" s="5">
         <v>7.7041710000001373E-2</v>
       </c>
       <c r="D422" s="5">
         <v>6.3866005631078249</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>14.795950997</v>
       </c>
       <c r="C423" s="5">
         <v>-0.17571163200000051</v>
       </c>
       <c r="D423" s="5">
         <v>-13.209093291881358</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>14.840341977</v>
       </c>
       <c r="C424" s="5">
         <v>4.4390979999999303E-2</v>
       </c>
       <c r="D424" s="5">
         <v>3.6602601355957942</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>14.76625172</v>
       </c>
       <c r="C425" s="5">
         <v>-7.4090256999999937E-2</v>
       </c>
       <c r="D425" s="5">
         <v>-5.8291902603508134</v>
       </c>
       <c r="E425" s="5">
         <v>2.9232479799737643</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>14.823618638999999</v>
       </c>
       <c r="C426" s="5">
         <v>5.7366918999999683E-2</v>
       </c>
       <c r="D426" s="5">
         <v>4.7629192845072721</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>14.87990988</v>
       </c>
       <c r="C427" s="5">
         <v>5.6291241000000269E-2</v>
       </c>
       <c r="D427" s="5">
         <v>4.6532713577496887</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>14.886914016</v>
       </c>
       <c r="C428" s="5">
         <v>7.0041360000008268E-3</v>
       </c>
       <c r="D428" s="5">
         <v>0.56631774919775335</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>15.054598156999999</v>
       </c>
       <c r="C429" s="5">
         <v>0.16768414099999873</v>
       </c>
       <c r="D429" s="5">
         <v>14.386257815783555</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>15.194545698000001</v>
       </c>
       <c r="C430" s="5">
         <v>0.13994754100000151</v>
       </c>
       <c r="D430" s="5">
         <v>11.743590997277931</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>15.112803258</v>
       </c>
       <c r="C431" s="5">
         <v>-8.1742440000001082E-2</v>
       </c>
       <c r="D431" s="5">
         <v>-6.2680379356857774</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>15.267239157000001</v>
       </c>
       <c r="C432" s="5">
         <v>0.15443589900000099</v>
       </c>
       <c r="D432" s="5">
         <v>12.975887400406961</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>15.189012965</v>
       </c>
       <c r="C433" s="5">
         <v>-7.8226192000000694E-2</v>
       </c>
       <c r="D433" s="5">
         <v>-5.9782070395384963</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>15.26623734</v>
       </c>
       <c r="C434" s="5">
         <v>7.7224375000000123E-2</v>
       </c>
       <c r="D434" s="5">
         <v>6.2746016404468419</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>15.348623181000001</v>
       </c>
       <c r="C435" s="5">
         <v>8.2385841000000681E-2</v>
       </c>
       <c r="D435" s="5">
         <v>6.6716391270943642</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>15.308937211</v>
       </c>
       <c r="C436" s="5">
         <v>-3.9685970000000736E-2</v>
       </c>
       <c r="D436" s="5">
         <v>-3.0590182247034026</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>15.300964710000001</v>
       </c>
       <c r="C437" s="5">
         <v>-7.9725009999993546E-3</v>
       </c>
       <c r="D437" s="5">
         <v>-0.62314230016409233</v>
       </c>
       <c r="E437" s="5">
         <v>3.6211829524466443</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>15.277514489</v>
       </c>
       <c r="C438" s="5">
         <v>-2.3450221000000937E-2</v>
       </c>
       <c r="D438" s="5">
         <v>-1.8236935375188001</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>15.273079284</v>
       </c>
       <c r="C439" s="5">
         <v>-4.4352050000000531E-3</v>
       </c>
       <c r="D439" s="5">
         <v>-0.34781548954136987</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>15.367695882</v>
       </c>
       <c r="C440" s="5">
         <v>9.4616597999999996E-2</v>
       </c>
       <c r="D440" s="5">
         <v>7.6925883634485714</v>
       </c>
     </row>
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>15.243212518</v>
       </c>
       <c r="C441" s="5">
         <v>-0.1244833639999996</v>
       </c>
       <c r="D441" s="5">
         <v>-9.2988143263159184</v>
       </c>
     </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>15.241805831000001</v>
+        <v>15.239499298</v>
       </c>
       <c r="C442" s="5">
-        <v>-1.4066869999993514E-3</v>
+        <v>-3.7132199999998505E-3</v>
       </c>
       <c r="D442" s="5">
-        <v>-0.11068322344746084</v>
-[...2 lines deleted...]
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.29192658147115802</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
-    </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B443" s="5">
+        <v>15.24514608</v>
+      </c>
+      <c r="C443" s="5">
+        <v>5.6467819999994617E-3</v>
+      </c>
+      <c r="D443" s="5">
+        <v>0.44555039195954826</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006FBED722B018BC40A751CB0F5D3ADA74" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="04bda6238d830f2b328ab5e9ad1e7c12">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="74424788-9774-4656-b3e3-f9b9153be0e0" xmlns:ns3="d64264fa-5603-4e4e-a2f4-32f4724a08c4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7165114d2df508fdc74932f45bce7e3b" ns2:_="" ns3:_="">
+    <xsd:import namespace="74424788-9774-4656-b3e3-f9b9153be0e0"/>
+    <xsd:import namespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:Note" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="74424788-9774-4656-b3e3-f9b9153be0e0" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="b94cc3ae-357c-4eb4-84e8-520ab3b4f5d4" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="18" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="19" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Note" ma:index="21" nillable="true" ma:displayName="Note" ma:description="Add notes about the file" ma:format="Dropdown" ma:internalName="Note">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{8d62b0c9-db67-4e82-b694-67e81e0f5876}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="af44d872-6276-42da-ba23-58815cdf9cb3">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="74424788-9774-4656-b3e3-f9b9153be0e0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="d64264fa-5603-4e4e-a2f4-32f4724a08c4" xsi:nil="true"/>
+    <Note xmlns="74424788-9774-4656-b3e3-f9b9153be0e0" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B5FC43D0-2888-4D53-ACA8-91AC7F27FA1D}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C888F7B1-C6DB-409B-8BCA-69007CE6E248}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C00B105E-658F-4FA1-A935-B1CAAC30C883}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>elpfirea</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101006FBED722B018BC40A751CB0F5D3ADA74</vt:lpwstr>
+  </property>
+</Properties>
+</file>