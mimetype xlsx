--- v8 (2026-07-27)
+++ v9 (2026-09-05)
@@ -1,103 +1,112 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{AB99E103-9BE4-4A8E-AB91-11E453539D15}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{5F20BC0E-06E3-4E1E-B98E-4090C4F19D1A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{7578553F-A890-40FA-965A-6A1E97500365}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{261BC25E-C1E7-42E4-9BC3-8B36804B06C3}"/>
   </bookViews>
   <sheets>
     <sheet name="elpfirea" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>El Paso Financial Activities Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry June 2026</t>
+    <t>Last data entry July 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -602,51 +611,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -921,6651 +930,6392 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{21CE139A-D0BD-4383-A463-DF9A36CCAD38}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F86E268D-B7A8-4137-BD25-9A599ECC4315}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>9.3932199684000004</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>9.3435896815999993</v>
       </c>
       <c r="C7" s="5">
         <v>-4.9630286800001144E-2</v>
       </c>
       <c r="D7" s="5">
         <v>-6.1593108129134659</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>9.2949818454000006</v>
       </c>
       <c r="C8" s="5">
         <v>-4.8607836199998644E-2</v>
       </c>
       <c r="D8" s="5">
         <v>-6.067160764280521</v>
       </c>
     </row>
-    <row r="9" spans="1:6">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>9.2912091420999996</v>
       </c>
       <c r="C9" s="5">
         <v>-3.7727033000010124E-3</v>
       </c>
       <c r="D9" s="5">
         <v>-0.48597740138655032</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>9.3602988976999999</v>
       </c>
       <c r="C10" s="5">
         <v>6.9089755600000302E-2</v>
       </c>
       <c r="D10" s="5">
         <v>9.2973853225805989</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>9.4088386402000008</v>
       </c>
       <c r="C11" s="5">
         <v>4.8539742500000926E-2</v>
       </c>
       <c r="D11" s="5">
         <v>6.4034333151852696</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>9.2800162233000005</v>
       </c>
       <c r="C12" s="5">
         <v>-0.12882241690000029</v>
       </c>
       <c r="D12" s="5">
         <v>-15.247488027197043</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>9.2505035238000008</v>
       </c>
       <c r="C13" s="5">
         <v>-2.9512699499999684E-2</v>
       </c>
       <c r="D13" s="5">
         <v>-3.7502412566221888</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>9.2171488513999993</v>
       </c>
       <c r="C14" s="5">
         <v>-3.3354672400001562E-2</v>
       </c>
       <c r="D14" s="5">
         <v>-4.2420723549531854</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>9.0675109516999992</v>
       </c>
       <c r="C15" s="5">
         <v>-0.14963789970000008</v>
       </c>
       <c r="D15" s="5">
         <v>-17.832920333351034</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>9.0146734910999999</v>
       </c>
       <c r="C16" s="5">
         <v>-5.2837460599999275E-2</v>
       </c>
       <c r="D16" s="5">
         <v>-6.772733539520237</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>8.9705392138000004</v>
       </c>
       <c r="C17" s="5">
         <v>-4.4134277299999525E-2</v>
       </c>
       <c r="D17" s="5">
         <v>-5.7193490715096047</v>
       </c>
     </row>
-    <row r="18" spans="1:5">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>9.0036991882000006</v>
       </c>
       <c r="C18" s="5">
         <v>3.3159974400000181E-2</v>
       </c>
       <c r="D18" s="5">
         <v>4.5271560531295441</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>8.9448849803999995</v>
       </c>
       <c r="C19" s="5">
         <v>-5.8814207800001128E-2</v>
       </c>
       <c r="D19" s="5">
         <v>-7.5630934458492449</v>
       </c>
     </row>
-    <row r="20" spans="1:5">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>8.8916183485999998</v>
       </c>
       <c r="C20" s="5">
         <v>-5.3266631799999686E-2</v>
       </c>
       <c r="D20" s="5">
         <v>-6.9165149738635856</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>8.8895842746000007</v>
       </c>
       <c r="C21" s="5">
         <v>-2.0340739999991087E-3</v>
       </c>
       <c r="D21" s="5">
         <v>-0.27417056448671984</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>8.8595668151999991</v>
       </c>
       <c r="C22" s="5">
         <v>-3.0017459400001556E-2</v>
       </c>
       <c r="D22" s="5">
         <v>-3.9776267761482131</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>8.8113164497999996</v>
       </c>
       <c r="C23" s="5">
         <v>-4.8250365399999495E-2</v>
       </c>
       <c r="D23" s="5">
         <v>-6.3431100178199191</v>
       </c>
     </row>
-    <row r="24" spans="1:5">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>8.7827886265000004</v>
       </c>
       <c r="C24" s="5">
         <v>-2.8527823299999255E-2</v>
       </c>
       <c r="D24" s="5">
         <v>-3.8167197450632018</v>
       </c>
     </row>
-    <row r="25" spans="1:5">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>8.6467062819000002</v>
       </c>
       <c r="C25" s="5">
         <v>-0.13608234460000013</v>
       </c>
       <c r="D25" s="5">
         <v>-17.087633395076672</v>
       </c>
     </row>
-    <row r="26" spans="1:5">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>8.7193192722999999</v>
       </c>
       <c r="C26" s="5">
         <v>7.2612990399999688E-2</v>
       </c>
       <c r="D26" s="5">
         <v>10.556042239774088</v>
       </c>
     </row>
-    <row r="27" spans="1:5">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>8.7643717974000008</v>
       </c>
       <c r="C27" s="5">
         <v>4.5052525100000906E-2</v>
       </c>
       <c r="D27" s="5">
         <v>6.3796477210720459</v>
       </c>
     </row>
-    <row r="28" spans="1:5">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>8.9079548231000008</v>
       </c>
       <c r="C28" s="5">
         <v>0.14358302569999992</v>
       </c>
       <c r="D28" s="5">
         <v>21.530856263405717</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>8.7675497638</v>
       </c>
       <c r="C29" s="5">
         <v>-0.1404050593000008</v>
       </c>
       <c r="D29" s="5">
         <v>-17.357622080149106</v>
       </c>
       <c r="E29" s="5">
         <v>-2.2628455788669677</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>8.7201895305000008</v>
       </c>
       <c r="C30" s="5">
         <v>-4.7360233299999166E-2</v>
       </c>
       <c r="D30" s="5">
         <v>-6.2929606841412911</v>
       </c>
     </row>
-    <row r="31" spans="1:5">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>8.7442186394999997</v>
       </c>
       <c r="C31" s="5">
         <v>2.4029108999998883E-2</v>
       </c>
       <c r="D31" s="5">
         <v>3.3572643964114413</v>
       </c>
     </row>
-    <row r="32" spans="1:5">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>8.7842813743000008</v>
       </c>
       <c r="C32" s="5">
         <v>4.006273480000111E-2</v>
       </c>
       <c r="D32" s="5">
         <v>5.6386308913295435</v>
       </c>
     </row>
-    <row r="33" spans="1:5">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>8.7860472294999994</v>
       </c>
       <c r="C33" s="5">
         <v>1.7658551999986116E-3</v>
       </c>
       <c r="D33" s="5">
         <v>0.24149621221347672</v>
       </c>
     </row>
-    <row r="34" spans="1:5">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>8.7631485916000003</v>
       </c>
       <c r="C34" s="5">
         <v>-2.289863789999913E-2</v>
       </c>
       <c r="D34" s="5">
         <v>-3.0830567413527854</v>
       </c>
     </row>
-    <row r="35" spans="1:5">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>8.8217604072999993</v>
       </c>
       <c r="C35" s="5">
         <v>5.861181569999907E-2</v>
       </c>
       <c r="D35" s="5">
         <v>8.328066502781283</v>
       </c>
     </row>
-    <row r="36" spans="1:5">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>8.8836256076000009</v>
       </c>
       <c r="C36" s="5">
         <v>6.1865200300001533E-2</v>
       </c>
       <c r="D36" s="5">
         <v>8.7476463127231128</v>
       </c>
     </row>
-    <row r="37" spans="1:5">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>8.8437900305999992</v>
       </c>
       <c r="C37" s="5">
         <v>-3.9835577000001621E-2</v>
       </c>
       <c r="D37" s="5">
         <v>-5.2502422457559756</v>
       </c>
     </row>
-    <row r="38" spans="1:5">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>8.8199959398000001</v>
       </c>
       <c r="C38" s="5">
         <v>-2.3794090799999168E-2</v>
       </c>
       <c r="D38" s="5">
         <v>-3.1812332388694409</v>
       </c>
     </row>
-    <row r="39" spans="1:5">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>9.0562423158000005</v>
       </c>
       <c r="C39" s="5">
         <v>0.23624637600000042</v>
       </c>
       <c r="D39" s="5">
         <v>37.326954655819279</v>
       </c>
     </row>
-    <row r="40" spans="1:5">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>8.9928290499999992</v>
       </c>
       <c r="C40" s="5">
         <v>-6.3413265800001284E-2</v>
       </c>
       <c r="D40" s="5">
         <v>-8.0864286930780729</v>
       </c>
     </row>
-    <row r="41" spans="1:5">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>9.0595841274000009</v>
       </c>
       <c r="C41" s="5">
         <v>6.6755077400001639E-2</v>
       </c>
       <c r="D41" s="5">
         <v>9.2806057711567025</v>
       </c>
       <c r="E41" s="5">
         <v>3.3308549305961277</v>
       </c>
     </row>
-    <row r="42" spans="1:5">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>9.1469726807999994</v>
       </c>
       <c r="C42" s="5">
         <v>8.7388553399998514E-2</v>
       </c>
       <c r="D42" s="5">
         <v>12.209450930669895</v>
       </c>
     </row>
-    <row r="43" spans="1:5">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>9.1512553506999996</v>
       </c>
       <c r="C43" s="5">
         <v>4.2826699000002577E-3</v>
       </c>
       <c r="D43" s="5">
         <v>0.5632966093689129</v>
       </c>
     </row>
-    <row r="44" spans="1:5">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>9.1766324128000001</v>
       </c>
       <c r="C44" s="5">
         <v>2.5377062100000458E-2</v>
       </c>
       <c r="D44" s="5">
         <v>3.3789082423709704</v>
       </c>
     </row>
-    <row r="45" spans="1:5">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>9.1853726560000002</v>
       </c>
       <c r="C45" s="5">
         <v>8.7402432000001085E-3</v>
       </c>
       <c r="D45" s="5">
         <v>1.1489409810987228</v>
       </c>
     </row>
-    <row r="46" spans="1:5">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>9.1648127186000004</v>
       </c>
       <c r="C46" s="5">
         <v>-2.0559937399999839E-2</v>
       </c>
       <c r="D46" s="5">
         <v>-2.6531800585754661</v>
       </c>
     </row>
-    <row r="47" spans="1:5">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>9.1238479145000007</v>
       </c>
       <c r="C47" s="5">
         <v>-4.0964804099999697E-2</v>
       </c>
       <c r="D47" s="5">
         <v>-5.233833454020953</v>
       </c>
     </row>
-    <row r="48" spans="1:5">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>9.1837683041999991</v>
       </c>
       <c r="C48" s="5">
         <v>5.9920389699998466E-2</v>
       </c>
       <c r="D48" s="5">
         <v>8.1719285163208042</v>
       </c>
     </row>
-    <row r="49" spans="1:5">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>9.2491002378000005</v>
       </c>
       <c r="C49" s="5">
         <v>6.5331933600001335E-2</v>
       </c>
       <c r="D49" s="5">
         <v>8.8786713889430491</v>
       </c>
     </row>
-    <row r="50" spans="1:5">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>9.2219460217999991</v>
       </c>
       <c r="C50" s="5">
         <v>-2.7154216000001341E-2</v>
       </c>
       <c r="D50" s="5">
         <v>-3.466717006924358</v>
       </c>
     </row>
-    <row r="51" spans="1:5">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>9.1421582928999996</v>
       </c>
       <c r="C51" s="5">
         <v>-7.9787728899999522E-2</v>
       </c>
       <c r="D51" s="5">
         <v>-9.9022533207449914</v>
       </c>
     </row>
-    <row r="52" spans="1:5">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>9.1731896831000004</v>
       </c>
       <c r="C52" s="5">
         <v>3.1031390200000786E-2</v>
       </c>
       <c r="D52" s="5">
         <v>4.1500894647227282</v>
       </c>
     </row>
-    <row r="53" spans="1:5">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>9.1554612949000003</v>
       </c>
       <c r="C53" s="5">
         <v>-1.7728388200000111E-2</v>
       </c>
       <c r="D53" s="5">
         <v>-2.2946635788655634</v>
       </c>
       <c r="E53" s="5">
         <v>1.0582954598327143</v>
       </c>
     </row>
-    <row r="54" spans="1:5">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>9.0699490257999997</v>
       </c>
       <c r="C54" s="5">
         <v>-8.5512269100000537E-2</v>
       </c>
       <c r="D54" s="5">
         <v>-10.649829889574402</v>
       </c>
     </row>
-    <row r="55" spans="1:5">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>9.1603596925000002</v>
       </c>
       <c r="C55" s="5">
         <v>9.0410666700000419E-2</v>
       </c>
       <c r="D55" s="5">
         <v>12.639877578953707</v>
       </c>
     </row>
-    <row r="56" spans="1:5">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>9.0757971611000006</v>
       </c>
       <c r="C56" s="5">
         <v>-8.4562531399999585E-2</v>
       </c>
       <c r="D56" s="5">
         <v>-10.532140328991524</v>
       </c>
     </row>
-    <row r="57" spans="1:5">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>9.3850293835999992</v>
       </c>
       <c r="C57" s="5">
         <v>0.3092322224999986</v>
       </c>
       <c r="D57" s="5">
         <v>49.489354731181834</v>
       </c>
     </row>
-    <row r="58" spans="1:5">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>9.3629461060000008</v>
       </c>
       <c r="C58" s="5">
         <v>-2.2083277599998397E-2</v>
       </c>
       <c r="D58" s="5">
         <v>-2.787381285872037</v>
       </c>
     </row>
-    <row r="59" spans="1:5">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>9.4269818007000001</v>
       </c>
       <c r="C59" s="5">
         <v>6.4035694699999368E-2</v>
       </c>
       <c r="D59" s="5">
         <v>8.5229875953642953</v>
       </c>
     </row>
-    <row r="60" spans="1:5">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>9.3834511127999995</v>
       </c>
       <c r="C60" s="5">
         <v>-4.3530687900000586E-2</v>
       </c>
       <c r="D60" s="5">
         <v>-5.4026164592148369</v>
       </c>
     </row>
-    <row r="61" spans="1:5">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>9.4513421279000003</v>
       </c>
       <c r="C61" s="5">
         <v>6.7891015100000729E-2</v>
       </c>
       <c r="D61" s="5">
         <v>9.0361892445936611</v>
       </c>
     </row>
-    <row r="62" spans="1:5">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>9.4243892085999992</v>
       </c>
       <c r="C62" s="5">
         <v>-2.6952919300001099E-2</v>
       </c>
       <c r="D62" s="5">
         <v>-3.3689392970827847</v>
       </c>
     </row>
-    <row r="63" spans="1:5">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>9.5338930467999994</v>
       </c>
       <c r="C63" s="5">
         <v>0.1095038382000002</v>
       </c>
       <c r="D63" s="5">
         <v>14.869504464425297</v>
       </c>
     </row>
-    <row r="64" spans="1:5">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>9.5455879980000002</v>
       </c>
       <c r="C64" s="5">
         <v>1.1694951200000858E-2</v>
       </c>
       <c r="D64" s="5">
         <v>1.4819772214503368</v>
       </c>
     </row>
-    <row r="65" spans="1:5">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>9.4513898118000004</v>
       </c>
       <c r="C65" s="5">
         <v>-9.4198186199999867E-2</v>
       </c>
       <c r="D65" s="5">
         <v>-11.219849143585014</v>
       </c>
       <c r="E65" s="5">
         <v>3.2322622243495802</v>
       </c>
     </row>
-    <row r="66" spans="1:5">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>9.6903106705000006</v>
       </c>
       <c r="C66" s="5">
         <v>0.23892085870000024</v>
       </c>
       <c r="D66" s="5">
         <v>34.928689538627488</v>
       </c>
     </row>
-    <row r="67" spans="1:5">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>9.6725035556000005</v>
       </c>
       <c r="C67" s="5">
         <v>-1.7807114900000087E-2</v>
       </c>
       <c r="D67" s="5">
         <v>-2.1829935163113046</v>
       </c>
     </row>
-    <row r="68" spans="1:5">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>9.5779486755000001</v>
       </c>
       <c r="C68" s="5">
         <v>-9.455488010000046E-2</v>
       </c>
       <c r="D68" s="5">
         <v>-11.120154806825877</v>
       </c>
     </row>
-    <row r="69" spans="1:5">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>9.3916099183000004</v>
       </c>
       <c r="C69" s="5">
         <v>-0.1863387571999997</v>
       </c>
       <c r="D69" s="5">
         <v>-21.0030209414528</v>
       </c>
     </row>
-    <row r="70" spans="1:5">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>9.4617915553999996</v>
       </c>
       <c r="C70" s="5">
         <v>7.018163709999925E-2</v>
       </c>
       <c r="D70" s="5">
         <v>9.3452609530913389</v>
       </c>
     </row>
-    <row r="71" spans="1:5">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>9.4203471188000005</v>
       </c>
       <c r="C71" s="5">
         <v>-4.1444436599999079E-2</v>
       </c>
       <c r="D71" s="5">
         <v>-5.1314297446639179</v>
       </c>
     </row>
-    <row r="72" spans="1:5">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>9.4802671363000002</v>
       </c>
       <c r="C72" s="5">
         <v>5.9920017499999645E-2</v>
       </c>
       <c r="D72" s="5">
         <v>7.9056116916925268</v>
       </c>
     </row>
-    <row r="73" spans="1:5">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>9.4579445038000003</v>
       </c>
       <c r="C73" s="5">
         <v>-2.2322632499999884E-2</v>
       </c>
       <c r="D73" s="5">
         <v>-2.7892631262205203</v>
       </c>
     </row>
-    <row r="74" spans="1:5">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>9.5301973667999995</v>
       </c>
       <c r="C74" s="5">
         <v>7.2252862999999223E-2</v>
       </c>
       <c r="D74" s="5">
         <v>9.5624161474425975</v>
       </c>
     </row>
-    <row r="75" spans="1:5">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>9.4226043685</v>
       </c>
       <c r="C75" s="5">
         <v>-0.10759299829999946</v>
       </c>
       <c r="D75" s="5">
         <v>-12.737280967061826</v>
       </c>
     </row>
-    <row r="76" spans="1:5">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>9.4218432768000007</v>
       </c>
       <c r="C76" s="5">
         <v>-7.6109169999938331E-4</v>
       </c>
       <c r="D76" s="5">
         <v>-9.6884510304817706E-2</v>
       </c>
     </row>
-    <row r="77" spans="1:5">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>9.4573105998999996</v>
       </c>
       <c r="C77" s="5">
         <v>3.5467323099998893E-2</v>
       </c>
       <c r="D77" s="5">
         <v>4.6119552342624326</v>
       </c>
       <c r="E77" s="5">
         <v>6.2644629180441669E-2</v>
       </c>
     </row>
-    <row r="78" spans="1:5">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>9.3926188651999993</v>
       </c>
       <c r="C78" s="5">
         <v>-6.4691734700000225E-2</v>
       </c>
       <c r="D78" s="5">
         <v>-7.9065870534028022</v>
       </c>
     </row>
-    <row r="79" spans="1:5">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>9.3775269526000002</v>
       </c>
       <c r="C79" s="5">
         <v>-1.5091912599999091E-2</v>
       </c>
       <c r="D79" s="5">
         <v>-1.9111925148326159</v>
       </c>
     </row>
-    <row r="80" spans="1:5">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>9.4824644739000004</v>
       </c>
       <c r="C80" s="5">
         <v>0.10493752130000011</v>
       </c>
       <c r="D80" s="5">
         <v>14.286475271502841</v>
       </c>
     </row>
-    <row r="81" spans="1:5">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>9.4988486130999998</v>
       </c>
       <c r="C81" s="5">
         <v>1.6384139199999481E-2</v>
       </c>
       <c r="D81" s="5">
         <v>2.0932203261727178</v>
       </c>
     </row>
-    <row r="82" spans="1:5">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>9.5670909326999993</v>
       </c>
       <c r="C82" s="5">
         <v>6.824231959999949E-2</v>
       </c>
       <c r="D82" s="5">
         <v>8.970069422113113</v>
       </c>
     </row>
-    <row r="83" spans="1:5">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>9.6264410489000003</v>
       </c>
       <c r="C83" s="5">
         <v>5.9350116200000969E-2</v>
       </c>
       <c r="D83" s="5">
         <v>7.7036062942096306</v>
       </c>
     </row>
-    <row r="84" spans="1:5">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>9.5767621295000005</v>
       </c>
       <c r="C84" s="5">
         <v>-4.9678919399999799E-2</v>
       </c>
       <c r="D84" s="5">
         <v>-6.0200222847044067</v>
       </c>
     </row>
-    <row r="85" spans="1:5">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>9.5573155901</v>
       </c>
       <c r="C85" s="5">
         <v>-1.9446539400000518E-2</v>
       </c>
       <c r="D85" s="5">
         <v>-2.4096852046128103</v>
       </c>
     </row>
-    <row r="86" spans="1:5">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>9.6322877279999997</v>
       </c>
       <c r="C86" s="5">
         <v>7.497213789999968E-2</v>
       </c>
       <c r="D86" s="5">
         <v>9.8303177749765158</v>
       </c>
     </row>
-    <row r="87" spans="1:5">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>9.7170370335000005</v>
       </c>
       <c r="C87" s="5">
         <v>8.4749305500000816E-2</v>
       </c>
       <c r="D87" s="5">
         <v>11.084363494272376</v>
       </c>
     </row>
-    <row r="88" spans="1:5">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>9.6959371376999997</v>
       </c>
       <c r="C88" s="5">
         <v>-2.1099895800000823E-2</v>
       </c>
       <c r="D88" s="5">
         <v>-2.5748240627657459</v>
       </c>
     </row>
-    <row r="89" spans="1:5">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>9.6564739452000001</v>
       </c>
       <c r="C89" s="5">
         <v>-3.9463192499999522E-2</v>
       </c>
       <c r="D89" s="5">
         <v>-4.7762275748368115</v>
       </c>
       <c r="E89" s="5">
         <v>2.1059194704053263</v>
       </c>
     </row>
-    <row r="90" spans="1:5">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>9.5900996251000006</v>
       </c>
       <c r="C90" s="5">
         <v>-6.6374320099999551E-2</v>
       </c>
       <c r="D90" s="5">
         <v>-7.943480893479526</v>
       </c>
     </row>
-    <row r="91" spans="1:5">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>9.6865342623000004</v>
       </c>
       <c r="C91" s="5">
         <v>9.6434637199999784E-2</v>
       </c>
       <c r="D91" s="5">
         <v>12.757023209394291</v>
       </c>
     </row>
-    <row r="92" spans="1:5">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>9.6795664690999992</v>
       </c>
       <c r="C92" s="5">
         <v>-6.9677932000011822E-3</v>
       </c>
       <c r="D92" s="5">
         <v>-0.85978645865981695</v>
       </c>
     </row>
-    <row r="93" spans="1:5">
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>9.8129690787000001</v>
       </c>
       <c r="C93" s="5">
         <v>0.13340260960000094</v>
       </c>
       <c r="D93" s="5">
         <v>17.851275397910136</v>
       </c>
     </row>
-    <row r="94" spans="1:5">
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>9.8858378555000002</v>
       </c>
       <c r="C94" s="5">
         <v>7.2868776800000035E-2</v>
       </c>
       <c r="D94" s="5">
         <v>9.2840124066225762</v>
       </c>
     </row>
-    <row r="95" spans="1:5">
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>9.8313535209000005</v>
       </c>
       <c r="C95" s="5">
         <v>-5.4484334599999684E-2</v>
       </c>
       <c r="D95" s="5">
         <v>-6.4167853547559499</v>
       </c>
     </row>
-    <row r="96" spans="1:5">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>9.7703567691999993</v>
       </c>
       <c r="C96" s="5">
         <v>-6.0996751700001184E-2</v>
       </c>
       <c r="D96" s="5">
         <v>-7.1962951698721351</v>
       </c>
     </row>
-    <row r="97" spans="1:5">
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>9.7599886155999993</v>
       </c>
       <c r="C97" s="5">
         <v>-1.0368153599999985E-2</v>
       </c>
       <c r="D97" s="5">
         <v>-1.2660155806845652</v>
       </c>
     </row>
-    <row r="98" spans="1:5">
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>9.6304988323000007</v>
       </c>
       <c r="C98" s="5">
         <v>-0.12948978329999861</v>
       </c>
       <c r="D98" s="5">
         <v>-14.809010635260467</v>
       </c>
     </row>
-    <row r="99" spans="1:5">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>9.6047867987999993</v>
       </c>
       <c r="C99" s="5">
         <v>-2.5712033500001397E-2</v>
       </c>
       <c r="D99" s="5">
         <v>-3.1571963120786251</v>
       </c>
     </row>
-    <row r="100" spans="1:5">
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>9.6783758123000005</v>
       </c>
       <c r="C100" s="5">
         <v>7.3589013500001244E-2</v>
       </c>
       <c r="D100" s="5">
         <v>9.5915406590319172</v>
       </c>
     </row>
-    <row r="101" spans="1:5">
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>9.6556336197999997</v>
       </c>
       <c r="C101" s="5">
         <v>-2.2742192500000868E-2</v>
       </c>
       <c r="D101" s="5">
         <v>-2.7835949974623353</v>
       </c>
       <c r="E101" s="5">
         <v>-8.7021971453493663E-3</v>
       </c>
     </row>
-    <row r="102" spans="1:5">
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>10.078811244000001</v>
       </c>
       <c r="C102" s="5">
         <v>0.42317762420000093</v>
       </c>
       <c r="D102" s="5">
         <v>67.317899190250174</v>
       </c>
     </row>
-    <row r="103" spans="1:5">
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>10.091449323999999</v>
       </c>
       <c r="C103" s="5">
         <v>1.2638079999998553E-2</v>
       </c>
       <c r="D103" s="5">
         <v>1.5151316596111464</v>
       </c>
     </row>
-    <row r="104" spans="1:5">
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>10.071227052999999</v>
       </c>
       <c r="C104" s="5">
         <v>-2.0222270999999736E-2</v>
       </c>
       <c r="D104" s="5">
         <v>-2.378355001722654</v>
       </c>
     </row>
-    <row r="105" spans="1:5">
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>10.031541713999999</v>
       </c>
       <c r="C105" s="5">
         <v>-3.9685339000000042E-2</v>
       </c>
       <c r="D105" s="5">
         <v>-4.6274146866111643</v>
       </c>
     </row>
-    <row r="106" spans="1:5">
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>10.013158902000001</v>
       </c>
       <c r="C106" s="5">
         <v>-1.8382811999998694E-2</v>
       </c>
       <c r="D106" s="5">
         <v>-2.1769730366517748</v>
       </c>
     </row>
-    <row r="107" spans="1:5">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>9.9502713336999999</v>
       </c>
       <c r="C107" s="5">
         <v>-6.2887568300000751E-2</v>
       </c>
       <c r="D107" s="5">
         <v>-7.2816304545953781</v>
       </c>
     </row>
-    <row r="108" spans="1:5">
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>10.160619086000001</v>
       </c>
       <c r="C108" s="5">
         <v>0.21034775230000058</v>
       </c>
       <c r="D108" s="5">
         <v>28.535460985946948</v>
       </c>
     </row>
-    <row r="109" spans="1:5">
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>10.148456581</v>
       </c>
       <c r="C109" s="5">
         <v>-1.2162505000000934E-2</v>
       </c>
       <c r="D109" s="5">
         <v>-1.4270095253766324</v>
       </c>
     </row>
-    <row r="110" spans="1:5">
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>10.221304116000001</v>
       </c>
       <c r="C110" s="5">
         <v>7.2847535000001074E-2</v>
       </c>
       <c r="D110" s="5">
         <v>8.9621704597712348</v>
       </c>
     </row>
-    <row r="111" spans="1:5">
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>10.304332800999999</v>
       </c>
       <c r="C111" s="5">
         <v>8.3028684999998603E-2</v>
       </c>
       <c r="D111" s="5">
         <v>10.195230964286829</v>
       </c>
     </row>
-    <row r="112" spans="1:5">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>10.269919541</v>
       </c>
       <c r="C112" s="5">
         <v>-3.4413259999999113E-2</v>
       </c>
       <c r="D112" s="5">
         <v>-3.9348261347889824</v>
       </c>
     </row>
-    <row r="113" spans="1:5">
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>10.251991657</v>
       </c>
       <c r="C113" s="5">
         <v>-1.792788400000056E-2</v>
       </c>
       <c r="D113" s="5">
         <v>-2.0748072353194535</v>
       </c>
       <c r="E113" s="5">
         <v>6.1762703586546452</v>
       </c>
     </row>
-    <row r="114" spans="1:5">
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>10.367933648999999</v>
       </c>
       <c r="C114" s="5">
         <v>0.11594199199999977</v>
       </c>
       <c r="D114" s="5">
         <v>14.447834971564234</v>
       </c>
     </row>
-    <row r="115" spans="1:5">
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>10.386836142</v>
       </c>
       <c r="C115" s="5">
         <v>1.8902493000000575E-2</v>
       </c>
       <c r="D115" s="5">
         <v>2.2098744468562082</v>
       </c>
     </row>
-    <row r="116" spans="1:5">
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>10.152384155</v>
       </c>
       <c r="C116" s="5">
         <v>-0.23445198699999992</v>
       </c>
       <c r="D116" s="5">
         <v>-23.964370444965176</v>
       </c>
     </row>
-    <row r="117" spans="1:5">
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>10.454717491</v>
       </c>
       <c r="C117" s="5">
         <v>0.30233333600000023</v>
       </c>
       <c r="D117" s="5">
         <v>42.210318608991628</v>
       </c>
     </row>
-    <row r="118" spans="1:5">
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>10.444167621</v>
       </c>
       <c r="C118" s="5">
         <v>-1.0549870000000183E-2</v>
       </c>
       <c r="D118" s="5">
         <v>-1.2042235432934589</v>
       </c>
     </row>
-    <row r="119" spans="1:5">
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>10.368398402</v>
       </c>
       <c r="C119" s="5">
         <v>-7.5769218999999666E-2</v>
       </c>
       <c r="D119" s="5">
         <v>-8.3665331706927919</v>
       </c>
     </row>
-    <row r="120" spans="1:5">
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>10.352467144</v>
       </c>
       <c r="C120" s="5">
         <v>-1.593125800000017E-2</v>
       </c>
       <c r="D120" s="5">
         <v>-1.8283223708430385</v>
       </c>
     </row>
-    <row r="121" spans="1:5">
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>10.443172547</v>
       </c>
       <c r="C121" s="5">
         <v>9.0705402999999407E-2</v>
       </c>
       <c r="D121" s="5">
         <v>11.035822531023264</v>
       </c>
     </row>
-    <row r="122" spans="1:5">
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>10.411912376</v>
       </c>
       <c r="C122" s="5">
         <v>-3.1260170999999559E-2</v>
       </c>
       <c r="D122" s="5">
         <v>-3.5334803204456589</v>
       </c>
     </row>
-    <row r="123" spans="1:5">
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>10.402589343000001</v>
       </c>
       <c r="C123" s="5">
         <v>-9.32303299999937E-3</v>
       </c>
       <c r="D123" s="5">
         <v>-1.0692278542961176</v>
       </c>
     </row>
-    <row r="124" spans="1:5">
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>10.469912933</v>
       </c>
       <c r="C124" s="5">
         <v>6.7323589999999101E-2</v>
       </c>
       <c r="D124" s="5">
         <v>8.0486607925925426</v>
       </c>
     </row>
-    <row r="125" spans="1:5">
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>10.453147092</v>
       </c>
       <c r="C125" s="5">
         <v>-1.6765840999999782E-2</v>
       </c>
       <c r="D125" s="5">
         <v>-1.9047681409746664</v>
       </c>
       <c r="E125" s="5">
         <v>1.96211079495614</v>
       </c>
     </row>
-    <row r="126" spans="1:5">
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>10.351515266</v>
       </c>
       <c r="C126" s="5">
         <v>-0.1016318260000002</v>
       </c>
       <c r="D126" s="5">
         <v>-11.063018876381426</v>
       </c>
     </row>
-    <row r="127" spans="1:5">
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>10.271400418000001</v>
       </c>
       <c r="C127" s="5">
         <v>-8.0114847999999128E-2</v>
       </c>
       <c r="D127" s="5">
         <v>-8.9020096168304299</v>
       </c>
     </row>
-    <row r="128" spans="1:5">
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>10.132816568000001</v>
       </c>
       <c r="C128" s="5">
         <v>-0.13858384999999984</v>
       </c>
       <c r="D128" s="5">
         <v>-15.041614716966912</v>
       </c>
     </row>
-    <row r="129" spans="1:5">
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>10.274559241</v>
       </c>
       <c r="C129" s="5">
         <v>0.14174267299999954</v>
       </c>
       <c r="D129" s="5">
         <v>18.139801553585876</v>
       </c>
     </row>
-    <row r="130" spans="1:5">
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>10.268796835</v>
       </c>
       <c r="C130" s="5">
         <v>-5.7624060000005528E-3</v>
       </c>
       <c r="D130" s="5">
         <v>-0.67093847844703625</v>
       </c>
     </row>
-    <row r="131" spans="1:5">
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>10.394830805</v>
       </c>
       <c r="C131" s="5">
         <v>0.12603396999999994</v>
       </c>
       <c r="D131" s="5">
         <v>15.764222338909683</v>
       </c>
     </row>
-    <row r="132" spans="1:5">
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>10.344782549</v>
       </c>
       <c r="C132" s="5">
         <v>-5.004825600000018E-2</v>
       </c>
       <c r="D132" s="5">
         <v>-5.6271011458485898</v>
       </c>
     </row>
-    <row r="133" spans="1:5">
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>10.336909031999999</v>
       </c>
       <c r="C133" s="5">
         <v>-7.8735170000001631E-3</v>
       </c>
       <c r="D133" s="5">
         <v>-0.90951832831654977</v>
       </c>
     </row>
-    <row r="134" spans="1:5">
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>10.400559803</v>
       </c>
       <c r="C134" s="5">
         <v>6.3650771000000717E-2</v>
       </c>
       <c r="D134" s="5">
         <v>7.6446014141452689</v>
       </c>
     </row>
-    <row r="135" spans="1:5">
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>10.410299336</v>
       </c>
       <c r="C135" s="5">
         <v>9.7395329999994118E-3</v>
       </c>
       <c r="D135" s="5">
         <v>1.1295375963322751</v>
       </c>
     </row>
-    <row r="136" spans="1:5">
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>10.3715387</v>
       </c>
       <c r="C136" s="5">
         <v>-3.8760635999999238E-2</v>
       </c>
       <c r="D136" s="5">
         <v>-4.3775870526842837</v>
       </c>
     </row>
-    <row r="137" spans="1:5">
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>10.453660309</v>
       </c>
       <c r="C137" s="5">
         <v>8.2121608999999651E-2</v>
       </c>
       <c r="D137" s="5">
         <v>9.9264738208629808</v>
       </c>
       <c r="E137" s="5">
         <v>4.9096888762978352E-3</v>
       </c>
     </row>
-    <row r="138" spans="1:5">
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>11.042934929999999</v>
       </c>
       <c r="C138" s="5">
         <v>0.5892746209999995</v>
       </c>
       <c r="D138" s="5">
         <v>93.105015540368072</v>
       </c>
     </row>
-    <row r="139" spans="1:5">
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>11.049733413</v>
       </c>
       <c r="C139" s="5">
         <v>6.7984830000007435E-3</v>
       </c>
       <c r="D139" s="5">
         <v>0.74127577681288859</v>
       </c>
     </row>
-    <row r="140" spans="1:5">
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>11.214840332</v>
       </c>
       <c r="C140" s="5">
         <v>0.16510691899999941</v>
       </c>
       <c r="D140" s="5">
         <v>19.480088082292845</v>
       </c>
     </row>
-    <row r="141" spans="1:5">
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>11.18838356</v>
       </c>
       <c r="C141" s="5">
         <v>-2.6456771999999518E-2</v>
       </c>
       <c r="D141" s="5">
         <v>-2.7944595323982302</v>
       </c>
     </row>
-    <row r="142" spans="1:5">
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>11.28778851</v>
       </c>
       <c r="C142" s="5">
         <v>9.9404950000000269E-2</v>
       </c>
       <c r="D142" s="5">
         <v>11.198315534322202</v>
       </c>
     </row>
-    <row r="143" spans="1:5">
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>11.408576209</v>
       </c>
       <c r="C143" s="5">
         <v>0.12078769899999919</v>
       </c>
       <c r="D143" s="5">
         <v>13.624244408067776</v>
       </c>
     </row>
-    <row r="144" spans="1:5">
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>11.644142356</v>
       </c>
       <c r="C144" s="5">
         <v>0.23556614700000011</v>
       </c>
       <c r="D144" s="5">
         <v>27.794658441037701</v>
       </c>
     </row>
-    <row r="145" spans="1:5">
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>11.743877679000001</v>
       </c>
       <c r="C145" s="5">
         <v>9.9735323000000875E-2</v>
       </c>
       <c r="D145" s="5">
         <v>10.776631203611542</v>
       </c>
     </row>
-    <row r="146" spans="1:5">
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>11.790318885</v>
       </c>
       <c r="C146" s="5">
         <v>4.6441205999999013E-2</v>
       </c>
       <c r="D146" s="5">
         <v>4.8499883942216382</v>
       </c>
     </row>
-    <row r="147" spans="1:5">
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>11.807973553</v>
       </c>
       <c r="C147" s="5">
         <v>1.7654668000000484E-2</v>
       </c>
       <c r="D147" s="5">
         <v>1.8117365896200388</v>
       </c>
     </row>
-    <row r="148" spans="1:5">
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>11.7753564</v>
       </c>
       <c r="C148" s="5">
         <v>-3.2617153000000343E-2</v>
       </c>
       <c r="D148" s="5">
         <v>-3.2648596231838356</v>
       </c>
     </row>
-    <row r="149" spans="1:5">
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>11.852867507999999</v>
       </c>
       <c r="C149" s="5">
         <v>7.7511107999999496E-2</v>
       </c>
       <c r="D149" s="5">
         <v>8.1913228501810043</v>
       </c>
       <c r="E149" s="5">
         <v>13.384854277265568</v>
       </c>
     </row>
-    <row r="150" spans="1:5">
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>11.943110887</v>
       </c>
       <c r="C150" s="5">
         <v>9.0243379000000346E-2</v>
       </c>
       <c r="D150" s="5">
         <v>9.5288219383198758</v>
       </c>
     </row>
-    <row r="151" spans="1:5">
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>12.031478858</v>
       </c>
       <c r="C151" s="5">
         <v>8.8367971000000267E-2</v>
       </c>
       <c r="D151" s="5">
         <v>9.2492771297091991</v>
       </c>
     </row>
-    <row r="152" spans="1:5">
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>12.009941377000001</v>
       </c>
       <c r="C152" s="5">
         <v>-2.1537480999999303E-2</v>
       </c>
       <c r="D152" s="5">
         <v>-2.1270894915591532</v>
       </c>
     </row>
-    <row r="153" spans="1:5">
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>11.992853065</v>
       </c>
       <c r="C153" s="5">
         <v>-1.7088312000000272E-2</v>
       </c>
       <c r="D153" s="5">
         <v>-1.6941182012447431</v>
       </c>
     </row>
-    <row r="154" spans="1:5">
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>11.9910268</v>
       </c>
       <c r="C154" s="5">
         <v>-1.8262650000000491E-3</v>
       </c>
       <c r="D154" s="5">
         <v>-0.18258236319672605</v>
       </c>
     </row>
-    <row r="155" spans="1:5">
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>11.921974723</v>
       </c>
       <c r="C155" s="5">
         <v>-6.9052077000000267E-2</v>
       </c>
       <c r="D155" s="5">
         <v>-6.6956531961243293</v>
       </c>
     </row>
-    <row r="156" spans="1:5">
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>11.843934988999999</v>
       </c>
       <c r="C156" s="5">
         <v>-7.8039734000000749E-2</v>
       </c>
       <c r="D156" s="5">
         <v>-7.5783285883763929</v>
       </c>
     </row>
-    <row r="157" spans="1:5">
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>11.748169796999999</v>
       </c>
       <c r="C157" s="5">
         <v>-9.5765191999999999E-2</v>
       </c>
       <c r="D157" s="5">
         <v>-9.2826409478882539</v>
       </c>
     </row>
-    <row r="158" spans="1:5">
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>11.784292423</v>
       </c>
       <c r="C158" s="5">
         <v>3.6122626000000935E-2</v>
       </c>
       <c r="D158" s="5">
         <v>3.7527346988160293</v>
       </c>
     </row>
-    <row r="159" spans="1:5">
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>11.904525859</v>
       </c>
       <c r="C159" s="5">
         <v>0.12023343599999947</v>
       </c>
       <c r="D159" s="5">
         <v>12.954386942122298</v>
       </c>
     </row>
-    <row r="160" spans="1:5">
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>12.082173854000001</v>
       </c>
       <c r="C160" s="5">
         <v>0.17764799500000095</v>
       </c>
       <c r="D160" s="5">
         <v>19.452635150311991</v>
       </c>
     </row>
-    <row r="161" spans="1:5">
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>12.049099924</v>
       </c>
       <c r="C161" s="5">
         <v>-3.3073930000000473E-2</v>
       </c>
       <c r="D161" s="5">
         <v>-3.2358903852180321</v>
       </c>
       <c r="E161" s="5">
         <v>1.6555691343681733</v>
       </c>
     </row>
-    <row r="162" spans="1:5">
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>12.152652959999999</v>
       </c>
       <c r="C162" s="5">
         <v>0.10355303599999921</v>
       </c>
       <c r="D162" s="5">
         <v>10.814828911179951</v>
       </c>
     </row>
-    <row r="163" spans="1:5">
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>12.107558967999999</v>
       </c>
       <c r="C163" s="5">
         <v>-4.5093991999999972E-2</v>
       </c>
       <c r="D163" s="5">
         <v>-4.3629961239584736</v>
       </c>
     </row>
-    <row r="164" spans="1:5">
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>12.110155837000001</v>
       </c>
       <c r="C164" s="5">
         <v>2.5968690000013339E-3</v>
       </c>
       <c r="D164" s="5">
         <v>0.25768377743626836</v>
       </c>
     </row>
-    <row r="165" spans="1:5">
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>12.094804003</v>
       </c>
       <c r="C165" s="5">
         <v>-1.5351834000000508E-2</v>
       </c>
       <c r="D165" s="5">
         <v>-1.510657499903989</v>
       </c>
     </row>
-    <row r="166" spans="1:5">
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>12.091388068000001</v>
       </c>
       <c r="C166" s="5">
         <v>-3.4159349999995925E-3</v>
       </c>
       <c r="D166" s="5">
         <v>-0.33838998614322824</v>
       </c>
     </row>
-    <row r="167" spans="1:5">
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>12.027295679</v>
       </c>
       <c r="C167" s="5">
         <v>-6.4092389000000693E-2</v>
       </c>
       <c r="D167" s="5">
         <v>-6.1785944537926074</v>
       </c>
     </row>
-    <row r="168" spans="1:5">
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>12.055840106</v>
       </c>
       <c r="C168" s="5">
         <v>2.8544426999999928E-2</v>
       </c>
       <c r="D168" s="5">
         <v>2.8854352434140251</v>
       </c>
     </row>
-    <row r="169" spans="1:5">
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>11.959660993</v>
       </c>
       <c r="C169" s="5">
         <v>-9.6179112999999816E-2</v>
       </c>
       <c r="D169" s="5">
         <v>-9.1642764779214954</v>
       </c>
     </row>
-    <row r="170" spans="1:5">
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>11.876945854000001</v>
       </c>
       <c r="C170" s="5">
         <v>-8.2715138999999382E-2</v>
       </c>
       <c r="D170" s="5">
         <v>-7.9908780303264981</v>
       </c>
     </row>
-    <row r="171" spans="1:5">
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>11.792542459</v>
       </c>
       <c r="C171" s="5">
         <v>-8.4403395000000714E-2</v>
       </c>
       <c r="D171" s="5">
         <v>-8.2022441274519746</v>
       </c>
     </row>
-    <row r="172" spans="1:5">
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>11.781540855999999</v>
       </c>
       <c r="C172" s="5">
         <v>-1.1001603000000415E-2</v>
       </c>
       <c r="D172" s="5">
         <v>-1.1137880874110384</v>
       </c>
     </row>
-    <row r="173" spans="1:5">
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>11.636248715000001</v>
       </c>
       <c r="C173" s="5">
         <v>-0.14529214099999876</v>
       </c>
       <c r="D173" s="5">
         <v>-13.8350142313307</v>
       </c>
       <c r="E173" s="5">
         <v>-3.426407047863067</v>
       </c>
     </row>
-    <row r="174" spans="1:5">
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>11.662137212999999</v>
       </c>
       <c r="C174" s="5">
         <v>2.5888497999998705E-2</v>
       </c>
       <c r="D174" s="5">
         <v>2.7026898978011582</v>
       </c>
     </row>
-    <row r="175" spans="1:5">
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>11.702497522</v>
       </c>
       <c r="C175" s="5">
         <v>4.0360309000000427E-2</v>
       </c>
       <c r="D175" s="5">
         <v>4.2329264994766413</v>
       </c>
     </row>
-    <row r="176" spans="1:5">
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>11.627045717</v>
       </c>
       <c r="C176" s="5">
         <v>-7.5451805000000149E-2</v>
       </c>
       <c r="D176" s="5">
         <v>-7.4684436149995648</v>
       </c>
     </row>
-    <row r="177" spans="1:5">
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>11.589375990000001</v>
       </c>
       <c r="C177" s="5">
         <v>-3.7669726999999043E-2</v>
       </c>
       <c r="D177" s="5">
         <v>-3.8192693523615651</v>
       </c>
     </row>
-    <row r="178" spans="1:5">
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>11.478166449</v>
       </c>
       <c r="C178" s="5">
         <v>-0.11120954100000091</v>
       </c>
       <c r="D178" s="5">
         <v>-10.926280709703541</v>
       </c>
     </row>
-    <row r="179" spans="1:5">
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>11.532100041</v>
       </c>
       <c r="C179" s="5">
         <v>5.3933591999999919E-2</v>
       </c>
       <c r="D179" s="5">
         <v>5.7865844131309352</v>
       </c>
     </row>
-    <row r="180" spans="1:5">
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>11.471823121</v>
       </c>
       <c r="C180" s="5">
         <v>-6.0276919999999734E-2</v>
       </c>
       <c r="D180" s="5">
         <v>-6.095048807799186</v>
       </c>
     </row>
-    <row r="181" spans="1:5">
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>11.464650035</v>
       </c>
       <c r="C181" s="5">
         <v>-7.1730859999998842E-3</v>
       </c>
       <c r="D181" s="5">
         <v>-0.74775931864503598</v>
       </c>
     </row>
-    <row r="182" spans="1:5">
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>11.471303191000001</v>
       </c>
       <c r="C182" s="5">
         <v>6.653156000000493E-3</v>
       </c>
       <c r="D182" s="5">
         <v>0.69860997311756989</v>
       </c>
     </row>
-    <row r="183" spans="1:5">
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>11.486288585</v>
       </c>
       <c r="C183" s="5">
         <v>1.4985393999999985E-2</v>
       </c>
       <c r="D183" s="5">
         <v>1.5789172550099817</v>
       </c>
     </row>
-    <row r="184" spans="1:5">
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>11.380240625000001</v>
       </c>
       <c r="C184" s="5">
         <v>-0.10604795999999972</v>
       </c>
       <c r="D184" s="5">
         <v>-10.53345669504704</v>
       </c>
     </row>
-    <row r="185" spans="1:5">
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>11.412719073</v>
       </c>
       <c r="C185" s="5">
         <v>3.2478447999999105E-2</v>
       </c>
       <c r="D185" s="5">
         <v>3.4789912586037142</v>
       </c>
       <c r="E185" s="5">
         <v>-1.9209768326097554</v>
       </c>
     </row>
-    <row r="186" spans="1:5">
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>11.373315835</v>
       </c>
       <c r="C186" s="5">
         <v>-3.9403238000000229E-2</v>
       </c>
       <c r="D186" s="5">
         <v>-4.0653115272797251</v>
       </c>
     </row>
-    <row r="187" spans="1:5">
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>11.305502189</v>
       </c>
       <c r="C187" s="5">
         <v>-6.7813645999999395E-2</v>
       </c>
       <c r="D187" s="5">
         <v>-6.9249869351493683</v>
       </c>
     </row>
-    <row r="188" spans="1:5">
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>11.342471299</v>
       </c>
       <c r="C188" s="5">
         <v>3.6969109999999361E-2</v>
       </c>
       <c r="D188" s="5">
         <v>3.9953610421344932</v>
       </c>
     </row>
-    <row r="189" spans="1:5">
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>11.583556084</v>
       </c>
       <c r="C189" s="5">
         <v>0.24108478499999997</v>
       </c>
       <c r="D189" s="5">
         <v>28.709499267837902</v>
       </c>
     </row>
-    <row r="190" spans="1:5">
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>11.56942089</v>
       </c>
       <c r="C190" s="5">
         <v>-1.4135193999999629E-2</v>
       </c>
       <c r="D190" s="5">
         <v>-1.4545491621249629</v>
       </c>
     </row>
-    <row r="191" spans="1:5">
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>11.532455471</v>
       </c>
       <c r="C191" s="5">
         <v>-3.69654189999995E-2</v>
       </c>
       <c r="D191" s="5">
         <v>-3.7674515009151754</v>
       </c>
     </row>
-    <row r="192" spans="1:5">
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>11.593366546</v>
       </c>
       <c r="C192" s="5">
         <v>6.0911074999999926E-2</v>
       </c>
       <c r="D192" s="5">
         <v>6.5254478456980403</v>
       </c>
     </row>
-    <row r="193" spans="1:5">
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>11.568267684</v>
       </c>
       <c r="C193" s="5">
         <v>-2.5098862000000111E-2</v>
       </c>
       <c r="D193" s="5">
         <v>-2.5672079964126904</v>
       </c>
     </row>
-    <row r="194" spans="1:5">
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>11.561531409000001</v>
       </c>
       <c r="C194" s="5">
         <v>-6.7362749999997362E-3</v>
       </c>
       <c r="D194" s="5">
         <v>-0.69653395033288934</v>
       </c>
     </row>
-    <row r="195" spans="1:5">
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>11.575015661</v>
       </c>
       <c r="C195" s="5">
         <v>1.3484251999999586E-2</v>
       </c>
       <c r="D195" s="5">
         <v>1.4085766679277967</v>
       </c>
     </row>
-    <row r="196" spans="1:5">
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>11.480146183</v>
       </c>
       <c r="C196" s="5">
         <v>-9.4869477999999674E-2</v>
       </c>
       <c r="D196" s="5">
         <v>-9.403802265366302</v>
       </c>
     </row>
-    <row r="197" spans="1:5">
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>11.490772405</v>
       </c>
       <c r="C197" s="5">
         <v>1.0626221999999075E-2</v>
       </c>
       <c r="D197" s="5">
         <v>1.1164129171215897</v>
       </c>
       <c r="E197" s="5">
         <v>0.68391530099656261</v>
       </c>
     </row>
-    <row r="198" spans="1:5">
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>11.378752027000001</v>
       </c>
       <c r="C198" s="5">
         <v>-0.11202037799999864</v>
       </c>
       <c r="D198" s="5">
         <v>-11.091164085465731</v>
       </c>
     </row>
-    <row r="199" spans="1:5">
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>11.424431753</v>
       </c>
       <c r="C199" s="5">
         <v>4.5679725999999476E-2</v>
       </c>
       <c r="D199" s="5">
         <v>4.92517309565772</v>
       </c>
     </row>
-    <row r="200" spans="1:5">
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>11.362712982</v>
       </c>
       <c r="C200" s="5">
         <v>-6.1718771000000672E-2</v>
       </c>
       <c r="D200" s="5">
         <v>-6.2936226070557932</v>
       </c>
     </row>
-    <row r="201" spans="1:5">
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>11.169858541</v>
       </c>
       <c r="C201" s="5">
         <v>-0.19285444099999971</v>
       </c>
       <c r="D201" s="5">
         <v>-18.569399628868034</v>
       </c>
     </row>
-    <row r="202" spans="1:5">
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>11.153838711000001</v>
       </c>
       <c r="C202" s="5">
         <v>-1.6019829999999402E-2</v>
       </c>
       <c r="D202" s="5">
         <v>-1.7075309530877103</v>
       </c>
     </row>
-    <row r="203" spans="1:5">
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>11.239287997</v>
       </c>
       <c r="C203" s="5">
         <v>8.5449285999999347E-2</v>
       </c>
       <c r="D203" s="5">
         <v>9.5905927126419765</v>
       </c>
     </row>
-    <row r="204" spans="1:5">
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>11.206136164</v>
       </c>
       <c r="C204" s="5">
         <v>-3.3151832999999797E-2</v>
       </c>
       <c r="D204" s="5">
         <v>-3.4827042603488345</v>
       </c>
     </row>
-    <row r="205" spans="1:5">
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>11.26716264</v>
       </c>
       <c r="C205" s="5">
         <v>6.1026476000000329E-2</v>
       </c>
       <c r="D205" s="5">
         <v>6.7343028201494626</v>
       </c>
     </row>
-    <row r="206" spans="1:5">
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>11.355505817999999</v>
       </c>
       <c r="C206" s="5">
         <v>8.8343177999998801E-2</v>
       </c>
       <c r="D206" s="5">
         <v>9.8254646850733032</v>
       </c>
     </row>
-    <row r="207" spans="1:5">
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>11.367403667</v>
       </c>
       <c r="C207" s="5">
         <v>1.1897849000000349E-2</v>
       </c>
       <c r="D207" s="5">
         <v>1.2645833031355469</v>
       </c>
     </row>
-    <row r="208" spans="1:5">
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>11.480554109</v>
       </c>
       <c r="C208" s="5">
         <v>0.11315044200000024</v>
       </c>
       <c r="D208" s="5">
         <v>12.620851837650848</v>
       </c>
     </row>
-    <row r="209" spans="1:5">
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>11.475489647</v>
       </c>
       <c r="C209" s="5">
         <v>-5.0644619999999918E-3</v>
       </c>
       <c r="D209" s="5">
         <v>-0.52807825327149116</v>
       </c>
       <c r="E209" s="5">
         <v>-0.13300026718264801</v>
       </c>
     </row>
-    <row r="210" spans="1:5">
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>11.487577051000001</v>
       </c>
       <c r="C210" s="5">
         <v>1.2087404000000745E-2</v>
       </c>
       <c r="D210" s="5">
         <v>1.2713367223351701</v>
       </c>
     </row>
-    <row r="211" spans="1:5">
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>11.441038295</v>
       </c>
       <c r="C211" s="5">
         <v>-4.6538756000000348E-2</v>
       </c>
       <c r="D211" s="5">
         <v>-4.7545972097058691</v>
       </c>
     </row>
-    <row r="212" spans="1:5">
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>11.473859206</v>
       </c>
       <c r="C212" s="5">
         <v>3.2820910999999953E-2</v>
       </c>
       <c r="D212" s="5">
         <v>3.4972775221135954</v>
       </c>
     </row>
-    <row r="213" spans="1:5">
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>11.657619163</v>
       </c>
       <c r="C213" s="5">
         <v>0.18375995699999947</v>
       </c>
       <c r="D213" s="5">
         <v>21.005236429376438</v>
       </c>
     </row>
-    <row r="214" spans="1:5">
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>11.739643245</v>
       </c>
       <c r="C214" s="5">
         <v>8.202408200000022E-2</v>
       </c>
       <c r="D214" s="5">
         <v>8.7778400380628554</v>
       </c>
     </row>
-    <row r="215" spans="1:5">
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>11.742650847</v>
       </c>
       <c r="C215" s="5">
         <v>3.0076020000002757E-3</v>
       </c>
       <c r="D215" s="5">
         <v>0.30786388686088184</v>
       </c>
     </row>
-    <row r="216" spans="1:5">
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>11.713324099999999</v>
       </c>
       <c r="C216" s="5">
         <v>-2.9326747000000708E-2</v>
       </c>
       <c r="D216" s="5">
         <v>-2.9561212154747496</v>
       </c>
     </row>
-    <row r="217" spans="1:5">
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>11.768682739000001</v>
       </c>
       <c r="C217" s="5">
         <v>5.5358639000001375E-2</v>
       </c>
       <c r="D217" s="5">
         <v>5.8211171445236687</v>
       </c>
     </row>
-    <row r="218" spans="1:5">
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>11.756292295</v>
       </c>
       <c r="C218" s="5">
         <v>-1.2390444000001111E-2</v>
       </c>
       <c r="D218" s="5">
         <v>-1.2561080292477711</v>
       </c>
     </row>
-    <row r="219" spans="1:5">
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>11.762871467</v>
       </c>
       <c r="C219" s="5">
         <v>6.5791720000003551E-3</v>
       </c>
       <c r="D219" s="5">
         <v>0.67362669589730029</v>
       </c>
     </row>
-    <row r="220" spans="1:5">
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>11.870612311</v>
       </c>
       <c r="C220" s="5">
         <v>0.10774084400000028</v>
       </c>
       <c r="D220" s="5">
         <v>11.562243202932665</v>
       </c>
     </row>
-    <row r="221" spans="1:5">
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>12.072974866999999</v>
       </c>
       <c r="C221" s="5">
         <v>0.20236255599999886</v>
       </c>
       <c r="D221" s="5">
         <v>22.488157595489568</v>
       </c>
       <c r="E221" s="5">
         <v>5.2066207053413027</v>
       </c>
     </row>
-    <row r="222" spans="1:5">
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>12.289427245000001</v>
       </c>
       <c r="C222" s="5">
         <v>0.21645237800000139</v>
       </c>
       <c r="D222" s="5">
         <v>23.767938029071402</v>
       </c>
     </row>
-    <row r="223" spans="1:5">
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>12.366562363</v>
       </c>
       <c r="C223" s="5">
         <v>7.7135117999999281E-2</v>
       </c>
       <c r="D223" s="5">
         <v>7.7973759054220437</v>
       </c>
     </row>
-    <row r="224" spans="1:5">
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>12.295631291999999</v>
       </c>
       <c r="C224" s="5">
         <v>-7.0931071000000401E-2</v>
       </c>
       <c r="D224" s="5">
         <v>-6.669826042148685</v>
       </c>
     </row>
-    <row r="225" spans="1:5">
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>12.039860796999999</v>
       </c>
       <c r="C225" s="5">
         <v>-0.25577049500000015</v>
       </c>
       <c r="D225" s="5">
         <v>-22.295242396089499</v>
       </c>
     </row>
-    <row r="226" spans="1:5">
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>12.117000687999999</v>
       </c>
       <c r="C226" s="5">
         <v>7.7139890999999849E-2</v>
       </c>
       <c r="D226" s="5">
         <v>7.9652518368811265</v>
       </c>
     </row>
-    <row r="227" spans="1:5">
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>12.234140022</v>
       </c>
       <c r="C227" s="5">
         <v>0.11713933400000087</v>
       </c>
       <c r="D227" s="5">
         <v>12.237961594085633</v>
       </c>
     </row>
-    <row r="228" spans="1:5">
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>12.304361688</v>
       </c>
       <c r="C228" s="5">
         <v>7.0221666000000127E-2</v>
       </c>
       <c r="D228" s="5">
         <v>7.109428993546163</v>
       </c>
     </row>
-    <row r="229" spans="1:5">
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>12.473157715999999</v>
       </c>
       <c r="C229" s="5">
         <v>0.16879602799999915</v>
       </c>
       <c r="D229" s="5">
         <v>17.76273951555374</v>
       </c>
     </row>
-    <row r="230" spans="1:5">
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>12.36900881</v>
       </c>
       <c r="C230" s="5">
         <v>-0.10414890599999893</v>
       </c>
       <c r="D230" s="5">
         <v>-9.5722300441135175</v>
       </c>
     </row>
-    <row r="231" spans="1:5">
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>12.364918579999999</v>
       </c>
       <c r="C231" s="5">
         <v>-4.0902300000009717E-3</v>
       </c>
       <c r="D231" s="5">
         <v>-0.39609955246318052</v>
       </c>
     </row>
-    <row r="232" spans="1:5">
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>12.267330796</v>
       </c>
       <c r="C232" s="5">
         <v>-9.75877839999999E-2</v>
       </c>
       <c r="D232" s="5">
         <v>-9.070294281509506</v>
       </c>
     </row>
-    <row r="233" spans="1:5">
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>12.17667138</v>
       </c>
       <c r="C233" s="5">
         <v>-9.0659415999999382E-2</v>
       </c>
       <c r="D233" s="5">
         <v>-8.5166394005912522</v>
       </c>
       <c r="E233" s="5">
         <v>0.85891434499247854</v>
       </c>
     </row>
-    <row r="234" spans="1:5">
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>12.297430647000001</v>
       </c>
       <c r="C234" s="5">
         <v>0.12075926700000039</v>
       </c>
       <c r="D234" s="5">
         <v>12.571786032099963</v>
       </c>
     </row>
-    <row r="235" spans="1:5">
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>12.278775001</v>
       </c>
       <c r="C235" s="5">
         <v>-1.8655646000000914E-2</v>
       </c>
       <c r="D235" s="5">
         <v>-1.805330614922962</v>
       </c>
     </row>
-    <row r="236" spans="1:5">
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>12.206881382000001</v>
       </c>
       <c r="C236" s="5">
         <v>-7.1893618999999021E-2</v>
       </c>
       <c r="D236" s="5">
         <v>-6.8042308154048214</v>
       </c>
     </row>
-    <row r="237" spans="1:5">
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>12.229483439999999</v>
       </c>
       <c r="C237" s="5">
         <v>2.2602057999998593E-2</v>
       </c>
       <c r="D237" s="5">
         <v>2.244667406858869</v>
       </c>
     </row>
-    <row r="238" spans="1:5">
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>12.106579971</v>
       </c>
       <c r="C238" s="5">
         <v>-0.12290346899999882</v>
       </c>
       <c r="D238" s="5">
         <v>-11.414968875055253</v>
       </c>
     </row>
-    <row r="239" spans="1:5">
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>12.016590644000001</v>
       </c>
       <c r="C239" s="5">
         <v>-8.9989326999999619E-2</v>
       </c>
       <c r="D239" s="5">
         <v>-8.5639408743242171</v>
       </c>
     </row>
-    <row r="240" spans="1:5">
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>11.986113856999999</v>
       </c>
       <c r="C240" s="5">
         <v>-3.0476787000001337E-2</v>
       </c>
       <c r="D240" s="5">
         <v>-3.0013736969410787</v>
       </c>
     </row>
-    <row r="241" spans="1:5">
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>11.974153002</v>
       </c>
       <c r="C241" s="5">
         <v>-1.1960854999999881E-2</v>
       </c>
       <c r="D241" s="5">
         <v>-1.1909207878372463</v>
       </c>
     </row>
-    <row r="242" spans="1:5">
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>11.981463615999999</v>
       </c>
       <c r="C242" s="5">
         <v>7.31061399999966E-3</v>
       </c>
       <c r="D242" s="5">
         <v>0.73510461029642205</v>
       </c>
     </row>
-    <row r="243" spans="1:5">
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>11.961470142</v>
       </c>
       <c r="C243" s="5">
         <v>-1.9993473999999622E-2</v>
       </c>
       <c r="D243" s="5">
         <v>-1.9841643052896596</v>
       </c>
     </row>
-    <row r="244" spans="1:5">
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>11.972330524</v>
       </c>
       <c r="C244" s="5">
         <v>1.0860382000000612E-2</v>
       </c>
       <c r="D244" s="5">
         <v>1.0949938357974309</v>
       </c>
     </row>
-    <row r="245" spans="1:5">
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>11.895743651</v>
       </c>
       <c r="C245" s="5">
         <v>-7.6586873000000111E-2</v>
       </c>
       <c r="D245" s="5">
         <v>-7.4119826840740028</v>
       </c>
       <c r="E245" s="5">
         <v>-2.3070978942687059</v>
       </c>
     </row>
-    <row r="246" spans="1:5">
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>11.705486358</v>
       </c>
       <c r="C246" s="5">
         <v>-0.19025729300000016</v>
       </c>
       <c r="D246" s="5">
         <v>-17.591046863306769</v>
       </c>
     </row>
-    <row r="247" spans="1:5">
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>11.687157002999999</v>
       </c>
       <c r="C247" s="5">
         <v>-1.8329355000000547E-2</v>
       </c>
       <c r="D247" s="5">
         <v>-1.8629538808793589</v>
       </c>
     </row>
-    <row r="248" spans="1:5">
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>11.724024414000001</v>
       </c>
       <c r="C248" s="5">
         <v>3.6867411000001127E-2</v>
       </c>
       <c r="D248" s="5">
         <v>3.8518004004932216</v>
       </c>
     </row>
-    <row r="249" spans="1:5">
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>11.7122484</v>
       </c>
       <c r="C249" s="5">
         <v>-1.1776014000000501E-2</v>
       </c>
       <c r="D249" s="5">
         <v>-1.1986849177223258</v>
       </c>
     </row>
-    <row r="250" spans="1:5">
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>11.794466095000001</v>
       </c>
       <c r="C250" s="5">
         <v>8.2217695000000646E-2</v>
       </c>
       <c r="D250" s="5">
         <v>8.7567298230237576</v>
       </c>
     </row>
-    <row r="251" spans="1:5">
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>11.789149055999999</v>
       </c>
       <c r="C251" s="5">
         <v>-5.3170390000012446E-3</v>
       </c>
       <c r="D251" s="5">
         <v>-0.53963024172916096</v>
       </c>
     </row>
-    <row r="252" spans="1:5">
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>11.866434192</v>
       </c>
       <c r="C252" s="5">
         <v>7.7285136000000421E-2</v>
       </c>
       <c r="D252" s="5">
         <v>8.1566722228776598</v>
       </c>
     </row>
-    <row r="253" spans="1:5">
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>11.881003055000001</v>
       </c>
       <c r="C253" s="5">
         <v>1.4568863000000931E-2</v>
       </c>
       <c r="D253" s="5">
         <v>1.483273933098217</v>
       </c>
     </row>
-    <row r="254" spans="1:5">
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>11.89570964</v>
       </c>
       <c r="C254" s="5">
         <v>1.4706584999998995E-2</v>
       </c>
       <c r="D254" s="5">
         <v>1.4955426300009567</v>
       </c>
     </row>
-    <row r="255" spans="1:5">
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>11.960523273</v>
       </c>
       <c r="C255" s="5">
         <v>6.4813632999999982E-2</v>
       </c>
       <c r="D255" s="5">
         <v>6.7377159034647915</v>
       </c>
     </row>
-    <row r="256" spans="1:5">
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>12.079682286000001</v>
       </c>
       <c r="C256" s="5">
         <v>0.11915901300000087</v>
       </c>
       <c r="D256" s="5">
         <v>12.632565522405216</v>
       </c>
     </row>
-    <row r="257" spans="1:5">
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>12.110970859</v>
       </c>
       <c r="C257" s="5">
         <v>3.1288572999999431E-2</v>
       </c>
       <c r="D257" s="5">
         <v>3.1528823597926081</v>
       </c>
       <c r="E257" s="5">
         <v>1.8092791364237915</v>
       </c>
     </row>
-    <row r="258" spans="1:5">
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>12.221350344999999</v>
       </c>
       <c r="C258" s="5">
         <v>0.11037948599999936</v>
       </c>
       <c r="D258" s="5">
         <v>11.502041427960563</v>
       </c>
     </row>
-    <row r="259" spans="1:5">
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>12.183598608</v>
       </c>
       <c r="C259" s="5">
         <v>-3.7751736999998897E-2</v>
       </c>
       <c r="D259" s="5">
         <v>-3.6444659374528565</v>
       </c>
     </row>
-    <row r="260" spans="1:5">
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>12.231529179000001</v>
       </c>
       <c r="C260" s="5">
         <v>4.7930571000000199E-2</v>
       </c>
       <c r="D260" s="5">
         <v>4.8243255711707622</v>
       </c>
     </row>
-    <row r="261" spans="1:5">
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>12.303263845</v>
       </c>
       <c r="C261" s="5">
         <v>7.1734665999999336E-2</v>
       </c>
       <c r="D261" s="5">
         <v>7.2691855039061171</v>
       </c>
     </row>
-    <row r="262" spans="1:5">
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>12.391315241999999</v>
       </c>
       <c r="C262" s="5">
         <v>8.8051396999999199E-2</v>
       </c>
       <c r="D262" s="5">
         <v>8.9343430107532882</v>
       </c>
     </row>
-    <row r="263" spans="1:5">
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>12.460911352</v>
       </c>
       <c r="C263" s="5">
         <v>6.9596110000000877E-2</v>
       </c>
       <c r="D263" s="5">
         <v>6.9519746402011195</v>
       </c>
     </row>
-    <row r="264" spans="1:5">
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>12.450991413000001</v>
       </c>
       <c r="C264" s="5">
         <v>-9.9199389999995446E-3</v>
       </c>
       <c r="D264" s="5">
         <v>-0.95112978493634426</v>
       </c>
     </row>
-    <row r="265" spans="1:5">
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>12.386379113</v>
       </c>
       <c r="C265" s="5">
         <v>-6.4612300000000289E-2</v>
       </c>
       <c r="D265" s="5">
         <v>-6.05250211267313</v>
       </c>
     </row>
-    <row r="266" spans="1:5">
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>12.402272932000001</v>
       </c>
       <c r="C266" s="5">
         <v>1.589381900000042E-2</v>
       </c>
       <c r="D266" s="5">
         <v>1.5507165927771904</v>
       </c>
     </row>
-    <row r="267" spans="1:5">
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>12.465803631</v>
       </c>
       <c r="C267" s="5">
         <v>6.3530698999999302E-2</v>
       </c>
       <c r="D267" s="5">
         <v>6.3231812443754754</v>
       </c>
     </row>
-    <row r="268" spans="1:5">
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>12.389526632000001</v>
       </c>
       <c r="C268" s="5">
         <v>-7.6276998999999179E-2</v>
       </c>
       <c r="D268" s="5">
         <v>-7.100540625125551</v>
       </c>
     </row>
-    <row r="269" spans="1:5">
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>12.529916383</v>
       </c>
       <c r="C269" s="5">
         <v>0.14038975099999895</v>
       </c>
       <c r="D269" s="5">
         <v>14.477862232228645</v>
       </c>
       <c r="E269" s="5">
         <v>3.4592232850487736</v>
       </c>
     </row>
-    <row r="270" spans="1:5">
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>12.526603422000001</v>
       </c>
       <c r="C270" s="5">
         <v>-3.3129609999988929E-3</v>
       </c>
       <c r="D270" s="5">
         <v>-0.31682389828784352</v>
       </c>
     </row>
-    <row r="271" spans="1:5">
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>12.671614677000001</v>
       </c>
       <c r="C271" s="5">
         <v>0.14501125500000001</v>
       </c>
       <c r="D271" s="5">
         <v>14.811015610533307</v>
       </c>
     </row>
-    <row r="272" spans="1:5">
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>12.639351038999999</v>
       </c>
       <c r="C272" s="5">
         <v>-3.2263638000001649E-2</v>
       </c>
       <c r="D272" s="5">
         <v>-3.0129362247020008</v>
       </c>
     </row>
-    <row r="273" spans="1:5">
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>12.594221952</v>
       </c>
       <c r="C273" s="5">
         <v>-4.5129086999999402E-2</v>
       </c>
       <c r="D273" s="5">
         <v>-4.2014794359214847</v>
       </c>
     </row>
-    <row r="274" spans="1:5">
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>12.586765292999999</v>
       </c>
       <c r="C274" s="5">
         <v>-7.4566590000006983E-3</v>
       </c>
       <c r="D274" s="5">
         <v>-0.70817476205959906</v>
       </c>
     </row>
-    <row r="275" spans="1:5">
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>12.635543480000001</v>
       </c>
       <c r="C275" s="5">
         <v>4.8778187000001694E-2</v>
       </c>
       <c r="D275" s="5">
         <v>4.750839269452789</v>
       </c>
     </row>
-    <row r="276" spans="1:5">
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>12.648122066999999</v>
       </c>
       <c r="C276" s="5">
         <v>1.2578586999998365E-2</v>
       </c>
       <c r="D276" s="5">
         <v>1.201153217898332</v>
       </c>
     </row>
-    <row r="277" spans="1:5">
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>12.69361149</v>
       </c>
       <c r="C277" s="5">
         <v>4.5489423000001139E-2</v>
       </c>
       <c r="D277" s="5">
         <v>4.4022461415265113</v>
       </c>
     </row>
-    <row r="278" spans="1:5">
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>12.609570351</v>
       </c>
       <c r="C278" s="5">
         <v>-8.4041138999999987E-2</v>
       </c>
       <c r="D278" s="5">
         <v>-7.6618762168002119</v>
       </c>
     </row>
-    <row r="279" spans="1:5">
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>12.575692106</v>
       </c>
       <c r="C279" s="5">
         <v>-3.3878245000000362E-2</v>
       </c>
       <c r="D279" s="5">
         <v>-3.1768333136980687</v>
       </c>
     </row>
-    <row r="280" spans="1:5">
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>12.503702587999999</v>
       </c>
       <c r="C280" s="5">
         <v>-7.198951800000053E-2</v>
       </c>
       <c r="D280" s="5">
         <v>-6.6571901757281671</v>
       </c>
     </row>
-    <row r="281" spans="1:5">
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>12.440082901</v>
       </c>
       <c r="C281" s="5">
         <v>-6.3619686999999203E-2</v>
       </c>
       <c r="D281" s="5">
         <v>-5.9376827190698478</v>
       </c>
       <c r="E281" s="5">
         <v>-0.71695196722846299</v>
       </c>
     </row>
-    <row r="282" spans="1:5">
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>12.426535953</v>
       </c>
       <c r="C282" s="5">
         <v>-1.3546948000000114E-2</v>
       </c>
       <c r="D282" s="5">
         <v>-1.2989724530202529</v>
       </c>
     </row>
-    <row r="283" spans="1:5">
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>12.340835138999999</v>
       </c>
       <c r="C283" s="5">
         <v>-8.5700814000000847E-2</v>
       </c>
       <c r="D283" s="5">
         <v>-7.9691063302868788</v>
       </c>
     </row>
-    <row r="284" spans="1:5">
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>12.333849619</v>
       </c>
       <c r="C284" s="5">
         <v>-6.9855199999988571E-3</v>
       </c>
       <c r="D284" s="5">
         <v>-0.67714832158182192</v>
       </c>
     </row>
-    <row r="285" spans="1:5">
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>12.393821175999999</v>
       </c>
       <c r="C285" s="5">
         <v>5.9971556999999009E-2</v>
       </c>
       <c r="D285" s="5">
         <v>5.9934236084260073</v>
       </c>
     </row>
-    <row r="286" spans="1:5">
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>12.391816184</v>
       </c>
       <c r="C286" s="5">
         <v>-2.0049919999998167E-3</v>
       </c>
       <c r="D286" s="5">
         <v>-0.19395558314601047</v>
       </c>
     </row>
-    <row r="287" spans="1:5">
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>12.330182453999999</v>
       </c>
       <c r="C287" s="5">
         <v>-6.1633730000000497E-2</v>
       </c>
       <c r="D287" s="5">
         <v>-5.8078987866017844</v>
       </c>
     </row>
-    <row r="288" spans="1:5">
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>12.057727569000001</v>
       </c>
       <c r="C288" s="5">
         <v>-0.27245488499999837</v>
       </c>
       <c r="D288" s="5">
         <v>-23.519350008960625</v>
       </c>
     </row>
-    <row r="289" spans="1:5">
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>12.096238759</v>
       </c>
       <c r="C289" s="5">
         <v>3.8511189999999473E-2</v>
       </c>
       <c r="D289" s="5">
         <v>3.9007299747442215</v>
       </c>
     </row>
-    <row r="290" spans="1:5">
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>12.110342368</v>
       </c>
       <c r="C290" s="5">
         <v>1.4103608999999295E-2</v>
       </c>
       <c r="D290" s="5">
         <v>1.4081472041642673</v>
       </c>
     </row>
-    <row r="291" spans="1:5">
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>12.080677134</v>
       </c>
       <c r="C291" s="5">
         <v>-2.966523399999943E-2</v>
       </c>
       <c r="D291" s="5">
         <v>-2.9002128944476624</v>
       </c>
     </row>
-    <row r="292" spans="1:5">
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>12.113843956</v>
       </c>
       <c r="C292" s="5">
         <v>3.3166822000000096E-2</v>
       </c>
       <c r="D292" s="5">
         <v>3.3447380831912676</v>
       </c>
     </row>
-    <row r="293" spans="1:5">
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>12.053664198</v>
       </c>
       <c r="C293" s="5">
         <v>-6.0179758000000305E-2</v>
       </c>
       <c r="D293" s="5">
         <v>-5.8012023006618341</v>
       </c>
       <c r="E293" s="5">
         <v>-3.1062389702317672</v>
       </c>
     </row>
-    <row r="294" spans="1:5">
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>12.014816842</v>
       </c>
       <c r="C294" s="5">
         <v>-3.8847355999999778E-2</v>
       </c>
       <c r="D294" s="5">
         <v>-3.799618139901062</v>
       </c>
     </row>
-    <row r="295" spans="1:5">
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>12.007007583</v>
       </c>
       <c r="C295" s="5">
         <v>-7.8092590000000683E-3</v>
       </c>
       <c r="D295" s="5">
         <v>-0.77718064880875071</v>
       </c>
     </row>
-    <row r="296" spans="1:5">
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>12.024331425</v>
       </c>
       <c r="C296" s="5">
         <v>1.7323841999999701E-2</v>
       </c>
       <c r="D296" s="5">
         <v>1.7451786730148022</v>
       </c>
     </row>
-    <row r="297" spans="1:5">
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>12.09255877</v>
       </c>
       <c r="C297" s="5">
         <v>6.8227345000000383E-2</v>
       </c>
       <c r="D297" s="5">
         <v>7.0254895890410118</v>
       </c>
     </row>
-    <row r="298" spans="1:5">
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>12.098542007000001</v>
       </c>
       <c r="C298" s="5">
         <v>5.9832370000005852E-3</v>
       </c>
       <c r="D298" s="5">
         <v>0.59536245466060844</v>
       </c>
     </row>
-    <row r="299" spans="1:5">
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>12.138235146</v>
       </c>
       <c r="C299" s="5">
         <v>3.9693138999998823E-2</v>
       </c>
       <c r="D299" s="5">
         <v>4.0088076633555625</v>
       </c>
     </row>
-    <row r="300" spans="1:5">
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>11.581405622</v>
       </c>
       <c r="C300" s="5">
         <v>-0.55682952399999941</v>
       </c>
       <c r="D300" s="5">
         <v>-43.079499446787864</v>
       </c>
     </row>
-    <row r="301" spans="1:5">
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>11.601796837</v>
       </c>
       <c r="C301" s="5">
         <v>2.0391215000000074E-2</v>
       </c>
       <c r="D301" s="5">
         <v>2.1334034616926179</v>
       </c>
     </row>
-    <row r="302" spans="1:5">
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>11.710724796999999</v>
       </c>
       <c r="C302" s="5">
         <v>0.10892795999999905</v>
       </c>
       <c r="D302" s="5">
         <v>11.86706097608381</v>
       </c>
     </row>
-    <row r="303" spans="1:5">
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>11.681468757999999</v>
       </c>
       <c r="C303" s="5">
         <v>-2.9256038999999845E-2</v>
       </c>
       <c r="D303" s="5">
         <v>-2.9570210023058374</v>
       </c>
     </row>
-    <row r="304" spans="1:5">
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>11.713797947</v>
       </c>
       <c r="C304" s="5">
         <v>3.2329189000000369E-2</v>
       </c>
       <c r="D304" s="5">
         <v>3.3720957019543807</v>
       </c>
     </row>
-    <row r="305" spans="1:5">
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>11.657463530999999</v>
       </c>
       <c r="C305" s="5">
         <v>-5.6334416000000331E-2</v>
       </c>
       <c r="D305" s="5">
         <v>-5.620853992419617</v>
       </c>
       <c r="E305" s="5">
         <v>-3.2869728282769017</v>
       </c>
     </row>
-    <row r="306" spans="1:5">
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>11.996736268999999</v>
       </c>
       <c r="C306" s="5">
         <v>0.33927273800000002</v>
       </c>
       <c r="D306" s="5">
         <v>41.094002502105084</v>
       </c>
     </row>
-    <row r="307" spans="1:5">
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>11.977601122999999</v>
       </c>
       <c r="C307" s="5">
         <v>-1.9135145999999992E-2</v>
       </c>
       <c r="D307" s="5">
         <v>-1.8973329477005807</v>
       </c>
     </row>
-    <row r="308" spans="1:5">
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>12.009007854</v>
       </c>
       <c r="C308" s="5">
         <v>3.1406731000000576E-2</v>
       </c>
       <c r="D308" s="5">
         <v>3.192323790519902</v>
       </c>
     </row>
-    <row r="309" spans="1:5">
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>11.999486187</v>
       </c>
       <c r="C309" s="5">
         <v>-9.5216669999995673E-3</v>
       </c>
       <c r="D309" s="5">
         <v>-0.94731431741714722</v>
       </c>
     </row>
-    <row r="310" spans="1:5">
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>12.110281269</v>
       </c>
       <c r="C310" s="5">
         <v>0.11079508199999921</v>
       </c>
       <c r="D310" s="5">
         <v>11.660343278455109</v>
       </c>
     </row>
-    <row r="311" spans="1:5">
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>12.156552538</v>
       </c>
       <c r="C311" s="5">
         <v>4.6271269000000004E-2</v>
       </c>
       <c r="D311" s="5">
         <v>4.6825795675862203</v>
       </c>
     </row>
-    <row r="312" spans="1:5">
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>12.20463142</v>
       </c>
       <c r="C312" s="5">
         <v>4.8078882000000434E-2</v>
       </c>
       <c r="D312" s="5">
         <v>4.8505813610277615</v>
       </c>
     </row>
-    <row r="313" spans="1:5">
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>12.30285329</v>
       </c>
       <c r="C313" s="5">
         <v>9.8221869999999711E-2</v>
       </c>
       <c r="D313" s="5">
         <v>10.096654558248019</v>
       </c>
     </row>
-    <row r="314" spans="1:5">
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>12.216372302</v>
       </c>
       <c r="C314" s="5">
         <v>-8.6480987999999925E-2</v>
       </c>
       <c r="D314" s="5">
         <v>-8.1166175253230435</v>
       </c>
     </row>
-    <row r="315" spans="1:5">
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>12.384194273</v>
       </c>
       <c r="C315" s="5">
         <v>0.1678219710000004</v>
       </c>
       <c r="D315" s="5">
         <v>17.789332045450301</v>
       </c>
     </row>
-    <row r="316" spans="1:5">
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>12.407091444000001</v>
       </c>
       <c r="C316" s="5">
         <v>2.2897171000000327E-2</v>
       </c>
       <c r="D316" s="5">
         <v>2.241384656347023</v>
       </c>
     </row>
-    <row r="317" spans="1:5">
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>12.455654297000001</v>
       </c>
       <c r="C317" s="5">
         <v>4.8562852999999961E-2</v>
       </c>
       <c r="D317" s="5">
         <v>4.7993899804014806</v>
       </c>
       <c r="E317" s="5">
         <v>6.8470363546702995</v>
       </c>
     </row>
-    <row r="318" spans="1:5">
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>12.467135959</v>
       </c>
       <c r="C318" s="5">
         <v>1.1481661999999559E-2</v>
       </c>
       <c r="D318" s="5">
         <v>1.1117892684423758</v>
       </c>
     </row>
-    <row r="319" spans="1:5">
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>12.556502717000001</v>
       </c>
       <c r="C319" s="5">
         <v>8.9366758000000601E-2</v>
       </c>
       <c r="D319" s="5">
         <v>8.9491864566720416</v>
       </c>
     </row>
-    <row r="320" spans="1:5">
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>12.494603256</v>
       </c>
       <c r="C320" s="5">
         <v>-6.189946100000121E-2</v>
       </c>
       <c r="D320" s="5">
         <v>-5.7578238967884721</v>
       </c>
     </row>
-    <row r="321" spans="1:5">
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>12.513013508</v>
       </c>
       <c r="C321" s="5">
         <v>1.8410252000000682E-2</v>
       </c>
       <c r="D321" s="5">
         <v>1.7825472677287069</v>
       </c>
     </row>
-    <row r="322" spans="1:5">
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>12.520206117000001</v>
       </c>
       <c r="C322" s="5">
         <v>7.1926090000005161E-3</v>
       </c>
       <c r="D322" s="5">
         <v>0.6919572244169947</v>
       </c>
     </row>
-    <row r="323" spans="1:5">
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>12.37296222</v>
       </c>
       <c r="C323" s="5">
         <v>-0.14724389700000096</v>
       </c>
       <c r="D323" s="5">
         <v>-13.234614898666774</v>
       </c>
     </row>
-    <row r="324" spans="1:5">
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>12.526215243999999</v>
       </c>
       <c r="C324" s="5">
         <v>0.15325302399999963</v>
       </c>
       <c r="D324" s="5">
         <v>15.918886144298572</v>
       </c>
     </row>
-    <row r="325" spans="1:5">
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>12.503147093999999</v>
       </c>
       <c r="C325" s="5">
         <v>-2.3068150000000287E-2</v>
       </c>
       <c r="D325" s="5">
         <v>-2.1876609860071006</v>
       </c>
     </row>
-    <row r="326" spans="1:5">
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>12.730119984</v>
       </c>
       <c r="C326" s="5">
         <v>0.22697289000000076</v>
       </c>
       <c r="D326" s="5">
         <v>24.096027117466612</v>
       </c>
     </row>
-    <row r="327" spans="1:5">
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>12.587263288000001</v>
       </c>
       <c r="C327" s="5">
         <v>-0.14285669599999906</v>
       </c>
       <c r="D327" s="5">
         <v>-12.665500968243283</v>
       </c>
     </row>
-    <row r="328" spans="1:5">
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>12.599353949999999</v>
       </c>
       <c r="C328" s="5">
         <v>1.2090661999998531E-2</v>
       </c>
       <c r="D328" s="5">
         <v>1.1587658196427375</v>
       </c>
     </row>
-    <row r="329" spans="1:5">
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>12.552821911000001</v>
       </c>
       <c r="C329" s="5">
         <v>-4.6532038999998804E-2</v>
       </c>
       <c r="D329" s="5">
         <v>-4.3429264860419758</v>
       </c>
       <c r="E329" s="5">
         <v>0.78010846867677675</v>
       </c>
     </row>
-    <row r="330" spans="1:5">
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>12.532574014</v>
       </c>
       <c r="C330" s="5">
         <v>-2.0247897000000847E-2</v>
       </c>
       <c r="D330" s="5">
         <v>-1.9185386540791161</v>
       </c>
     </row>
-    <row r="331" spans="1:5">
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>12.538640320000001</v>
       </c>
       <c r="C331" s="5">
         <v>6.0663060000010205E-3</v>
       </c>
       <c r="D331" s="5">
         <v>0.58240058495480085</v>
       </c>
     </row>
-    <row r="332" spans="1:5">
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>12.577971244</v>
       </c>
       <c r="C332" s="5">
         <v>3.9330923999999712E-2</v>
       </c>
       <c r="D332" s="5">
         <v>3.8297566022347906</v>
       </c>
     </row>
-    <row r="333" spans="1:5">
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>12.625347257</v>
       </c>
       <c r="C333" s="5">
         <v>4.7376012999999162E-2</v>
       </c>
       <c r="D333" s="5">
         <v>4.6147244233256224</v>
       </c>
     </row>
-    <row r="334" spans="1:5">
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>12.63230691</v>
       </c>
       <c r="C334" s="5">
         <v>6.9596530000008983E-3</v>
       </c>
       <c r="D334" s="5">
         <v>0.66350261245105013</v>
       </c>
     </row>
-    <row r="335" spans="1:5">
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>12.491678901</v>
       </c>
       <c r="C335" s="5">
         <v>-0.14062800900000028</v>
       </c>
       <c r="D335" s="5">
         <v>-12.570554763312913</v>
       </c>
     </row>
-    <row r="336" spans="1:5">
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>12.640885804</v>
       </c>
       <c r="C336" s="5">
         <v>0.14920690299999961</v>
       </c>
       <c r="D336" s="5">
         <v>15.313552051577117</v>
       </c>
     </row>
-    <row r="337" spans="1:5">
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>12.704306539999999</v>
       </c>
       <c r="C337" s="5">
         <v>6.3420735999999422E-2</v>
       </c>
       <c r="D337" s="5">
         <v>6.1894752856471946</v>
       </c>
     </row>
-    <row r="338" spans="1:5">
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>12.74798706</v>
       </c>
       <c r="C338" s="5">
         <v>4.3680520000000556E-2</v>
       </c>
       <c r="D338" s="5">
         <v>4.2048173949684964</v>
       </c>
     </row>
-    <row r="339" spans="1:5">
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>12.688046161999999</v>
       </c>
       <c r="C339" s="5">
         <v>-5.9940898000000686E-2</v>
       </c>
       <c r="D339" s="5">
         <v>-5.4987326436380046</v>
       </c>
     </row>
-    <row r="340" spans="1:5">
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>12.590589453</v>
       </c>
       <c r="C340" s="5">
         <v>-9.7456708999999364E-2</v>
       </c>
       <c r="D340" s="5">
         <v>-8.8375990583613238</v>
       </c>
     </row>
-    <row r="341" spans="1:5">
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>12.646909645999999</v>
       </c>
       <c r="C341" s="5">
         <v>5.6320192999999463E-2</v>
       </c>
       <c r="D341" s="5">
         <v>5.5018887490589252</v>
       </c>
       <c r="E341" s="5">
         <v>0.74953453229149591</v>
       </c>
     </row>
-    <row r="342" spans="1:5">
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>12.704799147999999</v>
       </c>
       <c r="C342" s="5">
         <v>5.7889502000000093E-2</v>
       </c>
       <c r="D342" s="5">
         <v>5.633252858068416</v>
       </c>
     </row>
-    <row r="343" spans="1:5">
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>12.630937096</v>
       </c>
       <c r="C343" s="5">
         <v>-7.3862051999999068E-2</v>
       </c>
       <c r="D343" s="5">
         <v>-6.7576470963616746</v>
       </c>
     </row>
-    <row r="344" spans="1:5">
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>12.665973756</v>
       </c>
       <c r="C344" s="5">
         <v>3.5036659999999387E-2</v>
       </c>
       <c r="D344" s="5">
         <v>3.3799073163202076</v>
       </c>
     </row>
-    <row r="345" spans="1:5">
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>12.524476290000001</v>
       </c>
       <c r="C345" s="5">
         <v>-0.14149746599999879</v>
       </c>
       <c r="D345" s="5">
         <v>-12.611981251637804</v>
       </c>
     </row>
-    <row r="346" spans="1:5">
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>12.538892387000001</v>
       </c>
       <c r="C346" s="5">
         <v>1.4416096999999795E-2</v>
       </c>
       <c r="D346" s="5">
         <v>1.3900185387017761</v>
       </c>
     </row>
-    <row r="347" spans="1:5">
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>12.608452368</v>
       </c>
       <c r="C347" s="5">
         <v>6.9559980999999382E-2</v>
       </c>
       <c r="D347" s="5">
         <v>6.8639649558747795</v>
       </c>
     </row>
-    <row r="348" spans="1:5">
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>12.655171977</v>
       </c>
       <c r="C348" s="5">
         <v>4.6719609000000162E-2</v>
       </c>
       <c r="D348" s="5">
         <v>4.5382513090926002</v>
       </c>
     </row>
-    <row r="349" spans="1:5">
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>12.711071231</v>
       </c>
       <c r="C349" s="5">
         <v>5.5899253999999843E-2</v>
       </c>
       <c r="D349" s="5">
         <v>5.4312153998973933</v>
       </c>
     </row>
-    <row r="350" spans="1:5">
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>12.663147460999999</v>
       </c>
       <c r="C350" s="5">
         <v>-4.7923770000000587E-2</v>
       </c>
       <c r="D350" s="5">
         <v>-4.4316382788965551</v>
       </c>
     </row>
-    <row r="351" spans="1:5">
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>12.688334767000001</v>
       </c>
       <c r="C351" s="5">
         <v>2.5187306000001186E-2</v>
       </c>
       <c r="D351" s="5">
         <v>2.4131138970011623</v>
       </c>
     </row>
-    <row r="352" spans="1:5">
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>12.882194964</v>
       </c>
       <c r="C352" s="5">
         <v>0.19386019699999935</v>
       </c>
       <c r="D352" s="5">
         <v>19.956247054267664</v>
       </c>
     </row>
-    <row r="353" spans="1:5">
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>12.938511896</v>
       </c>
       <c r="C353" s="5">
         <v>5.6316931999999653E-2</v>
       </c>
       <c r="D353" s="5">
         <v>5.3740183388695906</v>
       </c>
       <c r="E353" s="5">
         <v>2.3057194062600761</v>
       </c>
     </row>
-    <row r="354" spans="1:5">
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>12.982316539999999</v>
       </c>
       <c r="C354" s="5">
         <v>4.3804643999999726E-2</v>
       </c>
       <c r="D354" s="5">
         <v>4.1392331279896055</v>
       </c>
     </row>
-    <row r="355" spans="1:5">
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>13.031482199999999</v>
       </c>
       <c r="C355" s="5">
         <v>4.9165659999999889E-2</v>
       </c>
       <c r="D355" s="5">
         <v>4.6404149144641416</v>
       </c>
     </row>
-    <row r="356" spans="1:5">
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>13.057946458</v>
       </c>
       <c r="C356" s="5">
         <v>2.646425800000074E-2</v>
       </c>
       <c r="D356" s="5">
         <v>2.4643573215115122</v>
       </c>
     </row>
-    <row r="357" spans="1:5">
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>13.116740154</v>
       </c>
       <c r="C357" s="5">
         <v>5.8793696000000395E-2</v>
       </c>
       <c r="D357" s="5">
         <v>5.5388553255532491</v>
       </c>
     </row>
-    <row r="358" spans="1:5">
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>13.241384177</v>
       </c>
       <c r="C358" s="5">
         <v>0.1246440230000001</v>
       </c>
       <c r="D358" s="5">
         <v>12.018473801313423</v>
       </c>
     </row>
-    <row r="359" spans="1:5">
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>13.328421633</v>
       </c>
       <c r="C359" s="5">
         <v>8.7037455999999125E-2</v>
       </c>
       <c r="D359" s="5">
         <v>8.1792685501357099</v>
       </c>
     </row>
-    <row r="360" spans="1:5">
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>13.357998216</v>
       </c>
       <c r="C360" s="5">
         <v>2.9576583000000767E-2</v>
       </c>
       <c r="D360" s="5">
         <v>2.6956149496349502</v>
       </c>
     </row>
-    <row r="361" spans="1:5">
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>13.417692419</v>
       </c>
       <c r="C361" s="5">
         <v>5.9694202999999391E-2</v>
       </c>
       <c r="D361" s="5">
         <v>5.4963445342279593</v>
       </c>
     </row>
-    <row r="362" spans="1:5">
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>13.476701009999999</v>
       </c>
       <c r="C362" s="5">
         <v>5.9008590999999555E-2</v>
       </c>
       <c r="D362" s="5">
         <v>5.4069228518814905</v>
       </c>
     </row>
-    <row r="363" spans="1:5">
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>13.486420468</v>
       </c>
       <c r="C363" s="5">
         <v>9.7194580000010689E-3</v>
       </c>
       <c r="D363" s="5">
         <v>0.86888661592037231</v>
       </c>
     </row>
-    <row r="364" spans="1:5">
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>13.580385429</v>
       </c>
       <c r="C364" s="5">
         <v>9.3964960999999292E-2</v>
       </c>
       <c r="D364" s="5">
         <v>8.6888025878787403</v>
       </c>
     </row>
-    <row r="365" spans="1:5">
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>13.526382849000001</v>
       </c>
       <c r="C365" s="5">
         <v>-5.4002579999998801E-2</v>
       </c>
       <c r="D365" s="5">
         <v>-4.6688231846254924</v>
       </c>
       <c r="E365" s="5">
         <v>4.5435746995119652</v>
       </c>
     </row>
-    <row r="366" spans="1:5">
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>13.675846627</v>
       </c>
       <c r="C366" s="5">
         <v>0.14946377799999944</v>
       </c>
       <c r="D366" s="5">
         <v>14.096035267868533</v>
       </c>
     </row>
-    <row r="367" spans="1:5">
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>13.632280578</v>
       </c>
       <c r="C367" s="5">
         <v>-4.3566049000000717E-2</v>
       </c>
       <c r="D367" s="5">
         <v>-3.7564720657761286</v>
       </c>
     </row>
-    <row r="368" spans="1:5">
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>13.657621435999999</v>
       </c>
       <c r="C368" s="5">
         <v>2.5340857999999855E-2</v>
       </c>
       <c r="D368" s="5">
         <v>2.2536113459877383</v>
       </c>
     </row>
-    <row r="369" spans="1:5">
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>13.106040613999999</v>
       </c>
       <c r="C369" s="5">
         <v>-0.55158082200000003</v>
       </c>
       <c r="D369" s="5">
         <v>-39.024233991134381</v>
       </c>
     </row>
-    <row r="370" spans="1:5">
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>13.138061837</v>
       </c>
       <c r="C370" s="5">
         <v>3.2021223000000987E-2</v>
       </c>
       <c r="D370" s="5">
         <v>2.971610730157348</v>
       </c>
     </row>
-    <row r="371" spans="1:5">
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>13.339440489999999</v>
       </c>
       <c r="C371" s="5">
         <v>0.20137865299999902</v>
       </c>
       <c r="D371" s="5">
         <v>20.026114469217248</v>
       </c>
     </row>
-    <row r="372" spans="1:5">
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>13.356705356999999</v>
       </c>
       <c r="C372" s="5">
         <v>1.726486699999974E-2</v>
       </c>
       <c r="D372" s="5">
         <v>1.56423040553888</v>
       </c>
     </row>
-    <row r="373" spans="1:5">
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>13.420894655</v>
       </c>
       <c r="C373" s="5">
         <v>6.4189298000000505E-2</v>
       </c>
       <c r="D373" s="5">
         <v>5.9218263992517617</v>
       </c>
     </row>
-    <row r="374" spans="1:5">
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>13.385477228999999</v>
       </c>
       <c r="C374" s="5">
         <v>-3.5417426000000418E-2</v>
       </c>
       <c r="D374" s="5">
         <v>-3.1212100675496623</v>
       </c>
     </row>
-    <row r="375" spans="1:5">
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>13.38663281</v>
       </c>
       <c r="C375" s="5">
         <v>1.1555810000007938E-3</v>
       </c>
       <c r="D375" s="5">
         <v>0.10364634728192712</v>
       </c>
     </row>
-    <row r="376" spans="1:5">
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>13.287098405</v>
       </c>
       <c r="C376" s="5">
         <v>-9.9534404999999992E-2</v>
       </c>
       <c r="D376" s="5">
         <v>-8.5664452071815056</v>
       </c>
     </row>
-    <row r="377" spans="1:5">
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>13.3193638</v>
       </c>
       <c r="C377" s="5">
         <v>3.2265394999999586E-2</v>
       </c>
       <c r="D377" s="5">
         <v>2.9532255465207768</v>
       </c>
       <c r="E377" s="5">
         <v>-1.5304834360451824</v>
       </c>
     </row>
-    <row r="378" spans="1:5">
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>13.173596735</v>
       </c>
       <c r="C378" s="5">
         <v>-0.14576706499999936</v>
       </c>
       <c r="D378" s="5">
         <v>-12.37044556726622</v>
       </c>
     </row>
-    <row r="379" spans="1:5">
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>13.337071993</v>
       </c>
       <c r="C379" s="5">
         <v>0.16347525800000007</v>
       </c>
       <c r="D379" s="5">
         <v>15.95075144563689</v>
       </c>
     </row>
-    <row r="380" spans="1:5">
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>13.261192792999999</v>
       </c>
       <c r="C380" s="5">
         <v>-7.5879200000001035E-2</v>
       </c>
       <c r="D380" s="5">
         <v>-6.6175806540264226</v>
       </c>
     </row>
-    <row r="381" spans="1:5">
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>13.293423815000001</v>
       </c>
       <c r="C381" s="5">
         <v>3.2231022000001275E-2</v>
       </c>
       <c r="D381" s="5">
         <v>2.9558774447565606</v>
       </c>
     </row>
-    <row r="382" spans="1:5">
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>13.231366154</v>
       </c>
       <c r="C382" s="5">
         <v>-6.2057661000000763E-2</v>
       </c>
       <c r="D382" s="5">
         <v>-5.4603383809436634</v>
       </c>
     </row>
-    <row r="383" spans="1:5">
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>13.247255858999999</v>
       </c>
       <c r="C383" s="5">
         <v>1.588970499999931E-2</v>
       </c>
       <c r="D383" s="5">
         <v>1.4506509296588366</v>
       </c>
     </row>
-    <row r="384" spans="1:5">
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>13.243059648999999</v>
       </c>
       <c r="C384" s="5">
         <v>-4.1962099999999225E-3</v>
       </c>
       <c r="D384" s="5">
         <v>-0.37945130875687294</v>
       </c>
     </row>
-    <row r="385" spans="1:5">
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>13.318379365</v>
       </c>
       <c r="C385" s="5">
         <v>7.531971600000098E-2</v>
       </c>
       <c r="D385" s="5">
         <v>7.0425763862845825</v>
       </c>
     </row>
-    <row r="386" spans="1:5">
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>13.288912977000001</v>
       </c>
       <c r="C386" s="5">
         <v>-2.9466387999999455E-2</v>
       </c>
       <c r="D386" s="5">
         <v>-2.6228827757715956</v>
       </c>
     </row>
-    <row r="387" spans="1:5">
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>13.586841554999999</v>
       </c>
       <c r="C387" s="5">
         <v>0.29792857799999872</v>
       </c>
       <c r="D387" s="5">
         <v>30.481409927442705</v>
       </c>
     </row>
-    <row r="388" spans="1:5">
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>13.600047603</v>
       </c>
       <c r="C388" s="5">
         <v>1.3206048000000692E-2</v>
       </c>
       <c r="D388" s="5">
         <v>1.1726235070589341</v>
       </c>
     </row>
-    <row r="389" spans="1:5">
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>13.619378009</v>
       </c>
       <c r="C389" s="5">
         <v>1.9330405999999911E-2</v>
       </c>
       <c r="D389" s="5">
         <v>1.7190149897729379</v>
       </c>
       <c r="E389" s="5">
         <v>2.2524665104499908</v>
       </c>
     </row>
-    <row r="390" spans="1:5">
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>13.186073942</v>
       </c>
       <c r="C390" s="5">
         <v>-0.4333040669999999</v>
       </c>
       <c r="D390" s="5">
         <v>-32.157976470361106</v>
       </c>
     </row>
-    <row r="391" spans="1:5">
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>13.145260499000001</v>
       </c>
       <c r="C391" s="5">
         <v>-4.0813442999999339E-2</v>
       </c>
       <c r="D391" s="5">
         <v>-3.6516499199593988</v>
       </c>
     </row>
-    <row r="392" spans="1:5">
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>13.170329779999999</v>
       </c>
       <c r="C392" s="5">
         <v>2.5069280999998611E-2</v>
       </c>
       <c r="D392" s="5">
         <v>2.3126734307747254</v>
       </c>
     </row>
-    <row r="393" spans="1:5">
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>13.174532918000001</v>
       </c>
       <c r="C393" s="5">
         <v>4.2031380000011609E-3</v>
       </c>
       <c r="D393" s="5">
         <v>0.38363717484504178</v>
       </c>
     </row>
-    <row r="394" spans="1:5">
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>13.22283685</v>
       </c>
       <c r="C394" s="5">
         <v>4.8303931999999605E-2</v>
       </c>
       <c r="D394" s="5">
         <v>4.4895718917098204</v>
       </c>
     </row>
-    <row r="395" spans="1:5">
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>13.145203499000001</v>
       </c>
       <c r="C395" s="5">
         <v>-7.7633350999999351E-2</v>
       </c>
       <c r="D395" s="5">
         <v>-6.8222773188948089</v>
       </c>
     </row>
-    <row r="396" spans="1:5">
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>13.225883491999999</v>
       </c>
       <c r="C396" s="5">
         <v>8.0679992999998618E-2</v>
       </c>
       <c r="D396" s="5">
         <v>7.6188995319796282</v>
       </c>
     </row>
-    <row r="397" spans="1:5">
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>13.213281429</v>
       </c>
       <c r="C397" s="5">
         <v>-1.260206299999922E-2</v>
       </c>
       <c r="D397" s="5">
         <v>-1.1374269388678693</v>
       </c>
     </row>
-    <row r="398" spans="1:5">
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>13.183987417000001</v>
       </c>
       <c r="C398" s="5">
         <v>-2.929401199999937E-2</v>
       </c>
       <c r="D398" s="5">
         <v>-2.6282137566916774</v>
       </c>
     </row>
-    <row r="399" spans="1:5">
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>13.188122237</v>
       </c>
       <c r="C399" s="5">
         <v>4.1348199999990953E-3</v>
       </c>
       <c r="D399" s="5">
         <v>0.3769991237981829</v>
       </c>
     </row>
-    <row r="400" spans="1:5">
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>13.115651825</v>
       </c>
       <c r="C400" s="5">
         <v>-7.2470411999999484E-2</v>
       </c>
       <c r="D400" s="5">
         <v>-6.398462275612804</v>
       </c>
     </row>
-    <row r="401" spans="1:5">
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>13.129594060000001</v>
       </c>
       <c r="C401" s="5">
         <v>1.3942235000000025E-2</v>
       </c>
       <c r="D401" s="5">
         <v>1.2831117874295916</v>
       </c>
       <c r="E401" s="5">
         <v>-3.5962284670881361</v>
       </c>
     </row>
-    <row r="402" spans="1:5">
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>13.098280258000001</v>
       </c>
       <c r="C402" s="5">
         <v>-3.1313801999999669E-2</v>
       </c>
       <c r="D402" s="5">
         <v>-2.8247296678882816</v>
       </c>
     </row>
-    <row r="403" spans="1:5">
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>13.1601184</v>
       </c>
       <c r="C403" s="5">
         <v>6.1838141999999152E-2</v>
       </c>
       <c r="D403" s="5">
         <v>5.8147513977251819</v>
       </c>
     </row>
-    <row r="404" spans="1:5">
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>13.277487856</v>
       </c>
       <c r="C404" s="5">
         <v>0.11736945600000048</v>
       </c>
       <c r="D404" s="5">
         <v>11.243180065996583</v>
       </c>
     </row>
-    <row r="405" spans="1:5">
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>13.063313464</v>
       </c>
       <c r="C405" s="5">
         <v>-0.21417439200000032</v>
       </c>
       <c r="D405" s="5">
         <v>-17.728536312882781</v>
       </c>
     </row>
-    <row r="406" spans="1:5">
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>13.212191485</v>
       </c>
       <c r="C406" s="5">
         <v>0.1488780209999998</v>
       </c>
       <c r="D406" s="5">
         <v>14.566628692725271</v>
       </c>
     </row>
-    <row r="407" spans="1:5">
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>13.33935793</v>
       </c>
       <c r="C407" s="5">
         <v>0.12716644500000029</v>
       </c>
       <c r="D407" s="5">
         <v>12.18138558838795</v>
       </c>
     </row>
-    <row r="408" spans="1:5">
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>13.701248371</v>
       </c>
       <c r="C408" s="5">
         <v>0.3618904409999999</v>
       </c>
       <c r="D408" s="5">
         <v>37.880407359482462</v>
       </c>
     </row>
-    <row r="409" spans="1:5">
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>13.801891937000001</v>
       </c>
       <c r="C409" s="5">
         <v>0.10064356600000046</v>
       </c>
       <c r="D409" s="5">
         <v>9.1796765651803724</v>
       </c>
     </row>
-    <row r="410" spans="1:5">
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>13.877805627000001</v>
       </c>
       <c r="C410" s="5">
         <v>7.5913690000000145E-2</v>
       </c>
       <c r="D410" s="5">
         <v>6.8036592625287273</v>
       </c>
     </row>
-    <row r="411" spans="1:5">
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>13.991137806999999</v>
       </c>
       <c r="C411" s="5">
         <v>0.11333217999999867</v>
       </c>
       <c r="D411" s="5">
         <v>10.252083507591149</v>
       </c>
     </row>
-    <row r="412" spans="1:5">
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>14.130053755</v>
       </c>
       <c r="C412" s="5">
         <v>0.13891594800000107</v>
       </c>
       <c r="D412" s="5">
         <v>12.587287913786849</v>
       </c>
     </row>
-    <row r="413" spans="1:5">
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>14.346857498</v>
       </c>
       <c r="C413" s="5">
         <v>0.21680374299999983</v>
       </c>
       <c r="D413" s="5">
         <v>20.04819850665902</v>
       </c>
       <c r="E413" s="5">
         <v>9.2711429800290457</v>
       </c>
     </row>
-    <row r="414" spans="1:5">
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>14.515233066</v>
       </c>
       <c r="C414" s="5">
         <v>0.16837556800000009</v>
       </c>
       <c r="D414" s="5">
         <v>15.028841732230935</v>
       </c>
     </row>
-    <row r="415" spans="1:5">
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>14.57084504</v>
       </c>
       <c r="C415" s="5">
         <v>5.561197399999962E-2</v>
       </c>
       <c r="D415" s="5">
         <v>4.6956679062632345</v>
       </c>
     </row>
-    <row r="416" spans="1:5">
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>14.68477856</v>
       </c>
       <c r="C416" s="5">
         <v>0.11393351999999979</v>
       </c>
       <c r="D416" s="5">
         <v>9.7973729053091105</v>
       </c>
     </row>
-    <row r="417" spans="1:5">
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>14.755925165000001</v>
       </c>
       <c r="C417" s="5">
         <v>7.1146605000000918E-2</v>
       </c>
       <c r="D417" s="5">
         <v>5.9713592915506597</v>
       </c>
     </row>
-    <row r="418" spans="1:5">
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>14.802569081</v>
       </c>
       <c r="C418" s="5">
         <v>4.6643915999998953E-2</v>
       </c>
       <c r="D418" s="5">
         <v>3.8598832599532118</v>
       </c>
     </row>
-    <row r="419" spans="1:5">
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>14.824056875</v>
       </c>
       <c r="C419" s="5">
         <v>2.1487794000000449E-2</v>
       </c>
       <c r="D419" s="5">
         <v>1.7559263431088157</v>
       </c>
     </row>
-    <row r="420" spans="1:5">
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>14.881663163000001</v>
       </c>
       <c r="C420" s="5">
         <v>5.7606288000000561E-2</v>
       </c>
       <c r="D420" s="5">
         <v>4.7641691984979584</v>
       </c>
     </row>
-    <row r="421" spans="1:5">
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>14.894620918999999</v>
       </c>
       <c r="C421" s="5">
         <v>1.295775599999871E-2</v>
       </c>
       <c r="D421" s="5">
         <v>1.0498818953971201</v>
       </c>
     </row>
-    <row r="422" spans="1:5">
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>14.971662629000001</v>
       </c>
       <c r="C422" s="5">
         <v>7.7041710000001373E-2</v>
       </c>
       <c r="D422" s="5">
         <v>6.3866005631078249</v>
       </c>
     </row>
-    <row r="423" spans="1:5">
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>14.795950997</v>
       </c>
       <c r="C423" s="5">
         <v>-0.17571163200000051</v>
       </c>
       <c r="D423" s="5">
         <v>-13.209093291881358</v>
       </c>
     </row>
-    <row r="424" spans="1:5">
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>14.840341977</v>
       </c>
       <c r="C424" s="5">
         <v>4.4390979999999303E-2</v>
       </c>
       <c r="D424" s="5">
         <v>3.6602601355957942</v>
       </c>
     </row>
-    <row r="425" spans="1:5">
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>14.76625172</v>
       </c>
       <c r="C425" s="5">
         <v>-7.4090256999999937E-2</v>
       </c>
       <c r="D425" s="5">
         <v>-5.8291902603508134</v>
       </c>
       <c r="E425" s="5">
         <v>2.9232479799737643</v>
       </c>
     </row>
-    <row r="426" spans="1:5">
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>14.823618638999999</v>
       </c>
       <c r="C426" s="5">
         <v>5.7366918999999683E-2</v>
       </c>
       <c r="D426" s="5">
         <v>4.7629192845072721</v>
       </c>
     </row>
-    <row r="427" spans="1:5">
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>14.87990988</v>
       </c>
       <c r="C427" s="5">
         <v>5.6291241000000269E-2</v>
       </c>
       <c r="D427" s="5">
         <v>4.6532713577496887</v>
       </c>
     </row>
-    <row r="428" spans="1:5">
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>14.886914016</v>
       </c>
       <c r="C428" s="5">
         <v>7.0041360000008268E-3</v>
       </c>
       <c r="D428" s="5">
         <v>0.56631774919775335</v>
       </c>
     </row>
-    <row r="429" spans="1:5">
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>15.054598156999999</v>
       </c>
       <c r="C429" s="5">
         <v>0.16768414099999873</v>
       </c>
       <c r="D429" s="5">
         <v>14.386257815783555</v>
       </c>
     </row>
-    <row r="430" spans="1:5">
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>15.194545698000001</v>
       </c>
       <c r="C430" s="5">
         <v>0.13994754100000151</v>
       </c>
       <c r="D430" s="5">
         <v>11.743590997277931</v>
       </c>
     </row>
-    <row r="431" spans="1:5">
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>15.112803258</v>
       </c>
       <c r="C431" s="5">
         <v>-8.1742440000001082E-2</v>
       </c>
       <c r="D431" s="5">
         <v>-6.2680379356857774</v>
       </c>
     </row>
-    <row r="432" spans="1:5">
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>15.267239157000001</v>
       </c>
       <c r="C432" s="5">
         <v>0.15443589900000099</v>
       </c>
       <c r="D432" s="5">
         <v>12.975887400406961</v>
       </c>
     </row>
-    <row r="433" spans="1:5">
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>15.189012965</v>
       </c>
       <c r="C433" s="5">
         <v>-7.8226192000000694E-2</v>
       </c>
       <c r="D433" s="5">
         <v>-5.9782070395384963</v>
       </c>
     </row>
-    <row r="434" spans="1:5">
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>15.26623734</v>
       </c>
       <c r="C434" s="5">
         <v>7.7224375000000123E-2</v>
       </c>
       <c r="D434" s="5">
         <v>6.2746016404468419</v>
       </c>
     </row>
-    <row r="435" spans="1:5">
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>15.348623181000001</v>
       </c>
       <c r="C435" s="5">
         <v>8.2385841000000681E-2</v>
       </c>
       <c r="D435" s="5">
         <v>6.6716391270943642</v>
       </c>
     </row>
-    <row r="436" spans="1:5">
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>15.308937211</v>
       </c>
       <c r="C436" s="5">
         <v>-3.9685970000000736E-2</v>
       </c>
       <c r="D436" s="5">
         <v>-3.0590182247034026</v>
       </c>
     </row>
-    <row r="437" spans="1:5">
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>15.300964710000001</v>
       </c>
       <c r="C437" s="5">
         <v>-7.9725009999993546E-3</v>
       </c>
       <c r="D437" s="5">
         <v>-0.62314230016409233</v>
       </c>
       <c r="E437" s="5">
         <v>3.6211829524466443</v>
       </c>
     </row>
-    <row r="438" spans="1:5">
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>15.277514489</v>
       </c>
       <c r="C438" s="5">
         <v>-2.3450221000000937E-2</v>
       </c>
       <c r="D438" s="5">
         <v>-1.8236935375188001</v>
       </c>
     </row>
-    <row r="439" spans="1:5">
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>15.273079284</v>
       </c>
       <c r="C439" s="5">
         <v>-4.4352050000000531E-3</v>
       </c>
       <c r="D439" s="5">
         <v>-0.34781548954136987</v>
       </c>
     </row>
-    <row r="440" spans="1:5">
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>15.367695882</v>
       </c>
       <c r="C440" s="5">
         <v>9.4616597999999996E-2</v>
       </c>
       <c r="D440" s="5">
         <v>7.6925883634485714</v>
       </c>
     </row>
-    <row r="441" spans="1:5">
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>15.243212518</v>
       </c>
       <c r="C441" s="5">
         <v>-0.1244833639999996</v>
       </c>
       <c r="D441" s="5">
         <v>-9.2988143263159184</v>
       </c>
     </row>
-    <row r="442" spans="1:5">
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
         <v>15.239499298</v>
       </c>
       <c r="C442" s="5">
         <v>-3.7132199999998505E-3</v>
       </c>
       <c r="D442" s="5">
         <v>-0.29192658147115802</v>
       </c>
     </row>
-    <row r="443" spans="1:5">
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>15.24514608</v>
+        <v>15.326511034999999</v>
       </c>
       <c r="C443" s="5">
-        <v>5.6467819999994617E-3</v>
+        <v>8.7011736999999201E-2</v>
       </c>
       <c r="D443" s="5">
-        <v>0.44555039195954826</v>
-[...2 lines deleted...]
-    <row r="444" spans="1:5">
+        <v>7.0708493303250908</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
-    </row>
-    <row r="445" spans="1:5">
+      <c r="B444" s="5">
+        <v>15.191602244</v>
+      </c>
+      <c r="C444" s="5">
+        <v>-0.13490879099999908</v>
+      </c>
+      <c r="D444" s="5">
+        <v>-10.066117179050249</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
-</file>
-[...258 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C00B105E-658F-4FA1-A935-B1CAAC30C883}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>elpfirea</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>