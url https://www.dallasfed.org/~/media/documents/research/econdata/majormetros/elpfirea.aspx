--- v9 (2026-09-05)
+++ v10 (2026-09-26)
@@ -1,98 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{5F20BC0E-06E3-4E1E-B98E-4090C4F19D1A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{865167B3-7387-4C02-BDB0-67A2E6DFAEE7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{261BC25E-C1E7-42E4-9BC3-8B36804B06C3}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{335D68B8-9AEB-43C3-960F-5013D3EFA63D}"/>
   </bookViews>
   <sheets>
     <sheet name="elpfirea" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>El Paso Financial Activities Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2026:Q1 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry July 2026</t>
+    <t>Last data entry August 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -930,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F86E268D-B7A8-4137-BD25-9A599ECC4315}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FEA4F829-7A29-4D58-A77C-5F14CA2471A0}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -987,6293 +987,6302 @@
       </c>
     </row>
     <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>9.3932199684000004</v>
+        <v>9.3932175252000008</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>9.3435896815999993</v>
+        <v>9.3435866352999994</v>
       </c>
       <c r="C7" s="5">
-        <v>-4.9630286800001144E-2</v>
+        <v>-4.9630889900001307E-2</v>
       </c>
       <c r="D7" s="5">
-        <v>-6.1593108129134659</v>
+        <v>-6.1593850542296487</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>9.2949818454000006</v>
+        <v>9.2949786359999997</v>
       </c>
       <c r="C8" s="5">
-        <v>-4.8607836199998644E-2</v>
+        <v>-4.8607999299999705E-2</v>
       </c>
       <c r="D8" s="5">
-        <v>-6.067160764280521</v>
+        <v>-6.0671824651071793</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>9.2912091420999996</v>
+        <v>9.2912062411999994</v>
       </c>
       <c r="C9" s="5">
-        <v>-3.7727033000010124E-3</v>
+        <v>-3.772394800000356E-3</v>
       </c>
       <c r="D9" s="5">
-        <v>-0.48597740138655032</v>
+        <v>-0.48593791830998656</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>9.3602988976999999</v>
+        <v>9.3602965699999992</v>
       </c>
       <c r="C10" s="5">
-        <v>6.9089755600000302E-2</v>
+        <v>6.9090328799999767E-2</v>
       </c>
       <c r="D10" s="5">
-        <v>9.2973853225805989</v>
+        <v>9.2974686622003802</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>9.4088386402000008</v>
+        <v>9.4088369039999993</v>
       </c>
       <c r="C11" s="5">
-        <v>4.8539742500000926E-2</v>
+        <v>4.8540334000000129E-2</v>
       </c>
       <c r="D11" s="5">
-        <v>6.4034333151852696</v>
+        <v>6.4035152237513548</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>9.2800162233000005</v>
+        <v>9.2800157081000005</v>
       </c>
       <c r="C12" s="5">
-        <v>-0.12882241690000029</v>
+        <v>-0.12882119589999874</v>
       </c>
       <c r="D12" s="5">
-        <v>-15.247488027197043</v>
+        <v>-15.247356818521018</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>9.2505035238000008</v>
+        <v>9.2505046845999992</v>
       </c>
       <c r="C13" s="5">
-        <v>-2.9512699499999684E-2</v>
+        <v>-2.9511023500001343E-2</v>
       </c>
       <c r="D13" s="5">
-        <v>-3.7502412566221888</v>
+        <v>-3.7500321993794938</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>9.2171488513999993</v>
+        <v>9.2171598509999999</v>
       </c>
       <c r="C14" s="5">
-        <v>-3.3354672400001562E-2</v>
+        <v>-3.3344833599999291E-2</v>
       </c>
       <c r="D14" s="5">
-        <v>-4.2420723549531854</v>
+        <v>-4.2408452301738508</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>9.0675109516999992</v>
+        <v>9.0675213037999995</v>
       </c>
       <c r="C15" s="5">
-        <v>-0.14963789970000008</v>
+        <v>-0.14963854720000036</v>
       </c>
       <c r="D15" s="5">
-        <v>-17.832920333351034</v>
+        <v>-17.832971324322255</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>9.0146734910999999</v>
+        <v>9.014672419</v>
       </c>
       <c r="C16" s="5">
-        <v>-5.2837460599999275E-2</v>
+        <v>-5.2848884799999496E-2</v>
       </c>
       <c r="D16" s="5">
-        <v>-6.772733539520237</v>
+        <v>-6.7741437931164601</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>8.9705392138000004</v>
+        <v>8.9705355306999994</v>
       </c>
       <c r="C17" s="5">
-        <v>-4.4134277299999525E-2</v>
+        <v>-4.4136888300000621E-2</v>
       </c>
       <c r="D17" s="5">
-        <v>-5.7193490715096047</v>
+        <v>-5.7196790333135183</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>9.0036991882000006</v>
+        <v>9.0036957463</v>
       </c>
       <c r="C18" s="5">
-        <v>3.3159974400000181E-2</v>
+        <v>3.3160215600000598E-2</v>
       </c>
       <c r="D18" s="5">
-        <v>4.5271560531295441</v>
+        <v>4.5271915519714767</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>8.9448849803999995</v>
+        <v>8.9448809374000007</v>
       </c>
       <c r="C19" s="5">
-        <v>-5.8814207800001128E-2</v>
+        <v>-5.8814808899999349E-2</v>
       </c>
       <c r="D19" s="5">
-        <v>-7.5630934458492449</v>
+        <v>-7.5631707755525639</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>8.8916183485999998</v>
+        <v>8.8916145277999998</v>
       </c>
       <c r="C20" s="5">
-        <v>-5.3266631799999686E-2</v>
+        <v>-5.3266409600000841E-2</v>
       </c>
       <c r="D20" s="5">
-        <v>-6.9165149738635856</v>
+        <v>-6.9164900846933941</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>8.8895842746000007</v>
+        <v>8.8895794019000007</v>
       </c>
       <c r="C21" s="5">
-        <v>-2.0340739999991087E-3</v>
+        <v>-2.0351258999991018E-3</v>
       </c>
       <c r="D21" s="5">
-        <v>-0.27417056448671984</v>
+        <v>-0.27431228820238296</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>8.8595668151999991</v>
+        <v>8.8595648997000005</v>
       </c>
       <c r="C22" s="5">
-        <v>-3.0017459400001556E-2</v>
+        <v>-3.0014502200000237E-2</v>
       </c>
       <c r="D22" s="5">
-        <v>-3.9776267761482131</v>
+        <v>-3.9772443040202665</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>8.8113164497999996</v>
+        <v>8.8113153031000007</v>
       </c>
       <c r="C23" s="5">
-        <v>-4.8250365399999495E-2</v>
+        <v>-4.8249596599999833E-2</v>
       </c>
       <c r="D23" s="5">
-        <v>-6.3431100178199191</v>
+        <v>-6.3430132879862882</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>8.7827886265000004</v>
+        <v>8.7827892068000004</v>
       </c>
       <c r="C24" s="5">
-        <v>-2.8527823299999255E-2</v>
+        <v>-2.8526096300000248E-2</v>
       </c>
       <c r="D24" s="5">
-        <v>-3.8167197450632018</v>
+        <v>-3.8164932771708626</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>8.6467062819000002</v>
+        <v>8.6467092091000008</v>
       </c>
       <c r="C25" s="5">
-        <v>-0.13608234460000013</v>
+        <v>-0.13607999769999957</v>
       </c>
       <c r="D25" s="5">
-        <v>-17.087633395076672</v>
+        <v>-17.087362309931851</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>8.7193192722999999</v>
+        <v>8.7193312568000003</v>
       </c>
       <c r="C26" s="5">
-        <v>7.2612990399999688E-2</v>
+        <v>7.262204769999947E-2</v>
       </c>
       <c r="D26" s="5">
-        <v>10.556042239774088</v>
+        <v>10.557416604282555</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>8.7643717974000008</v>
+        <v>8.7643836724999993</v>
       </c>
       <c r="C27" s="5">
-        <v>4.5052525100000906E-2</v>
+        <v>4.505241569999896E-2</v>
       </c>
       <c r="D27" s="5">
-        <v>6.3796477210720459</v>
+        <v>6.3796227673314387</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>8.9079548231000008</v>
+        <v>8.9079573771000007</v>
       </c>
       <c r="C28" s="5">
-        <v>0.14358302569999992</v>
+        <v>0.14357370460000141</v>
       </c>
       <c r="D28" s="5">
-        <v>21.530856263405717</v>
+        <v>21.529298416129116</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>8.7675497638</v>
+        <v>8.7675521931000002</v>
       </c>
       <c r="C29" s="5">
-        <v>-0.1404050593000008</v>
+        <v>-0.14040518400000046</v>
       </c>
       <c r="D29" s="5">
-        <v>-17.357622080149106</v>
+        <v>-17.357631631764626</v>
       </c>
       <c r="E29" s="5">
-        <v>-2.2628455788669677</v>
+        <v>-2.2627783693105807</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>8.7201895305000008</v>
+        <v>8.7201706891999997</v>
       </c>
       <c r="C30" s="5">
-        <v>-4.7360233299999166E-2</v>
+        <v>-4.738150390000051E-2</v>
       </c>
       <c r="D30" s="5">
-        <v>-6.2929606841412911</v>
+        <v>-6.2957018374339313</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>8.7442186394999997</v>
+        <v>8.7442077626000003</v>
       </c>
       <c r="C31" s="5">
-        <v>2.4029108999998883E-2</v>
+        <v>2.4037073400000608E-2</v>
       </c>
       <c r="D31" s="5">
-        <v>3.3572643964114413</v>
+        <v>3.3584014458271749</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>8.7842813743000008</v>
+        <v>8.7842811001999994</v>
       </c>
       <c r="C32" s="5">
-        <v>4.006273480000111E-2</v>
+        <v>4.0073337599999093E-2</v>
       </c>
       <c r="D32" s="5">
-        <v>5.6386308913295435</v>
+        <v>5.6401681898508915</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>8.7860472294999994</v>
+        <v>8.7860404060999997</v>
       </c>
       <c r="C33" s="5">
-        <v>1.7658551999986116E-3</v>
+        <v>1.7593059000002853E-3</v>
       </c>
       <c r="D33" s="5">
-        <v>0.24149621221347672</v>
+        <v>0.24059955857236304</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>8.7631485916000003</v>
+        <v>8.7631484948999994</v>
       </c>
       <c r="C34" s="5">
-        <v>-2.289863789999913E-2</v>
+        <v>-2.2891911200000337E-2</v>
       </c>
       <c r="D34" s="5">
-        <v>-3.0830567413527854</v>
+        <v>-3.082166361485017</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>8.8217604072999993</v>
+        <v>8.8217609051999997</v>
       </c>
       <c r="C35" s="5">
-        <v>5.861181569999907E-2</v>
+        <v>5.8612410300000306E-2</v>
       </c>
       <c r="D35" s="5">
-        <v>8.328066502781283</v>
+        <v>8.328154215827821</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>8.8836256076000009</v>
+        <v>8.8836284835000008</v>
       </c>
       <c r="C36" s="5">
-        <v>6.1865200300001533E-2</v>
+        <v>6.1867578300001114E-2</v>
       </c>
       <c r="D36" s="5">
-        <v>8.7476463127231128</v>
+        <v>8.7479951197102501</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>8.8437900305999992</v>
+        <v>8.8437964110999996</v>
       </c>
       <c r="C37" s="5">
-        <v>-3.9835577000001621E-2</v>
+        <v>-3.9832072400001195E-2</v>
       </c>
       <c r="D37" s="5">
-        <v>-5.2502422457559756</v>
+        <v>-5.2497900199393595</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>8.8199959398000001</v>
+        <v>8.8200100355999993</v>
       </c>
       <c r="C38" s="5">
-        <v>-2.3794090799999168E-2</v>
+        <v>-2.378637550000029E-2</v>
       </c>
       <c r="D38" s="5">
-        <v>-3.1812332388694409</v>
+        <v>-3.1802146656738306</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>9.0562423158000005</v>
+        <v>9.0562582067000008</v>
       </c>
       <c r="C39" s="5">
-        <v>0.23624637600000042</v>
+        <v>0.23624817110000151</v>
       </c>
       <c r="D39" s="5">
-        <v>37.326954655819279</v>
+        <v>37.327212598889822</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>8.9928290499999992</v>
+        <v>8.9928365767000003</v>
       </c>
       <c r="C40" s="5">
-        <v>-6.3413265800001284E-2</v>
+        <v>-6.3421630000000562E-2</v>
       </c>
       <c r="D40" s="5">
-        <v>-8.0864286930780729</v>
+        <v>-8.087440900979237</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>9.0595841274000009</v>
+        <v>9.0595922251999994</v>
       </c>
       <c r="C41" s="5">
-        <v>6.6755077400001639E-2</v>
+        <v>6.6755648499999154E-2</v>
       </c>
       <c r="D41" s="5">
-        <v>9.2806057711567025</v>
+        <v>9.280680349972382</v>
       </c>
       <c r="E41" s="5">
-        <v>3.3308549305961277</v>
+        <v>3.3309186608530439</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>9.1469726807999994</v>
+        <v>9.1469367008999996</v>
       </c>
       <c r="C42" s="5">
-        <v>8.7388553399998514E-2</v>
+        <v>8.7344475700000146E-2</v>
       </c>
       <c r="D42" s="5">
-        <v>12.209450930669895</v>
+        <v>12.202950992129979</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>9.1512553506999996</v>
+        <v>9.1512347594999994</v>
       </c>
       <c r="C43" s="5">
-        <v>4.2826699000002577E-3</v>
+        <v>4.2980585999998766E-3</v>
       </c>
       <c r="D43" s="5">
-        <v>0.5632966093689129</v>
+        <v>0.56532813777301349</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>9.1766324128000001</v>
+        <v>9.1766325884000004</v>
       </c>
       <c r="C44" s="5">
-        <v>2.5377062100000458E-2</v>
+        <v>2.5397828900000974E-2</v>
       </c>
       <c r="D44" s="5">
-        <v>3.3789082423709704</v>
+        <v>3.3817233716000095</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>9.1853726560000002</v>
+        <v>9.1853613514999992</v>
       </c>
       <c r="C45" s="5">
-        <v>8.7402432000001085E-3</v>
+        <v>8.7287630999988153E-3</v>
       </c>
       <c r="D45" s="5">
-        <v>1.1489409810987228</v>
+        <v>1.1474239488602711</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>9.1648127186000004</v>
+        <v>9.1648128301000007</v>
       </c>
       <c r="C46" s="5">
-        <v>-2.0559937399999839E-2</v>
+        <v>-2.0548521399998521E-2</v>
       </c>
       <c r="D46" s="5">
-        <v>-2.6531800585754661</v>
+        <v>-2.6517281702491347</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>9.1238479145000007</v>
+        <v>9.1238492106999995</v>
       </c>
       <c r="C47" s="5">
-        <v>-4.0964804099999697E-2</v>
+        <v>-4.096361940000115E-2</v>
       </c>
       <c r="D47" s="5">
-        <v>-5.233833454020953</v>
+        <v>-5.233685731103499</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>9.1837683041999991</v>
+        <v>9.1837742076000008</v>
       </c>
       <c r="C48" s="5">
-        <v>5.9920389699998466E-2</v>
+        <v>5.9924996900001304E-2</v>
       </c>
       <c r="D48" s="5">
-        <v>8.1719285163208042</v>
+        <v>8.172578511165085</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>9.2491002378000005</v>
+        <v>9.2491126373999997</v>
       </c>
       <c r="C49" s="5">
-        <v>6.5331933600001335E-2</v>
+        <v>6.5338429799998821E-2</v>
       </c>
       <c r="D49" s="5">
-        <v>8.8786713889430491</v>
+        <v>8.8795831240027425</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>9.2219460217999991</v>
+        <v>9.2219670091000001</v>
       </c>
       <c r="C50" s="5">
-        <v>-2.7154216000001341E-2</v>
+        <v>-2.7145628299999558E-2</v>
       </c>
       <c r="D50" s="5">
-        <v>-3.466717006924358</v>
+        <v>-3.4656337003771354</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>9.1421582928999996</v>
+        <v>9.1421845248999993</v>
       </c>
       <c r="C51" s="5">
-        <v>-7.9787728899999522E-2</v>
+        <v>-7.9782484200000781E-2</v>
       </c>
       <c r="D51" s="5">
-        <v>-9.9022533207449914</v>
+        <v>-9.9016115954800199</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>9.1731896831000004</v>
+        <v>9.1732085735000002</v>
       </c>
       <c r="C52" s="5">
-        <v>3.1031390200000786E-2</v>
+        <v>3.1024048600000853E-2</v>
       </c>
       <c r="D52" s="5">
-        <v>4.1500894647227282</v>
+        <v>4.1490770847514291</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>9.1554612949000003</v>
+        <v>9.1554809988999999</v>
       </c>
       <c r="C53" s="5">
-        <v>-1.7728388200000111E-2</v>
+        <v>-1.7727574600000295E-2</v>
       </c>
       <c r="D53" s="5">
-        <v>-2.2946635788655634</v>
+        <v>-2.294554712727892</v>
       </c>
       <c r="E53" s="5">
-        <v>1.0582954598327143</v>
+        <v>1.0584226234076954</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>9.0699490257999997</v>
+        <v>9.0698728825000003</v>
       </c>
       <c r="C54" s="5">
-        <v>-8.5512269100000537E-2</v>
+        <v>-8.5608116399999545E-2</v>
       </c>
       <c r="D54" s="5">
-        <v>-10.649829889574402</v>
+        <v>-10.661138021087913</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>9.1603596925000002</v>
+        <v>9.1603311121999997</v>
       </c>
       <c r="C55" s="5">
-        <v>9.0410666700000419E-2</v>
+        <v>9.0458229699999393E-2</v>
       </c>
       <c r="D55" s="5">
-        <v>12.639877578953707</v>
+        <v>12.647008113866477</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>9.0757971611000006</v>
+        <v>9.0757970870999998</v>
       </c>
       <c r="C56" s="5">
-        <v>-8.4562531399999585E-2</v>
+        <v>-8.4534025099999965E-2</v>
       </c>
       <c r="D56" s="5">
-        <v>-10.532140328991524</v>
+        <v>-10.528799341099104</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>9.3850293835999992</v>
+        <v>9.3850133337999999</v>
       </c>
       <c r="C57" s="5">
-        <v>0.3092322224999986</v>
+        <v>0.30921624670000014</v>
       </c>
       <c r="D57" s="5">
-        <v>49.489354731181834</v>
+        <v>49.486301597060979</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>9.3629461060000008</v>
+        <v>9.3629444894000002</v>
       </c>
       <c r="C58" s="5">
-        <v>-2.2083277599998397E-2</v>
+        <v>-2.2068844399999676E-2</v>
       </c>
       <c r="D58" s="5">
-        <v>-2.787381285872037</v>
+        <v>-2.7855877067009649</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>9.4269818007000001</v>
+        <v>9.4269813348000007</v>
       </c>
       <c r="C59" s="5">
-        <v>6.4035694699999368E-2</v>
+        <v>6.4036845400000431E-2</v>
       </c>
       <c r="D59" s="5">
-        <v>8.5229875953642953</v>
+        <v>8.5231480845401553</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>9.3834511127999995</v>
+        <v>9.3834578726999993</v>
       </c>
       <c r="C60" s="5">
-        <v>-4.3530687900000586E-2</v>
+        <v>-4.3523462100001353E-2</v>
       </c>
       <c r="D60" s="5">
-        <v>-5.4026164592148369</v>
+        <v>-5.4017425702647559</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>9.4513421279000003</v>
+        <v>9.4513598723999994</v>
       </c>
       <c r="C61" s="5">
-        <v>6.7891015100000729E-2</v>
+        <v>6.7901999700000104E-2</v>
       </c>
       <c r="D61" s="5">
-        <v>9.0361892445936611</v>
+        <v>9.0377031791501352</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>9.4243892085999992</v>
+        <v>9.4244174199999993</v>
       </c>
       <c r="C62" s="5">
-        <v>-2.6952919300001099E-2</v>
+        <v>-2.694245240000015E-2</v>
       </c>
       <c r="D62" s="5">
-        <v>-3.3689392970827847</v>
+        <v>-3.367645222600324</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>9.5338930467999994</v>
+        <v>9.5339347787000008</v>
       </c>
       <c r="C63" s="5">
-        <v>0.1095038382000002</v>
+        <v>0.10951735870000157</v>
       </c>
       <c r="D63" s="5">
-        <v>14.869504464425297</v>
+        <v>14.871411907620914</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>9.5455879980000002</v>
+        <v>9.5456332136000004</v>
       </c>
       <c r="C64" s="5">
-        <v>1.1694951200000858E-2</v>
+        <v>1.1698434899999555E-2</v>
       </c>
       <c r="D64" s="5">
-        <v>1.4819772214503368</v>
+        <v>1.4824151246141559</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>9.4513898118000004</v>
+        <v>9.4514459967000004</v>
       </c>
       <c r="C65" s="5">
-        <v>-9.4198186199999867E-2</v>
+        <v>-9.4187216899999981E-2</v>
       </c>
       <c r="D65" s="5">
-        <v>-11.219849143585014</v>
+        <v>-11.218562384746001</v>
       </c>
       <c r="E65" s="5">
-        <v>3.2322622243495802</v>
+        <v>3.2326537277021172</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>9.6903106705000006</v>
+        <v>9.6901774536000005</v>
       </c>
       <c r="C66" s="5">
-        <v>0.23892085870000024</v>
+        <v>0.23873145690000008</v>
       </c>
       <c r="D66" s="5">
-        <v>34.928689538627488</v>
+        <v>34.896808909326225</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>9.6725035556000005</v>
+        <v>9.6724547682999997</v>
       </c>
       <c r="C67" s="5">
-        <v>-1.7807114900000087E-2</v>
+        <v>-1.7722685300000762E-2</v>
       </c>
       <c r="D67" s="5">
-        <v>-2.1829935163113046</v>
+        <v>-2.1727766631974288</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>9.5779486755000001</v>
+        <v>9.5779360485999998</v>
       </c>
       <c r="C68" s="5">
-        <v>-9.455488010000046E-2</v>
+        <v>-9.451871969999992E-2</v>
       </c>
       <c r="D68" s="5">
-        <v>-11.120154806825877</v>
+        <v>-11.116181151100424</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>9.3916099183000004</v>
+        <v>9.3915867733000002</v>
       </c>
       <c r="C69" s="5">
-        <v>-0.1863387571999997</v>
+        <v>-0.18634927529999956</v>
       </c>
       <c r="D69" s="5">
-        <v>-21.0030209414528</v>
+        <v>-21.00410740050912</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>9.4617915553999996</v>
+        <v>9.4617873861999993</v>
       </c>
       <c r="C70" s="5">
-        <v>7.018163709999925E-2</v>
+        <v>7.0200612899999015E-2</v>
       </c>
       <c r="D70" s="5">
-        <v>9.3452609530913389</v>
+        <v>9.3479165022784407</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>9.4203471188000005</v>
+        <v>9.4203447831999991</v>
       </c>
       <c r="C71" s="5">
-        <v>-4.1444436599999079E-2</v>
+        <v>-4.1442603000000133E-2</v>
       </c>
       <c r="D71" s="5">
-        <v>-5.1314297446639179</v>
+        <v>-5.131210365754435</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>9.4802671363000002</v>
+        <v>9.4802772438999998</v>
       </c>
       <c r="C72" s="5">
-        <v>5.9920017499999645E-2</v>
+        <v>5.9932460700000689E-2</v>
       </c>
       <c r="D72" s="5">
-        <v>7.9056116916925268</v>
+        <v>7.9073132946402058</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>9.4579445038000003</v>
+        <v>9.4579697388999993</v>
       </c>
       <c r="C73" s="5">
-        <v>-2.2322632499999884E-2</v>
+        <v>-2.230750500000056E-2</v>
       </c>
       <c r="D73" s="5">
-        <v>-2.7892631262205203</v>
+        <v>-2.7873943729132433</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>9.5301973667999995</v>
+        <v>9.5302362706999997</v>
       </c>
       <c r="C74" s="5">
-        <v>7.2252862999999223E-2</v>
+        <v>7.2266531800000422E-2</v>
       </c>
       <c r="D74" s="5">
-        <v>9.5624161474425975</v>
+        <v>9.5642752562085995</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>9.4226043685</v>
+        <v>9.4226638805</v>
       </c>
       <c r="C75" s="5">
-        <v>-0.10759299829999946</v>
+        <v>-0.10757239019999965</v>
       </c>
       <c r="D75" s="5">
-        <v>-12.737280967061826</v>
+        <v>-12.734941918414943</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>9.4218432768000007</v>
+        <v>9.4219172021999995</v>
       </c>
       <c r="C76" s="5">
-        <v>-7.6109169999938331E-4</v>
+        <v>-7.4667830000052504E-4</v>
       </c>
       <c r="D76" s="5">
-        <v>-9.6884510304817706E-2</v>
+        <v>-9.5049930664370397E-2</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>9.4573105998999996</v>
+        <v>9.4574050128000007</v>
       </c>
       <c r="C77" s="5">
-        <v>3.5467323099998893E-2</v>
+        <v>3.5487810600001168E-2</v>
       </c>
       <c r="D77" s="5">
-        <v>4.6119552342624326</v>
+        <v>4.6146377736232091</v>
       </c>
       <c r="E77" s="5">
-        <v>6.2644629180441669E-2</v>
+        <v>6.3048723995051681E-2</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>9.3926188651999993</v>
+        <v>9.3924289511999994</v>
       </c>
       <c r="C78" s="5">
-        <v>-6.4691734700000225E-2</v>
+        <v>-6.4976061600001245E-2</v>
       </c>
       <c r="D78" s="5">
-        <v>-7.9065870534028022</v>
+        <v>-7.9399586517346794</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>9.3775269526000002</v>
+        <v>9.3774566921000009</v>
       </c>
       <c r="C79" s="5">
-        <v>-1.5091912599999091E-2</v>
+        <v>-1.4972259099998553E-2</v>
       </c>
       <c r="D79" s="5">
-        <v>-1.9111925148326159</v>
+        <v>-1.8962105774339544</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>9.4824644739000004</v>
+        <v>9.4824387926</v>
       </c>
       <c r="C80" s="5">
-        <v>0.10493752130000011</v>
+        <v>0.10498210049999912</v>
       </c>
       <c r="D80" s="5">
-        <v>14.286475271502841</v>
+        <v>14.293036643260471</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>9.4988486130999998</v>
+        <v>9.4988173857000007</v>
       </c>
       <c r="C81" s="5">
-        <v>1.6384139199999481E-2</v>
+        <v>1.6378593100000671E-2</v>
       </c>
       <c r="D81" s="5">
-        <v>2.0932203261727178</v>
+        <v>2.09251073858987</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>9.5670909326999993</v>
+        <v>9.5670819903000002</v>
       </c>
       <c r="C82" s="5">
-        <v>6.824231959999949E-2</v>
+        <v>6.8264604599999501E-2</v>
       </c>
       <c r="D82" s="5">
-        <v>8.970069422113113</v>
+        <v>8.9731460749878025</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>9.6264410489000003</v>
+        <v>9.6264361307000001</v>
       </c>
       <c r="C83" s="5">
-        <v>5.9350116200000969E-2</v>
+        <v>5.9354140399999977E-2</v>
       </c>
       <c r="D83" s="5">
-        <v>7.7036062942096306</v>
+        <v>7.7041540319931379</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>9.5767621295000005</v>
+        <v>9.5767752328999993</v>
       </c>
       <c r="C84" s="5">
-        <v>-4.9678919399999799E-2</v>
+        <v>-4.9660897800000825E-2</v>
       </c>
       <c r="D84" s="5">
-        <v>-6.0200222847044067</v>
+        <v>-6.0179030265743005</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>9.5573155901</v>
+        <v>9.5573474679999997</v>
       </c>
       <c r="C85" s="5">
-        <v>-1.9446539400000518E-2</v>
+        <v>-1.9427764899999644E-2</v>
       </c>
       <c r="D85" s="5">
-        <v>-2.4096852046128103</v>
+        <v>-2.4073814321634912</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>9.6322877279999997</v>
+        <v>9.6323360310999995</v>
       </c>
       <c r="C86" s="5">
-        <v>7.497213789999968E-2</v>
+        <v>7.4988563099999794E-2</v>
       </c>
       <c r="D86" s="5">
-        <v>9.8303177749765158</v>
+        <v>9.8325309945580521</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>9.7170370335000005</v>
+        <v>9.7171112805999993</v>
       </c>
       <c r="C87" s="5">
-        <v>8.4749305500000816E-2</v>
+        <v>8.4775249499999816E-2</v>
       </c>
       <c r="D87" s="5">
-        <v>11.084363494272376</v>
+        <v>11.087864301414886</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>9.6959371376999997</v>
+        <v>9.6960339616999995</v>
       </c>
       <c r="C88" s="5">
-        <v>-2.1099895800000823E-2</v>
+        <v>-2.1077318899999753E-2</v>
       </c>
       <c r="D88" s="5">
-        <v>-2.5748240627657459</v>
+        <v>-2.5720823652354396</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>9.6564739452000001</v>
+        <v>9.6565962625000008</v>
       </c>
       <c r="C89" s="5">
-        <v>-3.9463192499999522E-2</v>
+        <v>-3.9437699199998733E-2</v>
       </c>
       <c r="D89" s="5">
-        <v>-4.7762275748368115</v>
+        <v>-4.7731642134276058</v>
       </c>
       <c r="E89" s="5">
-        <v>2.1059194704053263</v>
+        <v>2.1061935005469934</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>9.5900996251000006</v>
+        <v>9.5898893312000002</v>
       </c>
       <c r="C90" s="5">
-        <v>-6.6374320099999551E-2</v>
+        <v>-6.6706931300000605E-2</v>
       </c>
       <c r="D90" s="5">
-        <v>-7.943480893479526</v>
+        <v>-7.9816895914738062</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>9.6865342623000004</v>
+        <v>9.6864431795999995</v>
       </c>
       <c r="C91" s="5">
-        <v>9.6434637199999784E-2</v>
+        <v>9.6553848399999254E-2</v>
       </c>
       <c r="D91" s="5">
-        <v>12.757023209394291</v>
+        <v>12.77397240848166</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>9.6795664690999992</v>
+        <v>9.6795219719999999</v>
       </c>
       <c r="C92" s="5">
-        <v>-6.9677932000011822E-3</v>
+        <v>-6.9212075999995903E-3</v>
       </c>
       <c r="D92" s="5">
-        <v>-0.85978645865981695</v>
+        <v>-0.85406862888564028</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>9.8129690787000001</v>
+        <v>9.8129270598999998</v>
       </c>
       <c r="C93" s="5">
-        <v>0.13340260960000094</v>
+        <v>0.13340508789999994</v>
       </c>
       <c r="D93" s="5">
-        <v>17.851275397910136</v>
+        <v>17.851720946051163</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>9.8858378555000002</v>
+        <v>9.8858206109999998</v>
       </c>
       <c r="C94" s="5">
-        <v>7.2868776800000035E-2</v>
+        <v>7.2893551099999954E-2</v>
       </c>
       <c r="D94" s="5">
-        <v>9.2840124066225762</v>
+        <v>9.2873402992220466</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>9.8313535209000005</v>
+        <v>9.8313462143999999</v>
       </c>
       <c r="C95" s="5">
-        <v>-5.4484334599999684E-2</v>
+        <v>-5.4474396599999864E-2</v>
       </c>
       <c r="D95" s="5">
-        <v>-6.4167853547559499</v>
+        <v>-6.4156610223220278</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>9.7703567691999993</v>
+        <v>9.7703714678000004</v>
       </c>
       <c r="C96" s="5">
-        <v>-6.0996751700001184E-2</v>
+        <v>-6.0974746599999463E-2</v>
       </c>
       <c r="D96" s="5">
-        <v>-7.1962951698721351</v>
+        <v>-7.1937921195492809</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>9.7599886155999993</v>
+        <v>9.7600250106999997</v>
       </c>
       <c r="C97" s="5">
-        <v>-1.0368153599999985E-2</v>
+        <v>-1.0346457100000706E-2</v>
       </c>
       <c r="D97" s="5">
-        <v>-1.2660155806845652</v>
+        <v>-1.2633798256312057</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>9.6304988323000007</v>
+        <v>9.6305562385000005</v>
       </c>
       <c r="C98" s="5">
-        <v>-0.12948978329999861</v>
+        <v>-0.12946877219999919</v>
       </c>
       <c r="D98" s="5">
-        <v>-14.809010635260467</v>
+        <v>-14.806728998790819</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>9.6047867987999993</v>
+        <v>9.6048725018999992</v>
       </c>
       <c r="C99" s="5">
-        <v>-2.5712033500001397E-2</v>
+        <v>-2.5683736600001339E-2</v>
       </c>
       <c r="D99" s="5">
-        <v>-3.1571963120786251</v>
+        <v>-3.1537540005948439</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>9.6783758123000005</v>
+        <v>9.6784883699000002</v>
       </c>
       <c r="C100" s="5">
-        <v>7.3589013500001244E-2</v>
+        <v>7.3615868000000972E-2</v>
       </c>
       <c r="D100" s="5">
-        <v>9.5915406590319172</v>
+        <v>9.5951004487400127</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>9.6556336197999997</v>
+        <v>9.6557745954000005</v>
       </c>
       <c r="C101" s="5">
-        <v>-2.2742192500000868E-2</v>
+        <v>-2.2713774499999673E-2</v>
       </c>
       <c r="D101" s="5">
-        <v>-2.7835949974623353</v>
+        <v>-2.7801295535182513</v>
       </c>
       <c r="E101" s="5">
-        <v>-8.7021971453493663E-3</v>
+        <v>-8.508868732470809E-3</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>10.078811244000001</v>
+        <v>10.078591787000001</v>
       </c>
       <c r="C102" s="5">
-        <v>0.42317762420000093</v>
+        <v>0.42281719160000009</v>
       </c>
       <c r="D102" s="5">
-        <v>67.317899190250174</v>
+        <v>67.244881721668776</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>10.091449323999999</v>
+        <v>10.091345408</v>
       </c>
       <c r="C103" s="5">
-        <v>1.2638079999998553E-2</v>
+        <v>1.2753620999999882E-2</v>
       </c>
       <c r="D103" s="5">
-        <v>1.5151316596111464</v>
+        <v>1.5291135084313012</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>10.071227052999999</v>
+        <v>10.071174611</v>
       </c>
       <c r="C104" s="5">
-        <v>-2.0222270999999736E-2</v>
+        <v>-2.0170797000000462E-2</v>
       </c>
       <c r="D104" s="5">
-        <v>-2.378355001722654</v>
+        <v>-2.3723916691094082</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>10.031541713999999</v>
+        <v>10.031491481</v>
       </c>
       <c r="C105" s="5">
-        <v>-3.9685339000000042E-2</v>
+        <v>-3.9683130000000233E-2</v>
       </c>
       <c r="D105" s="5">
-        <v>-4.6274146866111643</v>
+        <v>-4.6271862421035088</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>10.013158902000001</v>
+        <v>10.013133998000001</v>
       </c>
       <c r="C106" s="5">
-        <v>-1.8382811999998694E-2</v>
+        <v>-1.8357482999999064E-2</v>
       </c>
       <c r="D106" s="5">
-        <v>-2.1769730366517748</v>
+        <v>-2.1740143684624069</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>9.9502713336999999</v>
+        <v>9.9502625174000006</v>
       </c>
       <c r="C107" s="5">
-        <v>-6.2887568300000751E-2</v>
+        <v>-6.287148060000014E-2</v>
       </c>
       <c r="D107" s="5">
-        <v>-7.2816304545953781</v>
+        <v>-7.2798490278308208</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>10.160619086000001</v>
+        <v>10.160632257</v>
       </c>
       <c r="C108" s="5">
-        <v>0.21034775230000058</v>
+        <v>0.21036973959999905</v>
       </c>
       <c r="D108" s="5">
-        <v>28.535460985946948</v>
+        <v>28.538827088354136</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>10.148456581</v>
+        <v>10.148490147</v>
       </c>
       <c r="C109" s="5">
-        <v>-1.2162505000000934E-2</v>
+        <v>-1.2142109999999207E-2</v>
       </c>
       <c r="D109" s="5">
-        <v>-1.4270095253766324</v>
+        <v>-1.4246304800020537</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>10.221304116000001</v>
+        <v>10.221362773999999</v>
       </c>
       <c r="C110" s="5">
-        <v>7.2847535000001074E-2</v>
+        <v>7.2872626999998857E-2</v>
       </c>
       <c r="D110" s="5">
-        <v>8.9621704597712348</v>
+        <v>8.9653495284963256</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>10.304332800999999</v>
+        <v>10.304420518000001</v>
       </c>
       <c r="C111" s="5">
-        <v>8.3028684999998603E-2</v>
+        <v>8.3057744000001321E-2</v>
       </c>
       <c r="D111" s="5">
-        <v>10.195230964286829</v>
+        <v>10.198898959366364</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>10.269919541</v>
+        <v>10.270044961</v>
       </c>
       <c r="C112" s="5">
-        <v>-3.4413259999999113E-2</v>
+        <v>-3.4375557000000612E-2</v>
       </c>
       <c r="D112" s="5">
-        <v>-3.9348261347889824</v>
+        <v>-3.9305610998183749</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>10.251991657</v>
+        <v>10.252143996999999</v>
       </c>
       <c r="C113" s="5">
-        <v>-1.792788400000056E-2</v>
+        <v>-1.7900964000000741E-2</v>
       </c>
       <c r="D113" s="5">
-        <v>-2.0748072353194535</v>
+        <v>-2.0716965121286735</v>
       </c>
       <c r="E113" s="5">
-        <v>6.1762703586546452</v>
+        <v>6.1762978796554346</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>10.367933648999999</v>
+        <v>10.367728891000001</v>
       </c>
       <c r="C114" s="5">
-        <v>0.11594199199999977</v>
+        <v>0.11558489400000127</v>
       </c>
       <c r="D114" s="5">
-        <v>14.447834971564234</v>
+        <v>14.400314015820292</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>10.386836142</v>
+        <v>10.386720219000001</v>
       </c>
       <c r="C115" s="5">
-        <v>1.8902493000000575E-2</v>
+        <v>1.8991328000000252E-2</v>
       </c>
       <c r="D115" s="5">
-        <v>2.2098744468562082</v>
+        <v>2.2204092207054549</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>10.152384155</v>
+        <v>10.152325976</v>
       </c>
       <c r="C116" s="5">
-        <v>-0.23445198699999992</v>
+        <v>-0.23439424300000056</v>
       </c>
       <c r="D116" s="5">
-        <v>-23.964370444965176</v>
+        <v>-23.959415765784453</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>10.454717491</v>
+        <v>10.454662838000001</v>
       </c>
       <c r="C117" s="5">
-        <v>0.30233333600000023</v>
+        <v>0.30233686200000065</v>
       </c>
       <c r="D117" s="5">
-        <v>42.210318608991628</v>
+        <v>42.211176968549239</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>10.444167621</v>
+        <v>10.444139843</v>
       </c>
       <c r="C118" s="5">
-        <v>-1.0549870000000183E-2</v>
+        <v>-1.0522995000000535E-2</v>
       </c>
       <c r="D118" s="5">
-        <v>-1.2042235432934589</v>
+        <v>-1.2011790814633216</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>10.368398402</v>
+        <v>10.368392753</v>
       </c>
       <c r="C119" s="5">
-        <v>-7.5769218999999666E-2</v>
+        <v>-7.5747090000000128E-2</v>
       </c>
       <c r="D119" s="5">
-        <v>-8.3665331706927919</v>
+        <v>-8.3642076586059382</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>10.352467144</v>
+        <v>10.352482253</v>
       </c>
       <c r="C120" s="5">
-        <v>-1.593125800000017E-2</v>
+        <v>-1.5910500000000383E-2</v>
       </c>
       <c r="D120" s="5">
-        <v>-1.8283223708430385</v>
+        <v>-1.8259611723656199</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>10.443172547</v>
+        <v>10.443196409</v>
       </c>
       <c r="C121" s="5">
-        <v>9.0705402999999407E-2</v>
+        <v>9.0714156000000656E-2</v>
       </c>
       <c r="D121" s="5">
-        <v>11.035822531023264</v>
+        <v>11.036922427233176</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>10.411912376</v>
+        <v>10.411963019</v>
       </c>
       <c r="C122" s="5">
-        <v>-3.1260170999999559E-2</v>
+        <v>-3.1233390000000583E-2</v>
       </c>
       <c r="D122" s="5">
-        <v>-3.5334803204456589</v>
+        <v>-3.5304948273359615</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>10.402589343000001</v>
+        <v>10.402670095</v>
       </c>
       <c r="C123" s="5">
-        <v>-9.32303299999937E-3</v>
+        <v>-9.2929240000003688E-3</v>
       </c>
       <c r="D123" s="5">
-        <v>-1.0692278542961176</v>
+        <v>-1.0657865274187661</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>10.469912933</v>
+        <v>10.470041711</v>
       </c>
       <c r="C124" s="5">
-        <v>6.7323589999999101E-2</v>
+        <v>6.7371616000000856E-2</v>
       </c>
       <c r="D124" s="5">
-        <v>8.0486607925925426</v>
+        <v>8.0545436675675042</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>10.453147092</v>
+        <v>10.453285073</v>
       </c>
       <c r="C125" s="5">
-        <v>-1.6765840999999782E-2</v>
+        <v>-1.6756638000000379E-2</v>
       </c>
       <c r="D125" s="5">
-        <v>-1.9047681409746664</v>
+        <v>-1.9037085643615947</v>
       </c>
       <c r="E125" s="5">
-        <v>1.96211079495614</v>
+        <v>1.9619415807938134</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>10.351515266</v>
+        <v>10.351343609000001</v>
       </c>
       <c r="C126" s="5">
-        <v>-0.1016318260000002</v>
+        <v>-0.10194146399999937</v>
       </c>
       <c r="D126" s="5">
-        <v>-11.063018876381426</v>
+        <v>-11.094798692350006</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>10.271400418000001</v>
+        <v>10.271287925999999</v>
       </c>
       <c r="C127" s="5">
-        <v>-8.0114847999999128E-2</v>
+        <v>-8.005568300000121E-2</v>
       </c>
       <c r="D127" s="5">
-        <v>-8.9020096168304299</v>
+        <v>-8.8958538405135119</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>10.132816568000001</v>
+        <v>10.13276632</v>
       </c>
       <c r="C128" s="5">
-        <v>-0.13858384999999984</v>
+        <v>-0.13852160599999941</v>
       </c>
       <c r="D128" s="5">
-        <v>-15.041614716966912</v>
+        <v>-15.035504554744083</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>10.274559241</v>
+        <v>10.274506071999999</v>
       </c>
       <c r="C129" s="5">
-        <v>0.14174267299999954</v>
+        <v>0.14173975199999944</v>
       </c>
       <c r="D129" s="5">
-        <v>18.139801553585876</v>
+        <v>18.139495499337066</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>10.268796835</v>
+        <v>10.268770038</v>
       </c>
       <c r="C130" s="5">
-        <v>-5.7624060000005528E-3</v>
+        <v>-5.7360339999998899E-3</v>
       </c>
       <c r="D130" s="5">
-        <v>-0.67093847844703625</v>
+        <v>-0.6678807556285582</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>10.394830805</v>
+        <v>10.394829127</v>
       </c>
       <c r="C131" s="5">
-        <v>0.12603396999999994</v>
+        <v>0.12605908899999996</v>
       </c>
       <c r="D131" s="5">
-        <v>15.764222338909683</v>
+        <v>15.76762326337089</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>10.344782549</v>
+        <v>10.344798399</v>
       </c>
       <c r="C132" s="5">
-        <v>-5.004825600000018E-2</v>
+        <v>-5.0030727999999414E-2</v>
       </c>
       <c r="D132" s="5">
-        <v>-5.6271011458485898</v>
+        <v>-5.6251831686857106</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>10.336909031999999</v>
+        <v>10.336920331</v>
       </c>
       <c r="C133" s="5">
-        <v>-7.8735170000001631E-3</v>
+        <v>-7.8780680000001269E-3</v>
       </c>
       <c r="D133" s="5">
-        <v>-0.90951832831654977</v>
+        <v>-0.9100404537814577</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>10.400559803</v>
+        <v>10.400596147</v>
       </c>
       <c r="C134" s="5">
-        <v>6.3650771000000717E-2</v>
+        <v>6.3675815999999941E-2</v>
       </c>
       <c r="D134" s="5">
-        <v>7.6446014141452689</v>
+        <v>7.6477033651479731</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>10.410299336</v>
+        <v>10.410364286</v>
       </c>
       <c r="C135" s="5">
-        <v>9.7395329999994118E-3</v>
+        <v>9.7681390000001755E-3</v>
       </c>
       <c r="D135" s="5">
-        <v>1.1295375963322751</v>
+        <v>1.1328683400058104</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>10.3715387</v>
+        <v>10.371655623000001</v>
       </c>
       <c r="C136" s="5">
-        <v>-3.8760635999999238E-2</v>
+        <v>-3.8708662999999532E-2</v>
       </c>
       <c r="D136" s="5">
-        <v>-4.3775870526842837</v>
+        <v>-4.371810071925875</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>10.453660309</v>
+        <v>10.453765281000001</v>
       </c>
       <c r="C137" s="5">
-        <v>8.2121608999999651E-2</v>
+        <v>8.2109658000000252E-2</v>
       </c>
       <c r="D137" s="5">
-        <v>9.9264738208629808</v>
+        <v>9.924848964190458</v>
       </c>
       <c r="E137" s="5">
-        <v>4.9096888762978352E-3</v>
+        <v>4.5938477392315491E-3</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>11.042934929999999</v>
+        <v>11.042818500999999</v>
       </c>
       <c r="C138" s="5">
-        <v>0.5892746209999995</v>
+        <v>0.58905321999999849</v>
       </c>
       <c r="D138" s="5">
-        <v>93.105015540368072</v>
+        <v>93.057320728840097</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>11.049733413</v>
+        <v>11.049639091</v>
       </c>
       <c r="C139" s="5">
-        <v>6.7984830000007435E-3</v>
+        <v>6.8205900000002373E-3</v>
       </c>
       <c r="D139" s="5">
-        <v>0.74127577681288859</v>
+        <v>0.74370228594533572</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>11.214840332</v>
+        <v>11.214798994000001</v>
       </c>
       <c r="C140" s="5">
-        <v>0.16510691899999941</v>
+        <v>0.16515990300000105</v>
       </c>
       <c r="D140" s="5">
-        <v>19.480088082292845</v>
+        <v>19.48704224715425</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>11.18838356</v>
+        <v>11.188336704999999</v>
       </c>
       <c r="C141" s="5">
-        <v>-2.6456771999999518E-2</v>
+        <v>-2.6462289000001249E-2</v>
       </c>
       <c r="D141" s="5">
-        <v>-2.7944595323982302</v>
+        <v>-2.7950448855299737</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>11.28778851</v>
+        <v>11.287764564</v>
       </c>
       <c r="C142" s="5">
-        <v>9.9404950000000269E-2</v>
+        <v>9.9427859000000396E-2</v>
       </c>
       <c r="D142" s="5">
-        <v>11.198315534322202</v>
+        <v>11.20107296376549</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>11.408576209</v>
+        <v>11.408577458</v>
       </c>
       <c r="C143" s="5">
-        <v>0.12078769899999919</v>
+        <v>0.12081289400000017</v>
       </c>
       <c r="D143" s="5">
-        <v>13.624244408067776</v>
+        <v>13.627286245512993</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>11.644142356</v>
+        <v>11.644156690000001</v>
       </c>
       <c r="C144" s="5">
-        <v>0.23556614700000011</v>
+        <v>0.23557923200000097</v>
       </c>
       <c r="D144" s="5">
-        <v>27.794658441037701</v>
+        <v>27.796378352112772</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>11.743877679000001</v>
+        <v>11.743876191</v>
       </c>
       <c r="C145" s="5">
-        <v>9.9735323000000875E-2</v>
+        <v>9.9719500999999156E-2</v>
       </c>
       <c r="D145" s="5">
-        <v>10.776631203611542</v>
+        <v>10.774826389448954</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>11.790318885</v>
+        <v>11.790339147999999</v>
       </c>
       <c r="C146" s="5">
-        <v>4.6441205999999013E-2</v>
+        <v>4.646295699999925E-2</v>
       </c>
       <c r="D146" s="5">
-        <v>4.8499883942216382</v>
+        <v>4.8523101965720183</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>11.807973553</v>
+        <v>11.80802242</v>
       </c>
       <c r="C147" s="5">
-        <v>1.7654668000000484E-2</v>
+        <v>1.7683272000001082E-2</v>
       </c>
       <c r="D147" s="5">
-        <v>1.8117365896200388</v>
+        <v>1.8146930672850337</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>11.7753564</v>
+        <v>11.775457428999999</v>
       </c>
       <c r="C148" s="5">
-        <v>-3.2617153000000343E-2</v>
+        <v>-3.2564991000000987E-2</v>
       </c>
       <c r="D148" s="5">
-        <v>-3.2648596231838356</v>
+        <v>-3.2597040504669383</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>11.852867507999999</v>
+        <v>11.852945472</v>
       </c>
       <c r="C149" s="5">
-        <v>7.7511107999999496E-2</v>
+        <v>7.7488043000000673E-2</v>
       </c>
       <c r="D149" s="5">
-        <v>8.1913228501810043</v>
+        <v>8.1887236491077644</v>
       </c>
       <c r="E149" s="5">
-        <v>13.384854277265568</v>
+        <v>13.384461515919499</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>11.943110887</v>
+        <v>11.943031265</v>
       </c>
       <c r="C150" s="5">
-        <v>9.0243379000000346E-2</v>
+        <v>9.0085793000000081E-2</v>
       </c>
       <c r="D150" s="5">
-        <v>9.5288219383198758</v>
+        <v>9.5114155707832548</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>12.031478858</v>
+        <v>12.031407649</v>
       </c>
       <c r="C151" s="5">
-        <v>8.8367971000000267E-2</v>
+        <v>8.837638400000003E-2</v>
       </c>
       <c r="D151" s="5">
-        <v>9.2492771297091991</v>
+        <v>9.2502580432440205</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>12.009941377000001</v>
+        <v>12.009911212</v>
       </c>
       <c r="C152" s="5">
-        <v>-2.1537480999999303E-2</v>
+        <v>-2.1496436999999702E-2</v>
       </c>
       <c r="D152" s="5">
-        <v>-2.1270894915591532</v>
+        <v>-2.1230880879741676</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>11.992853065</v>
+        <v>11.992816433</v>
       </c>
       <c r="C153" s="5">
-        <v>-1.7088312000000272E-2</v>
+        <v>-1.7094779000000671E-2</v>
       </c>
       <c r="D153" s="5">
-        <v>-1.6941182012447431</v>
+        <v>-1.6947585457609993</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>11.9910268</v>
+        <v>11.991009558</v>
       </c>
       <c r="C154" s="5">
-        <v>-1.8262650000000491E-3</v>
+        <v>-1.8068749999997635E-3</v>
       </c>
       <c r="D154" s="5">
-        <v>-0.18258236319672605</v>
+        <v>-0.18064598921040398</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>11.921974723</v>
+        <v>11.921977238</v>
       </c>
       <c r="C155" s="5">
-        <v>-6.9052077000000267E-2</v>
+        <v>-6.9032319999999814E-2</v>
       </c>
       <c r="D155" s="5">
-        <v>-6.6956531961243293</v>
+        <v>-6.6938070231020275</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>11.843934988999999</v>
+        <v>11.843945656000001</v>
       </c>
       <c r="C156" s="5">
-        <v>-7.8039734000000749E-2</v>
+        <v>-7.8031581999999489E-2</v>
       </c>
       <c r="D156" s="5">
-        <v>-7.5783285883763929</v>
+        <v>-7.5775636949217517</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>11.748169796999999</v>
+        <v>11.748160226</v>
       </c>
       <c r="C157" s="5">
-        <v>-9.5765191999999999E-2</v>
+        <v>-9.578543000000117E-2</v>
       </c>
       <c r="D157" s="5">
-        <v>-9.2826409478882539</v>
+        <v>-9.2845082291122427</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>11.784292423</v>
+        <v>11.784300278</v>
       </c>
       <c r="C158" s="5">
-        <v>3.6122626000000935E-2</v>
+        <v>3.6140052000000367E-2</v>
       </c>
       <c r="D158" s="5">
-        <v>3.7527346988160293</v>
+        <v>3.7545789144159736</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>11.904525859</v>
+        <v>11.904558440000001</v>
       </c>
       <c r="C159" s="5">
-        <v>0.12023343599999947</v>
+        <v>0.12025816200000072</v>
       </c>
       <c r="D159" s="5">
-        <v>12.954386942122298</v>
+        <v>12.957193156325776</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>12.082173854000001</v>
+        <v>12.082255141999999</v>
       </c>
       <c r="C160" s="5">
-        <v>0.17764799500000095</v>
+        <v>0.17769670199999865</v>
       </c>
       <c r="D160" s="5">
-        <v>19.452635150311991</v>
+        <v>19.458356186297678</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>12.049099924</v>
+        <v>12.049159659000001</v>
       </c>
       <c r="C161" s="5">
-        <v>-3.3073930000000473E-2</v>
+        <v>-3.3095482999998538E-2</v>
       </c>
       <c r="D161" s="5">
-        <v>-3.2358903852180321</v>
+        <v>-3.2379459654973464</v>
       </c>
       <c r="E161" s="5">
-        <v>1.6555691343681733</v>
+        <v>1.655404451691056</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>12.152652959999999</v>
+        <v>12.152601146</v>
       </c>
       <c r="C162" s="5">
-        <v>0.10355303599999921</v>
+        <v>0.10344148699999955</v>
       </c>
       <c r="D162" s="5">
-        <v>10.814828911179951</v>
+        <v>10.802567408855124</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>12.107558967999999</v>
+        <v>12.107506759</v>
       </c>
       <c r="C163" s="5">
-        <v>-4.5093991999999972E-2</v>
+        <v>-4.509438700000068E-2</v>
       </c>
       <c r="D163" s="5">
-        <v>-4.3629961239584736</v>
+        <v>-4.3630517892722986</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>12.110155837000001</v>
+        <v>12.110130368</v>
       </c>
       <c r="C164" s="5">
-        <v>2.5968690000013339E-3</v>
+        <v>2.6236090000004708E-3</v>
       </c>
       <c r="D164" s="5">
-        <v>0.25768377743626836</v>
+        <v>0.26034143832729395</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>12.094804003</v>
+        <v>12.094778773</v>
       </c>
       <c r="C165" s="5">
-        <v>-1.5351834000000508E-2</v>
+        <v>-1.5351595000000273E-2</v>
       </c>
       <c r="D165" s="5">
-        <v>-1.510657499903989</v>
+        <v>-1.5106373003761941</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>12.091388068000001</v>
+        <v>12.091379156</v>
       </c>
       <c r="C166" s="5">
-        <v>-3.4159349999995925E-3</v>
+        <v>-3.3996169999994663E-3</v>
       </c>
       <c r="D166" s="5">
-        <v>-0.33838998614322824</v>
+        <v>-0.33677668904091851</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>12.027295679</v>
+        <v>12.027299664999999</v>
       </c>
       <c r="C167" s="5">
-        <v>-6.4092389000000693E-2</v>
+        <v>-6.4079491000001099E-2</v>
       </c>
       <c r="D167" s="5">
-        <v>-6.1785944537926074</v>
+        <v>-6.1773915056819177</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>12.055840106</v>
+        <v>12.055849746</v>
       </c>
       <c r="C168" s="5">
-        <v>2.8544426999999928E-2</v>
+        <v>2.855008100000056E-2</v>
       </c>
       <c r="D168" s="5">
-        <v>2.8854352434140251</v>
+        <v>2.8860132957973628</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>11.959660993</v>
+        <v>11.959648271000001</v>
       </c>
       <c r="C169" s="5">
-        <v>-9.6179112999999816E-2</v>
+        <v>-9.6201474999999093E-2</v>
       </c>
       <c r="D169" s="5">
-        <v>-9.1642764779214954</v>
+        <v>-9.1663075658653845</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>11.876945854000001</v>
+        <v>11.876945118</v>
       </c>
       <c r="C170" s="5">
-        <v>-8.2715138999999382E-2</v>
+        <v>-8.270315300000064E-2</v>
       </c>
       <c r="D170" s="5">
-        <v>-7.9908780303264981</v>
+        <v>-7.9897719551965114</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>11.792542459</v>
+        <v>11.792562504999999</v>
       </c>
       <c r="C171" s="5">
-        <v>-8.4403395000000714E-2</v>
+        <v>-8.4382613000000717E-2</v>
       </c>
       <c r="D171" s="5">
-        <v>-8.2022441274519746</v>
+        <v>-8.2003032946596157</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>11.781540855999999</v>
+        <v>11.781598750000001</v>
       </c>
       <c r="C172" s="5">
-        <v>-1.1001603000000415E-2</v>
+        <v>-1.0963754999998798E-2</v>
       </c>
       <c r="D172" s="5">
-        <v>-1.1137880874110384</v>
+        <v>-1.1099740995374585</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>11.636248715000001</v>
+        <v>11.636287066</v>
       </c>
       <c r="C173" s="5">
-        <v>-0.14529214099999876</v>
+        <v>-0.14531168400000105</v>
       </c>
       <c r="D173" s="5">
-        <v>-13.8350142313307</v>
+        <v>-13.836687328873465</v>
       </c>
       <c r="E173" s="5">
-        <v>-3.426407047863067</v>
+        <v>-3.4265675340405144</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>11.662137212999999</v>
+        <v>11.662112573</v>
       </c>
       <c r="C174" s="5">
-        <v>2.5888497999998705E-2</v>
+        <v>2.5825507000000414E-2</v>
       </c>
       <c r="D174" s="5">
-        <v>2.7026898978011582</v>
+        <v>2.6960243332051492</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>11.702497522</v>
+        <v>11.702462123</v>
       </c>
       <c r="C175" s="5">
-        <v>4.0360309000000427E-2</v>
+        <v>4.0349550000000178E-2</v>
       </c>
       <c r="D175" s="5">
-        <v>4.2329264994766413</v>
+        <v>4.2317856656092001</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>11.627045717</v>
+        <v>11.627023921999999</v>
       </c>
       <c r="C176" s="5">
-        <v>-7.5451805000000149E-2</v>
+        <v>-7.543820100000076E-2</v>
       </c>
       <c r="D176" s="5">
-        <v>-7.4684436149995648</v>
+        <v>-7.4671662223065312</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>11.589375990000001</v>
+        <v>11.589359206999999</v>
       </c>
       <c r="C177" s="5">
-        <v>-3.7669726999999043E-2</v>
+        <v>-3.7664715000000015E-2</v>
       </c>
       <c r="D177" s="5">
-        <v>-3.8192693523615651</v>
+        <v>-3.8187772448059487</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>11.478166449</v>
+        <v>11.478163652999999</v>
       </c>
       <c r="C178" s="5">
-        <v>-0.11120954100000091</v>
+        <v>-0.11119555400000003</v>
       </c>
       <c r="D178" s="5">
-        <v>-10.926280709703541</v>
+        <v>-10.924993181031805</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>11.532100041</v>
+        <v>11.532103993</v>
       </c>
       <c r="C179" s="5">
-        <v>5.3933591999999919E-2</v>
+        <v>5.3940340000000475E-2</v>
       </c>
       <c r="D179" s="5">
-        <v>5.7865844131309352</v>
+        <v>5.7873286732296858</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>11.471823121</v>
+        <v>11.471831148</v>
       </c>
       <c r="C180" s="5">
-        <v>-6.0276919999999734E-2</v>
+        <v>-6.0272845000000075E-2</v>
       </c>
       <c r="D180" s="5">
-        <v>-6.095048807799186</v>
+        <v>-6.0946464971403991</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>11.464650035</v>
+        <v>11.464642466000001</v>
       </c>
       <c r="C181" s="5">
-        <v>-7.1730859999998842E-3</v>
+        <v>-7.1886819999988916E-3</v>
       </c>
       <c r="D181" s="5">
-        <v>-0.74775931864503598</v>
+        <v>-0.7493790039830972</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>11.471303191000001</v>
+        <v>11.471301536</v>
       </c>
       <c r="C182" s="5">
-        <v>6.653156000000493E-3</v>
+        <v>6.6590699999995451E-3</v>
       </c>
       <c r="D182" s="5">
-        <v>0.69860997311756989</v>
+        <v>0.69923341681821238</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>11.486288585</v>
+        <v>11.486298223</v>
       </c>
       <c r="C183" s="5">
-        <v>1.4985393999999985E-2</v>
+        <v>1.4996687000000009E-2</v>
       </c>
       <c r="D183" s="5">
-        <v>1.5789172550099817</v>
+        <v>1.5801159259516417</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>11.380240625000001</v>
+        <v>11.380269218</v>
       </c>
       <c r="C184" s="5">
-        <v>-0.10604795999999972</v>
+        <v>-0.1060290049999999</v>
       </c>
       <c r="D184" s="5">
-        <v>-10.53345669504704</v>
+        <v>-10.531660093006934</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>11.412719073</v>
+        <v>11.412735807000001</v>
       </c>
       <c r="C185" s="5">
-        <v>3.2478447999999105E-2</v>
+        <v>3.2466589000000212E-2</v>
       </c>
       <c r="D185" s="5">
-        <v>3.4789912586037142</v>
+        <v>3.4776920856923521</v>
       </c>
       <c r="E185" s="5">
-        <v>-1.9209768326097554</v>
+        <v>-1.9211562737498245</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>11.373315835</v>
+        <v>11.373315567000001</v>
       </c>
       <c r="C186" s="5">
-        <v>-3.9403238000000229E-2</v>
+        <v>-3.9420240000000106E-2</v>
       </c>
       <c r="D186" s="5">
-        <v>-4.0653115272797251</v>
+        <v>-4.0670266188863717</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>11.305502189</v>
+        <v>11.305483648999999</v>
       </c>
       <c r="C187" s="5">
-        <v>-6.7813645999999395E-2</v>
+        <v>-6.7831918000001323E-2</v>
       </c>
       <c r="D187" s="5">
-        <v>-6.9249869351493683</v>
+        <v>-6.9267922157219219</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>11.342471299</v>
+        <v>11.342454514</v>
       </c>
       <c r="C188" s="5">
-        <v>3.6969109999999361E-2</v>
+        <v>3.6970865000000686E-2</v>
       </c>
       <c r="D188" s="5">
-        <v>3.9953610421344932</v>
+        <v>3.9955608051155389</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>11.583556084</v>
+        <v>11.583545233000001</v>
       </c>
       <c r="C189" s="5">
-        <v>0.24108478499999997</v>
+        <v>0.24109071900000068</v>
       </c>
       <c r="D189" s="5">
-        <v>28.709499267837902</v>
+        <v>28.710338062024586</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>11.56942089</v>
+        <v>11.569420113</v>
       </c>
       <c r="C190" s="5">
-        <v>-1.4135193999999629E-2</v>
+        <v>-1.412512000000099E-2</v>
       </c>
       <c r="D190" s="5">
-        <v>-1.4545491621249629</v>
+        <v>-1.4535208157437474</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>11.532455471</v>
+        <v>11.532457746</v>
       </c>
       <c r="C191" s="5">
-        <v>-3.69654189999995E-2</v>
+        <v>-3.6962366999999219E-2</v>
       </c>
       <c r="D191" s="5">
-        <v>-3.7674515009151754</v>
+        <v>-3.767146140157307</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>11.593366546</v>
+        <v>11.593370701</v>
       </c>
       <c r="C192" s="5">
-        <v>6.0911074999999926E-2</v>
+        <v>6.0912954999999158E-2</v>
       </c>
       <c r="D192" s="5">
-        <v>6.5254478456980403</v>
+        <v>6.5256538131158948</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>11.568267684</v>
+        <v>11.568265133000001</v>
       </c>
       <c r="C193" s="5">
-        <v>-2.5098862000000111E-2</v>
+        <v>-2.5105567999998968E-2</v>
       </c>
       <c r="D193" s="5">
-        <v>-2.5672079964126904</v>
+        <v>-2.5678848537322496</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>11.561531409000001</v>
+        <v>11.561530717</v>
       </c>
       <c r="C194" s="5">
-        <v>-6.7362749999997362E-3</v>
+        <v>-6.7344160000004649E-3</v>
       </c>
       <c r="D194" s="5">
-        <v>-0.69653395033288934</v>
+        <v>-0.69634249697392292</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>11.575015661</v>
+        <v>11.575020782999999</v>
       </c>
       <c r="C195" s="5">
-        <v>1.3484251999999586E-2</v>
+        <v>1.3490065999999246E-2</v>
       </c>
       <c r="D195" s="5">
-        <v>1.4085766679277967</v>
+        <v>1.4091879911345417</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>11.480146183</v>
+        <v>11.480158131</v>
       </c>
       <c r="C196" s="5">
-        <v>-9.4869477999999674E-2</v>
+        <v>-9.486265199999977E-2</v>
       </c>
       <c r="D196" s="5">
-        <v>-9.403802265366302</v>
+        <v>-9.4031518750445571</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>11.490772405</v>
+        <v>11.490784945</v>
       </c>
       <c r="C197" s="5">
-        <v>1.0626221999999075E-2</v>
+        <v>1.0626814000000095E-2</v>
       </c>
       <c r="D197" s="5">
-        <v>1.1164129171215897</v>
+        <v>1.1164742629691693</v>
       </c>
       <c r="E197" s="5">
-        <v>0.68391530099656261</v>
+        <v>0.6838775497819416</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>11.378752027000001</v>
+        <v>11.378754566</v>
       </c>
       <c r="C198" s="5">
-        <v>-0.11202037799999864</v>
+        <v>-0.11203037900000012</v>
       </c>
       <c r="D198" s="5">
-        <v>-11.091164085465731</v>
+        <v>-11.092090341452131</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>11.424431753</v>
+        <v>11.42441767</v>
       </c>
       <c r="C199" s="5">
-        <v>4.5679725999999476E-2</v>
+        <v>4.5663104000000843E-2</v>
       </c>
       <c r="D199" s="5">
-        <v>4.92517309565772</v>
+        <v>4.9233400542827654</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>11.362712982</v>
+        <v>11.362701484</v>
       </c>
       <c r="C200" s="5">
-        <v>-6.1718771000000672E-2</v>
+        <v>-6.1716185999999951E-2</v>
       </c>
       <c r="D200" s="5">
-        <v>-6.2936226070557932</v>
+        <v>-6.2933743188946289</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>11.169858541</v>
+        <v>11.169851896999999</v>
       </c>
       <c r="C201" s="5">
-        <v>-0.19285444099999971</v>
+        <v>-0.19284958700000132</v>
       </c>
       <c r="D201" s="5">
-        <v>-18.569399628868034</v>
+        <v>-18.568992059706268</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>11.153838711000001</v>
+        <v>11.153839991</v>
       </c>
       <c r="C202" s="5">
-        <v>-1.6019829999999402E-2</v>
+        <v>-1.6011905999999243E-2</v>
       </c>
       <c r="D202" s="5">
-        <v>-1.7075309530877103</v>
+        <v>-1.706694000252984</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>11.239287997</v>
+        <v>11.239289861</v>
       </c>
       <c r="C203" s="5">
-        <v>8.5449285999999347E-2</v>
+        <v>8.5449869999999706E-2</v>
       </c>
       <c r="D203" s="5">
-        <v>9.5905927126419765</v>
+        <v>9.5906598979645032</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>11.206136164</v>
+        <v>11.206138197</v>
       </c>
       <c r="C204" s="5">
-        <v>-3.3151832999999797E-2</v>
+        <v>-3.3151664000000025E-2</v>
       </c>
       <c r="D204" s="5">
-        <v>-3.4827042603488345</v>
+        <v>-3.4826862251378765</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>11.26716264</v>
+        <v>11.267164860999999</v>
       </c>
       <c r="C205" s="5">
-        <v>6.1026476000000329E-2</v>
+        <v>6.1026663999999897E-2</v>
       </c>
       <c r="D205" s="5">
-        <v>6.7343028201494626</v>
+        <v>6.7343229327799348</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>11.355505817999999</v>
+        <v>11.355507544</v>
       </c>
       <c r="C206" s="5">
-        <v>8.8343177999998801E-2</v>
+        <v>8.8342683000000477E-2</v>
       </c>
       <c r="D206" s="5">
-        <v>9.8254646850733032</v>
+        <v>9.8254052149427729</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>11.367403667</v>
+        <v>11.367405479</v>
       </c>
       <c r="C207" s="5">
-        <v>1.1897849000000349E-2</v>
+        <v>1.1897935000000359E-2</v>
       </c>
       <c r="D207" s="5">
-        <v>1.2645833031355469</v>
+        <v>1.2645923032094331</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>11.480554109</v>
+        <v>11.480556526000001</v>
       </c>
       <c r="C208" s="5">
-        <v>0.11315044200000024</v>
+        <v>0.11315104700000056</v>
       </c>
       <c r="D208" s="5">
-        <v>12.620851837650848</v>
+        <v>12.620920932922107</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>11.475489647</v>
+        <v>11.475496513</v>
       </c>
       <c r="C209" s="5">
-        <v>-5.0644619999999918E-3</v>
+        <v>-5.0600130000013621E-3</v>
       </c>
       <c r="D209" s="5">
-        <v>-0.52807825327149116</v>
+        <v>-0.52761536323018277</v>
       </c>
       <c r="E209" s="5">
-        <v>-0.13300026718264801</v>
+        <v>-0.13304950073625976</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>11.487577051000001</v>
+        <v>11.487579179999999</v>
       </c>
       <c r="C210" s="5">
-        <v>1.2087404000000745E-2</v>
+        <v>1.2082666999999603E-2</v>
       </c>
       <c r="D210" s="5">
-        <v>1.2713367223351701</v>
+        <v>1.2708348375449541</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>11.441038295</v>
+        <v>11.441029186</v>
       </c>
       <c r="C211" s="5">
-        <v>-4.6538756000000348E-2</v>
+        <v>-4.6549993999999373E-2</v>
       </c>
       <c r="D211" s="5">
-        <v>-4.7545972097058691</v>
+        <v>-4.7557190033822199</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>11.473859206</v>
+        <v>11.473852567</v>
       </c>
       <c r="C212" s="5">
-        <v>3.2820910999999953E-2</v>
+        <v>3.282338100000004E-2</v>
       </c>
       <c r="D212" s="5">
-        <v>3.4972775221135954</v>
+        <v>3.4975477118784237</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>11.657619163</v>
+        <v>11.657615526000001</v>
       </c>
       <c r="C213" s="5">
-        <v>0.18375995699999947</v>
+        <v>0.18376295900000095</v>
       </c>
       <c r="D213" s="5">
-        <v>21.005236429376438</v>
+        <v>21.005623600672774</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>11.739643245</v>
+        <v>11.739644709</v>
       </c>
       <c r="C214" s="5">
-        <v>8.202408200000022E-2</v>
+        <v>8.2029182999999506E-2</v>
       </c>
       <c r="D214" s="5">
-        <v>8.7778400380628554</v>
+        <v>8.7784100665563525</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>11.742650847</v>
+        <v>11.742652422000001</v>
       </c>
       <c r="C215" s="5">
-        <v>3.0076020000002757E-3</v>
+        <v>3.0077130000005781E-3</v>
       </c>
       <c r="D215" s="5">
-        <v>0.30786388686088184</v>
+        <v>0.30787522660025157</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>11.713324099999999</v>
+        <v>11.713325788000001</v>
       </c>
       <c r="C216" s="5">
-        <v>-2.9326747000000708E-2</v>
+        <v>-2.932663400000024E-2</v>
       </c>
       <c r="D216" s="5">
-        <v>-2.9561212154747496</v>
+        <v>-2.956109590068956</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>11.768682739000001</v>
+        <v>11.76868472</v>
       </c>
       <c r="C217" s="5">
-        <v>5.5358639000001375E-2</v>
+        <v>5.5358931999998973E-2</v>
       </c>
       <c r="D217" s="5">
-        <v>5.8211171445236687</v>
+        <v>5.8211478987328702</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>11.756292295</v>
+        <v>11.756293413</v>
       </c>
       <c r="C218" s="5">
-        <v>-1.2390444000001111E-2</v>
+        <v>-1.2391306999999685E-2</v>
       </c>
       <c r="D218" s="5">
-        <v>-1.2561080292477711</v>
+        <v>-1.2561948014869206</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>11.762871467</v>
+        <v>11.762872452</v>
       </c>
       <c r="C219" s="5">
-        <v>6.5791720000003551E-3</v>
+        <v>6.5790390000000087E-3</v>
       </c>
       <c r="D219" s="5">
-        <v>0.67362669589730029</v>
+        <v>0.67361297212726878</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>11.870612311</v>
+        <v>11.870614076000001</v>
       </c>
       <c r="C220" s="5">
-        <v>0.10774084400000028</v>
+        <v>0.10774162400000087</v>
       </c>
       <c r="D220" s="5">
-        <v>11.562243202932665</v>
+        <v>11.562330152507405</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>12.072974866999999</v>
+        <v>12.072976335</v>
       </c>
       <c r="C221" s="5">
-        <v>0.20236255599999886</v>
+        <v>0.20236225899999916</v>
       </c>
       <c r="D221" s="5">
-        <v>22.488157595489568</v>
+        <v>22.488117773192528</v>
       </c>
       <c r="E221" s="5">
-        <v>5.2066207053413027</v>
+        <v>5.2065705507656768</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>12.289427245000001</v>
+        <v>12.289428513000001</v>
       </c>
       <c r="C222" s="5">
-        <v>0.21645237800000139</v>
+        <v>0.21645217800000083</v>
       </c>
       <c r="D222" s="5">
-        <v>23.767938029071402</v>
+        <v>23.767910677692107</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>12.366562363</v>
+        <v>12.36655747</v>
       </c>
       <c r="C223" s="5">
-        <v>7.7135117999999281E-2</v>
+        <v>7.7128956999999332E-2</v>
       </c>
       <c r="D223" s="5">
-        <v>7.7973759054220437</v>
+        <v>7.7967306211697673</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>12.295631291999999</v>
+        <v>12.295628054</v>
       </c>
       <c r="C224" s="5">
-        <v>-7.0931071000000401E-2</v>
+        <v>-7.0929416000000245E-2</v>
       </c>
       <c r="D224" s="5">
-        <v>-6.669826042148685</v>
+        <v>-6.6696778506739607</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>12.039860796999999</v>
+        <v>12.039858838000001</v>
       </c>
       <c r="C225" s="5">
-        <v>-0.25577049500000015</v>
+        <v>-0.25576921599999913</v>
       </c>
       <c r="D225" s="5">
-        <v>-22.295242396089499</v>
+        <v>-22.295148557218948</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>12.117000687999999</v>
+        <v>12.117001434000001</v>
       </c>
       <c r="C226" s="5">
-        <v>7.7139890999999849E-2</v>
+        <v>7.7142595999999841E-2</v>
       </c>
       <c r="D226" s="5">
-        <v>7.9652518368811265</v>
+        <v>7.9655424053521884</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>12.234140022</v>
+        <v>12.234140819</v>
       </c>
       <c r="C227" s="5">
-        <v>0.11713933400000087</v>
+        <v>0.11713938499999976</v>
       </c>
       <c r="D227" s="5">
-        <v>12.237961594085633</v>
+        <v>12.237966414720081</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>12.304361688</v>
+        <v>12.304362621999999</v>
       </c>
       <c r="C228" s="5">
-        <v>7.0221666000000127E-2</v>
+        <v>7.0221802999999028E-2</v>
       </c>
       <c r="D228" s="5">
-        <v>7.109428993546163</v>
+        <v>7.1094428266949228</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>12.473157715999999</v>
+        <v>12.473159040000001</v>
       </c>
       <c r="C229" s="5">
-        <v>0.16879602799999915</v>
+        <v>0.16879641800000122</v>
       </c>
       <c r="D229" s="5">
-        <v>17.76273951555374</v>
+        <v>17.762782249157215</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>12.36900881</v>
+        <v>12.369009319</v>
       </c>
       <c r="C230" s="5">
-        <v>-0.10414890599999893</v>
+        <v>-0.10414972100000064</v>
       </c>
       <c r="D230" s="5">
-        <v>-9.5722300441135175</v>
+        <v>-9.572300574165304</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>12.364918579999999</v>
+        <v>12.364918983000001</v>
       </c>
       <c r="C231" s="5">
-        <v>-4.0902300000009717E-3</v>
+        <v>-4.090335999999084E-3</v>
       </c>
       <c r="D231" s="5">
-        <v>-0.39609955246318052</v>
+        <v>-0.39610978261274132</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>12.267330796</v>
+        <v>12.267331481999999</v>
       </c>
       <c r="C232" s="5">
-        <v>-9.75877839999999E-2</v>
+        <v>-9.7587501000001353E-2</v>
       </c>
       <c r="D232" s="5">
-        <v>-9.070294281509506</v>
+        <v>-9.0702688262700342</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>12.17667138</v>
+        <v>12.176672019</v>
       </c>
       <c r="C233" s="5">
-        <v>-9.0659415999999382E-2</v>
+        <v>-9.0659462999999718E-2</v>
       </c>
       <c r="D233" s="5">
-        <v>-8.5166394005912522</v>
+        <v>-8.5166431808553646</v>
       </c>
       <c r="E233" s="5">
-        <v>0.85891434499247854</v>
+        <v>0.85890737397855688</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>12.297430647000001</v>
+        <v>12.297430846999999</v>
       </c>
       <c r="C234" s="5">
-        <v>0.12075926700000039</v>
+        <v>0.1207588279999996</v>
       </c>
       <c r="D234" s="5">
-        <v>12.571786032099963</v>
+        <v>12.571737112238267</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>12.278775001</v>
+        <v>12.278775832999999</v>
       </c>
       <c r="C235" s="5">
-        <v>-1.8655646000000914E-2</v>
+        <v>-1.8655014000000136E-2</v>
       </c>
       <c r="D235" s="5">
-        <v>-1.805330614922962</v>
+        <v>-1.8052699357356872</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>12.206881382000001</v>
+        <v>12.206880100999999</v>
       </c>
       <c r="C236" s="5">
-        <v>-7.1893618999999021E-2</v>
+        <v>-7.1895731999999768E-2</v>
       </c>
       <c r="D236" s="5">
-        <v>-6.8042308154048214</v>
+        <v>-6.8044239541324441</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>12.229483439999999</v>
+        <v>12.22948141</v>
       </c>
       <c r="C237" s="5">
-        <v>2.2602057999998593E-2</v>
+        <v>2.2601309000000569E-2</v>
       </c>
       <c r="D237" s="5">
-        <v>2.244667406858869</v>
+        <v>2.2445925006115086</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>12.106579971</v>
+        <v>12.106578272</v>
       </c>
       <c r="C238" s="5">
-        <v>-0.12290346899999882</v>
+        <v>-0.12290313799999986</v>
       </c>
       <c r="D238" s="5">
-        <v>-11.414968875055253</v>
+        <v>-11.414941602849993</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>12.016590644000001</v>
+        <v>12.016589385</v>
       </c>
       <c r="C239" s="5">
-        <v>-8.9989326999999619E-2</v>
+        <v>-8.9988887000000517E-2</v>
       </c>
       <c r="D239" s="5">
-        <v>-8.5639408743242171</v>
+        <v>-8.5639018511266425</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>11.986113856999999</v>
+        <v>11.986113402999999</v>
       </c>
       <c r="C240" s="5">
-        <v>-3.0476787000001337E-2</v>
+        <v>-3.0475982000000457E-2</v>
       </c>
       <c r="D240" s="5">
-        <v>-3.0013736969410787</v>
+        <v>-3.0012958326342321</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>11.974153002</v>
+        <v>11.974153853000001</v>
       </c>
       <c r="C241" s="5">
-        <v>-1.1960854999999881E-2</v>
+        <v>-1.1959549999998487E-2</v>
       </c>
       <c r="D241" s="5">
-        <v>-1.1909207878372463</v>
+        <v>-1.1907916084298309</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>11.981463615999999</v>
+        <v>11.981464549</v>
       </c>
       <c r="C242" s="5">
-        <v>7.31061399999966E-3</v>
+        <v>7.3106959999993393E-3</v>
       </c>
       <c r="D242" s="5">
-        <v>0.73510461029642205</v>
+        <v>0.73511283093479207</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>11.961470142</v>
+        <v>11.961471505</v>
       </c>
       <c r="C243" s="5">
-        <v>-1.9993473999999622E-2</v>
+        <v>-1.9993043999999571E-2</v>
       </c>
       <c r="D243" s="5">
-        <v>-1.9841643052896596</v>
+        <v>-1.9841218696212803</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>11.972330524</v>
+        <v>11.972331730000001</v>
       </c>
       <c r="C244" s="5">
-        <v>1.0860382000000612E-2</v>
+        <v>1.0860225000000057E-2</v>
       </c>
       <c r="D244" s="5">
-        <v>1.0949938357974309</v>
+        <v>1.0949778018070289</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>11.895743651</v>
+        <v>11.895745844</v>
       </c>
       <c r="C245" s="5">
-        <v>-7.6586873000000111E-2</v>
+        <v>-7.6585886000000158E-2</v>
       </c>
       <c r="D245" s="5">
-        <v>-7.4119826840740028</v>
+        <v>-7.4118897782037063</v>
       </c>
       <c r="E245" s="5">
-        <v>-2.3070978942687059</v>
+        <v>-2.3070850110904928</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>11.705486358</v>
+        <v>11.705487908</v>
       </c>
       <c r="C246" s="5">
-        <v>-0.19025729300000016</v>
+        <v>-0.19025793600000007</v>
       </c>
       <c r="D246" s="5">
-        <v>-17.591046863306769</v>
+        <v>-17.59109822230187</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>11.687157002999999</v>
+        <v>11.687161080999999</v>
       </c>
       <c r="C247" s="5">
-        <v>-1.8329355000000547E-2</v>
+        <v>-1.8326827000000989E-2</v>
       </c>
       <c r="D247" s="5">
-        <v>-1.8629538808793589</v>
+        <v>-1.8626989046813258</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>11.724024414000001</v>
+        <v>11.724023038</v>
       </c>
       <c r="C248" s="5">
-        <v>3.6867411000001127E-2</v>
+        <v>3.6861957000001055E-2</v>
       </c>
       <c r="D248" s="5">
-        <v>3.8518004004932216</v>
+        <v>3.8512192942004919</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>11.7122484</v>
+        <v>11.712246023000001</v>
       </c>
       <c r="C249" s="5">
-        <v>-1.1776014000000501E-2</v>
+        <v>-1.1777014999999835E-2</v>
       </c>
       <c r="D249" s="5">
-        <v>-1.1986849177223258</v>
+        <v>-1.1987863875321025</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>11.794466095000001</v>
+        <v>11.794456992000001</v>
       </c>
       <c r="C250" s="5">
-        <v>8.2217695000000646E-2</v>
+        <v>8.2210969000000134E-2</v>
       </c>
       <c r="D250" s="5">
-        <v>8.7567298230237576</v>
+        <v>8.7559874264784057</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>11.789149055999999</v>
+        <v>11.789139511</v>
       </c>
       <c r="C251" s="5">
-        <v>-5.3170390000012446E-3</v>
+        <v>-5.3174810000005124E-3</v>
       </c>
       <c r="D251" s="5">
-        <v>-0.53963024172916096</v>
+        <v>-0.53967540495253319</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>11.866434192</v>
+        <v>11.866436650000001</v>
       </c>
       <c r="C252" s="5">
-        <v>7.7285136000000421E-2</v>
+        <v>7.729713900000057E-2</v>
       </c>
       <c r="D252" s="5">
-        <v>8.1566722228776598</v>
+        <v>8.1579918920515304</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>11.881003055000001</v>
+        <v>11.881006365999999</v>
       </c>
       <c r="C253" s="5">
-        <v>1.4568863000000931E-2</v>
+        <v>1.4569715999998678E-2</v>
       </c>
       <c r="D253" s="5">
-        <v>1.483273933098217</v>
+        <v>1.4833610560397004</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>11.89570964</v>
+        <v>11.895713912</v>
       </c>
       <c r="C254" s="5">
-        <v>1.4706584999998995E-2</v>
+        <v>1.4707546000000349E-2</v>
       </c>
       <c r="D254" s="5">
-        <v>1.4955426300009567</v>
+        <v>1.4956406027283986</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>11.960523273</v>
+        <v>11.960528149</v>
       </c>
       <c r="C255" s="5">
-        <v>6.4813632999999982E-2</v>
+        <v>6.4814237000000219E-2</v>
       </c>
       <c r="D255" s="5">
-        <v>6.7377159034647915</v>
+        <v>6.7377780932060594</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>12.079682286000001</v>
+        <v>12.079685964999999</v>
       </c>
       <c r="C256" s="5">
-        <v>0.11915901300000087</v>
+        <v>0.11915781599999953</v>
       </c>
       <c r="D256" s="5">
-        <v>12.632565522405216</v>
+        <v>12.632426155310439</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>12.110970859</v>
+        <v>12.110975676000001</v>
       </c>
       <c r="C257" s="5">
-        <v>3.1288572999999431E-2</v>
+        <v>3.1289711000001219E-2</v>
       </c>
       <c r="D257" s="5">
-        <v>3.1528823597926081</v>
+        <v>3.1529976982240804</v>
       </c>
       <c r="E257" s="5">
-        <v>1.8092791364237915</v>
+        <v>1.8093008611860917</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>12.221350344999999</v>
+        <v>12.221353413999999</v>
       </c>
       <c r="C258" s="5">
-        <v>0.11037948599999936</v>
+        <v>0.11037773799999862</v>
       </c>
       <c r="D258" s="5">
-        <v>11.502041427960563</v>
+        <v>11.501845246192065</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>12.183598608</v>
+        <v>12.183605007000001</v>
       </c>
       <c r="C259" s="5">
-        <v>-3.7751736999998897E-2</v>
+        <v>-3.7748406999998707E-2</v>
       </c>
       <c r="D259" s="5">
-        <v>-3.6444659374528565</v>
+        <v>-3.6441490086306483</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>12.231529179000001</v>
+        <v>12.23152559</v>
       </c>
       <c r="C260" s="5">
-        <v>4.7930571000000199E-2</v>
+        <v>4.7920582999999795E-2</v>
       </c>
       <c r="D260" s="5">
-        <v>4.8243255711707622</v>
+        <v>4.8232958203684895</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>12.303263845</v>
+        <v>12.303257246999999</v>
       </c>
       <c r="C261" s="5">
-        <v>7.1734665999999336E-2</v>
+        <v>7.1731656999999061E-2</v>
       </c>
       <c r="D261" s="5">
-        <v>7.2691855039061171</v>
+        <v>7.2688728895068833</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>12.391315241999999</v>
+        <v>12.391292226999999</v>
       </c>
       <c r="C262" s="5">
-        <v>8.8051396999999199E-2</v>
+        <v>8.8034979999999763E-2</v>
       </c>
       <c r="D262" s="5">
-        <v>8.9343430107532882</v>
+        <v>8.9326161052542652</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>12.460911352</v>
+        <v>12.460883517999999</v>
       </c>
       <c r="C263" s="5">
-        <v>6.9596110000000877E-2</v>
+        <v>6.9591291000000055E-2</v>
       </c>
       <c r="D263" s="5">
-        <v>6.9519746402011195</v>
+        <v>6.951491616408001</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>12.450991413000001</v>
+        <v>12.451007178999999</v>
       </c>
       <c r="C264" s="5">
-        <v>-9.9199389999995446E-3</v>
+        <v>-9.8763389999998452E-3</v>
       </c>
       <c r="D264" s="5">
-        <v>-0.95112978493634426</v>
+        <v>-0.9469697029802937</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>12.386379113</v>
+        <v>12.386391906</v>
       </c>
       <c r="C265" s="5">
-        <v>-6.4612300000000289E-2</v>
+        <v>-6.4615272999999362E-2</v>
       </c>
       <c r="D265" s="5">
-        <v>-6.05250211267313</v>
+        <v>-6.052765258734583</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>12.402272932000001</v>
+        <v>12.402284686</v>
       </c>
       <c r="C266" s="5">
-        <v>1.589381900000042E-2</v>
+        <v>1.5892779999999718E-2</v>
       </c>
       <c r="D266" s="5">
-        <v>1.5507165927771904</v>
+        <v>1.5506128910945494</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>12.465803631</v>
+        <v>12.465814116000001</v>
       </c>
       <c r="C267" s="5">
-        <v>6.3530698999999302E-2</v>
+        <v>6.3529430000000886E-2</v>
       </c>
       <c r="D267" s="5">
-        <v>6.3231812443754754</v>
+        <v>6.3230451996110215</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>12.389526632000001</v>
+        <v>12.389533948</v>
       </c>
       <c r="C268" s="5">
-        <v>-7.6276998999999179E-2</v>
+        <v>-7.6280168000000259E-2</v>
       </c>
       <c r="D268" s="5">
-        <v>-7.100540625125551</v>
+        <v>-7.1008199942762085</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>12.529916383</v>
+        <v>12.529927281000001</v>
       </c>
       <c r="C269" s="5">
-        <v>0.14038975099999895</v>
+        <v>0.14039333300000045</v>
       </c>
       <c r="D269" s="5">
-        <v>14.477862232228645</v>
+        <v>14.478245861160488</v>
       </c>
       <c r="E269" s="5">
-        <v>3.4592232850487736</v>
+        <v>3.4592721198360987</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>12.526603422000001</v>
+        <v>12.526601618999999</v>
       </c>
       <c r="C270" s="5">
-        <v>-3.3129609999988929E-3</v>
+        <v>-3.3256620000017278E-3</v>
       </c>
       <c r="D270" s="5">
-        <v>-0.31682389828784352</v>
+        <v>-0.31803646701177302</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>12.671614677000001</v>
+        <v>12.671619701999999</v>
       </c>
       <c r="C271" s="5">
-        <v>0.14501125500000001</v>
+        <v>0.14501808300000008</v>
       </c>
       <c r="D271" s="5">
-        <v>14.811015610533307</v>
+        <v>14.81176026234392</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>12.639351038999999</v>
+        <v>12.639342976</v>
       </c>
       <c r="C272" s="5">
-        <v>-3.2263638000001649E-2</v>
+        <v>-3.2276725999999201E-2</v>
       </c>
       <c r="D272" s="5">
-        <v>-3.0129362247020008</v>
+        <v>-3.0141401960935954</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>12.594221952</v>
+        <v>12.594207873</v>
       </c>
       <c r="C273" s="5">
-        <v>-4.5129086999999402E-2</v>
+        <v>-4.5135102999999788E-2</v>
       </c>
       <c r="D273" s="5">
-        <v>-4.2014794359214847</v>
+        <v>-4.2020311943688942</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>12.586765292999999</v>
+        <v>12.586724486</v>
       </c>
       <c r="C274" s="5">
-        <v>-7.4566590000006983E-3</v>
+        <v>-7.4833870000006186E-3</v>
       </c>
       <c r="D274" s="5">
-        <v>-0.70817476205959906</v>
+        <v>-0.71070567906806881</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>12.635543480000001</v>
+        <v>12.635493222999999</v>
       </c>
       <c r="C275" s="5">
-        <v>4.8778187000001694E-2</v>
+        <v>4.8768736999999618E-2</v>
       </c>
       <c r="D275" s="5">
-        <v>4.750839269452789</v>
+        <v>4.7499148968517479</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>12.648122066999999</v>
+        <v>12.648148355</v>
       </c>
       <c r="C276" s="5">
-        <v>1.2578586999998365E-2</v>
+        <v>1.2655132000000791E-2</v>
       </c>
       <c r="D276" s="5">
-        <v>1.201153217898332</v>
+        <v>1.2085077905925612</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>12.69361149</v>
+        <v>12.693633315</v>
       </c>
       <c r="C277" s="5">
-        <v>4.5489423000001139E-2</v>
+        <v>4.5484959999999575E-2</v>
       </c>
       <c r="D277" s="5">
-        <v>4.4022461415265113</v>
+        <v>4.4017963252550141</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>12.609570351</v>
+        <v>12.609612048000001</v>
       </c>
       <c r="C278" s="5">
-        <v>-8.4041138999999987E-2</v>
+        <v>-8.40212669999989E-2</v>
       </c>
       <c r="D278" s="5">
-        <v>-7.6618762168002119</v>
+        <v>-7.6601172682383751</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>12.575692106</v>
+        <v>12.575713947000001</v>
       </c>
       <c r="C279" s="5">
-        <v>-3.3878245000000362E-2</v>
+        <v>-3.3898101000000125E-2</v>
       </c>
       <c r="D279" s="5">
-        <v>-3.1768333136980687</v>
+        <v>-3.1786574529115375</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>12.503702587999999</v>
+        <v>12.503721783</v>
       </c>
       <c r="C280" s="5">
-        <v>-7.198951800000053E-2</v>
+        <v>-7.1992164000000969E-2</v>
       </c>
       <c r="D280" s="5">
-        <v>-6.6571901757281671</v>
+        <v>-6.6574160101499853</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>12.440082901</v>
+        <v>12.440106232</v>
       </c>
       <c r="C281" s="5">
-        <v>-6.3619686999999203E-2</v>
+        <v>-6.3615550999999826E-2</v>
       </c>
       <c r="D281" s="5">
-        <v>-5.9376827190698478</v>
+        <v>-5.9372985783649685</v>
       </c>
       <c r="E281" s="5">
-        <v>-0.71695196722846299</v>
+        <v>-0.71685211722021247</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>12.426535953</v>
+        <v>12.426529392000001</v>
       </c>
       <c r="C282" s="5">
-        <v>-1.3546948000000114E-2</v>
+        <v>-1.3576839999998924E-2</v>
       </c>
       <c r="D282" s="5">
-        <v>-1.2989724530202529</v>
+        <v>-1.3018190892293613</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>12.340835138999999</v>
+        <v>12.340830030999999</v>
       </c>
       <c r="C283" s="5">
-        <v>-8.5700814000000847E-2</v>
+        <v>-8.5699361000001417E-2</v>
       </c>
       <c r="D283" s="5">
-        <v>-7.9691063302868788</v>
+        <v>-7.9689803516768576</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>12.333849619</v>
+        <v>12.333820056</v>
       </c>
       <c r="C284" s="5">
-        <v>-6.9855199999988571E-3</v>
+        <v>-7.0099749999990024E-3</v>
       </c>
       <c r="D284" s="5">
-        <v>-0.67714832158182192</v>
+        <v>-0.67951177056585488</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>12.393821175999999</v>
+        <v>12.393776432999999</v>
       </c>
       <c r="C285" s="5">
-        <v>5.9971556999999009E-2</v>
+        <v>5.9956376999998895E-2</v>
       </c>
       <c r="D285" s="5">
-        <v>5.9934236084260073</v>
+        <v>5.9918805131462971</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>12.391816184</v>
+        <v>12.391740828</v>
       </c>
       <c r="C286" s="5">
-        <v>-2.0049919999998167E-3</v>
+        <v>-2.0356049999996628E-3</v>
       </c>
       <c r="D286" s="5">
-        <v>-0.19395558314601047</v>
+        <v>-0.19691500828021846</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>12.330182453999999</v>
+        <v>12.330114420999999</v>
       </c>
       <c r="C287" s="5">
-        <v>-6.1633730000000497E-2</v>
+        <v>-6.1626407000000327E-2</v>
       </c>
       <c r="D287" s="5">
-        <v>-5.8078987866017844</v>
+        <v>-5.8072618408696375</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>12.057727569000001</v>
+        <v>12.057757832</v>
       </c>
       <c r="C288" s="5">
-        <v>-0.27245488499999837</v>
+        <v>-0.27235658899999926</v>
       </c>
       <c r="D288" s="5">
-        <v>-23.519350008960625</v>
+        <v>-23.51198231565639</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>12.096238759</v>
+        <v>12.096279189000001</v>
       </c>
       <c r="C289" s="5">
-        <v>3.8511189999999473E-2</v>
+        <v>3.8521357000000478E-2</v>
       </c>
       <c r="D289" s="5">
-        <v>3.9007299747442215</v>
+        <v>3.9017679682936901</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>12.110342368</v>
+        <v>12.110444798</v>
       </c>
       <c r="C290" s="5">
-        <v>1.4103608999999295E-2</v>
+        <v>1.416560899999908E-2</v>
       </c>
       <c r="D290" s="5">
-        <v>1.4081472041642673</v>
+        <v>1.4143726406299573</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>12.080677134</v>
+        <v>12.080735619</v>
       </c>
       <c r="C291" s="5">
-        <v>-2.966523399999943E-2</v>
+        <v>-2.9709178999999253E-2</v>
       </c>
       <c r="D291" s="5">
-        <v>-2.9002128944476624</v>
+        <v>-2.9044271282800072</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>12.113843956</v>
+        <v>12.113899182999999</v>
       </c>
       <c r="C292" s="5">
-        <v>3.3166822000000096E-2</v>
+        <v>3.3163563999998757E-2</v>
       </c>
       <c r="D292" s="5">
-        <v>3.3447380831912676</v>
+        <v>3.3443881146586474</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>12.053664198</v>
+        <v>12.053713734</v>
       </c>
       <c r="C293" s="5">
-        <v>-6.0179758000000305E-2</v>
+        <v>-6.018544899999867E-2</v>
       </c>
       <c r="D293" s="5">
-        <v>-5.8012023006618341</v>
+        <v>-5.8017102664708275</v>
       </c>
       <c r="E293" s="5">
-        <v>-3.1062389702317672</v>
+        <v>-3.1060224952586979</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>12.014816842</v>
+        <v>12.014802948</v>
       </c>
       <c r="C294" s="5">
-        <v>-3.8847355999999778E-2</v>
+        <v>-3.8910786000000641E-2</v>
       </c>
       <c r="D294" s="5">
-        <v>-3.799618139901062</v>
+        <v>-3.8056970647604604</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>12.007007583</v>
+        <v>12.006969932000001</v>
       </c>
       <c r="C295" s="5">
-        <v>-7.8092590000000683E-3</v>
+        <v>-7.8330159999993043E-3</v>
       </c>
       <c r="D295" s="5">
-        <v>-0.77718064880875071</v>
+        <v>-0.77953738218153878</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>12.024331425</v>
+        <v>12.024245896</v>
       </c>
       <c r="C296" s="5">
-        <v>1.7323841999999701E-2</v>
+        <v>1.7275963999999533E-2</v>
       </c>
       <c r="D296" s="5">
-        <v>1.7451786730148022</v>
+        <v>1.74032278155829</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>12.09255877</v>
+        <v>12.092442436000001</v>
       </c>
       <c r="C297" s="5">
-        <v>6.8227345000000383E-2</v>
+        <v>6.8196540000000638E-2</v>
       </c>
       <c r="D297" s="5">
-        <v>7.0254895890410118</v>
+        <v>7.0222694675879938</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>12.098542007000001</v>
+        <v>12.098395672000001</v>
       </c>
       <c r="C298" s="5">
-        <v>5.9832370000005852E-3</v>
+        <v>5.9532359999998619E-3</v>
       </c>
       <c r="D298" s="5">
-        <v>0.59536245466060844</v>
+        <v>0.59237482941929542</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>12.138235146</v>
+        <v>12.138155214999999</v>
       </c>
       <c r="C299" s="5">
-        <v>3.9693138999998823E-2</v>
+        <v>3.9759542999998843E-2</v>
       </c>
       <c r="D299" s="5">
-        <v>4.0088076633555625</v>
+        <v>4.0156852664935627</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>11.581405622</v>
+        <v>11.581421604000001</v>
       </c>
       <c r="C300" s="5">
-        <v>-0.55682952399999941</v>
+        <v>-0.55673361099999852</v>
       </c>
       <c r="D300" s="5">
-        <v>-43.079499446787864</v>
+        <v>-43.074058690608716</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>11.601796837</v>
+        <v>11.601863696000001</v>
       </c>
       <c r="C301" s="5">
-        <v>2.0391215000000074E-2</v>
+        <v>2.044209199999969E-2</v>
       </c>
       <c r="D301" s="5">
-        <v>2.1334034616926179</v>
+        <v>2.1387752005413763</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>11.710724796999999</v>
+        <v>11.710959985000001</v>
       </c>
       <c r="C302" s="5">
-        <v>0.10892795999999905</v>
+        <v>0.10909628900000001</v>
       </c>
       <c r="D302" s="5">
-        <v>11.86706097608381</v>
+        <v>11.88628603811055</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>11.681468757999999</v>
+        <v>11.681597042</v>
       </c>
       <c r="C303" s="5">
-        <v>-2.9256038999999845E-2</v>
+        <v>-2.9362943000000641E-2</v>
       </c>
       <c r="D303" s="5">
-        <v>-2.9570210023058374</v>
+        <v>-2.9676188557269501</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>11.713797947</v>
+        <v>11.714004127999999</v>
       </c>
       <c r="C304" s="5">
-        <v>3.2329189000000369E-2</v>
+        <v>3.2407085999999197E-2</v>
       </c>
       <c r="D304" s="5">
-        <v>3.3720957019543807</v>
+        <v>3.3803074324827431</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>11.657463530999999</v>
+        <v>11.657605411</v>
       </c>
       <c r="C305" s="5">
-        <v>-5.6334416000000331E-2</v>
+        <v>-5.6398716999998655E-2</v>
       </c>
       <c r="D305" s="5">
-        <v>-5.620853992419617</v>
+        <v>-5.6270043588379393</v>
       </c>
       <c r="E305" s="5">
-        <v>-3.2869728282769017</v>
+        <v>-3.2861932159770291</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>11.996736268999999</v>
+        <v>11.996468785999999</v>
       </c>
       <c r="C306" s="5">
-        <v>0.33927273800000002</v>
+        <v>0.33886337499999897</v>
       </c>
       <c r="D306" s="5">
-        <v>41.094002502105084</v>
+        <v>41.035657131950806</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>11.977601122999999</v>
+        <v>11.977655703</v>
       </c>
       <c r="C307" s="5">
-        <v>-1.9135145999999992E-2</v>
+        <v>-1.8813082999999509E-2</v>
       </c>
       <c r="D307" s="5">
-        <v>-1.8973329477005807</v>
+        <v>-1.8657151820516082</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>12.009007854</v>
+        <v>12.009022919</v>
       </c>
       <c r="C308" s="5">
-        <v>3.1406731000000576E-2</v>
+        <v>3.1367215999999587E-2</v>
       </c>
       <c r="D308" s="5">
-        <v>3.192323790519902</v>
+        <v>3.1882345400244816</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>11.999486187</v>
+        <v>11.998821514999999</v>
       </c>
       <c r="C309" s="5">
-        <v>-9.5216669999995673E-3</v>
+        <v>-1.0201404000000025E-2</v>
       </c>
       <c r="D309" s="5">
-        <v>-0.94731431741714722</v>
+        <v>-1.0146247348111093</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>12.110281269</v>
+        <v>12.109992428</v>
       </c>
       <c r="C310" s="5">
-        <v>0.11079508199999921</v>
+        <v>0.11117091300000048</v>
       </c>
       <c r="D310" s="5">
-        <v>11.660343278455109</v>
+        <v>11.702615249947224</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>12.156552538</v>
+        <v>12.156601224999999</v>
       </c>
       <c r="C311" s="5">
-        <v>4.6271269000000004E-2</v>
+        <v>4.6608796999999313E-2</v>
       </c>
       <c r="D311" s="5">
-        <v>4.6825795675862203</v>
+        <v>4.7175780832372283</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>12.20463142</v>
+        <v>12.204724861000001</v>
       </c>
       <c r="C312" s="5">
-        <v>4.8078882000000434E-2</v>
+        <v>4.8123636000001468E-2</v>
       </c>
       <c r="D312" s="5">
-        <v>4.8505813610277615</v>
+        <v>4.8551753892476457</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>12.30285329</v>
+        <v>12.302997506000001</v>
       </c>
       <c r="C313" s="5">
-        <v>9.8221869999999711E-2</v>
+        <v>9.827264499999977E-2</v>
       </c>
       <c r="D313" s="5">
-        <v>10.096654558248019</v>
+        <v>10.102026429516119</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>12.216372302</v>
+        <v>12.216768953000001</v>
       </c>
       <c r="C314" s="5">
-        <v>-8.6480987999999925E-2</v>
+        <v>-8.6228552999999764E-2</v>
       </c>
       <c r="D314" s="5">
-        <v>-8.1166175253230435</v>
+        <v>-8.0937399197098632</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>12.384194273</v>
+        <v>12.384721374</v>
       </c>
       <c r="C315" s="5">
-        <v>0.1678219710000004</v>
+        <v>0.16795242099999896</v>
       </c>
       <c r="D315" s="5">
-        <v>17.789332045450301</v>
+        <v>17.803599385698444</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>12.407091444000001</v>
+        <v>12.407359369</v>
       </c>
       <c r="C316" s="5">
-        <v>2.2897171000000327E-2</v>
+        <v>2.2637995000000188E-2</v>
       </c>
       <c r="D316" s="5">
-        <v>2.241384656347023</v>
+        <v>2.2156632812843524</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>12.455654297000001</v>
+        <v>12.455773419</v>
       </c>
       <c r="C317" s="5">
-        <v>4.8562852999999961E-2</v>
+        <v>4.8414049999999875E-2</v>
       </c>
       <c r="D317" s="5">
-        <v>4.7993899804014806</v>
+        <v>4.7842614414525864</v>
       </c>
       <c r="E317" s="5">
-        <v>6.8470363546702995</v>
+        <v>6.8467578019655306</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>12.467135959</v>
+        <v>12.466497717999999</v>
       </c>
       <c r="C318" s="5">
-        <v>1.1481661999999559E-2</v>
+        <v>1.0724298999999604E-2</v>
       </c>
       <c r="D318" s="5">
-        <v>1.1117892684423758</v>
+        <v>1.0380949309466647</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>12.556502717000001</v>
+        <v>12.556547859</v>
       </c>
       <c r="C319" s="5">
-        <v>8.9366758000000601E-2</v>
+        <v>9.005014100000075E-2</v>
       </c>
       <c r="D319" s="5">
-        <v>8.9491864566720416</v>
+        <v>9.0208422984165093</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>12.494603256</v>
+        <v>12.494644272</v>
       </c>
       <c r="C320" s="5">
-        <v>-6.189946100000121E-2</v>
+        <v>-6.190358699999976E-2</v>
       </c>
       <c r="D320" s="5">
-        <v>-5.7578238967884721</v>
+        <v>-5.7581772036131245</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>12.513013508</v>
+        <v>12.511768416000001</v>
       </c>
       <c r="C321" s="5">
-        <v>1.8410252000000682E-2</v>
+        <v>1.7124144000000285E-2</v>
       </c>
       <c r="D321" s="5">
-        <v>1.7825472677287069</v>
+        <v>1.6570762076139944</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>12.520206117000001</v>
+        <v>12.519784645</v>
       </c>
       <c r="C322" s="5">
-        <v>7.1926090000005161E-3</v>
+        <v>8.0162289999989866E-3</v>
       </c>
       <c r="D322" s="5">
-        <v>0.6919572244169947</v>
+        <v>0.77154917710853255</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>12.37296222</v>
+        <v>12.373162723</v>
       </c>
       <c r="C323" s="5">
-        <v>-0.14724389700000096</v>
+        <v>-0.14662192199999957</v>
       </c>
       <c r="D323" s="5">
-        <v>-13.234614898666774</v>
+        <v>-13.182676825812544</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>12.526215243999999</v>
+        <v>12.526457119</v>
       </c>
       <c r="C324" s="5">
-        <v>0.15325302399999963</v>
+        <v>0.15329439599999972</v>
       </c>
       <c r="D324" s="5">
-        <v>15.918886144298572</v>
+        <v>15.923204691304882</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>12.503147093999999</v>
+        <v>12.503494284</v>
       </c>
       <c r="C325" s="5">
-        <v>-2.3068150000000287E-2</v>
+        <v>-2.2962834999999515E-2</v>
       </c>
       <c r="D325" s="5">
-        <v>-2.1876609860071006</v>
+        <v>-2.1777323270116611</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>12.730119984</v>
+        <v>12.730810741000001</v>
       </c>
       <c r="C326" s="5">
-        <v>0.22697289000000076</v>
+        <v>0.22731645700000058</v>
       </c>
       <c r="D326" s="5">
-        <v>24.096027117466612</v>
+        <v>24.135484503580674</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>12.587263288000001</v>
+        <v>12.588328096</v>
       </c>
       <c r="C327" s="5">
-        <v>-0.14285669599999906</v>
+        <v>-0.14248264500000118</v>
       </c>
       <c r="D327" s="5">
-        <v>-12.665500968243283</v>
+        <v>-12.633708549408528</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>12.599353949999999</v>
+        <v>12.599797196000001</v>
       </c>
       <c r="C328" s="5">
-        <v>1.2090661999998531E-2</v>
+        <v>1.146910000000112E-2</v>
       </c>
       <c r="D328" s="5">
-        <v>1.1587658196427375</v>
+        <v>1.0988032482116994</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>12.552821911000001</v>
+        <v>12.552993102</v>
       </c>
       <c r="C329" s="5">
-        <v>-4.6532038999998804E-2</v>
+        <v>-4.6804094000000518E-2</v>
       </c>
       <c r="D329" s="5">
-        <v>-4.3429264860419758</v>
+        <v>-4.3676508901366322</v>
       </c>
       <c r="E329" s="5">
-        <v>0.78010846867677675</v>
+        <v>0.7805190390803185</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>12.532574014</v>
+        <v>12.530756788</v>
       </c>
       <c r="C330" s="5">
-        <v>-2.0247897000000847E-2</v>
+        <v>-2.223631400000059E-2</v>
       </c>
       <c r="D330" s="5">
-        <v>-1.9185386540791161</v>
+        <v>-2.1050865006755126</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>12.538640320000001</v>
+        <v>12.538705865000001</v>
       </c>
       <c r="C331" s="5">
-        <v>6.0663060000010205E-3</v>
+        <v>7.9490770000010258E-3</v>
       </c>
       <c r="D331" s="5">
-        <v>0.58240058495480085</v>
+        <v>0.76389992393259831</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>12.577971244</v>
+        <v>12.578059215</v>
       </c>
       <c r="C332" s="5">
-        <v>3.9330923999999712E-2</v>
+        <v>3.9353349999998954E-2</v>
       </c>
       <c r="D332" s="5">
-        <v>3.8297566022347906</v>
+        <v>3.8319577353371104</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>12.625347257</v>
+        <v>12.623516196000001</v>
       </c>
       <c r="C333" s="5">
-        <v>4.7376012999999162E-2</v>
+        <v>4.5456981000000951E-2</v>
       </c>
       <c r="D333" s="5">
-        <v>4.6147244233256224</v>
+        <v>4.4240371119161903</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>12.63230691</v>
+        <v>12.631771647000001</v>
       </c>
       <c r="C334" s="5">
-        <v>6.9596530000008983E-3</v>
+        <v>8.2554510000001358E-3</v>
       </c>
       <c r="D334" s="5">
-        <v>0.66350261245105013</v>
+        <v>0.78759762700235658</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>12.491678901</v>
+        <v>12.492132402999999</v>
       </c>
       <c r="C335" s="5">
-        <v>-0.14062800900000028</v>
+        <v>-0.13963924400000138</v>
       </c>
       <c r="D335" s="5">
-        <v>-12.570554763312913</v>
+        <v>-12.487971430233479</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>12.640885804</v>
+        <v>12.641365024000001</v>
       </c>
       <c r="C336" s="5">
-        <v>0.14920690299999961</v>
+        <v>0.14923262100000123</v>
       </c>
       <c r="D336" s="5">
-        <v>15.313552051577117</v>
+        <v>15.31577430029385</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>12.704306539999999</v>
+        <v>12.704971973999999</v>
       </c>
       <c r="C337" s="5">
-        <v>6.3420735999999422E-2</v>
+        <v>6.3606949999998719E-2</v>
       </c>
       <c r="D337" s="5">
-        <v>6.1894752856471946</v>
+        <v>6.2079126261586071</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>12.74798706</v>
+        <v>12.749070262</v>
       </c>
       <c r="C338" s="5">
-        <v>4.3680520000000556E-2</v>
+        <v>4.4098288000000707E-2</v>
       </c>
       <c r="D338" s="5">
-        <v>4.2048173949684964</v>
+        <v>4.2455772593014141</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>12.688046161999999</v>
+        <v>12.689913523</v>
       </c>
       <c r="C339" s="5">
-        <v>-5.9940898000000686E-2</v>
+        <v>-5.9156739000000513E-2</v>
       </c>
       <c r="D339" s="5">
-        <v>-5.4987326436380046</v>
+        <v>-5.4281737752423957</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>12.590589453</v>
+        <v>12.591498855999999</v>
       </c>
       <c r="C340" s="5">
-        <v>-9.7456708999999364E-2</v>
+        <v>-9.8414667000000122E-2</v>
       </c>
       <c r="D340" s="5">
-        <v>-8.8375990583613238</v>
+        <v>-8.9195403485167191</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>12.646909645999999</v>
+        <v>12.647541449</v>
       </c>
       <c r="C341" s="5">
-        <v>5.6320192999999463E-2</v>
+        <v>5.6042593000000807E-2</v>
       </c>
       <c r="D341" s="5">
-        <v>5.5018887490589252</v>
+        <v>5.4736977855287083</v>
       </c>
       <c r="E341" s="5">
-        <v>0.74953453229149591</v>
+        <v>0.75319365056398802</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>12.704799147999999</v>
+        <v>12.699573000000001</v>
       </c>
       <c r="C342" s="5">
-        <v>5.7889502000000093E-2</v>
+        <v>5.2031551000000675E-2</v>
       </c>
       <c r="D342" s="5">
-        <v>5.633252858068416</v>
+        <v>5.0500079625037886</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>12.630937096</v>
+        <v>12.631424259999999</v>
       </c>
       <c r="C343" s="5">
-        <v>-7.3862051999999068E-2</v>
+        <v>-6.8148740000001595E-2</v>
       </c>
       <c r="D343" s="5">
-        <v>-6.7576470963616746</v>
+        <v>-6.2527705416024038</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>12.665973756</v>
+        <v>12.666266311999999</v>
       </c>
       <c r="C344" s="5">
-        <v>3.5036659999999387E-2</v>
+        <v>3.4842052000000123E-2</v>
       </c>
       <c r="D344" s="5">
-        <v>3.3799073163202076</v>
+        <v>3.360716606022307</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>12.524476290000001</v>
+        <v>12.522716618</v>
       </c>
       <c r="C345" s="5">
-        <v>-0.14149746599999879</v>
+        <v>-0.14354969399999895</v>
       </c>
       <c r="D345" s="5">
-        <v>-12.611981251637804</v>
+        <v>-12.78337944144824</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>12.538892387000001</v>
+        <v>12.538396934</v>
       </c>
       <c r="C346" s="5">
-        <v>1.4416096999999795E-2</v>
+        <v>1.5680315999999195E-2</v>
       </c>
       <c r="D346" s="5">
-        <v>1.3900185387017761</v>
+        <v>1.5129709672462965</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>12.608452368</v>
+        <v>12.609043827000001</v>
       </c>
       <c r="C347" s="5">
-        <v>6.9559980999999382E-2</v>
+        <v>7.0646893000001043E-2</v>
       </c>
       <c r="D347" s="5">
-        <v>6.8639649558747795</v>
+        <v>6.974848113385157</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>12.655171977</v>
+        <v>12.655720135999999</v>
       </c>
       <c r="C348" s="5">
-        <v>4.6719609000000162E-2</v>
+        <v>4.6676308999998639E-2</v>
       </c>
       <c r="D348" s="5">
-        <v>4.5382513090926002</v>
+        <v>4.5337422002711847</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>12.711071231</v>
+        <v>12.711825121</v>
       </c>
       <c r="C349" s="5">
-        <v>5.5899253999999843E-2</v>
+        <v>5.6104985000001051E-2</v>
       </c>
       <c r="D349" s="5">
-        <v>5.4312153998973933</v>
+        <v>5.4514523866684206</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>12.663147460999999</v>
+        <v>12.664695949</v>
       </c>
       <c r="C350" s="5">
-        <v>-4.7923770000000587E-2</v>
+        <v>-4.7129171999999997E-2</v>
       </c>
       <c r="D350" s="5">
-        <v>-4.4316382788965551</v>
+        <v>-4.3593984703952149</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>12.688334767000001</v>
+        <v>12.691406942</v>
       </c>
       <c r="C351" s="5">
-        <v>2.5187306000001186E-2</v>
+        <v>2.6710993000000016E-2</v>
       </c>
       <c r="D351" s="5">
-        <v>2.4131138970011623</v>
+        <v>2.5604748156971446</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>12.882194964</v>
+        <v>12.883579662000001</v>
       </c>
       <c r="C352" s="5">
-        <v>0.19386019699999935</v>
+        <v>0.1921727200000003</v>
       </c>
       <c r="D352" s="5">
-        <v>19.956247054267664</v>
+        <v>19.762631260387622</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>12.938511896</v>
+        <v>12.939846538999999</v>
       </c>
       <c r="C353" s="5">
-        <v>5.6316931999999653E-2</v>
+        <v>5.6266876999998772E-2</v>
       </c>
       <c r="D353" s="5">
-        <v>5.3740183388695906</v>
+        <v>5.3685355461766893</v>
       </c>
       <c r="E353" s="5">
-        <v>2.3057194062600761</v>
+        <v>2.3111613524153363</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>12.982316539999999</v>
+        <v>12.973206587</v>
       </c>
       <c r="C354" s="5">
-        <v>4.3804643999999726E-2</v>
+        <v>3.3360048000000475E-2</v>
       </c>
       <c r="D354" s="5">
-        <v>4.1392331279896055</v>
+        <v>3.1379504837095951</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>13.031482199999999</v>
+        <v>13.032182532</v>
       </c>
       <c r="C355" s="5">
-        <v>4.9165659999999889E-2</v>
+        <v>5.8975945000000252E-2</v>
       </c>
       <c r="D355" s="5">
-        <v>4.6404149144641416</v>
+        <v>5.5936600045502161</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>13.057946458</v>
+        <v>13.058441869999999</v>
       </c>
       <c r="C356" s="5">
-        <v>2.646425800000074E-2</v>
+        <v>2.6259337999999133E-2</v>
       </c>
       <c r="D356" s="5">
-        <v>2.4643573215115122</v>
+        <v>2.4449302999901334</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>13.116740154</v>
+        <v>13.115180861000001</v>
       </c>
       <c r="C357" s="5">
-        <v>5.8793696000000395E-2</v>
+        <v>5.6738991000001349E-2</v>
       </c>
       <c r="D357" s="5">
-        <v>5.5388553255532491</v>
+        <v>5.3404298635451264</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>13.241384177</v>
+        <v>13.241093143000001</v>
       </c>
       <c r="C358" s="5">
-        <v>0.1246440230000001</v>
+        <v>0.12591228199999982</v>
       </c>
       <c r="D358" s="5">
-        <v>12.018473801313423</v>
+        <v>12.148812436601176</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>13.328421633</v>
+        <v>13.329255303</v>
       </c>
       <c r="C359" s="5">
-        <v>8.7037455999999125E-2</v>
+        <v>8.8162159999999545E-2</v>
       </c>
       <c r="D359" s="5">
-        <v>8.1792685501357099</v>
+        <v>8.2890513570280646</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>13.357998216</v>
+        <v>13.358660194</v>
       </c>
       <c r="C360" s="5">
-        <v>2.9576583000000767E-2</v>
+        <v>2.9404891000000433E-2</v>
       </c>
       <c r="D360" s="5">
-        <v>2.6956149496349502</v>
+        <v>2.6796069125649469</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>13.417692419</v>
+        <v>13.418466757999999</v>
       </c>
       <c r="C361" s="5">
-        <v>5.9694202999999391E-2</v>
+        <v>5.980656399999873E-2</v>
       </c>
       <c r="D361" s="5">
-        <v>5.4963445342279593</v>
+        <v>5.5066666097480566</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>13.476701009999999</v>
+        <v>13.478533721</v>
       </c>
       <c r="C362" s="5">
-        <v>5.9008590999999555E-2</v>
+        <v>6.0066963000000584E-2</v>
       </c>
       <c r="D362" s="5">
-        <v>5.4069228518814905</v>
+        <v>5.5059758020292726</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>13.486420468</v>
+        <v>13.490513975000001</v>
       </c>
       <c r="C363" s="5">
-        <v>9.7194580000010689E-3</v>
+        <v>1.1980254000000912E-2</v>
       </c>
       <c r="D363" s="5">
-        <v>0.86888661592037231</v>
+        <v>1.071837189325997</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>13.580385429</v>
+        <v>13.581959982000001</v>
       </c>
       <c r="C364" s="5">
-        <v>9.3964960999999292E-2</v>
+        <v>9.1446007000000051E-2</v>
       </c>
       <c r="D364" s="5">
-        <v>8.6888025878787403</v>
+        <v>8.4444684213995878</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>13.526382849000001</v>
+        <v>13.528150439999999</v>
       </c>
       <c r="C365" s="5">
-        <v>-5.4002579999998801E-2</v>
+        <v>-5.3809542000001542E-2</v>
       </c>
       <c r="D365" s="5">
-        <v>-4.6688231846254924</v>
+        <v>-4.6519683309473976</v>
       </c>
       <c r="E365" s="5">
-        <v>4.5435746995119652</v>
+        <v>4.5464519167741635</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>13.675846627</v>
+        <v>13.663724459000001</v>
       </c>
       <c r="C366" s="5">
-        <v>0.14946377799999944</v>
+        <v>0.13557401900000166</v>
       </c>
       <c r="D366" s="5">
-        <v>14.096035267868533</v>
+        <v>12.711454883096662</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>13.632280578</v>
+        <v>13.632814938999999</v>
       </c>
       <c r="C367" s="5">
-        <v>-4.3566049000000717E-2</v>
+        <v>-3.0909520000001578E-2</v>
       </c>
       <c r="D367" s="5">
-        <v>-3.7564720657761286</v>
+        <v>-2.6810698235698482</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>13.657621435999999</v>
+        <v>13.658801934</v>
       </c>
       <c r="C368" s="5">
-        <v>2.5340857999999855E-2</v>
+        <v>2.5986995000000235E-2</v>
       </c>
       <c r="D368" s="5">
-        <v>2.2536113459877383</v>
+        <v>2.3115858559794145</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>13.106040613999999</v>
+        <v>13.105062413000001</v>
       </c>
       <c r="C369" s="5">
-        <v>-0.55158082200000003</v>
+        <v>-0.5537395209999989</v>
       </c>
       <c r="D369" s="5">
-        <v>-39.024233991134381</v>
+        <v>-39.141977715475306</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>13.138061837</v>
+        <v>13.137968697</v>
       </c>
       <c r="C370" s="5">
-        <v>3.2021223000000987E-2</v>
+        <v>3.2906283999999175E-2</v>
       </c>
       <c r="D370" s="5">
-        <v>2.971610730157348</v>
+        <v>3.0551144082967552</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>13.339440489999999</v>
+        <v>13.340298786</v>
       </c>
       <c r="C371" s="5">
-        <v>0.20137865299999902</v>
+        <v>0.20233008900000016</v>
       </c>
       <c r="D371" s="5">
-        <v>20.026114469217248</v>
+        <v>20.129040172973877</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>13.356705356999999</v>
+        <v>13.357326925000001</v>
       </c>
       <c r="C372" s="5">
-        <v>1.726486699999974E-2</v>
+        <v>1.7028139000000664E-2</v>
       </c>
       <c r="D372" s="5">
-        <v>1.56423040553888</v>
+        <v>1.5425316393761657</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>13.420894655</v>
+        <v>13.421622964000001</v>
       </c>
       <c r="C373" s="5">
-        <v>6.4189298000000505E-2</v>
+        <v>6.4296039000000249E-2</v>
       </c>
       <c r="D373" s="5">
-        <v>5.9218263992517617</v>
+        <v>5.9316526504552325</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>13.385477228999999</v>
+        <v>13.387520571</v>
       </c>
       <c r="C374" s="5">
-        <v>-3.5417426000000418E-2</v>
+        <v>-3.4102393000001285E-2</v>
       </c>
       <c r="D374" s="5">
-        <v>-3.1212100675496623</v>
+        <v>-3.0067751748483751</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>13.38663281</v>
+        <v>13.391200731</v>
       </c>
       <c r="C375" s="5">
-        <v>1.1555810000007938E-3</v>
+        <v>3.6801600000000434E-3</v>
       </c>
       <c r="D375" s="5">
-        <v>0.10364634728192712</v>
+        <v>0.33037297937907883</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>13.287098405</v>
+        <v>13.288474840999999</v>
       </c>
       <c r="C376" s="5">
-        <v>-9.9534404999999992E-2</v>
+        <v>-0.10272589000000032</v>
       </c>
       <c r="D376" s="5">
-        <v>-8.5664452071815056</v>
+        <v>-8.8267531414551019</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>13.3193638</v>
+        <v>13.320991131</v>
       </c>
       <c r="C377" s="5">
-        <v>3.2265394999999586E-2</v>
+        <v>3.2516290000000225E-2</v>
       </c>
       <c r="D377" s="5">
-        <v>2.9532255465207768</v>
+        <v>2.976187273995734</v>
       </c>
       <c r="E377" s="5">
-        <v>-1.5304834360451824</v>
+        <v>-1.5313202637625256</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>13.173596735</v>
+        <v>13.160791336000001</v>
       </c>
       <c r="C378" s="5">
-        <v>-0.14576706499999936</v>
+        <v>-0.1601997949999987</v>
       </c>
       <c r="D378" s="5">
-        <v>-12.37044556726622</v>
+        <v>-13.514047742688062</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>13.337071993</v>
+        <v>13.336785135</v>
       </c>
       <c r="C379" s="5">
-        <v>0.16347525800000007</v>
+        <v>0.17599379899999867</v>
       </c>
       <c r="D379" s="5">
-        <v>15.95075144563689</v>
+        <v>17.28158101418693</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>13.261192792999999</v>
+        <v>13.262715028000001</v>
       </c>
       <c r="C380" s="5">
-        <v>-7.5879200000001035E-2</v>
+        <v>-7.4070106999998941E-2</v>
       </c>
       <c r="D380" s="5">
-        <v>-6.6175806540264226</v>
+        <v>-6.4647298803908182</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>13.293423815000001</v>
+        <v>13.292949397999999</v>
       </c>
       <c r="C381" s="5">
-        <v>3.2231022000001275E-2</v>
+        <v>3.0234369999998734E-2</v>
       </c>
       <c r="D381" s="5">
-        <v>2.9558774447565606</v>
+        <v>2.7701428925506866</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>13.231366154</v>
+        <v>13.231620513999999</v>
       </c>
       <c r="C382" s="5">
-        <v>-6.2057661000000763E-2</v>
+        <v>-6.1328883999999917E-2</v>
       </c>
       <c r="D382" s="5">
-        <v>-5.4603383809436634</v>
+        <v>-5.3980208667014136</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>13.247255858999999</v>
+        <v>13.248395521000001</v>
       </c>
       <c r="C383" s="5">
-        <v>1.588970499999931E-2</v>
+        <v>1.6775007000001452E-2</v>
       </c>
       <c r="D383" s="5">
-        <v>1.4506509296588366</v>
+        <v>1.5320094345265156</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>13.243059648999999</v>
+        <v>13.243995585</v>
       </c>
       <c r="C384" s="5">
-        <v>-4.1962099999999225E-3</v>
+        <v>-4.3999360000004373E-3</v>
       </c>
       <c r="D384" s="5">
-        <v>-0.37945130875687294</v>
+        <v>-0.39780587025066705</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>13.318379365</v>
+        <v>13.319507786999999</v>
       </c>
       <c r="C385" s="5">
-        <v>7.531971600000098E-2</v>
+        <v>7.5512201999998751E-2</v>
       </c>
       <c r="D385" s="5">
-        <v>7.0425763862845825</v>
+        <v>7.0606277078971269</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>13.288912977000001</v>
+        <v>13.291202478000001</v>
       </c>
       <c r="C386" s="5">
-        <v>-2.9466387999999455E-2</v>
+        <v>-2.8305308999998502E-2</v>
       </c>
       <c r="D386" s="5">
-        <v>-2.6228827757715956</v>
+        <v>-2.5205262234769821</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>13.586841554999999</v>
+        <v>13.590633683</v>
       </c>
       <c r="C387" s="5">
-        <v>0.29792857799999872</v>
+        <v>0.29943120499999942</v>
       </c>
       <c r="D387" s="5">
-        <v>30.481409927442705</v>
+        <v>30.648730077639708</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>13.600047603</v>
+        <v>13.600612642</v>
       </c>
       <c r="C388" s="5">
-        <v>1.3206048000000692E-2</v>
+        <v>9.9789589999996764E-3</v>
       </c>
       <c r="D388" s="5">
-        <v>1.1726235070589341</v>
+        <v>0.88467015919617698</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>13.619378009</v>
+        <v>13.621101553999999</v>
       </c>
       <c r="C389" s="5">
-        <v>1.9330405999999911E-2</v>
+        <v>2.048891199999936E-2</v>
       </c>
       <c r="D389" s="5">
-        <v>1.7190149897729379</v>
+        <v>1.8228175902414767</v>
       </c>
       <c r="E389" s="5">
-        <v>2.2524665104499908</v>
+        <v>2.252913616176766</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>13.186073942</v>
+        <v>13.172741891999999</v>
       </c>
       <c r="C390" s="5">
-        <v>-0.4333040669999999</v>
+        <v>-0.44835966199999966</v>
       </c>
       <c r="D390" s="5">
-        <v>-32.157976470361106</v>
+        <v>-33.078230317664911</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>13.145260499000001</v>
+        <v>13.143235998</v>
       </c>
       <c r="C391" s="5">
-        <v>-4.0813442999999339E-2</v>
+        <v>-2.9505893999999699E-2</v>
       </c>
       <c r="D391" s="5">
-        <v>-3.6516499199593988</v>
+        <v>-2.6550367362397131</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>13.170329779999999</v>
+        <v>13.173236683000001</v>
       </c>
       <c r="C392" s="5">
-        <v>2.5069280999998611E-2</v>
+        <v>3.0000685000000971E-2</v>
       </c>
       <c r="D392" s="5">
-        <v>2.3126734307747254</v>
+        <v>2.7737645965953073</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>13.174532918000001</v>
+        <v>13.174573424</v>
       </c>
       <c r="C393" s="5">
-        <v>4.2031380000011609E-3</v>
+        <v>1.336740999999364E-3</v>
       </c>
       <c r="D393" s="5">
-        <v>0.38363717484504178</v>
+        <v>0.12183678126393982</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>13.22283685</v>
+        <v>13.2237986</v>
       </c>
       <c r="C394" s="5">
-        <v>4.8303931999999605E-2</v>
+        <v>4.9225176000000204E-2</v>
       </c>
       <c r="D394" s="5">
-        <v>4.4895718917098204</v>
+        <v>4.5769493226389679</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>13.145203499000001</v>
+        <v>13.146922463999999</v>
       </c>
       <c r="C395" s="5">
-        <v>-7.7633350999999351E-2</v>
+        <v>-7.6876136000000983E-2</v>
       </c>
       <c r="D395" s="5">
-        <v>-6.8222773188948089</v>
+        <v>-6.7573722227155963</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>13.225883491999999</v>
+        <v>13.225663031</v>
       </c>
       <c r="C396" s="5">
-        <v>8.0679992999998618E-2</v>
+        <v>7.8740567000000539E-2</v>
       </c>
       <c r="D396" s="5">
-        <v>7.6188995319796282</v>
+        <v>7.4286754239470065</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>13.213281429</v>
+        <v>13.215959547000001</v>
       </c>
       <c r="C397" s="5">
-        <v>-1.260206299999922E-2</v>
+        <v>-9.7034839999992073E-3</v>
       </c>
       <c r="D397" s="5">
-        <v>-1.1374269388678693</v>
+        <v>-0.876879143787479</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>13.183987417000001</v>
+        <v>13.188029465</v>
       </c>
       <c r="C398" s="5">
-        <v>-2.929401199999937E-2</v>
+        <v>-2.7930082000001022E-2</v>
       </c>
       <c r="D398" s="5">
-        <v>-2.6282137566916774</v>
+        <v>-2.5067613076633077</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>13.188122237</v>
+        <v>13.191246166999999</v>
       </c>
       <c r="C399" s="5">
-        <v>4.1348199999990953E-3</v>
+        <v>3.2167019999995716E-3</v>
       </c>
       <c r="D399" s="5">
-        <v>0.3769991237981829</v>
+        <v>0.29308585521032882</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>13.115651825</v>
+        <v>13.115799745</v>
       </c>
       <c r="C400" s="5">
-        <v>-7.2470411999999484E-2</v>
+        <v>-7.5446421999998847E-2</v>
       </c>
       <c r="D400" s="5">
-        <v>-6.398462275612804</v>
+        <v>-6.651482265774689</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>13.129594060000001</v>
+        <v>13.132449561</v>
       </c>
       <c r="C401" s="5">
-        <v>1.3942235000000025E-2</v>
+        <v>1.6649815999999262E-2</v>
       </c>
       <c r="D401" s="5">
-        <v>1.2831117874295916</v>
+        <v>1.5340177177575631</v>
       </c>
       <c r="E401" s="5">
-        <v>-3.5962284670881361</v>
+        <v>-3.587463106876998</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>13.098280258000001</v>
+        <v>13.080177611</v>
       </c>
       <c r="C402" s="5">
-        <v>-3.1313801999999669E-2</v>
+        <v>-5.2271949999999734E-2</v>
       </c>
       <c r="D402" s="5">
-        <v>-2.8247296678882816</v>
+        <v>-4.6732478517245273</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>13.1601184</v>
+        <v>13.152714225</v>
       </c>
       <c r="C403" s="5">
-        <v>6.1838141999999152E-2</v>
+        <v>7.2536614000000554E-2</v>
       </c>
       <c r="D403" s="5">
-        <v>5.8147513977251819</v>
+        <v>6.8614137204119352</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>13.277487856</v>
+        <v>13.284106888</v>
       </c>
       <c r="C404" s="5">
-        <v>0.11736945600000048</v>
+        <v>0.13139266299999974</v>
       </c>
       <c r="D404" s="5">
-        <v>11.243180065996583</v>
+        <v>12.668815262973165</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>13.063313464</v>
+        <v>13.064978719000001</v>
       </c>
       <c r="C405" s="5">
-        <v>-0.21417439200000032</v>
+        <v>-0.21912816899999932</v>
       </c>
       <c r="D405" s="5">
-        <v>-17.728536312882781</v>
+        <v>-18.093919659913794</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>13.212191485</v>
+        <v>13.215061819000001</v>
       </c>
       <c r="C406" s="5">
-        <v>0.1488780209999998</v>
+        <v>0.1500830999999998</v>
       </c>
       <c r="D406" s="5">
-        <v>14.566628692725271</v>
+        <v>14.690094053849933</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>13.33935793</v>
+        <v>13.342715102</v>
       </c>
       <c r="C407" s="5">
-        <v>0.12716644500000029</v>
+        <v>0.12765328299999901</v>
       </c>
       <c r="D407" s="5">
-        <v>12.18138558838795</v>
+        <v>12.227726811623739</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>13.701248371</v>
+        <v>13.700352029999999</v>
       </c>
       <c r="C408" s="5">
-        <v>0.3618904409999999</v>
+        <v>0.3576369279999998</v>
       </c>
       <c r="D408" s="5">
-        <v>37.880407359482462</v>
+        <v>37.356799404008378</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>13.801891937000001</v>
+        <v>13.806112057</v>
       </c>
       <c r="C409" s="5">
-        <v>0.10064356600000046</v>
+        <v>0.10576002700000053</v>
       </c>
       <c r="D409" s="5">
-        <v>9.1796765651803724</v>
+        <v>9.6670118869830013</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>13.877805627000001</v>
+        <v>13.883130759</v>
       </c>
       <c r="C410" s="5">
-        <v>7.5913690000000145E-2</v>
+        <v>7.7018702000000161E-2</v>
       </c>
       <c r="D410" s="5">
-        <v>6.8036592625287273</v>
+        <v>6.9035780298538851</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>13.991137806999999</v>
+        <v>13.992445859</v>
       </c>
       <c r="C411" s="5">
-        <v>0.11333217999999867</v>
+        <v>0.10931509999999989</v>
       </c>
       <c r="D411" s="5">
-        <v>10.252083507591149</v>
+        <v>9.868868712099621</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>14.130053755</v>
+        <v>14.128988115</v>
       </c>
       <c r="C412" s="5">
-        <v>0.13891594800000107</v>
+        <v>0.13654225600000025</v>
       </c>
       <c r="D412" s="5">
-        <v>12.587287913786849</v>
+        <v>12.359318331243641</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>14.346857498</v>
+        <v>14.349647170000001</v>
       </c>
       <c r="C413" s="5">
-        <v>0.21680374299999983</v>
+        <v>0.22065905500000049</v>
       </c>
       <c r="D413" s="5">
-        <v>20.04819850665902</v>
+        <v>20.437561893958822</v>
       </c>
       <c r="E413" s="5">
-        <v>9.2711429800290457</v>
+        <v>9.26862580622252</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>14.515233066</v>
+        <v>14.49360442</v>
       </c>
       <c r="C414" s="5">
-        <v>0.16837556800000009</v>
+        <v>0.1439572499999997</v>
       </c>
       <c r="D414" s="5">
-        <v>15.028841732230935</v>
+        <v>12.725500502336784</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>14.57084504</v>
+        <v>14.559311399</v>
       </c>
       <c r="C415" s="5">
-        <v>5.561197399999962E-2</v>
+        <v>6.5706978999999777E-2</v>
       </c>
       <c r="D415" s="5">
-        <v>4.6956679062632345</v>
+        <v>5.5779376622248966</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>14.68477856</v>
+        <v>14.695534402</v>
       </c>
       <c r="C416" s="5">
-        <v>0.11393351999999979</v>
+        <v>0.13622300299999957</v>
       </c>
       <c r="D416" s="5">
-        <v>9.7973729053091105</v>
+        <v>11.823887418820856</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>14.755925165000001</v>
+        <v>14.759284922999999</v>
       </c>
       <c r="C417" s="5">
-        <v>7.1146605000000918E-2</v>
+        <v>6.3750520999999338E-2</v>
       </c>
       <c r="D417" s="5">
-        <v>5.9713592915506597</v>
+        <v>5.3317247117468769</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>14.802569081</v>
+        <v>14.807243894000001</v>
       </c>
       <c r="C418" s="5">
-        <v>4.6643915999998953E-2</v>
+        <v>4.7958971000001682E-2</v>
       </c>
       <c r="D418" s="5">
-        <v>3.8598832599532118</v>
+        <v>3.9697397970986037</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>14.824056875</v>
+        <v>14.828796558000001</v>
       </c>
       <c r="C419" s="5">
-        <v>2.1487794000000449E-2</v>
+        <v>2.1552663999999666E-2</v>
       </c>
       <c r="D419" s="5">
-        <v>1.7559263431088157</v>
+        <v>1.7607093612369562</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>14.881663163000001</v>
+        <v>14.879320221</v>
       </c>
       <c r="C420" s="5">
-        <v>5.7606288000000561E-2</v>
+        <v>5.0523662999999885E-2</v>
       </c>
       <c r="D420" s="5">
-        <v>4.7641691984979584</v>
+        <v>4.1660513086998696</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>14.894620918999999</v>
+        <v>14.900399941</v>
       </c>
       <c r="C421" s="5">
-        <v>1.295775599999871E-2</v>
+        <v>2.1079719999999469E-2</v>
       </c>
       <c r="D421" s="5">
-        <v>1.0498818953971201</v>
+        <v>1.7133645322518154</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>14.971662629000001</v>
+        <v>14.978491426</v>
       </c>
       <c r="C422" s="5">
-        <v>7.7041710000001373E-2</v>
+        <v>7.8091484999999849E-2</v>
       </c>
       <c r="D422" s="5">
-        <v>6.3866005631078249</v>
+        <v>6.4735652240294206</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>14.795950997</v>
+        <v>14.795735117</v>
       </c>
       <c r="C423" s="5">
-        <v>-0.17571163200000051</v>
+        <v>-0.18275630900000017</v>
       </c>
       <c r="D423" s="5">
-        <v>-13.209093291881358</v>
+        <v>-13.697839035114512</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>14.840341977</v>
+        <v>14.838517040999999</v>
       </c>
       <c r="C424" s="5">
-        <v>4.4390979999999303E-2</v>
+        <v>4.2781923999999805E-2</v>
       </c>
       <c r="D424" s="5">
-        <v>3.6602601355957942</v>
+        <v>3.5255211077058979</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>14.76625172</v>
+        <v>14.768771171999999</v>
       </c>
       <c r="C425" s="5">
-        <v>-7.4090256999999937E-2</v>
+        <v>-6.9745869000000127E-2</v>
       </c>
       <c r="D425" s="5">
-        <v>-5.8291902603508134</v>
+        <v>-5.4968376942444603</v>
       </c>
       <c r="E425" s="5">
-        <v>2.9232479799737643</v>
+        <v>2.9207965675716263</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>14.823618638999999</v>
+        <v>14.79720979</v>
       </c>
       <c r="C426" s="5">
-        <v>5.7366918999999683E-2</v>
+        <v>2.8438618000000915E-2</v>
       </c>
       <c r="D426" s="5">
-        <v>4.7629192845072721</v>
+        <v>2.3353395324848591</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>14.87990988</v>
+        <v>14.865369485</v>
       </c>
       <c r="C427" s="5">
-        <v>5.6291241000000269E-2</v>
+        <v>6.8159695000000298E-2</v>
       </c>
       <c r="D427" s="5">
-        <v>4.6532713577496887</v>
+        <v>5.6697123830994345</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>14.886914016</v>
+        <v>14.901420316999999</v>
       </c>
       <c r="C428" s="5">
-        <v>7.0041360000008268E-3</v>
+        <v>3.6050831999999033E-2</v>
       </c>
       <c r="D428" s="5">
-        <v>0.56631774919775335</v>
+        <v>2.949319166382991</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>15.054598156999999</v>
+        <v>15.0600057</v>
       </c>
       <c r="C429" s="5">
-        <v>0.16768414099999873</v>
+        <v>0.15858538300000014</v>
       </c>
       <c r="D429" s="5">
-        <v>14.386257815783555</v>
+        <v>13.545429405281784</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>15.194545698000001</v>
+        <v>15.200976606999999</v>
       </c>
       <c r="C430" s="5">
-        <v>0.13994754100000151</v>
+        <v>0.14097090699999981</v>
       </c>
       <c r="D430" s="5">
-        <v>11.743590997277931</v>
+        <v>11.829466531984046</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>15.112803258</v>
+        <v>15.118820946</v>
       </c>
       <c r="C431" s="5">
-        <v>-8.1742440000001082E-2</v>
+        <v>-8.2155660999999824E-2</v>
       </c>
       <c r="D431" s="5">
-        <v>-6.2680379356857774</v>
+        <v>-6.2962015925135395</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>15.267239157000001</v>
+        <v>15.264344765000001</v>
       </c>
       <c r="C432" s="5">
-        <v>0.15443589900000099</v>
+        <v>0.145523819000001</v>
       </c>
       <c r="D432" s="5">
-        <v>12.975887400406961</v>
+        <v>12.181931935495815</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>15.189012965</v>
+        <v>15.195009661</v>
       </c>
       <c r="C433" s="5">
-        <v>-7.8226192000000694E-2</v>
+        <v>-6.9335104000000314E-2</v>
       </c>
       <c r="D433" s="5">
-        <v>-5.9782070395384963</v>
+        <v>-5.3166168051014928</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>15.26623734</v>
+        <v>15.272962159</v>
       </c>
       <c r="C434" s="5">
-        <v>7.7224375000000123E-2</v>
+        <v>7.7952498000000148E-2</v>
       </c>
       <c r="D434" s="5">
-        <v>6.2746016404468419</v>
+        <v>6.3328715470872377</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>15.348623181000001</v>
+        <v>15.373421295</v>
       </c>
       <c r="C435" s="5">
-        <v>8.2385841000000681E-2</v>
+        <v>0.10045913599999956</v>
       </c>
       <c r="D435" s="5">
-        <v>6.6716391270943642</v>
+        <v>8.184996868773764</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>15.308937211</v>
+        <v>15.341159295000001</v>
       </c>
       <c r="C436" s="5">
-        <v>-3.9685970000000736E-2</v>
+        <v>-3.2261999999999347E-2</v>
       </c>
       <c r="D436" s="5">
-        <v>-3.0590182247034026</v>
+        <v>-2.4894046851298146</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>15.300964710000001</v>
+        <v>15.340261365</v>
       </c>
       <c r="C437" s="5">
-        <v>-7.9725009999993546E-3</v>
+        <v>-8.9793000000071288E-4</v>
       </c>
       <c r="D437" s="5">
-        <v>-0.62314230016409233</v>
+        <v>-7.0214328250939317E-2</v>
       </c>
       <c r="E437" s="5">
-        <v>3.6211829524466443</v>
+        <v>3.8695852643684026</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>15.277514489</v>
+        <v>15.474480277</v>
       </c>
       <c r="C438" s="5">
-        <v>-2.3450221000000937E-2</v>
+        <v>0.13421891199999969</v>
       </c>
       <c r="D438" s="5">
-        <v>-1.8236935375188001</v>
+        <v>11.019624023843377</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>15.273079284</v>
+        <v>15.409441259999999</v>
       </c>
       <c r="C439" s="5">
-        <v>-4.4352050000000531E-3</v>
+        <v>-6.5039017000000143E-2</v>
       </c>
       <c r="D439" s="5">
-        <v>-0.34781548954136987</v>
+        <v>-4.9286111534259103</v>
       </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>15.367695882</v>
+        <v>15.36252955</v>
       </c>
       <c r="C440" s="5">
-        <v>9.4616597999999996E-2</v>
+        <v>-4.6911709999999829E-2</v>
       </c>
       <c r="D440" s="5">
-        <v>7.6925883634485714</v>
+        <v>-3.5926655679418884</v>
       </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>15.243212518</v>
+        <v>15.241360746</v>
       </c>
       <c r="C441" s="5">
-        <v>-0.1244833639999996</v>
+        <v>-0.12116880399999985</v>
       </c>
       <c r="D441" s="5">
-        <v>-9.2988143263159184</v>
+        <v>-9.0647773581898576</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>15.239499298</v>
+        <v>15.241991658</v>
       </c>
       <c r="C442" s="5">
-        <v>-3.7132199999998505E-3</v>
+        <v>6.3091200000009451E-4</v>
       </c>
       <c r="D442" s="5">
-        <v>-0.29192658147115802</v>
+        <v>4.9684985799580694E-2</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>15.326511034999999</v>
+        <v>15.325812236000001</v>
       </c>
       <c r="C443" s="5">
-        <v>8.7011736999999201E-2</v>
+        <v>8.3820578000000978E-2</v>
       </c>
       <c r="D443" s="5">
-        <v>7.0708493303250908</v>
+        <v>6.8024882346173321</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
-        <v>15.191602244</v>
+        <v>15.279297055000001</v>
       </c>
       <c r="C444" s="5">
-        <v>-0.13490879099999908</v>
+        <v>-4.6515181000000183E-2</v>
       </c>
       <c r="D444" s="5">
-        <v>-10.066117179050249</v>
+        <v>-3.5819183051782333</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
+      </c>
+      <c r="B445" s="5">
+        <v>15.287788218999999</v>
+      </c>
+      <c r="C445" s="5">
+        <v>8.4911639999987187E-3</v>
+      </c>
+      <c r="D445" s="5">
+        <v>0.66891811663500889</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>