--- v10 (2026-09-26)
+++ v11 (2026-11-06)
@@ -1,98 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{865167B3-7387-4C02-BDB0-67A2E6DFAEE7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{3D23D3D1-20AA-4F8C-A823-301A79FC7C1C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{335D68B8-9AEB-43C3-960F-5013D3EFA63D}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{8655728F-E9E9-4594-92EC-BD81B3F19CCE}"/>
   </bookViews>
   <sheets>
     <sheet name="elpfirea" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>El Paso Financial Activities Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2026:Q1 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry August 2026</t>
+    <t>Last data entry September 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -930,51 +917,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FEA4F829-7A29-4D58-A77C-5F14CA2471A0}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D8DE60AC-8C9F-4516-95D7-97AAEEEB89D3}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -7232,81 +7219,90 @@
         <v>8.3820578000000978E-2</v>
       </c>
       <c r="D443" s="5">
         <v>6.8024882346173321</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
         <v>15.279297055000001</v>
       </c>
       <c r="C444" s="5">
         <v>-4.6515181000000183E-2</v>
       </c>
       <c r="D444" s="5">
         <v>-3.5819183051782333</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
       <c r="B445" s="5">
-        <v>15.287788218999999</v>
+        <v>15.288422814</v>
       </c>
       <c r="C445" s="5">
-        <v>8.4911639999987187E-3</v>
+        <v>9.125758999999789E-3</v>
       </c>
       <c r="D445" s="5">
-        <v>0.66891811663500889</v>
+        <v>0.71907468202296876</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
+      <c r="B446" s="5">
+        <v>15.244810770999999</v>
+      </c>
+      <c r="C446" s="5">
+        <v>-4.3612043000001322E-2</v>
+      </c>
+      <c r="D446" s="5">
+        <v>-3.3699429686307236</v>
+      </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>