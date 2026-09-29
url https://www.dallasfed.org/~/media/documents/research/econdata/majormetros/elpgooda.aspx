--- v7 (2026-09-08)
+++ v8 (2026-09-29)
@@ -1,98 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{795F88C6-0A70-4AAD-A84E-92DF7FBF4F97}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{FD0785F8-DC55-43AC-BDA6-8C5F5B951B1A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{41457E68-4A57-459C-B6B5-9B9014DB7EE6}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{F0A849A9-52A7-4242-8EE4-12443FB2FA30}"/>
   </bookViews>
   <sheets>
     <sheet name="elpgooda" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>El Paso Goods Producing Payroll Employment</t>
   </si>
   <si>
-    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q4.</t>
+    <t>Derived from seasonally adjusted components; early benchmarked through 2026:Q1.</t>
   </si>
   <si>
-    <t>Last data entry July 2026</t>
+    <t>Last data entry August 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -930,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1A20C835-608C-4156-8F46-B6F1B38C9CB0}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1B1926EE-BF33-4E43-9A8B-3814F50F342F}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -987,6293 +987,6302 @@
       </c>
     </row>
     <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>50.614904344000003</v>
+        <v>50.614909328000003</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>50.679261371000003</v>
+        <v>50.679273430999999</v>
       </c>
       <c r="C7" s="5">
-        <v>6.4357026999999789E-2</v>
+        <v>6.4364102999995509E-2</v>
       </c>
       <c r="D7" s="5">
-        <v>1.5365198892479448</v>
+        <v>1.5366898592327205</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>50.507266413000004</v>
+        <v>50.507278468999999</v>
       </c>
       <c r="C8" s="5">
-        <v>-0.17199495799999909</v>
+        <v>-0.17199496199999942</v>
       </c>
       <c r="D8" s="5">
-        <v>-3.997388155700865</v>
+        <v>-3.9973873133758886</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>50.440803690999999</v>
+        <v>50.440806960000003</v>
       </c>
       <c r="C9" s="5">
-        <v>-6.6462722000004248E-2</v>
+        <v>-6.6471508999995876E-2</v>
       </c>
       <c r="D9" s="5">
-        <v>-1.5677063892207688</v>
+        <v>-1.5679117853014013</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>50.277803053</v>
+        <v>50.277797839999998</v>
       </c>
       <c r="C10" s="5">
-        <v>-0.16300063799999975</v>
+        <v>-0.16300912000000523</v>
       </c>
       <c r="D10" s="5">
-        <v>-3.8096430269295545</v>
+        <v>-3.8098375150600106</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>50.543222810000003</v>
+        <v>50.543225470000003</v>
       </c>
       <c r="C11" s="5">
-        <v>0.26541975700000364</v>
+        <v>0.26542763000000491</v>
       </c>
       <c r="D11" s="5">
-        <v>6.5220848419797361</v>
+        <v>6.5222846505238685</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>50.568854651000002</v>
+        <v>50.568875982999998</v>
       </c>
       <c r="C12" s="5">
-        <v>2.5631840999999156E-2</v>
+        <v>2.5650512999995101E-2</v>
       </c>
       <c r="D12" s="5">
-        <v>0.61025283809532649</v>
+        <v>0.61069859767985957</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>50.977893659000003</v>
+        <v>50.977988934000003</v>
       </c>
       <c r="C13" s="5">
-        <v>0.40903900800000059</v>
+        <v>0.40911295100000444</v>
       </c>
       <c r="D13" s="5">
-        <v>10.150186503274661</v>
+        <v>10.15209930654699</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>49.537647767000003</v>
+        <v>49.537498427999999</v>
       </c>
       <c r="C14" s="5">
-        <v>-1.4402458920000001</v>
+        <v>-1.4404905060000033</v>
       </c>
       <c r="D14" s="5">
-        <v>-29.100703556495422</v>
+        <v>-29.104858366209118</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>49.627179347999999</v>
+        <v>49.627182816999998</v>
       </c>
       <c r="C15" s="5">
-        <v>8.9531580999995697E-2</v>
+        <v>8.9684388999998532E-2</v>
       </c>
       <c r="D15" s="5">
-        <v>2.1905023202574592</v>
+        <v>2.1942849460596658</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>49.737090719999998</v>
+        <v>49.737090090999999</v>
       </c>
       <c r="C16" s="5">
-        <v>0.10991137199999912</v>
+        <v>0.10990727400000111</v>
       </c>
       <c r="D16" s="5">
-        <v>2.6903034788748004</v>
+        <v>2.6902017567354664</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>49.276346779000001</v>
+        <v>49.276355023000001</v>
       </c>
       <c r="C17" s="5">
-        <v>-0.46074394099999694</v>
+        <v>-0.46073506799999819</v>
       </c>
       <c r="D17" s="5">
-        <v>-10.567062953707184</v>
+        <v>-10.566869834324976</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>49.990230855</v>
+        <v>49.990237602000001</v>
       </c>
       <c r="C18" s="5">
-        <v>0.71388407599999937</v>
+        <v>0.71388257899999985</v>
       </c>
       <c r="D18" s="5">
-        <v>18.839187370360833</v>
+        <v>18.839141258404869</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>49.664820720999998</v>
+        <v>49.664832308999998</v>
       </c>
       <c r="C19" s="5">
-        <v>-0.32541013400000196</v>
+        <v>-0.32540529300000287</v>
       </c>
       <c r="D19" s="5">
-        <v>-7.5376861677337592</v>
+        <v>-7.5375770350809219</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>49.487944177000003</v>
+        <v>49.487959263999997</v>
       </c>
       <c r="C20" s="5">
-        <v>-0.17687654399999531</v>
+        <v>-0.17687304500000067</v>
       </c>
       <c r="D20" s="5">
-        <v>-4.1909601305995636</v>
+        <v>-4.1908778827178361</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>49.314957683999999</v>
+        <v>49.314959991000002</v>
       </c>
       <c r="C21" s="5">
-        <v>-0.17298649300000335</v>
+        <v>-0.17299927299999496</v>
       </c>
       <c r="D21" s="5">
-        <v>-4.1149223286041536</v>
+        <v>-4.1152192817114681</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>49.668985001999999</v>
+        <v>49.668980476999998</v>
       </c>
       <c r="C22" s="5">
-        <v>0.35402731799999998</v>
+        <v>0.35402048599999603</v>
       </c>
       <c r="D22" s="5">
-        <v>8.96309849539354</v>
+        <v>8.9629182042344269</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>49.363558077999997</v>
+        <v>49.363565112000003</v>
       </c>
       <c r="C23" s="5">
-        <v>-0.30542692400000249</v>
+        <v>-0.30541536499999467</v>
       </c>
       <c r="D23" s="5">
-        <v>-7.1345759559912398</v>
+        <v>-7.1343156387192348</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>49.894094783</v>
+        <v>49.894107828999999</v>
       </c>
       <c r="C24" s="5">
-        <v>0.53053670500000294</v>
+        <v>0.53054271699999589</v>
       </c>
       <c r="D24" s="5">
-        <v>13.687392184672431</v>
+        <v>13.687554503132615</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>49.702075790999999</v>
+        <v>49.702154393999997</v>
       </c>
       <c r="C25" s="5">
-        <v>-0.19201899200000128</v>
+        <v>-0.19195343500000206</v>
       </c>
       <c r="D25" s="5">
-        <v>-4.5217270730854242</v>
+        <v>-4.5202146758716477</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>50.26650077</v>
+        <v>50.266356987999998</v>
       </c>
       <c r="C26" s="5">
-        <v>0.56442497900000177</v>
+        <v>0.56420259400000106</v>
       </c>
       <c r="D26" s="5">
-        <v>14.511608373047924</v>
+        <v>14.505504773651356</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>50.206792536999998</v>
+        <v>50.206798923000001</v>
       </c>
       <c r="C27" s="5">
-        <v>-5.9708233000002053E-2</v>
+        <v>-5.9558064999997384E-2</v>
       </c>
       <c r="D27" s="5">
-        <v>-1.4161247006468591</v>
+        <v>-1.412590296426397</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>50.518370443000002</v>
+        <v>50.518366196000002</v>
       </c>
       <c r="C28" s="5">
-        <v>0.31157790600000368</v>
+        <v>0.31156727300000142</v>
       </c>
       <c r="D28" s="5">
-        <v>7.7065884954314434</v>
+        <v>7.7063154435897729</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>50.633309247</v>
+        <v>50.633322776999997</v>
       </c>
       <c r="C29" s="5">
-        <v>0.11493880399999767</v>
+        <v>0.11495658099999417</v>
       </c>
       <c r="D29" s="5">
-        <v>2.7646511421898001</v>
+        <v>2.7650843377841738</v>
       </c>
       <c r="E29" s="5">
-        <v>2.7537805797289705</v>
+        <v>2.7537908462722527</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>51.206794510000002</v>
+        <v>51.206806714000003</v>
       </c>
       <c r="C30" s="5">
-        <v>0.57348526300000202</v>
+        <v>0.57348393700000599</v>
       </c>
       <c r="D30" s="5">
-        <v>14.470962174885415</v>
+        <v>14.470922493333639</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>50.801191781999997</v>
+        <v>50.801201720000002</v>
       </c>
       <c r="C31" s="5">
-        <v>-0.40560272800000519</v>
+        <v>-0.40560499400000083</v>
       </c>
       <c r="D31" s="5">
-        <v>-9.1017072995161818</v>
+        <v>-9.1017538784143763</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>51.839089676</v>
+        <v>51.839113071</v>
       </c>
       <c r="C32" s="5">
-        <v>1.0378978940000039</v>
+        <v>1.0379113509999982</v>
       </c>
       <c r="D32" s="5">
-        <v>27.468122088199731</v>
+        <v>27.468513173666452</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>52.256655821999999</v>
+        <v>52.256658579000003</v>
       </c>
       <c r="C33" s="5">
-        <v>0.41756614599999864</v>
+        <v>0.41754550800000345</v>
       </c>
       <c r="D33" s="5">
-        <v>10.105994596648603</v>
+        <v>10.105468016297303</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>52.788202642999998</v>
+        <v>52.788202249999998</v>
       </c>
       <c r="C34" s="5">
-        <v>0.53154682099999917</v>
+        <v>0.53154367099999433</v>
       </c>
       <c r="D34" s="5">
-        <v>12.912790450973866</v>
+        <v>12.912708877826006</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>53.087446986000003</v>
+        <v>53.087458566000002</v>
       </c>
       <c r="C35" s="5">
-        <v>0.29924434300000513</v>
+        <v>0.29925631600000457</v>
       </c>
       <c r="D35" s="5">
-        <v>7.0186778747796996</v>
+        <v>7.0189675646530558</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>52.850081680999999</v>
+        <v>52.850078644</v>
       </c>
       <c r="C36" s="5">
-        <v>-0.23736530500000441</v>
+        <v>-0.23737992200000235</v>
       </c>
       <c r="D36" s="5">
-        <v>-5.235457428552726</v>
+        <v>-5.2357708277279924</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>52.876476795999999</v>
+        <v>52.876519268999999</v>
       </c>
       <c r="C37" s="5">
-        <v>2.6395114999999691E-2</v>
+        <v>2.6440624999999329E-2</v>
       </c>
       <c r="D37" s="5">
-        <v>0.60096952044801366</v>
+        <v>0.6020085892197935</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>52.590752541000001</v>
+        <v>52.590627963000003</v>
       </c>
       <c r="C38" s="5">
-        <v>-0.2857242549999981</v>
+        <v>-0.28589130599999635</v>
       </c>
       <c r="D38" s="5">
-        <v>-6.2950563850012964</v>
+        <v>-6.2986231823911387</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>54.052504556999999</v>
+        <v>54.052520631</v>
       </c>
       <c r="C39" s="5">
-        <v>1.4617520159999984</v>
+        <v>1.4618926679999973</v>
       </c>
       <c r="D39" s="5">
-        <v>38.955979745781399</v>
+        <v>38.960425629739582</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>53.998978436999998</v>
+        <v>53.998961575999999</v>
       </c>
       <c r="C40" s="5">
-        <v>-5.3526120000000788E-2</v>
+        <v>-5.355905500000091E-2</v>
       </c>
       <c r="D40" s="5">
-        <v>-1.1818631646997702</v>
+        <v>-1.1825860651594411</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>54.166944604999998</v>
+        <v>54.166971306999997</v>
       </c>
       <c r="C41" s="5">
-        <v>0.16796616799999953</v>
+        <v>0.16800973099999794</v>
       </c>
       <c r="D41" s="5">
-        <v>3.7971770650760295</v>
+        <v>3.7981800048042968</v>
       </c>
       <c r="E41" s="5">
-        <v>6.9788749946446904</v>
+        <v>6.9788991442709447</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>54.21241328</v>
+        <v>54.212436480999997</v>
       </c>
       <c r="C42" s="5">
-        <v>4.5468675000002179E-2</v>
+        <v>4.5465174000000275E-2</v>
       </c>
       <c r="D42" s="5">
-        <v>1.0119644013287132</v>
+        <v>1.0118856208447546</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>54.553216892999998</v>
+        <v>54.553225005999998</v>
       </c>
       <c r="C43" s="5">
-        <v>0.34080361299999851</v>
+        <v>0.34078852500000067</v>
       </c>
       <c r="D43" s="5">
-        <v>7.8101118055076801</v>
+        <v>7.8097505377078713</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>54.377203788999999</v>
+        <v>54.377234985000001</v>
       </c>
       <c r="C44" s="5">
-        <v>-0.17601310399999903</v>
+        <v>-0.17599002099999694</v>
       </c>
       <c r="D44" s="5">
-        <v>-3.803765114566604</v>
+        <v>-3.803274536798773</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>54.700511104</v>
+        <v>54.700518572</v>
       </c>
       <c r="C45" s="5">
-        <v>0.32330731500000098</v>
+        <v>0.32328358699999882</v>
       </c>
       <c r="D45" s="5">
-        <v>7.3727695224973466</v>
+        <v>7.3722062409704581</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>54.474019589999997</v>
+        <v>54.474028164000003</v>
       </c>
       <c r="C46" s="5">
-        <v>-0.22649151400000278</v>
+        <v>-0.22649040799999653</v>
       </c>
       <c r="D46" s="5">
-        <v>-4.8570833391556656</v>
+        <v>-4.8570595105366765</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>54.698037114999998</v>
+        <v>54.698057239000001</v>
       </c>
       <c r="C47" s="5">
-        <v>0.22401752500000072</v>
+        <v>0.22402907499999714</v>
       </c>
       <c r="D47" s="5">
-        <v>5.0480093860838515</v>
+        <v>5.0482747561428898</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>55.058655135999999</v>
+        <v>55.058637634999997</v>
       </c>
       <c r="C48" s="5">
-        <v>0.36061802100000051</v>
+        <v>0.36058039599999603</v>
       </c>
       <c r="D48" s="5">
-        <v>8.2047410669439778</v>
+        <v>8.2038506254565888</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>55.259579635999998</v>
+        <v>55.259576447999997</v>
       </c>
       <c r="C49" s="5">
-        <v>0.20092449999999928</v>
+        <v>0.20093881300000049</v>
       </c>
       <c r="D49" s="5">
-        <v>4.4681089645145278</v>
+        <v>4.4684351182741278</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>55.218566850999999</v>
+        <v>55.218451663000003</v>
       </c>
       <c r="C50" s="5">
-        <v>-4.1012784999999496E-2</v>
+        <v>-4.1124784999993835E-2</v>
       </c>
       <c r="D50" s="5">
-        <v>-0.88699445132700561</v>
+        <v>-0.8894068503220165</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>55.556685473000002</v>
+        <v>55.556706183999999</v>
       </c>
       <c r="C51" s="5">
-        <v>0.3381186220000032</v>
+        <v>0.33825452099999609</v>
       </c>
       <c r="D51" s="5">
-        <v>7.600518448717386</v>
+        <v>7.6036933521542727</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>55.291702045999997</v>
+        <v>55.291669552999998</v>
       </c>
       <c r="C52" s="5">
-        <v>-0.26498342700000421</v>
+        <v>-0.26503663100000097</v>
       </c>
       <c r="D52" s="5">
-        <v>-5.5757430378897137</v>
+        <v>-5.5768313152446458</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>55.294327797000001</v>
+        <v>55.294363193999999</v>
       </c>
       <c r="C53" s="5">
-        <v>2.6257510000036177E-3</v>
+        <v>2.6936410000004685E-3</v>
       </c>
       <c r="D53" s="5">
-        <v>5.7001759704045085E-2</v>
+        <v>5.8475995716289475E-2</v>
       </c>
       <c r="E53" s="5">
-        <v>2.0813121364352094</v>
+        <v>2.0813271626547669</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>54.940448637000003</v>
+        <v>54.940482916999997</v>
       </c>
       <c r="C54" s="5">
-        <v>-0.35387915999999819</v>
+        <v>-0.3538802770000018</v>
       </c>
       <c r="D54" s="5">
-        <v>-7.4152571985590665</v>
+        <v>-7.4152752056517057</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>54.691804847</v>
+        <v>54.691811336999997</v>
       </c>
       <c r="C55" s="5">
-        <v>-0.2486437900000027</v>
+        <v>-0.24867157999999989</v>
       </c>
       <c r="D55" s="5">
-        <v>-5.2976736167190897</v>
+        <v>-5.2982478328854166</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>54.735837805000003</v>
+        <v>54.735878990000003</v>
       </c>
       <c r="C56" s="5">
-        <v>4.4032958000002509E-2</v>
+        <v>4.4067653000006146E-2</v>
       </c>
       <c r="D56" s="5">
-        <v>0.9704224992977295</v>
+        <v>0.97119040270203794</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>55.206707457999997</v>
+        <v>55.206726691999997</v>
       </c>
       <c r="C57" s="5">
-        <v>0.47086965299999406</v>
+        <v>0.47084770199999326</v>
       </c>
       <c r="D57" s="5">
-        <v>10.825811144964682</v>
+        <v>10.825273819967496</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>55.031940427000002</v>
+        <v>55.031960062000003</v>
       </c>
       <c r="C58" s="5">
-        <v>-0.17476703099999469</v>
+        <v>-0.17476662999999348</v>
       </c>
       <c r="D58" s="5">
-        <v>-3.733372391488432</v>
+        <v>-3.7333626957819721</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>55.019721695999998</v>
+        <v>55.019770925000003</v>
       </c>
       <c r="C59" s="5">
-        <v>-1.2218731000004368E-2</v>
+        <v>-1.2189137000000017E-2</v>
       </c>
       <c r="D59" s="5">
-        <v>-0.2661106448947459</v>
+        <v>-0.26546681018807528</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>55.880660186</v>
+        <v>55.880622578999997</v>
       </c>
       <c r="C60" s="5">
-        <v>0.86093849000000233</v>
+        <v>0.86085165399999397</v>
       </c>
       <c r="D60" s="5">
-        <v>20.480751675520725</v>
+        <v>20.478485107682332</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>56.727156291</v>
+        <v>56.727104916999998</v>
       </c>
       <c r="C61" s="5">
-        <v>0.84649610499999994</v>
+        <v>0.84648233800000128</v>
       </c>
       <c r="D61" s="5">
-        <v>19.771590682187124</v>
+        <v>19.771256310509379</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>56.863822622000001</v>
+        <v>56.863718681000002</v>
       </c>
       <c r="C62" s="5">
-        <v>0.1366663310000007</v>
+        <v>0.13661376400000336</v>
       </c>
       <c r="D62" s="5">
-        <v>2.9296413855392833</v>
+        <v>2.928502255563159</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>56.677763341000002</v>
+        <v>56.677767160000002</v>
       </c>
       <c r="C63" s="5">
-        <v>-0.18605928099999858</v>
+        <v>-0.18595152099999979</v>
       </c>
       <c r="D63" s="5">
-        <v>-3.8565228924043349</v>
+        <v>-3.8543362465753073</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>57.406339207000002</v>
+        <v>57.406288144999998</v>
       </c>
       <c r="C64" s="5">
-        <v>0.72857586599999991</v>
+        <v>0.72852098499999585</v>
       </c>
       <c r="D64" s="5">
-        <v>16.564362465188509</v>
+        <v>16.563024036618891</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>57.408561495999997</v>
+        <v>57.408603352999997</v>
       </c>
       <c r="C65" s="5">
-        <v>2.2222889999952145E-3</v>
+        <v>2.3152079999988473E-3</v>
       </c>
       <c r="D65" s="5">
-        <v>4.6463765095094978E-2</v>
+        <v>4.8406995703587086E-2</v>
       </c>
       <c r="E65" s="5">
-        <v>3.823599604577721</v>
+        <v>3.8236088398055923</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>57.171565235000003</v>
+        <v>57.171599028999999</v>
       </c>
       <c r="C66" s="5">
-        <v>-0.23699626099999449</v>
+        <v>-0.23700432399999727</v>
       </c>
       <c r="D66" s="5">
-        <v>-4.8429407381694549</v>
+        <v>-4.8430983285768114</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>57.627867289999998</v>
+        <v>57.627874658000003</v>
       </c>
       <c r="C67" s="5">
-        <v>0.45630205499999477</v>
+        <v>0.45627562900000385</v>
       </c>
       <c r="D67" s="5">
-        <v>10.009345113228708</v>
+        <v>10.008733582139318</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>57.893707505999998</v>
+        <v>57.893767425</v>
       </c>
       <c r="C68" s="5">
-        <v>0.26584021600000085</v>
+        <v>0.26589276699999687</v>
       </c>
       <c r="D68" s="5">
-        <v>5.6782913943806967</v>
+        <v>5.6794417649925988</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>57.321802921</v>
+        <v>57.321849727999997</v>
       </c>
       <c r="C69" s="5">
-        <v>-0.57190458499999863</v>
+        <v>-0.5719176970000035</v>
       </c>
       <c r="D69" s="5">
-        <v>-11.230914008004589</v>
+        <v>-11.231146672213599</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>56.989619474999998</v>
+        <v>56.989646211999997</v>
       </c>
       <c r="C70" s="5">
-        <v>-0.33218344600000194</v>
+        <v>-0.33220351599999987</v>
       </c>
       <c r="D70" s="5">
-        <v>-6.7366553565902603</v>
+        <v>-6.7370441626932953</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>57.142760486999997</v>
+        <v>57.142900019000002</v>
       </c>
       <c r="C71" s="5">
-        <v>0.15314101199999897</v>
+        <v>0.15325380700000579</v>
       </c>
       <c r="D71" s="5">
-        <v>3.2726959891596685</v>
+        <v>3.2751406756937884</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>56.702569398000001</v>
+        <v>56.702473292000001</v>
       </c>
       <c r="C72" s="5">
-        <v>-0.44019108899999537</v>
+        <v>-0.44042672700000196</v>
       </c>
       <c r="D72" s="5">
-        <v>-8.8622579028447834</v>
+        <v>-8.8667819340145222</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>56.743413046000001</v>
+        <v>56.743317802999997</v>
       </c>
       <c r="C73" s="5">
-        <v>4.0843647999999178E-2</v>
+        <v>4.0844510999995975E-2</v>
       </c>
       <c r="D73" s="5">
-        <v>0.86780932023353685</v>
+        <v>0.86782920591996771</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>56.774350615000003</v>
+        <v>56.774236827000003</v>
       </c>
       <c r="C74" s="5">
-        <v>3.0937569000002441E-2</v>
+        <v>3.0919024000006345E-2</v>
       </c>
       <c r="D74" s="5">
-        <v>0.65622792960970955</v>
+        <v>0.65583448941439748</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>55.053271723000002</v>
+        <v>55.053243541999997</v>
       </c>
       <c r="C75" s="5">
-        <v>-1.7210788920000013</v>
+        <v>-1.7209932850000058</v>
       </c>
       <c r="D75" s="5">
-        <v>-30.885129912564548</v>
+        <v>-30.88389219451453</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>54.757052139000002</v>
+        <v>54.756991880999998</v>
       </c>
       <c r="C76" s="5">
-        <v>-0.29621958399999926</v>
+        <v>-0.29625166099999944</v>
       </c>
       <c r="D76" s="5">
-        <v>-6.2690291963257261</v>
+        <v>-6.2696912069685968</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>56.03552449</v>
+        <v>56.035555926999997</v>
       </c>
       <c r="C77" s="5">
-        <v>1.2784723509999978</v>
+        <v>1.2785640459999996</v>
       </c>
       <c r="D77" s="5">
-        <v>31.910868107900182</v>
+        <v>31.913498142219552</v>
       </c>
       <c r="E77" s="5">
-        <v>-2.3916938000539623</v>
+        <v>-2.3917102068435003</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>56.151510557999998</v>
+        <v>56.151548241</v>
       </c>
       <c r="C78" s="5">
-        <v>0.115986067999998</v>
+        <v>0.1159923140000032</v>
       </c>
       <c r="D78" s="5">
-        <v>2.5123127864338901</v>
+        <v>2.5124481960945966</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>56.106749006999998</v>
+        <v>56.106770298999997</v>
       </c>
       <c r="C79" s="5">
-        <v>-4.4761551000000566E-2</v>
+        <v>-4.4777942000003179E-2</v>
       </c>
       <c r="D79" s="5">
-        <v>-0.95240509692678943</v>
+        <v>-0.95275168841272295</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>55.657923140999998</v>
+        <v>55.658010081999997</v>
       </c>
       <c r="C80" s="5">
-        <v>-0.44882586599999996</v>
+        <v>-0.44876021700000024</v>
       </c>
       <c r="D80" s="5">
-        <v>-9.188113132479991</v>
+        <v>-9.1868244289000867</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>55.603426806999998</v>
+        <v>55.603497814999997</v>
       </c>
       <c r="C81" s="5">
-        <v>-5.4496333999999536E-2</v>
+        <v>-5.4512266999999781E-2</v>
       </c>
       <c r="D81" s="5">
-        <v>-1.1686490383137738</v>
+        <v>-1.1689870596048757</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>55.624031164999998</v>
+        <v>55.624071270000002</v>
       </c>
       <c r="C82" s="5">
-        <v>2.0604357999999934E-2</v>
+        <v>2.0573455000004515E-2</v>
       </c>
       <c r="D82" s="5">
-        <v>0.44557836085856728</v>
+        <v>0.4449081399128918</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>55.878302691999998</v>
+        <v>55.878529120000003</v>
       </c>
       <c r="C83" s="5">
-        <v>0.25427152700000022</v>
+        <v>0.25445785000000143</v>
       </c>
       <c r="D83" s="5">
-        <v>5.6255429791457257</v>
+        <v>5.6297653228037259</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>55.774960819</v>
+        <v>55.774787863999997</v>
       </c>
       <c r="C84" s="5">
-        <v>-0.10334187299999797</v>
+        <v>-0.10374125600000639</v>
       </c>
       <c r="D84" s="5">
-        <v>-2.1968560954436556</v>
+        <v>-2.2052508869550236</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>56.012630874999999</v>
+        <v>56.012500480999996</v>
       </c>
       <c r="C85" s="5">
-        <v>0.23767005599999891</v>
+        <v>0.23771261699999968</v>
       </c>
       <c r="D85" s="5">
-        <v>5.2350407337118376</v>
+        <v>5.2360169064869178</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>55.65037255</v>
+        <v>55.650247659000001</v>
       </c>
       <c r="C86" s="5">
-        <v>-0.3622583249999991</v>
+        <v>-0.36225282199999498</v>
       </c>
       <c r="D86" s="5">
-        <v>-7.490730259239708</v>
+        <v>-7.4906373077918031</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>55.581518711000001</v>
+        <v>55.581452556999999</v>
       </c>
       <c r="C87" s="5">
-        <v>-6.8853838999999084E-2</v>
+        <v>-6.8795102000002828E-2</v>
       </c>
       <c r="D87" s="5">
-        <v>-1.4746471932479244</v>
+        <v>-1.4734010439894862</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>55.901416666000003</v>
+        <v>55.901347719</v>
       </c>
       <c r="C88" s="5">
-        <v>0.31989795500000184</v>
+        <v>0.31989516200000168</v>
       </c>
       <c r="D88" s="5">
-        <v>7.1294454479305491</v>
+        <v>7.1293899738067879</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>55.806057295000002</v>
+        <v>55.806089082</v>
       </c>
       <c r="C89" s="5">
-        <v>-9.5359371000000692E-2</v>
+        <v>-9.525863700000059E-2</v>
       </c>
       <c r="D89" s="5">
-        <v>-2.0279220107235596</v>
+        <v>-2.0258023039635975</v>
       </c>
       <c r="E89" s="5">
-        <v>-0.40950307343147196</v>
+        <v>-0.40950221908913065</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>55.709403209999998</v>
+        <v>55.709447552</v>
       </c>
       <c r="C90" s="5">
-        <v>-9.6654085000004386E-2</v>
+        <v>-9.664152999999942E-2</v>
       </c>
       <c r="D90" s="5">
-        <v>-2.05867269734058</v>
+        <v>-2.0584066640642384</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>55.771046687000002</v>
+        <v>55.771103238999999</v>
       </c>
       <c r="C91" s="5">
-        <v>6.1643477000004054E-2</v>
+        <v>6.1655686999998238E-2</v>
       </c>
       <c r="D91" s="5">
-        <v>1.3359328286098204</v>
+        <v>1.3361979855837758</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>55.926601099999999</v>
+        <v>55.926714060000002</v>
       </c>
       <c r="C92" s="5">
-        <v>0.15555441299999728</v>
+        <v>0.15561082100000334</v>
       </c>
       <c r="D92" s="5">
-        <v>3.3988173917028686</v>
+        <v>3.4000653639997935</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>56.021831628999998</v>
+        <v>56.021922910999997</v>
       </c>
       <c r="C93" s="5">
-        <v>9.5230528999998398E-2</v>
+        <v>9.520885099999532E-2</v>
       </c>
       <c r="D93" s="5">
-        <v>2.0625777778371601</v>
+        <v>2.0620996496875987</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>56.196617809000003</v>
+        <v>56.196662156999999</v>
       </c>
       <c r="C94" s="5">
-        <v>0.17478618000000523</v>
+        <v>0.17473924600000146</v>
       </c>
       <c r="D94" s="5">
-        <v>3.8088770372845193</v>
+        <v>3.8078303480397757</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>56.092772863</v>
+        <v>56.093049684</v>
       </c>
       <c r="C95" s="5">
-        <v>-0.10384494600000238</v>
+        <v>-0.10361247299999832</v>
       </c>
       <c r="D95" s="5">
-        <v>-2.1950645942538927</v>
+        <v>-2.1901986149685415</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>55.937800326000001</v>
+        <v>55.937551659</v>
       </c>
       <c r="C96" s="5">
-        <v>-0.15497253699999902</v>
+        <v>-0.15549802499999998</v>
       </c>
       <c r="D96" s="5">
-        <v>-3.2654309068431142</v>
+        <v>-3.2763192871548386</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>55.718374349000001</v>
+        <v>55.718207522</v>
       </c>
       <c r="C97" s="5">
-        <v>-0.21942597700000022</v>
+        <v>-0.21934413700000022</v>
       </c>
       <c r="D97" s="5">
-        <v>-4.6069729763354665</v>
+        <v>-4.6053116189694654</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>55.458395193999998</v>
+        <v>55.458252037999998</v>
       </c>
       <c r="C98" s="5">
-        <v>-0.25997915500000346</v>
+        <v>-0.25995548400000246</v>
       </c>
       <c r="D98" s="5">
-        <v>-5.4576624710061861</v>
+        <v>-5.457194156546219</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>55.819998648000002</v>
+        <v>55.819911114</v>
       </c>
       <c r="C99" s="5">
-        <v>0.36160345400000438</v>
+        <v>0.36165907600000224</v>
       </c>
       <c r="D99" s="5">
-        <v>8.1110987757476494</v>
+        <v>8.1124132117360137</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>55.739852581999997</v>
+        <v>55.739794105000001</v>
       </c>
       <c r="C100" s="5">
-        <v>-8.0146066000004623E-2</v>
+        <v>-8.0117008999998518E-2</v>
       </c>
       <c r="D100" s="5">
-        <v>-1.7094127703226825</v>
+        <v>-1.7088005644140924</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>56.063956089999998</v>
+        <v>56.063990525000001</v>
       </c>
       <c r="C101" s="5">
-        <v>0.32410350800000032</v>
+        <v>0.32419641999999982</v>
       </c>
       <c r="D101" s="5">
-        <v>7.2050122411731365</v>
+        <v>7.2071520514465748</v>
       </c>
       <c r="E101" s="5">
-        <v>0.46213405408073172</v>
+        <v>0.46213853585233</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>56.438091118999999</v>
+        <v>56.438158932</v>
       </c>
       <c r="C102" s="5">
-        <v>0.3741350290000014</v>
+        <v>0.37416840699999909</v>
       </c>
       <c r="D102" s="5">
-        <v>8.3085935844663616</v>
+        <v>8.3093569507417531</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>55.280711474999997</v>
+        <v>55.280828319000001</v>
       </c>
       <c r="C103" s="5">
-        <v>-1.1573796440000024</v>
+        <v>-1.1573306129999992</v>
       </c>
       <c r="D103" s="5">
-        <v>-22.014171580542051</v>
+        <v>-22.013318004955984</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>56.006000336</v>
+        <v>56.006173961000002</v>
       </c>
       <c r="C104" s="5">
-        <v>0.72528886100000278</v>
+        <v>0.72534564200000062</v>
       </c>
       <c r="D104" s="5">
-        <v>16.931418357631877</v>
+        <v>16.9328025481142</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>56.132034187999999</v>
+        <v>56.132078769000003</v>
       </c>
       <c r="C105" s="5">
-        <v>0.12603385199999906</v>
+        <v>0.12590480800000137</v>
       </c>
       <c r="D105" s="5">
-        <v>2.7341113337221445</v>
+        <v>2.731268646576468</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>56.193382870000001</v>
+        <v>56.193403498000002</v>
       </c>
       <c r="C106" s="5">
-        <v>6.1348682000001986E-2</v>
+        <v>6.1324728999998968E-2</v>
       </c>
       <c r="D106" s="5">
-        <v>1.3194349102599867</v>
+        <v>1.3189155964133503</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>55.920293610999998</v>
+        <v>55.920547157999998</v>
       </c>
       <c r="C107" s="5">
-        <v>-0.27308925900000247</v>
+        <v>-0.27285634000000414</v>
       </c>
       <c r="D107" s="5">
-        <v>-5.6783944653087559</v>
+        <v>-5.6736779138357285</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>54.858757674000003</v>
+        <v>54.858476607999997</v>
       </c>
       <c r="C108" s="5">
-        <v>-1.061535936999995</v>
+        <v>-1.0620705500000014</v>
       </c>
       <c r="D108" s="5">
-        <v>-20.545535595823537</v>
+        <v>-20.554743068262027</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>54.795204853999998</v>
+        <v>54.795025619</v>
       </c>
       <c r="C109" s="5">
-        <v>-6.3552820000005283E-2</v>
+        <v>-6.3450988999996127E-2</v>
       </c>
       <c r="D109" s="5">
-        <v>-1.3813534172197772</v>
+        <v>-1.379161150024677</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>54.752896896999999</v>
+        <v>54.752743797999997</v>
       </c>
       <c r="C110" s="5">
-        <v>-4.2307956999998453E-2</v>
+        <v>-4.2281821000003106E-2</v>
       </c>
       <c r="D110" s="5">
-        <v>-0.92260817492844094</v>
+        <v>-0.9220436479501104</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>55.270041075999998</v>
+        <v>55.269952056999998</v>
       </c>
       <c r="C111" s="5">
-        <v>0.51714417899999887</v>
+        <v>0.51720825900000023</v>
       </c>
       <c r="D111" s="5">
-        <v>11.941784005180335</v>
+        <v>11.943376586348853</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>54.580333277999998</v>
+        <v>54.580296105000002</v>
       </c>
       <c r="C112" s="5">
-        <v>-0.68970779800000059</v>
+        <v>-0.68965595199999541</v>
       </c>
       <c r="D112" s="5">
-        <v>-13.988454651210169</v>
+        <v>-13.987495220480939</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>54.668682969999999</v>
+        <v>54.668729442</v>
       </c>
       <c r="C113" s="5">
-        <v>8.8349692000001312E-2</v>
+        <v>8.8433336999997891E-2</v>
       </c>
       <c r="D113" s="5">
-        <v>1.9598382375831447</v>
+        <v>1.9617116268170642</v>
       </c>
       <c r="E113" s="5">
-        <v>-2.4887168464532761</v>
+        <v>-2.4886938477521103</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>54.129857524999998</v>
+        <v>54.129936542999999</v>
       </c>
       <c r="C114" s="5">
-        <v>-0.53882544500000051</v>
+        <v>-0.5387928990000006</v>
       </c>
       <c r="D114" s="5">
-        <v>-11.206889218547456</v>
+        <v>-11.206239550077512</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>53.590415194999999</v>
+        <v>53.590610775000002</v>
       </c>
       <c r="C115" s="5">
-        <v>-0.53944232999999997</v>
+        <v>-0.53932576799999765</v>
       </c>
       <c r="D115" s="5">
-        <v>-11.324661801137681</v>
+        <v>-11.322331657421669</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>53.706635399</v>
+        <v>53.706857995999997</v>
       </c>
       <c r="C116" s="5">
-        <v>0.1162202040000011</v>
+        <v>0.11624722099999474</v>
       </c>
       <c r="D116" s="5">
-        <v>2.6336765251810279</v>
+        <v>2.6342863536241046</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>53.754268586000002</v>
+        <v>53.754246653999999</v>
       </c>
       <c r="C117" s="5">
-        <v>4.7633187000002408E-2</v>
+        <v>4.7388658000002692E-2</v>
       </c>
       <c r="D117" s="5">
-        <v>1.0695043028699391</v>
+        <v>1.0639828087334546</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>53.394620279000002</v>
+        <v>53.394594619000003</v>
       </c>
       <c r="C118" s="5">
-        <v>-0.3596483070000005</v>
+        <v>-0.35965203499999632</v>
       </c>
       <c r="D118" s="5">
-        <v>-7.7397675424605739</v>
+        <v>-7.7398478840945533</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>53.045477458000001</v>
+        <v>53.045672527000001</v>
       </c>
       <c r="C119" s="5">
-        <v>-0.34914282100000094</v>
+        <v>-0.34892209200000224</v>
       </c>
       <c r="D119" s="5">
-        <v>-7.5705591514141579</v>
+        <v>-7.5659472237381458</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>53.369190205999999</v>
+        <v>53.368900281000002</v>
       </c>
       <c r="C120" s="5">
-        <v>0.32371274799999838</v>
+        <v>0.32322775400000126</v>
       </c>
       <c r="D120" s="5">
-        <v>7.5739222246748783</v>
+        <v>7.5621630913061288</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>52.650013758</v>
+        <v>52.649833999000002</v>
       </c>
       <c r="C121" s="5">
-        <v>-0.71917644799999891</v>
+        <v>-0.719066282</v>
       </c>
       <c r="D121" s="5">
-        <v>-15.024346982121383</v>
+        <v>-15.022288957118546</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>52.651524631999997</v>
+        <v>52.651378725999997</v>
       </c>
       <c r="C122" s="5">
-        <v>1.5108739999973864E-3</v>
+        <v>1.5447269999953051E-3</v>
       </c>
       <c r="D122" s="5">
-        <v>3.4441301214194198E-2</v>
+        <v>3.5213245927723236E-2</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>52.759762766000001</v>
+        <v>52.759693865999999</v>
       </c>
       <c r="C123" s="5">
-        <v>0.10823813400000404</v>
+        <v>0.10831514000000197</v>
       </c>
       <c r="D123" s="5">
-        <v>2.4949787895411246</v>
+        <v>2.4967809713518418</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>52.710391684000001</v>
+        <v>52.710381767999998</v>
       </c>
       <c r="C124" s="5">
-        <v>-4.9371082000000399E-2</v>
+        <v>-4.931209800000147E-2</v>
       </c>
       <c r="D124" s="5">
-        <v>-1.1171643709530388</v>
+        <v>-1.1158379896500259</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>52.280891072999999</v>
+        <v>52.280947732000001</v>
       </c>
       <c r="C125" s="5">
-        <v>-0.4295006110000017</v>
+        <v>-0.42943403599999641</v>
       </c>
       <c r="D125" s="5">
-        <v>-9.351452032236363</v>
+        <v>-9.3500685104232488</v>
       </c>
       <c r="E125" s="5">
-        <v>-4.3677509083405619</v>
+        <v>-4.3677285614133083</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>52.791660399000001</v>
+        <v>52.791759861999999</v>
       </c>
       <c r="C126" s="5">
-        <v>0.51076932600000191</v>
+        <v>0.51081212999999792</v>
       </c>
       <c r="D126" s="5">
-        <v>12.374581284818165</v>
+        <v>12.375660521929998</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>52.763566144000002</v>
+        <v>52.763822199000003</v>
       </c>
       <c r="C127" s="5">
-        <v>-2.809425499999918E-2</v>
+        <v>-2.7937662999995894E-2</v>
       </c>
       <c r="D127" s="5">
-        <v>-0.63674080523914434</v>
+        <v>-0.63320086806940568</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>52.448916996000001</v>
+        <v>52.449176453</v>
       </c>
       <c r="C128" s="5">
-        <v>-0.31464914800000088</v>
+        <v>-0.31464574600000361</v>
       </c>
       <c r="D128" s="5">
-        <v>-6.9259499647431388</v>
+        <v>-6.9258450041853159</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>51.556506145</v>
+        <v>51.556398297999998</v>
       </c>
       <c r="C129" s="5">
-        <v>-0.89241085100000106</v>
+        <v>-0.89277815500000202</v>
       </c>
       <c r="D129" s="5">
-        <v>-18.611425176854869</v>
+        <v>-18.618299287278571</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>51.410725419000002</v>
+        <v>51.410654129999998</v>
       </c>
       <c r="C130" s="5">
-        <v>-0.14578072599999814</v>
+        <v>-0.14574416800000023</v>
       </c>
       <c r="D130" s="5">
-        <v>-3.3408349227027179</v>
+        <v>-3.3400169897043308</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>51.277661422999998</v>
+        <v>51.277744368</v>
       </c>
       <c r="C131" s="5">
-        <v>-0.13306399600000418</v>
+        <v>-0.13290976199999704</v>
       </c>
       <c r="D131" s="5">
-        <v>-3.0620698078147712</v>
+        <v>-3.0585750683057911</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>50.265330341999999</v>
+        <v>50.265084799</v>
       </c>
       <c r="C132" s="5">
-        <v>-1.0123310809999992</v>
+        <v>-1.0126595690000002</v>
       </c>
       <c r="D132" s="5">
-        <v>-21.280202671340554</v>
+        <v>-21.286344950845525</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>50.552620066999999</v>
+        <v>50.552471447000002</v>
       </c>
       <c r="C133" s="5">
-        <v>0.28728972500000083</v>
+        <v>0.2873866480000018</v>
       </c>
       <c r="D133" s="5">
-        <v>7.0783176844451789</v>
+        <v>7.0808169706298774</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>50.391161769</v>
+        <v>50.391038653999999</v>
       </c>
       <c r="C134" s="5">
-        <v>-0.16145829799999944</v>
+        <v>-0.16143279300000302</v>
       </c>
       <c r="D134" s="5">
-        <v>-3.7660257671408792</v>
+        <v>-3.7654521471295777</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>49.929399205000003</v>
+        <v>49.929359708</v>
       </c>
       <c r="C135" s="5">
-        <v>-0.46176256399999716</v>
+        <v>-0.46167894599999926</v>
       </c>
       <c r="D135" s="5">
-        <v>-10.458651712196399</v>
+        <v>-10.456876485007715</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>50.221390753999998</v>
+        <v>50.221399138000002</v>
       </c>
       <c r="C136" s="5">
-        <v>0.29199154899999513</v>
+        <v>0.29203943000000265</v>
       </c>
       <c r="D136" s="5">
-        <v>7.2478857756279602</v>
+        <v>7.2491187019656955</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>49.558943229</v>
+        <v>49.559016573999997</v>
       </c>
       <c r="C137" s="5">
-        <v>-0.66244752499999748</v>
+        <v>-0.66238256400000495</v>
       </c>
       <c r="D137" s="5">
-        <v>-14.729340351066632</v>
+        <v>-14.727996802682597</v>
       </c>
       <c r="E137" s="5">
-        <v>-5.2063914522790578</v>
+        <v>-5.2063538938755149</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>49.148465711</v>
+        <v>49.148567608999997</v>
       </c>
       <c r="C138" s="5">
-        <v>-0.41047751800000043</v>
+        <v>-0.4104489650000005</v>
       </c>
       <c r="D138" s="5">
-        <v>-9.4986344000999026</v>
+        <v>-9.4979900498832528</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>48.997565111</v>
+        <v>48.997836810000003</v>
       </c>
       <c r="C139" s="5">
-        <v>-0.15090059999999994</v>
+        <v>-0.15073079899999442</v>
       </c>
       <c r="D139" s="5">
-        <v>-3.6227774207895802</v>
+        <v>-3.6187620261080466</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>48.822032589999999</v>
+        <v>48.822271841000003</v>
       </c>
       <c r="C140" s="5">
-        <v>-0.17553252100000094</v>
+        <v>-0.17556496899999985</v>
       </c>
       <c r="D140" s="5">
-        <v>-4.2152674372931243</v>
+        <v>-4.2160084379229579</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>47.324769404000001</v>
+        <v>47.324626502000001</v>
       </c>
       <c r="C141" s="5">
-        <v>-1.4972631859999979</v>
+        <v>-1.4976453390000017</v>
       </c>
       <c r="D141" s="5">
-        <v>-31.186792354488212</v>
+        <v>-31.19333210641193</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>47.090219257999998</v>
+        <v>47.090120315</v>
       </c>
       <c r="C142" s="5">
-        <v>-0.23455014600000368</v>
+        <v>-0.23450618700000092</v>
       </c>
       <c r="D142" s="5">
-        <v>-5.7879458334664013</v>
+        <v>-5.7869074585887414</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>46.877514261999998</v>
+        <v>46.877493727999997</v>
       </c>
       <c r="C143" s="5">
-        <v>-0.21270499599999937</v>
+        <v>-0.21262658700000259</v>
       </c>
       <c r="D143" s="5">
-        <v>-5.2877084317638268</v>
+        <v>-5.2858182163278089</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>46.656735148000003</v>
+        <v>46.656552838000003</v>
       </c>
       <c r="C144" s="5">
-        <v>-0.2207791139999955</v>
+        <v>-0.22094088999999428</v>
       </c>
       <c r="D144" s="5">
-        <v>-5.5075197640340745</v>
+        <v>-5.51145372174624</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>46.275266023999997</v>
+        <v>46.275157673999999</v>
       </c>
       <c r="C145" s="5">
-        <v>-0.38146912400000588</v>
+        <v>-0.38139516400000417</v>
       </c>
       <c r="D145" s="5">
-        <v>-9.3819014777143046</v>
+        <v>-9.3801985058019728</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>45.793202493000003</v>
+        <v>45.793113939999998</v>
       </c>
       <c r="C146" s="5">
-        <v>-0.48206353099999433</v>
+        <v>-0.48204373400000122</v>
       </c>
       <c r="D146" s="5">
-        <v>-11.808829121875942</v>
+        <v>-11.808397690473448</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>45.212625887000002</v>
+        <v>45.212615399999997</v>
       </c>
       <c r="C147" s="5">
-        <v>-0.58057660600000105</v>
+        <v>-0.58049854000000067</v>
       </c>
       <c r="D147" s="5">
-        <v>-14.196584764972965</v>
+        <v>-14.194832491722863</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>44.824984370999999</v>
+        <v>44.825006543000001</v>
       </c>
       <c r="C148" s="5">
-        <v>-0.38764151600000218</v>
+        <v>-0.38760885699999648</v>
       </c>
       <c r="D148" s="5">
-        <v>-9.8169353154563321</v>
+        <v>-9.8161490059766265</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>44.470460858999999</v>
+        <v>44.470533721999999</v>
       </c>
       <c r="C149" s="5">
-        <v>-0.3545235120000001</v>
+        <v>-0.35447282100000166</v>
       </c>
       <c r="D149" s="5">
-        <v>-9.0887141585226381</v>
+        <v>-9.0874663136709</v>
       </c>
       <c r="E149" s="5">
-        <v>-10.267536066068528</v>
+        <v>-10.267521843178695</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>44.016525917000003</v>
+        <v>44.016621610000001</v>
       </c>
       <c r="C150" s="5">
-        <v>-0.45393494199999651</v>
+        <v>-0.45391211199999759</v>
       </c>
       <c r="D150" s="5">
-        <v>-11.584260623590692</v>
+        <v>-11.583692393310507</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>42.542765291000002</v>
+        <v>42.542997501000002</v>
       </c>
       <c r="C151" s="5">
-        <v>-1.4737606260000007</v>
+        <v>-1.4736241089999993</v>
       </c>
       <c r="D151" s="5">
-        <v>-33.546257595470095</v>
+        <v>-33.543638547014211</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>43.182655404000002</v>
+        <v>43.182867219999999</v>
       </c>
       <c r="C152" s="5">
-        <v>0.63989011299999987</v>
+        <v>0.63986971899999645</v>
       </c>
       <c r="D152" s="5">
-        <v>19.61993071587953</v>
+        <v>19.619136702516005</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>42.873288699</v>
+        <v>42.873126282000001</v>
       </c>
       <c r="C153" s="5">
-        <v>-0.30936670500000218</v>
+        <v>-0.30974093799999736</v>
       </c>
       <c r="D153" s="5">
-        <v>-8.2661870888423579</v>
+        <v>-8.2757563514909585</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>42.307291599000003</v>
+        <v>42.307181903</v>
       </c>
       <c r="C154" s="5">
-        <v>-0.56599709999999703</v>
+        <v>-0.56594437900000116</v>
       </c>
       <c r="D154" s="5">
-        <v>-14.740829049442539</v>
+        <v>-14.739605945833745</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>42.345967027999997</v>
+        <v>42.345887664000003</v>
       </c>
       <c r="C155" s="5">
-        <v>3.867542899999421E-2</v>
+        <v>3.8705761000002781E-2</v>
       </c>
       <c r="D155" s="5">
-        <v>1.1025185213194622</v>
+        <v>1.1033904249522219</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>42.210562076000002</v>
+        <v>42.210448311</v>
       </c>
       <c r="C156" s="5">
-        <v>-0.13540495199999469</v>
+        <v>-0.13543935300000243</v>
       </c>
       <c r="D156" s="5">
-        <v>-3.7703374532452316</v>
+        <v>-3.771285502693178</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>42.837840426</v>
+        <v>42.837776795000003</v>
       </c>
       <c r="C157" s="5">
-        <v>0.62727834999999743</v>
+        <v>0.62732848400000307</v>
       </c>
       <c r="D157" s="5">
-        <v>19.365054753507714</v>
+        <v>19.36678764402544</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>42.495711952999997</v>
+        <v>42.495657598999998</v>
       </c>
       <c r="C158" s="5">
-        <v>-0.34212847300000249</v>
+        <v>-0.34211919600000584</v>
       </c>
       <c r="D158" s="5">
-        <v>-9.1739367725400136</v>
+        <v>-9.1737118732024054</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>41.581464717000003</v>
+        <v>41.581477562000003</v>
       </c>
       <c r="C159" s="5">
-        <v>-0.91424723599999425</v>
+        <v>-0.91418003699999417</v>
       </c>
       <c r="D159" s="5">
-        <v>-22.970676190531069</v>
+        <v>-22.969208343516566</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>41.226292907000001</v>
+        <v>41.226319578999998</v>
       </c>
       <c r="C160" s="5">
-        <v>-0.35517181000000164</v>
+        <v>-0.35515798300000512</v>
       </c>
       <c r="D160" s="5">
-        <v>-9.781829960515843</v>
+        <v>-9.7814639764976405</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>40.989506128000002</v>
+        <v>40.989566842000002</v>
       </c>
       <c r="C161" s="5">
-        <v>-0.23678677899999911</v>
+        <v>-0.23675273699999622</v>
       </c>
       <c r="D161" s="5">
-        <v>-6.6786928523007045</v>
+        <v>-6.6777586172783954</v>
       </c>
       <c r="E161" s="5">
-        <v>-7.827566127629904</v>
+        <v>-7.8275806217228521</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>40.673469912000002</v>
+        <v>40.673533943000002</v>
       </c>
       <c r="C162" s="5">
-        <v>-0.31603621600000054</v>
+        <v>-0.31603289899999965</v>
       </c>
       <c r="D162" s="5">
-        <v>-8.8697706056253374</v>
+        <v>-8.8696688376346362</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>40.431735684000003</v>
+        <v>40.431909122</v>
       </c>
       <c r="C163" s="5">
-        <v>-0.24173422799999855</v>
+        <v>-0.24162482100000204</v>
       </c>
       <c r="D163" s="5">
-        <v>-6.9033755830821164</v>
+        <v>-6.9003420292253592</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>40.076626886</v>
+        <v>40.076770523</v>
       </c>
       <c r="C164" s="5">
-        <v>-0.35510879800000339</v>
+        <v>-0.355138599</v>
       </c>
       <c r="D164" s="5">
-        <v>-10.044999530357613</v>
+        <v>-10.045761181406277</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>39.660118541999999</v>
+        <v>39.659999538999998</v>
       </c>
       <c r="C165" s="5">
-        <v>-0.41650834400000036</v>
+        <v>-0.4167709840000029</v>
       </c>
       <c r="D165" s="5">
-        <v>-11.782619090973956</v>
+        <v>-11.789589359394492</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>38.715413812000001</v>
+        <v>38.715321537999998</v>
       </c>
       <c r="C166" s="5">
-        <v>-0.94470472999999799</v>
+        <v>-0.94467800099999977</v>
       </c>
       <c r="D166" s="5">
-        <v>-25.121217931155037</v>
+        <v>-25.120663364126404</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>37.990343486999997</v>
+        <v>37.990278603999997</v>
       </c>
       <c r="C167" s="5">
-        <v>-0.72507032500000435</v>
+        <v>-0.72504293400000108</v>
       </c>
       <c r="D167" s="5">
-        <v>-20.297530954227284</v>
+        <v>-20.296884872095678</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>37.745288305000003</v>
+        <v>37.745204311000002</v>
       </c>
       <c r="C168" s="5">
-        <v>-0.24505518199999443</v>
+        <v>-0.24507429299999473</v>
       </c>
       <c r="D168" s="5">
-        <v>-7.4717559062821852</v>
+        <v>-7.4723303983148188</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>37.458423154000002</v>
+        <v>37.458385010999997</v>
       </c>
       <c r="C169" s="5">
-        <v>-0.28686515100000065</v>
+        <v>-0.28681930000000477</v>
       </c>
       <c r="D169" s="5">
-        <v>-8.7483063798642675</v>
+        <v>-8.7469846690676363</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>37.192212130000001</v>
+        <v>37.192187472000001</v>
       </c>
       <c r="C170" s="5">
-        <v>-0.26621102400000041</v>
+        <v>-0.26619753899999665</v>
       </c>
       <c r="D170" s="5">
-        <v>-8.2026327364443379</v>
+        <v>-8.2022413619219137</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>36.841581364</v>
+        <v>36.841604959999998</v>
       </c>
       <c r="C171" s="5">
-        <v>-0.35063076600000187</v>
+        <v>-0.35058251200000257</v>
       </c>
       <c r="D171" s="5">
-        <v>-10.744489804171142</v>
+        <v>-10.743093701148599</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>36.638740048000003</v>
+        <v>36.638762499000002</v>
       </c>
       <c r="C172" s="5">
-        <v>-0.20284131599999711</v>
+        <v>-0.20284246099999592</v>
       </c>
       <c r="D172" s="5">
-        <v>-6.4104828773174027</v>
+        <v>-6.4105139923557601</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>36.284298614999997</v>
+        <v>36.284337108999999</v>
       </c>
       <c r="C173" s="5">
-        <v>-0.35444143300000519</v>
+        <v>-0.35442539000000295</v>
       </c>
       <c r="D173" s="5">
-        <v>-11.010570296202971</v>
+        <v>-11.010091746164996</v>
       </c>
       <c r="E173" s="5">
-        <v>-11.479053927380377</v>
+        <v>-11.479091133451025</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>36.218219183999999</v>
+        <v>36.218259869000001</v>
       </c>
       <c r="C174" s="5">
-        <v>-6.6079430999998578E-2</v>
+        <v>-6.6077239999998483E-2</v>
       </c>
       <c r="D174" s="5">
-        <v>-2.163631955923262</v>
+        <v>-2.1635586608751312</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>36.314270379</v>
+        <v>36.314371573999999</v>
       </c>
       <c r="C175" s="5">
-        <v>9.6051195000001144E-2</v>
+        <v>9.6111704999998437E-2</v>
       </c>
       <c r="D175" s="5">
-        <v>3.2292475808390897</v>
+        <v>3.231308031543767</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>36.038555866999999</v>
+        <v>36.038635480000003</v>
       </c>
       <c r="C176" s="5">
-        <v>-0.27571451200000041</v>
+        <v>-0.27573609399999555</v>
       </c>
       <c r="D176" s="5">
-        <v>-8.7399542365250724</v>
+        <v>-8.7405867078799169</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>35.965560009999997</v>
+        <v>35.965494331999999</v>
       </c>
       <c r="C177" s="5">
-        <v>-7.2995857000002218E-2</v>
+        <v>-7.3141148000004819E-2</v>
       </c>
       <c r="D177" s="5">
-        <v>-2.4036967489925565</v>
+        <v>-2.4084225302900775</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>35.942612691000001</v>
+        <v>35.942557162</v>
       </c>
       <c r="C178" s="5">
-        <v>-2.2947318999996469E-2</v>
+        <v>-2.293716999999873E-2</v>
       </c>
       <c r="D178" s="5">
-        <v>-0.76296201151819787</v>
+        <v>-0.76262714385472163</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>35.839020216000002</v>
+        <v>35.838982991999998</v>
       </c>
       <c r="C179" s="5">
-        <v>-0.10359247499999924</v>
+        <v>-0.10357417000000169</v>
       </c>
       <c r="D179" s="5">
-        <v>-3.4042938314555182</v>
+        <v>-3.4037069630251882</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>35.978342732000002</v>
+        <v>35.978278328000002</v>
       </c>
       <c r="C180" s="5">
-        <v>0.13932251600000001</v>
+        <v>0.13929533600000354</v>
       </c>
       <c r="D180" s="5">
-        <v>4.7659888845343668</v>
+        <v>4.7650441927205023</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>35.831744622999999</v>
+        <v>35.831726465999999</v>
       </c>
       <c r="C181" s="5">
-        <v>-0.14659810900000281</v>
+        <v>-0.14655186200000259</v>
       </c>
       <c r="D181" s="5">
-        <v>-4.781443124845131</v>
+        <v>-4.7799767299631757</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>35.631011682999997</v>
+        <v>35.631004961999999</v>
       </c>
       <c r="C182" s="5">
-        <v>-0.20073294000000175</v>
+        <v>-0.20072150400000055</v>
       </c>
       <c r="D182" s="5">
-        <v>-6.519205909259207</v>
+        <v>-6.5188490717442704</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>36.359463650000002</v>
+        <v>36.359483019000002</v>
       </c>
       <c r="C183" s="5">
-        <v>0.72845196700000514</v>
+        <v>0.72847805700000379</v>
       </c>
       <c r="D183" s="5">
-        <v>27.48872419571622</v>
+        <v>27.48982774746176</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>36.231480120000001</v>
+        <v>36.231490884999999</v>
       </c>
       <c r="C184" s="5">
-        <v>-0.12798353000000162</v>
+        <v>-0.12799213400000298</v>
       </c>
       <c r="D184" s="5">
-        <v>-4.1431187391433593</v>
+        <v>-4.143389735233205</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>35.553583334999999</v>
+        <v>35.553602759999997</v>
       </c>
       <c r="C185" s="5">
-        <v>-0.6778967850000015</v>
+        <v>-0.67788812500000262</v>
       </c>
       <c r="D185" s="5">
-        <v>-20.279937887839196</v>
+        <v>-20.279699453373933</v>
       </c>
       <c r="E185" s="5">
-        <v>-2.013860837585324</v>
+        <v>-2.0139112554401595</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>35.070501057999998</v>
+        <v>35.070521264999996</v>
       </c>
       <c r="C186" s="5">
-        <v>-0.48308227700000117</v>
+        <v>-0.48308149500000042</v>
       </c>
       <c r="D186" s="5">
-        <v>-15.139984331460587</v>
+        <v>-15.139953961281105</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>35.193272530000002</v>
+        <v>35.193322731999999</v>
       </c>
       <c r="C187" s="5">
-        <v>0.12277147200000371</v>
+        <v>0.12280146700000216</v>
       </c>
       <c r="D187" s="5">
-        <v>4.2826796424867863</v>
+        <v>4.2837436850339694</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>35.329812627000003</v>
+        <v>35.329833723</v>
       </c>
       <c r="C188" s="5">
-        <v>0.13654009700000103</v>
+        <v>0.13651099100000152</v>
       </c>
       <c r="D188" s="5">
-        <v>4.7563066612688054</v>
+        <v>4.7552641121634709</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>35.330822359999999</v>
+        <v>35.330813671999998</v>
       </c>
       <c r="C189" s="5">
-        <v>1.0097329999965154E-3</v>
+        <v>9.7994899999775953E-4</v>
       </c>
       <c r="D189" s="5">
-        <v>3.430162781110635E-2</v>
+        <v>3.328966166018521E-2</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>35.591972814000002</v>
+        <v>35.591954510000001</v>
       </c>
       <c r="C190" s="5">
-        <v>0.2611504540000027</v>
+        <v>0.26114083800000287</v>
       </c>
       <c r="D190" s="5">
-        <v>9.2395186804246965</v>
+        <v>9.2391668828589744</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>35.503596270999999</v>
+        <v>35.503581744999998</v>
       </c>
       <c r="C191" s="5">
-        <v>-8.8376543000002528E-2</v>
+        <v>-8.8372765000002573E-2</v>
       </c>
       <c r="D191" s="5">
-        <v>-2.9392989372295619</v>
+        <v>-2.9391764873203496</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>35.119652551000001</v>
+        <v>35.1196032</v>
       </c>
       <c r="C192" s="5">
-        <v>-0.38394371999999777</v>
+        <v>-0.38397854499999795</v>
       </c>
       <c r="D192" s="5">
-        <v>-12.232369884837047</v>
+        <v>-12.23341896560548</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>34.983715646999997</v>
+        <v>34.983708743000001</v>
       </c>
       <c r="C193" s="5">
-        <v>-0.13593690400000469</v>
+        <v>-0.13589445699999914</v>
       </c>
       <c r="D193" s="5">
-        <v>-4.5471974110062874</v>
+        <v>-4.5458138584840491</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>35.363651961000002</v>
+        <v>35.363651157</v>
       </c>
       <c r="C194" s="5">
-        <v>0.37993631400000538</v>
+        <v>0.37994241399999851</v>
       </c>
       <c r="D194" s="5">
-        <v>13.839788581030209</v>
+        <v>13.84002711722092</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>34.968937881000002</v>
+        <v>34.968946422999998</v>
       </c>
       <c r="C195" s="5">
-        <v>-0.39471407999999997</v>
+        <v>-0.39470473400000117</v>
       </c>
       <c r="D195" s="5">
-        <v>-12.601494466897057</v>
+        <v>-12.601214432080043</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>35.126893072999998</v>
+        <v>35.126892294999998</v>
       </c>
       <c r="C196" s="5">
-        <v>0.15795519199999575</v>
+        <v>0.1579458719999991</v>
       </c>
       <c r="D196" s="5">
-        <v>5.5571280355275698</v>
+        <v>5.5567905629499315</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>35.092928133999997</v>
+        <v>35.092929660000003</v>
       </c>
       <c r="C197" s="5">
-        <v>-3.3964939000000527E-2</v>
+        <v>-3.3962634999994634E-2</v>
       </c>
       <c r="D197" s="5">
-        <v>-1.1541547506515815</v>
+        <v>-1.1540769002461815</v>
       </c>
       <c r="E197" s="5">
-        <v>-1.2956646216487511</v>
+        <v>-1.2957142574543279</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>35.232171790000002</v>
+        <v>35.232171827000002</v>
       </c>
       <c r="C198" s="5">
-        <v>0.13924365600000499</v>
+        <v>0.13924216699999903</v>
       </c>
       <c r="D198" s="5">
-        <v>4.8667224399317144</v>
+        <v>4.8666690405088753</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>35.088682235999997</v>
+        <v>35.088726839000003</v>
       </c>
       <c r="C199" s="5">
-        <v>-0.14348955400000563</v>
+        <v>-0.14344498799999883</v>
       </c>
       <c r="D199" s="5">
-        <v>-4.7792225270235527</v>
+        <v>-4.777771237472372</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>35.114503845000002</v>
+        <v>35.114513238999997</v>
       </c>
       <c r="C200" s="5">
-        <v>2.5821609000004742E-2</v>
+        <v>2.5786399999994103E-2</v>
       </c>
       <c r="D200" s="5">
-        <v>0.88665775487868359</v>
+        <v>0.88544273365911419</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>35.014804382000001</v>
+        <v>35.014805686000003</v>
       </c>
       <c r="C201" s="5">
-        <v>-9.9699463000000321E-2</v>
+        <v>-9.9707552999994675E-2</v>
       </c>
       <c r="D201" s="5">
-        <v>-3.3544156261885338</v>
+        <v>-3.3546826962545406</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>35.058913410999999</v>
+        <v>35.058910697999998</v>
       </c>
       <c r="C202" s="5">
-        <v>4.410902899999769E-2</v>
+        <v>4.4105011999995725E-2</v>
       </c>
       <c r="D202" s="5">
-        <v>1.5221878491731511</v>
+        <v>1.5220482049849826</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>35.708217943999998</v>
+        <v>35.708213071999999</v>
       </c>
       <c r="C203" s="5">
-        <v>0.64930453299999868</v>
+        <v>0.64930237400000124</v>
       </c>
       <c r="D203" s="5">
-        <v>24.634047910691926</v>
+        <v>24.633959587323972</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>35.182385152000002</v>
+        <v>35.182353122999999</v>
       </c>
       <c r="C204" s="5">
-        <v>-0.52583279199999566</v>
+        <v>-0.52585994900000088</v>
       </c>
       <c r="D204" s="5">
-        <v>-16.307754175176846</v>
+        <v>-16.308531436418416</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>34.783489422000002</v>
+        <v>34.783488036000001</v>
       </c>
       <c r="C205" s="5">
-        <v>-0.39889572999999956</v>
+        <v>-0.39886508699999723</v>
       </c>
       <c r="D205" s="5">
-        <v>-12.788365323866646</v>
+        <v>-12.787454280978528</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>34.576259133000001</v>
+        <v>34.576260161999997</v>
       </c>
       <c r="C206" s="5">
-        <v>-0.20723028900000173</v>
+        <v>-0.20722787400000442</v>
       </c>
       <c r="D206" s="5">
-        <v>-6.9195912026953295</v>
+        <v>-6.9195134543146626</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>34.468034647000003</v>
+        <v>34.468034054</v>
       </c>
       <c r="C207" s="5">
-        <v>-0.10822448599999746</v>
+        <v>-0.10822610799999666</v>
       </c>
       <c r="D207" s="5">
-        <v>-3.6920370003204694</v>
+        <v>-3.692091277142806</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>34.42580864</v>
+        <v>34.425801300000003</v>
       </c>
       <c r="C208" s="5">
-        <v>-4.2226007000003563E-2</v>
+        <v>-4.223275399999693E-2</v>
       </c>
       <c r="D208" s="5">
-        <v>-1.4602277293680688</v>
+        <v>-1.4604595038709256</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>34.807996072999998</v>
+        <v>34.807984957999999</v>
       </c>
       <c r="C209" s="5">
-        <v>0.38218743299999858</v>
+        <v>0.38218365799999532</v>
       </c>
       <c r="D209" s="5">
-        <v>14.166438015558169</v>
+        <v>14.166292643764988</v>
       </c>
       <c r="E209" s="5">
-        <v>-0.81193584049756851</v>
+        <v>-0.81197182669189294</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>34.571207483000002</v>
+        <v>34.571193018000002</v>
       </c>
       <c r="C210" s="5">
-        <v>-0.23678858999999619</v>
+        <v>-0.23679193999999626</v>
       </c>
       <c r="D210" s="5">
-        <v>-7.8646420050233923</v>
+        <v>-7.8647515597474404</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>34.759265030000002</v>
+        <v>34.759321192999998</v>
       </c>
       <c r="C211" s="5">
-        <v>0.18805754699999966</v>
+        <v>0.18812817499999568</v>
       </c>
       <c r="D211" s="5">
-        <v>6.7265413677942698</v>
+        <v>6.7291466130684929</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>34.903868516999999</v>
+        <v>34.903876197000002</v>
       </c>
       <c r="C212" s="5">
-        <v>0.1446034869999977</v>
+        <v>0.14455500400000432</v>
       </c>
       <c r="D212" s="5">
-        <v>5.1079943669081862</v>
+        <v>5.1062339449503558</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>35.012067727999998</v>
+        <v>35.012070379999997</v>
       </c>
       <c r="C213" s="5">
-        <v>0.10819921099999874</v>
+        <v>0.10819418299999484</v>
       </c>
       <c r="D213" s="5">
-        <v>3.7839870593765701</v>
+        <v>3.7838073626435875</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>34.858983326000001</v>
+        <v>34.858986217000002</v>
       </c>
       <c r="C214" s="5">
-        <v>-0.15308440199999751</v>
+        <v>-0.1530841629999955</v>
       </c>
       <c r="D214" s="5">
-        <v>-5.1224458411118672</v>
+        <v>-5.1224376564048661</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>35.064326516000001</v>
+        <v>35.064317643000003</v>
       </c>
       <c r="C215" s="5">
-        <v>0.20534319000000067</v>
+        <v>0.20533142600000076</v>
       </c>
       <c r="D215" s="5">
-        <v>7.3023965807860636</v>
+        <v>7.3019639597948105</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>35.052710372</v>
+        <v>35.052691414000002</v>
       </c>
       <c r="C216" s="5">
-        <v>-1.1616144000001327E-2</v>
+        <v>-1.1626229000000876E-2</v>
       </c>
       <c r="D216" s="5">
-        <v>-0.39681362909474993</v>
+        <v>-0.39715761033907171</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>35.344215779000002</v>
+        <v>35.344214499000003</v>
       </c>
       <c r="C217" s="5">
-        <v>0.29150540700000249</v>
+        <v>0.29152308500000146</v>
       </c>
       <c r="D217" s="5">
-        <v>10.448785795975679</v>
+        <v>10.449454623953368</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>35.437013780999997</v>
+        <v>35.437016075000003</v>
       </c>
       <c r="C218" s="5">
-        <v>9.2798001999994995E-2</v>
+        <v>9.2801575999999386E-2</v>
       </c>
       <c r="D218" s="5">
-        <v>3.1965575998046614</v>
+        <v>3.1966826119848024</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>35.866177428999997</v>
+        <v>35.866172552000002</v>
       </c>
       <c r="C219" s="5">
-        <v>0.4291636479999994</v>
+        <v>0.42915647699999937</v>
       </c>
       <c r="D219" s="5">
-        <v>15.540888116639762</v>
+        <v>15.540609831283824</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>36.238301667000002</v>
+        <v>36.238291185000001</v>
       </c>
       <c r="C220" s="5">
-        <v>0.37212423800000494</v>
+        <v>0.37211863299999948</v>
       </c>
       <c r="D220" s="5">
-        <v>13.186054289054994</v>
+        <v>13.185846107077538</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>36.315766865999997</v>
+        <v>36.315749904999997</v>
       </c>
       <c r="C221" s="5">
-        <v>7.7465198999995266E-2</v>
+        <v>7.7458719999995651E-2</v>
       </c>
       <c r="D221" s="5">
-        <v>2.5955682869676311</v>
+        <v>2.595349401090008</v>
       </c>
       <c r="E221" s="5">
-        <v>4.3316793929701447</v>
+        <v>4.3316639811793012</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>36.248147517</v>
+        <v>36.248124482000001</v>
       </c>
       <c r="C222" s="5">
-        <v>-6.7619348999997442E-2</v>
+        <v>-6.7625422999995521E-2</v>
       </c>
       <c r="D222" s="5">
-        <v>-2.2116392283022868</v>
+        <v>-2.2118368840282288</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>36.259634781999999</v>
+        <v>36.259707806999998</v>
       </c>
       <c r="C223" s="5">
-        <v>1.1487264999999525E-2</v>
+        <v>1.1583324999996591E-2</v>
       </c>
       <c r="D223" s="5">
-        <v>0.38095105250031125</v>
+        <v>0.38414252653728997</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>35.997715476000003</v>
+        <v>35.997724316999999</v>
       </c>
       <c r="C224" s="5">
-        <v>-0.2619193059999958</v>
+        <v>-0.26198348999999865</v>
       </c>
       <c r="D224" s="5">
-        <v>-8.3319116275681342</v>
+        <v>-8.3338568183151995</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>36.313392909999997</v>
+        <v>36.313394631999998</v>
       </c>
       <c r="C225" s="5">
-        <v>0.31567743399999415</v>
+        <v>0.31567031499999842</v>
       </c>
       <c r="D225" s="5">
-        <v>11.045934900916855</v>
+        <v>11.045670818403885</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>36.073233836</v>
+        <v>36.073235648000001</v>
       </c>
       <c r="C226" s="5">
-        <v>-0.24015907399999747</v>
+        <v>-0.24015898399999713</v>
       </c>
       <c r="D226" s="5">
-        <v>-7.6538106026081909</v>
+        <v>-7.6538074879980318</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>35.835333399</v>
+        <v>35.835315833000003</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.23790043700000041</v>
+        <v>-0.23791981499999793</v>
       </c>
       <c r="D227" s="5">
-        <v>-7.6330787550702777</v>
+        <v>-7.6336777539367962</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>35.749791604999999</v>
+        <v>35.749778847999998</v>
       </c>
       <c r="C228" s="5">
-        <v>-8.5541794000000948E-2</v>
+        <v>-8.5536985000004506E-2</v>
       </c>
       <c r="D228" s="5">
-        <v>-2.8271854002884234</v>
+        <v>-2.8270299095797924</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>35.559979806000001</v>
+        <v>35.559977445000001</v>
       </c>
       <c r="C229" s="5">
-        <v>-0.18981179899999745</v>
+        <v>-0.18980140299999704</v>
       </c>
       <c r="D229" s="5">
-        <v>-6.1885402800444407</v>
+        <v>-6.1882133130215733</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>35.456264628</v>
+        <v>35.456271260000001</v>
       </c>
       <c r="C230" s="5">
-        <v>-0.10371517800000163</v>
+        <v>-0.10370618500000006</v>
       </c>
       <c r="D230" s="5">
-        <v>-3.4443497403138568</v>
+        <v>-3.4440560845634627</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>35.260375556</v>
+        <v>35.260371222000003</v>
       </c>
       <c r="C231" s="5">
-        <v>-0.19588907199999994</v>
+        <v>-0.19590003799999778</v>
       </c>
       <c r="D231" s="5">
-        <v>-6.4319793252308521</v>
+        <v>-6.4323273543991588</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>35.251745059999998</v>
+        <v>35.251734937999998</v>
       </c>
       <c r="C232" s="5">
-        <v>-8.6304960000020969E-3</v>
+        <v>-8.6362840000049346E-3</v>
       </c>
       <c r="D232" s="5">
-        <v>-0.29332258365126762</v>
+        <v>-0.29351907011769818</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>34.725163092999999</v>
+        <v>34.72514786</v>
       </c>
       <c r="C233" s="5">
-        <v>-0.52658196699999849</v>
+        <v>-0.5265870779999986</v>
       </c>
       <c r="D233" s="5">
-        <v>-16.523528759446616</v>
+        <v>-16.523680558178754</v>
       </c>
       <c r="E233" s="5">
-        <v>-4.3799261595358852</v>
+        <v>-4.3799234468816506</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>34.526284511</v>
+        <v>34.526264847</v>
       </c>
       <c r="C234" s="5">
-        <v>-0.19887858199999897</v>
+        <v>-0.19888301299999966</v>
       </c>
       <c r="D234" s="5">
-        <v>-6.6602550388852872</v>
+        <v>-6.6604016164311659</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>34.129174155999998</v>
+        <v>34.129239192999997</v>
       </c>
       <c r="C235" s="5">
-        <v>-0.39711035500000236</v>
+        <v>-0.39702565400000367</v>
       </c>
       <c r="D235" s="5">
-        <v>-12.961536755650505</v>
+        <v>-12.958951519788631</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>33.369975326999999</v>
+        <v>33.369983366</v>
       </c>
       <c r="C236" s="5">
-        <v>-0.75919882899999891</v>
+        <v>-0.75925582699999694</v>
       </c>
       <c r="D236" s="5">
-        <v>-23.658397458964586</v>
+        <v>-23.659922479700924</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>33.300919810000003</v>
+        <v>33.300920943999998</v>
       </c>
       <c r="C237" s="5">
-        <v>-6.9055516999995348E-2</v>
+        <v>-6.9062422000001789E-2</v>
       </c>
       <c r="D237" s="5">
-        <v>-2.4551992174048243</v>
+        <v>-2.4554413451978507</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>33.087042525000001</v>
+        <v>33.087042580000002</v>
       </c>
       <c r="C238" s="5">
-        <v>-0.21387728500000236</v>
+        <v>-0.21387836399999571</v>
       </c>
       <c r="D238" s="5">
-        <v>-7.4405761238687589</v>
+        <v>-7.4406121007811743</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>32.603730890999998</v>
+        <v>32.603698256999998</v>
       </c>
       <c r="C239" s="5">
-        <v>-0.48331163400000321</v>
+        <v>-0.48334432300000429</v>
       </c>
       <c r="D239" s="5">
-        <v>-16.186842398010182</v>
+        <v>-16.187850755932342</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>32.751320548000002</v>
+        <v>32.751310642999997</v>
       </c>
       <c r="C240" s="5">
-        <v>0.14758965700000459</v>
+        <v>0.14761238599999871</v>
       </c>
       <c r="D240" s="5">
-        <v>5.5694331032483113</v>
+        <v>5.5703179877860221</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>32.815098079000002</v>
+        <v>32.815099054999997</v>
       </c>
       <c r="C241" s="5">
-        <v>6.3777530999999499E-2</v>
+        <v>6.378841200000096E-2</v>
       </c>
       <c r="D241" s="5">
-        <v>2.3619833234102439</v>
+        <v>2.3623913468753255</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>32.474913235999999</v>
+        <v>32.474924414999997</v>
       </c>
       <c r="C242" s="5">
-        <v>-0.34018484300000296</v>
+        <v>-0.34017464000000075</v>
       </c>
       <c r="D242" s="5">
-        <v>-11.754714277509127</v>
+        <v>-11.754381247135349</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>32.761414647999999</v>
+        <v>32.761417242999997</v>
       </c>
       <c r="C243" s="5">
-        <v>0.28650141199999979</v>
+        <v>0.28649282800000009</v>
       </c>
       <c r="D243" s="5">
-        <v>11.115786433542873</v>
+        <v>11.115433051427924</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>32.667191113999998</v>
+        <v>32.667195679999999</v>
       </c>
       <c r="C244" s="5">
-        <v>-9.4223534000001052E-2</v>
+        <v>-9.4221562999997843E-2</v>
       </c>
       <c r="D244" s="5">
-        <v>-3.3971894145697346</v>
+        <v>-3.3971192064509159</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>32.750331488999997</v>
+        <v>32.750319408999999</v>
       </c>
       <c r="C245" s="5">
-        <v>8.3140374999999267E-2</v>
+        <v>8.3123729000000424E-2</v>
       </c>
       <c r="D245" s="5">
-        <v>3.0972027636359867</v>
+        <v>3.0965735123325455</v>
       </c>
       <c r="E245" s="5">
-        <v>-5.687033344410974</v>
+        <v>-5.6870267592864954</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>32.720944983000003</v>
+        <v>32.720926102</v>
       </c>
       <c r="C246" s="5">
-        <v>-2.9386505999994483E-2</v>
+        <v>-2.9393306999999425E-2</v>
       </c>
       <c r="D246" s="5">
-        <v>-1.0714485950073294</v>
+        <v>-1.0716957339089395</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>32.804400514000001</v>
+        <v>32.804455797999999</v>
       </c>
       <c r="C247" s="5">
-        <v>8.3455530999998473E-2</v>
+        <v>8.3529695999999376E-2</v>
       </c>
       <c r="D247" s="5">
-        <v>3.103929134755834</v>
+        <v>3.1067281864161744</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>32.752367968000001</v>
+        <v>32.752370638000002</v>
       </c>
       <c r="C248" s="5">
-        <v>-5.2032545999999513E-2</v>
+        <v>-5.2085159999997188E-2</v>
       </c>
       <c r="D248" s="5">
-        <v>-1.8868571941576762</v>
+        <v>-1.8887453510208152</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>32.696959106000001</v>
+        <v>32.696953774999997</v>
       </c>
       <c r="C249" s="5">
-        <v>-5.540886200000017E-2</v>
+        <v>-5.5416863000004923E-2</v>
       </c>
       <c r="D249" s="5">
-        <v>-2.0113183604540175</v>
+        <v>-2.0116059335128167</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>32.586741594000003</v>
+        <v>32.586735449000003</v>
       </c>
       <c r="C250" s="5">
-        <v>-0.11021751199999841</v>
+        <v>-0.1102183259999947</v>
       </c>
       <c r="D250" s="5">
-        <v>-3.970897134718987</v>
+        <v>-3.9709265552791972</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>32.533132084999998</v>
+        <v>32.533084402999997</v>
       </c>
       <c r="C251" s="5">
-        <v>-5.3609509000004607E-2</v>
+        <v>-5.365104600000592E-2</v>
       </c>
       <c r="D251" s="5">
-        <v>-1.9563939991231627</v>
+        <v>-1.9578964922364328</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>32.768797098999997</v>
+        <v>32.768787791999998</v>
       </c>
       <c r="C252" s="5">
-        <v>0.23566501399999851</v>
+        <v>0.2357033890000011</v>
       </c>
       <c r="D252" s="5">
-        <v>9.0474398989344387</v>
+        <v>9.0489861482743628</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>32.951867812000003</v>
+        <v>32.951873407000001</v>
       </c>
       <c r="C253" s="5">
-        <v>0.18307071300000644</v>
+        <v>0.18308561500000309</v>
       </c>
       <c r="D253" s="5">
-        <v>6.9139683870540036</v>
+        <v>6.914550616438464</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>32.649719544</v>
+        <v>32.649739490999998</v>
       </c>
       <c r="C254" s="5">
-        <v>-0.30214826800000338</v>
+        <v>-0.3021339160000025</v>
       </c>
       <c r="D254" s="5">
-        <v>-10.464962434978442</v>
+        <v>-10.464488457311527</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>32.056756864999997</v>
+        <v>32.056770716999999</v>
       </c>
       <c r="C255" s="5">
-        <v>-0.59296267900000288</v>
+        <v>-0.59296877399999914</v>
       </c>
       <c r="D255" s="5">
-        <v>-19.743255650556925</v>
+        <v>-19.743427878823628</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>32.180797618</v>
+        <v>32.180824373999997</v>
       </c>
       <c r="C256" s="5">
-        <v>0.12404075300000272</v>
+        <v>0.12405365699999749</v>
       </c>
       <c r="D256" s="5">
-        <v>4.7433957987084385</v>
+        <v>4.743897711813494</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>31.982772981</v>
+        <v>31.982760103</v>
       </c>
       <c r="C257" s="5">
-        <v>-0.19802463699999961</v>
+        <v>-0.19806427099999624</v>
       </c>
       <c r="D257" s="5">
-        <v>-7.1393465803623819</v>
+        <v>-7.1407217415519035</v>
       </c>
       <c r="E257" s="5">
-        <v>-2.3436663786374212</v>
+        <v>-2.343669679719429</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>31.954274693999999</v>
+        <v>31.954263781000002</v>
       </c>
       <c r="C258" s="5">
-        <v>-2.8498287000001454E-2</v>
+        <v>-2.8496321999998742E-2</v>
       </c>
       <c r="D258" s="5">
-        <v>-1.0640367101661719</v>
+        <v>-1.0639641286938728</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>31.686419379</v>
+        <v>31.68645643</v>
       </c>
       <c r="C259" s="5">
-        <v>-0.26785531499999848</v>
+        <v>-0.26780735100000186</v>
       </c>
       <c r="D259" s="5">
-        <v>-9.607911713732797</v>
+        <v>-9.6062729038786649</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>31.747841397999998</v>
+        <v>31.747839160000002</v>
       </c>
       <c r="C260" s="5">
-        <v>6.1422018999998329E-2</v>
+        <v>6.1382730000001828E-2</v>
       </c>
       <c r="D260" s="5">
-        <v>2.3510808883370649</v>
+        <v>2.349558167973731</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>31.695830031</v>
+        <v>31.695815367000002</v>
       </c>
       <c r="C261" s="5">
-        <v>-5.2011366999998643E-2</v>
+        <v>-5.202379300000004E-2</v>
       </c>
       <c r="D261" s="5">
-        <v>-1.9483001712634174</v>
+        <v>-1.9487615874353437</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>31.690653877999999</v>
+        <v>31.690630503000001</v>
       </c>
       <c r="C262" s="5">
-        <v>-5.1761530000007383E-3</v>
+        <v>-5.1848640000002888E-3</v>
       </c>
       <c r="D262" s="5">
-        <v>-0.19579255801837059</v>
+        <v>-0.1961218535435405</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>31.526994391999999</v>
+        <v>31.526911168000002</v>
       </c>
       <c r="C263" s="5">
-        <v>-0.16365948600000024</v>
+        <v>-0.16371933499999969</v>
       </c>
       <c r="D263" s="5">
-        <v>-6.0241132643962692</v>
+        <v>-6.0262583413220323</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>31.379632813000001</v>
+        <v>31.379674340000001</v>
       </c>
       <c r="C264" s="5">
-        <v>-0.14736157899999824</v>
+        <v>-0.14723682800000049</v>
       </c>
       <c r="D264" s="5">
-        <v>-5.4669968625854164</v>
+        <v>-5.4625009780187135</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>31.527932892999999</v>
+        <v>31.527901649</v>
       </c>
       <c r="C265" s="5">
-        <v>0.1483000799999985</v>
+        <v>0.14822730899999925</v>
       </c>
       <c r="D265" s="5">
-        <v>5.8209560003437577</v>
+        <v>5.8180171373247047</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>31.333742694000001</v>
+        <v>31.333788089999999</v>
       </c>
       <c r="C266" s="5">
-        <v>-0.19419019899999768</v>
+        <v>-0.1941135590000016</v>
       </c>
       <c r="D266" s="5">
-        <v>-7.1458532267905444</v>
+        <v>-7.1431346590712153</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>30.872112100999999</v>
+        <v>30.872147472000002</v>
       </c>
       <c r="C267" s="5">
-        <v>-0.46163059300000242</v>
+        <v>-0.461640617999997</v>
       </c>
       <c r="D267" s="5">
-        <v>-16.314765514605511</v>
+        <v>-16.315069856419406</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>31.105083548</v>
+        <v>31.105137344999999</v>
       </c>
       <c r="C268" s="5">
-        <v>0.23297144700000061</v>
+        <v>0.23298987299999752</v>
       </c>
       <c r="D268" s="5">
-        <v>9.4410763547800869</v>
+        <v>9.4418430538392819</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>31.119810529999999</v>
+        <v>31.119796307000001</v>
       </c>
       <c r="C269" s="5">
-        <v>1.4726981999999111E-2</v>
+        <v>1.4658962000002163E-2</v>
       </c>
       <c r="D269" s="5">
-        <v>0.56963262563516359</v>
+        <v>0.56699383816030124</v>
       </c>
       <c r="E269" s="5">
-        <v>-2.6982102255881935</v>
+        <v>-2.6982155174251288</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>31.089812599999998</v>
+        <v>31.089811825999998</v>
       </c>
       <c r="C270" s="5">
-        <v>-2.9997930000000395E-2</v>
+        <v>-2.9984481000003171E-2</v>
       </c>
       <c r="D270" s="5">
-        <v>-1.1506265119521131</v>
+        <v>-1.1501139040103525</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>31.051786693</v>
+        <v>31.051793704000001</v>
       </c>
       <c r="C271" s="5">
-        <v>-3.8025906999997972E-2</v>
+        <v>-3.8018121999996879E-2</v>
       </c>
       <c r="D271" s="5">
-        <v>-1.4578850880126004</v>
+        <v>-1.457588657474207</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>31.132976992</v>
+        <v>31.132967767</v>
       </c>
       <c r="C272" s="5">
-        <v>8.11902989999993E-2</v>
+        <v>8.1174062999998853E-2</v>
       </c>
       <c r="D272" s="5">
-        <v>3.1831253993281905</v>
+        <v>3.1824789462006953</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>31.164117423</v>
+        <v>31.164089990000001</v>
       </c>
       <c r="C273" s="5">
-        <v>3.1140431000000746E-2</v>
+        <v>3.112222300000056E-2</v>
       </c>
       <c r="D273" s="5">
-        <v>1.2069125360255839</v>
+        <v>1.2062033218181112</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>31.173638538999999</v>
+        <v>31.173595593999998</v>
       </c>
       <c r="C274" s="5">
-        <v>9.5211159999983863E-3</v>
+        <v>9.5056039999974473E-3</v>
       </c>
       <c r="D274" s="5">
-        <v>0.36723508000351401</v>
+        <v>0.36663609218994253</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>31.389583198</v>
+        <v>31.389477142</v>
       </c>
       <c r="C275" s="5">
-        <v>0.21594465900000159</v>
+        <v>0.21588154800000225</v>
       </c>
       <c r="D275" s="5">
-        <v>8.6367196265305868</v>
+        <v>8.6341109439167276</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>31.397989303999999</v>
+        <v>31.398077686000001</v>
       </c>
       <c r="C276" s="5">
-        <v>8.4061059999989141E-3</v>
+        <v>8.6005440000000988E-3</v>
       </c>
       <c r="D276" s="5">
-        <v>0.32183281913100714</v>
+        <v>0.32928933088345325</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>31.442835119000001</v>
+        <v>31.442770101000001</v>
       </c>
       <c r="C277" s="5">
-        <v>4.4845815000002176E-2</v>
+        <v>4.4692415000000096E-2</v>
       </c>
       <c r="D277" s="5">
-        <v>1.7274911761640865</v>
+        <v>1.721530883304645</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>31.545475757999998</v>
+        <v>31.545546873999999</v>
       </c>
       <c r="C278" s="5">
-        <v>0.10264063899999698</v>
+        <v>0.10277677299999866</v>
       </c>
       <c r="D278" s="5">
-        <v>3.9883291007484889</v>
+        <v>3.9937227556864796</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>31.687558422999999</v>
+        <v>31.687614407000002</v>
       </c>
       <c r="C279" s="5">
-        <v>0.14208266500000022</v>
+        <v>0.1420675330000023</v>
       </c>
       <c r="D279" s="5">
-        <v>5.5407919528190241</v>
+        <v>5.5401743573472606</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>31.837114905</v>
+        <v>31.837184552</v>
       </c>
       <c r="C280" s="5">
-        <v>0.14955648200000127</v>
+        <v>0.14957014499999843</v>
       </c>
       <c r="D280" s="5">
-        <v>5.8130248628137648</v>
+        <v>5.8135592448803175</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>31.649129969000001</v>
+        <v>31.649115560999999</v>
       </c>
       <c r="C281" s="5">
-        <v>-0.18798493599999944</v>
+        <v>-0.18806899100000152</v>
       </c>
       <c r="D281" s="5">
-        <v>-6.85986752476615</v>
+        <v>-6.8628213352232237</v>
       </c>
       <c r="E281" s="5">
-        <v>1.7009082959863475</v>
+        <v>1.7009084788930151</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>31.428399797000001</v>
+        <v>31.428411314000002</v>
       </c>
       <c r="C282" s="5">
-        <v>-0.22073017199999967</v>
+        <v>-0.22070424699999691</v>
       </c>
       <c r="D282" s="5">
-        <v>-8.0554652265835021</v>
+        <v>-8.0545586192624974</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>31.697793999999998</v>
+        <v>31.697771886000002</v>
       </c>
       <c r="C283" s="5">
-        <v>0.26939420299999739</v>
+        <v>0.26936057200000008</v>
       </c>
       <c r="D283" s="5">
-        <v>10.785069489507881</v>
+        <v>10.783654857509074</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>31.521932112999998</v>
+        <v>31.521914975000001</v>
       </c>
       <c r="C284" s="5">
-        <v>-0.17586188699999994</v>
+        <v>-0.17585691100000034</v>
       </c>
       <c r="D284" s="5">
-        <v>-6.4582503776734024</v>
+        <v>-6.4580775502769967</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>31.415934858</v>
+        <v>31.415899272000001</v>
       </c>
       <c r="C285" s="5">
-        <v>-0.10599725499999835</v>
+        <v>-0.10601570300000063</v>
       </c>
       <c r="D285" s="5">
-        <v>-3.9613823689530037</v>
+        <v>-3.9620612283617795</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>31.332689067</v>
+        <v>31.332632704000002</v>
       </c>
       <c r="C286" s="5">
-        <v>-8.3245790999999514E-2</v>
+        <v>-8.3266567999999097E-2</v>
       </c>
       <c r="D286" s="5">
-        <v>-3.1338197017399483</v>
+        <v>-3.1345939924734001</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>31.320601329999999</v>
+        <v>31.320472257999999</v>
       </c>
       <c r="C287" s="5">
-        <v>-1.2087737000001653E-2</v>
+        <v>-1.2160446000002878E-2</v>
       </c>
       <c r="D287" s="5">
-        <v>-0.46196310204246194</v>
+        <v>-0.46473676375202722</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>31.294741667</v>
+        <v>31.294887238000001</v>
       </c>
       <c r="C288" s="5">
-        <v>-2.5859662999998534E-2</v>
+        <v>-2.5585019999997627E-2</v>
       </c>
       <c r="D288" s="5">
-        <v>-0.98628588309283005</v>
+        <v>-0.97586203780029024</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>31.525085270000002</v>
+        <v>31.524977393</v>
       </c>
       <c r="C289" s="5">
-        <v>0.23034360300000145</v>
+        <v>0.23009015499999919</v>
       </c>
       <c r="D289" s="5">
-        <v>9.199032056889811</v>
+        <v>9.1884530848585388</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>31.592354617000002</v>
+        <v>31.592454630999999</v>
       </c>
       <c r="C290" s="5">
-        <v>6.7269346999999868E-2</v>
+        <v>6.7477237999998607E-2</v>
       </c>
       <c r="D290" s="5">
-        <v>2.5908688909256572</v>
+        <v>2.5989792761829111</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>31.625257061999999</v>
+        <v>31.625321104000001</v>
       </c>
       <c r="C291" s="5">
-        <v>3.2902444999997726E-2</v>
+        <v>3.2866473000002117E-2</v>
       </c>
       <c r="D291" s="5">
-        <v>1.2569459526814208</v>
+        <v>1.2555598729016237</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>31.681220492000001</v>
+        <v>31.681287241</v>
       </c>
       <c r="C292" s="5">
-        <v>5.5963430000002035E-2</v>
+        <v>5.5966136999998639E-2</v>
       </c>
       <c r="D292" s="5">
-        <v>2.1442860177072864</v>
+        <v>2.1443863655128625</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>31.582609924</v>
+        <v>31.582599918</v>
       </c>
       <c r="C293" s="5">
-        <v>-9.8610568000001564E-2</v>
+        <v>-9.8687323000000049E-2</v>
       </c>
       <c r="D293" s="5">
-        <v>-3.6718215631875273</v>
+        <v>-3.6746231842749277</v>
       </c>
       <c r="E293" s="5">
-        <v>-0.21017969550871651</v>
+        <v>-0.2101658824297914</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>31.742150443</v>
+        <v>31.742163747999999</v>
       </c>
       <c r="C294" s="5">
-        <v>0.1595405190000001</v>
+        <v>0.15956382999999974</v>
       </c>
       <c r="D294" s="5">
-        <v>6.2331236062443507</v>
+        <v>6.2340618340935849</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>31.731905456</v>
+        <v>31.731872515999999</v>
       </c>
       <c r="C295" s="5">
-        <v>-1.0244987000000094E-2</v>
+        <v>-1.029123200000015E-2</v>
       </c>
       <c r="D295" s="5">
-        <v>-0.38662106659178574</v>
+        <v>-0.3883629679470868</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>31.684654177999999</v>
+        <v>31.684632114999999</v>
       </c>
       <c r="C296" s="5">
-        <v>-4.7251278000000951E-2</v>
+        <v>-4.7240400999999821E-2</v>
       </c>
       <c r="D296" s="5">
-        <v>-1.772331304916297</v>
+        <v>-1.7719284825176151</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>31.558493749</v>
+        <v>31.558460835000002</v>
       </c>
       <c r="C297" s="5">
-        <v>-0.12616042899999869</v>
+        <v>-0.12617127999999767</v>
       </c>
       <c r="D297" s="5">
-        <v>-4.6748399284689546</v>
+        <v>-4.6752364288781827</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>31.462920838999999</v>
+        <v>31.462872912000002</v>
       </c>
       <c r="C298" s="5">
-        <v>-9.5572910000001343E-2</v>
+        <v>-9.5587923000000075E-2</v>
       </c>
       <c r="D298" s="5">
-        <v>-3.5741998613097015</v>
+        <v>-3.5747556583039519</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>31.340974088999999</v>
+        <v>31.340842010999999</v>
       </c>
       <c r="C299" s="5">
-        <v>-0.12194674999999933</v>
+        <v>-0.12203090100000225</v>
       </c>
       <c r="D299" s="5">
-        <v>-4.553186641191342</v>
+        <v>-4.5562687029281896</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>30.489656058000001</v>
+        <v>30.489805441000001</v>
       </c>
       <c r="C300" s="5">
-        <v>-0.85131803099999814</v>
+        <v>-0.85103656999999799</v>
       </c>
       <c r="D300" s="5">
-        <v>-28.141124142251229</v>
+        <v>-28.133264918752886</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>30.838319890000001</v>
+        <v>30.838207758999999</v>
       </c>
       <c r="C301" s="5">
-        <v>0.34866383199999973</v>
+        <v>0.34840231799999799</v>
       </c>
       <c r="D301" s="5">
-        <v>14.619419873530571</v>
+        <v>14.607680393781175</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>30.567844787999999</v>
+        <v>30.567940473</v>
       </c>
       <c r="C302" s="5">
-        <v>-0.27047510200000247</v>
+        <v>-0.27026728599999927</v>
       </c>
       <c r="D302" s="5">
-        <v>-10.031739307005505</v>
+        <v>-10.024433935078104</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>30.469482149000001</v>
+        <v>30.469537342999999</v>
       </c>
       <c r="C303" s="5">
-        <v>-9.8362638999997642E-2</v>
+        <v>-9.8403130000001227E-2</v>
       </c>
       <c r="D303" s="5">
-        <v>-3.7938038579855005</v>
+        <v>-3.7953263609565635</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>30.526800464000001</v>
+        <v>30.526839501000001</v>
       </c>
       <c r="C304" s="5">
-        <v>5.7318314999999842E-2</v>
+        <v>5.7302158000002379E-2</v>
       </c>
       <c r="D304" s="5">
-        <v>2.2809087401316264</v>
+        <v>2.2802549548044393</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>30.710966370000001</v>
+        <v>30.71097322</v>
       </c>
       <c r="C305" s="5">
-        <v>0.18416590600000049</v>
+        <v>0.18413371899999831</v>
       </c>
       <c r="D305" s="5">
-        <v>7.484622032867505</v>
+        <v>7.4832603448464985</v>
       </c>
       <c r="E305" s="5">
-        <v>-2.7598844937055889</v>
+        <v>-2.7598319969320495</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>30.738478341</v>
+        <v>30.738503438999999</v>
       </c>
       <c r="C306" s="5">
-        <v>2.7511970999999136E-2</v>
+        <v>2.7530218999999079E-2</v>
       </c>
       <c r="D306" s="5">
-        <v>1.0803149735532758</v>
+        <v>1.0810348135782855</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>30.981800137</v>
+        <v>30.981774133999998</v>
       </c>
       <c r="C307" s="5">
-        <v>0.24332179600000003</v>
+        <v>0.24327069499999965</v>
       </c>
       <c r="D307" s="5">
-        <v>9.9237156777063582</v>
+        <v>9.9215315587857233</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>30.938861497000001</v>
+        <v>30.938849343000001</v>
       </c>
       <c r="C308" s="5">
-        <v>-4.293863999999914E-2</v>
+        <v>-4.2924790999997242E-2</v>
       </c>
       <c r="D308" s="5">
-        <v>-1.6504983778406701</v>
+        <v>-1.6499714667768561</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>31.208583868000002</v>
+        <v>31.208570902000002</v>
       </c>
       <c r="C309" s="5">
-        <v>0.26972237100000029</v>
+        <v>0.26972155900000061</v>
       </c>
       <c r="D309" s="5">
-        <v>10.977978446558922</v>
+        <v>10.977948318237885</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>31.501560703999999</v>
+        <v>31.501534582000001</v>
       </c>
       <c r="C310" s="5">
-        <v>0.29297683599999758</v>
+        <v>0.29296367999999973</v>
       </c>
       <c r="D310" s="5">
-        <v>11.865482879379918</v>
+        <v>11.864927446628704</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>31.474001962999999</v>
+        <v>31.473864245000001</v>
       </c>
       <c r="C311" s="5">
-        <v>-2.7558740999999998E-2</v>
+        <v>-2.7670336999999989E-2</v>
       </c>
       <c r="D311" s="5">
-        <v>-1.0447682410721693</v>
+        <v>-1.0489793597546759</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>31.572285620999999</v>
+        <v>31.572422711000002</v>
       </c>
       <c r="C312" s="5">
-        <v>9.8283657999999718E-2</v>
+        <v>9.8558466000000067E-2</v>
       </c>
       <c r="D312" s="5">
-        <v>3.8122647164241741</v>
+        <v>3.8231253481231686</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>31.542160775999999</v>
+        <v>31.542003642000001</v>
       </c>
       <c r="C313" s="5">
-        <v>-3.0124844999999567E-2</v>
+        <v>-3.0419069000000576E-2</v>
       </c>
       <c r="D313" s="5">
-        <v>-1.1389960066974125</v>
+        <v>-1.1500565291189035</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>31.944107536000001</v>
+        <v>31.944161431000001</v>
       </c>
       <c r="C314" s="5">
-        <v>0.40194676000000129</v>
+        <v>0.40215778900000032</v>
       </c>
       <c r="D314" s="5">
-        <v>16.410409579056797</v>
+        <v>16.419725890210767</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>32.327481112999997</v>
+        <v>32.327510553000003</v>
       </c>
       <c r="C315" s="5">
-        <v>0.38337357699999686</v>
+        <v>0.38334912200000204</v>
       </c>
       <c r="D315" s="5">
-        <v>15.391359348771738</v>
+        <v>15.390284158810029</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>32.359904366000002</v>
+        <v>32.359926637999997</v>
       </c>
       <c r="C316" s="5">
-        <v>3.2423253000004593E-2</v>
+        <v>3.2416084999994155E-2</v>
       </c>
       <c r="D316" s="5">
-        <v>1.2102164739111965</v>
+        <v>1.2099463389716902</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>32.429851939999999</v>
+        <v>32.429925326999999</v>
       </c>
       <c r="C317" s="5">
-        <v>6.9947573999996848E-2</v>
+        <v>6.9998689000001946E-2</v>
       </c>
       <c r="D317" s="5">
-        <v>2.6249213034383212</v>
+        <v>2.6268605441365667</v>
       </c>
       <c r="E317" s="5">
-        <v>5.5969764978776038</v>
+        <v>5.597191904946075</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>32.323814024000001</v>
+        <v>32.323895100999998</v>
       </c>
       <c r="C318" s="5">
-        <v>-0.10603791599999823</v>
+        <v>-0.10603022600000145</v>
       </c>
       <c r="D318" s="5">
-        <v>-3.8539156422697562</v>
+        <v>-3.8536325938449467</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>32.439423390999998</v>
+        <v>32.439393588000002</v>
       </c>
       <c r="C319" s="5">
-        <v>0.11560936699999758</v>
+        <v>0.11549848700000354</v>
       </c>
       <c r="D319" s="5">
-        <v>4.3773628702277856</v>
+        <v>4.3730705442911466</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>32.282061523000003</v>
+        <v>32.282070406000003</v>
       </c>
       <c r="C320" s="5">
-        <v>-0.1573618679999953</v>
+        <v>-0.15732318199999895</v>
       </c>
       <c r="D320" s="5">
-        <v>-5.668309440842334</v>
+        <v>-5.6669579638795824</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>32.773168312999999</v>
+        <v>32.773178108000003</v>
       </c>
       <c r="C321" s="5">
-        <v>0.49110678999999635</v>
+        <v>0.49110770200000076</v>
       </c>
       <c r="D321" s="5">
-        <v>19.863239342657057</v>
+        <v>19.86327343785328</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>32.655516824000003</v>
+        <v>32.655514498000002</v>
       </c>
       <c r="C322" s="5">
-        <v>-0.11765148899999645</v>
+        <v>-0.11766361000000103</v>
       </c>
       <c r="D322" s="5">
-        <v>-4.2238009670716341</v>
+        <v>-4.2242263284046677</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>32.828456396</v>
+        <v>32.828322808999999</v>
       </c>
       <c r="C323" s="5">
-        <v>0.1729395719999971</v>
+        <v>0.17280831099999716</v>
       </c>
       <c r="D323" s="5">
-        <v>6.5434638828916203</v>
+        <v>6.5383524457174103</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>32.772495673000002</v>
+        <v>32.772548686999997</v>
       </c>
       <c r="C324" s="5">
-        <v>-5.5960722999998325E-2</v>
+        <v>-5.5774122000002535E-2</v>
       </c>
       <c r="D324" s="5">
-        <v>-2.0264991212328054</v>
+        <v>-2.019812921238795</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>32.419300253000003</v>
+        <v>32.419205388999998</v>
       </c>
       <c r="C325" s="5">
-        <v>-0.35319541999999871</v>
+        <v>-0.35334329799999864</v>
       </c>
       <c r="D325" s="5">
-        <v>-12.192934637102482</v>
+        <v>-12.197722237483577</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>32.527129543000001</v>
+        <v>32.526940725999999</v>
       </c>
       <c r="C326" s="5">
-        <v>0.10782928999999797</v>
+        <v>0.10773533700000115</v>
       </c>
       <c r="D326" s="5">
-        <v>4.0651301172725196</v>
+        <v>4.061535233741731</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>31.973886095000001</v>
+        <v>31.973876732000001</v>
       </c>
       <c r="C327" s="5">
-        <v>-0.55324344799999992</v>
+        <v>-0.55306399399999862</v>
       </c>
       <c r="D327" s="5">
-        <v>-18.605284412510148</v>
+        <v>-18.59990037227066</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>32.157389834999996</v>
+        <v>32.157383545000002</v>
       </c>
       <c r="C328" s="5">
-        <v>0.18350373999999547</v>
+        <v>0.18350681300000105</v>
       </c>
       <c r="D328" s="5">
-        <v>7.1086151755513693</v>
+        <v>7.1087401486161994</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>32.324616196999997</v>
+        <v>32.325078767999997</v>
       </c>
       <c r="C329" s="5">
-        <v>0.16722636200000096</v>
+        <v>0.16769522299999551</v>
       </c>
       <c r="D329" s="5">
-        <v>6.421907356972012</v>
+        <v>6.440433629478437</v>
       </c>
       <c r="E329" s="5">
-        <v>-0.3245026933662909</v>
+        <v>-0.32330188226709078</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>32.595318890999998</v>
+        <v>32.595271146000002</v>
       </c>
       <c r="C330" s="5">
-        <v>0.27070269400000058</v>
+        <v>0.2701923780000044</v>
       </c>
       <c r="D330" s="5">
-        <v>10.525448670378946</v>
+        <v>10.504528372481126</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>32.702683354999998</v>
+        <v>32.702627294000003</v>
       </c>
       <c r="C331" s="5">
-        <v>0.10736446399999977</v>
+        <v>0.10735614800000093</v>
       </c>
       <c r="D331" s="5">
-        <v>4.0250326480314014</v>
+        <v>4.0247212193818216</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>33.023134358</v>
+        <v>33.023165980000002</v>
       </c>
       <c r="C332" s="5">
-        <v>0.32045100300000229</v>
+        <v>0.32053868599999902</v>
       </c>
       <c r="D332" s="5">
-        <v>12.41359230853023</v>
+        <v>12.417196573338218</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>33.063747026000001</v>
+        <v>33.063839319000003</v>
       </c>
       <c r="C333" s="5">
-        <v>4.0612668000001406E-2</v>
+        <v>4.0673339000001363E-2</v>
       </c>
       <c r="D333" s="5">
-        <v>1.4858130314978402</v>
+        <v>1.4880463011362144</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>33.152408549999997</v>
+        <v>33.152465880999998</v>
       </c>
       <c r="C334" s="5">
-        <v>8.8661523999995495E-2</v>
+        <v>8.8626561999994635E-2</v>
       </c>
       <c r="D334" s="5">
-        <v>3.265724281059379</v>
+        <v>3.2644082131470187</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>33.220830753999998</v>
+        <v>33.220702482999997</v>
       </c>
       <c r="C335" s="5">
-        <v>6.8422204000000875E-2</v>
+        <v>6.8236601999998925E-2</v>
       </c>
       <c r="D335" s="5">
-        <v>2.5049492722730715</v>
+        <v>2.4980728756283099</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>32.674223482000002</v>
+        <v>32.674136111000003</v>
       </c>
       <c r="C336" s="5">
-        <v>-0.5466072719999957</v>
+        <v>-0.54656637199999381</v>
       </c>
       <c r="D336" s="5">
-        <v>-18.052173731717868</v>
+        <v>-18.051006299523831</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>32.388796753999998</v>
+        <v>32.388848283000002</v>
       </c>
       <c r="C337" s="5">
-        <v>-0.28542672800000446</v>
+        <v>-0.2852878280000013</v>
       </c>
       <c r="D337" s="5">
-        <v>-9.9933767150089832</v>
+        <v>-9.9887701040182861</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>32.599646471</v>
+        <v>32.599110893999999</v>
       </c>
       <c r="C338" s="5">
-        <v>0.2108497170000021</v>
+        <v>0.21026261099999743</v>
       </c>
       <c r="D338" s="5">
-        <v>8.0978144639602299</v>
+        <v>8.074441912510256</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>32.603299894000003</v>
+        <v>32.603221652000002</v>
       </c>
       <c r="C339" s="5">
-        <v>3.6534230000029311E-3</v>
+        <v>4.1107580000030453E-3</v>
       </c>
       <c r="D339" s="5">
-        <v>0.13456621063263619</v>
+        <v>0.15142536501666637</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>32.725030570000001</v>
+        <v>32.724676051000003</v>
       </c>
       <c r="C340" s="5">
-        <v>0.12173067599999854</v>
+        <v>0.12145439900000099</v>
       </c>
       <c r="D340" s="5">
-        <v>4.5735920198375579</v>
+        <v>4.5630094929507425</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>32.679519778</v>
+        <v>32.680857283999998</v>
       </c>
       <c r="C341" s="5">
-        <v>-4.5510792000001743E-2</v>
+        <v>-4.3818767000004755E-2</v>
       </c>
       <c r="D341" s="5">
-        <v>-1.6561376031661412</v>
+        <v>-1.5950347627803452</v>
       </c>
       <c r="E341" s="5">
-        <v>1.097935947134121</v>
+        <v>1.1006269112395772</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>32.854973817999998</v>
+        <v>32.854614122999998</v>
       </c>
       <c r="C342" s="5">
-        <v>0.1754540399999982</v>
+        <v>0.17375683899999927</v>
       </c>
       <c r="D342" s="5">
-        <v>6.6364093922725909</v>
+        <v>6.5700487028615306</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>32.770735129999998</v>
+        <v>32.770586917999999</v>
       </c>
       <c r="C343" s="5">
-        <v>-8.4238687999999229E-2</v>
+        <v>-8.4027204999998162E-2</v>
       </c>
       <c r="D343" s="5">
-        <v>-3.0337276541130054</v>
+        <v>-3.0262508965177237</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>32.876522696000002</v>
+        <v>32.876684453000003</v>
       </c>
       <c r="C344" s="5">
-        <v>0.10578756600000361</v>
+        <v>0.10609753500000352</v>
       </c>
       <c r="D344" s="5">
-        <v>3.9432551165210272</v>
+        <v>3.9550340045130694</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>32.870484646000001</v>
+        <v>32.870582648000003</v>
       </c>
       <c r="C345" s="5">
-        <v>-6.0380500000007942E-3</v>
+        <v>-6.1018050000001267E-3</v>
       </c>
       <c r="D345" s="5">
-        <v>-0.2201676117154161</v>
+        <v>-0.22248886737219475</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>32.896811405000001</v>
+        <v>32.897116568000001</v>
       </c>
       <c r="C346" s="5">
-        <v>2.6326758999999811E-2</v>
+        <v>2.6533919999998545E-2</v>
       </c>
       <c r="D346" s="5">
-        <v>0.96535384807194813</v>
+        <v>0.97298090468131981</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>33.057845845999999</v>
+        <v>33.057753347999999</v>
       </c>
       <c r="C347" s="5">
-        <v>0.1610344409999982</v>
+        <v>0.16063677999999726</v>
       </c>
       <c r="D347" s="5">
-        <v>6.0349268717435844</v>
+        <v>6.019564292350843</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>33.389901526000003</v>
+        <v>33.389706705999998</v>
       </c>
       <c r="C348" s="5">
-        <v>0.33205568000000341</v>
+        <v>0.33195335799999981</v>
       </c>
       <c r="D348" s="5">
-        <v>12.74234322511132</v>
+        <v>12.738234996393704</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>33.632392914999997</v>
+        <v>33.632565687000003</v>
       </c>
       <c r="C349" s="5">
-        <v>0.24249138899999423</v>
+        <v>0.2428589810000048</v>
       </c>
       <c r="D349" s="5">
-        <v>9.0715684262001837</v>
+        <v>9.085929873955866</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>33.652138790999999</v>
+        <v>33.651197771</v>
       </c>
       <c r="C350" s="5">
-        <v>1.9745876000001772E-2</v>
+        <v>1.8632083999996496E-2</v>
       </c>
       <c r="D350" s="5">
-        <v>0.70681009400168637</v>
+        <v>0.66681656144500501</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>33.798343850000002</v>
+        <v>33.798191191999997</v>
       </c>
       <c r="C351" s="5">
-        <v>0.14620505900000325</v>
+        <v>0.14699342099999768</v>
       </c>
       <c r="D351" s="5">
-        <v>5.3399196641173763</v>
+        <v>5.369562450507348</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>33.960661954000003</v>
+        <v>33.959862344000001</v>
       </c>
       <c r="C352" s="5">
-        <v>0.16231810400000057</v>
+        <v>0.16167115200000381</v>
       </c>
       <c r="D352" s="5">
-        <v>5.9177441007819631</v>
+        <v>5.8935611130380927</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>33.904544289999997</v>
+        <v>33.906575537000002</v>
       </c>
       <c r="C353" s="5">
-        <v>-5.6117664000005618E-2</v>
+        <v>-5.3286806999999214E-2</v>
       </c>
       <c r="D353" s="5">
-        <v>-1.964995075121867</v>
+        <v>-1.8667684389011674</v>
       </c>
       <c r="E353" s="5">
-        <v>3.7486001028224747</v>
+        <v>3.7505694613467089</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>33.925034533000002</v>
+        <v>33.924337260000001</v>
       </c>
       <c r="C354" s="5">
-        <v>2.0490243000004682E-2</v>
+        <v>1.7761722999999563E-2</v>
       </c>
       <c r="D354" s="5">
-        <v>0.72763656757584005</v>
+        <v>0.63042590875479476</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>34.147386193999999</v>
+        <v>34.147185260000001</v>
       </c>
       <c r="C355" s="5">
-        <v>0.22235166099999759</v>
+        <v>0.22284799999999905</v>
       </c>
       <c r="D355" s="5">
-        <v>8.154853797705508</v>
+        <v>8.1738940481544056</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>34.056520605999999</v>
+        <v>34.056602445000003</v>
       </c>
       <c r="C356" s="5">
-        <v>-9.0865587999999775E-2</v>
+        <v>-9.0582814999997652E-2</v>
       </c>
       <c r="D356" s="5">
-        <v>-3.1468572779122295</v>
+        <v>-3.1372249110700579</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>34.095875534999998</v>
+        <v>34.095460680000002</v>
       </c>
       <c r="C357" s="5">
-        <v>3.9354928999998151E-2</v>
+        <v>3.8858234999999297E-2</v>
       </c>
       <c r="D357" s="5">
-        <v>1.3955396970438905</v>
+        <v>1.3778127478418112</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>34.371456027000001</v>
+        <v>34.374014637000002</v>
       </c>
       <c r="C358" s="5">
-        <v>0.27558049200000312</v>
+        <v>0.27855395699999974</v>
       </c>
       <c r="D358" s="5">
-        <v>10.142009236554173</v>
+        <v>10.256534361316438</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>34.620430161999998</v>
+        <v>34.619735532999997</v>
       </c>
       <c r="C359" s="5">
-        <v>0.24897413499999743</v>
+        <v>0.24572089599999458</v>
       </c>
       <c r="D359" s="5">
-        <v>9.0471596150805134</v>
+        <v>8.92356822245568</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>34.606550138999999</v>
+        <v>34.605965200999997</v>
       </c>
       <c r="C360" s="5">
-        <v>-1.3880022999998687E-2</v>
+        <v>-1.3770331999999996E-2</v>
       </c>
       <c r="D360" s="5">
-        <v>-0.48004455808546842</v>
+        <v>-0.47626869397655591</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>34.854135329999998</v>
+        <v>34.854283727000002</v>
       </c>
       <c r="C361" s="5">
-        <v>0.24758519099999887</v>
+        <v>0.24831852600000559</v>
       </c>
       <c r="D361" s="5">
-        <v>8.9311448181240713</v>
+        <v>8.9588085380652558</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>34.969557864999999</v>
+        <v>34.968388310000002</v>
       </c>
       <c r="C362" s="5">
-        <v>0.11542253500000044</v>
+        <v>0.11410458299999959</v>
       </c>
       <c r="D362" s="5">
-        <v>4.0470901696997075</v>
+        <v>4.0000259741210575</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>34.678468881999997</v>
+        <v>34.678051017999998</v>
       </c>
       <c r="C363" s="5">
-        <v>-0.29108898300000163</v>
+        <v>-0.2903372920000038</v>
       </c>
       <c r="D363" s="5">
-        <v>-9.5440215976982827</v>
+        <v>-9.5207941161108085</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>34.981978009999999</v>
+        <v>34.980662692999999</v>
       </c>
       <c r="C364" s="5">
-        <v>0.30350912800000174</v>
+        <v>0.30261167500000141</v>
       </c>
       <c r="D364" s="5">
-        <v>11.023107115545994</v>
+        <v>10.989071564838259</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>34.807107537</v>
+        <v>34.809475996000003</v>
       </c>
       <c r="C365" s="5">
-        <v>-0.17487047299999858</v>
+        <v>-0.171186696999996</v>
       </c>
       <c r="D365" s="5">
-        <v>-5.8364396986518186</v>
+        <v>-5.7169907752197329</v>
       </c>
       <c r="E365" s="5">
-        <v>2.6620716069208683</v>
+        <v>2.6629066624989095</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>35.209328937000002</v>
+        <v>35.208262640000001</v>
       </c>
       <c r="C366" s="5">
-        <v>0.40222140000000195</v>
+        <v>0.39878664399999764</v>
       </c>
       <c r="D366" s="5">
-        <v>14.783048216677109</v>
+        <v>14.647691554777275</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>35.138687222000001</v>
+        <v>35.137881700000001</v>
       </c>
       <c r="C367" s="5">
-        <v>-7.0641715000000715E-2</v>
+        <v>-7.0380939999999725E-2</v>
       </c>
       <c r="D367" s="5">
-        <v>-2.3812115702861347</v>
+        <v>-2.3725887715359884</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>35.269664667999997</v>
+        <v>35.271078218</v>
       </c>
       <c r="C368" s="5">
-        <v>0.13097744599999572</v>
+        <v>0.13319651799999832</v>
       </c>
       <c r="D368" s="5">
-        <v>4.5657795710883908</v>
+        <v>4.6448635609264377</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>32.634274982999997</v>
+        <v>32.633469836000003</v>
       </c>
       <c r="C369" s="5">
-        <v>-2.6353896849999998</v>
+        <v>-2.6376083819999963</v>
       </c>
       <c r="D369" s="5">
-        <v>-60.620367647400016</v>
+        <v>-60.650953583339749</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>32.864879356000003</v>
+        <v>32.868517099000002</v>
       </c>
       <c r="C370" s="5">
-        <v>0.23060437300000558</v>
+        <v>0.23504726299999845</v>
       </c>
       <c r="D370" s="5">
-        <v>8.8170340211477072</v>
+        <v>8.9939232988793361</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>33.683113863000003</v>
+        <v>33.682015120000003</v>
       </c>
       <c r="C371" s="5">
-        <v>0.81823450699999967</v>
+        <v>0.8134980210000009</v>
       </c>
       <c r="D371" s="5">
-        <v>34.326683532878818</v>
+        <v>34.095890226821311</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>34.118044286999996</v>
+        <v>34.117427597999999</v>
       </c>
       <c r="C372" s="5">
-        <v>0.43493042399999382</v>
+        <v>0.43541247799999638</v>
       </c>
       <c r="D372" s="5">
-        <v>16.644090856077653</v>
+        <v>16.664451981936445</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>34.361473725000003</v>
+        <v>34.361513647999999</v>
       </c>
       <c r="C373" s="5">
-        <v>0.24342943800000683</v>
+        <v>0.24408604999999994</v>
       </c>
       <c r="D373" s="5">
-        <v>8.9060083159853587</v>
+        <v>8.931151742702891</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>34.249368105999999</v>
+        <v>34.248375150000001</v>
       </c>
       <c r="C374" s="5">
-        <v>-0.11210561900000471</v>
+        <v>-0.11313849799999787</v>
       </c>
       <c r="D374" s="5">
-        <v>-3.8455527726552474</v>
+        <v>-3.8803400313627945</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>34.748618892000003</v>
+        <v>34.747915331000002</v>
       </c>
       <c r="C375" s="5">
-        <v>0.49925078600000461</v>
+        <v>0.49954018100000042</v>
       </c>
       <c r="D375" s="5">
-        <v>18.965166327099947</v>
+        <v>18.977651189328416</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>34.205114608000002</v>
+        <v>34.203147385999998</v>
       </c>
       <c r="C376" s="5">
-        <v>-0.54350428400000084</v>
+        <v>-0.54476794500000381</v>
       </c>
       <c r="D376" s="5">
-        <v>-17.235894854589105</v>
+        <v>-17.272898814770741</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>34.614833075</v>
+        <v>34.616165358000003</v>
       </c>
       <c r="C377" s="5">
-        <v>0.40971846699999759</v>
+        <v>0.41301797200000578</v>
       </c>
       <c r="D377" s="5">
-        <v>15.35974850996562</v>
+        <v>15.492722582710329</v>
       </c>
       <c r="E377" s="5">
-        <v>-0.55239999990120969</v>
+        <v>-0.55533912093997939</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>34.503307892000002</v>
+        <v>34.501352238000003</v>
       </c>
       <c r="C378" s="5">
-        <v>-0.1115251829999977</v>
+        <v>-0.11481312000000088</v>
       </c>
       <c r="D378" s="5">
-        <v>-3.7984866374960458</v>
+        <v>-3.9082897211698553</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>34.357521372000001</v>
+        <v>34.356040786999998</v>
       </c>
       <c r="C379" s="5">
-        <v>-0.14578652000000147</v>
+        <v>-0.14531145100000487</v>
       </c>
       <c r="D379" s="5">
-        <v>-4.9541628553192556</v>
+        <v>-4.9386644922838059</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>34.307780536999999</v>
+        <v>34.310854720000002</v>
       </c>
       <c r="C380" s="5">
-        <v>-4.9740835000001482E-2</v>
+        <v>-4.5186066999995944E-2</v>
       </c>
       <c r="D380" s="5">
-        <v>-1.7235239095218513</v>
+        <v>-1.5669080452493045</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>34.477726611999998</v>
+        <v>34.477380981000003</v>
       </c>
       <c r="C381" s="5">
-        <v>0.16994607499999859</v>
+        <v>0.16652626100000134</v>
       </c>
       <c r="D381" s="5">
-        <v>6.1089410387111576</v>
+        <v>5.982161309003553</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>34.217512534000001</v>
+        <v>34.223848855</v>
       </c>
       <c r="C382" s="5">
-        <v>-0.26021407799999707</v>
+        <v>-0.25353212600000319</v>
       </c>
       <c r="D382" s="5">
-        <v>-8.6901224372451953</v>
+        <v>-8.4760035288873432</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>34.212668295999997</v>
+        <v>34.211426832000001</v>
       </c>
       <c r="C383" s="5">
-        <v>-4.8442380000039975E-3</v>
+        <v>-1.2422022999999172E-2</v>
       </c>
       <c r="D383" s="5">
-        <v>-0.16975405202678262</v>
+        <v>-0.43468827573011071</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>34.719888949999998</v>
+        <v>34.71959597</v>
       </c>
       <c r="C384" s="5">
-        <v>0.50722065400000105</v>
+        <v>0.50816913799999952</v>
       </c>
       <c r="D384" s="5">
-        <v>19.31541826443295</v>
+        <v>19.355298576287062</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>34.671679019999999</v>
+        <v>34.671786234999999</v>
       </c>
       <c r="C385" s="5">
-        <v>-4.8209929999998735E-2</v>
+        <v>-4.7809735000001297E-2</v>
       </c>
       <c r="D385" s="5">
-        <v>-1.6535807906208122</v>
+        <v>-1.6399717945673853</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>34.708151364999999</v>
+        <v>34.708476404000002</v>
       </c>
       <c r="C386" s="5">
-        <v>3.6472344999999962E-2</v>
+        <v>3.6690169000003436E-2</v>
       </c>
       <c r="D386" s="5">
-        <v>1.2696507447900185</v>
+        <v>1.2772737026778946</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>34.924076495000001</v>
+        <v>34.922411322999999</v>
       </c>
       <c r="C387" s="5">
-        <v>0.21592513000000224</v>
+        <v>0.21393491899999617</v>
       </c>
       <c r="D387" s="5">
-        <v>7.7262088461542922</v>
+        <v>7.6524901698968195</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>34.955503331000003</v>
+        <v>34.951652903000003</v>
       </c>
       <c r="C388" s="5">
-        <v>3.1426836000001401E-2</v>
+        <v>2.9241580000004319E-2</v>
       </c>
       <c r="D388" s="5">
-        <v>1.0851943614817561</v>
+        <v>1.0094362492963915</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>34.847035593999998</v>
+        <v>34.845357925999998</v>
       </c>
       <c r="C389" s="5">
-        <v>-0.10846773700000512</v>
+        <v>-0.10629497700000456</v>
       </c>
       <c r="D389" s="5">
-        <v>-3.6607307984488191</v>
+        <v>-3.5890122118983014</v>
       </c>
       <c r="E389" s="5">
-        <v>0.67081796551462514</v>
+        <v>0.66209692965608635</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>34.607698958999997</v>
+        <v>34.602779704</v>
       </c>
       <c r="C390" s="5">
-        <v>-0.2393366350000008</v>
+        <v>-0.24257822199999879</v>
       </c>
       <c r="D390" s="5">
-        <v>-7.9375296431899445</v>
+        <v>-8.0413269819059945</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>34.799607526999999</v>
+        <v>34.796331027000001</v>
       </c>
       <c r="C391" s="5">
-        <v>0.19190856800000233</v>
+        <v>0.19355132300000122</v>
       </c>
       <c r="D391" s="5">
-        <v>6.861055527384341</v>
+        <v>6.9226196843154675</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>34.650575560999997</v>
+        <v>34.658121180000002</v>
       </c>
       <c r="C392" s="5">
-        <v>-0.14903196600000257</v>
+        <v>-0.13820984699999883</v>
       </c>
       <c r="D392" s="5">
-        <v>-5.0197556880749001</v>
+        <v>-4.6636006756006871</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>34.711471312</v>
+        <v>34.714904040999997</v>
       </c>
       <c r="C393" s="5">
-        <v>6.0895751000003884E-2</v>
+        <v>5.6782860999994966E-2</v>
       </c>
       <c r="D393" s="5">
-        <v>2.1294129705689446</v>
+        <v>1.9838584345381216</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>34.839514500999996</v>
+        <v>34.845908449</v>
       </c>
       <c r="C394" s="5">
-        <v>0.128043188999996</v>
+        <v>0.13100440800000257</v>
       </c>
       <c r="D394" s="5">
-        <v>4.517463807117017</v>
+        <v>4.6236496580483566</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>34.518968733000001</v>
+        <v>34.519855874000001</v>
       </c>
       <c r="C395" s="5">
-        <v>-0.32054576799999523</v>
+        <v>-0.32605257499999851</v>
       </c>
       <c r="D395" s="5">
-        <v>-10.498849489285011</v>
+        <v>-10.668178303044662</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>34.712865694000001</v>
+        <v>34.713934731999998</v>
       </c>
       <c r="C396" s="5">
-        <v>0.19389696100000009</v>
+        <v>0.19407885799999747</v>
       </c>
       <c r="D396" s="5">
-        <v>6.9527278103245882</v>
+        <v>6.9592688297133609</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>34.772216501999999</v>
+        <v>34.772856208999997</v>
       </c>
       <c r="C397" s="5">
-        <v>5.9350807999997812E-2</v>
+        <v>5.892147699999839E-2</v>
       </c>
       <c r="D397" s="5">
-        <v>2.0711209131089703</v>
+        <v>2.0559348212985773</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>34.763535683000001</v>
+        <v>34.765426982999998</v>
       </c>
       <c r="C398" s="5">
-        <v>-8.6808189999985075E-3</v>
+        <v>-7.4292259999992893E-3</v>
       </c>
       <c r="D398" s="5">
-        <v>-0.29916676446151147</v>
+        <v>-0.25607913019147777</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>34.604658618000002</v>
+        <v>34.600533767999998</v>
       </c>
       <c r="C399" s="5">
-        <v>-0.15887706499999865</v>
+        <v>-0.16489321499999932</v>
       </c>
       <c r="D399" s="5">
-        <v>-5.3484909564862404</v>
+        <v>-5.5454746247451165</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>34.625449916000001</v>
+        <v>34.618848913000001</v>
       </c>
       <c r="C400" s="5">
-        <v>2.0791297999998903E-2</v>
+        <v>1.8315145000002531E-2</v>
       </c>
       <c r="D400" s="5">
-        <v>0.72337571034823966</v>
+        <v>0.63705007338450415</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>34.518344462999998</v>
+        <v>34.514828590999997</v>
       </c>
       <c r="C401" s="5">
-        <v>-0.10710545300000263</v>
+        <v>-0.10402032200000377</v>
       </c>
       <c r="D401" s="5">
-        <v>-3.6494059102615717</v>
+        <v>-3.5466822853851609</v>
       </c>
       <c r="E401" s="5">
-        <v>-0.94323986358424428</v>
+        <v>-0.94856059651312608</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>34.519159690000002</v>
+        <v>34.504701429000001</v>
       </c>
       <c r="C402" s="5">
-        <v>8.1522700000391524E-4</v>
+        <v>-1.0127161999996304E-2</v>
       </c>
       <c r="D402" s="5">
-        <v>2.8344333935637067E-2</v>
+        <v>-0.35153012290866092</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>34.448081936999998</v>
+        <v>34.437641970000001</v>
       </c>
       <c r="C403" s="5">
-        <v>-7.1077753000004407E-2</v>
+        <v>-6.7059458999999322E-2</v>
       </c>
       <c r="D403" s="5">
-        <v>-2.4431058425222529</v>
+        <v>-2.3074167510023447</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>34.494689246999997</v>
+        <v>34.512023843000001</v>
       </c>
       <c r="C404" s="5">
-        <v>4.6607309999998847E-2</v>
+        <v>7.4381873000000098E-2</v>
       </c>
       <c r="D404" s="5">
-        <v>1.6357032681090455</v>
+        <v>2.6228932291408213</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>33.937544400999997</v>
+        <v>33.950415376000002</v>
       </c>
       <c r="C405" s="5">
-        <v>-0.55714484599999992</v>
+        <v>-0.56160846699999922</v>
       </c>
       <c r="D405" s="5">
-        <v>-17.749577181226751</v>
+        <v>-17.871106406311011</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>33.927229163</v>
+        <v>33.935527565999998</v>
       </c>
       <c r="C406" s="5">
-        <v>-1.0315237999996896E-2</v>
+        <v>-1.488781000000472E-2</v>
       </c>
       <c r="D406" s="5">
-        <v>-0.3641281017006559</v>
+        <v>-0.52495223733652896</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>34.005267613000001</v>
+        <v>34.008338873</v>
       </c>
       <c r="C407" s="5">
-        <v>7.8038450000001092E-2</v>
+        <v>7.2811307000002046E-2</v>
       </c>
       <c r="D407" s="5">
-        <v>2.7953942913582663</v>
+        <v>2.6052945632157432</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>34.007591544</v>
+        <v>34.009203501000002</v>
       </c>
       <c r="C408" s="5">
-        <v>2.3239309999993907E-3</v>
+        <v>8.6462800000219886E-4</v>
       </c>
       <c r="D408" s="5">
-        <v>8.2039220236929111E-2</v>
+        <v>3.0513066203075034E-2</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>33.963339144000003</v>
+        <v>33.963702712</v>
       </c>
       <c r="C409" s="5">
-        <v>-4.4252399999997749E-2</v>
+        <v>-4.5500789000001873E-2</v>
       </c>
       <c r="D409" s="5">
-        <v>-1.5503736196025963</v>
+        <v>-1.593714359261833</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>33.931524897000003</v>
+        <v>33.932924858</v>
       </c>
       <c r="C410" s="5">
-        <v>-3.1814246999999796E-2</v>
+        <v>-3.0777854000000104E-2</v>
       </c>
       <c r="D410" s="5">
-        <v>-1.1182946866558074</v>
+        <v>-1.0820345607893134</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>33.590950429999999</v>
+        <v>33.582117803000003</v>
       </c>
       <c r="C411" s="5">
-        <v>-0.34057446700000327</v>
+        <v>-0.35080705499999709</v>
       </c>
       <c r="D411" s="5">
-        <v>-11.401376418271802</v>
+        <v>-11.724248309601359</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>33.609802068</v>
+        <v>33.600697957999998</v>
       </c>
       <c r="C412" s="5">
-        <v>1.8851638000001003E-2</v>
+        <v>1.8580154999995102E-2</v>
       </c>
       <c r="D412" s="5">
-        <v>0.67553678974341391</v>
+        <v>0.66595439334202755</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>33.720977783000002</v>
+        <v>33.720172155</v>
       </c>
       <c r="C413" s="5">
-        <v>0.11117571500000167</v>
+        <v>0.11947419700000239</v>
       </c>
       <c r="D413" s="5">
-        <v>4.0424212240091739</v>
+        <v>4.3512880293919309</v>
       </c>
       <c r="E413" s="5">
-        <v>-2.3099794975818932</v>
+        <v>-2.3023624002791898</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>33.732551786000002</v>
+        <v>33.703371783000001</v>
       </c>
       <c r="C414" s="5">
-        <v>1.1574002999999777E-2</v>
+        <v>-1.6800371999998731E-2</v>
       </c>
       <c r="D414" s="5">
-        <v>0.41265269345187594</v>
+        <v>-0.59623933959832565</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>33.487017506999997</v>
+        <v>33.46747371</v>
       </c>
       <c r="C415" s="5">
-        <v>-0.24553427900000457</v>
+        <v>-0.23589807300000132</v>
       </c>
       <c r="D415" s="5">
-        <v>-8.3932910187097356</v>
+        <v>-8.0831870883830597</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>33.527644467999998</v>
+        <v>33.562876041000003</v>
       </c>
       <c r="C416" s="5">
-        <v>4.0626961000000961E-2</v>
+        <v>9.5402331000002505E-2</v>
       </c>
       <c r="D416" s="5">
-        <v>1.4656122003326999</v>
+        <v>3.4748621268691826</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>33.452915124999997</v>
+        <v>33.476544406000002</v>
       </c>
       <c r="C417" s="5">
-        <v>-7.4729343000001336E-2</v>
+        <v>-8.6331635000000517E-2</v>
       </c>
       <c r="D417" s="5">
-        <v>-2.6421188248522243</v>
+        <v>-3.0433871266726031</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>33.602544262000002</v>
+        <v>33.609863025999999</v>
       </c>
       <c r="C418" s="5">
-        <v>0.14962913700000513</v>
+        <v>0.13331861999999717</v>
       </c>
       <c r="D418" s="5">
-        <v>5.5014231226410804</v>
+        <v>4.8850158141748201</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>33.781407133000002</v>
+        <v>33.787176170999999</v>
       </c>
       <c r="C419" s="5">
-        <v>0.17886287099999976</v>
+        <v>0.17731314499999939</v>
       </c>
       <c r="D419" s="5">
-        <v>6.5778333212562323</v>
+        <v>6.5177158414248204</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>33.702606232000001</v>
+        <v>33.704536548999997</v>
       </c>
       <c r="C420" s="5">
-        <v>-7.8800901000001033E-2</v>
+        <v>-8.2639622000002078E-2</v>
       </c>
       <c r="D420" s="5">
-        <v>-2.7635697784253455</v>
+        <v>-2.8959011894746922</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>33.748855568000003</v>
+        <v>33.748234681</v>
       </c>
       <c r="C421" s="5">
-        <v>4.6249336000002472E-2</v>
+        <v>4.3698132000002943E-2</v>
       </c>
       <c r="D421" s="5">
-        <v>1.659219069924367</v>
+        <v>1.5669493417311608</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>33.811993979999997</v>
+        <v>33.811342795999998</v>
       </c>
       <c r="C422" s="5">
-        <v>6.3138411999993593E-2</v>
+        <v>6.3108114999998577E-2</v>
       </c>
       <c r="D422" s="5">
-        <v>2.2682421659050878</v>
+        <v>2.2671846703593568</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>34.189430141000003</v>
+        <v>34.175010450000002</v>
       </c>
       <c r="C423" s="5">
-        <v>0.37743616100000565</v>
+        <v>0.36366765400000389</v>
       </c>
       <c r="D423" s="5">
-        <v>14.249142793757574</v>
+        <v>13.698529120611603</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>34.310969026000002</v>
+        <v>34.299004107000002</v>
       </c>
       <c r="C424" s="5">
-        <v>0.12153888499999965</v>
+        <v>0.12399365699999976</v>
       </c>
       <c r="D424" s="5">
-        <v>4.3502416765843543</v>
+        <v>4.4417764472930221</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>34.338897101000001</v>
+        <v>34.342590500999997</v>
       </c>
       <c r="C425" s="5">
-        <v>2.7928074999998387E-2</v>
+        <v>4.3586393999994755E-2</v>
       </c>
       <c r="D425" s="5">
-        <v>0.98114783438310038</v>
+        <v>1.5356361462270041</v>
       </c>
       <c r="E425" s="5">
-        <v>1.8324478073453498</v>
+        <v>1.8458338324577772</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>34.340470078000003</v>
+        <v>34.294335824000001</v>
       </c>
       <c r="C426" s="5">
-        <v>1.5729770000021404E-3</v>
+        <v>-4.8254676999995638E-2</v>
       </c>
       <c r="D426" s="5">
-        <v>5.4982780134449349E-2</v>
+        <v>-1.6731470836012785</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>34.516511772999998</v>
+        <v>34.487404816999998</v>
       </c>
       <c r="C427" s="5">
-        <v>0.176041694999995</v>
+        <v>0.19306899299999714</v>
       </c>
       <c r="D427" s="5">
-        <v>6.3280784773960042</v>
+        <v>6.968873559284261</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>34.442005764999998</v>
+        <v>34.497774595999999</v>
       </c>
       <c r="C428" s="5">
-        <v>-7.4506008000000179E-2</v>
+        <v>1.0369779000001245E-2</v>
       </c>
       <c r="D428" s="5">
-        <v>-2.559741852307551</v>
+        <v>0.36141699900151814</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>34.960250903000002</v>
+        <v>34.994912597000003</v>
       </c>
       <c r="C429" s="5">
-        <v>0.5182451380000046</v>
+        <v>0.49713800100000327</v>
       </c>
       <c r="D429" s="5">
-        <v>19.628117525383981</v>
+        <v>18.731511089892948</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>35.069578417999999</v>
+        <v>35.077960619999999</v>
       </c>
       <c r="C430" s="5">
-        <v>0.10932751499999682</v>
+        <v>8.3048022999996363E-2</v>
       </c>
       <c r="D430" s="5">
-        <v>3.8178550183789683</v>
+        <v>2.8852403462925391</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>35.058831364</v>
+        <v>35.066080853000003</v>
       </c>
       <c r="C431" s="5">
-        <v>-1.0747053999999423E-2</v>
+        <v>-1.1879766999996377E-2</v>
       </c>
       <c r="D431" s="5">
-        <v>-0.36712019184231837</v>
+        <v>-0.40564492283622355</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>35.000029222999999</v>
+        <v>35.001159350999998</v>
       </c>
       <c r="C432" s="5">
-        <v>-5.8802141000001029E-2</v>
+        <v>-6.4921502000004239E-2</v>
       </c>
       <c r="D432" s="5">
-        <v>-1.9942269681040292</v>
+        <v>-2.1992016932712244</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>35.045243677999999</v>
+        <v>35.042511519999998</v>
       </c>
       <c r="C433" s="5">
-        <v>4.5214454999999987E-2</v>
+        <v>4.1352168999999606E-2</v>
       </c>
       <c r="D433" s="5">
-        <v>1.5612705813823347</v>
+        <v>1.4269905276185213</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>35.012334420000002</v>
+        <v>35.008545300000002</v>
       </c>
       <c r="C434" s="5">
-        <v>-3.2909257999996555E-2</v>
+        <v>-3.3966219999996383E-2</v>
       </c>
       <c r="D434" s="5">
-        <v>-1.1210589437096186</v>
+        <v>-1.1569625311472764</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>34.995584555000001</v>
+        <v>34.987759691000001</v>
       </c>
       <c r="C435" s="5">
-        <v>-1.6749865000001307E-2</v>
+        <v>-2.0785609000000704E-2</v>
       </c>
       <c r="D435" s="5">
-        <v>-0.5725706667926822</v>
+        <v>-0.71015350014225209</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>34.754677417000003</v>
+        <v>34.750238191000001</v>
       </c>
       <c r="C436" s="5">
-        <v>-0.24090713799999719</v>
+        <v>-0.23752149999999972</v>
       </c>
       <c r="D436" s="5">
-        <v>-7.9550183037787274</v>
+        <v>-7.8490515657273274</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>34.782319981000001</v>
+        <v>34.801790451000002</v>
       </c>
       <c r="C437" s="5">
-        <v>2.7642563999997094E-2</v>
+        <v>5.1552260000001127E-2</v>
       </c>
       <c r="D437" s="5">
-        <v>0.95862115045086682</v>
+        <v>1.7948070494221202</v>
       </c>
       <c r="E437" s="5">
-        <v>1.2913136921543389</v>
+        <v>1.3371150612142557</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>34.794792889</v>
+        <v>35.852310336999999</v>
       </c>
       <c r="C438" s="5">
-        <v>1.247290799999945E-2</v>
+        <v>1.0505198859999965</v>
       </c>
       <c r="D438" s="5">
-        <v>0.43116862898513464</v>
+        <v>42.885023844965666</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>34.733064999</v>
+        <v>35.678758240000001</v>
       </c>
       <c r="C439" s="5">
-        <v>-6.172789000000023E-2</v>
+        <v>-0.17355209699999818</v>
       </c>
       <c r="D439" s="5">
-        <v>-2.1082168204278329</v>
+        <v>-5.6567124834897342</v>
       </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>34.695850929999999</v>
+        <v>35.449620924000001</v>
       </c>
       <c r="C440" s="5">
-        <v>-3.7214069000000904E-2</v>
+        <v>-0.2291373159999992</v>
       </c>
       <c r="D440" s="5">
-        <v>-1.2781671659780502</v>
+        <v>-7.4402067723545295</v>
       </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>34.878681082999996</v>
+        <v>35.651248193000001</v>
       </c>
       <c r="C441" s="5">
-        <v>0.18283015299999761</v>
+        <v>0.20162726899999939</v>
       </c>
       <c r="D441" s="5">
-        <v>6.5099373547573114</v>
+        <v>7.0428663275544201</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>35.223514098000003</v>
+        <v>36.010112384000003</v>
       </c>
       <c r="C442" s="5">
-        <v>0.34483301500000607</v>
+        <v>0.35886419100000211</v>
       </c>
       <c r="D442" s="5">
-        <v>12.530832040931529</v>
+        <v>12.770847859937117</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>35.329435631999999</v>
+        <v>36.112729764000001</v>
       </c>
       <c r="C443" s="5">
-        <v>0.1059215339999966</v>
+        <v>0.10261737999999809</v>
       </c>
       <c r="D443" s="5">
-        <v>3.6688356456419324</v>
+        <v>3.4737277025547186</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
-        <v>35.365259256000002</v>
+        <v>36.172013970999998</v>
       </c>
       <c r="C444" s="5">
-        <v>3.5823624000002496E-2</v>
+        <v>5.928420699999748E-2</v>
       </c>
       <c r="D444" s="5">
-        <v>1.2235945292167427</v>
+        <v>1.9878561362099978</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
+      </c>
+      <c r="B445" s="5">
+        <v>36.299642888999998</v>
+      </c>
+      <c r="C445" s="5">
+        <v>0.1276289179999992</v>
+      </c>
+      <c r="D445" s="5">
+        <v>4.3172071679466129</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>