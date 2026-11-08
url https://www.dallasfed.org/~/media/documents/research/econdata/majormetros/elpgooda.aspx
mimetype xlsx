--- v8 (2026-09-29)
+++ v9 (2026-11-08)
@@ -1,98 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{FD0785F8-DC55-43AC-BDA6-8C5F5B951B1A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{74C16CBD-442B-454A-821A-89036D4AB6E5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{F0A849A9-52A7-4242-8EE4-12443FB2FA30}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{F80F82B2-015F-45C5-B360-BDA683383C3A}"/>
   </bookViews>
   <sheets>
     <sheet name="elpgooda" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>El Paso Goods Producing Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2026:Q1.</t>
   </si>
   <si>
-    <t>Last data entry August 2026</t>
+    <t>Last data entry September 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -930,51 +917,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1B1926EE-BF33-4E43-9A8B-3814F50F342F}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{65CD8DA8-7181-439E-9D77-A253D4A50354}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -7232,81 +7219,90 @@
         <v>0.10261737999999809</v>
       </c>
       <c r="D443" s="5">
         <v>3.4737277025547186</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
         <v>36.172013970999998</v>
       </c>
       <c r="C444" s="5">
         <v>5.928420699999748E-2</v>
       </c>
       <c r="D444" s="5">
         <v>1.9878561362099978</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
       <c r="B445" s="5">
-        <v>36.299642888999998</v>
+        <v>36.305596512000001</v>
       </c>
       <c r="C445" s="5">
-        <v>0.1276289179999992</v>
+        <v>0.13358254100000266</v>
       </c>
       <c r="D445" s="5">
-        <v>4.3172071679466129</v>
+        <v>4.5227053471224243</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
+      <c r="B446" s="5">
+        <v>36.236634733999999</v>
+      </c>
+      <c r="C446" s="5">
+        <v>-6.8961778000002028E-2</v>
+      </c>
+      <c r="D446" s="5">
+        <v>-2.2557139333988396</v>
+      </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>