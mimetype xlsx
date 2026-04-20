--- v1 (2026-02-15)
+++ v2 (2026-04-20)
@@ -1,99 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{6181C187-FE13-49A2-9DF8-42B22DF0E362}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{1C3087B2-F734-41A9-A23C-1F9EB929358F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{54D44D5F-8632-4A7F-8530-4F58D7348B19}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{CBDC3643-4009-40ED-965D-56E057FF4A95}"/>
   </bookViews>
   <sheets>
     <sheet name="elpgooda" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>El Paso Goods Producing Payroll Employment</t>
   </si>
   <si>
-    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q2.</t>
+    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q3.</t>
   </si>
   <si>
-    <t>Last data entry December 2025</t>
+    <t>Last data entry February 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -917,6258 +916,6330 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EF69F217-2282-421B-B777-2232A06CCDDB}">
-  <dimension ref="A1:F437"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3CE913E2-5F5E-4916-B394-A248680A4743}">
+  <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>50.614798594</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+        <v>50.614869873000004</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>50.679261339999996</v>
+        <v>50.679261138999998</v>
       </c>
       <c r="C7" s="5">
-        <v>6.4462745999996685E-2</v>
+        <v>6.4391265999994118E-2</v>
       </c>
       <c r="D7" s="5">
-        <v>1.5390648682555463</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+        <v>1.5373441257053644</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>50.507301980999998</v>
+        <v>50.507274174000003</v>
       </c>
       <c r="C8" s="5">
-        <v>-0.17195935899999881</v>
+        <v>-0.171986964999995</v>
       </c>
       <c r="D8" s="5">
-        <v>-3.9965761695358926</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+        <v>-3.9972058594062165</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>50.440838661999997</v>
+        <v>50.440812780999998</v>
       </c>
       <c r="C9" s="5">
-        <v>-6.6463319000000354E-2</v>
+        <v>-6.6461393000004421E-2</v>
       </c>
       <c r="D9" s="5">
-        <v>-1.5677192733147383</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+        <v>-1.5676750284722818</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>50.277838043999999</v>
+        <v>50.277814075000002</v>
       </c>
       <c r="C10" s="5">
-        <v>-0.1630006179999981</v>
+        <v>-0.16299870599999622</v>
       </c>
       <c r="D10" s="5">
-        <v>-3.8096399732799657</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+        <v>-3.8095979974382077</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>50.543331958000003</v>
+        <v>50.543253305999997</v>
       </c>
       <c r="C11" s="5">
-        <v>0.26549391400000388</v>
+        <v>0.26543923099999489</v>
       </c>
       <c r="D11" s="5">
-        <v>6.523955654093383</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+        <v>6.5225758791879196</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>50.569110987999998</v>
+        <v>50.568929773999997</v>
       </c>
       <c r="C12" s="5">
-        <v>2.5779029999995373E-2</v>
+        <v>2.5676468000000341E-2</v>
       </c>
       <c r="D12" s="5">
-        <v>0.61376567821627148</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+        <v>0.61131793562572145</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>50.978676198999999</v>
+        <v>50.978114484999999</v>
       </c>
       <c r="C13" s="5">
-        <v>0.40956521100000032</v>
+        <v>0.40918471100000176</v>
       </c>
       <c r="D13" s="5">
-        <v>10.163777321415379</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+        <v>10.153948723721662</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>49.537116824000002</v>
+        <v>49.537523495999999</v>
       </c>
       <c r="C14" s="5">
-        <v>-1.4415593749999971</v>
+        <v>-1.4405909890000004</v>
       </c>
       <c r="D14" s="5">
-        <v>-29.122878934415375</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+        <v>-29.106523080960077</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>49.62691693</v>
+        <v>49.627094794000001</v>
       </c>
       <c r="C15" s="5">
-        <v>8.9800105999998436E-2</v>
+        <v>8.9571298000002741E-2</v>
       </c>
       <c r="D15" s="5">
-        <v>2.1971615463526328</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+        <v>2.1914892827832988</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>49.736905800999999</v>
+        <v>49.737032454000001</v>
       </c>
       <c r="C16" s="5">
-        <v>0.10998887099999877</v>
+        <v>0.10993765999999994</v>
       </c>
       <c r="D16" s="5">
-        <v>2.6922380165932847</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.6909594317443997</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>49.276218229000001</v>
+        <v>49.276304523</v>
       </c>
       <c r="C17" s="5">
-        <v>-0.46068757199999766</v>
+        <v>-0.46072793100000098</v>
       </c>
       <c r="D17" s="5">
-        <v>-10.565872582981184</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-10.566726024419182</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>49.990135410999997</v>
+        <v>49.990199732999997</v>
       </c>
       <c r="C18" s="5">
-        <v>0.71391718199999588</v>
+        <v>0.71389520999999689</v>
       </c>
       <c r="D18" s="5">
-        <v>18.840184918171055</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+        <v>18.83952245404441</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>49.664823104</v>
+        <v>49.664822712000003</v>
       </c>
       <c r="C19" s="5">
-        <v>-0.32531230699999725</v>
+        <v>-0.32537702099999422</v>
       </c>
       <c r="D19" s="5">
-        <v>-7.5355144948381252</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.5369509223516591</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>49.487998648999998</v>
+        <v>49.487955387</v>
       </c>
       <c r="C20" s="5">
-        <v>-0.17682445500000199</v>
+        <v>-0.17686732500000346</v>
       </c>
       <c r="D20" s="5">
-        <v>-4.1897497900361564</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.190745788998063</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>49.314986067</v>
+        <v>49.314965970999999</v>
       </c>
       <c r="C21" s="5">
-        <v>-0.17301258199999836</v>
+        <v>-0.17298941600000006</v>
       </c>
       <c r="D21" s="5">
-        <v>-4.1155265944116444</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.1149896139956006</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>49.669014050000001</v>
+        <v>49.668993366999999</v>
       </c>
       <c r="C22" s="5">
-        <v>0.35402798300000171</v>
+        <v>0.35402739599999933</v>
       </c>
       <c r="D22" s="5">
-        <v>8.9631106377578984</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.9630989826355645</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>49.363667517000003</v>
+        <v>49.363585481999998</v>
       </c>
       <c r="C23" s="5">
-        <v>-0.30534653299999803</v>
+        <v>-0.30540788500000104</v>
       </c>
       <c r="D23" s="5">
-        <v>-7.1327570769667332</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.1341449874295693</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>49.894312081000002</v>
+        <v>49.894160648000003</v>
       </c>
       <c r="C24" s="5">
-        <v>0.53064456399999926</v>
+        <v>0.53057516600000554</v>
       </c>
       <c r="D24" s="5">
-        <v>13.69030922849721</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+        <v>13.688435770167295</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>49.702758246999998</v>
+        <v>49.702269966999999</v>
       </c>
       <c r="C25" s="5">
-        <v>-0.19155383400000403</v>
+        <v>-0.19189068100000384</v>
       </c>
       <c r="D25" s="5">
-        <v>-4.5109843999636912</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.5187633481905021</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>50.266006441999998</v>
+        <v>50.266386414999999</v>
       </c>
       <c r="C26" s="5">
-        <v>0.5632481949999999</v>
+        <v>0.56411644800000005</v>
       </c>
       <c r="D26" s="5">
-        <v>14.4792313123979</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+        <v>14.503114077884849</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>50.206556354999996</v>
+        <v>50.206715518999999</v>
       </c>
       <c r="C27" s="5">
-        <v>-5.9450087000001872E-2</v>
+        <v>-5.9670896000000084E-2</v>
       </c>
       <c r="D27" s="5">
-        <v>-1.4100556940822573</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.4152481359881341</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>50.518210367000002</v>
+        <v>50.518321282000002</v>
       </c>
       <c r="C28" s="5">
-        <v>0.31165401200000531</v>
+        <v>0.31160576300000287</v>
       </c>
       <c r="D28" s="5">
-        <v>7.7085731426248083</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.707313430109286</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>50.633192911999998</v>
+        <v>50.633269319999997</v>
       </c>
       <c r="C29" s="5">
-        <v>0.11498254499999661</v>
+        <v>0.11494803799999431</v>
       </c>
       <c r="D29" s="5">
-        <v>2.7657253343249755</v>
+        <v>2.7648787611213699</v>
       </c>
       <c r="E29" s="5">
-        <v>2.7538125525253809</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.7537876675931106</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>51.206706728999997</v>
+        <v>51.206764319000001</v>
       </c>
       <c r="C30" s="5">
-        <v>0.57351381699999848</v>
+        <v>0.57349499900000467</v>
       </c>
       <c r="D30" s="5">
-        <v>14.471763503088075</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+        <v>14.471235480307708</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>50.801188809000003</v>
+        <v>50.801197557000002</v>
       </c>
       <c r="C31" s="5">
-        <v>-0.40551791999999409</v>
+        <v>-0.40556676199999941</v>
       </c>
       <c r="D31" s="5">
-        <v>-9.099901251336318</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-9.1009401855931529</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>51.839173256999999</v>
+        <v>51.839104163999998</v>
       </c>
       <c r="C32" s="5">
-        <v>1.037984447999996</v>
+        <v>1.0379066069999965</v>
       </c>
       <c r="D32" s="5">
-        <v>27.470677855388125</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+        <v>27.46837570170193</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>52.256678356999998</v>
+        <v>52.256662982999998</v>
       </c>
       <c r="C33" s="5">
-        <v>0.41750509999999963</v>
+        <v>0.41755881899999991</v>
       </c>
       <c r="D33" s="5">
-        <v>10.104434082517333</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.105806388213923</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>52.788232616000002</v>
+        <v>52.788207739000001</v>
       </c>
       <c r="C34" s="5">
-        <v>0.53155425900000353</v>
+        <v>0.53154475600000239</v>
       </c>
       <c r="D34" s="5">
-        <v>12.912975484005162</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.912735577471812</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>53.087552760000001</v>
+        <v>53.087469769000002</v>
       </c>
       <c r="C35" s="5">
-        <v>0.29932014399999929</v>
+        <v>0.29926203000000129</v>
       </c>
       <c r="D35" s="5">
-        <v>7.0205074594052785</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.0191050381507525</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>52.850217428000001</v>
+        <v>52.850126187999997</v>
       </c>
       <c r="C36" s="5">
-        <v>-0.23733533200000068</v>
+        <v>-0.23734358100000463</v>
       </c>
       <c r="D36" s="5">
-        <v>-5.2348023229329073</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.2349878007809103</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>52.876975549000001</v>
+        <v>52.876623375000001</v>
       </c>
       <c r="C37" s="5">
-        <v>2.6758121000000301E-2</v>
+        <v>2.6497187000003919E-2</v>
       </c>
       <c r="D37" s="5">
-        <v>0.60925597717877977</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.60329941992487424</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>52.590383580999998</v>
+        <v>52.590672988000001</v>
       </c>
       <c r="C38" s="5">
-        <v>-0.28659196800000331</v>
+        <v>-0.28595038699999975</v>
       </c>
       <c r="D38" s="5">
-        <v>-6.313549756323134</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.2998743218839692</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>54.052353490000002</v>
+        <v>54.052452893000002</v>
       </c>
       <c r="C39" s="5">
-        <v>1.461969909000004</v>
+        <v>1.4617799050000002</v>
       </c>
       <c r="D39" s="5">
-        <v>38.963018127497321</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+        <v>38.95690831334295</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>53.998881376</v>
+        <v>53.99895454</v>
       </c>
       <c r="C40" s="5">
-        <v>-5.3472114000001625E-2</v>
+        <v>-5.3498353000001941E-2</v>
       </c>
       <c r="D40" s="5">
-        <v>-1.1806804681961713</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.1812545225339255</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>54.166836109999998</v>
+        <v>54.166904641999999</v>
       </c>
       <c r="C41" s="5">
-        <v>0.1679547339999985</v>
+        <v>0.16795010199999894</v>
       </c>
       <c r="D41" s="5">
-        <v>3.7969210831207745</v>
+        <v>3.7968093379367351</v>
       </c>
       <c r="E41" s="5">
-        <v>6.9789065132460415</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.9788804267557403</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>54.212329803000003</v>
+        <v>54.212382769000001</v>
       </c>
       <c r="C42" s="5">
-        <v>4.5493693000004498E-2</v>
+        <v>4.5478127000002644E-2</v>
       </c>
       <c r="D42" s="5">
-        <v>1.0125258214464639</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.0121764904431618</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>54.553199370999998</v>
+        <v>54.553223088000003</v>
       </c>
       <c r="C43" s="5">
-        <v>0.34086956799999513</v>
+        <v>0.34084031900000156</v>
       </c>
       <c r="D43" s="5">
-        <v>7.8116883763527323</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.8109868351772471</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>54.377306482000002</v>
+        <v>54.377217369999997</v>
       </c>
       <c r="C44" s="5">
-        <v>-0.17589288899999644</v>
+        <v>-0.17600571800000608</v>
       </c>
       <c r="D44" s="5">
-        <v>-3.8012142802998583</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.8036078953169739</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>54.700526422000003</v>
+        <v>54.700512375999999</v>
       </c>
       <c r="C45" s="5">
-        <v>0.32321994000000132</v>
+        <v>0.32329500600000216</v>
       </c>
       <c r="D45" s="5">
-        <v>7.3706970401759442</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.3724776818154369</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>54.474052749999998</v>
+        <v>54.474017054000001</v>
       </c>
       <c r="C46" s="5">
-        <v>-0.22647367200000446</v>
+        <v>-0.22649532199999811</v>
       </c>
       <c r="D46" s="5">
-        <v>-4.8567080607377466</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.8571630401908266</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>54.698142240999999</v>
+        <v>54.698052320000002</v>
       </c>
       <c r="C47" s="5">
-        <v>0.22408949100000086</v>
+        <v>0.22403526600000134</v>
       </c>
       <c r="D47" s="5">
-        <v>5.0496647895324154</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.0484184879364236</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>55.058714616000003</v>
+        <v>55.058679609000002</v>
       </c>
       <c r="C48" s="5">
-        <v>0.36057237500000383</v>
+        <v>0.36062728899999996</v>
       </c>
       <c r="D48" s="5">
-        <v>8.2036482522244381</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.2049572716881727</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>55.259838838999997</v>
+        <v>55.259666289999998</v>
       </c>
       <c r="C49" s="5">
-        <v>0.20112422299999366</v>
+        <v>0.20098668099999628</v>
       </c>
       <c r="D49" s="5">
-        <v>4.4726350357968014</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.4695175829954525</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>55.218309693999998</v>
+        <v>55.218524485000003</v>
       </c>
       <c r="C50" s="5">
-        <v>-4.152914499999838E-2</v>
+        <v>-4.1141804999995202E-2</v>
       </c>
       <c r="D50" s="5">
-        <v>-0.89811159341813829</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.88977199566797616</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>55.556636746000002</v>
+        <v>55.556669841999998</v>
       </c>
       <c r="C51" s="5">
-        <v>0.3383270520000039</v>
+        <v>0.33814535699999482</v>
       </c>
       <c r="D51" s="5">
-        <v>7.6053993410990284</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.6011458346219252</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>55.291680909999997</v>
+        <v>55.291711177000003</v>
       </c>
       <c r="C52" s="5">
-        <v>-0.26495583600000572</v>
+        <v>-0.26495866499999465</v>
       </c>
       <c r="D52" s="5">
-        <v>-5.575182377131183</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.5752371174563002</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>55.294233163000001</v>
+        <v>55.294293455000002</v>
       </c>
       <c r="C53" s="5">
-        <v>2.5522530000046117E-3</v>
+        <v>2.5822779999984391E-3</v>
       </c>
       <c r="D53" s="5">
-        <v>5.5405826429488769E-2</v>
+        <v>5.6057763731098831E-2</v>
       </c>
       <c r="E53" s="5">
-        <v>2.0813418947167817</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.0813240491609042</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>54.940378281999998</v>
+        <v>54.940419521000003</v>
       </c>
       <c r="C54" s="5">
-        <v>-0.35385488100000373</v>
+        <v>-0.35387393399999922</v>
       </c>
       <c r="D54" s="5">
-        <v>-7.4147784693089474</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.4151559617686154</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>54.691775073999999</v>
+        <v>54.691810115999999</v>
       </c>
       <c r="C55" s="5">
-        <v>-0.24860320799999869</v>
+        <v>-0.24860940500000339</v>
       </c>
       <c r="D55" s="5">
-        <v>-5.2968369846685848</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.296961874229833</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>54.735948106000002</v>
+        <v>54.735843635999998</v>
       </c>
       <c r="C56" s="5">
-        <v>4.4173032000003332E-2</v>
+        <v>4.4033519999999271E-2</v>
       </c>
       <c r="D56" s="5">
-        <v>0.97352378547916896</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.97043484595360496</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>55.206731402000003</v>
+        <v>55.206700537000003</v>
       </c>
       <c r="C57" s="5">
-        <v>0.47078329600000046</v>
+        <v>0.47085690100000477</v>
       </c>
       <c r="D57" s="5">
-        <v>10.823708000389875</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.825502745919424</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>55.031980590000003</v>
+        <v>55.031930291000002</v>
       </c>
       <c r="C58" s="5">
-        <v>-0.1747508119999992</v>
+        <v>-0.17477024600000135</v>
       </c>
       <c r="D58" s="5">
-        <v>-3.7330303398237064</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.7334403388624704</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>55.019861048000003</v>
+        <v>55.019717712000002</v>
       </c>
       <c r="C59" s="5">
-        <v>-1.2119542000000649E-2</v>
+        <v>-1.2212578999999835E-2</v>
       </c>
       <c r="D59" s="5">
-        <v>-0.26395284008642328</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.26597687345963905</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>55.880630318999998</v>
+        <v>55.880668374000003</v>
       </c>
       <c r="C60" s="5">
-        <v>0.86076927099999523</v>
+        <v>0.86095066200000048</v>
       </c>
       <c r="D60" s="5">
-        <v>20.476317236895134</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+        <v>20.481068208173724</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>56.727173548000003</v>
+        <v>56.72719069</v>
       </c>
       <c r="C61" s="5">
-        <v>0.84654322900000523</v>
+        <v>0.84652231599999794</v>
       </c>
       <c r="D61" s="5">
-        <v>19.772796101571878</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+        <v>19.772251632259952</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>56.863661231999998</v>
+        <v>56.863818813000002</v>
       </c>
       <c r="C62" s="5">
-        <v>0.13648768399999511</v>
+        <v>0.13662812300000127</v>
       </c>
       <c r="D62" s="5">
-        <v>2.9257601070752148</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.9288096618762527</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>56.677778801999999</v>
+        <v>56.677783322000003</v>
       </c>
       <c r="C63" s="5">
-        <v>-0.18588242999999949</v>
+        <v>-0.18603549099999839</v>
       </c>
       <c r="D63" s="5">
-        <v>-3.852933624928423</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.8560388802555301</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>57.406368796999999</v>
+        <v>57.406378238000002</v>
       </c>
       <c r="C64" s="5">
-        <v>0.7285899950000001</v>
+        <v>0.7285949159999987</v>
       </c>
       <c r="D64" s="5">
-        <v>16.564701892406532</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+        <v>16.564820382854894</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>57.408458480999997</v>
+        <v>57.408530030000001</v>
       </c>
       <c r="C65" s="5">
-        <v>2.0896839999977601E-3</v>
+        <v>2.1517919999993751E-3</v>
       </c>
       <c r="D65" s="5">
-        <v>4.3690673374863209E-2</v>
+        <v>4.4989474688827968E-2</v>
       </c>
       <c r="E65" s="5">
-        <v>3.8235909914285937</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.8236071805865857</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>57.171515038000003</v>
+        <v>57.171544593999997</v>
       </c>
       <c r="C66" s="5">
-        <v>-0.23694344299999415</v>
+        <v>-0.23698543600000477</v>
       </c>
       <c r="D66" s="5">
-        <v>-4.84189429374553</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.842727125137813</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>57.627853232</v>
+        <v>57.627871601000002</v>
       </c>
       <c r="C67" s="5">
-        <v>0.45633819399999709</v>
+        <v>0.45632700700000584</v>
       </c>
       <c r="D67" s="5">
-        <v>10.010182149720404</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.009920477344592</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>57.893818461999999</v>
+        <v>57.893697287000002</v>
       </c>
       <c r="C68" s="5">
-        <v>0.26596522999999905</v>
+        <v>0.26582568599999945</v>
       </c>
       <c r="D68" s="5">
-        <v>5.6810312319306444</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.6779726851443835</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>57.321855102999997</v>
+        <v>57.321780035000003</v>
       </c>
       <c r="C69" s="5">
-        <v>-0.5719633590000015</v>
+        <v>-0.57191725199999865</v>
       </c>
       <c r="D69" s="5">
-        <v>-11.231985846850412</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-11.231151278548223</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>56.989668766999998</v>
+        <v>56.989602128000001</v>
       </c>
       <c r="C70" s="5">
-        <v>-0.33218633599999947</v>
+        <v>-0.33217790700000194</v>
       </c>
       <c r="D70" s="5">
-        <v>-6.7367061717687804</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.736549186306906</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>57.143058789999998</v>
+        <v>57.142720850000003</v>
       </c>
       <c r="C71" s="5">
-        <v>0.15339002300000004</v>
+        <v>0.15311872200000209</v>
       </c>
       <c r="D71" s="5">
-        <v>3.2780936181386222</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.2722135910060013</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>56.702414392999998</v>
+        <v>56.702593909000001</v>
       </c>
       <c r="C72" s="5">
-        <v>-0.4406443969999998</v>
+        <v>-0.4401269410000026</v>
       </c>
       <c r="D72" s="5">
-        <v>-8.8709563502249562</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.8610265266593764</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>56.743280650999999</v>
+        <v>56.743438519999998</v>
       </c>
       <c r="C73" s="5">
-        <v>4.086625800000121E-2</v>
+        <v>4.0844610999997144E-2</v>
       </c>
       <c r="D73" s="5">
-        <v>0.86829400618588792</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.86782948570018892</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>56.774179547000003</v>
+        <v>56.774362756000002</v>
       </c>
       <c r="C74" s="5">
-        <v>3.0898896000003617E-2</v>
+        <v>3.0924236000004157E-2</v>
       </c>
       <c r="D74" s="5">
-        <v>0.65540669811958718</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.65594397494288526</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>55.053274776000002</v>
+        <v>55.053308407000003</v>
       </c>
       <c r="C75" s="5">
-        <v>-1.7209047710000007</v>
+        <v>-1.7210543489999992</v>
       </c>
       <c r="D75" s="5">
-        <v>-30.882584850676174</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-30.884754626382193</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>54.757082963999999</v>
+        <v>54.757101319</v>
       </c>
       <c r="C76" s="5">
-        <v>-0.29619181200000355</v>
+        <v>-0.29620708800000273</v>
       </c>
       <c r="D76" s="5">
-        <v>-6.2684583891123751</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.2687684597771964</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>56.035393137</v>
+        <v>56.035501580999998</v>
       </c>
       <c r="C77" s="5">
-        <v>1.2783101730000013</v>
+        <v>1.2784002619999981</v>
       </c>
       <c r="D77" s="5">
-        <v>31.90626653655444</v>
+        <v>31.908799267672137</v>
       </c>
       <c r="E77" s="5">
-        <v>-2.3917474538258654</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.3916802055069186</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>56.151499080000001</v>
+        <v>56.151495893000003</v>
       </c>
       <c r="C78" s="5">
-        <v>0.11610594300000088</v>
+        <v>0.1159943120000051</v>
       </c>
       <c r="D78" s="5">
-        <v>2.5149449596879814</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5124944321684994</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>56.106775945000003</v>
+        <v>56.106751054999997</v>
       </c>
       <c r="C79" s="5">
-        <v>-4.4723134999998138E-2</v>
+        <v>-4.4744838000006837E-2</v>
       </c>
       <c r="D79" s="5">
-        <v>-0.95159147903355334</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.95205129399369426</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>55.658041193999999</v>
+        <v>55.657894210999999</v>
       </c>
       <c r="C80" s="5">
-        <v>-0.44873475100000348</v>
+        <v>-0.44885684399999803</v>
       </c>
       <c r="D80" s="5">
-        <v>-9.1863249310006658</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-9.1887193370953408</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>55.603532913000002</v>
+        <v>55.603394082999998</v>
       </c>
       <c r="C81" s="5">
-        <v>-5.4508280999996828E-2</v>
+        <v>-5.4500128000000814E-2</v>
       </c>
       <c r="D81" s="5">
-        <v>-1.1689013919249813</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.1687305654584423</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>55.624120015999999</v>
+        <v>55.624009461</v>
       </c>
       <c r="C82" s="5">
-        <v>2.0587102999996887E-2</v>
+        <v>2.0615378000002238E-2</v>
       </c>
       <c r="D82" s="5">
-        <v>0.44520360235775769</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.44581742231426524</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>55.878766521999999</v>
+        <v>55.878228137999997</v>
       </c>
       <c r="C83" s="5">
-        <v>0.25464650600000027</v>
+        <v>0.25421867699999723</v>
       </c>
       <c r="D83" s="5">
-        <v>5.63403984175741</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.6243464209096761</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>55.774654028</v>
+        <v>55.775010977000001</v>
       </c>
       <c r="C84" s="5">
-        <v>-0.10411249399999889</v>
+        <v>-0.10321716099999634</v>
       </c>
       <c r="D84" s="5">
-        <v>-2.213052378410918</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.1942347242234872</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>56.012426214000001</v>
+        <v>56.012668101000003</v>
       </c>
       <c r="C85" s="5">
-        <v>0.23777218600000083</v>
+        <v>0.23765712400000183</v>
       </c>
       <c r="D85" s="5">
-        <v>5.2373727933671343</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.2347443600773591</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>55.650177059999997</v>
+        <v>55.650396450999999</v>
       </c>
       <c r="C86" s="5">
-        <v>-0.36224915400000413</v>
+        <v>-0.36227165000000383</v>
       </c>
       <c r="D86" s="5">
-        <v>-7.4905737196017235</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.4909912626468067</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>55.581477597999999</v>
+        <v>55.581564018999998</v>
       </c>
       <c r="C87" s="5">
-        <v>-6.869946199999788E-2</v>
+        <v>-6.8832432000000665E-2</v>
       </c>
       <c r="D87" s="5">
-        <v>-1.4713684409045302</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.4741912036865479</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>55.901420702999999</v>
+        <v>55.901466364000001</v>
       </c>
       <c r="C88" s="5">
-        <v>0.31994310500000012</v>
+        <v>0.3199023450000027</v>
       </c>
       <c r="D88" s="5">
-        <v>7.1304892002092224</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.1295404069654511</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>55.805878763999999</v>
+        <v>55.806032319000003</v>
       </c>
       <c r="C89" s="5">
-        <v>-9.5541939000000298E-2</v>
+        <v>-9.5434044999997525E-2</v>
       </c>
       <c r="D89" s="5">
-        <v>-2.0317679520604148</v>
+        <v>-2.0294933672284743</v>
       </c>
       <c r="E89" s="5">
-        <v>-0.40958822656755878</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.4095069295815823</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>55.709420643999998</v>
+        <v>55.709392262000001</v>
       </c>
       <c r="C90" s="5">
-        <v>-9.6458120000001202E-2</v>
+        <v>-9.6640057000001889E-2</v>
       </c>
       <c r="D90" s="5">
-        <v>-2.0545448729801241</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.0583776620328176</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>55.771127008999997</v>
+        <v>55.771041861999997</v>
       </c>
       <c r="C91" s="5">
-        <v>6.1706364999999153E-2</v>
+        <v>6.164959999999553E-2</v>
       </c>
       <c r="D91" s="5">
-        <v>1.3373036252116055</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.3360665986681397</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>55.926724374999999</v>
+        <v>55.926556386000001</v>
       </c>
       <c r="C92" s="5">
-        <v>0.15559736600000207</v>
+        <v>0.15551452400000443</v>
       </c>
       <c r="D92" s="5">
-        <v>3.3997653778810255</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.3979327175714502</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>56.022000069000001</v>
+        <v>56.021792380000001</v>
       </c>
       <c r="C93" s="5">
-        <v>9.5275694000001465E-2</v>
+        <v>9.523599399999938E-2</v>
       </c>
       <c r="D93" s="5">
-        <v>2.0635605895139353</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.0626989185215105</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>56.196762036999999</v>
+        <v>56.196597232000002</v>
       </c>
       <c r="C94" s="5">
-        <v>0.17476196799999855</v>
+        <v>0.17480485200000118</v>
       </c>
       <c r="D94" s="5">
-        <v>3.8083286852176768</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.8092936537330147</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>56.093366889999999</v>
+        <v>56.092679347000001</v>
       </c>
       <c r="C95" s="5">
-        <v>-0.10339514700000052</v>
+        <v>-0.10391788500000132</v>
       </c>
       <c r="D95" s="5">
-        <v>-2.1856472402176919</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.1965915213691289</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>55.937370583000003</v>
+        <v>55.937878937000001</v>
       </c>
       <c r="C96" s="5">
-        <v>-0.15599630699999523</v>
+        <v>-0.15480041</v>
       </c>
       <c r="D96" s="5">
-        <v>-3.2866396511338714</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.2618642423866029</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>55.718122485999999</v>
+        <v>55.71842608</v>
       </c>
       <c r="C97" s="5">
-        <v>-0.2192480970000048</v>
+        <v>-0.21945285700000028</v>
       </c>
       <c r="D97" s="5">
-        <v>-4.6033530304625314</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.6075188799345135</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>55.458190174000002</v>
+        <v>55.458431978999997</v>
       </c>
       <c r="C98" s="5">
-        <v>-0.25993231199999656</v>
+        <v>-0.25999410100000375</v>
       </c>
       <c r="D98" s="5">
-        <v>-5.4567282395360568</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.457963281666145</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>55.819917095999998</v>
+        <v>55.820043388000002</v>
       </c>
       <c r="C99" s="5">
-        <v>0.36172692199999545</v>
+        <v>0.36161140900000532</v>
       </c>
       <c r="D99" s="5">
-        <v>8.1139994561956641</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.1112780864605725</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>55.739816681000001</v>
+        <v>55.739888338</v>
       </c>
       <c r="C100" s="5">
-        <v>-8.0100414999996872E-2</v>
+        <v>-8.0155050000001893E-2</v>
       </c>
       <c r="D100" s="5">
-        <v>-1.7084492411414298</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.7096015172639589</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>56.063753718999997</v>
+        <v>56.063931418000003</v>
       </c>
       <c r="C101" s="5">
-        <v>0.32393703799999685</v>
+        <v>0.3240430800000027</v>
       </c>
       <c r="D101" s="5">
-        <v>7.2011972210176189</v>
+        <v>7.2036208808802682</v>
       </c>
       <c r="E101" s="5">
-        <v>0.46209281300011451</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.46213480565289178</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>56.438130970000003</v>
+        <v>56.438075398000002</v>
       </c>
       <c r="C102" s="5">
-        <v>0.37437725100000563</v>
+        <v>0.37414397999999949</v>
       </c>
       <c r="D102" s="5">
-        <v>8.3142029270767424</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.3088035073745949</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>55.280800839999998</v>
+        <v>55.280687436000001</v>
       </c>
       <c r="C103" s="5">
-        <v>-1.1573301300000054</v>
+        <v>-1.1573879620000014</v>
       </c>
       <c r="D103" s="5">
-        <v>-22.01331953521526</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-22.014317850954022</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>56.006068395</v>
+        <v>56.005929793</v>
       </c>
       <c r="C104" s="5">
-        <v>0.72526755500000206</v>
+        <v>0.72524235699999906</v>
       </c>
       <c r="D104" s="5">
-        <v>16.930855182909088</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+        <v>16.930261150832603</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>56.132293842000003</v>
+        <v>56.132016135000001</v>
       </c>
       <c r="C105" s="5">
-        <v>0.12622544700000304</v>
+        <v>0.12608634200000068</v>
       </c>
       <c r="D105" s="5">
-        <v>2.7383159814698521</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.7352676482014449</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>56.193587379999997</v>
+        <v>56.193374366</v>
       </c>
       <c r="C106" s="5">
-        <v>6.129353799999393E-2</v>
+        <v>6.1358230999999819E-2</v>
       </c>
       <c r="D106" s="5">
-        <v>1.3182356540215823</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.3196419452303099</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>55.920905931999997</v>
+        <v>55.920206442000001</v>
       </c>
       <c r="C107" s="5">
-        <v>-0.27268144800000016</v>
+        <v>-0.27316792399999912</v>
       </c>
       <c r="D107" s="5">
-        <v>-5.6701197141828423</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.6799875150696284</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>54.858302770000002</v>
+        <v>54.858850328999999</v>
       </c>
       <c r="C108" s="5">
-        <v>-1.0626031619999949</v>
+        <v>-1.0613561130000022</v>
       </c>
       <c r="D108" s="5">
-        <v>-20.563879964989606</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-20.542438926615137</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>54.794960832999998</v>
+        <v>54.795262888000003</v>
       </c>
       <c r="C109" s="5">
-        <v>-6.3341937000004123E-2</v>
+        <v>-6.3587440999995692E-2</v>
       </c>
       <c r="D109" s="5">
-        <v>-1.3768101800439303</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.3820988122960509</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>54.752704614000002</v>
+        <v>54.752943639000001</v>
       </c>
       <c r="C110" s="5">
-        <v>-4.2256218999995099E-2</v>
+        <v>-4.2319249000001946E-2</v>
       </c>
       <c r="D110" s="5">
-        <v>-0.92148879349853718</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.9228524008979111</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>55.269931368000002</v>
+        <v>55.270078152000004</v>
       </c>
       <c r="C111" s="5">
-        <v>0.51722675399999929</v>
+        <v>0.51713451300000202</v>
       </c>
       <c r="D111" s="5">
-        <v>11.943835099466149</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.941538350071568</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>54.580261950999997</v>
+        <v>54.580351219999997</v>
       </c>
       <c r="C112" s="5">
-        <v>-0.68966941700000461</v>
+        <v>-0.68972693200000634</v>
       </c>
       <c r="D112" s="5">
-        <v>-13.987754734323921</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-13.988807733583508</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>54.668484333999999</v>
+        <v>54.668655309000002</v>
       </c>
       <c r="C113" s="5">
-        <v>8.8222383000001514E-2</v>
+        <v>8.8304089000004637E-2</v>
       </c>
       <c r="D113" s="5">
-        <v>1.9569916021878742</v>
+        <v>1.9588169699977565</v>
       </c>
       <c r="E113" s="5">
-        <v>-2.4887191678125919</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.4887232730739783</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>54.129886665000001</v>
+        <v>54.129838696999997</v>
       </c>
       <c r="C114" s="5">
-        <v>-0.53859766899999784</v>
+        <v>-0.53881661200000508</v>
       </c>
       <c r="D114" s="5">
-        <v>-11.202443989688327</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-11.206720712051199</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>53.590477602999997</v>
+        <v>53.590363382</v>
       </c>
       <c r="C115" s="5">
-        <v>-0.53940906200000427</v>
+        <v>-0.53947531499999712</v>
       </c>
       <c r="D115" s="5">
-        <v>-11.323995455597569</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-11.325320482859102</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>53.706624576999999</v>
+        <v>53.706545587000001</v>
       </c>
       <c r="C116" s="5">
-        <v>0.11614697400000296</v>
+        <v>0.1161822050000012</v>
       </c>
       <c r="D116" s="5">
-        <v>2.631994120885417</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.6328077089029955</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>53.754590348999997</v>
+        <v>53.754277578999996</v>
       </c>
       <c r="C117" s="5">
-        <v>4.7965771999997742E-2</v>
+        <v>4.7731991999995671E-2</v>
       </c>
       <c r="D117" s="5">
-        <v>1.0770087462085298</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.0717354204083263</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>53.394867302999998</v>
+        <v>53.394630876000001</v>
       </c>
       <c r="C118" s="5">
-        <v>-0.35972304599999916</v>
+        <v>-0.35964670299999568</v>
       </c>
       <c r="D118" s="5">
-        <v>-7.7412725773827411</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.7397330363820789</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>53.046058307000003</v>
+        <v>53.045412237999997</v>
       </c>
       <c r="C119" s="5">
-        <v>-0.34880899599999537</v>
+        <v>-0.34921863800000352</v>
       </c>
       <c r="D119" s="5">
-        <v>-7.5635450587068664</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.5721429837424132</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>53.368770679000001</v>
+        <v>53.369287790999998</v>
       </c>
       <c r="C120" s="5">
-        <v>0.32271237199999803</v>
+        <v>0.32387555300000059</v>
       </c>
       <c r="D120" s="5">
-        <v>7.5496422996021995</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.5778698291716129</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>52.649804584000002</v>
+        <v>52.650074420999999</v>
       </c>
       <c r="C121" s="5">
-        <v>-0.71896609499999897</v>
+        <v>-0.71921336999999852</v>
       </c>
       <c r="D121" s="5">
-        <v>-15.020382311620551</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-15.025036602621499</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>52.651370552000003</v>
+        <v>52.651573411999998</v>
       </c>
       <c r="C122" s="5">
-        <v>1.5659680000013054E-3</v>
+        <v>1.4989909999982842E-3</v>
       </c>
       <c r="D122" s="5">
-        <v>3.5697550100333153E-2</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.4170339132089111E-2</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>52.759654097999999</v>
+        <v>52.759786415999997</v>
       </c>
       <c r="C123" s="5">
-        <v>0.10828354599999557</v>
+        <v>0.10821300399999956</v>
       </c>
       <c r="D123" s="5">
-        <v>2.4960448299473414</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.4943906213753086</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>52.710312664999996</v>
+        <v>52.710393514000003</v>
       </c>
       <c r="C124" s="5">
-        <v>-4.9341433000002155E-2</v>
+        <v>-4.939290199999391E-2</v>
       </c>
       <c r="D124" s="5">
-        <v>-1.1164992109600314</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.1176550740178204</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>52.2807186</v>
+        <v>52.280864307999998</v>
       </c>
       <c r="C125" s="5">
-        <v>-0.42959406499999631</v>
+        <v>-0.4295292060000051</v>
       </c>
       <c r="D125" s="5">
-        <v>-9.3534098635374878</v>
+        <v>-9.3520466821590436</v>
       </c>
       <c r="E125" s="5">
-        <v>-4.3677189208535916</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.3677514793507344</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>52.791666687999999</v>
+        <v>52.791631105</v>
       </c>
       <c r="C126" s="5">
-        <v>0.51094808799999925</v>
+        <v>0.51076679700000227</v>
       </c>
       <c r="D126" s="5">
-        <v>12.379190673199547</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.374523364087064</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>52.763562077000003</v>
+        <v>52.763487789999999</v>
       </c>
       <c r="C127" s="5">
-        <v>-2.8104610999996282E-2</v>
+        <v>-2.8143315000001223E-2</v>
       </c>
       <c r="D127" s="5">
-        <v>-0.63697475579310714</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.63784981783224781</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>52.448814986000002</v>
+        <v>52.448814538999997</v>
       </c>
       <c r="C128" s="5">
-        <v>-0.31474709100000098</v>
+        <v>-0.3146732510000021</v>
       </c>
       <c r="D128" s="5">
-        <v>-6.9280361354171704</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.9264731825500743</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>51.556851518000002</v>
+        <v>51.556549470999997</v>
       </c>
       <c r="C129" s="5">
-        <v>-0.89196346800000015</v>
+        <v>-0.89226506800000038</v>
       </c>
       <c r="D129" s="5">
-        <v>-18.602982619950971</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-18.608696507160751</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>51.410996028</v>
+        <v>51.410754173000001</v>
       </c>
       <c r="C130" s="5">
-        <v>-0.14585549000000242</v>
+        <v>-0.14579529799999591</v>
       </c>
       <c r="D130" s="5">
-        <v>-3.3424996633309778</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.3411609260727615</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>51.278094662000001</v>
+        <v>51.277636094999998</v>
       </c>
       <c r="C131" s="5">
-        <v>-0.13290136599999869</v>
+        <v>-0.13311807800000253</v>
       </c>
       <c r="D131" s="5">
-        <v>-3.0583645439711593</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.0632949844774493</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>50.26504482</v>
+        <v>50.265414821</v>
       </c>
       <c r="C132" s="5">
-        <v>-1.0130498420000009</v>
+        <v>-1.0122212739999981</v>
       </c>
       <c r="D132" s="5">
-        <v>-21.293548476280456</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-21.278148437210355</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>50.552491080000003</v>
+        <v>50.552670845999998</v>
       </c>
       <c r="C133" s="5">
-        <v>0.28744626000000295</v>
+        <v>0.28725602499999781</v>
       </c>
       <c r="D133" s="5">
-        <v>7.0823380415836468</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.0774488343121389</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>50.391050272999998</v>
+        <v>50.391203257000001</v>
       </c>
       <c r="C134" s="5">
-        <v>-0.16144080700000529</v>
+        <v>-0.16146758899999725</v>
       </c>
       <c r="D134" s="5">
-        <v>-3.7656343674426718</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.7662349706708342</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>49.929311792</v>
+        <v>49.929411821999999</v>
       </c>
       <c r="C135" s="5">
-        <v>-0.46173848099999759</v>
+        <v>-0.46179143500000208</v>
       </c>
       <c r="D135" s="5">
-        <v>-10.45815542351084</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-10.459264841108862</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>50.221321981999999</v>
+        <v>50.221385632</v>
       </c>
       <c r="C136" s="5">
-        <v>0.29201018999999917</v>
+        <v>0.29197381000000178</v>
       </c>
       <c r="D136" s="5">
-        <v>7.2483765722515914</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.2474293057464889</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>49.558808884000001</v>
+        <v>49.558911604999999</v>
       </c>
       <c r="C137" s="5">
-        <v>-0.66251309799999802</v>
+        <v>-0.6624740270000018</v>
       </c>
       <c r="D137" s="5">
-        <v>-14.730712964195746</v>
+        <v>-14.729888933618007</v>
       </c>
       <c r="E137" s="5">
-        <v>-5.2063356986833735</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.2064034117038975</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>49.148430089000001</v>
+        <v>49.148430779999998</v>
       </c>
       <c r="C138" s="5">
-        <v>-0.41037879499999974</v>
+        <v>-0.41048082500000049</v>
       </c>
       <c r="D138" s="5">
-        <v>-9.4964775107810766</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-9.4987132614969489</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>48.997502011000002</v>
+        <v>48.997475706000003</v>
       </c>
       <c r="C139" s="5">
-        <v>-0.15092807799999974</v>
+        <v>-0.15095507399999519</v>
       </c>
       <c r="D139" s="5">
-        <v>-3.6234285848578018</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.6240657363991513</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>48.821881220000002</v>
+        <v>48.821938693</v>
       </c>
       <c r="C140" s="5">
-        <v>-0.17562079100000005</v>
+        <v>-0.17553701300000313</v>
       </c>
       <c r="D140" s="5">
-        <v>-4.2173508812231475</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.2153807331764659</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>47.32507039</v>
+        <v>47.324826344999998</v>
       </c>
       <c r="C141" s="5">
-        <v>-1.4968108300000011</v>
+        <v>-1.4971123480000017</v>
       </c>
       <c r="D141" s="5">
-        <v>-31.178979873289471</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-31.184210614892038</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>47.090470557000003</v>
+        <v>47.090258994999999</v>
       </c>
       <c r="C142" s="5">
-        <v>-0.2345998329999972</v>
+        <v>-0.23456734999999895</v>
       </c>
       <c r="D142" s="5">
-        <v>-5.789102894094988</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.7883520914686066</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>46.877774670000001</v>
+        <v>46.877525386999999</v>
       </c>
       <c r="C143" s="5">
-        <v>-0.21269588700000241</v>
+        <v>-0.21273360800000063</v>
       </c>
       <c r="D143" s="5">
-        <v>-5.2874600638839979</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.2883977763829133</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>46.656629604000003</v>
+        <v>46.656800060000002</v>
       </c>
       <c r="C144" s="5">
-        <v>-0.22114506599999828</v>
+        <v>-0.2207253269999967</v>
       </c>
       <c r="D144" s="5">
-        <v>-5.5163833458838578</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.5062112843711315</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>46.275206056000002</v>
+        <v>46.275303344000001</v>
       </c>
       <c r="C145" s="5">
-        <v>-0.38142354800000078</v>
+        <v>-0.3814967160000009</v>
       </c>
       <c r="D145" s="5">
-        <v>-9.3808507625783193</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-9.3825373845753504</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>45.793134971000001</v>
+        <v>45.793232721999999</v>
       </c>
       <c r="C146" s="5">
-        <v>-0.48207108500000118</v>
+        <v>-0.48207062200000195</v>
       </c>
       <c r="D146" s="5">
-        <v>-11.809018134152804</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-11.808984011997303</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>45.212563576000001</v>
+        <v>45.212628240999997</v>
       </c>
       <c r="C147" s="5">
-        <v>-0.58057139499999977</v>
+        <v>-0.58060448100000173</v>
       </c>
       <c r="D147" s="5">
-        <v>-14.19648558837352</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-14.197210840509634</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>44.824931137</v>
+        <v>44.824974752999999</v>
       </c>
       <c r="C148" s="5">
-        <v>-0.38763243900000077</v>
+        <v>-0.38765348799999799</v>
       </c>
       <c r="D148" s="5">
-        <v>-9.8167290695112754</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-9.8172238643270298</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>44.470372587</v>
+        <v>44.470431925</v>
       </c>
       <c r="C149" s="5">
-        <v>-0.35455855000000014</v>
+        <v>-0.35454282799999959</v>
       </c>
       <c r="D149" s="5">
-        <v>-9.0895840255917353</v>
+        <v>-9.0891898776607185</v>
       </c>
       <c r="E149" s="5">
-        <v>-10.267470933190237</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-10.267537189994746</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>44.016464870999997</v>
+        <v>44.016489577999998</v>
       </c>
       <c r="C150" s="5">
-        <v>-0.45390771600000335</v>
+        <v>-0.45394234700000169</v>
       </c>
       <c r="D150" s="5">
-        <v>-11.583626074761177</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-11.58444623520486</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>42.542660095999999</v>
+        <v>42.542683472999997</v>
       </c>
       <c r="C151" s="5">
-        <v>-1.4738047749999978</v>
+        <v>-1.4738061050000013</v>
       </c>
       <c r="D151" s="5">
-        <v>-33.54712345730686</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-33.547132880736065</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>43.182471151000001</v>
+        <v>43.182573038999998</v>
       </c>
       <c r="C152" s="5">
-        <v>0.63981105500000268</v>
+        <v>0.6398895660000008</v>
       </c>
       <c r="D152" s="5">
-        <v>19.61735535536986</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+        <v>19.619953440640071</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>42.873534820000003</v>
+        <v>42.873353168999998</v>
       </c>
       <c r="C153" s="5">
-        <v>-0.30893633099999818</v>
+        <v>-0.30921986999999973</v>
       </c>
       <c r="D153" s="5">
-        <v>-8.2551701334600551</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.2624320565651725</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>42.307493164</v>
+        <v>42.307335270999999</v>
       </c>
       <c r="C154" s="5">
-        <v>-0.566041656000003</v>
+        <v>-0.56601789799999835</v>
       </c>
       <c r="D154" s="5">
-        <v>-14.741827953743314</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-14.741311419750524</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>42.346087132000001</v>
+        <v>42.345998422999998</v>
       </c>
       <c r="C155" s="5">
-        <v>3.85939680000007E-2</v>
+        <v>3.8663151999998036E-2</v>
       </c>
       <c r="D155" s="5">
-        <v>1.100179385302047</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.1021656370915123</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>42.210606829</v>
+        <v>42.210604807999999</v>
       </c>
       <c r="C156" s="5">
-        <v>-0.13548030300000136</v>
+        <v>-0.13539361499999814</v>
       </c>
       <c r="D156" s="5">
-        <v>-3.7723883012841797</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.7700245599455062</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>42.837832360999997</v>
+        <v>42.837862467999997</v>
       </c>
       <c r="C157" s="5">
-        <v>0.62722553199999709</v>
+        <v>0.62725765999999794</v>
       </c>
       <c r="D157" s="5">
-        <v>19.363266439865679</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+        <v>19.364341705377353</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>42.495668768000002</v>
+        <v>42.495730242</v>
       </c>
       <c r="C158" s="5">
-        <v>-0.3421635929999951</v>
+        <v>-0.34213222599999682</v>
       </c>
       <c r="D158" s="5">
-        <v>-9.1748391641049416</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-9.1740285128539494</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>41.581416830000002</v>
+        <v>41.581458869999999</v>
       </c>
       <c r="C159" s="5">
-        <v>-0.9142519379999996</v>
+        <v>-0.91427137200000175</v>
       </c>
       <c r="D159" s="5">
-        <v>-22.970801368843709</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-22.971203982824584</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>41.226248298999998</v>
+        <v>41.226281766</v>
       </c>
       <c r="C160" s="5">
-        <v>-0.3551685310000039</v>
+        <v>-0.35517710399999913</v>
       </c>
       <c r="D160" s="5">
-        <v>-9.7817545939318897</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-9.78197029439084</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>40.989454064999997</v>
+        <v>40.989482379999998</v>
       </c>
       <c r="C161" s="5">
-        <v>-0.23679423400000132</v>
+        <v>-0.23679938600000128</v>
       </c>
       <c r="D161" s="5">
-        <v>-6.6789035267753043</v>
+        <v>-6.679039030151035</v>
       </c>
       <c r="E161" s="5">
-        <v>-7.8275002423019435</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.8275595588337632</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>40.673403735999997</v>
+        <v>40.673444705999998</v>
       </c>
       <c r="C162" s="5">
-        <v>-0.31605032899999941</v>
+        <v>-0.31603767400000038</v>
       </c>
       <c r="D162" s="5">
-        <v>-8.8701608455635679</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.8698147289272491</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>40.431638997999997</v>
+        <v>40.431673463000003</v>
       </c>
       <c r="C163" s="5">
-        <v>-0.24176473800000053</v>
+        <v>-0.2417712429999952</v>
       </c>
       <c r="D163" s="5">
-        <v>-6.9042294625643486</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.9044024702928812</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>40.076476765999999</v>
+        <v>40.076570506000003</v>
       </c>
       <c r="C164" s="5">
-        <v>-0.35516223199999786</v>
+        <v>-0.35510295699999972</v>
       </c>
       <c r="D164" s="5">
-        <v>-10.046461635230697</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-10.044856922718315</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>39.660274680000001</v>
+        <v>39.660165571</v>
       </c>
       <c r="C165" s="5">
-        <v>-0.41620208599999842</v>
+        <v>-0.41640493500000275</v>
       </c>
       <c r="D165" s="5">
-        <v>-11.774485717004202</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-11.779874493239939</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>38.715544585000004</v>
+        <v>38.715450390000001</v>
       </c>
       <c r="C166" s="5">
-        <v>-0.94473009499999705</v>
+        <v>-0.9447151809999994</v>
       </c>
       <c r="D166" s="5">
-        <v>-25.121720304408068</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-25.121434488256988</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>37.990420919000002</v>
+        <v>37.990369475000001</v>
       </c>
       <c r="C167" s="5">
-        <v>-0.72512366600000178</v>
+        <v>-0.72508091499999949</v>
       </c>
       <c r="D167" s="5">
-        <v>-20.298812173386459</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-20.297780316918633</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>37.745381303999999</v>
+        <v>37.745321351000001</v>
       </c>
       <c r="C168" s="5">
-        <v>-0.24503961500000315</v>
+        <v>-0.2450481240000002</v>
       </c>
       <c r="D168" s="5">
-        <v>-7.4712832847839366</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.4715433524339847</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>37.458418813999998</v>
+        <v>37.458436270999997</v>
       </c>
       <c r="C169" s="5">
-        <v>-0.28696249000000051</v>
+        <v>-0.28688508000000468</v>
       </c>
       <c r="D169" s="5">
-        <v>-8.7511311775382961</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.748881619349957</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>37.192183092</v>
+        <v>37.192219825999999</v>
       </c>
       <c r="C170" s="5">
-        <v>-0.26623572199999757</v>
+        <v>-0.26621644499999775</v>
       </c>
       <c r="D170" s="5">
-        <v>-8.2033651590383556</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.202790535796467</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>36.841546549999997</v>
+        <v>36.841571342000002</v>
       </c>
       <c r="C171" s="5">
-        <v>-0.35063654200000371</v>
+        <v>-0.35064848399999704</v>
       </c>
       <c r="D171" s="5">
-        <v>-10.744665683934929</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-10.745002794784476</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>36.638708327000003</v>
+        <v>36.638730156000001</v>
       </c>
       <c r="C172" s="5">
-        <v>-0.20283822299999343</v>
+        <v>-0.20284118600000056</v>
       </c>
       <c r="D172" s="5">
-        <v>-6.4103939440055102</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.410480583850509</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>36.284261913000002</v>
+        <v>36.284283102000003</v>
       </c>
       <c r="C173" s="5">
-        <v>-0.35444641400000165</v>
+        <v>-0.35444705399999776</v>
       </c>
       <c r="D173" s="5">
-        <v>-11.010725921977183</v>
+        <v>-11.010738542564047</v>
       </c>
       <c r="E173" s="5">
-        <v>-11.479031032076259</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-11.479040487458814</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>36.218173116999999</v>
+        <v>36.218203277999997</v>
       </c>
       <c r="C174" s="5">
-        <v>-6.6088796000002503E-2</v>
+        <v>-6.6079824000006226E-2</v>
       </c>
       <c r="D174" s="5">
-        <v>-2.1639376948410005</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.163645611065379</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>36.314208131000001</v>
+        <v>36.314233887999997</v>
       </c>
       <c r="C175" s="5">
-        <v>9.6035014000001695E-2</v>
+        <v>9.6030609999999683E-2</v>
       </c>
       <c r="D175" s="5">
-        <v>3.2286997833036457</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.2285468269387385</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>36.038468516000002</v>
+        <v>36.038525382000003</v>
       </c>
       <c r="C176" s="5">
-        <v>-0.27573961499999911</v>
+        <v>-0.27570850599999375</v>
       </c>
       <c r="D176" s="5">
-        <v>-8.7407314130737994</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.7397801480913806</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>35.965638161999998</v>
+        <v>35.965586481000003</v>
       </c>
       <c r="C177" s="5">
-        <v>-7.2830354000004149E-2</v>
+        <v>-7.2938901000000556E-2</v>
       </c>
       <c r="D177" s="5">
-        <v>-2.3983130451087131</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.4018440693424958</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>35.942686772999998</v>
+        <v>35.942635078000002</v>
       </c>
       <c r="C178" s="5">
-        <v>-2.2951388999999267E-2</v>
+        <v>-2.2951403000000425E-2</v>
       </c>
       <c r="D178" s="5">
-        <v>-0.76309520560796651</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.76309676214184607</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>35.839068386999998</v>
+        <v>35.839035860999999</v>
       </c>
       <c r="C179" s="5">
-        <v>-0.10361838600000084</v>
+        <v>-0.10359921700000285</v>
       </c>
       <c r="D179" s="5">
-        <v>-3.4051249652266247</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.4045098020511033</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>35.978426605999999</v>
+        <v>35.978368648</v>
       </c>
       <c r="C180" s="5">
-        <v>0.13935821900000178</v>
+        <v>0.13933278700000074</v>
       </c>
       <c r="D180" s="5">
-        <v>4.7672299166476861</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.7663456594636333</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>35.831742452999997</v>
+        <v>35.831750606999996</v>
       </c>
       <c r="C181" s="5">
-        <v>-0.14668415300000248</v>
+        <v>-0.14661804100000353</v>
       </c>
       <c r="D181" s="5">
-        <v>-4.7841760035792991</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.7820753578485808</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>35.630986655999997</v>
+        <v>35.631012441000003</v>
       </c>
       <c r="C182" s="5">
-        <v>-0.20075579699999935</v>
+        <v>-0.20073816599999361</v>
       </c>
       <c r="D182" s="5">
-        <v>-6.5199258953824284</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.5193693836205657</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>36.359433091</v>
+        <v>36.359453946999999</v>
       </c>
       <c r="C183" s="5">
-        <v>0.72844643500000217</v>
+        <v>0.7284415059999958</v>
       </c>
       <c r="D183" s="5">
-        <v>27.488512959368848</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+        <v>27.488283386221248</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>36.231455631999999</v>
+        <v>36.231473147999999</v>
       </c>
       <c r="C184" s="5">
-        <v>-0.12797745900000024</v>
+        <v>-0.12798079899999948</v>
       </c>
       <c r="D184" s="5">
-        <v>-4.1429294108034309</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.1430331192085941</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>35.553558049999999</v>
+        <v>35.553573815</v>
       </c>
       <c r="C185" s="5">
-        <v>-0.67789758199999994</v>
+        <v>-0.67789933299999916</v>
       </c>
       <c r="D185" s="5">
-        <v>-20.279971660849704</v>
+        <v>-20.280009956838917</v>
       </c>
       <c r="E185" s="5">
-        <v>-2.0138314091989407</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.0138451817991898</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>35.070475776999999</v>
+        <v>35.070493124000002</v>
       </c>
       <c r="C186" s="5">
-        <v>-0.48308227300000084</v>
+        <v>-0.48308069099999784</v>
       </c>
       <c r="D186" s="5">
-        <v>-15.139994191014406</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-15.139942035676556</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>35.193254140999997</v>
+        <v>35.193257795000001</v>
       </c>
       <c r="C187" s="5">
-        <v>0.12277836399999842</v>
+        <v>0.12276467099999877</v>
       </c>
       <c r="D187" s="5">
-        <v>4.282927853573093</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.2824388023064097</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>35.329797706000001</v>
+        <v>35.329806562999998</v>
       </c>
       <c r="C188" s="5">
-        <v>0.13654356500000375</v>
+        <v>0.13654876799999727</v>
       </c>
       <c r="D188" s="5">
-        <v>4.7564325953727726</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.7566172201431112</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>35.330836955000002</v>
+        <v>35.330827438</v>
       </c>
       <c r="C189" s="5">
-        <v>1.0392490000015187E-3</v>
+        <v>1.0208750000018085E-3</v>
       </c>
       <c r="D189" s="5">
-        <v>3.5304492637977525E-2</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.4680198671277473E-2</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>35.592002256000001</v>
+        <v>35.591981017000002</v>
       </c>
       <c r="C190" s="5">
-        <v>0.26116530099999835</v>
+        <v>0.26115357900000191</v>
       </c>
       <c r="D190" s="5">
-        <v>9.2400615322791637</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.2396323937166347</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>35.503620271000003</v>
+        <v>35.503603245000001</v>
       </c>
       <c r="C191" s="5">
-        <v>-8.8381984999998053E-2</v>
+        <v>-8.8377772000001187E-2</v>
       </c>
       <c r="D191" s="5">
-        <v>-2.9394750684899718</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.939338587492768</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>35.119723501999999</v>
+        <v>35.119673048999999</v>
       </c>
       <c r="C192" s="5">
-        <v>-0.38389676900000325</v>
+        <v>-0.38393019600000144</v>
       </c>
       <c r="D192" s="5">
-        <v>-12.230954067244726</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-12.231962047876577</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>34.983707606000003</v>
+        <v>34.983717437000003</v>
       </c>
       <c r="C193" s="5">
-        <v>-0.13601589599999642</v>
+        <v>-0.13595561199999651</v>
       </c>
       <c r="D193" s="5">
-        <v>-4.5497747309086396</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.5478073467138724</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>35.363627501000003</v>
+        <v>35.363649557000002</v>
       </c>
       <c r="C194" s="5">
-        <v>0.37991989500000045</v>
+        <v>0.37993211999999943</v>
       </c>
       <c r="D194" s="5">
-        <v>13.839157699436178</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+        <v>13.83962581838707</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>34.968910835000003</v>
+        <v>34.96893077</v>
       </c>
       <c r="C195" s="5">
-        <v>-0.39471666600000077</v>
+        <v>-0.39471878700000218</v>
       </c>
       <c r="D195" s="5">
-        <v>-12.601580213893438</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-12.601636443047926</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>35.126873781999997</v>
+        <v>35.126888645999998</v>
       </c>
       <c r="C196" s="5">
-        <v>0.15796294699999436</v>
+        <v>0.15795787599999755</v>
       </c>
       <c r="D196" s="5">
-        <v>5.5574120889369194</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.5572259796494716</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>35.092907263000001</v>
+        <v>35.092921547000003</v>
       </c>
       <c r="C197" s="5">
-        <v>-3.3966518999996254E-2</v>
+        <v>-3.3967098999994505E-2</v>
       </c>
       <c r="D197" s="5">
-        <v>-1.1542087855526462</v>
+        <v>-1.1542279038843528</v>
       </c>
       <c r="E197" s="5">
-        <v>-1.295653128027785</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.2956567190599788</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>35.232151528000003</v>
+        <v>35.232166077000002</v>
       </c>
       <c r="C198" s="5">
-        <v>0.13924426500000209</v>
+        <v>0.13924452999999914</v>
       </c>
       <c r="D198" s="5">
-        <v>4.8667471496963932</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.8667545904458542</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>35.088706127000002</v>
+        <v>35.088683695</v>
       </c>
       <c r="C199" s="5">
-        <v>-0.14344540100000103</v>
+        <v>-0.14348238200000196</v>
       </c>
       <c r="D199" s="5">
-        <v>-4.7777873782180791</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.7789897310151712</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>35.114506564999999</v>
+        <v>35.114503274999997</v>
       </c>
       <c r="C200" s="5">
-        <v>2.5800437999997428E-2</v>
+        <v>2.5819579999996733E-2</v>
       </c>
       <c r="D200" s="5">
-        <v>0.88592724080671648</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.88658776421868257</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>35.01481227</v>
+        <v>35.014805451999997</v>
       </c>
       <c r="C201" s="5">
-        <v>-9.9694294999999045E-2</v>
+        <v>-9.969782299999963E-2</v>
       </c>
       <c r="D201" s="5">
-        <v>-3.354244197743228</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.354361360321878</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>35.058923890999999</v>
+        <v>35.058915937000002</v>
       </c>
       <c r="C202" s="5">
-        <v>4.4111620999998991E-2</v>
+        <v>4.4110485000004473E-2</v>
       </c>
       <c r="D202" s="5">
-        <v>1.5222775736062566</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.5222383970579623</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>35.708237146000002</v>
+        <v>35.708221008000002</v>
       </c>
       <c r="C203" s="5">
-        <v>0.6493132550000027</v>
+        <v>0.64930507100000057</v>
       </c>
       <c r="D203" s="5">
-        <v>24.634405095216572</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+        <v>24.63406848492302</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>35.182433042</v>
+        <v>35.182398139999997</v>
       </c>
       <c r="C204" s="5">
-        <v>-0.52580410400000233</v>
+        <v>-0.52582286800000588</v>
       </c>
       <c r="D204" s="5">
-        <v>-16.306927180167108</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-16.307469598929281</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>34.783486101000001</v>
+        <v>34.783489154000002</v>
       </c>
       <c r="C205" s="5">
-        <v>-0.39894694099999839</v>
+        <v>-0.39890898599999502</v>
       </c>
       <c r="D205" s="5">
-        <v>-12.789889771254481</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-12.788759728954647</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>34.576212624999997</v>
+        <v>34.576254880999997</v>
       </c>
       <c r="C206" s="5">
-        <v>-0.20727347600000456</v>
+        <v>-0.20723427300000452</v>
       </c>
       <c r="D206" s="5">
-        <v>-6.9209869620203364</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.9197199548777233</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>34.468014152000002</v>
+        <v>34.468029242999997</v>
       </c>
       <c r="C207" s="5">
-        <v>-0.10819847299999452</v>
+        <v>-0.1082256380000004</v>
       </c>
       <c r="D207" s="5">
-        <v>-3.6911696739257094</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.6920760725275059</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>34.425792131999998</v>
+        <v>34.425804724000002</v>
       </c>
       <c r="C208" s="5">
-        <v>-4.2222020000004079E-2</v>
+        <v>-4.2224518999994132E-2</v>
       </c>
       <c r="D208" s="5">
-        <v>-1.4600916438784028</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.4601768460752562</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>34.807974049000002</v>
+        <v>34.807990854000003</v>
       </c>
       <c r="C209" s="5">
-        <v>0.38218191700000403</v>
+        <v>0.3821861300000009</v>
       </c>
       <c r="D209" s="5">
-        <v>14.166228126270486</v>
+        <v>14.166388442285482</v>
       </c>
       <c r="E209" s="5">
-        <v>-0.81193960894888617</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.81193209467724792</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>34.571185255000003</v>
+        <v>34.571202745999997</v>
       </c>
       <c r="C210" s="5">
-        <v>-0.23678879399999886</v>
+        <v>-0.23678810800000605</v>
       </c>
       <c r="D210" s="5">
-        <v>-7.8646533206630505</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.8646277255779999</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>34.759317832000001</v>
+        <v>34.759274456999997</v>
       </c>
       <c r="C211" s="5">
-        <v>0.18813257699999753</v>
+        <v>0.1880717109999992</v>
       </c>
       <c r="D211" s="5">
-        <v>6.7293103668480292</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.7270641965000877</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>34.903876754999999</v>
+        <v>34.903869708000002</v>
       </c>
       <c r="C212" s="5">
-        <v>0.14455892299999817</v>
+        <v>0.14459525100000548</v>
       </c>
       <c r="D212" s="5">
-        <v>5.1063760658137003</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.1076953318048401</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>35.012076866999998</v>
+        <v>35.012068542999998</v>
       </c>
       <c r="C213" s="5">
-        <v>0.10820011199999868</v>
+        <v>0.10819883499999605</v>
       </c>
       <c r="D213" s="5">
-        <v>3.7840182003021416</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.7839735534230146</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>34.858993927</v>
+        <v>34.858984411000002</v>
       </c>
       <c r="C214" s="5">
-        <v>-0.15308293999999734</v>
+        <v>-0.15308413199999649</v>
       </c>
       <c r="D214" s="5">
-        <v>-5.1223967855782204</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.1224369062447872</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>35.064352618999997</v>
+        <v>35.064328867999997</v>
       </c>
       <c r="C215" s="5">
-        <v>0.20535869199999723</v>
+        <v>0.20534445699999537</v>
       </c>
       <c r="D215" s="5">
-        <v>7.3029635517329217</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.3024428727391788</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>35.052743028000002</v>
+        <v>35.052717809000001</v>
       </c>
       <c r="C216" s="5">
-        <v>-1.1609590999995589E-2</v>
+        <v>-1.161105899999626E-2</v>
       </c>
       <c r="D216" s="5">
-        <v>-0.39658988793302985</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.39664021248547732</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>35.344214790000002</v>
+        <v>35.344215321999997</v>
       </c>
       <c r="C217" s="5">
-        <v>0.29147176200000047</v>
+        <v>0.29149751299999593</v>
       </c>
       <c r="D217" s="5">
-        <v>10.447513954099463</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.448487457224619</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>35.436945270999999</v>
+        <v>35.437008167000002</v>
       </c>
       <c r="C218" s="5">
-        <v>9.2730480999996701E-2</v>
+        <v>9.2792845000005286E-2</v>
       </c>
       <c r="D218" s="5">
-        <v>3.1941981705295719</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.1963774287301128</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>35.866155227999997</v>
+        <v>35.866172661999997</v>
       </c>
       <c r="C219" s="5">
-        <v>0.42920995699999764</v>
+        <v>0.42916449499999487</v>
       </c>
       <c r="D219" s="5">
-        <v>15.542710389520797</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+        <v>15.540923487679059</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>36.238283353</v>
+        <v>36.238297764999999</v>
       </c>
       <c r="C220" s="5">
-        <v>0.37212812500000325</v>
+        <v>0.3721251030000019</v>
       </c>
       <c r="D220" s="5">
-        <v>13.186208609668038</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+        <v>13.18608856353174</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>36.315740943999998</v>
+        <v>36.315761305000002</v>
       </c>
       <c r="C221" s="5">
-        <v>7.745759099999816E-2</v>
+        <v>7.7463540000003661E-2</v>
       </c>
       <c r="D221" s="5">
-        <v>2.5953116942666332</v>
+        <v>2.5955123277174863</v>
       </c>
       <c r="E221" s="5">
-        <v>4.3316709351641114</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.3316790599154276</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>36.248118697999999</v>
+        <v>36.248141560999997</v>
       </c>
       <c r="C222" s="5">
-        <v>-6.7622245999999109E-2</v>
+        <v>-6.7619744000005255E-2</v>
       </c>
       <c r="D222" s="5">
-        <v>-2.2117345753575046</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.2116523508339481</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>36.259710431999999</v>
+        <v>36.259649516000003</v>
       </c>
       <c r="C223" s="5">
-        <v>1.1591733999999576E-2</v>
+        <v>1.150795500000612E-2</v>
       </c>
       <c r="D223" s="5">
-        <v>0.38442194975132349</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.38163845430763121</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>35.997727881000003</v>
+        <v>35.997717332999997</v>
       </c>
       <c r="C224" s="5">
-        <v>-0.26198255099999557</v>
+        <v>-0.26193218300000609</v>
       </c>
       <c r="D224" s="5">
-        <v>-8.3338275454420732</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.3323018693208901</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>36.313407077000001</v>
+        <v>36.313394103999997</v>
       </c>
       <c r="C225" s="5">
-        <v>0.31567919599999783</v>
+        <v>0.31567677099999969</v>
       </c>
       <c r="D225" s="5">
-        <v>11.045995567092625</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.045909973982759</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>36.073253428999998</v>
+        <v>36.073235670999999</v>
       </c>
       <c r="C226" s="5">
-        <v>-0.24015364800000327</v>
+        <v>-0.24015843299999773</v>
       </c>
       <c r="D226" s="5">
-        <v>-7.6536410399106742</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.6537906687835999</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>35.835376078000003</v>
+        <v>35.835337056</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.23787735099999452</v>
+        <v>-0.23789861499999887</v>
       </c>
       <c r="D227" s="5">
-        <v>-7.6323606958283445</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.6330220254629655</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>35.749819279</v>
+        <v>35.749795421999998</v>
       </c>
       <c r="C228" s="5">
-        <v>-8.555679900000257E-2</v>
+        <v>-8.554163400000192E-2</v>
       </c>
       <c r="D228" s="5">
-        <v>-2.8276715032338084</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.8271798967294592</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>35.559986387000002</v>
+        <v>35.559979527000003</v>
       </c>
       <c r="C229" s="5">
-        <v>-0.18983289199999831</v>
+        <v>-0.18981589499999529</v>
       </c>
       <c r="D229" s="5">
-        <v>-6.1892033759760263</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.1886693072011116</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>35.456155473999999</v>
+        <v>35.456257051000001</v>
       </c>
       <c r="C230" s="5">
-        <v>-0.10383091300000302</v>
+        <v>-0.10372247600000151</v>
       </c>
       <c r="D230" s="5">
-        <v>-3.4481311241769452</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.4445882564422714</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>35.260339553000001</v>
+        <v>35.260370620000003</v>
       </c>
       <c r="C231" s="5">
-        <v>-0.19581592099999767</v>
+        <v>-0.19588643099999814</v>
       </c>
       <c r="D231" s="5">
-        <v>-6.429669106386882</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.4318965593292425</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>35.251724834000001</v>
+        <v>35.251741070999998</v>
       </c>
       <c r="C232" s="5">
-        <v>-8.614719000000548E-3</v>
+        <v>-8.6295490000054542E-3</v>
       </c>
       <c r="D232" s="5">
-        <v>-0.29278739343739923</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.29329048250379408</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>34.725137355000001</v>
+        <v>34.725157881999998</v>
       </c>
       <c r="C233" s="5">
-        <v>-0.5265874789999998</v>
+        <v>-0.52658318900000012</v>
       </c>
       <c r="D233" s="5">
-        <v>-16.523696479773498</v>
+        <v>-16.523565729407419</v>
       </c>
       <c r="E233" s="5">
-        <v>-4.3799287792386181</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.3799258664612095</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>34.526258939000002</v>
+        <v>34.526278972999997</v>
       </c>
       <c r="C234" s="5">
-        <v>-0.19887841599999945</v>
+        <v>-0.19887890900000116</v>
       </c>
       <c r="D234" s="5">
-        <v>-6.660254435708679</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.6602666153807055</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>34.129248640999997</v>
+        <v>34.129188165000002</v>
       </c>
       <c r="C235" s="5">
-        <v>-0.39701029800000498</v>
+        <v>-0.39709080799999441</v>
       </c>
       <c r="D235" s="5">
-        <v>-12.958483642087904</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-12.960940502462259</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>33.369995777</v>
+        <v>33.369977624999997</v>
       </c>
       <c r="C236" s="5">
-        <v>-0.75925286399999692</v>
+        <v>-0.7592105400000051</v>
       </c>
       <c r="D236" s="5">
-        <v>-23.659835368634287</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-23.658710402910231</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>33.300942396000003</v>
+        <v>33.300921516999999</v>
       </c>
       <c r="C237" s="5">
-        <v>-6.905338099999625E-2</v>
+        <v>-6.9056107999998062E-2</v>
       </c>
       <c r="D237" s="5">
-        <v>-2.4551226488377043</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.4552198240780476</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>33.087071176999999</v>
+        <v>33.087044663999997</v>
       </c>
       <c r="C238" s="5">
-        <v>-0.21387121900000494</v>
+        <v>-0.21387685300000214</v>
       </c>
       <c r="D238" s="5">
-        <v>-7.4403676220636257</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.4405612538432919</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>32.603835994999997</v>
+        <v>32.603738479</v>
       </c>
       <c r="C239" s="5">
-        <v>-0.48323518200000137</v>
+        <v>-0.48330618499999645</v>
       </c>
       <c r="D239" s="5">
-        <v>-16.184471071987815</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-16.186673343603875</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>32.751347782000003</v>
+        <v>32.751323102000001</v>
       </c>
       <c r="C240" s="5">
-        <v>0.14751178700000622</v>
+        <v>0.14758462300000019</v>
       </c>
       <c r="D240" s="5">
-        <v>5.5664027090568613</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.5692370578401595</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>32.815085703999998</v>
+        <v>32.815096634</v>
       </c>
       <c r="C241" s="5">
-        <v>6.3737921999994285E-2</v>
+        <v>6.3773531999999022E-2</v>
       </c>
       <c r="D241" s="5">
-        <v>2.3604986943390971</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.3618334456832146</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>32.474758215000001</v>
+        <v>32.474904826</v>
       </c>
       <c r="C242" s="5">
-        <v>-0.34032748899999632</v>
+        <v>-0.34019180800000015</v>
       </c>
       <c r="D242" s="5">
-        <v>-11.7593697570884</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-11.754941880748115</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>32.761335449000001</v>
+        <v>32.761408977000002</v>
       </c>
       <c r="C243" s="5">
-        <v>0.28657723399999924</v>
+        <v>0.28650415100000259</v>
       </c>
       <c r="D243" s="5">
-        <v>11.118928106952652</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.115900930652334</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>32.667137195999999</v>
+        <v>32.667183950000002</v>
       </c>
       <c r="C244" s="5">
-        <v>-9.4198253000001841E-2</v>
+        <v>-9.4225027000000239E-2</v>
       </c>
       <c r="D244" s="5">
-        <v>-3.3963003656862445</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.3972429742105348</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>32.750272686999999</v>
+        <v>32.750327181000003</v>
       </c>
       <c r="C245" s="5">
-        <v>8.3135491000000172E-2</v>
+        <v>8.3143231000001094E-2</v>
       </c>
       <c r="D245" s="5">
-        <v>3.0970234507814443</v>
+        <v>3.0973113398487628</v>
       </c>
       <c r="E245" s="5">
-        <v>-5.6871327759216106</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.6870315974104191</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>32.720954630999998</v>
+        <v>32.720940591000002</v>
       </c>
       <c r="C246" s="5">
-        <v>-2.9318056000001036E-2</v>
+        <v>-2.9386590000001434E-2</v>
       </c>
       <c r="D246" s="5">
-        <v>-1.0689670543613028</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.0714517828409043</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>32.804552516000001</v>
+        <v>32.804412819</v>
       </c>
       <c r="C247" s="5">
-        <v>8.3597885000003203E-2</v>
+        <v>8.3472227999997983E-2</v>
       </c>
       <c r="D247" s="5">
-        <v>3.1092973409358349</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.1045593013044437</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>32.752410662999999</v>
+        <v>32.752371205999999</v>
       </c>
       <c r="C248" s="5">
-        <v>-5.2141853000001959E-2</v>
+        <v>-5.2041613000000098E-2</v>
       </c>
       <c r="D248" s="5">
-        <v>-1.8907777239721368</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.887182425698819</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>32.696999552999998</v>
+        <v>32.696962280999998</v>
       </c>
       <c r="C249" s="5">
-        <v>-5.5411110000001429E-2</v>
+        <v>-5.540892500000183E-2</v>
       </c>
       <c r="D249" s="5">
-        <v>-2.0113966064622568</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.0113204290924114</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>32.586780707000003</v>
+        <v>32.586745274999998</v>
       </c>
       <c r="C250" s="5">
-        <v>-0.1102188459999951</v>
+        <v>-0.11021700599999917</v>
       </c>
       <c r="D250" s="5">
-        <v>-3.9709394868616799</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.9708788628162739</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>32.533283617999999</v>
+        <v>32.533145089999998</v>
       </c>
       <c r="C251" s="5">
-        <v>-5.3497089000003939E-2</v>
+        <v>-5.3600185000000522E-2</v>
       </c>
       <c r="D251" s="5">
-        <v>-1.9523260597572589</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.9560565879035652</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>32.768869229000003</v>
+        <v>32.768798525000001</v>
       </c>
       <c r="C252" s="5">
-        <v>0.23558561100000475</v>
+        <v>0.23565343500000324</v>
       </c>
       <c r="D252" s="5">
-        <v>9.0442252919151542</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.0469737492931515</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>32.951799807999997</v>
+        <v>32.951865032999997</v>
       </c>
       <c r="C253" s="5">
-        <v>0.18293057899999354</v>
+        <v>0.18306650799999602</v>
       </c>
       <c r="D253" s="5">
-        <v>6.9084967774098338</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.9138043570252661</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>32.649469721999999</v>
+        <v>32.649709033000001</v>
       </c>
       <c r="C254" s="5">
-        <v>-0.30233008599999778</v>
+        <v>-0.30215599999999654</v>
       </c>
       <c r="D254" s="5">
-        <v>-10.470965957228417</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-10.465217713949215</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>32.056562755000002</v>
+        <v>32.056748843000001</v>
       </c>
       <c r="C255" s="5">
-        <v>-0.59290696699999756</v>
+        <v>-0.59296018999999944</v>
       </c>
       <c r="D255" s="5">
-        <v>-19.741718178188318</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-19.743186608519679</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>32.180622229000001</v>
+        <v>32.180784295000002</v>
       </c>
       <c r="C256" s="5">
-        <v>0.12405947399999917</v>
+        <v>0.1240354520000011</v>
       </c>
       <c r="D256" s="5">
-        <v>4.7441563486955607</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.743189964243788</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>31.982781697</v>
+        <v>31.982771762999999</v>
       </c>
       <c r="C257" s="5">
-        <v>-0.19784053200000074</v>
+        <v>-0.19801253200000346</v>
       </c>
       <c r="D257" s="5">
-        <v>-7.1329694531368837</v>
+        <v>-7.1389276793593526</v>
       </c>
       <c r="E257" s="5">
-        <v>-2.3434644264951343</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.3436572519046406</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>31.954326005999999</v>
+        <v>31.95427097</v>
       </c>
       <c r="C258" s="5">
-        <v>-2.8455691000001337E-2</v>
+        <v>-2.8500792999999192E-2</v>
       </c>
       <c r="D258" s="5">
-        <v>-1.0624537954032731</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.0641298585678971</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>31.686697380999998</v>
+        <v>31.686428159999998</v>
       </c>
       <c r="C259" s="5">
-        <v>-0.2676286250000004</v>
+        <v>-0.26784281000000121</v>
       </c>
       <c r="D259" s="5">
-        <v>-9.6001365322693424</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-9.6074847040719007</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>31.747948571999999</v>
+        <v>31.747845348999999</v>
       </c>
       <c r="C260" s="5">
-        <v>6.1251191000000205E-2</v>
+        <v>6.141718900000015E-2</v>
       </c>
       <c r="D260" s="5">
-        <v>2.3444515576192204</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.3508933742379945</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>31.695919279999998</v>
+        <v>31.695836353000001</v>
       </c>
       <c r="C261" s="5">
-        <v>-5.2029292000000282E-2</v>
+        <v>-5.2008995999997865E-2</v>
       </c>
       <c r="D261" s="5">
-        <v>-1.9489590653675726</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.9482119141085996</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>31.690739523000001</v>
+        <v>31.690663328999999</v>
       </c>
       <c r="C262" s="5">
-        <v>-5.1797569999969539E-3</v>
+        <v>-5.1730240000011918E-3</v>
       </c>
       <c r="D262" s="5">
-        <v>-0.19592820879550388</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.19567426805913168</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>31.527281231</v>
+        <v>31.527019730999999</v>
       </c>
       <c r="C263" s="5">
-        <v>-0.16345829200000139</v>
+        <v>-0.16364359800000017</v>
       </c>
       <c r="D263" s="5">
-        <v>-6.0169005635339889</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.0235432084014606</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>31.379531756999999</v>
+        <v>31.37961597</v>
       </c>
       <c r="C264" s="5">
-        <v>-0.14774947400000116</v>
+        <v>-0.14740376099999963</v>
       </c>
       <c r="D264" s="5">
-        <v>-5.4809700005817081</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.4685174778255181</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>31.527969589000001</v>
+        <v>31.527944959999999</v>
       </c>
       <c r="C265" s="5">
-        <v>0.1484378320000026</v>
+        <v>0.14832898999999955</v>
       </c>
       <c r="D265" s="5">
-        <v>5.8265236297734946</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.822123621838915</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>31.333285120999999</v>
+        <v>31.333724737000001</v>
       </c>
       <c r="C266" s="5">
-        <v>-0.19468446800000194</v>
+        <v>-0.19422022299999853</v>
       </c>
       <c r="D266" s="5">
-        <v>-7.1634201960439681</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.1469182521551433</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>30.871732069</v>
+        <v>30.872098269999999</v>
       </c>
       <c r="C267" s="5">
-        <v>-0.4615530519999993</v>
+        <v>-0.46162646700000209</v>
       </c>
       <c r="D267" s="5">
-        <v>-16.312462444970834</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-16.31463990752151</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>31.104729546000002</v>
+        <v>31.105062845999999</v>
       </c>
       <c r="C268" s="5">
-        <v>0.2329974770000014</v>
+        <v>0.23296457600000053</v>
       </c>
       <c r="D268" s="5">
-        <v>9.442296476999946</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.440790660125554</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>31.119775599</v>
+        <v>31.119813281999999</v>
       </c>
       <c r="C269" s="5">
-        <v>1.5046052999998949E-2</v>
+        <v>1.4750435999999922E-2</v>
       </c>
       <c r="D269" s="5">
-        <v>0.58201363399863482</v>
+        <v>0.57054256327977448</v>
       </c>
       <c r="E269" s="5">
-        <v>-2.6983459605733784</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.6981979154112379</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>31.089689063000002</v>
+        <v>31.089810019000002</v>
       </c>
       <c r="C270" s="5">
-        <v>-3.0086535999998887E-2</v>
+        <v>-3.000326299999756E-2</v>
       </c>
       <c r="D270" s="5">
-        <v>-1.1540083972925608</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.1508298843990072</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>31.053012594999998</v>
+        <v>31.051790689000001</v>
       </c>
       <c r="C271" s="5">
-        <v>-3.6676468000003126E-2</v>
+        <v>-3.8019330000000906E-2</v>
       </c>
       <c r="D271" s="5">
-        <v>-1.4064894007051687</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.4576347444592797</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>31.132962291999998</v>
+        <v>31.132982712</v>
       </c>
       <c r="C272" s="5">
-        <v>7.9949696999999986E-2</v>
+        <v>8.1192022999999836E-2</v>
       </c>
       <c r="D272" s="5">
-        <v>3.1336704434223428</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.1831935494406105</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>31.164195236000001</v>
+        <v>31.164127969999999</v>
       </c>
       <c r="C273" s="5">
-        <v>3.123294400000276E-2</v>
+        <v>3.1145257999998677E-2</v>
       </c>
       <c r="D273" s="5">
-        <v>1.2105184525658341</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.2071004240546745</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>31.173678992999999</v>
+        <v>31.173653991999998</v>
       </c>
       <c r="C274" s="5">
-        <v>9.4837569999981497E-3</v>
+        <v>9.5260219999993012E-3</v>
       </c>
       <c r="D274" s="5">
-        <v>0.3657907937538285</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.36742450101185931</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>31.390005672000001</v>
+        <v>31.389618176999999</v>
       </c>
       <c r="C275" s="5">
-        <v>0.21632667900000158</v>
+        <v>0.2159641850000007</v>
       </c>
       <c r="D275" s="5">
-        <v>8.6525746990174124</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.6375261173915909</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>31.397715917999999</v>
+        <v>31.397955872000001</v>
       </c>
       <c r="C276" s="5">
-        <v>7.7102459999984774E-3</v>
+        <v>8.3376950000015881E-3</v>
       </c>
       <c r="D276" s="5">
-        <v>0.29515142277973805</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.31920947914356734</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>31.442944967999999</v>
+        <v>31.442862277</v>
       </c>
       <c r="C277" s="5">
-        <v>4.522904999999966E-2</v>
+        <v>4.4906404999998983E-2</v>
       </c>
       <c r="D277" s="5">
-        <v>1.7423860986979456</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.7298453906943623</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>31.544795997000001</v>
+        <v>31.545450149000001</v>
       </c>
       <c r="C278" s="5">
-        <v>0.10185102900000231</v>
+        <v>0.10258787200000086</v>
       </c>
       <c r="D278" s="5">
-        <v>3.9570843364051811</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.9862382846615141</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>31.686954320000002</v>
+        <v>31.687538847999999</v>
       </c>
       <c r="C279" s="5">
-        <v>0.14215832300000031</v>
+        <v>0.14208869899999854</v>
       </c>
       <c r="D279" s="5">
-        <v>5.5439383348113491</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.5410377305055603</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>31.836553460000001</v>
+        <v>31.837090176</v>
       </c>
       <c r="C280" s="5">
-        <v>0.14959913999999941</v>
+        <v>0.14955132800000115</v>
       </c>
       <c r="D280" s="5">
-        <v>5.8148399502551129</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.8128229911501794</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>31.649064512999999</v>
+        <v>31.649135701999999</v>
       </c>
       <c r="C281" s="5">
-        <v>-0.18748894700000207</v>
+        <v>-0.18795447400000143</v>
       </c>
       <c r="D281" s="5">
-        <v>-6.8424670651275559</v>
+        <v>-6.858796916387389</v>
       </c>
       <c r="E281" s="5">
-        <v>1.7008121164505008</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.7009177246772422</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>31.428099547999999</v>
+        <v>31.428397541999999</v>
       </c>
       <c r="C282" s="5">
-        <v>-0.22096496500000029</v>
+        <v>-0.22073815999999979</v>
       </c>
       <c r="D282" s="5">
-        <v>-8.0637236404048185</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.0557442514882389</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>31.700022744999998</v>
+        <v>31.697793554</v>
       </c>
       <c r="C283" s="5">
-        <v>0.27192319699999956</v>
+        <v>0.26939601200000141</v>
       </c>
       <c r="D283" s="5">
-        <v>10.891292328813961</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.785146170547378</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>31.521819974</v>
+        <v>31.521938598999999</v>
       </c>
       <c r="C284" s="5">
-        <v>-0.17820277099999871</v>
+        <v>-0.17585495500000192</v>
       </c>
       <c r="D284" s="5">
-        <v>-6.5411297936108559</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.4580036158690461</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>31.416012369000001</v>
+        <v>31.415947842000001</v>
       </c>
       <c r="C285" s="5">
-        <v>-0.10580760499999897</v>
+        <v>-0.10599075699999716</v>
       </c>
       <c r="D285" s="5">
-        <v>-3.9544388189587387</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.9611431957526033</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>31.332650011999998</v>
+        <v>31.332709093999998</v>
       </c>
       <c r="C286" s="5">
-        <v>-8.3362357000002163E-2</v>
+        <v>-8.3238748000002971E-2</v>
       </c>
       <c r="D286" s="5">
-        <v>-3.1381364011242696</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.1335571407769769</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>31.32127607</v>
+        <v>31.320647492999999</v>
       </c>
       <c r="C287" s="5">
-        <v>-1.1373941999998749E-2</v>
+        <v>-1.20616009999992E-2</v>
       </c>
       <c r="D287" s="5">
-        <v>-0.43473862554012088</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.46096606928389683</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>31.294171767999998</v>
+        <v>31.294688146999999</v>
       </c>
       <c r="C288" s="5">
-        <v>-2.7104302000001468E-2</v>
+        <v>-2.5959346000000494E-2</v>
       </c>
       <c r="D288" s="5">
-        <v>-1.0335084827850283</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.99006901944993508</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>31.525333996000001</v>
+        <v>31.525130740000002</v>
       </c>
       <c r="C289" s="5">
-        <v>0.2311622280000023</v>
+        <v>0.23044259300000292</v>
       </c>
       <c r="D289" s="5">
-        <v>9.2332393500854195</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.2031631807041325</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>31.591461288000001</v>
+        <v>31.592319866</v>
       </c>
       <c r="C290" s="5">
-        <v>6.6127292000000892E-2</v>
+        <v>6.7189125999998822E-2</v>
       </c>
       <c r="D290" s="5">
-        <v>2.5463538326589097</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.587739107524456</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>31.624588914</v>
+        <v>31.625235722999999</v>
       </c>
       <c r="C291" s="5">
-        <v>3.3127625999998855E-2</v>
+        <v>3.2915856999998994E-2</v>
       </c>
       <c r="D291" s="5">
-        <v>1.2656340319443515</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.257462651421859</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>31.680267387000001</v>
+        <v>31.681193779000001</v>
       </c>
       <c r="C292" s="5">
-        <v>5.5678473000000395E-2</v>
+        <v>5.5958056000001477E-2</v>
       </c>
       <c r="D292" s="5">
-        <v>2.1333072193522762</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.1440795611998187</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>31.582509308999999</v>
+        <v>31.5826159</v>
       </c>
       <c r="C293" s="5">
-        <v>-9.7758078000001802E-2</v>
+        <v>-9.8577879000000479E-2</v>
       </c>
       <c r="D293" s="5">
-        <v>-3.6407230783110922</v>
+        <v>-3.670628166076817</v>
       </c>
       <c r="E293" s="5">
-        <v>-0.21029122036976267</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.21017888964277587</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>31.741731357999999</v>
+        <v>31.742150580000001</v>
       </c>
       <c r="C294" s="5">
-        <v>0.15922204900000025</v>
+        <v>0.15953468000000015</v>
       </c>
       <c r="D294" s="5">
-        <v>6.2203545978110508</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.232887893890493</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>31.734923663</v>
+        <v>31.731906948999999</v>
       </c>
       <c r="C295" s="5">
-        <v>-6.8076949999991143E-3</v>
+        <v>-1.0243631000001585E-2</v>
       </c>
       <c r="D295" s="5">
-        <v>-0.2570623644599368</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.38656998355381944</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>31.684433292000001</v>
+        <v>31.684661798</v>
       </c>
       <c r="C296" s="5">
-        <v>-5.0490370999998646E-2</v>
+        <v>-4.7245150999998486E-2</v>
       </c>
       <c r="D296" s="5">
-        <v>-1.8925858215058988</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.7721032854159602</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>31.55854137</v>
+        <v>31.558504474999999</v>
       </c>
       <c r="C297" s="5">
-        <v>-0.12589192200000099</v>
+        <v>-0.12615732300000104</v>
       </c>
       <c r="D297" s="5">
-        <v>-4.665138704690075</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.6747262453648357</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>31.462845098999999</v>
+        <v>31.462930758999999</v>
       </c>
       <c r="C298" s="5">
-        <v>-9.5696271000001332E-2</v>
+        <v>-9.557371600000053E-2</v>
       </c>
       <c r="D298" s="5">
-        <v>-3.5787312917232028</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.5742283088753601</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>31.341845786</v>
+        <v>31.341021733000002</v>
       </c>
       <c r="C299" s="5">
-        <v>-0.12099931299999866</v>
+        <v>-0.12190902599999731</v>
       </c>
       <c r="D299" s="5">
-        <v>-4.5185672698430324</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.5518065967260828</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>30.488963323</v>
+        <v>30.489599987999998</v>
       </c>
       <c r="C300" s="5">
-        <v>-0.85288246300000026</v>
+        <v>-0.85142174500000323</v>
       </c>
       <c r="D300" s="5">
-        <v>-28.184686328518037</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-28.144020715757399</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>30.838474755</v>
+        <v>30.838373246</v>
       </c>
       <c r="C301" s="5">
-        <v>0.3495114319999999</v>
+        <v>0.34877325800000136</v>
       </c>
       <c r="D301" s="5">
-        <v>14.657584053660578</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+        <v>14.62432913242495</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>30.566883838999999</v>
+        <v>30.567815774</v>
       </c>
       <c r="C302" s="5">
-        <v>-0.27159091600000096</v>
+        <v>-0.27055747200000013</v>
       </c>
       <c r="D302" s="5">
-        <v>-10.071092439165707</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-10.034631939466109</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>30.468858836999999</v>
+        <v>30.469466679</v>
       </c>
       <c r="C303" s="5">
-        <v>-9.8025001999999972E-2</v>
+        <v>-9.8349094999999664E-2</v>
       </c>
       <c r="D303" s="5">
-        <v>-3.7811269482520227</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.793294217937293</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>30.525543292999998</v>
+        <v>30.526775333</v>
       </c>
       <c r="C304" s="5">
-        <v>5.6684455999999273E-2</v>
+        <v>5.7308653999999848E-2</v>
       </c>
       <c r="D304" s="5">
-        <v>2.2554731133837436</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2805214772341209</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>30.711010714</v>
+        <v>30.71096623</v>
       </c>
       <c r="C305" s="5">
-        <v>0.18546742100000202</v>
+        <v>0.18419089700000058</v>
       </c>
       <c r="D305" s="5">
-        <v>7.5396174420970796</v>
+        <v>7.4856779913144544</v>
       </c>
       <c r="E305" s="5">
-        <v>-2.7594343010346245</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.7599033365694026</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>30.738130985000002</v>
+        <v>30.738477674999999</v>
       </c>
       <c r="C306" s="5">
-        <v>2.7120271000001139E-2</v>
+        <v>2.7511444999998247E-2</v>
       </c>
       <c r="D306" s="5">
-        <v>1.064857731282931</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.0802942221432632</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>30.984792274</v>
+        <v>30.981805304000002</v>
       </c>
       <c r="C307" s="5">
-        <v>0.24666128899999862</v>
+        <v>0.24332762900000304</v>
       </c>
       <c r="D307" s="5">
-        <v>10.0661014441209</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.9239642488899946</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>30.938667796000001</v>
+        <v>30.938868746000001</v>
       </c>
       <c r="C308" s="5">
-        <v>-4.6124477999999414E-2</v>
+        <v>-4.2936558000000957E-2</v>
       </c>
       <c r="D308" s="5">
-        <v>-1.7717868573203011</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.6504186846708846</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>31.208675646</v>
+        <v>31.208586753999999</v>
       </c>
       <c r="C309" s="5">
-        <v>0.27000784999999894</v>
+        <v>0.26971800799999812</v>
       </c>
       <c r="D309" s="5">
-        <v>10.990233190302323</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.977789571674833</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>31.501612422000001</v>
+        <v>31.501549403999999</v>
       </c>
       <c r="C310" s="5">
-        <v>0.29293677600000123</v>
+        <v>0.29296264999999977</v>
       </c>
       <c r="D310" s="5">
-        <v>11.863739092776825</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.864877213994651</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>31.475075644</v>
+        <v>31.474040780999999</v>
       </c>
       <c r="C311" s="5">
-        <v>-2.6536778000000538E-2</v>
+        <v>-2.7508622999999233E-2</v>
       </c>
       <c r="D311" s="5">
-        <v>-1.0062027124590256</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.042877726378777</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>31.571406784000001</v>
+        <v>31.572228578000001</v>
       </c>
       <c r="C312" s="5">
-        <v>9.6331140000000204E-2</v>
+        <v>9.8187797000001353E-2</v>
       </c>
       <c r="D312" s="5">
-        <v>3.735120873549147</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.8084776156041444</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>31.542182615000002</v>
+        <v>31.542235149</v>
       </c>
       <c r="C313" s="5">
-        <v>-2.9224168999999023E-2</v>
+        <v>-2.9993429000001015E-2</v>
       </c>
       <c r="D313" s="5">
-        <v>-1.1051459716929557</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.1340552451816421</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>31.943048968999999</v>
+        <v>31.944102253000001</v>
       </c>
       <c r="C314" s="5">
-        <v>0.40086635399999793</v>
+        <v>0.40186710400000081</v>
       </c>
       <c r="D314" s="5">
-        <v>16.363159772129233</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+        <v>16.406884811488489</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>32.327011779999999</v>
+        <v>32.327487783999999</v>
       </c>
       <c r="C315" s="5">
-        <v>0.38396281099999996</v>
+        <v>0.38338553099999828</v>
       </c>
       <c r="D315" s="5">
-        <v>15.417145913874686</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+        <v>15.391874096295034</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>32.358570800000003</v>
+        <v>32.359883308999997</v>
       </c>
       <c r="C316" s="5">
-        <v>3.1559020000003102E-2</v>
+        <v>3.2395524999998315E-2</v>
       </c>
       <c r="D316" s="5">
-        <v>1.1778022856112402</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.2091755486178801</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>32.430138878999998</v>
+        <v>32.429825287</v>
       </c>
       <c r="C317" s="5">
-        <v>7.1568078999995066E-2</v>
+        <v>6.9941978000002791E-2</v>
       </c>
       <c r="D317" s="5">
-        <v>2.6865877339504518</v>
+        <v>2.6247105280668981</v>
       </c>
       <c r="E317" s="5">
-        <v>5.5977583447499812</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.5968901926665371</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>32.323675923000003</v>
+        <v>32.323783990000003</v>
       </c>
       <c r="C318" s="5">
-        <v>-0.10646295599999434</v>
+        <v>-0.10604129699999731</v>
       </c>
       <c r="D318" s="5">
-        <v>-3.8690521316158355</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.8540394329912964</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>32.441929586000001</v>
+        <v>32.439492633</v>
       </c>
       <c r="C319" s="5">
-        <v>0.11825366299999729</v>
+        <v>0.11570864299999783</v>
       </c>
       <c r="D319" s="5">
-        <v>4.4795278922818094</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.3812002616246515</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>32.281827354999997</v>
+        <v>32.282035063000002</v>
       </c>
       <c r="C320" s="5">
-        <v>-0.16010223100000331</v>
+        <v>-0.15745756999999827</v>
       </c>
       <c r="D320" s="5">
-        <v>-5.7639229603989932</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.6716534209976572</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>32.773238886000001</v>
+        <v>32.773133549999997</v>
       </c>
       <c r="C321" s="5">
-        <v>0.49141153100000423</v>
+        <v>0.49109848699999503</v>
       </c>
       <c r="D321" s="5">
-        <v>19.876771055026143</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+        <v>19.862892604834627</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>32.655634339000002</v>
+        <v>32.655474421999998</v>
       </c>
       <c r="C322" s="5">
-        <v>-0.11760454699999912</v>
+        <v>-0.11765912799999967</v>
       </c>
       <c r="D322" s="5">
-        <v>-4.2221399121496912</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.2240742145856043</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>32.829415974</v>
+        <v>32.828485563000001</v>
       </c>
       <c r="C323" s="5">
-        <v>0.17378163499999744</v>
+        <v>0.17301114100000348</v>
       </c>
       <c r="D323" s="5">
-        <v>6.5762387356216756</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.5462599580868197</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>32.771723270999999</v>
+        <v>32.772430538000002</v>
       </c>
       <c r="C324" s="5">
-        <v>-5.7692703000000733E-2</v>
+        <v>-5.6055024999999148E-2</v>
       </c>
       <c r="D324" s="5">
-        <v>-2.0885537344799143</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.0298802753816902</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>32.419127906</v>
+        <v>32.419351214000002</v>
       </c>
       <c r="C325" s="5">
-        <v>-0.35259536499999911</v>
+        <v>-0.35307932399999942</v>
       </c>
       <c r="D325" s="5">
-        <v>-12.173699955922713</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-12.189184045563483</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>32.525524396999998</v>
+        <v>32.527351603</v>
       </c>
       <c r="C326" s="5">
-        <v>0.10639649099999815</v>
+        <v>0.1080003889999972</v>
       </c>
       <c r="D326" s="5">
-        <v>4.0101571278167603</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.0716926219915406</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>31.973856681000001</v>
+        <v>31.973887641000001</v>
       </c>
       <c r="C327" s="5">
-        <v>-0.5516677159999972</v>
+        <v>-0.55346396199999859</v>
       </c>
       <c r="D327" s="5">
-        <v>-18.557968099951839</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-18.611904992553729</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>32.156364074000003</v>
+        <v>32.157363435999997</v>
       </c>
       <c r="C328" s="5">
-        <v>0.18250739300000163</v>
+        <v>0.18347579499999611</v>
       </c>
       <c r="D328" s="5">
-        <v>7.0688055315647036</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.1074978885491635</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>32.326823828000002</v>
+        <v>32.324435411000003</v>
       </c>
       <c r="C329" s="5">
-        <v>0.17045975399999946</v>
+        <v>0.16707197500000603</v>
       </c>
       <c r="D329" s="5">
-        <v>6.5499357643922229</v>
+        <v>6.4158135001464833</v>
       </c>
       <c r="E329" s="5">
-        <v>-0.31857726969802824</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.32497824168742362</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>32.594776004000003</v>
+        <v>32.595280023000001</v>
       </c>
       <c r="C330" s="5">
-        <v>0.26795217600000143</v>
+        <v>0.27084461199999765</v>
       </c>
       <c r="D330" s="5">
-        <v>10.412837981397271</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.531285100264531</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>32.703707635000001</v>
+        <v>32.702821221999997</v>
       </c>
       <c r="C331" s="5">
-        <v>0.10893163099999725</v>
+        <v>0.10754119899999637</v>
       </c>
       <c r="D331" s="5">
-        <v>4.0849383407722817</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.0317839293403823</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>33.022671891000002</v>
+        <v>33.023059426000003</v>
       </c>
       <c r="C332" s="5">
-        <v>0.318964256000001</v>
+        <v>0.32023820400000602</v>
       </c>
       <c r="D332" s="5">
-        <v>12.352467289798685</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.404844839103468</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>33.063353782999997</v>
+        <v>33.063660257000002</v>
       </c>
       <c r="C333" s="5">
-        <v>4.0681891999994946E-2</v>
+        <v>4.0600830999999005E-2</v>
       </c>
       <c r="D333" s="5">
-        <v>1.4883837585508264</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.4853804359912015</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>33.152696169999999</v>
+        <v>33.152352325000003</v>
       </c>
       <c r="C334" s="5">
-        <v>8.9342387000002077E-2</v>
+        <v>8.869206800000029E-2</v>
       </c>
       <c r="D334" s="5">
-        <v>3.2912165496825629</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.2668746771474799</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>33.222153964999997</v>
+        <v>33.220886204000003</v>
       </c>
       <c r="C335" s="5">
-        <v>6.9457794999998157E-2</v>
+        <v>6.8533879000000297E-2</v>
       </c>
       <c r="D335" s="5">
-        <v>2.5432780965535473</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5090886148176894</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>32.673037162999996</v>
+        <v>32.67418524</v>
       </c>
       <c r="C336" s="5">
-        <v>-0.54911680200000035</v>
+        <v>-0.5467009640000029</v>
       </c>
       <c r="D336" s="5">
-        <v>-18.127011776082302</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-18.054966009253093</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>32.388126102000001</v>
+        <v>32.388800144999998</v>
       </c>
       <c r="C337" s="5">
-        <v>-0.28491106099999541</v>
+        <v>-0.28538509500000231</v>
       </c>
       <c r="D337" s="5">
-        <v>-9.9765241286028488</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-9.9919994950265156</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>32.598015218</v>
+        <v>32.600132631000001</v>
       </c>
       <c r="C338" s="5">
-        <v>0.20988911599999938</v>
+        <v>0.21133248600000343</v>
       </c>
       <c r="D338" s="5">
-        <v>8.0597702276602909</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.1170250277774905</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>32.604137450000003</v>
+        <v>32.603243483</v>
       </c>
       <c r="C339" s="5">
-        <v>6.1222320000027253E-3</v>
+        <v>3.1108519999989426E-3</v>
       </c>
       <c r="D339" s="5">
-        <v>0.22560489926490845</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.11456954135378172</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>32.724679027999997</v>
+        <v>32.724998333999999</v>
       </c>
       <c r="C340" s="5">
-        <v>0.12054157799999388</v>
+        <v>0.12175485099999861</v>
       </c>
       <c r="D340" s="5">
-        <v>4.5278849557687684</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.574527123089589</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>32.684532470999997</v>
+        <v>32.679087113999998</v>
       </c>
       <c r="C341" s="5">
-        <v>-4.0146556999999916E-2</v>
+        <v>-4.5911220000000696E-2</v>
       </c>
       <c r="D341" s="5">
-        <v>-1.4622643896722187</v>
+        <v>-1.670598560843406</v>
       </c>
       <c r="E341" s="5">
-        <v>1.1065381644149275</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.0971628691751389</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>32.853513425000003</v>
+        <v>32.855014910000001</v>
       </c>
       <c r="C342" s="5">
-        <v>0.16898095400000557</v>
+        <v>0.17592779600000341</v>
       </c>
       <c r="D342" s="5">
-        <v>6.3835611938135584</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.6549534584751324</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>32.769745931000003</v>
+        <v>32.771083482000002</v>
       </c>
       <c r="C343" s="5">
-        <v>-8.3767493999999942E-2</v>
+        <v>-8.3931427999999642E-2</v>
       </c>
       <c r="D343" s="5">
-        <v>-3.0171278122913758</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.0228134381920069</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>32.875812998999997</v>
+        <v>32.876526390000002</v>
       </c>
       <c r="C344" s="5">
-        <v>0.10606706799999444</v>
+        <v>0.10544290800000056</v>
       </c>
       <c r="D344" s="5">
-        <v>3.9539812657311435</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.9301371965329679</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>32.869122218000001</v>
+        <v>32.870019438</v>
       </c>
       <c r="C345" s="5">
-        <v>-6.6907809999960932E-3</v>
+        <v>-6.5069520000022862E-3</v>
       </c>
       <c r="D345" s="5">
-        <v>-0.24394700637188071</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.23724672200490238</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>32.896574055999999</v>
+        <v>32.896723749000003</v>
       </c>
       <c r="C346" s="5">
-        <v>2.7451837999997508E-2</v>
+        <v>2.6704311000003145E-2</v>
       </c>
       <c r="D346" s="5">
-        <v>1.0068400446687109</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.97927382637699179</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>33.059154941999999</v>
+        <v>33.057842534999999</v>
       </c>
       <c r="C347" s="5">
-        <v>0.16258088600000065</v>
+        <v>0.16111878599999585</v>
       </c>
       <c r="D347" s="5">
-        <v>6.0945110896100108</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.0381899391651617</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>33.388941762000002</v>
+        <v>33.389871581000001</v>
       </c>
       <c r="C348" s="5">
-        <v>0.32978682000000248</v>
+        <v>0.33202904600000238</v>
       </c>
       <c r="D348" s="5">
-        <v>12.649918073537547</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.741265408042214</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>33.631370433999997</v>
+        <v>33.632428748000002</v>
       </c>
       <c r="C349" s="5">
-        <v>0.24242867199999552</v>
+        <v>0.24255716700000107</v>
       </c>
       <c r="D349" s="5">
-        <v>9.069398907222471</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.074136776511633</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>33.650114363</v>
+        <v>33.653086987999998</v>
       </c>
       <c r="C350" s="5">
-        <v>1.8743929000002879E-2</v>
+        <v>2.0658239999995942E-2</v>
       </c>
       <c r="D350" s="5">
-        <v>0.67085553144070609</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.73957808659523838</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>33.799254251000001</v>
+        <v>33.798450053000003</v>
       </c>
       <c r="C351" s="5">
-        <v>0.14913988800000055</v>
+        <v>0.14536306500000507</v>
       </c>
       <c r="D351" s="5">
-        <v>5.4500724223241148</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.3082797409257143</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>33.96566206</v>
+        <v>33.960118604000002</v>
       </c>
       <c r="C352" s="5">
-        <v>0.16640780899999896</v>
+        <v>0.16166855099999822</v>
       </c>
       <c r="D352" s="5">
-        <v>6.0707389865311212</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.8934174560274499</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>33.912644436000001</v>
+        <v>33.904036689000002</v>
       </c>
       <c r="C353" s="5">
-        <v>-5.3017623999998875E-2</v>
+        <v>-5.6081915000000038E-2</v>
       </c>
       <c r="D353" s="5">
-        <v>-1.8571046784384926</v>
+        <v>-1.9637857834992167</v>
       </c>
       <c r="E353" s="5">
-        <v>3.7574714158437716</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.7484204216807093</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>33.918736381000002</v>
+        <v>33.925340214000002</v>
       </c>
       <c r="C354" s="5">
-        <v>6.0919450000014308E-3</v>
+        <v>2.1303525000000434E-2</v>
       </c>
       <c r="D354" s="5">
-        <v>0.215776771740539</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.75662857745739664</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>34.145675419</v>
+        <v>34.148022298999997</v>
       </c>
       <c r="C355" s="5">
-        <v>0.22693903799999759</v>
+        <v>0.22268208499999531</v>
       </c>
       <c r="D355" s="5">
-        <v>8.3309415830144182</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.1673368019200776</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>34.055845245</v>
+        <v>34.056643453</v>
       </c>
       <c r="C356" s="5">
-        <v>-8.9830173999999374E-2</v>
+        <v>-9.1378845999997793E-2</v>
       </c>
       <c r="D356" s="5">
-        <v>-3.1116697190164189</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.1643135630536334</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>34.092879947999997</v>
+        <v>34.094910380000002</v>
       </c>
       <c r="C357" s="5">
-        <v>3.7034702999996227E-2</v>
+        <v>3.8266927000002227E-2</v>
       </c>
       <c r="D357" s="5">
-        <v>1.3127972120228426</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.3567151131552935</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>34.368419138999997</v>
+        <v>34.370987290999999</v>
       </c>
       <c r="C358" s="5">
-        <v>0.27553919100000002</v>
+        <v>0.27607691099999698</v>
       </c>
       <c r="D358" s="5">
-        <v>10.141352043580198</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.161400388635622</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>34.622356232000001</v>
+        <v>34.620134637</v>
       </c>
       <c r="C359" s="5">
-        <v>0.25393709300000467</v>
+        <v>0.24914734600000088</v>
       </c>
       <c r="D359" s="5">
-        <v>9.2357444862696703</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.0538351729950506</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>34.604296071999997</v>
+        <v>34.606449714999997</v>
       </c>
       <c r="C360" s="5">
-        <v>-1.8060160000004544E-2</v>
+        <v>-1.3684922000003041E-2</v>
       </c>
       <c r="D360" s="5">
-        <v>-0.6241667301554843</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.47331562899416424</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>34.852330143000003</v>
+        <v>34.854512825999997</v>
       </c>
       <c r="C361" s="5">
-        <v>0.24803407100000641</v>
+        <v>0.24806311100000045</v>
       </c>
       <c r="D361" s="5">
-        <v>8.9485868847887886</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.9490971413045628</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>34.969238765</v>
+        <v>34.971114571999998</v>
       </c>
       <c r="C362" s="5">
-        <v>0.11690862199999685</v>
+        <v>0.11660174600000062</v>
       </c>
       <c r="D362" s="5">
-        <v>4.1003786353039473</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.0891558263966621</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>34.682410777000001</v>
+        <v>34.678952064000001</v>
       </c>
       <c r="C363" s="5">
-        <v>-0.28682798799999887</v>
+        <v>-0.29216250799999699</v>
       </c>
       <c r="D363" s="5">
-        <v>-9.4106399387411717</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-9.577211370741356</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>34.995349674000003</v>
+        <v>34.981077681999999</v>
       </c>
       <c r="C364" s="5">
-        <v>0.31293889700000221</v>
+        <v>0.30212561799999804</v>
       </c>
       <c r="D364" s="5">
-        <v>11.381411130634845</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.970267797460377</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>34.817905021000001</v>
+        <v>34.806676703000001</v>
       </c>
       <c r="C365" s="5">
-        <v>-0.17744465300000201</v>
+        <v>-0.17440097899999785</v>
       </c>
       <c r="D365" s="5">
-        <v>-5.917773464439624</v>
+        <v>-5.8213428592495013</v>
       </c>
       <c r="E365" s="5">
-        <v>2.669389544977574</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.6623378870187953</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>35.198270577000002</v>
+        <v>35.209603002999998</v>
       </c>
       <c r="C366" s="5">
-        <v>0.38036555600000099</v>
+        <v>0.40292629999999718</v>
       </c>
       <c r="D366" s="5">
-        <v>13.926372899565775</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+        <v>14.810822244825861</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>35.135166538</v>
+        <v>35.139319419000003</v>
       </c>
       <c r="C367" s="5">
-        <v>-6.3104039000002388E-2</v>
+        <v>-7.0283583999994903E-2</v>
       </c>
       <c r="D367" s="5">
-        <v>-2.130292361282371</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.3692535760190481</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>35.263226228999997</v>
+        <v>35.271240618999997</v>
       </c>
       <c r="C368" s="5">
-        <v>0.12805969099999714</v>
+        <v>0.13192119999999363</v>
       </c>
       <c r="D368" s="5">
-        <v>4.4624778918112673</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.5992759983698672</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>32.627776498999999</v>
+        <v>32.632497419000003</v>
       </c>
       <c r="C369" s="5">
-        <v>-2.6354497299999977</v>
+        <v>-2.6387431999999933</v>
       </c>
       <c r="D369" s="5">
-        <v>-60.62820414936423</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-60.667194909835409</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>32.861462115999998</v>
+        <v>32.861344096000003</v>
       </c>
       <c r="C370" s="5">
-        <v>0.23368561699999901</v>
+        <v>0.22884667699999994</v>
       </c>
       <c r="D370" s="5">
-        <v>8.9413739547252504</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.7477118793199971</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>33.683682382000001</v>
+        <v>33.682839786000002</v>
       </c>
       <c r="C371" s="5">
-        <v>0.8222202660000022</v>
+        <v>0.821495689999999</v>
       </c>
       <c r="D371" s="5">
-        <v>34.521645093283901</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+        <v>34.487065917814583</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>34.114505891</v>
+        <v>34.117991273000001</v>
       </c>
       <c r="C372" s="5">
-        <v>0.43082350899999966</v>
+        <v>0.43515148699999884</v>
       </c>
       <c r="D372" s="5">
-        <v>16.475413874685341</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+        <v>16.653305800730678</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>34.360180372000002</v>
+        <v>34.361328409999999</v>
       </c>
       <c r="C373" s="5">
-        <v>0.24567448100000178</v>
+        <v>0.24333713699999748</v>
       </c>
       <c r="D373" s="5">
-        <v>8.9923947136789639</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.9025122582571115</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>34.254217419</v>
+        <v>34.255913253999999</v>
       </c>
       <c r="C374" s="5">
-        <v>-0.10596295300000236</v>
+        <v>-0.1054151559999994</v>
       </c>
       <c r="D374" s="5">
-        <v>-3.6385381416606966</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.6199253300844614</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>34.760730915000003</v>
+        <v>34.749455587</v>
       </c>
       <c r="C375" s="5">
-        <v>0.50651349600000373</v>
+        <v>0.49354233300000061</v>
       </c>
       <c r="D375" s="5">
-        <v>19.260931747537423</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+        <v>18.726989940563854</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>34.230302764999998</v>
+        <v>34.203594326999998</v>
       </c>
       <c r="C376" s="5">
-        <v>-0.53042815000000587</v>
+        <v>-0.54586126000000235</v>
       </c>
       <c r="D376" s="5">
-        <v>-16.850031695938807</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-17.303924025337526</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>34.632159819999998</v>
+        <v>34.614067579</v>
       </c>
       <c r="C377" s="5">
-        <v>0.40185705500000068</v>
+        <v>0.41047325200000273</v>
       </c>
       <c r="D377" s="5">
-        <v>15.033951469187713</v>
+        <v>15.390667324568463</v>
       </c>
       <c r="E377" s="5">
-        <v>-0.53347609768013005</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.55336832540350267</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>34.483749093999997</v>
+        <v>34.502818582000003</v>
       </c>
       <c r="C378" s="5">
-        <v>-0.1484107260000016</v>
+        <v>-0.11124899699999702</v>
       </c>
       <c r="D378" s="5">
-        <v>-5.0229242616152581</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.7893278716414791</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>34.345335425000002</v>
+        <v>34.357105912000002</v>
       </c>
       <c r="C379" s="5">
-        <v>-0.13841366899999485</v>
+        <v>-0.14571267000000176</v>
       </c>
       <c r="D379" s="5">
-        <v>-4.7117330773536636</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.9517798643959887</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>34.287405323999998</v>
+        <v>34.309962278</v>
       </c>
       <c r="C380" s="5">
-        <v>-5.7930101000003731E-2</v>
+        <v>-4.71436340000011E-2</v>
       </c>
       <c r="D380" s="5">
-        <v>-2.0053624087813304</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.6342284829055864</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>34.467844481</v>
+        <v>34.474884639000003</v>
       </c>
       <c r="C381" s="5">
-        <v>0.18043915700000213</v>
+        <v>0.16492236100000213</v>
       </c>
       <c r="D381" s="5">
-        <v>6.501086861101113</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.9231706715066501</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>34.212324264000003</v>
+        <v>34.210497783999998</v>
       </c>
       <c r="C382" s="5">
-        <v>-0.25552021699999727</v>
+        <v>-0.26438685500000503</v>
       </c>
       <c r="D382" s="5">
-        <v>-8.5420508620104094</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.8243511533721009</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>34.207110944999997</v>
+        <v>34.212159603000003</v>
       </c>
       <c r="C383" s="5">
-        <v>-5.2133190000063223E-3</v>
+        <v>1.6618190000059485E-3</v>
       </c>
       <c r="D383" s="5">
-        <v>-0.18270440476738647</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.8307122096623587E-2</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>34.715856180000003</v>
+        <v>34.720171352999998</v>
       </c>
       <c r="C384" s="5">
-        <v>0.50874523500000635</v>
+        <v>0.50801174999999432</v>
       </c>
       <c r="D384" s="5">
-        <v>19.381714492784408</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+        <v>19.348357283648831</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>34.673579680000003</v>
+        <v>34.671565293</v>
       </c>
       <c r="C385" s="5">
-        <v>-4.2276499999999828E-2</v>
+        <v>-4.8606059999997342E-2</v>
       </c>
       <c r="D385" s="5">
-        <v>-1.4515955629901489</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.6670499888194579</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>34.719857214000001</v>
+        <v>34.724087443999998</v>
       </c>
       <c r="C386" s="5">
-        <v>4.62775339999979E-2</v>
+        <v>5.2522150999998019E-2</v>
       </c>
       <c r="D386" s="5">
-        <v>1.6134044619980914</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.8330397715801139</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>34.95484854</v>
+        <v>34.925600103999997</v>
       </c>
       <c r="C387" s="5">
-        <v>0.23499132599999939</v>
+        <v>0.20151265999999879</v>
       </c>
       <c r="D387" s="5">
-        <v>8.4311166785637539</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.1905329067051271</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>35.007324461000003</v>
+        <v>34.953702903999996</v>
       </c>
       <c r="C388" s="5">
-        <v>5.2475921000002757E-2</v>
+        <v>2.8102799999999206E-2</v>
       </c>
       <c r="D388" s="5">
-        <v>1.8164478646368609</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.96986181297482599</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>34.882511371</v>
+        <v>34.844541665999998</v>
       </c>
       <c r="C389" s="5">
-        <v>-0.12481309000000351</v>
+        <v>-0.10916123799999866</v>
       </c>
       <c r="D389" s="5">
-        <v>-4.1955027295993874</v>
+        <v>-3.6839220883684076</v>
       </c>
       <c r="E389" s="5">
-        <v>0.72288749041700129</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.66583936277926359</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>34.558833841000002</v>
+        <v>34.603912737000002</v>
       </c>
       <c r="C390" s="5">
-        <v>-0.32367752999999766</v>
+        <v>-0.24062892899999611</v>
       </c>
       <c r="D390" s="5">
-        <v>-10.583839783112371</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.9793234326728468</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>34.765848122000001</v>
+        <v>34.795655005</v>
       </c>
       <c r="C391" s="5">
-        <v>0.2070142809999993</v>
+        <v>0.19174226799999872</v>
       </c>
       <c r="D391" s="5">
-        <v>7.4298558898691525</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.8557007336097486</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>34.605952184000003</v>
+        <v>34.652491353999999</v>
       </c>
       <c r="C392" s="5">
-        <v>-0.15989593799999824</v>
+        <v>-0.14316365100000183</v>
       </c>
       <c r="D392" s="5">
-        <v>-5.381578726937386</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.827084954103789</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>34.694040680999997</v>
+        <v>34.708228216000002</v>
       </c>
       <c r="C393" s="5">
-        <v>8.8088496999993993E-2</v>
+        <v>5.5736862000003384E-2</v>
       </c>
       <c r="D393" s="5">
-        <v>3.0976960834874001</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.9473090099407786</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>34.834810511999997</v>
+        <v>34.828417657000003</v>
       </c>
       <c r="C394" s="5">
-        <v>0.14076983100000007</v>
+        <v>0.12018944100000084</v>
       </c>
       <c r="D394" s="5">
-        <v>4.9790961134119849</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.2354853686592975</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>34.516064004999997</v>
+        <v>34.519489114999999</v>
       </c>
       <c r="C395" s="5">
-        <v>-0.31874650700000018</v>
+        <v>-0.30892854200000386</v>
       </c>
       <c r="D395" s="5">
-        <v>-10.444191694076444</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-10.139798278951083</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>34.708955561000003</v>
+        <v>34.714795746999997</v>
       </c>
       <c r="C396" s="5">
-        <v>0.1928915560000064</v>
+        <v>0.19530663199999765</v>
       </c>
       <c r="D396" s="5">
-        <v>6.9161610558225339</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.0047500672342888</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>34.779497667000001</v>
+        <v>34.773976124000001</v>
       </c>
       <c r="C397" s="5">
-        <v>7.0542105999997773E-2</v>
+        <v>5.9180377000004114E-2</v>
       </c>
       <c r="D397" s="5">
-        <v>2.4663145609255643</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.0650017386860453</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>34.788896708000003</v>
+        <v>34.792311128000001</v>
       </c>
       <c r="C398" s="5">
-        <v>9.3990410000017732E-3</v>
+        <v>1.8335004000000765E-2</v>
       </c>
       <c r="D398" s="5">
-        <v>0.32477837396187592</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.63455273381722854</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>34.658702749</v>
+        <v>34.606549585000003</v>
       </c>
       <c r="C399" s="5">
-        <v>-0.13019395900000319</v>
+        <v>-0.18576154299999814</v>
       </c>
       <c r="D399" s="5">
-        <v>-4.3995865176275402</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.2221511719364191</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>34.712239683</v>
+        <v>34.626169582999999</v>
       </c>
       <c r="C400" s="5">
-        <v>5.3536934000000258E-2</v>
+        <v>1.9619997999996031E-2</v>
       </c>
       <c r="D400" s="5">
-        <v>1.8694567941405893</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.68245900239594093</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>34.572872230000002</v>
+        <v>34.511490105999997</v>
       </c>
       <c r="C401" s="5">
-        <v>-0.13936745299999842</v>
+        <v>-0.11467947700000281</v>
       </c>
       <c r="D401" s="5">
-        <v>-4.7129452249580535</v>
+        <v>-3.9027155931972368</v>
       </c>
       <c r="E401" s="5">
-        <v>-0.88766298305408275</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.95582132545305454</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>34.427118884999999</v>
+        <v>34.505421310999999</v>
       </c>
       <c r="C402" s="5">
-        <v>-0.14575334500000281</v>
+        <v>-6.0687949999973512E-3</v>
       </c>
       <c r="D402" s="5">
-        <v>-4.943325405185039</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.21081427255396079</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>34.382865176999999</v>
+        <v>34.437009953999997</v>
       </c>
       <c r="C403" s="5">
-        <v>-4.4253707999999392E-2</v>
+        <v>-6.8411357000002226E-2</v>
       </c>
       <c r="D403" s="5">
-        <v>-1.5316591564326631</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.3533789655392323</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>34.422376225999997</v>
+        <v>34.494053547999997</v>
       </c>
       <c r="C404" s="5">
-        <v>3.9511048999997911E-2</v>
+        <v>5.7043593999999587E-2</v>
       </c>
       <c r="D404" s="5">
-        <v>1.3877283481498415</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.0059641285355534</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>33.911854415999997</v>
+        <v>33.935679387</v>
       </c>
       <c r="C405" s="5">
-        <v>-0.51052181000000019</v>
+        <v>-0.55837416099999615</v>
       </c>
       <c r="D405" s="5">
-        <v>-16.415007923964374</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-17.785621364345772</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>33.925637467000001</v>
+        <v>33.916997180999999</v>
       </c>
       <c r="C406" s="5">
-        <v>1.378305100000432E-2</v>
+        <v>-1.8682206000001145E-2</v>
       </c>
       <c r="D406" s="5">
-        <v>0.48881680133243677</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.65862513208000406</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>34.013887447000002</v>
+        <v>34.009003169000003</v>
       </c>
       <c r="C407" s="5">
-        <v>8.8249980000000505E-2</v>
+        <v>9.2005988000003924E-2</v>
       </c>
       <c r="D407" s="5">
-        <v>3.166581738872809</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.3042258477764985</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>34.008827285000002</v>
+        <v>34.012581429000001</v>
       </c>
       <c r="C408" s="5">
-        <v>-5.0601619999994796E-3</v>
+        <v>3.5782599999976128E-3</v>
       </c>
       <c r="D408" s="5">
-        <v>-0.17837503792959009</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.12633118542022537</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>33.978302843000002</v>
+        <v>33.969154631000002</v>
       </c>
       <c r="C409" s="5">
-        <v>-3.0524442000000818E-2</v>
+        <v>-4.3426797999998712E-2</v>
       </c>
       <c r="D409" s="5">
-        <v>-1.0717526203372962</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.5214300100704681</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>33.965421237000001</v>
+        <v>33.971001936</v>
       </c>
       <c r="C410" s="5">
-        <v>-1.2881606000000545E-2</v>
+        <v>1.8473049999983004E-3</v>
       </c>
       <c r="D410" s="5">
-        <v>-0.45398783857569791</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.5277725607915116E-2</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>33.671868402000001</v>
+        <v>33.595661589000002</v>
       </c>
       <c r="C411" s="5">
-        <v>-0.29355283499999985</v>
+        <v>-0.37534034699999808</v>
       </c>
       <c r="D411" s="5">
-        <v>-9.8921713906003674</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-12.481855335480374</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>33.727624945000002</v>
+        <v>33.610628687000002</v>
       </c>
       <c r="C412" s="5">
-        <v>5.5756543000001102E-2</v>
+        <v>1.4967097999999623E-2</v>
       </c>
       <c r="D412" s="5">
-        <v>2.0052519497071764</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.53592013385905801</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>33.793488093000001</v>
+        <v>33.708041823999999</v>
       </c>
       <c r="C413" s="5">
-        <v>6.5863147999998262E-2</v>
+        <v>9.7413136999996652E-2</v>
       </c>
       <c r="D413" s="5">
-        <v>2.368687433624328</v>
+        <v>3.533919864441426</v>
       </c>
       <c r="E413" s="5">
-        <v>-2.2543227875747696</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.3280602475646672</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>33.594291218999999</v>
+        <v>33.706685640000003</v>
       </c>
       <c r="C414" s="5">
-        <v>-0.19919687400000186</v>
+        <v>-1.356183999995153E-3</v>
       </c>
       <c r="D414" s="5">
-        <v>-6.8485672020598853</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.8269215294316492E-2</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>33.388486317999998</v>
+        <v>33.467744928000002</v>
       </c>
       <c r="C415" s="5">
-        <v>-0.20580490100000048</v>
+        <v>-0.23894071200000155</v>
       </c>
       <c r="D415" s="5">
-        <v>-7.108714118819714</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.1826410658350834</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>33.427383679000002</v>
+        <v>33.524929118000003</v>
       </c>
       <c r="C416" s="5">
-        <v>3.8897361000003627E-2</v>
+        <v>5.7184190000000967E-2</v>
       </c>
       <c r="D416" s="5">
-        <v>1.406984350770335</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.0697415090675353</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>33.317164099000003</v>
+        <v>33.453464416999999</v>
       </c>
       <c r="C417" s="5">
-        <v>-0.11021957999999898</v>
+        <v>-7.1464701000003572E-2</v>
       </c>
       <c r="D417" s="5">
-        <v>-3.8857679946866619</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.528247083740931</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>33.507224352000001</v>
+        <v>33.593639017000001</v>
       </c>
       <c r="C418" s="5">
-        <v>0.19006025299999862</v>
+        <v>0.1401746000000017</v>
       </c>
       <c r="D418" s="5">
-        <v>7.0644050054923913</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.1456761152472996</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>33.607831204999997</v>
+        <v>33.789827973000001</v>
       </c>
       <c r="C419" s="5">
-        <v>0.10060685299999506</v>
+        <v>0.1961889560000003</v>
       </c>
       <c r="D419" s="5">
-        <v>3.6631508290897452</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.2376171012250134</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>33.511253046</v>
+        <v>33.711294826</v>
       </c>
       <c r="C420" s="5">
-        <v>-9.6578158999996333E-2</v>
+        <v>-7.8533147000001691E-2</v>
       </c>
       <c r="D420" s="5">
-        <v>-3.3944319074241003</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.7536216544924219</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>33.470927127000003</v>
+        <v>33.758559329999997</v>
       </c>
       <c r="C421" s="5">
-        <v>-4.0325918999997157E-2</v>
+        <v>4.7264503999997487E-2</v>
       </c>
       <c r="D421" s="5">
-        <v>-1.4345064878094282</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.6954796660150429</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>33.454687806999999</v>
+        <v>33.861561907999999</v>
       </c>
       <c r="C422" s="5">
-        <v>-1.6239320000003943E-2</v>
+        <v>0.10300257800000168</v>
       </c>
       <c r="D422" s="5">
-        <v>-0.58066114847223904</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.7234575255180147</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>33.630795171000003</v>
+        <v>34.197527866000001</v>
       </c>
       <c r="C423" s="5">
-        <v>0.17610736400000349</v>
+        <v>0.33596595800000273</v>
       </c>
       <c r="D423" s="5">
-        <v>6.5030030518741233</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.577786626668907</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>33.582109334000002</v>
+        <v>34.311277134000001</v>
       </c>
       <c r="C424" s="5">
-        <v>-4.8685837000000731E-2</v>
+        <v>0.1137492679999994</v>
       </c>
       <c r="D424" s="5">
-        <v>-1.7234225682279614</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.0653282920846578</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>33.625891031000002</v>
+        <v>34.318810089000003</v>
       </c>
       <c r="C425" s="5">
-        <v>4.3781697000000008E-2</v>
+        <v>7.5329550000020618E-3</v>
       </c>
       <c r="D425" s="5">
-        <v>1.5757318863671266</v>
+        <v>0.2637753561330447</v>
       </c>
       <c r="E425" s="5">
-        <v>-0.49594484457706756</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.8119363568759317</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>34.010121894000001</v>
+        <v>34.302049488000002</v>
       </c>
       <c r="C426" s="5">
-        <v>0.38423086299999909</v>
+        <v>-1.6760601000001429E-2</v>
       </c>
       <c r="D426" s="5">
-        <v>14.607396409506235</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.58448368352803648</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>34.049799108000002</v>
+        <v>34.489366554</v>
       </c>
       <c r="C427" s="5">
-        <v>3.9677214000001015E-2</v>
+        <v>0.18731706599999853</v>
       </c>
       <c r="D427" s="5">
-        <v>1.4089732740296457</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.7534172964396122</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>33.905639631</v>
+        <v>34.436321671000002</v>
       </c>
       <c r="C428" s="5">
-        <v>-0.14415947700000231</v>
+        <v>-5.3044882999998322E-2</v>
       </c>
       <c r="D428" s="5">
-        <v>-4.9638894764717172</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.8300759462644645</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>34.387943665000002</v>
+        <v>34.963005604999999</v>
       </c>
       <c r="C429" s="5">
-        <v>0.48230403400000199</v>
+        <v>0.52668393399999758</v>
       </c>
       <c r="D429" s="5">
-        <v>18.470760934371278</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+        <v>19.978670932622133</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>34.106927736000003</v>
+        <v>35.064779391000002</v>
       </c>
       <c r="C430" s="5">
-        <v>-0.28101592899999872</v>
+        <v>0.10177378600000253</v>
       </c>
       <c r="D430" s="5">
-        <v>-9.3773550855524963</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.5495492802977147</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>33.913312884</v>
+        <v>35.071004334000001</v>
       </c>
       <c r="C431" s="5">
-        <v>-0.19361485200000317</v>
+        <v>6.2249429999994277E-3</v>
       </c>
       <c r="D431" s="5">
-        <v>-6.6033308847420642</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.2132404559559653</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>33.853682900999999</v>
+        <v>35.011531177999998</v>
       </c>
       <c r="C432" s="5">
-        <v>-5.9629983000000664E-2</v>
+        <v>-5.9473156000002803E-2</v>
       </c>
       <c r="D432" s="5">
-        <v>-2.0896815485775488</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.0160785085661437</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>33.879573528999998</v>
+        <v>35.057911883999999</v>
       </c>
       <c r="C433" s="5">
-        <v>2.5890627999999083E-2</v>
+        <v>4.6380706000000771E-2</v>
       </c>
       <c r="D433" s="5">
-        <v>0.92160642149918814</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.6013055383997665</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>33.995073947999998</v>
+        <v>35.067906180999998</v>
       </c>
       <c r="C434" s="5">
-        <v>0.11550041899999997</v>
+        <v>9.9942969999986531E-3</v>
       </c>
       <c r="D434" s="5">
-        <v>4.1685608684670861</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.34263246614893994</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>33.850323426999999</v>
+        <v>34.889590423000001</v>
       </c>
       <c r="C435" s="5">
-        <v>-0.14475052099999886</v>
+        <v>-0.17831575799999655</v>
       </c>
       <c r="D435" s="5">
-        <v>-4.9916035444248834</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.9340550918048018</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>33.471807272</v>
+        <v>34.620430380999998</v>
       </c>
       <c r="C436" s="5">
-        <v>-0.3785161549999998</v>
+        <v>-0.26916004200000287</v>
       </c>
       <c r="D436" s="5">
-        <v>-12.623211974376847</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.8746739414883535</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>33.524560039000001</v>
+        <v>34.708559616000002</v>
       </c>
       <c r="C437" s="5">
-        <v>5.2752767000001199E-2</v>
+        <v>8.8129235000003803E-2</v>
       </c>
       <c r="D437" s="5">
-        <v>1.9077230722499783</v>
+        <v>3.0978345324768286</v>
       </c>
       <c r="E437" s="5">
-        <v>-0.3013481245941807</v>
+        <v>1.135673194930864</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5">
+      <c r="A438" s="3">
+        <v>46023</v>
+      </c>
+      <c r="B438" s="5">
+        <v>34.715331859999999</v>
+      </c>
+      <c r="C438" s="5">
+        <v>6.7722439999968742E-3</v>
+      </c>
+      <c r="D438" s="5">
+        <v>0.23439231389006387</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5">
+      <c r="A439" s="3">
+        <v>46054</v>
+      </c>
+      <c r="B439" s="5">
+        <v>34.649048661000002</v>
+      </c>
+      <c r="C439" s="5">
+        <v>-6.6283198999997239E-2</v>
+      </c>
+      <c r="D439" s="5">
+        <v>-2.2672938088453831</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5">
+      <c r="A440" s="3">
+        <v>46082</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
+      <c r="A441" s="3">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
+      <c r="A442" s="3">
+        <v>46143</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5">
+      <c r="A443" s="3">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5">
+      <c r="A444" s="3">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5">
+      <c r="A445" s="3">
+        <v>46235</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5">
+      <c r="A446" s="3">
+        <v>46266</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5">
+      <c r="A447" s="3">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5">
+      <c r="A448" s="3">
+        <v>46327</v>
+      </c>
+    </row>
+    <row r="449" spans="1:1">
+      <c r="A449" s="3">
+        <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>elpgooda</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>