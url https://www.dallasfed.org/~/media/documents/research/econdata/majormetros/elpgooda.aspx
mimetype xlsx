--- v2 (2026-04-20)
+++ v3 (2026-05-11)
@@ -1,98 +1,112 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{1C3087B2-F734-41A9-A23C-1F9EB929358F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{78D9973D-F733-4634-AD3E-70FA5BC350D1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{CBDC3643-4009-40ED-965D-56E057FF4A95}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{9C28099B-C5D7-4A4F-9FA7-166DA6936E0A}"/>
   </bookViews>
   <sheets>
     <sheet name="elpgooda" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>El Paso Goods Producing Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q3.</t>
   </si>
   <si>
-    <t>Last data entry February 2026</t>
+    <t>Last data entry March 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -916,6330 +930,6345 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3CE913E2-5F5E-4916-B394-A248680A4743}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{759D0AFF-7FCA-4443-BF54-115FD888EA6F}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>50.614869873000004</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>50.679261138999998</v>
       </c>
       <c r="C7" s="5">
         <v>6.4391265999994118E-2</v>
       </c>
       <c r="D7" s="5">
         <v>1.5373441257053644</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>50.507274174000003</v>
       </c>
       <c r="C8" s="5">
         <v>-0.171986964999995</v>
       </c>
       <c r="D8" s="5">
         <v>-3.9972058594062165</v>
       </c>
     </row>
-    <row r="9" spans="1:6">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>50.440812780999998</v>
       </c>
       <c r="C9" s="5">
         <v>-6.6461393000004421E-2</v>
       </c>
       <c r="D9" s="5">
         <v>-1.5676750284722818</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>50.277814075000002</v>
       </c>
       <c r="C10" s="5">
         <v>-0.16299870599999622</v>
       </c>
       <c r="D10" s="5">
         <v>-3.8095979974382077</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>50.543253305999997</v>
       </c>
       <c r="C11" s="5">
         <v>0.26543923099999489</v>
       </c>
       <c r="D11" s="5">
         <v>6.5225758791879196</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>50.568929773999997</v>
       </c>
       <c r="C12" s="5">
         <v>2.5676468000000341E-2</v>
       </c>
       <c r="D12" s="5">
         <v>0.61131793562572145</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>50.978114484999999</v>
       </c>
       <c r="C13" s="5">
         <v>0.40918471100000176</v>
       </c>
       <c r="D13" s="5">
         <v>10.153948723721662</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>49.537523495999999</v>
       </c>
       <c r="C14" s="5">
         <v>-1.4405909890000004</v>
       </c>
       <c r="D14" s="5">
         <v>-29.106523080960077</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>49.627094794000001</v>
       </c>
       <c r="C15" s="5">
         <v>8.9571298000002741E-2</v>
       </c>
       <c r="D15" s="5">
         <v>2.1914892827832988</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>49.737032454000001</v>
       </c>
       <c r="C16" s="5">
         <v>0.10993765999999994</v>
       </c>
       <c r="D16" s="5">
         <v>2.6909594317443997</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>49.276304523</v>
       </c>
       <c r="C17" s="5">
         <v>-0.46072793100000098</v>
       </c>
       <c r="D17" s="5">
         <v>-10.566726024419182</v>
       </c>
     </row>
-    <row r="18" spans="1:5">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>49.990199732999997</v>
       </c>
       <c r="C18" s="5">
         <v>0.71389520999999689</v>
       </c>
       <c r="D18" s="5">
         <v>18.83952245404441</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>49.664822712000003</v>
       </c>
       <c r="C19" s="5">
         <v>-0.32537702099999422</v>
       </c>
       <c r="D19" s="5">
         <v>-7.5369509223516591</v>
       </c>
     </row>
-    <row r="20" spans="1:5">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>49.487955387</v>
       </c>
       <c r="C20" s="5">
         <v>-0.17686732500000346</v>
       </c>
       <c r="D20" s="5">
         <v>-4.190745788998063</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>49.314965970999999</v>
       </c>
       <c r="C21" s="5">
         <v>-0.17298941600000006</v>
       </c>
       <c r="D21" s="5">
         <v>-4.1149896139956006</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>49.668993366999999</v>
       </c>
       <c r="C22" s="5">
         <v>0.35402739599999933</v>
       </c>
       <c r="D22" s="5">
         <v>8.9630989826355645</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>49.363585481999998</v>
       </c>
       <c r="C23" s="5">
         <v>-0.30540788500000104</v>
       </c>
       <c r="D23" s="5">
         <v>-7.1341449874295693</v>
       </c>
     </row>
-    <row r="24" spans="1:5">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>49.894160648000003</v>
       </c>
       <c r="C24" s="5">
         <v>0.53057516600000554</v>
       </c>
       <c r="D24" s="5">
         <v>13.688435770167295</v>
       </c>
     </row>
-    <row r="25" spans="1:5">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>49.702269966999999</v>
       </c>
       <c r="C25" s="5">
         <v>-0.19189068100000384</v>
       </c>
       <c r="D25" s="5">
         <v>-4.5187633481905021</v>
       </c>
     </row>
-    <row r="26" spans="1:5">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>50.266386414999999</v>
       </c>
       <c r="C26" s="5">
         <v>0.56411644800000005</v>
       </c>
       <c r="D26" s="5">
         <v>14.503114077884849</v>
       </c>
     </row>
-    <row r="27" spans="1:5">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>50.206715518999999</v>
       </c>
       <c r="C27" s="5">
         <v>-5.9670896000000084E-2</v>
       </c>
       <c r="D27" s="5">
         <v>-1.4152481359881341</v>
       </c>
     </row>
-    <row r="28" spans="1:5">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>50.518321282000002</v>
       </c>
       <c r="C28" s="5">
         <v>0.31160576300000287</v>
       </c>
       <c r="D28" s="5">
         <v>7.707313430109286</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>50.633269319999997</v>
       </c>
       <c r="C29" s="5">
         <v>0.11494803799999431</v>
       </c>
       <c r="D29" s="5">
         <v>2.7648787611213699</v>
       </c>
       <c r="E29" s="5">
         <v>2.7537876675931106</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>51.206764319000001</v>
       </c>
       <c r="C30" s="5">
         <v>0.57349499900000467</v>
       </c>
       <c r="D30" s="5">
         <v>14.471235480307708</v>
       </c>
     </row>
-    <row r="31" spans="1:5">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>50.801197557000002</v>
       </c>
       <c r="C31" s="5">
         <v>-0.40556676199999941</v>
       </c>
       <c r="D31" s="5">
         <v>-9.1009401855931529</v>
       </c>
     </row>
-    <row r="32" spans="1:5">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>51.839104163999998</v>
       </c>
       <c r="C32" s="5">
         <v>1.0379066069999965</v>
       </c>
       <c r="D32" s="5">
         <v>27.46837570170193</v>
       </c>
     </row>
-    <row r="33" spans="1:5">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>52.256662982999998</v>
       </c>
       <c r="C33" s="5">
         <v>0.41755881899999991</v>
       </c>
       <c r="D33" s="5">
         <v>10.105806388213923</v>
       </c>
     </row>
-    <row r="34" spans="1:5">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>52.788207739000001</v>
       </c>
       <c r="C34" s="5">
         <v>0.53154475600000239</v>
       </c>
       <c r="D34" s="5">
         <v>12.912735577471812</v>
       </c>
     </row>
-    <row r="35" spans="1:5">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>53.087469769000002</v>
       </c>
       <c r="C35" s="5">
         <v>0.29926203000000129</v>
       </c>
       <c r="D35" s="5">
         <v>7.0191050381507525</v>
       </c>
     </row>
-    <row r="36" spans="1:5">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>52.850126187999997</v>
       </c>
       <c r="C36" s="5">
         <v>-0.23734358100000463</v>
       </c>
       <c r="D36" s="5">
         <v>-5.2349878007809103</v>
       </c>
     </row>
-    <row r="37" spans="1:5">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>52.876623375000001</v>
       </c>
       <c r="C37" s="5">
         <v>2.6497187000003919E-2</v>
       </c>
       <c r="D37" s="5">
         <v>0.60329941992487424</v>
       </c>
     </row>
-    <row r="38" spans="1:5">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>52.590672988000001</v>
       </c>
       <c r="C38" s="5">
         <v>-0.28595038699999975</v>
       </c>
       <c r="D38" s="5">
         <v>-6.2998743218839692</v>
       </c>
     </row>
-    <row r="39" spans="1:5">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>54.052452893000002</v>
       </c>
       <c r="C39" s="5">
         <v>1.4617799050000002</v>
       </c>
       <c r="D39" s="5">
         <v>38.95690831334295</v>
       </c>
     </row>
-    <row r="40" spans="1:5">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>53.99895454</v>
       </c>
       <c r="C40" s="5">
         <v>-5.3498353000001941E-2</v>
       </c>
       <c r="D40" s="5">
         <v>-1.1812545225339255</v>
       </c>
     </row>
-    <row r="41" spans="1:5">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>54.166904641999999</v>
       </c>
       <c r="C41" s="5">
         <v>0.16795010199999894</v>
       </c>
       <c r="D41" s="5">
         <v>3.7968093379367351</v>
       </c>
       <c r="E41" s="5">
         <v>6.9788804267557403</v>
       </c>
     </row>
-    <row r="42" spans="1:5">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>54.212382769000001</v>
       </c>
       <c r="C42" s="5">
         <v>4.5478127000002644E-2</v>
       </c>
       <c r="D42" s="5">
         <v>1.0121764904431618</v>
       </c>
     </row>
-    <row r="43" spans="1:5">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>54.553223088000003</v>
       </c>
       <c r="C43" s="5">
         <v>0.34084031900000156</v>
       </c>
       <c r="D43" s="5">
         <v>7.8109868351772471</v>
       </c>
     </row>
-    <row r="44" spans="1:5">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>54.377217369999997</v>
       </c>
       <c r="C44" s="5">
         <v>-0.17600571800000608</v>
       </c>
       <c r="D44" s="5">
         <v>-3.8036078953169739</v>
       </c>
     </row>
-    <row r="45" spans="1:5">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>54.700512375999999</v>
       </c>
       <c r="C45" s="5">
         <v>0.32329500600000216</v>
       </c>
       <c r="D45" s="5">
         <v>7.3724776818154369</v>
       </c>
     </row>
-    <row r="46" spans="1:5">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>54.474017054000001</v>
       </c>
       <c r="C46" s="5">
         <v>-0.22649532199999811</v>
       </c>
       <c r="D46" s="5">
         <v>-4.8571630401908266</v>
       </c>
     </row>
-    <row r="47" spans="1:5">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>54.698052320000002</v>
       </c>
       <c r="C47" s="5">
         <v>0.22403526600000134</v>
       </c>
       <c r="D47" s="5">
         <v>5.0484184879364236</v>
       </c>
     </row>
-    <row r="48" spans="1:5">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>55.058679609000002</v>
       </c>
       <c r="C48" s="5">
         <v>0.36062728899999996</v>
       </c>
       <c r="D48" s="5">
         <v>8.2049572716881727</v>
       </c>
     </row>
-    <row r="49" spans="1:5">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>55.259666289999998</v>
       </c>
       <c r="C49" s="5">
         <v>0.20098668099999628</v>
       </c>
       <c r="D49" s="5">
         <v>4.4695175829954525</v>
       </c>
     </row>
-    <row r="50" spans="1:5">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>55.218524485000003</v>
       </c>
       <c r="C50" s="5">
         <v>-4.1141804999995202E-2</v>
       </c>
       <c r="D50" s="5">
         <v>-0.88977199566797616</v>
       </c>
     </row>
-    <row r="51" spans="1:5">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>55.556669841999998</v>
       </c>
       <c r="C51" s="5">
         <v>0.33814535699999482</v>
       </c>
       <c r="D51" s="5">
         <v>7.6011458346219252</v>
       </c>
     </row>
-    <row r="52" spans="1:5">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>55.291711177000003</v>
       </c>
       <c r="C52" s="5">
         <v>-0.26495866499999465</v>
       </c>
       <c r="D52" s="5">
         <v>-5.5752371174563002</v>
       </c>
     </row>
-    <row r="53" spans="1:5">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>55.294293455000002</v>
       </c>
       <c r="C53" s="5">
         <v>2.5822779999984391E-3</v>
       </c>
       <c r="D53" s="5">
         <v>5.6057763731098831E-2</v>
       </c>
       <c r="E53" s="5">
         <v>2.0813240491609042</v>
       </c>
     </row>
-    <row r="54" spans="1:5">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>54.940419521000003</v>
       </c>
       <c r="C54" s="5">
         <v>-0.35387393399999922</v>
       </c>
       <c r="D54" s="5">
         <v>-7.4151559617686154</v>
       </c>
     </row>
-    <row r="55" spans="1:5">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>54.691810115999999</v>
       </c>
       <c r="C55" s="5">
         <v>-0.24860940500000339</v>
       </c>
       <c r="D55" s="5">
         <v>-5.296961874229833</v>
       </c>
     </row>
-    <row r="56" spans="1:5">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>54.735843635999998</v>
       </c>
       <c r="C56" s="5">
         <v>4.4033519999999271E-2</v>
       </c>
       <c r="D56" s="5">
         <v>0.97043484595360496</v>
       </c>
     </row>
-    <row r="57" spans="1:5">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>55.206700537000003</v>
       </c>
       <c r="C57" s="5">
         <v>0.47085690100000477</v>
       </c>
       <c r="D57" s="5">
         <v>10.825502745919424</v>
       </c>
     </row>
-    <row r="58" spans="1:5">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>55.031930291000002</v>
       </c>
       <c r="C58" s="5">
         <v>-0.17477024600000135</v>
       </c>
       <c r="D58" s="5">
         <v>-3.7334403388624704</v>
       </c>
     </row>
-    <row r="59" spans="1:5">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>55.019717712000002</v>
       </c>
       <c r="C59" s="5">
         <v>-1.2212578999999835E-2</v>
       </c>
       <c r="D59" s="5">
         <v>-0.26597687345963905</v>
       </c>
     </row>
-    <row r="60" spans="1:5">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>55.880668374000003</v>
       </c>
       <c r="C60" s="5">
         <v>0.86095066200000048</v>
       </c>
       <c r="D60" s="5">
         <v>20.481068208173724</v>
       </c>
     </row>
-    <row r="61" spans="1:5">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>56.72719069</v>
       </c>
       <c r="C61" s="5">
         <v>0.84652231599999794</v>
       </c>
       <c r="D61" s="5">
         <v>19.772251632259952</v>
       </c>
     </row>
-    <row r="62" spans="1:5">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>56.863818813000002</v>
       </c>
       <c r="C62" s="5">
         <v>0.13662812300000127</v>
       </c>
       <c r="D62" s="5">
         <v>2.9288096618762527</v>
       </c>
     </row>
-    <row r="63" spans="1:5">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>56.677783322000003</v>
       </c>
       <c r="C63" s="5">
         <v>-0.18603549099999839</v>
       </c>
       <c r="D63" s="5">
         <v>-3.8560388802555301</v>
       </c>
     </row>
-    <row r="64" spans="1:5">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>57.406378238000002</v>
       </c>
       <c r="C64" s="5">
         <v>0.7285949159999987</v>
       </c>
       <c r="D64" s="5">
         <v>16.564820382854894</v>
       </c>
     </row>
-    <row r="65" spans="1:5">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>57.408530030000001</v>
       </c>
       <c r="C65" s="5">
         <v>2.1517919999993751E-3</v>
       </c>
       <c r="D65" s="5">
         <v>4.4989474688827968E-2</v>
       </c>
       <c r="E65" s="5">
         <v>3.8236071805865857</v>
       </c>
     </row>
-    <row r="66" spans="1:5">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>57.171544593999997</v>
       </c>
       <c r="C66" s="5">
         <v>-0.23698543600000477</v>
       </c>
       <c r="D66" s="5">
         <v>-4.842727125137813</v>
       </c>
     </row>
-    <row r="67" spans="1:5">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>57.627871601000002</v>
       </c>
       <c r="C67" s="5">
         <v>0.45632700700000584</v>
       </c>
       <c r="D67" s="5">
         <v>10.009920477344592</v>
       </c>
     </row>
-    <row r="68" spans="1:5">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>57.893697287000002</v>
       </c>
       <c r="C68" s="5">
         <v>0.26582568599999945</v>
       </c>
       <c r="D68" s="5">
         <v>5.6779726851443835</v>
       </c>
     </row>
-    <row r="69" spans="1:5">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>57.321780035000003</v>
       </c>
       <c r="C69" s="5">
         <v>-0.57191725199999865</v>
       </c>
       <c r="D69" s="5">
         <v>-11.231151278548223</v>
       </c>
     </row>
-    <row r="70" spans="1:5">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>56.989602128000001</v>
       </c>
       <c r="C70" s="5">
         <v>-0.33217790700000194</v>
       </c>
       <c r="D70" s="5">
         <v>-6.736549186306906</v>
       </c>
     </row>
-    <row r="71" spans="1:5">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>57.142720850000003</v>
       </c>
       <c r="C71" s="5">
         <v>0.15311872200000209</v>
       </c>
       <c r="D71" s="5">
         <v>3.2722135910060013</v>
       </c>
     </row>
-    <row r="72" spans="1:5">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>56.702593909000001</v>
       </c>
       <c r="C72" s="5">
         <v>-0.4401269410000026</v>
       </c>
       <c r="D72" s="5">
         <v>-8.8610265266593764</v>
       </c>
     </row>
-    <row r="73" spans="1:5">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>56.743438519999998</v>
       </c>
       <c r="C73" s="5">
         <v>4.0844610999997144E-2</v>
       </c>
       <c r="D73" s="5">
         <v>0.86782948570018892</v>
       </c>
     </row>
-    <row r="74" spans="1:5">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>56.774362756000002</v>
       </c>
       <c r="C74" s="5">
         <v>3.0924236000004157E-2</v>
       </c>
       <c r="D74" s="5">
         <v>0.65594397494288526</v>
       </c>
     </row>
-    <row r="75" spans="1:5">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>55.053308407000003</v>
       </c>
       <c r="C75" s="5">
         <v>-1.7210543489999992</v>
       </c>
       <c r="D75" s="5">
         <v>-30.884754626382193</v>
       </c>
     </row>
-    <row r="76" spans="1:5">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>54.757101319</v>
       </c>
       <c r="C76" s="5">
         <v>-0.29620708800000273</v>
       </c>
       <c r="D76" s="5">
         <v>-6.2687684597771964</v>
       </c>
     </row>
-    <row r="77" spans="1:5">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>56.035501580999998</v>
       </c>
       <c r="C77" s="5">
         <v>1.2784002619999981</v>
       </c>
       <c r="D77" s="5">
         <v>31.908799267672137</v>
       </c>
       <c r="E77" s="5">
         <v>-2.3916802055069186</v>
       </c>
     </row>
-    <row r="78" spans="1:5">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>56.151495893000003</v>
       </c>
       <c r="C78" s="5">
         <v>0.1159943120000051</v>
       </c>
       <c r="D78" s="5">
         <v>2.5124944321684994</v>
       </c>
     </row>
-    <row r="79" spans="1:5">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>56.106751054999997</v>
       </c>
       <c r="C79" s="5">
         <v>-4.4744838000006837E-2</v>
       </c>
       <c r="D79" s="5">
         <v>-0.95205129399369426</v>
       </c>
     </row>
-    <row r="80" spans="1:5">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>55.657894210999999</v>
       </c>
       <c r="C80" s="5">
         <v>-0.44885684399999803</v>
       </c>
       <c r="D80" s="5">
         <v>-9.1887193370953408</v>
       </c>
     </row>
-    <row r="81" spans="1:5">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>55.603394082999998</v>
       </c>
       <c r="C81" s="5">
         <v>-5.4500128000000814E-2</v>
       </c>
       <c r="D81" s="5">
         <v>-1.1687305654584423</v>
       </c>
     </row>
-    <row r="82" spans="1:5">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>55.624009461</v>
       </c>
       <c r="C82" s="5">
         <v>2.0615378000002238E-2</v>
       </c>
       <c r="D82" s="5">
         <v>0.44581742231426524</v>
       </c>
     </row>
-    <row r="83" spans="1:5">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>55.878228137999997</v>
       </c>
       <c r="C83" s="5">
         <v>0.25421867699999723</v>
       </c>
       <c r="D83" s="5">
         <v>5.6243464209096761</v>
       </c>
     </row>
-    <row r="84" spans="1:5">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>55.775010977000001</v>
       </c>
       <c r="C84" s="5">
         <v>-0.10321716099999634</v>
       </c>
       <c r="D84" s="5">
         <v>-2.1942347242234872</v>
       </c>
     </row>
-    <row r="85" spans="1:5">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>56.012668101000003</v>
       </c>
       <c r="C85" s="5">
         <v>0.23765712400000183</v>
       </c>
       <c r="D85" s="5">
         <v>5.2347443600773591</v>
       </c>
     </row>
-    <row r="86" spans="1:5">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>55.650396450999999</v>
       </c>
       <c r="C86" s="5">
         <v>-0.36227165000000383</v>
       </c>
       <c r="D86" s="5">
         <v>-7.4909912626468067</v>
       </c>
     </row>
-    <row r="87" spans="1:5">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>55.581564018999998</v>
       </c>
       <c r="C87" s="5">
         <v>-6.8832432000000665E-2</v>
       </c>
       <c r="D87" s="5">
         <v>-1.4741912036865479</v>
       </c>
     </row>
-    <row r="88" spans="1:5">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>55.901466364000001</v>
       </c>
       <c r="C88" s="5">
         <v>0.3199023450000027</v>
       </c>
       <c r="D88" s="5">
         <v>7.1295404069654511</v>
       </c>
     </row>
-    <row r="89" spans="1:5">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>55.806032319000003</v>
       </c>
       <c r="C89" s="5">
         <v>-9.5434044999997525E-2</v>
       </c>
       <c r="D89" s="5">
         <v>-2.0294933672284743</v>
       </c>
       <c r="E89" s="5">
         <v>-0.4095069295815823</v>
       </c>
     </row>
-    <row r="90" spans="1:5">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>55.709392262000001</v>
       </c>
       <c r="C90" s="5">
         <v>-9.6640057000001889E-2</v>
       </c>
       <c r="D90" s="5">
         <v>-2.0583776620328176</v>
       </c>
     </row>
-    <row r="91" spans="1:5">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>55.771041861999997</v>
       </c>
       <c r="C91" s="5">
         <v>6.164959999999553E-2</v>
       </c>
       <c r="D91" s="5">
         <v>1.3360665986681397</v>
       </c>
     </row>
-    <row r="92" spans="1:5">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>55.926556386000001</v>
       </c>
       <c r="C92" s="5">
         <v>0.15551452400000443</v>
       </c>
       <c r="D92" s="5">
         <v>3.3979327175714502</v>
       </c>
     </row>
-    <row r="93" spans="1:5">
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>56.021792380000001</v>
       </c>
       <c r="C93" s="5">
         <v>9.523599399999938E-2</v>
       </c>
       <c r="D93" s="5">
         <v>2.0626989185215105</v>
       </c>
     </row>
-    <row r="94" spans="1:5">
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>56.196597232000002</v>
       </c>
       <c r="C94" s="5">
         <v>0.17480485200000118</v>
       </c>
       <c r="D94" s="5">
         <v>3.8092936537330147</v>
       </c>
     </row>
-    <row r="95" spans="1:5">
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>56.092679347000001</v>
       </c>
       <c r="C95" s="5">
         <v>-0.10391788500000132</v>
       </c>
       <c r="D95" s="5">
         <v>-2.1965915213691289</v>
       </c>
     </row>
-    <row r="96" spans="1:5">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>55.937878937000001</v>
       </c>
       <c r="C96" s="5">
         <v>-0.15480041</v>
       </c>
       <c r="D96" s="5">
         <v>-3.2618642423866029</v>
       </c>
     </row>
-    <row r="97" spans="1:5">
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>55.71842608</v>
       </c>
       <c r="C97" s="5">
         <v>-0.21945285700000028</v>
       </c>
       <c r="D97" s="5">
         <v>-4.6075188799345135</v>
       </c>
     </row>
-    <row r="98" spans="1:5">
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>55.458431978999997</v>
       </c>
       <c r="C98" s="5">
         <v>-0.25999410100000375</v>
       </c>
       <c r="D98" s="5">
         <v>-5.457963281666145</v>
       </c>
     </row>
-    <row r="99" spans="1:5">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>55.820043388000002</v>
       </c>
       <c r="C99" s="5">
         <v>0.36161140900000532</v>
       </c>
       <c r="D99" s="5">
         <v>8.1112780864605725</v>
       </c>
     </row>
-    <row r="100" spans="1:5">
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>55.739888338</v>
       </c>
       <c r="C100" s="5">
         <v>-8.0155050000001893E-2</v>
       </c>
       <c r="D100" s="5">
         <v>-1.7096015172639589</v>
       </c>
     </row>
-    <row r="101" spans="1:5">
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>56.063931418000003</v>
       </c>
       <c r="C101" s="5">
         <v>0.3240430800000027</v>
       </c>
       <c r="D101" s="5">
         <v>7.2036208808802682</v>
       </c>
       <c r="E101" s="5">
         <v>0.46213480565289178</v>
       </c>
     </row>
-    <row r="102" spans="1:5">
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>56.438075398000002</v>
       </c>
       <c r="C102" s="5">
         <v>0.37414397999999949</v>
       </c>
       <c r="D102" s="5">
         <v>8.3088035073745949</v>
       </c>
     </row>
-    <row r="103" spans="1:5">
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>55.280687436000001</v>
       </c>
       <c r="C103" s="5">
         <v>-1.1573879620000014</v>
       </c>
       <c r="D103" s="5">
         <v>-22.014317850954022</v>
       </c>
     </row>
-    <row r="104" spans="1:5">
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>56.005929793</v>
       </c>
       <c r="C104" s="5">
         <v>0.72524235699999906</v>
       </c>
       <c r="D104" s="5">
         <v>16.930261150832603</v>
       </c>
     </row>
-    <row r="105" spans="1:5">
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>56.132016135000001</v>
       </c>
       <c r="C105" s="5">
         <v>0.12608634200000068</v>
       </c>
       <c r="D105" s="5">
         <v>2.7352676482014449</v>
       </c>
     </row>
-    <row r="106" spans="1:5">
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>56.193374366</v>
       </c>
       <c r="C106" s="5">
         <v>6.1358230999999819E-2</v>
       </c>
       <c r="D106" s="5">
         <v>1.3196419452303099</v>
       </c>
     </row>
-    <row r="107" spans="1:5">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>55.920206442000001</v>
       </c>
       <c r="C107" s="5">
         <v>-0.27316792399999912</v>
       </c>
       <c r="D107" s="5">
         <v>-5.6799875150696284</v>
       </c>
     </row>
-    <row r="108" spans="1:5">
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>54.858850328999999</v>
       </c>
       <c r="C108" s="5">
         <v>-1.0613561130000022</v>
       </c>
       <c r="D108" s="5">
         <v>-20.542438926615137</v>
       </c>
     </row>
-    <row r="109" spans="1:5">
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>54.795262888000003</v>
       </c>
       <c r="C109" s="5">
         <v>-6.3587440999995692E-2</v>
       </c>
       <c r="D109" s="5">
         <v>-1.3820988122960509</v>
       </c>
     </row>
-    <row r="110" spans="1:5">
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>54.752943639000001</v>
       </c>
       <c r="C110" s="5">
         <v>-4.2319249000001946E-2</v>
       </c>
       <c r="D110" s="5">
         <v>-0.9228524008979111</v>
       </c>
     </row>
-    <row r="111" spans="1:5">
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>55.270078152000004</v>
       </c>
       <c r="C111" s="5">
         <v>0.51713451300000202</v>
       </c>
       <c r="D111" s="5">
         <v>11.941538350071568</v>
       </c>
     </row>
-    <row r="112" spans="1:5">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>54.580351219999997</v>
       </c>
       <c r="C112" s="5">
         <v>-0.68972693200000634</v>
       </c>
       <c r="D112" s="5">
         <v>-13.988807733583508</v>
       </c>
     </row>
-    <row r="113" spans="1:5">
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>54.668655309000002</v>
       </c>
       <c r="C113" s="5">
         <v>8.8304089000004637E-2</v>
       </c>
       <c r="D113" s="5">
         <v>1.9588169699977565</v>
       </c>
       <c r="E113" s="5">
         <v>-2.4887232730739783</v>
       </c>
     </row>
-    <row r="114" spans="1:5">
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>54.129838696999997</v>
       </c>
       <c r="C114" s="5">
         <v>-0.53881661200000508</v>
       </c>
       <c r="D114" s="5">
         <v>-11.206720712051199</v>
       </c>
     </row>
-    <row r="115" spans="1:5">
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>53.590363382</v>
       </c>
       <c r="C115" s="5">
         <v>-0.53947531499999712</v>
       </c>
       <c r="D115" s="5">
         <v>-11.325320482859102</v>
       </c>
     </row>
-    <row r="116" spans="1:5">
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>53.706545587000001</v>
       </c>
       <c r="C116" s="5">
         <v>0.1161822050000012</v>
       </c>
       <c r="D116" s="5">
         <v>2.6328077089029955</v>
       </c>
     </row>
-    <row r="117" spans="1:5">
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>53.754277578999996</v>
       </c>
       <c r="C117" s="5">
         <v>4.7731991999995671E-2</v>
       </c>
       <c r="D117" s="5">
         <v>1.0717354204083263</v>
       </c>
     </row>
-    <row r="118" spans="1:5">
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>53.394630876000001</v>
       </c>
       <c r="C118" s="5">
         <v>-0.35964670299999568</v>
       </c>
       <c r="D118" s="5">
         <v>-7.7397330363820789</v>
       </c>
     </row>
-    <row r="119" spans="1:5">
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>53.045412237999997</v>
       </c>
       <c r="C119" s="5">
         <v>-0.34921863800000352</v>
       </c>
       <c r="D119" s="5">
         <v>-7.5721429837424132</v>
       </c>
     </row>
-    <row r="120" spans="1:5">
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>53.369287790999998</v>
       </c>
       <c r="C120" s="5">
         <v>0.32387555300000059</v>
       </c>
       <c r="D120" s="5">
         <v>7.5778698291716129</v>
       </c>
     </row>
-    <row r="121" spans="1:5">
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>52.650074420999999</v>
       </c>
       <c r="C121" s="5">
         <v>-0.71921336999999852</v>
       </c>
       <c r="D121" s="5">
         <v>-15.025036602621499</v>
       </c>
     </row>
-    <row r="122" spans="1:5">
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>52.651573411999998</v>
       </c>
       <c r="C122" s="5">
         <v>1.4989909999982842E-3</v>
       </c>
       <c r="D122" s="5">
         <v>3.4170339132089111E-2</v>
       </c>
     </row>
-    <row r="123" spans="1:5">
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>52.759786415999997</v>
       </c>
       <c r="C123" s="5">
         <v>0.10821300399999956</v>
       </c>
       <c r="D123" s="5">
         <v>2.4943906213753086</v>
       </c>
     </row>
-    <row r="124" spans="1:5">
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>52.710393514000003</v>
       </c>
       <c r="C124" s="5">
         <v>-4.939290199999391E-2</v>
       </c>
       <c r="D124" s="5">
         <v>-1.1176550740178204</v>
       </c>
     </row>
-    <row r="125" spans="1:5">
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>52.280864307999998</v>
       </c>
       <c r="C125" s="5">
         <v>-0.4295292060000051</v>
       </c>
       <c r="D125" s="5">
         <v>-9.3520466821590436</v>
       </c>
       <c r="E125" s="5">
         <v>-4.3677514793507344</v>
       </c>
     </row>
-    <row r="126" spans="1:5">
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>52.791631105</v>
       </c>
       <c r="C126" s="5">
         <v>0.51076679700000227</v>
       </c>
       <c r="D126" s="5">
         <v>12.374523364087064</v>
       </c>
     </row>
-    <row r="127" spans="1:5">
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>52.763487789999999</v>
       </c>
       <c r="C127" s="5">
         <v>-2.8143315000001223E-2</v>
       </c>
       <c r="D127" s="5">
         <v>-0.63784981783224781</v>
       </c>
     </row>
-    <row r="128" spans="1:5">
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>52.448814538999997</v>
       </c>
       <c r="C128" s="5">
         <v>-0.3146732510000021</v>
       </c>
       <c r="D128" s="5">
         <v>-6.9264731825500743</v>
       </c>
     </row>
-    <row r="129" spans="1:5">
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>51.556549470999997</v>
       </c>
       <c r="C129" s="5">
         <v>-0.89226506800000038</v>
       </c>
       <c r="D129" s="5">
         <v>-18.608696507160751</v>
       </c>
     </row>
-    <row r="130" spans="1:5">
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>51.410754173000001</v>
       </c>
       <c r="C130" s="5">
         <v>-0.14579529799999591</v>
       </c>
       <c r="D130" s="5">
         <v>-3.3411609260727615</v>
       </c>
     </row>
-    <row r="131" spans="1:5">
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>51.277636094999998</v>
       </c>
       <c r="C131" s="5">
         <v>-0.13311807800000253</v>
       </c>
       <c r="D131" s="5">
         <v>-3.0632949844774493</v>
       </c>
     </row>
-    <row r="132" spans="1:5">
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>50.265414821</v>
       </c>
       <c r="C132" s="5">
         <v>-1.0122212739999981</v>
       </c>
       <c r="D132" s="5">
         <v>-21.278148437210355</v>
       </c>
     </row>
-    <row r="133" spans="1:5">
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>50.552670845999998</v>
       </c>
       <c r="C133" s="5">
         <v>0.28725602499999781</v>
       </c>
       <c r="D133" s="5">
         <v>7.0774488343121389</v>
       </c>
     </row>
-    <row r="134" spans="1:5">
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>50.391203257000001</v>
       </c>
       <c r="C134" s="5">
         <v>-0.16146758899999725</v>
       </c>
       <c r="D134" s="5">
         <v>-3.7662349706708342</v>
       </c>
     </row>
-    <row r="135" spans="1:5">
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>49.929411821999999</v>
       </c>
       <c r="C135" s="5">
         <v>-0.46179143500000208</v>
       </c>
       <c r="D135" s="5">
         <v>-10.459264841108862</v>
       </c>
     </row>
-    <row r="136" spans="1:5">
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>50.221385632</v>
       </c>
       <c r="C136" s="5">
         <v>0.29197381000000178</v>
       </c>
       <c r="D136" s="5">
         <v>7.2474293057464889</v>
       </c>
     </row>
-    <row r="137" spans="1:5">
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>49.558911604999999</v>
       </c>
       <c r="C137" s="5">
         <v>-0.6624740270000018</v>
       </c>
       <c r="D137" s="5">
         <v>-14.729888933618007</v>
       </c>
       <c r="E137" s="5">
         <v>-5.2064034117038975</v>
       </c>
     </row>
-    <row r="138" spans="1:5">
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>49.148430779999998</v>
       </c>
       <c r="C138" s="5">
         <v>-0.41048082500000049</v>
       </c>
       <c r="D138" s="5">
         <v>-9.4987132614969489</v>
       </c>
     </row>
-    <row r="139" spans="1:5">
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>48.997475706000003</v>
       </c>
       <c r="C139" s="5">
         <v>-0.15095507399999519</v>
       </c>
       <c r="D139" s="5">
         <v>-3.6240657363991513</v>
       </c>
     </row>
-    <row r="140" spans="1:5">
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>48.821938693</v>
       </c>
       <c r="C140" s="5">
         <v>-0.17553701300000313</v>
       </c>
       <c r="D140" s="5">
         <v>-4.2153807331764659</v>
       </c>
     </row>
-    <row r="141" spans="1:5">
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>47.324826344999998</v>
       </c>
       <c r="C141" s="5">
         <v>-1.4971123480000017</v>
       </c>
       <c r="D141" s="5">
         <v>-31.184210614892038</v>
       </c>
     </row>
-    <row r="142" spans="1:5">
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>47.090258994999999</v>
       </c>
       <c r="C142" s="5">
         <v>-0.23456734999999895</v>
       </c>
       <c r="D142" s="5">
         <v>-5.7883520914686066</v>
       </c>
     </row>
-    <row r="143" spans="1:5">
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>46.877525386999999</v>
       </c>
       <c r="C143" s="5">
         <v>-0.21273360800000063</v>
       </c>
       <c r="D143" s="5">
         <v>-5.2883977763829133</v>
       </c>
     </row>
-    <row r="144" spans="1:5">
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>46.656800060000002</v>
       </c>
       <c r="C144" s="5">
         <v>-0.2207253269999967</v>
       </c>
       <c r="D144" s="5">
         <v>-5.5062112843711315</v>
       </c>
     </row>
-    <row r="145" spans="1:5">
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>46.275303344000001</v>
       </c>
       <c r="C145" s="5">
         <v>-0.3814967160000009</v>
       </c>
       <c r="D145" s="5">
         <v>-9.3825373845753504</v>
       </c>
     </row>
-    <row r="146" spans="1:5">
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>45.793232721999999</v>
       </c>
       <c r="C146" s="5">
         <v>-0.48207062200000195</v>
       </c>
       <c r="D146" s="5">
         <v>-11.808984011997303</v>
       </c>
     </row>
-    <row r="147" spans="1:5">
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>45.212628240999997</v>
       </c>
       <c r="C147" s="5">
         <v>-0.58060448100000173</v>
       </c>
       <c r="D147" s="5">
         <v>-14.197210840509634</v>
       </c>
     </row>
-    <row r="148" spans="1:5">
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>44.824974752999999</v>
       </c>
       <c r="C148" s="5">
         <v>-0.38765348799999799</v>
       </c>
       <c r="D148" s="5">
         <v>-9.8172238643270298</v>
       </c>
     </row>
-    <row r="149" spans="1:5">
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>44.470431925</v>
       </c>
       <c r="C149" s="5">
         <v>-0.35454282799999959</v>
       </c>
       <c r="D149" s="5">
         <v>-9.0891898776607185</v>
       </c>
       <c r="E149" s="5">
         <v>-10.267537189994746</v>
       </c>
     </row>
-    <row r="150" spans="1:5">
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>44.016489577999998</v>
       </c>
       <c r="C150" s="5">
         <v>-0.45394234700000169</v>
       </c>
       <c r="D150" s="5">
         <v>-11.58444623520486</v>
       </c>
     </row>
-    <row r="151" spans="1:5">
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>42.542683472999997</v>
       </c>
       <c r="C151" s="5">
         <v>-1.4738061050000013</v>
       </c>
       <c r="D151" s="5">
         <v>-33.547132880736065</v>
       </c>
     </row>
-    <row r="152" spans="1:5">
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>43.182573038999998</v>
       </c>
       <c r="C152" s="5">
         <v>0.6398895660000008</v>
       </c>
       <c r="D152" s="5">
         <v>19.619953440640071</v>
       </c>
     </row>
-    <row r="153" spans="1:5">
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>42.873353168999998</v>
       </c>
       <c r="C153" s="5">
         <v>-0.30921986999999973</v>
       </c>
       <c r="D153" s="5">
         <v>-8.2624320565651725</v>
       </c>
     </row>
-    <row r="154" spans="1:5">
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>42.307335270999999</v>
       </c>
       <c r="C154" s="5">
         <v>-0.56601789799999835</v>
       </c>
       <c r="D154" s="5">
         <v>-14.741311419750524</v>
       </c>
     </row>
-    <row r="155" spans="1:5">
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>42.345998422999998</v>
       </c>
       <c r="C155" s="5">
         <v>3.8663151999998036E-2</v>
       </c>
       <c r="D155" s="5">
         <v>1.1021656370915123</v>
       </c>
     </row>
-    <row r="156" spans="1:5">
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>42.210604807999999</v>
       </c>
       <c r="C156" s="5">
         <v>-0.13539361499999814</v>
       </c>
       <c r="D156" s="5">
         <v>-3.7700245599455062</v>
       </c>
     </row>
-    <row r="157" spans="1:5">
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>42.837862467999997</v>
       </c>
       <c r="C157" s="5">
         <v>0.62725765999999794</v>
       </c>
       <c r="D157" s="5">
         <v>19.364341705377353</v>
       </c>
     </row>
-    <row r="158" spans="1:5">
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>42.495730242</v>
       </c>
       <c r="C158" s="5">
         <v>-0.34213222599999682</v>
       </c>
       <c r="D158" s="5">
         <v>-9.1740285128539494</v>
       </c>
     </row>
-    <row r="159" spans="1:5">
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>41.581458869999999</v>
       </c>
       <c r="C159" s="5">
         <v>-0.91427137200000175</v>
       </c>
       <c r="D159" s="5">
         <v>-22.971203982824584</v>
       </c>
     </row>
-    <row r="160" spans="1:5">
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>41.226281766</v>
       </c>
       <c r="C160" s="5">
         <v>-0.35517710399999913</v>
       </c>
       <c r="D160" s="5">
         <v>-9.78197029439084</v>
       </c>
     </row>
-    <row r="161" spans="1:5">
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>40.989482379999998</v>
       </c>
       <c r="C161" s="5">
         <v>-0.23679938600000128</v>
       </c>
       <c r="D161" s="5">
         <v>-6.679039030151035</v>
       </c>
       <c r="E161" s="5">
         <v>-7.8275595588337632</v>
       </c>
     </row>
-    <row r="162" spans="1:5">
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>40.673444705999998</v>
       </c>
       <c r="C162" s="5">
         <v>-0.31603767400000038</v>
       </c>
       <c r="D162" s="5">
         <v>-8.8698147289272491</v>
       </c>
     </row>
-    <row r="163" spans="1:5">
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>40.431673463000003</v>
       </c>
       <c r="C163" s="5">
         <v>-0.2417712429999952</v>
       </c>
       <c r="D163" s="5">
         <v>-6.9044024702928812</v>
       </c>
     </row>
-    <row r="164" spans="1:5">
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>40.076570506000003</v>
       </c>
       <c r="C164" s="5">
         <v>-0.35510295699999972</v>
       </c>
       <c r="D164" s="5">
         <v>-10.044856922718315</v>
       </c>
     </row>
-    <row r="165" spans="1:5">
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>39.660165571</v>
       </c>
       <c r="C165" s="5">
         <v>-0.41640493500000275</v>
       </c>
       <c r="D165" s="5">
         <v>-11.779874493239939</v>
       </c>
     </row>
-    <row r="166" spans="1:5">
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>38.715450390000001</v>
       </c>
       <c r="C166" s="5">
         <v>-0.9447151809999994</v>
       </c>
       <c r="D166" s="5">
         <v>-25.121434488256988</v>
       </c>
     </row>
-    <row r="167" spans="1:5">
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>37.990369475000001</v>
       </c>
       <c r="C167" s="5">
         <v>-0.72508091499999949</v>
       </c>
       <c r="D167" s="5">
         <v>-20.297780316918633</v>
       </c>
     </row>
-    <row r="168" spans="1:5">
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>37.745321351000001</v>
       </c>
       <c r="C168" s="5">
         <v>-0.2450481240000002</v>
       </c>
       <c r="D168" s="5">
         <v>-7.4715433524339847</v>
       </c>
     </row>
-    <row r="169" spans="1:5">
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>37.458436270999997</v>
       </c>
       <c r="C169" s="5">
         <v>-0.28688508000000468</v>
       </c>
       <c r="D169" s="5">
         <v>-8.748881619349957</v>
       </c>
     </row>
-    <row r="170" spans="1:5">
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>37.192219825999999</v>
       </c>
       <c r="C170" s="5">
         <v>-0.26621644499999775</v>
       </c>
       <c r="D170" s="5">
         <v>-8.202790535796467</v>
       </c>
     </row>
-    <row r="171" spans="1:5">
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>36.841571342000002</v>
       </c>
       <c r="C171" s="5">
         <v>-0.35064848399999704</v>
       </c>
       <c r="D171" s="5">
         <v>-10.745002794784476</v>
       </c>
     </row>
-    <row r="172" spans="1:5">
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>36.638730156000001</v>
       </c>
       <c r="C172" s="5">
         <v>-0.20284118600000056</v>
       </c>
       <c r="D172" s="5">
         <v>-6.410480583850509</v>
       </c>
     </row>
-    <row r="173" spans="1:5">
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>36.284283102000003</v>
       </c>
       <c r="C173" s="5">
         <v>-0.35444705399999776</v>
       </c>
       <c r="D173" s="5">
         <v>-11.010738542564047</v>
       </c>
       <c r="E173" s="5">
         <v>-11.479040487458814</v>
       </c>
     </row>
-    <row r="174" spans="1:5">
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>36.218203277999997</v>
       </c>
       <c r="C174" s="5">
         <v>-6.6079824000006226E-2</v>
       </c>
       <c r="D174" s="5">
         <v>-2.163645611065379</v>
       </c>
     </row>
-    <row r="175" spans="1:5">
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>36.314233887999997</v>
       </c>
       <c r="C175" s="5">
         <v>9.6030609999999683E-2</v>
       </c>
       <c r="D175" s="5">
         <v>3.2285468269387385</v>
       </c>
     </row>
-    <row r="176" spans="1:5">
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>36.038525382000003</v>
       </c>
       <c r="C176" s="5">
         <v>-0.27570850599999375</v>
       </c>
       <c r="D176" s="5">
         <v>-8.7397801480913806</v>
       </c>
     </row>
-    <row r="177" spans="1:5">
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>35.965586481000003</v>
       </c>
       <c r="C177" s="5">
         <v>-7.2938901000000556E-2</v>
       </c>
       <c r="D177" s="5">
         <v>-2.4018440693424958</v>
       </c>
     </row>
-    <row r="178" spans="1:5">
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>35.942635078000002</v>
       </c>
       <c r="C178" s="5">
         <v>-2.2951403000000425E-2</v>
       </c>
       <c r="D178" s="5">
         <v>-0.76309676214184607</v>
       </c>
     </row>
-    <row r="179" spans="1:5">
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>35.839035860999999</v>
       </c>
       <c r="C179" s="5">
         <v>-0.10359921700000285</v>
       </c>
       <c r="D179" s="5">
         <v>-3.4045098020511033</v>
       </c>
     </row>
-    <row r="180" spans="1:5">
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>35.978368648</v>
       </c>
       <c r="C180" s="5">
         <v>0.13933278700000074</v>
       </c>
       <c r="D180" s="5">
         <v>4.7663456594636333</v>
       </c>
     </row>
-    <row r="181" spans="1:5">
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>35.831750606999996</v>
       </c>
       <c r="C181" s="5">
         <v>-0.14661804100000353</v>
       </c>
       <c r="D181" s="5">
         <v>-4.7820753578485808</v>
       </c>
     </row>
-    <row r="182" spans="1:5">
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>35.631012441000003</v>
       </c>
       <c r="C182" s="5">
         <v>-0.20073816599999361</v>
       </c>
       <c r="D182" s="5">
         <v>-6.5193693836205657</v>
       </c>
     </row>
-    <row r="183" spans="1:5">
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>36.359453946999999</v>
       </c>
       <c r="C183" s="5">
         <v>0.7284415059999958</v>
       </c>
       <c r="D183" s="5">
         <v>27.488283386221248</v>
       </c>
     </row>
-    <row r="184" spans="1:5">
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>36.231473147999999</v>
       </c>
       <c r="C184" s="5">
         <v>-0.12798079899999948</v>
       </c>
       <c r="D184" s="5">
         <v>-4.1430331192085941</v>
       </c>
     </row>
-    <row r="185" spans="1:5">
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>35.553573815</v>
       </c>
       <c r="C185" s="5">
         <v>-0.67789933299999916</v>
       </c>
       <c r="D185" s="5">
         <v>-20.280009956838917</v>
       </c>
       <c r="E185" s="5">
         <v>-2.0138451817991898</v>
       </c>
     </row>
-    <row r="186" spans="1:5">
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>35.070493124000002</v>
       </c>
       <c r="C186" s="5">
         <v>-0.48308069099999784</v>
       </c>
       <c r="D186" s="5">
         <v>-15.139942035676556</v>
       </c>
     </row>
-    <row r="187" spans="1:5">
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>35.193257795000001</v>
       </c>
       <c r="C187" s="5">
         <v>0.12276467099999877</v>
       </c>
       <c r="D187" s="5">
         <v>4.2824388023064097</v>
       </c>
     </row>
-    <row r="188" spans="1:5">
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>35.329806562999998</v>
       </c>
       <c r="C188" s="5">
         <v>0.13654876799999727</v>
       </c>
       <c r="D188" s="5">
         <v>4.7566172201431112</v>
       </c>
     </row>
-    <row r="189" spans="1:5">
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>35.330827438</v>
       </c>
       <c r="C189" s="5">
         <v>1.0208750000018085E-3</v>
       </c>
       <c r="D189" s="5">
         <v>3.4680198671277473E-2</v>
       </c>
     </row>
-    <row r="190" spans="1:5">
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>35.591981017000002</v>
       </c>
       <c r="C190" s="5">
         <v>0.26115357900000191</v>
       </c>
       <c r="D190" s="5">
         <v>9.2396323937166347</v>
       </c>
     </row>
-    <row r="191" spans="1:5">
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>35.503603245000001</v>
       </c>
       <c r="C191" s="5">
         <v>-8.8377772000001187E-2</v>
       </c>
       <c r="D191" s="5">
         <v>-2.939338587492768</v>
       </c>
     </row>
-    <row r="192" spans="1:5">
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>35.119673048999999</v>
       </c>
       <c r="C192" s="5">
         <v>-0.38393019600000144</v>
       </c>
       <c r="D192" s="5">
         <v>-12.231962047876577</v>
       </c>
     </row>
-    <row r="193" spans="1:5">
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>34.983717437000003</v>
       </c>
       <c r="C193" s="5">
         <v>-0.13595561199999651</v>
       </c>
       <c r="D193" s="5">
         <v>-4.5478073467138724</v>
       </c>
     </row>
-    <row r="194" spans="1:5">
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>35.363649557000002</v>
       </c>
       <c r="C194" s="5">
         <v>0.37993211999999943</v>
       </c>
       <c r="D194" s="5">
         <v>13.83962581838707</v>
       </c>
     </row>
-    <row r="195" spans="1:5">
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>34.96893077</v>
       </c>
       <c r="C195" s="5">
         <v>-0.39471878700000218</v>
       </c>
       <c r="D195" s="5">
         <v>-12.601636443047926</v>
       </c>
     </row>
-    <row r="196" spans="1:5">
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>35.126888645999998</v>
       </c>
       <c r="C196" s="5">
         <v>0.15795787599999755</v>
       </c>
       <c r="D196" s="5">
         <v>5.5572259796494716</v>
       </c>
     </row>
-    <row r="197" spans="1:5">
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>35.092921547000003</v>
       </c>
       <c r="C197" s="5">
         <v>-3.3967098999994505E-2</v>
       </c>
       <c r="D197" s="5">
         <v>-1.1542279038843528</v>
       </c>
       <c r="E197" s="5">
         <v>-1.2956567190599788</v>
       </c>
     </row>
-    <row r="198" spans="1:5">
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>35.232166077000002</v>
       </c>
       <c r="C198" s="5">
         <v>0.13924452999999914</v>
       </c>
       <c r="D198" s="5">
         <v>4.8667545904458542</v>
       </c>
     </row>
-    <row r="199" spans="1:5">
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>35.088683695</v>
       </c>
       <c r="C199" s="5">
         <v>-0.14348238200000196</v>
       </c>
       <c r="D199" s="5">
         <v>-4.7789897310151712</v>
       </c>
     </row>
-    <row r="200" spans="1:5">
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>35.114503274999997</v>
       </c>
       <c r="C200" s="5">
         <v>2.5819579999996733E-2</v>
       </c>
       <c r="D200" s="5">
         <v>0.88658776421868257</v>
       </c>
     </row>
-    <row r="201" spans="1:5">
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>35.014805451999997</v>
       </c>
       <c r="C201" s="5">
         <v>-9.969782299999963E-2</v>
       </c>
       <c r="D201" s="5">
         <v>-3.354361360321878</v>
       </c>
     </row>
-    <row r="202" spans="1:5">
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>35.058915937000002</v>
       </c>
       <c r="C202" s="5">
         <v>4.4110485000004473E-2</v>
       </c>
       <c r="D202" s="5">
         <v>1.5222383970579623</v>
       </c>
     </row>
-    <row r="203" spans="1:5">
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>35.708221008000002</v>
       </c>
       <c r="C203" s="5">
         <v>0.64930507100000057</v>
       </c>
       <c r="D203" s="5">
         <v>24.63406848492302</v>
       </c>
     </row>
-    <row r="204" spans="1:5">
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>35.182398139999997</v>
       </c>
       <c r="C204" s="5">
         <v>-0.52582286800000588</v>
       </c>
       <c r="D204" s="5">
         <v>-16.307469598929281</v>
       </c>
     </row>
-    <row r="205" spans="1:5">
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>34.783489154000002</v>
       </c>
       <c r="C205" s="5">
         <v>-0.39890898599999502</v>
       </c>
       <c r="D205" s="5">
         <v>-12.788759728954647</v>
       </c>
     </row>
-    <row r="206" spans="1:5">
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>34.576254880999997</v>
       </c>
       <c r="C206" s="5">
         <v>-0.20723427300000452</v>
       </c>
       <c r="D206" s="5">
         <v>-6.9197199548777233</v>
       </c>
     </row>
-    <row r="207" spans="1:5">
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>34.468029242999997</v>
       </c>
       <c r="C207" s="5">
         <v>-0.1082256380000004</v>
       </c>
       <c r="D207" s="5">
         <v>-3.6920760725275059</v>
       </c>
     </row>
-    <row r="208" spans="1:5">
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>34.425804724000002</v>
       </c>
       <c r="C208" s="5">
         <v>-4.2224518999994132E-2</v>
       </c>
       <c r="D208" s="5">
         <v>-1.4601768460752562</v>
       </c>
     </row>
-    <row r="209" spans="1:5">
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>34.807990854000003</v>
       </c>
       <c r="C209" s="5">
         <v>0.3821861300000009</v>
       </c>
       <c r="D209" s="5">
         <v>14.166388442285482</v>
       </c>
       <c r="E209" s="5">
         <v>-0.81193209467724792</v>
       </c>
     </row>
-    <row r="210" spans="1:5">
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>34.571202745999997</v>
       </c>
       <c r="C210" s="5">
         <v>-0.23678810800000605</v>
       </c>
       <c r="D210" s="5">
         <v>-7.8646277255779999</v>
       </c>
     </row>
-    <row r="211" spans="1:5">
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>34.759274456999997</v>
       </c>
       <c r="C211" s="5">
         <v>0.1880717109999992</v>
       </c>
       <c r="D211" s="5">
         <v>6.7270641965000877</v>
       </c>
     </row>
-    <row r="212" spans="1:5">
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>34.903869708000002</v>
       </c>
       <c r="C212" s="5">
         <v>0.14459525100000548</v>
       </c>
       <c r="D212" s="5">
         <v>5.1076953318048401</v>
       </c>
     </row>
-    <row r="213" spans="1:5">
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>35.012068542999998</v>
       </c>
       <c r="C213" s="5">
         <v>0.10819883499999605</v>
       </c>
       <c r="D213" s="5">
         <v>3.7839735534230146</v>
       </c>
     </row>
-    <row r="214" spans="1:5">
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>34.858984411000002</v>
       </c>
       <c r="C214" s="5">
         <v>-0.15308413199999649</v>
       </c>
       <c r="D214" s="5">
         <v>-5.1224369062447872</v>
       </c>
     </row>
-    <row r="215" spans="1:5">
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>35.064328867999997</v>
       </c>
       <c r="C215" s="5">
         <v>0.20534445699999537</v>
       </c>
       <c r="D215" s="5">
         <v>7.3024428727391788</v>
       </c>
     </row>
-    <row r="216" spans="1:5">
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>35.052717809000001</v>
       </c>
       <c r="C216" s="5">
         <v>-1.161105899999626E-2</v>
       </c>
       <c r="D216" s="5">
         <v>-0.39664021248547732</v>
       </c>
     </row>
-    <row r="217" spans="1:5">
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>35.344215321999997</v>
       </c>
       <c r="C217" s="5">
         <v>0.29149751299999593</v>
       </c>
       <c r="D217" s="5">
         <v>10.448487457224619</v>
       </c>
     </row>
-    <row r="218" spans="1:5">
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>35.437008167000002</v>
       </c>
       <c r="C218" s="5">
         <v>9.2792845000005286E-2</v>
       </c>
       <c r="D218" s="5">
         <v>3.1963774287301128</v>
       </c>
     </row>
-    <row r="219" spans="1:5">
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>35.866172661999997</v>
       </c>
       <c r="C219" s="5">
         <v>0.42916449499999487</v>
       </c>
       <c r="D219" s="5">
         <v>15.540923487679059</v>
       </c>
     </row>
-    <row r="220" spans="1:5">
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>36.238297764999999</v>
       </c>
       <c r="C220" s="5">
         <v>0.3721251030000019</v>
       </c>
       <c r="D220" s="5">
         <v>13.18608856353174</v>
       </c>
     </row>
-    <row r="221" spans="1:5">
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>36.315761305000002</v>
       </c>
       <c r="C221" s="5">
         <v>7.7463540000003661E-2</v>
       </c>
       <c r="D221" s="5">
         <v>2.5955123277174863</v>
       </c>
       <c r="E221" s="5">
         <v>4.3316790599154276</v>
       </c>
     </row>
-    <row r="222" spans="1:5">
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>36.248141560999997</v>
       </c>
       <c r="C222" s="5">
         <v>-6.7619744000005255E-2</v>
       </c>
       <c r="D222" s="5">
         <v>-2.2116523508339481</v>
       </c>
     </row>
-    <row r="223" spans="1:5">
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>36.259649516000003</v>
       </c>
       <c r="C223" s="5">
         <v>1.150795500000612E-2</v>
       </c>
       <c r="D223" s="5">
         <v>0.38163845430763121</v>
       </c>
     </row>
-    <row r="224" spans="1:5">
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>35.997717332999997</v>
       </c>
       <c r="C224" s="5">
         <v>-0.26193218300000609</v>
       </c>
       <c r="D224" s="5">
         <v>-8.3323018693208901</v>
       </c>
     </row>
-    <row r="225" spans="1:5">
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>36.313394103999997</v>
       </c>
       <c r="C225" s="5">
         <v>0.31567677099999969</v>
       </c>
       <c r="D225" s="5">
         <v>11.045909973982759</v>
       </c>
     </row>
-    <row r="226" spans="1:5">
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>36.073235670999999</v>
       </c>
       <c r="C226" s="5">
         <v>-0.24015843299999773</v>
       </c>
       <c r="D226" s="5">
         <v>-7.6537906687835999</v>
       </c>
     </row>
-    <row r="227" spans="1:5">
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>35.835337056</v>
       </c>
       <c r="C227" s="5">
         <v>-0.23789861499999887</v>
       </c>
       <c r="D227" s="5">
         <v>-7.6330220254629655</v>
       </c>
     </row>
-    <row r="228" spans="1:5">
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>35.749795421999998</v>
       </c>
       <c r="C228" s="5">
         <v>-8.554163400000192E-2</v>
       </c>
       <c r="D228" s="5">
         <v>-2.8271798967294592</v>
       </c>
     </row>
-    <row r="229" spans="1:5">
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>35.559979527000003</v>
       </c>
       <c r="C229" s="5">
         <v>-0.18981589499999529</v>
       </c>
       <c r="D229" s="5">
         <v>-6.1886693072011116</v>
       </c>
     </row>
-    <row r="230" spans="1:5">
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>35.456257051000001</v>
       </c>
       <c r="C230" s="5">
         <v>-0.10372247600000151</v>
       </c>
       <c r="D230" s="5">
         <v>-3.4445882564422714</v>
       </c>
     </row>
-    <row r="231" spans="1:5">
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>35.260370620000003</v>
       </c>
       <c r="C231" s="5">
         <v>-0.19588643099999814</v>
       </c>
       <c r="D231" s="5">
         <v>-6.4318965593292425</v>
       </c>
     </row>
-    <row r="232" spans="1:5">
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>35.251741070999998</v>
       </c>
       <c r="C232" s="5">
         <v>-8.6295490000054542E-3</v>
       </c>
       <c r="D232" s="5">
         <v>-0.29329048250379408</v>
       </c>
     </row>
-    <row r="233" spans="1:5">
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>34.725157881999998</v>
       </c>
       <c r="C233" s="5">
         <v>-0.52658318900000012</v>
       </c>
       <c r="D233" s="5">
         <v>-16.523565729407419</v>
       </c>
       <c r="E233" s="5">
         <v>-4.3799258664612095</v>
       </c>
     </row>
-    <row r="234" spans="1:5">
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>34.526278972999997</v>
       </c>
       <c r="C234" s="5">
         <v>-0.19887890900000116</v>
       </c>
       <c r="D234" s="5">
         <v>-6.6602666153807055</v>
       </c>
     </row>
-    <row r="235" spans="1:5">
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>34.129188165000002</v>
       </c>
       <c r="C235" s="5">
         <v>-0.39709080799999441</v>
       </c>
       <c r="D235" s="5">
         <v>-12.960940502462259</v>
       </c>
     </row>
-    <row r="236" spans="1:5">
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>33.369977624999997</v>
       </c>
       <c r="C236" s="5">
         <v>-0.7592105400000051</v>
       </c>
       <c r="D236" s="5">
         <v>-23.658710402910231</v>
       </c>
     </row>
-    <row r="237" spans="1:5">
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>33.300921516999999</v>
       </c>
       <c r="C237" s="5">
         <v>-6.9056107999998062E-2</v>
       </c>
       <c r="D237" s="5">
         <v>-2.4552198240780476</v>
       </c>
     </row>
-    <row r="238" spans="1:5">
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>33.087044663999997</v>
       </c>
       <c r="C238" s="5">
         <v>-0.21387685300000214</v>
       </c>
       <c r="D238" s="5">
         <v>-7.4405612538432919</v>
       </c>
     </row>
-    <row r="239" spans="1:5">
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>32.603738479</v>
       </c>
       <c r="C239" s="5">
         <v>-0.48330618499999645</v>
       </c>
       <c r="D239" s="5">
         <v>-16.186673343603875</v>
       </c>
     </row>
-    <row r="240" spans="1:5">
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>32.751323102000001</v>
       </c>
       <c r="C240" s="5">
         <v>0.14758462300000019</v>
       </c>
       <c r="D240" s="5">
         <v>5.5692370578401595</v>
       </c>
     </row>
-    <row r="241" spans="1:5">
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>32.815096634</v>
       </c>
       <c r="C241" s="5">
         <v>6.3773531999999022E-2</v>
       </c>
       <c r="D241" s="5">
         <v>2.3618334456832146</v>
       </c>
     </row>
-    <row r="242" spans="1:5">
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>32.474904826</v>
       </c>
       <c r="C242" s="5">
         <v>-0.34019180800000015</v>
       </c>
       <c r="D242" s="5">
         <v>-11.754941880748115</v>
       </c>
     </row>
-    <row r="243" spans="1:5">
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>32.761408977000002</v>
       </c>
       <c r="C243" s="5">
         <v>0.28650415100000259</v>
       </c>
       <c r="D243" s="5">
         <v>11.115900930652334</v>
       </c>
     </row>
-    <row r="244" spans="1:5">
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>32.667183950000002</v>
       </c>
       <c r="C244" s="5">
         <v>-9.4225027000000239E-2</v>
       </c>
       <c r="D244" s="5">
         <v>-3.3972429742105348</v>
       </c>
     </row>
-    <row r="245" spans="1:5">
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>32.750327181000003</v>
       </c>
       <c r="C245" s="5">
         <v>8.3143231000001094E-2</v>
       </c>
       <c r="D245" s="5">
         <v>3.0973113398487628</v>
       </c>
       <c r="E245" s="5">
         <v>-5.6870315974104191</v>
       </c>
     </row>
-    <row r="246" spans="1:5">
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>32.720940591000002</v>
       </c>
       <c r="C246" s="5">
         <v>-2.9386590000001434E-2</v>
       </c>
       <c r="D246" s="5">
         <v>-1.0714517828409043</v>
       </c>
     </row>
-    <row r="247" spans="1:5">
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>32.804412819</v>
       </c>
       <c r="C247" s="5">
         <v>8.3472227999997983E-2</v>
       </c>
       <c r="D247" s="5">
         <v>3.1045593013044437</v>
       </c>
     </row>
-    <row r="248" spans="1:5">
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>32.752371205999999</v>
       </c>
       <c r="C248" s="5">
         <v>-5.2041613000000098E-2</v>
       </c>
       <c r="D248" s="5">
         <v>-1.887182425698819</v>
       </c>
     </row>
-    <row r="249" spans="1:5">
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>32.696962280999998</v>
       </c>
       <c r="C249" s="5">
         <v>-5.540892500000183E-2</v>
       </c>
       <c r="D249" s="5">
         <v>-2.0113204290924114</v>
       </c>
     </row>
-    <row r="250" spans="1:5">
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>32.586745274999998</v>
       </c>
       <c r="C250" s="5">
         <v>-0.11021700599999917</v>
       </c>
       <c r="D250" s="5">
         <v>-3.9708788628162739</v>
       </c>
     </row>
-    <row r="251" spans="1:5">
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>32.533145089999998</v>
       </c>
       <c r="C251" s="5">
         <v>-5.3600185000000522E-2</v>
       </c>
       <c r="D251" s="5">
         <v>-1.9560565879035652</v>
       </c>
     </row>
-    <row r="252" spans="1:5">
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>32.768798525000001</v>
       </c>
       <c r="C252" s="5">
         <v>0.23565343500000324</v>
       </c>
       <c r="D252" s="5">
         <v>9.0469737492931515</v>
       </c>
     </row>
-    <row r="253" spans="1:5">
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>32.951865032999997</v>
       </c>
       <c r="C253" s="5">
         <v>0.18306650799999602</v>
       </c>
       <c r="D253" s="5">
         <v>6.9138043570252661</v>
       </c>
     </row>
-    <row r="254" spans="1:5">
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>32.649709033000001</v>
       </c>
       <c r="C254" s="5">
         <v>-0.30215599999999654</v>
       </c>
       <c r="D254" s="5">
         <v>-10.465217713949215</v>
       </c>
     </row>
-    <row r="255" spans="1:5">
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>32.056748843000001</v>
       </c>
       <c r="C255" s="5">
         <v>-0.59296018999999944</v>
       </c>
       <c r="D255" s="5">
         <v>-19.743186608519679</v>
       </c>
     </row>
-    <row r="256" spans="1:5">
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>32.180784295000002</v>
       </c>
       <c r="C256" s="5">
         <v>0.1240354520000011</v>
       </c>
       <c r="D256" s="5">
         <v>4.743189964243788</v>
       </c>
     </row>
-    <row r="257" spans="1:5">
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>31.982771762999999</v>
       </c>
       <c r="C257" s="5">
         <v>-0.19801253200000346</v>
       </c>
       <c r="D257" s="5">
         <v>-7.1389276793593526</v>
       </c>
       <c r="E257" s="5">
         <v>-2.3436572519046406</v>
       </c>
     </row>
-    <row r="258" spans="1:5">
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>31.95427097</v>
       </c>
       <c r="C258" s="5">
         <v>-2.8500792999999192E-2</v>
       </c>
       <c r="D258" s="5">
         <v>-1.0641298585678971</v>
       </c>
     </row>
-    <row r="259" spans="1:5">
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>31.686428159999998</v>
       </c>
       <c r="C259" s="5">
         <v>-0.26784281000000121</v>
       </c>
       <c r="D259" s="5">
         <v>-9.6074847040719007</v>
       </c>
     </row>
-    <row r="260" spans="1:5">
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>31.747845348999999</v>
       </c>
       <c r="C260" s="5">
         <v>6.141718900000015E-2</v>
       </c>
       <c r="D260" s="5">
         <v>2.3508933742379945</v>
       </c>
     </row>
-    <row r="261" spans="1:5">
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>31.695836353000001</v>
       </c>
       <c r="C261" s="5">
         <v>-5.2008995999997865E-2</v>
       </c>
       <c r="D261" s="5">
         <v>-1.9482119141085996</v>
       </c>
     </row>
-    <row r="262" spans="1:5">
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>31.690663328999999</v>
       </c>
       <c r="C262" s="5">
         <v>-5.1730240000011918E-3</v>
       </c>
       <c r="D262" s="5">
         <v>-0.19567426805913168</v>
       </c>
     </row>
-    <row r="263" spans="1:5">
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>31.527019730999999</v>
       </c>
       <c r="C263" s="5">
         <v>-0.16364359800000017</v>
       </c>
       <c r="D263" s="5">
         <v>-6.0235432084014606</v>
       </c>
     </row>
-    <row r="264" spans="1:5">
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>31.37961597</v>
       </c>
       <c r="C264" s="5">
         <v>-0.14740376099999963</v>
       </c>
       <c r="D264" s="5">
         <v>-5.4685174778255181</v>
       </c>
     </row>
-    <row r="265" spans="1:5">
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>31.527944959999999</v>
       </c>
       <c r="C265" s="5">
         <v>0.14832898999999955</v>
       </c>
       <c r="D265" s="5">
         <v>5.822123621838915</v>
       </c>
     </row>
-    <row r="266" spans="1:5">
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>31.333724737000001</v>
       </c>
       <c r="C266" s="5">
         <v>-0.19422022299999853</v>
       </c>
       <c r="D266" s="5">
         <v>-7.1469182521551433</v>
       </c>
     </row>
-    <row r="267" spans="1:5">
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>30.872098269999999</v>
       </c>
       <c r="C267" s="5">
         <v>-0.46162646700000209</v>
       </c>
       <c r="D267" s="5">
         <v>-16.31463990752151</v>
       </c>
     </row>
-    <row r="268" spans="1:5">
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>31.105062845999999</v>
       </c>
       <c r="C268" s="5">
         <v>0.23296457600000053</v>
       </c>
       <c r="D268" s="5">
         <v>9.440790660125554</v>
       </c>
     </row>
-    <row r="269" spans="1:5">
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>31.119813281999999</v>
       </c>
       <c r="C269" s="5">
         <v>1.4750435999999922E-2</v>
       </c>
       <c r="D269" s="5">
         <v>0.57054256327977448</v>
       </c>
       <c r="E269" s="5">
         <v>-2.6981979154112379</v>
       </c>
     </row>
-    <row r="270" spans="1:5">
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>31.089810019000002</v>
       </c>
       <c r="C270" s="5">
         <v>-3.000326299999756E-2</v>
       </c>
       <c r="D270" s="5">
         <v>-1.1508298843990072</v>
       </c>
     </row>
-    <row r="271" spans="1:5">
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>31.051790689000001</v>
       </c>
       <c r="C271" s="5">
         <v>-3.8019330000000906E-2</v>
       </c>
       <c r="D271" s="5">
         <v>-1.4576347444592797</v>
       </c>
     </row>
-    <row r="272" spans="1:5">
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>31.132982712</v>
       </c>
       <c r="C272" s="5">
         <v>8.1192022999999836E-2</v>
       </c>
       <c r="D272" s="5">
         <v>3.1831935494406105</v>
       </c>
     </row>
-    <row r="273" spans="1:5">
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>31.164127969999999</v>
       </c>
       <c r="C273" s="5">
         <v>3.1145257999998677E-2</v>
       </c>
       <c r="D273" s="5">
         <v>1.2071004240546745</v>
       </c>
     </row>
-    <row r="274" spans="1:5">
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>31.173653991999998</v>
       </c>
       <c r="C274" s="5">
         <v>9.5260219999993012E-3</v>
       </c>
       <c r="D274" s="5">
         <v>0.36742450101185931</v>
       </c>
     </row>
-    <row r="275" spans="1:5">
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>31.389618176999999</v>
       </c>
       <c r="C275" s="5">
         <v>0.2159641850000007</v>
       </c>
       <c r="D275" s="5">
         <v>8.6375261173915909</v>
       </c>
     </row>
-    <row r="276" spans="1:5">
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>31.397955872000001</v>
       </c>
       <c r="C276" s="5">
         <v>8.3376950000015881E-3</v>
       </c>
       <c r="D276" s="5">
         <v>0.31920947914356734</v>
       </c>
     </row>
-    <row r="277" spans="1:5">
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>31.442862277</v>
       </c>
       <c r="C277" s="5">
         <v>4.4906404999998983E-2</v>
       </c>
       <c r="D277" s="5">
         <v>1.7298453906943623</v>
       </c>
     </row>
-    <row r="278" spans="1:5">
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>31.545450149000001</v>
       </c>
       <c r="C278" s="5">
         <v>0.10258787200000086</v>
       </c>
       <c r="D278" s="5">
         <v>3.9862382846615141</v>
       </c>
     </row>
-    <row r="279" spans="1:5">
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>31.687538847999999</v>
       </c>
       <c r="C279" s="5">
         <v>0.14208869899999854</v>
       </c>
       <c r="D279" s="5">
         <v>5.5410377305055603</v>
       </c>
     </row>
-    <row r="280" spans="1:5">
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>31.837090176</v>
       </c>
       <c r="C280" s="5">
         <v>0.14955132800000115</v>
       </c>
       <c r="D280" s="5">
         <v>5.8128229911501794</v>
       </c>
     </row>
-    <row r="281" spans="1:5">
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>31.649135701999999</v>
       </c>
       <c r="C281" s="5">
         <v>-0.18795447400000143</v>
       </c>
       <c r="D281" s="5">
         <v>-6.858796916387389</v>
       </c>
       <c r="E281" s="5">
         <v>1.7009177246772422</v>
       </c>
     </row>
-    <row r="282" spans="1:5">
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>31.428397541999999</v>
       </c>
       <c r="C282" s="5">
         <v>-0.22073815999999979</v>
       </c>
       <c r="D282" s="5">
         <v>-8.0557442514882389</v>
       </c>
     </row>
-    <row r="283" spans="1:5">
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>31.697793554</v>
       </c>
       <c r="C283" s="5">
         <v>0.26939601200000141</v>
       </c>
       <c r="D283" s="5">
         <v>10.785146170547378</v>
       </c>
     </row>
-    <row r="284" spans="1:5">
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>31.521938598999999</v>
       </c>
       <c r="C284" s="5">
         <v>-0.17585495500000192</v>
       </c>
       <c r="D284" s="5">
         <v>-6.4580036158690461</v>
       </c>
     </row>
-    <row r="285" spans="1:5">
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>31.415947842000001</v>
       </c>
       <c r="C285" s="5">
         <v>-0.10599075699999716</v>
       </c>
       <c r="D285" s="5">
         <v>-3.9611431957526033</v>
       </c>
     </row>
-    <row r="286" spans="1:5">
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>31.332709093999998</v>
       </c>
       <c r="C286" s="5">
         <v>-8.3238748000002971E-2</v>
       </c>
       <c r="D286" s="5">
         <v>-3.1335571407769769</v>
       </c>
     </row>
-    <row r="287" spans="1:5">
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>31.320647492999999</v>
       </c>
       <c r="C287" s="5">
         <v>-1.20616009999992E-2</v>
       </c>
       <c r="D287" s="5">
         <v>-0.46096606928389683</v>
       </c>
     </row>
-    <row r="288" spans="1:5">
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>31.294688146999999</v>
       </c>
       <c r="C288" s="5">
         <v>-2.5959346000000494E-2</v>
       </c>
       <c r="D288" s="5">
         <v>-0.99006901944993508</v>
       </c>
     </row>
-    <row r="289" spans="1:5">
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>31.525130740000002</v>
       </c>
       <c r="C289" s="5">
         <v>0.23044259300000292</v>
       </c>
       <c r="D289" s="5">
         <v>9.2031631807041325</v>
       </c>
     </row>
-    <row r="290" spans="1:5">
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>31.592319866</v>
       </c>
       <c r="C290" s="5">
         <v>6.7189125999998822E-2</v>
       </c>
       <c r="D290" s="5">
         <v>2.587739107524456</v>
       </c>
     </row>
-    <row r="291" spans="1:5">
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>31.625235722999999</v>
       </c>
       <c r="C291" s="5">
         <v>3.2915856999998994E-2</v>
       </c>
       <c r="D291" s="5">
         <v>1.257462651421859</v>
       </c>
     </row>
-    <row r="292" spans="1:5">
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>31.681193779000001</v>
       </c>
       <c r="C292" s="5">
         <v>5.5958056000001477E-2</v>
       </c>
       <c r="D292" s="5">
         <v>2.1440795611998187</v>
       </c>
     </row>
-    <row r="293" spans="1:5">
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>31.5826159</v>
       </c>
       <c r="C293" s="5">
         <v>-9.8577879000000479E-2</v>
       </c>
       <c r="D293" s="5">
         <v>-3.670628166076817</v>
       </c>
       <c r="E293" s="5">
         <v>-0.21017888964277587</v>
       </c>
     </row>
-    <row r="294" spans="1:5">
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>31.742150580000001</v>
       </c>
       <c r="C294" s="5">
         <v>0.15953468000000015</v>
       </c>
       <c r="D294" s="5">
         <v>6.232887893890493</v>
       </c>
     </row>
-    <row r="295" spans="1:5">
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>31.731906948999999</v>
       </c>
       <c r="C295" s="5">
         <v>-1.0243631000001585E-2</v>
       </c>
       <c r="D295" s="5">
         <v>-0.38656998355381944</v>
       </c>
     </row>
-    <row r="296" spans="1:5">
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>31.684661798</v>
       </c>
       <c r="C296" s="5">
         <v>-4.7245150999998486E-2</v>
       </c>
       <c r="D296" s="5">
         <v>-1.7721032854159602</v>
       </c>
     </row>
-    <row r="297" spans="1:5">
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>31.558504474999999</v>
       </c>
       <c r="C297" s="5">
         <v>-0.12615732300000104</v>
       </c>
       <c r="D297" s="5">
         <v>-4.6747262453648357</v>
       </c>
     </row>
-    <row r="298" spans="1:5">
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>31.462930758999999</v>
       </c>
       <c r="C298" s="5">
         <v>-9.557371600000053E-2</v>
       </c>
       <c r="D298" s="5">
         <v>-3.5742283088753601</v>
       </c>
     </row>
-    <row r="299" spans="1:5">
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>31.341021733000002</v>
       </c>
       <c r="C299" s="5">
         <v>-0.12190902599999731</v>
       </c>
       <c r="D299" s="5">
         <v>-4.5518065967260828</v>
       </c>
     </row>
-    <row r="300" spans="1:5">
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>30.489599987999998</v>
       </c>
       <c r="C300" s="5">
         <v>-0.85142174500000323</v>
       </c>
       <c r="D300" s="5">
         <v>-28.144020715757399</v>
       </c>
     </row>
-    <row r="301" spans="1:5">
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>30.838373246</v>
       </c>
       <c r="C301" s="5">
         <v>0.34877325800000136</v>
       </c>
       <c r="D301" s="5">
         <v>14.62432913242495</v>
       </c>
     </row>
-    <row r="302" spans="1:5">
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>30.567815774</v>
       </c>
       <c r="C302" s="5">
         <v>-0.27055747200000013</v>
       </c>
       <c r="D302" s="5">
         <v>-10.034631939466109</v>
       </c>
     </row>
-    <row r="303" spans="1:5">
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>30.469466679</v>
       </c>
       <c r="C303" s="5">
         <v>-9.8349094999999664E-2</v>
       </c>
       <c r="D303" s="5">
         <v>-3.793294217937293</v>
       </c>
     </row>
-    <row r="304" spans="1:5">
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>30.526775333</v>
       </c>
       <c r="C304" s="5">
         <v>5.7308653999999848E-2</v>
       </c>
       <c r="D304" s="5">
         <v>2.2805214772341209</v>
       </c>
     </row>
-    <row r="305" spans="1:5">
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>30.71096623</v>
       </c>
       <c r="C305" s="5">
         <v>0.18419089700000058</v>
       </c>
       <c r="D305" s="5">
         <v>7.4856779913144544</v>
       </c>
       <c r="E305" s="5">
         <v>-2.7599033365694026</v>
       </c>
     </row>
-    <row r="306" spans="1:5">
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>30.738477674999999</v>
       </c>
       <c r="C306" s="5">
         <v>2.7511444999998247E-2</v>
       </c>
       <c r="D306" s="5">
         <v>1.0802942221432632</v>
       </c>
     </row>
-    <row r="307" spans="1:5">
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>30.981805304000002</v>
       </c>
       <c r="C307" s="5">
         <v>0.24332762900000304</v>
       </c>
       <c r="D307" s="5">
         <v>9.9239642488899946</v>
       </c>
     </row>
-    <row r="308" spans="1:5">
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>30.938868746000001</v>
       </c>
       <c r="C308" s="5">
         <v>-4.2936558000000957E-2</v>
       </c>
       <c r="D308" s="5">
         <v>-1.6504186846708846</v>
       </c>
     </row>
-    <row r="309" spans="1:5">
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>31.208586753999999</v>
       </c>
       <c r="C309" s="5">
         <v>0.26971800799999812</v>
       </c>
       <c r="D309" s="5">
         <v>10.977789571674833</v>
       </c>
     </row>
-    <row r="310" spans="1:5">
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>31.501549403999999</v>
       </c>
       <c r="C310" s="5">
         <v>0.29296264999999977</v>
       </c>
       <c r="D310" s="5">
         <v>11.864877213994651</v>
       </c>
     </row>
-    <row r="311" spans="1:5">
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>31.474040780999999</v>
       </c>
       <c r="C311" s="5">
         <v>-2.7508622999999233E-2</v>
       </c>
       <c r="D311" s="5">
         <v>-1.042877726378777</v>
       </c>
     </row>
-    <row r="312" spans="1:5">
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>31.572228578000001</v>
       </c>
       <c r="C312" s="5">
         <v>9.8187797000001353E-2</v>
       </c>
       <c r="D312" s="5">
         <v>3.8084776156041444</v>
       </c>
     </row>
-    <row r="313" spans="1:5">
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>31.542235149</v>
       </c>
       <c r="C313" s="5">
         <v>-2.9993429000001015E-2</v>
       </c>
       <c r="D313" s="5">
         <v>-1.1340552451816421</v>
       </c>
     </row>
-    <row r="314" spans="1:5">
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>31.944102253000001</v>
       </c>
       <c r="C314" s="5">
         <v>0.40186710400000081</v>
       </c>
       <c r="D314" s="5">
         <v>16.406884811488489</v>
       </c>
     </row>
-    <row r="315" spans="1:5">
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>32.327487783999999</v>
       </c>
       <c r="C315" s="5">
         <v>0.38338553099999828</v>
       </c>
       <c r="D315" s="5">
         <v>15.391874096295034</v>
       </c>
     </row>
-    <row r="316" spans="1:5">
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>32.359883308999997</v>
       </c>
       <c r="C316" s="5">
         <v>3.2395524999998315E-2</v>
       </c>
       <c r="D316" s="5">
         <v>1.2091755486178801</v>
       </c>
     </row>
-    <row r="317" spans="1:5">
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>32.429825287</v>
       </c>
       <c r="C317" s="5">
         <v>6.9941978000002791E-2</v>
       </c>
       <c r="D317" s="5">
         <v>2.6247105280668981</v>
       </c>
       <c r="E317" s="5">
         <v>5.5968901926665371</v>
       </c>
     </row>
-    <row r="318" spans="1:5">
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>32.323783990000003</v>
       </c>
       <c r="C318" s="5">
         <v>-0.10604129699999731</v>
       </c>
       <c r="D318" s="5">
         <v>-3.8540394329912964</v>
       </c>
     </row>
-    <row r="319" spans="1:5">
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>32.439492633</v>
       </c>
       <c r="C319" s="5">
         <v>0.11570864299999783</v>
       </c>
       <c r="D319" s="5">
         <v>4.3812002616246515</v>
       </c>
     </row>
-    <row r="320" spans="1:5">
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>32.282035063000002</v>
       </c>
       <c r="C320" s="5">
         <v>-0.15745756999999827</v>
       </c>
       <c r="D320" s="5">
         <v>-5.6716534209976572</v>
       </c>
     </row>
-    <row r="321" spans="1:5">
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>32.773133549999997</v>
       </c>
       <c r="C321" s="5">
         <v>0.49109848699999503</v>
       </c>
       <c r="D321" s="5">
         <v>19.862892604834627</v>
       </c>
     </row>
-    <row r="322" spans="1:5">
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>32.655474421999998</v>
       </c>
       <c r="C322" s="5">
         <v>-0.11765912799999967</v>
       </c>
       <c r="D322" s="5">
         <v>-4.2240742145856043</v>
       </c>
     </row>
-    <row r="323" spans="1:5">
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>32.828485563000001</v>
       </c>
       <c r="C323" s="5">
         <v>0.17301114100000348</v>
       </c>
       <c r="D323" s="5">
         <v>6.5462599580868197</v>
       </c>
     </row>
-    <row r="324" spans="1:5">
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>32.772430538000002</v>
       </c>
       <c r="C324" s="5">
         <v>-5.6055024999999148E-2</v>
       </c>
       <c r="D324" s="5">
         <v>-2.0298802753816902</v>
       </c>
     </row>
-    <row r="325" spans="1:5">
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>32.419351214000002</v>
       </c>
       <c r="C325" s="5">
         <v>-0.35307932399999942</v>
       </c>
       <c r="D325" s="5">
         <v>-12.189184045563483</v>
       </c>
     </row>
-    <row r="326" spans="1:5">
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>32.527351603</v>
       </c>
       <c r="C326" s="5">
         <v>0.1080003889999972</v>
       </c>
       <c r="D326" s="5">
         <v>4.0716926219915406</v>
       </c>
     </row>
-    <row r="327" spans="1:5">
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>31.973887641000001</v>
       </c>
       <c r="C327" s="5">
         <v>-0.55346396199999859</v>
       </c>
       <c r="D327" s="5">
         <v>-18.611904992553729</v>
       </c>
     </row>
-    <row r="328" spans="1:5">
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>32.157363435999997</v>
       </c>
       <c r="C328" s="5">
         <v>0.18347579499999611</v>
       </c>
       <c r="D328" s="5">
         <v>7.1074978885491635</v>
       </c>
     </row>
-    <row r="329" spans="1:5">
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>32.324435411000003</v>
       </c>
       <c r="C329" s="5">
         <v>0.16707197500000603</v>
       </c>
       <c r="D329" s="5">
         <v>6.4158135001464833</v>
       </c>
       <c r="E329" s="5">
         <v>-0.32497824168742362</v>
       </c>
     </row>
-    <row r="330" spans="1:5">
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>32.595280023000001</v>
       </c>
       <c r="C330" s="5">
         <v>0.27084461199999765</v>
       </c>
       <c r="D330" s="5">
         <v>10.531285100264531</v>
       </c>
     </row>
-    <row r="331" spans="1:5">
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>32.702821221999997</v>
       </c>
       <c r="C331" s="5">
         <v>0.10754119899999637</v>
       </c>
       <c r="D331" s="5">
         <v>4.0317839293403823</v>
       </c>
     </row>
-    <row r="332" spans="1:5">
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>33.023059426000003</v>
       </c>
       <c r="C332" s="5">
         <v>0.32023820400000602</v>
       </c>
       <c r="D332" s="5">
         <v>12.404844839103468</v>
       </c>
     </row>
-    <row r="333" spans="1:5">
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>33.063660257000002</v>
       </c>
       <c r="C333" s="5">
         <v>4.0600830999999005E-2</v>
       </c>
       <c r="D333" s="5">
         <v>1.4853804359912015</v>
       </c>
     </row>
-    <row r="334" spans="1:5">
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>33.152352325000003</v>
       </c>
       <c r="C334" s="5">
         <v>8.869206800000029E-2</v>
       </c>
       <c r="D334" s="5">
         <v>3.2668746771474799</v>
       </c>
     </row>
-    <row r="335" spans="1:5">
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>33.220886204000003</v>
       </c>
       <c r="C335" s="5">
         <v>6.8533879000000297E-2</v>
       </c>
       <c r="D335" s="5">
         <v>2.5090886148176894</v>
       </c>
     </row>
-    <row r="336" spans="1:5">
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>32.67418524</v>
       </c>
       <c r="C336" s="5">
         <v>-0.5467009640000029</v>
       </c>
       <c r="D336" s="5">
         <v>-18.054966009253093</v>
       </c>
     </row>
-    <row r="337" spans="1:5">
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>32.388800144999998</v>
       </c>
       <c r="C337" s="5">
         <v>-0.28538509500000231</v>
       </c>
       <c r="D337" s="5">
         <v>-9.9919994950265156</v>
       </c>
     </row>
-    <row r="338" spans="1:5">
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>32.600132631000001</v>
       </c>
       <c r="C338" s="5">
         <v>0.21133248600000343</v>
       </c>
       <c r="D338" s="5">
         <v>8.1170250277774905</v>
       </c>
     </row>
-    <row r="339" spans="1:5">
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>32.603243483</v>
       </c>
       <c r="C339" s="5">
         <v>3.1108519999989426E-3</v>
       </c>
       <c r="D339" s="5">
         <v>0.11456954135378172</v>
       </c>
     </row>
-    <row r="340" spans="1:5">
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>32.724998333999999</v>
       </c>
       <c r="C340" s="5">
         <v>0.12175485099999861</v>
       </c>
       <c r="D340" s="5">
         <v>4.574527123089589</v>
       </c>
     </row>
-    <row r="341" spans="1:5">
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>32.679087113999998</v>
       </c>
       <c r="C341" s="5">
         <v>-4.5911220000000696E-2</v>
       </c>
       <c r="D341" s="5">
         <v>-1.670598560843406</v>
       </c>
       <c r="E341" s="5">
         <v>1.0971628691751389</v>
       </c>
     </row>
-    <row r="342" spans="1:5">
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>32.855014910000001</v>
       </c>
       <c r="C342" s="5">
         <v>0.17592779600000341</v>
       </c>
       <c r="D342" s="5">
         <v>6.6549534584751324</v>
       </c>
     </row>
-    <row r="343" spans="1:5">
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>32.771083482000002</v>
       </c>
       <c r="C343" s="5">
         <v>-8.3931427999999642E-2</v>
       </c>
       <c r="D343" s="5">
         <v>-3.0228134381920069</v>
       </c>
     </row>
-    <row r="344" spans="1:5">
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>32.876526390000002</v>
       </c>
       <c r="C344" s="5">
         <v>0.10544290800000056</v>
       </c>
       <c r="D344" s="5">
         <v>3.9301371965329679</v>
       </c>
     </row>
-    <row r="345" spans="1:5">
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>32.870019438</v>
       </c>
       <c r="C345" s="5">
         <v>-6.5069520000022862E-3</v>
       </c>
       <c r="D345" s="5">
         <v>-0.23724672200490238</v>
       </c>
     </row>
-    <row r="346" spans="1:5">
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>32.896723749000003</v>
       </c>
       <c r="C346" s="5">
         <v>2.6704311000003145E-2</v>
       </c>
       <c r="D346" s="5">
         <v>0.97927382637699179</v>
       </c>
     </row>
-    <row r="347" spans="1:5">
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>33.057842534999999</v>
       </c>
       <c r="C347" s="5">
         <v>0.16111878599999585</v>
       </c>
       <c r="D347" s="5">
         <v>6.0381899391651617</v>
       </c>
     </row>
-    <row r="348" spans="1:5">
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>33.389871581000001</v>
       </c>
       <c r="C348" s="5">
         <v>0.33202904600000238</v>
       </c>
       <c r="D348" s="5">
         <v>12.741265408042214</v>
       </c>
     </row>
-    <row r="349" spans="1:5">
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>33.632428748000002</v>
       </c>
       <c r="C349" s="5">
         <v>0.24255716700000107</v>
       </c>
       <c r="D349" s="5">
         <v>9.074136776511633</v>
       </c>
     </row>
-    <row r="350" spans="1:5">
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>33.653086987999998</v>
       </c>
       <c r="C350" s="5">
         <v>2.0658239999995942E-2</v>
       </c>
       <c r="D350" s="5">
         <v>0.73957808659523838</v>
       </c>
     </row>
-    <row r="351" spans="1:5">
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>33.798450053000003</v>
       </c>
       <c r="C351" s="5">
         <v>0.14536306500000507</v>
       </c>
       <c r="D351" s="5">
         <v>5.3082797409257143</v>
       </c>
     </row>
-    <row r="352" spans="1:5">
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>33.960118604000002</v>
       </c>
       <c r="C352" s="5">
         <v>0.16166855099999822</v>
       </c>
       <c r="D352" s="5">
         <v>5.8934174560274499</v>
       </c>
     </row>
-    <row r="353" spans="1:5">
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>33.904036689000002</v>
       </c>
       <c r="C353" s="5">
         <v>-5.6081915000000038E-2</v>
       </c>
       <c r="D353" s="5">
         <v>-1.9637857834992167</v>
       </c>
       <c r="E353" s="5">
         <v>3.7484204216807093</v>
       </c>
     </row>
-    <row r="354" spans="1:5">
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>33.925340214000002</v>
       </c>
       <c r="C354" s="5">
         <v>2.1303525000000434E-2</v>
       </c>
       <c r="D354" s="5">
         <v>0.75662857745739664</v>
       </c>
     </row>
-    <row r="355" spans="1:5">
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>34.148022298999997</v>
       </c>
       <c r="C355" s="5">
         <v>0.22268208499999531</v>
       </c>
       <c r="D355" s="5">
         <v>8.1673368019200776</v>
       </c>
     </row>
-    <row r="356" spans="1:5">
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>34.056643453</v>
       </c>
       <c r="C356" s="5">
         <v>-9.1378845999997793E-2</v>
       </c>
       <c r="D356" s="5">
         <v>-3.1643135630536334</v>
       </c>
     </row>
-    <row r="357" spans="1:5">
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>34.094910380000002</v>
       </c>
       <c r="C357" s="5">
         <v>3.8266927000002227E-2</v>
       </c>
       <c r="D357" s="5">
         <v>1.3567151131552935</v>
       </c>
     </row>
-    <row r="358" spans="1:5">
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>34.370987290999999</v>
       </c>
       <c r="C358" s="5">
         <v>0.27607691099999698</v>
       </c>
       <c r="D358" s="5">
         <v>10.161400388635622</v>
       </c>
     </row>
-    <row r="359" spans="1:5">
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>34.620134637</v>
       </c>
       <c r="C359" s="5">
         <v>0.24914734600000088</v>
       </c>
       <c r="D359" s="5">
         <v>9.0538351729950506</v>
       </c>
     </row>
-    <row r="360" spans="1:5">
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>34.606449714999997</v>
       </c>
       <c r="C360" s="5">
         <v>-1.3684922000003041E-2</v>
       </c>
       <c r="D360" s="5">
         <v>-0.47331562899416424</v>
       </c>
     </row>
-    <row r="361" spans="1:5">
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>34.854512825999997</v>
       </c>
       <c r="C361" s="5">
         <v>0.24806311100000045</v>
       </c>
       <c r="D361" s="5">
         <v>8.9490971413045628</v>
       </c>
     </row>
-    <row r="362" spans="1:5">
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>34.971114571999998</v>
       </c>
       <c r="C362" s="5">
         <v>0.11660174600000062</v>
       </c>
       <c r="D362" s="5">
         <v>4.0891558263966621</v>
       </c>
     </row>
-    <row r="363" spans="1:5">
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>34.678952064000001</v>
       </c>
       <c r="C363" s="5">
         <v>-0.29216250799999699</v>
       </c>
       <c r="D363" s="5">
         <v>-9.577211370741356</v>
       </c>
     </row>
-    <row r="364" spans="1:5">
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>34.981077681999999</v>
       </c>
       <c r="C364" s="5">
         <v>0.30212561799999804</v>
       </c>
       <c r="D364" s="5">
         <v>10.970267797460377</v>
       </c>
     </row>
-    <row r="365" spans="1:5">
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>34.806676703000001</v>
       </c>
       <c r="C365" s="5">
         <v>-0.17440097899999785</v>
       </c>
       <c r="D365" s="5">
         <v>-5.8213428592495013</v>
       </c>
       <c r="E365" s="5">
         <v>2.6623378870187953</v>
       </c>
     </row>
-    <row r="366" spans="1:5">
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>35.209603002999998</v>
       </c>
       <c r="C366" s="5">
         <v>0.40292629999999718</v>
       </c>
       <c r="D366" s="5">
         <v>14.810822244825861</v>
       </c>
     </row>
-    <row r="367" spans="1:5">
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>35.139319419000003</v>
       </c>
       <c r="C367" s="5">
         <v>-7.0283583999994903E-2</v>
       </c>
       <c r="D367" s="5">
         <v>-2.3692535760190481</v>
       </c>
     </row>
-    <row r="368" spans="1:5">
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>35.271240618999997</v>
       </c>
       <c r="C368" s="5">
         <v>0.13192119999999363</v>
       </c>
       <c r="D368" s="5">
         <v>4.5992759983698672</v>
       </c>
     </row>
-    <row r="369" spans="1:5">
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>32.632497419000003</v>
       </c>
       <c r="C369" s="5">
         <v>-2.6387431999999933</v>
       </c>
       <c r="D369" s="5">
         <v>-60.667194909835409</v>
       </c>
     </row>
-    <row r="370" spans="1:5">
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>32.861344096000003</v>
       </c>
       <c r="C370" s="5">
         <v>0.22884667699999994</v>
       </c>
       <c r="D370" s="5">
         <v>8.7477118793199971</v>
       </c>
     </row>
-    <row r="371" spans="1:5">
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>33.682839786000002</v>
       </c>
       <c r="C371" s="5">
         <v>0.821495689999999</v>
       </c>
       <c r="D371" s="5">
         <v>34.487065917814583</v>
       </c>
     </row>
-    <row r="372" spans="1:5">
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>34.117991273000001</v>
       </c>
       <c r="C372" s="5">
         <v>0.43515148699999884</v>
       </c>
       <c r="D372" s="5">
         <v>16.653305800730678</v>
       </c>
     </row>
-    <row r="373" spans="1:5">
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>34.361328409999999</v>
       </c>
       <c r="C373" s="5">
         <v>0.24333713699999748</v>
       </c>
       <c r="D373" s="5">
         <v>8.9025122582571115</v>
       </c>
     </row>
-    <row r="374" spans="1:5">
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>34.255913253999999</v>
       </c>
       <c r="C374" s="5">
         <v>-0.1054151559999994</v>
       </c>
       <c r="D374" s="5">
         <v>-3.6199253300844614</v>
       </c>
     </row>
-    <row r="375" spans="1:5">
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>34.749455587</v>
       </c>
       <c r="C375" s="5">
         <v>0.49354233300000061</v>
       </c>
       <c r="D375" s="5">
         <v>18.726989940563854</v>
       </c>
     </row>
-    <row r="376" spans="1:5">
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>34.203594326999998</v>
       </c>
       <c r="C376" s="5">
         <v>-0.54586126000000235</v>
       </c>
       <c r="D376" s="5">
         <v>-17.303924025337526</v>
       </c>
     </row>
-    <row r="377" spans="1:5">
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>34.614067579</v>
       </c>
       <c r="C377" s="5">
         <v>0.41047325200000273</v>
       </c>
       <c r="D377" s="5">
         <v>15.390667324568463</v>
       </c>
       <c r="E377" s="5">
         <v>-0.55336832540350267</v>
       </c>
     </row>
-    <row r="378" spans="1:5">
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>34.502818582000003</v>
       </c>
       <c r="C378" s="5">
         <v>-0.11124899699999702</v>
       </c>
       <c r="D378" s="5">
         <v>-3.7893278716414791</v>
       </c>
     </row>
-    <row r="379" spans="1:5">
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>34.357105912000002</v>
       </c>
       <c r="C379" s="5">
         <v>-0.14571267000000176</v>
       </c>
       <c r="D379" s="5">
         <v>-4.9517798643959887</v>
       </c>
     </row>
-    <row r="380" spans="1:5">
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>34.309962278</v>
       </c>
       <c r="C380" s="5">
         <v>-4.71436340000011E-2</v>
       </c>
       <c r="D380" s="5">
         <v>-1.6342284829055864</v>
       </c>
     </row>
-    <row r="381" spans="1:5">
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>34.474884639000003</v>
       </c>
       <c r="C381" s="5">
         <v>0.16492236100000213</v>
       </c>
       <c r="D381" s="5">
         <v>5.9231706715066501</v>
       </c>
     </row>
-    <row r="382" spans="1:5">
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>34.210497783999998</v>
       </c>
       <c r="C382" s="5">
         <v>-0.26438685500000503</v>
       </c>
       <c r="D382" s="5">
         <v>-8.8243511533721009</v>
       </c>
     </row>
-    <row r="383" spans="1:5">
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>34.212159603000003</v>
       </c>
       <c r="C383" s="5">
         <v>1.6618190000059485E-3</v>
       </c>
       <c r="D383" s="5">
         <v>5.8307122096623587E-2</v>
       </c>
     </row>
-    <row r="384" spans="1:5">
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>34.720171352999998</v>
       </c>
       <c r="C384" s="5">
         <v>0.50801174999999432</v>
       </c>
       <c r="D384" s="5">
         <v>19.348357283648831</v>
       </c>
     </row>
-    <row r="385" spans="1:5">
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>34.671565293</v>
       </c>
       <c r="C385" s="5">
         <v>-4.8606059999997342E-2</v>
       </c>
       <c r="D385" s="5">
         <v>-1.6670499888194579</v>
       </c>
     </row>
-    <row r="386" spans="1:5">
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>34.724087443999998</v>
       </c>
       <c r="C386" s="5">
         <v>5.2522150999998019E-2</v>
       </c>
       <c r="D386" s="5">
         <v>1.8330397715801139</v>
       </c>
     </row>
-    <row r="387" spans="1:5">
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>34.925600103999997</v>
       </c>
       <c r="C387" s="5">
         <v>0.20151265999999879</v>
       </c>
       <c r="D387" s="5">
         <v>7.1905329067051271</v>
       </c>
     </row>
-    <row r="388" spans="1:5">
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>34.953702903999996</v>
       </c>
       <c r="C388" s="5">
         <v>2.8102799999999206E-2</v>
       </c>
       <c r="D388" s="5">
         <v>0.96986181297482599</v>
       </c>
     </row>
-    <row r="389" spans="1:5">
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>34.844541665999998</v>
       </c>
       <c r="C389" s="5">
         <v>-0.10916123799999866</v>
       </c>
       <c r="D389" s="5">
         <v>-3.6839220883684076</v>
       </c>
       <c r="E389" s="5">
         <v>0.66583936277926359</v>
       </c>
     </row>
-    <row r="390" spans="1:5">
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>34.603912737000002</v>
       </c>
       <c r="C390" s="5">
         <v>-0.24062892899999611</v>
       </c>
       <c r="D390" s="5">
         <v>-7.9793234326728468</v>
       </c>
     </row>
-    <row r="391" spans="1:5">
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>34.795655005</v>
       </c>
       <c r="C391" s="5">
         <v>0.19174226799999872</v>
       </c>
       <c r="D391" s="5">
         <v>6.8557007336097486</v>
       </c>
     </row>
-    <row r="392" spans="1:5">
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>34.652491353999999</v>
       </c>
       <c r="C392" s="5">
         <v>-0.14316365100000183</v>
       </c>
       <c r="D392" s="5">
         <v>-4.827084954103789</v>
       </c>
     </row>
-    <row r="393" spans="1:5">
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>34.708228216000002</v>
       </c>
       <c r="C393" s="5">
         <v>5.5736862000003384E-2</v>
       </c>
       <c r="D393" s="5">
         <v>1.9473090099407786</v>
       </c>
     </row>
-    <row r="394" spans="1:5">
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>34.828417657000003</v>
       </c>
       <c r="C394" s="5">
         <v>0.12018944100000084</v>
       </c>
       <c r="D394" s="5">
         <v>4.2354853686592975</v>
       </c>
     </row>
-    <row r="395" spans="1:5">
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>34.519489114999999</v>
       </c>
       <c r="C395" s="5">
         <v>-0.30892854200000386</v>
       </c>
       <c r="D395" s="5">
         <v>-10.139798278951083</v>
       </c>
     </row>
-    <row r="396" spans="1:5">
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>34.714795746999997</v>
       </c>
       <c r="C396" s="5">
         <v>0.19530663199999765</v>
       </c>
       <c r="D396" s="5">
         <v>7.0047500672342888</v>
       </c>
     </row>
-    <row r="397" spans="1:5">
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>34.773976124000001</v>
       </c>
       <c r="C397" s="5">
         <v>5.9180377000004114E-2</v>
       </c>
       <c r="D397" s="5">
         <v>2.0650017386860453</v>
       </c>
     </row>
-    <row r="398" spans="1:5">
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>34.792311128000001</v>
       </c>
       <c r="C398" s="5">
         <v>1.8335004000000765E-2</v>
       </c>
       <c r="D398" s="5">
         <v>0.63455273381722854</v>
       </c>
     </row>
-    <row r="399" spans="1:5">
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>34.606549585000003</v>
       </c>
       <c r="C399" s="5">
         <v>-0.18576154299999814</v>
       </c>
       <c r="D399" s="5">
         <v>-6.2221511719364191</v>
       </c>
     </row>
-    <row r="400" spans="1:5">
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>34.626169582999999</v>
       </c>
       <c r="C400" s="5">
         <v>1.9619997999996031E-2</v>
       </c>
       <c r="D400" s="5">
         <v>0.68245900239594093</v>
       </c>
     </row>
-    <row r="401" spans="1:5">
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>34.511490105999997</v>
       </c>
       <c r="C401" s="5">
         <v>-0.11467947700000281</v>
       </c>
       <c r="D401" s="5">
         <v>-3.9027155931972368</v>
       </c>
       <c r="E401" s="5">
         <v>-0.95582132545305454</v>
       </c>
     </row>
-    <row r="402" spans="1:5">
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>34.505421310999999</v>
       </c>
       <c r="C402" s="5">
         <v>-6.0687949999973512E-3</v>
       </c>
       <c r="D402" s="5">
         <v>-0.21081427255396079</v>
       </c>
     </row>
-    <row r="403" spans="1:5">
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>34.437009953999997</v>
       </c>
       <c r="C403" s="5">
         <v>-6.8411357000002226E-2</v>
       </c>
       <c r="D403" s="5">
         <v>-2.3533789655392323</v>
       </c>
     </row>
-    <row r="404" spans="1:5">
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>34.494053547999997</v>
       </c>
       <c r="C404" s="5">
         <v>5.7043593999999587E-2</v>
       </c>
       <c r="D404" s="5">
         <v>2.0059641285355534</v>
       </c>
     </row>
-    <row r="405" spans="1:5">
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>33.935679387</v>
       </c>
       <c r="C405" s="5">
         <v>-0.55837416099999615</v>
       </c>
       <c r="D405" s="5">
         <v>-17.785621364345772</v>
       </c>
     </row>
-    <row r="406" spans="1:5">
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>33.916997180999999</v>
       </c>
       <c r="C406" s="5">
         <v>-1.8682206000001145E-2</v>
       </c>
       <c r="D406" s="5">
         <v>-0.65862513208000406</v>
       </c>
     </row>
-    <row r="407" spans="1:5">
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>34.009003169000003</v>
       </c>
       <c r="C407" s="5">
         <v>9.2005988000003924E-2</v>
       </c>
       <c r="D407" s="5">
         <v>3.3042258477764985</v>
       </c>
     </row>
-    <row r="408" spans="1:5">
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>34.012581429000001</v>
       </c>
       <c r="C408" s="5">
         <v>3.5782599999976128E-3</v>
       </c>
       <c r="D408" s="5">
         <v>0.12633118542022537</v>
       </c>
     </row>
-    <row r="409" spans="1:5">
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>33.969154631000002</v>
       </c>
       <c r="C409" s="5">
         <v>-4.3426797999998712E-2</v>
       </c>
       <c r="D409" s="5">
         <v>-1.5214300100704681</v>
       </c>
     </row>
-    <row r="410" spans="1:5">
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>33.971001936</v>
       </c>
       <c r="C410" s="5">
         <v>1.8473049999983004E-3</v>
       </c>
       <c r="D410" s="5">
         <v>6.5277725607915116E-2</v>
       </c>
     </row>
-    <row r="411" spans="1:5">
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>33.595661589000002</v>
       </c>
       <c r="C411" s="5">
         <v>-0.37534034699999808</v>
       </c>
       <c r="D411" s="5">
         <v>-12.481855335480374</v>
       </c>
     </row>
-    <row r="412" spans="1:5">
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>33.610628687000002</v>
       </c>
       <c r="C412" s="5">
         <v>1.4967097999999623E-2</v>
       </c>
       <c r="D412" s="5">
         <v>0.53592013385905801</v>
       </c>
     </row>
-    <row r="413" spans="1:5">
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>33.708041823999999</v>
       </c>
       <c r="C413" s="5">
         <v>9.7413136999996652E-2</v>
       </c>
       <c r="D413" s="5">
         <v>3.533919864441426</v>
       </c>
       <c r="E413" s="5">
         <v>-2.3280602475646672</v>
       </c>
     </row>
-    <row r="414" spans="1:5">
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>33.706685640000003</v>
       </c>
       <c r="C414" s="5">
         <v>-1.356183999995153E-3</v>
       </c>
       <c r="D414" s="5">
         <v>-4.8269215294316492E-2</v>
       </c>
     </row>
-    <row r="415" spans="1:5">
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>33.467744928000002</v>
       </c>
       <c r="C415" s="5">
         <v>-0.23894071200000155</v>
       </c>
       <c r="D415" s="5">
         <v>-8.1826410658350834</v>
       </c>
     </row>
-    <row r="416" spans="1:5">
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>33.524929118000003</v>
       </c>
       <c r="C416" s="5">
         <v>5.7184190000000967E-2</v>
       </c>
       <c r="D416" s="5">
         <v>2.0697415090675353</v>
       </c>
     </row>
-    <row r="417" spans="1:5">
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>33.453464416999999</v>
       </c>
       <c r="C417" s="5">
         <v>-7.1464701000003572E-2</v>
       </c>
       <c r="D417" s="5">
         <v>-2.528247083740931</v>
       </c>
     </row>
-    <row r="418" spans="1:5">
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>33.593639017000001</v>
       </c>
       <c r="C418" s="5">
         <v>0.1401746000000017</v>
       </c>
       <c r="D418" s="5">
         <v>5.1456761152472996</v>
       </c>
     </row>
-    <row r="419" spans="1:5">
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>33.789827973000001</v>
       </c>
       <c r="C419" s="5">
         <v>0.1961889560000003</v>
       </c>
       <c r="D419" s="5">
         <v>7.2376171012250134</v>
       </c>
     </row>
-    <row r="420" spans="1:5">
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>33.711294826</v>
       </c>
       <c r="C420" s="5">
         <v>-7.8533147000001691E-2</v>
       </c>
       <c r="D420" s="5">
         <v>-2.7536216544924219</v>
       </c>
     </row>
-    <row r="421" spans="1:5">
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>33.758559329999997</v>
       </c>
       <c r="C421" s="5">
         <v>4.7264503999997487E-2</v>
       </c>
       <c r="D421" s="5">
         <v>1.6954796660150429</v>
       </c>
     </row>
-    <row r="422" spans="1:5">
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>33.861561907999999</v>
       </c>
       <c r="C422" s="5">
         <v>0.10300257800000168</v>
       </c>
       <c r="D422" s="5">
         <v>3.7234575255180147</v>
       </c>
     </row>
-    <row r="423" spans="1:5">
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>34.197527866000001</v>
       </c>
       <c r="C423" s="5">
         <v>0.33596595800000273</v>
       </c>
       <c r="D423" s="5">
         <v>12.577786626668907</v>
       </c>
     </row>
-    <row r="424" spans="1:5">
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>34.311277134000001</v>
       </c>
       <c r="C424" s="5">
         <v>0.1137492679999994</v>
       </c>
       <c r="D424" s="5">
         <v>4.0653282920846578</v>
       </c>
     </row>
-    <row r="425" spans="1:5">
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>34.318810089000003</v>
       </c>
       <c r="C425" s="5">
         <v>7.5329550000020618E-3</v>
       </c>
       <c r="D425" s="5">
         <v>0.2637753561330447</v>
       </c>
       <c r="E425" s="5">
         <v>1.8119363568759317</v>
       </c>
     </row>
-    <row r="426" spans="1:5">
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>34.302049488000002</v>
       </c>
       <c r="C426" s="5">
         <v>-1.6760601000001429E-2</v>
       </c>
       <c r="D426" s="5">
         <v>-0.58448368352803648</v>
       </c>
     </row>
-    <row r="427" spans="1:5">
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>34.489366554</v>
       </c>
       <c r="C427" s="5">
         <v>0.18731706599999853</v>
       </c>
       <c r="D427" s="5">
         <v>6.7534172964396122</v>
       </c>
     </row>
-    <row r="428" spans="1:5">
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>34.436321671000002</v>
       </c>
       <c r="C428" s="5">
         <v>-5.3044882999998322E-2</v>
       </c>
       <c r="D428" s="5">
         <v>-1.8300759462644645</v>
       </c>
     </row>
-    <row r="429" spans="1:5">
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>34.963005604999999</v>
       </c>
       <c r="C429" s="5">
         <v>0.52668393399999758</v>
       </c>
       <c r="D429" s="5">
         <v>19.978670932622133</v>
       </c>
     </row>
-    <row r="430" spans="1:5">
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>35.064779391000002</v>
       </c>
       <c r="C430" s="5">
         <v>0.10177378600000253</v>
       </c>
       <c r="D430" s="5">
         <v>3.5495492802977147</v>
       </c>
     </row>
-    <row r="431" spans="1:5">
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>35.071004334000001</v>
       </c>
       <c r="C431" s="5">
         <v>6.2249429999994277E-3</v>
       </c>
       <c r="D431" s="5">
         <v>0.2132404559559653</v>
       </c>
     </row>
-    <row r="432" spans="1:5">
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>35.011531177999998</v>
       </c>
       <c r="C432" s="5">
         <v>-5.9473156000002803E-2</v>
       </c>
       <c r="D432" s="5">
         <v>-2.0160785085661437</v>
       </c>
     </row>
-    <row r="433" spans="1:5">
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>35.057911883999999</v>
       </c>
       <c r="C433" s="5">
         <v>4.6380706000000771E-2</v>
       </c>
       <c r="D433" s="5">
         <v>1.6013055383997665</v>
       </c>
     </row>
-    <row r="434" spans="1:5">
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>35.067906180999998</v>
       </c>
       <c r="C434" s="5">
         <v>9.9942969999986531E-3</v>
       </c>
       <c r="D434" s="5">
         <v>0.34263246614893994</v>
       </c>
     </row>
-    <row r="435" spans="1:5">
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>34.889590423000001</v>
       </c>
       <c r="C435" s="5">
         <v>-0.17831575799999655</v>
       </c>
       <c r="D435" s="5">
         <v>-5.9340550918048018</v>
       </c>
     </row>
-    <row r="436" spans="1:5">
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>34.620430380999998</v>
       </c>
       <c r="C436" s="5">
         <v>-0.26916004200000287</v>
       </c>
       <c r="D436" s="5">
         <v>-8.8746739414883535</v>
       </c>
     </row>
-    <row r="437" spans="1:5">
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>34.708559616000002</v>
       </c>
       <c r="C437" s="5">
         <v>8.8129235000003803E-2</v>
       </c>
       <c r="D437" s="5">
         <v>3.0978345324768286</v>
       </c>
       <c r="E437" s="5">
         <v>1.135673194930864</v>
       </c>
     </row>
-    <row r="438" spans="1:5">
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>34.715331859999999</v>
       </c>
       <c r="C438" s="5">
         <v>6.7722439999968742E-3</v>
       </c>
       <c r="D438" s="5">
         <v>0.23439231389006387</v>
       </c>
     </row>
-    <row r="439" spans="1:5">
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>34.649048661000002</v>
+        <v>34.652513067999998</v>
       </c>
       <c r="C439" s="5">
-        <v>-6.6283198999997239E-2</v>
+        <v>-6.2818792000001622E-2</v>
       </c>
       <c r="D439" s="5">
-        <v>-2.2672938088453831</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>-2.1499669065179416</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
-    </row>
-    <row r="441" spans="1:5">
+      <c r="B440" s="5">
+        <v>34.612563193</v>
+      </c>
+      <c r="C440" s="5">
+        <v>-3.9949874999997803E-2</v>
+      </c>
+      <c r="D440" s="5">
+        <v>-1.3747066051763346</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
     </row>
-    <row r="442" spans="1:5">
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
-    <row r="443" spans="1:5">
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5">
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5">
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>elpgooda</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>