--- v3 (2026-05-11)
+++ v4 (2026-05-31)
@@ -1,112 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{78D9973D-F733-4634-AD3E-70FA5BC350D1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{6DDA245C-36A9-4B73-A1D9-2B37162F838A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{9C28099B-C5D7-4A4F-9FA7-166DA6936E0A}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{E40A0A12-24A2-41F1-9B4D-1DD5E37556B1}"/>
   </bookViews>
   <sheets>
     <sheet name="elpgooda" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>El Paso Goods Producing Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q3.</t>
   </si>
   <si>
-    <t>Last data entry March 2026</t>
+    <t>Last data entry April 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -930,6338 +917,6347 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{759D0AFF-7FCA-4443-BF54-115FD888EA6F}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{97F47026-2423-47BA-B112-7AC563BF7431}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>50.614869873000004</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>50.679261138999998</v>
       </c>
       <c r="C7" s="5">
         <v>6.4391265999994118E-2</v>
       </c>
       <c r="D7" s="5">
         <v>1.5373441257053644</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>50.507274174000003</v>
       </c>
       <c r="C8" s="5">
         <v>-0.171986964999995</v>
       </c>
       <c r="D8" s="5">
         <v>-3.9972058594062165</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>50.440812780999998</v>
       </c>
       <c r="C9" s="5">
         <v>-6.6461393000004421E-2</v>
       </c>
       <c r="D9" s="5">
         <v>-1.5676750284722818</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>50.277814075000002</v>
       </c>
       <c r="C10" s="5">
         <v>-0.16299870599999622</v>
       </c>
       <c r="D10" s="5">
         <v>-3.8095979974382077</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>50.543253305999997</v>
       </c>
       <c r="C11" s="5">
         <v>0.26543923099999489</v>
       </c>
       <c r="D11" s="5">
         <v>6.5225758791879196</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>50.568929773999997</v>
       </c>
       <c r="C12" s="5">
         <v>2.5676468000000341E-2</v>
       </c>
       <c r="D12" s="5">
         <v>0.61131793562572145</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>50.978114484999999</v>
       </c>
       <c r="C13" s="5">
         <v>0.40918471100000176</v>
       </c>
       <c r="D13" s="5">
         <v>10.153948723721662</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>49.537523495999999</v>
       </c>
       <c r="C14" s="5">
         <v>-1.4405909890000004</v>
       </c>
       <c r="D14" s="5">
         <v>-29.106523080960077</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>49.627094794000001</v>
       </c>
       <c r="C15" s="5">
         <v>8.9571298000002741E-2</v>
       </c>
       <c r="D15" s="5">
         <v>2.1914892827832988</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>49.737032454000001</v>
       </c>
       <c r="C16" s="5">
         <v>0.10993765999999994</v>
       </c>
       <c r="D16" s="5">
         <v>2.6909594317443997</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>49.276304523</v>
       </c>
       <c r="C17" s="5">
         <v>-0.46072793100000098</v>
       </c>
       <c r="D17" s="5">
         <v>-10.566726024419182</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>49.990199732999997</v>
       </c>
       <c r="C18" s="5">
         <v>0.71389520999999689</v>
       </c>
       <c r="D18" s="5">
         <v>18.83952245404441</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>49.664822712000003</v>
       </c>
       <c r="C19" s="5">
         <v>-0.32537702099999422</v>
       </c>
       <c r="D19" s="5">
         <v>-7.5369509223516591</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>49.487955387</v>
       </c>
       <c r="C20" s="5">
         <v>-0.17686732500000346</v>
       </c>
       <c r="D20" s="5">
         <v>-4.190745788998063</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>49.314965970999999</v>
       </c>
       <c r="C21" s="5">
         <v>-0.17298941600000006</v>
       </c>
       <c r="D21" s="5">
         <v>-4.1149896139956006</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>49.668993366999999</v>
       </c>
       <c r="C22" s="5">
         <v>0.35402739599999933</v>
       </c>
       <c r="D22" s="5">
         <v>8.9630989826355645</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>49.363585481999998</v>
       </c>
       <c r="C23" s="5">
         <v>-0.30540788500000104</v>
       </c>
       <c r="D23" s="5">
         <v>-7.1341449874295693</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>49.894160648000003</v>
       </c>
       <c r="C24" s="5">
         <v>0.53057516600000554</v>
       </c>
       <c r="D24" s="5">
         <v>13.688435770167295</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>49.702269966999999</v>
       </c>
       <c r="C25" s="5">
         <v>-0.19189068100000384</v>
       </c>
       <c r="D25" s="5">
         <v>-4.5187633481905021</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>50.266386414999999</v>
       </c>
       <c r="C26" s="5">
         <v>0.56411644800000005</v>
       </c>
       <c r="D26" s="5">
         <v>14.503114077884849</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>50.206715518999999</v>
       </c>
       <c r="C27" s="5">
         <v>-5.9670896000000084E-2</v>
       </c>
       <c r="D27" s="5">
         <v>-1.4152481359881341</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>50.518321282000002</v>
       </c>
       <c r="C28" s="5">
         <v>0.31160576300000287</v>
       </c>
       <c r="D28" s="5">
         <v>7.707313430109286</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>50.633269319999997</v>
       </c>
       <c r="C29" s="5">
         <v>0.11494803799999431</v>
       </c>
       <c r="D29" s="5">
         <v>2.7648787611213699</v>
       </c>
       <c r="E29" s="5">
         <v>2.7537876675931106</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>51.206764319000001</v>
       </c>
       <c r="C30" s="5">
         <v>0.57349499900000467</v>
       </c>
       <c r="D30" s="5">
         <v>14.471235480307708</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>50.801197557000002</v>
       </c>
       <c r="C31" s="5">
         <v>-0.40556676199999941</v>
       </c>
       <c r="D31" s="5">
         <v>-9.1009401855931529</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>51.839104163999998</v>
       </c>
       <c r="C32" s="5">
         <v>1.0379066069999965</v>
       </c>
       <c r="D32" s="5">
         <v>27.46837570170193</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>52.256662982999998</v>
       </c>
       <c r="C33" s="5">
         <v>0.41755881899999991</v>
       </c>
       <c r="D33" s="5">
         <v>10.105806388213923</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>52.788207739000001</v>
       </c>
       <c r="C34" s="5">
         <v>0.53154475600000239</v>
       </c>
       <c r="D34" s="5">
         <v>12.912735577471812</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>53.087469769000002</v>
       </c>
       <c r="C35" s="5">
         <v>0.29926203000000129</v>
       </c>
       <c r="D35" s="5">
         <v>7.0191050381507525</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>52.850126187999997</v>
       </c>
       <c r="C36" s="5">
         <v>-0.23734358100000463</v>
       </c>
       <c r="D36" s="5">
         <v>-5.2349878007809103</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>52.876623375000001</v>
       </c>
       <c r="C37" s="5">
         <v>2.6497187000003919E-2</v>
       </c>
       <c r="D37" s="5">
         <v>0.60329941992487424</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>52.590672988000001</v>
       </c>
       <c r="C38" s="5">
         <v>-0.28595038699999975</v>
       </c>
       <c r="D38" s="5">
         <v>-6.2998743218839692</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>54.052452893000002</v>
       </c>
       <c r="C39" s="5">
         <v>1.4617799050000002</v>
       </c>
       <c r="D39" s="5">
         <v>38.95690831334295</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>53.99895454</v>
       </c>
       <c r="C40" s="5">
         <v>-5.3498353000001941E-2</v>
       </c>
       <c r="D40" s="5">
         <v>-1.1812545225339255</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>54.166904641999999</v>
       </c>
       <c r="C41" s="5">
         <v>0.16795010199999894</v>
       </c>
       <c r="D41" s="5">
         <v>3.7968093379367351</v>
       </c>
       <c r="E41" s="5">
         <v>6.9788804267557403</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>54.212382769000001</v>
       </c>
       <c r="C42" s="5">
         <v>4.5478127000002644E-2</v>
       </c>
       <c r="D42" s="5">
         <v>1.0121764904431618</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>54.553223088000003</v>
       </c>
       <c r="C43" s="5">
         <v>0.34084031900000156</v>
       </c>
       <c r="D43" s="5">
         <v>7.8109868351772471</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>54.377217369999997</v>
       </c>
       <c r="C44" s="5">
         <v>-0.17600571800000608</v>
       </c>
       <c r="D44" s="5">
         <v>-3.8036078953169739</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>54.700512375999999</v>
       </c>
       <c r="C45" s="5">
         <v>0.32329500600000216</v>
       </c>
       <c r="D45" s="5">
         <v>7.3724776818154369</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>54.474017054000001</v>
       </c>
       <c r="C46" s="5">
         <v>-0.22649532199999811</v>
       </c>
       <c r="D46" s="5">
         <v>-4.8571630401908266</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>54.698052320000002</v>
       </c>
       <c r="C47" s="5">
         <v>0.22403526600000134</v>
       </c>
       <c r="D47" s="5">
         <v>5.0484184879364236</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>55.058679609000002</v>
       </c>
       <c r="C48" s="5">
         <v>0.36062728899999996</v>
       </c>
       <c r="D48" s="5">
         <v>8.2049572716881727</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>55.259666289999998</v>
       </c>
       <c r="C49" s="5">
         <v>0.20098668099999628</v>
       </c>
       <c r="D49" s="5">
         <v>4.4695175829954525</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>55.218524485000003</v>
       </c>
       <c r="C50" s="5">
         <v>-4.1141804999995202E-2</v>
       </c>
       <c r="D50" s="5">
         <v>-0.88977199566797616</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>55.556669841999998</v>
       </c>
       <c r="C51" s="5">
         <v>0.33814535699999482</v>
       </c>
       <c r="D51" s="5">
         <v>7.6011458346219252</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>55.291711177000003</v>
       </c>
       <c r="C52" s="5">
         <v>-0.26495866499999465</v>
       </c>
       <c r="D52" s="5">
         <v>-5.5752371174563002</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>55.294293455000002</v>
       </c>
       <c r="C53" s="5">
         <v>2.5822779999984391E-3</v>
       </c>
       <c r="D53" s="5">
         <v>5.6057763731098831E-2</v>
       </c>
       <c r="E53" s="5">
         <v>2.0813240491609042</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>54.940419521000003</v>
       </c>
       <c r="C54" s="5">
         <v>-0.35387393399999922</v>
       </c>
       <c r="D54" s="5">
         <v>-7.4151559617686154</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>54.691810115999999</v>
       </c>
       <c r="C55" s="5">
         <v>-0.24860940500000339</v>
       </c>
       <c r="D55" s="5">
         <v>-5.296961874229833</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>54.735843635999998</v>
       </c>
       <c r="C56" s="5">
         <v>4.4033519999999271E-2</v>
       </c>
       <c r="D56" s="5">
         <v>0.97043484595360496</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>55.206700537000003</v>
       </c>
       <c r="C57" s="5">
         <v>0.47085690100000477</v>
       </c>
       <c r="D57" s="5">
         <v>10.825502745919424</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>55.031930291000002</v>
       </c>
       <c r="C58" s="5">
         <v>-0.17477024600000135</v>
       </c>
       <c r="D58" s="5">
         <v>-3.7334403388624704</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>55.019717712000002</v>
       </c>
       <c r="C59" s="5">
         <v>-1.2212578999999835E-2</v>
       </c>
       <c r="D59" s="5">
         <v>-0.26597687345963905</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>55.880668374000003</v>
       </c>
       <c r="C60" s="5">
         <v>0.86095066200000048</v>
       </c>
       <c r="D60" s="5">
         <v>20.481068208173724</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>56.72719069</v>
       </c>
       <c r="C61" s="5">
         <v>0.84652231599999794</v>
       </c>
       <c r="D61" s="5">
         <v>19.772251632259952</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>56.863818813000002</v>
       </c>
       <c r="C62" s="5">
         <v>0.13662812300000127</v>
       </c>
       <c r="D62" s="5">
         <v>2.9288096618762527</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>56.677783322000003</v>
       </c>
       <c r="C63" s="5">
         <v>-0.18603549099999839</v>
       </c>
       <c r="D63" s="5">
         <v>-3.8560388802555301</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>57.406378238000002</v>
       </c>
       <c r="C64" s="5">
         <v>0.7285949159999987</v>
       </c>
       <c r="D64" s="5">
         <v>16.564820382854894</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>57.408530030000001</v>
       </c>
       <c r="C65" s="5">
         <v>2.1517919999993751E-3</v>
       </c>
       <c r="D65" s="5">
         <v>4.4989474688827968E-2</v>
       </c>
       <c r="E65" s="5">
         <v>3.8236071805865857</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>57.171544593999997</v>
       </c>
       <c r="C66" s="5">
         <v>-0.23698543600000477</v>
       </c>
       <c r="D66" s="5">
         <v>-4.842727125137813</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>57.627871601000002</v>
       </c>
       <c r="C67" s="5">
         <v>0.45632700700000584</v>
       </c>
       <c r="D67" s="5">
         <v>10.009920477344592</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>57.893697287000002</v>
       </c>
       <c r="C68" s="5">
         <v>0.26582568599999945</v>
       </c>
       <c r="D68" s="5">
         <v>5.6779726851443835</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>57.321780035000003</v>
       </c>
       <c r="C69" s="5">
         <v>-0.57191725199999865</v>
       </c>
       <c r="D69" s="5">
         <v>-11.231151278548223</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>56.989602128000001</v>
       </c>
       <c r="C70" s="5">
         <v>-0.33217790700000194</v>
       </c>
       <c r="D70" s="5">
         <v>-6.736549186306906</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>57.142720850000003</v>
       </c>
       <c r="C71" s="5">
         <v>0.15311872200000209</v>
       </c>
       <c r="D71" s="5">
         <v>3.2722135910060013</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>56.702593909000001</v>
       </c>
       <c r="C72" s="5">
         <v>-0.4401269410000026</v>
       </c>
       <c r="D72" s="5">
         <v>-8.8610265266593764</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>56.743438519999998</v>
       </c>
       <c r="C73" s="5">
         <v>4.0844610999997144E-2</v>
       </c>
       <c r="D73" s="5">
         <v>0.86782948570018892</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>56.774362756000002</v>
       </c>
       <c r="C74" s="5">
         <v>3.0924236000004157E-2</v>
       </c>
       <c r="D74" s="5">
         <v>0.65594397494288526</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>55.053308407000003</v>
       </c>
       <c r="C75" s="5">
         <v>-1.7210543489999992</v>
       </c>
       <c r="D75" s="5">
         <v>-30.884754626382193</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>54.757101319</v>
       </c>
       <c r="C76" s="5">
         <v>-0.29620708800000273</v>
       </c>
       <c r="D76" s="5">
         <v>-6.2687684597771964</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>56.035501580999998</v>
       </c>
       <c r="C77" s="5">
         <v>1.2784002619999981</v>
       </c>
       <c r="D77" s="5">
         <v>31.908799267672137</v>
       </c>
       <c r="E77" s="5">
         <v>-2.3916802055069186</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>56.151495893000003</v>
       </c>
       <c r="C78" s="5">
         <v>0.1159943120000051</v>
       </c>
       <c r="D78" s="5">
         <v>2.5124944321684994</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>56.106751054999997</v>
       </c>
       <c r="C79" s="5">
         <v>-4.4744838000006837E-2</v>
       </c>
       <c r="D79" s="5">
         <v>-0.95205129399369426</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>55.657894210999999</v>
       </c>
       <c r="C80" s="5">
         <v>-0.44885684399999803</v>
       </c>
       <c r="D80" s="5">
         <v>-9.1887193370953408</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>55.603394082999998</v>
       </c>
       <c r="C81" s="5">
         <v>-5.4500128000000814E-2</v>
       </c>
       <c r="D81" s="5">
         <v>-1.1687305654584423</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>55.624009461</v>
       </c>
       <c r="C82" s="5">
         <v>2.0615378000002238E-2</v>
       </c>
       <c r="D82" s="5">
         <v>0.44581742231426524</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>55.878228137999997</v>
       </c>
       <c r="C83" s="5">
         <v>0.25421867699999723</v>
       </c>
       <c r="D83" s="5">
         <v>5.6243464209096761</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>55.775010977000001</v>
       </c>
       <c r="C84" s="5">
         <v>-0.10321716099999634</v>
       </c>
       <c r="D84" s="5">
         <v>-2.1942347242234872</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>56.012668101000003</v>
       </c>
       <c r="C85" s="5">
         <v>0.23765712400000183</v>
       </c>
       <c r="D85" s="5">
         <v>5.2347443600773591</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>55.650396450999999</v>
       </c>
       <c r="C86" s="5">
         <v>-0.36227165000000383</v>
       </c>
       <c r="D86" s="5">
         <v>-7.4909912626468067</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>55.581564018999998</v>
       </c>
       <c r="C87" s="5">
         <v>-6.8832432000000665E-2</v>
       </c>
       <c r="D87" s="5">
         <v>-1.4741912036865479</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>55.901466364000001</v>
       </c>
       <c r="C88" s="5">
         <v>0.3199023450000027</v>
       </c>
       <c r="D88" s="5">
         <v>7.1295404069654511</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>55.806032319000003</v>
       </c>
       <c r="C89" s="5">
         <v>-9.5434044999997525E-2</v>
       </c>
       <c r="D89" s="5">
         <v>-2.0294933672284743</v>
       </c>
       <c r="E89" s="5">
         <v>-0.4095069295815823</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>55.709392262000001</v>
       </c>
       <c r="C90" s="5">
         <v>-9.6640057000001889E-2</v>
       </c>
       <c r="D90" s="5">
         <v>-2.0583776620328176</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>55.771041861999997</v>
       </c>
       <c r="C91" s="5">
         <v>6.164959999999553E-2</v>
       </c>
       <c r="D91" s="5">
         <v>1.3360665986681397</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>55.926556386000001</v>
       </c>
       <c r="C92" s="5">
         <v>0.15551452400000443</v>
       </c>
       <c r="D92" s="5">
         <v>3.3979327175714502</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>56.021792380000001</v>
       </c>
       <c r="C93" s="5">
         <v>9.523599399999938E-2</v>
       </c>
       <c r="D93" s="5">
         <v>2.0626989185215105</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>56.196597232000002</v>
       </c>
       <c r="C94" s="5">
         <v>0.17480485200000118</v>
       </c>
       <c r="D94" s="5">
         <v>3.8092936537330147</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>56.092679347000001</v>
       </c>
       <c r="C95" s="5">
         <v>-0.10391788500000132</v>
       </c>
       <c r="D95" s="5">
         <v>-2.1965915213691289</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>55.937878937000001</v>
       </c>
       <c r="C96" s="5">
         <v>-0.15480041</v>
       </c>
       <c r="D96" s="5">
         <v>-3.2618642423866029</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>55.71842608</v>
       </c>
       <c r="C97" s="5">
         <v>-0.21945285700000028</v>
       </c>
       <c r="D97" s="5">
         <v>-4.6075188799345135</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>55.458431978999997</v>
       </c>
       <c r="C98" s="5">
         <v>-0.25999410100000375</v>
       </c>
       <c r="D98" s="5">
         <v>-5.457963281666145</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>55.820043388000002</v>
       </c>
       <c r="C99" s="5">
         <v>0.36161140900000532</v>
       </c>
       <c r="D99" s="5">
         <v>8.1112780864605725</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>55.739888338</v>
       </c>
       <c r="C100" s="5">
         <v>-8.0155050000001893E-2</v>
       </c>
       <c r="D100" s="5">
         <v>-1.7096015172639589</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>56.063931418000003</v>
       </c>
       <c r="C101" s="5">
         <v>0.3240430800000027</v>
       </c>
       <c r="D101" s="5">
         <v>7.2036208808802682</v>
       </c>
       <c r="E101" s="5">
         <v>0.46213480565289178</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>56.438075398000002</v>
       </c>
       <c r="C102" s="5">
         <v>0.37414397999999949</v>
       </c>
       <c r="D102" s="5">
         <v>8.3088035073745949</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>55.280687436000001</v>
       </c>
       <c r="C103" s="5">
         <v>-1.1573879620000014</v>
       </c>
       <c r="D103" s="5">
         <v>-22.014317850954022</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>56.005929793</v>
       </c>
       <c r="C104" s="5">
         <v>0.72524235699999906</v>
       </c>
       <c r="D104" s="5">
         <v>16.930261150832603</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>56.132016135000001</v>
       </c>
       <c r="C105" s="5">
         <v>0.12608634200000068</v>
       </c>
       <c r="D105" s="5">
         <v>2.7352676482014449</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>56.193374366</v>
       </c>
       <c r="C106" s="5">
         <v>6.1358230999999819E-2</v>
       </c>
       <c r="D106" s="5">
         <v>1.3196419452303099</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>55.920206442000001</v>
       </c>
       <c r="C107" s="5">
         <v>-0.27316792399999912</v>
       </c>
       <c r="D107" s="5">
         <v>-5.6799875150696284</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>54.858850328999999</v>
       </c>
       <c r="C108" s="5">
         <v>-1.0613561130000022</v>
       </c>
       <c r="D108" s="5">
         <v>-20.542438926615137</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>54.795262888000003</v>
       </c>
       <c r="C109" s="5">
         <v>-6.3587440999995692E-2</v>
       </c>
       <c r="D109" s="5">
         <v>-1.3820988122960509</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>54.752943639000001</v>
       </c>
       <c r="C110" s="5">
         <v>-4.2319249000001946E-2</v>
       </c>
       <c r="D110" s="5">
         <v>-0.9228524008979111</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>55.270078152000004</v>
       </c>
       <c r="C111" s="5">
         <v>0.51713451300000202</v>
       </c>
       <c r="D111" s="5">
         <v>11.941538350071568</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>54.580351219999997</v>
       </c>
       <c r="C112" s="5">
         <v>-0.68972693200000634</v>
       </c>
       <c r="D112" s="5">
         <v>-13.988807733583508</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>54.668655309000002</v>
       </c>
       <c r="C113" s="5">
         <v>8.8304089000004637E-2</v>
       </c>
       <c r="D113" s="5">
         <v>1.9588169699977565</v>
       </c>
       <c r="E113" s="5">
         <v>-2.4887232730739783</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>54.129838696999997</v>
       </c>
       <c r="C114" s="5">
         <v>-0.53881661200000508</v>
       </c>
       <c r="D114" s="5">
         <v>-11.206720712051199</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>53.590363382</v>
       </c>
       <c r="C115" s="5">
         <v>-0.53947531499999712</v>
       </c>
       <c r="D115" s="5">
         <v>-11.325320482859102</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>53.706545587000001</v>
       </c>
       <c r="C116" s="5">
         <v>0.1161822050000012</v>
       </c>
       <c r="D116" s="5">
         <v>2.6328077089029955</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>53.754277578999996</v>
       </c>
       <c r="C117" s="5">
         <v>4.7731991999995671E-2</v>
       </c>
       <c r="D117" s="5">
         <v>1.0717354204083263</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>53.394630876000001</v>
       </c>
       <c r="C118" s="5">
         <v>-0.35964670299999568</v>
       </c>
       <c r="D118" s="5">
         <v>-7.7397330363820789</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>53.045412237999997</v>
       </c>
       <c r="C119" s="5">
         <v>-0.34921863800000352</v>
       </c>
       <c r="D119" s="5">
         <v>-7.5721429837424132</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>53.369287790999998</v>
       </c>
       <c r="C120" s="5">
         <v>0.32387555300000059</v>
       </c>
       <c r="D120" s="5">
         <v>7.5778698291716129</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>52.650074420999999</v>
       </c>
       <c r="C121" s="5">
         <v>-0.71921336999999852</v>
       </c>
       <c r="D121" s="5">
         <v>-15.025036602621499</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>52.651573411999998</v>
       </c>
       <c r="C122" s="5">
         <v>1.4989909999982842E-3</v>
       </c>
       <c r="D122" s="5">
         <v>3.4170339132089111E-2</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>52.759786415999997</v>
       </c>
       <c r="C123" s="5">
         <v>0.10821300399999956</v>
       </c>
       <c r="D123" s="5">
         <v>2.4943906213753086</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>52.710393514000003</v>
       </c>
       <c r="C124" s="5">
         <v>-4.939290199999391E-2</v>
       </c>
       <c r="D124" s="5">
         <v>-1.1176550740178204</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>52.280864307999998</v>
       </c>
       <c r="C125" s="5">
         <v>-0.4295292060000051</v>
       </c>
       <c r="D125" s="5">
         <v>-9.3520466821590436</v>
       </c>
       <c r="E125" s="5">
         <v>-4.3677514793507344</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>52.791631105</v>
       </c>
       <c r="C126" s="5">
         <v>0.51076679700000227</v>
       </c>
       <c r="D126" s="5">
         <v>12.374523364087064</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>52.763487789999999</v>
       </c>
       <c r="C127" s="5">
         <v>-2.8143315000001223E-2</v>
       </c>
       <c r="D127" s="5">
         <v>-0.63784981783224781</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>52.448814538999997</v>
       </c>
       <c r="C128" s="5">
         <v>-0.3146732510000021</v>
       </c>
       <c r="D128" s="5">
         <v>-6.9264731825500743</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>51.556549470999997</v>
       </c>
       <c r="C129" s="5">
         <v>-0.89226506800000038</v>
       </c>
       <c r="D129" s="5">
         <v>-18.608696507160751</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>51.410754173000001</v>
       </c>
       <c r="C130" s="5">
         <v>-0.14579529799999591</v>
       </c>
       <c r="D130" s="5">
         <v>-3.3411609260727615</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>51.277636094999998</v>
       </c>
       <c r="C131" s="5">
         <v>-0.13311807800000253</v>
       </c>
       <c r="D131" s="5">
         <v>-3.0632949844774493</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>50.265414821</v>
       </c>
       <c r="C132" s="5">
         <v>-1.0122212739999981</v>
       </c>
       <c r="D132" s="5">
         <v>-21.278148437210355</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>50.552670845999998</v>
       </c>
       <c r="C133" s="5">
         <v>0.28725602499999781</v>
       </c>
       <c r="D133" s="5">
         <v>7.0774488343121389</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>50.391203257000001</v>
       </c>
       <c r="C134" s="5">
         <v>-0.16146758899999725</v>
       </c>
       <c r="D134" s="5">
         <v>-3.7662349706708342</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>49.929411821999999</v>
       </c>
       <c r="C135" s="5">
         <v>-0.46179143500000208</v>
       </c>
       <c r="D135" s="5">
         <v>-10.459264841108862</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>50.221385632</v>
       </c>
       <c r="C136" s="5">
         <v>0.29197381000000178</v>
       </c>
       <c r="D136" s="5">
         <v>7.2474293057464889</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>49.558911604999999</v>
       </c>
       <c r="C137" s="5">
         <v>-0.6624740270000018</v>
       </c>
       <c r="D137" s="5">
         <v>-14.729888933618007</v>
       </c>
       <c r="E137" s="5">
         <v>-5.2064034117038975</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>49.148430779999998</v>
       </c>
       <c r="C138" s="5">
         <v>-0.41048082500000049</v>
       </c>
       <c r="D138" s="5">
         <v>-9.4987132614969489</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>48.997475706000003</v>
       </c>
       <c r="C139" s="5">
         <v>-0.15095507399999519</v>
       </c>
       <c r="D139" s="5">
         <v>-3.6240657363991513</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>48.821938693</v>
       </c>
       <c r="C140" s="5">
         <v>-0.17553701300000313</v>
       </c>
       <c r="D140" s="5">
         <v>-4.2153807331764659</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>47.324826344999998</v>
       </c>
       <c r="C141" s="5">
         <v>-1.4971123480000017</v>
       </c>
       <c r="D141" s="5">
         <v>-31.184210614892038</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>47.090258994999999</v>
       </c>
       <c r="C142" s="5">
         <v>-0.23456734999999895</v>
       </c>
       <c r="D142" s="5">
         <v>-5.7883520914686066</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>46.877525386999999</v>
       </c>
       <c r="C143" s="5">
         <v>-0.21273360800000063</v>
       </c>
       <c r="D143" s="5">
         <v>-5.2883977763829133</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>46.656800060000002</v>
       </c>
       <c r="C144" s="5">
         <v>-0.2207253269999967</v>
       </c>
       <c r="D144" s="5">
         <v>-5.5062112843711315</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>46.275303344000001</v>
       </c>
       <c r="C145" s="5">
         <v>-0.3814967160000009</v>
       </c>
       <c r="D145" s="5">
         <v>-9.3825373845753504</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>45.793232721999999</v>
       </c>
       <c r="C146" s="5">
         <v>-0.48207062200000195</v>
       </c>
       <c r="D146" s="5">
         <v>-11.808984011997303</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>45.212628240999997</v>
       </c>
       <c r="C147" s="5">
         <v>-0.58060448100000173</v>
       </c>
       <c r="D147" s="5">
         <v>-14.197210840509634</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>44.824974752999999</v>
       </c>
       <c r="C148" s="5">
         <v>-0.38765348799999799</v>
       </c>
       <c r="D148" s="5">
         <v>-9.8172238643270298</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>44.470431925</v>
       </c>
       <c r="C149" s="5">
         <v>-0.35454282799999959</v>
       </c>
       <c r="D149" s="5">
         <v>-9.0891898776607185</v>
       </c>
       <c r="E149" s="5">
         <v>-10.267537189994746</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>44.016489577999998</v>
       </c>
       <c r="C150" s="5">
         <v>-0.45394234700000169</v>
       </c>
       <c r="D150" s="5">
         <v>-11.58444623520486</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>42.542683472999997</v>
       </c>
       <c r="C151" s="5">
         <v>-1.4738061050000013</v>
       </c>
       <c r="D151" s="5">
         <v>-33.547132880736065</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>43.182573038999998</v>
       </c>
       <c r="C152" s="5">
         <v>0.6398895660000008</v>
       </c>
       <c r="D152" s="5">
         <v>19.619953440640071</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>42.873353168999998</v>
       </c>
       <c r="C153" s="5">
         <v>-0.30921986999999973</v>
       </c>
       <c r="D153" s="5">
         <v>-8.2624320565651725</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>42.307335270999999</v>
       </c>
       <c r="C154" s="5">
         <v>-0.56601789799999835</v>
       </c>
       <c r="D154" s="5">
         <v>-14.741311419750524</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>42.345998422999998</v>
       </c>
       <c r="C155" s="5">
         <v>3.8663151999998036E-2</v>
       </c>
       <c r="D155" s="5">
         <v>1.1021656370915123</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>42.210604807999999</v>
       </c>
       <c r="C156" s="5">
         <v>-0.13539361499999814</v>
       </c>
       <c r="D156" s="5">
         <v>-3.7700245599455062</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>42.837862467999997</v>
       </c>
       <c r="C157" s="5">
         <v>0.62725765999999794</v>
       </c>
       <c r="D157" s="5">
         <v>19.364341705377353</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>42.495730242</v>
       </c>
       <c r="C158" s="5">
         <v>-0.34213222599999682</v>
       </c>
       <c r="D158" s="5">
         <v>-9.1740285128539494</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>41.581458869999999</v>
       </c>
       <c r="C159" s="5">
         <v>-0.91427137200000175</v>
       </c>
       <c r="D159" s="5">
         <v>-22.971203982824584</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>41.226281766</v>
       </c>
       <c r="C160" s="5">
         <v>-0.35517710399999913</v>
       </c>
       <c r="D160" s="5">
         <v>-9.78197029439084</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>40.989482379999998</v>
       </c>
       <c r="C161" s="5">
         <v>-0.23679938600000128</v>
       </c>
       <c r="D161" s="5">
         <v>-6.679039030151035</v>
       </c>
       <c r="E161" s="5">
         <v>-7.8275595588337632</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>40.673444705999998</v>
       </c>
       <c r="C162" s="5">
         <v>-0.31603767400000038</v>
       </c>
       <c r="D162" s="5">
         <v>-8.8698147289272491</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>40.431673463000003</v>
       </c>
       <c r="C163" s="5">
         <v>-0.2417712429999952</v>
       </c>
       <c r="D163" s="5">
         <v>-6.9044024702928812</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>40.076570506000003</v>
       </c>
       <c r="C164" s="5">
         <v>-0.35510295699999972</v>
       </c>
       <c r="D164" s="5">
         <v>-10.044856922718315</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>39.660165571</v>
       </c>
       <c r="C165" s="5">
         <v>-0.41640493500000275</v>
       </c>
       <c r="D165" s="5">
         <v>-11.779874493239939</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>38.715450390000001</v>
       </c>
       <c r="C166" s="5">
         <v>-0.9447151809999994</v>
       </c>
       <c r="D166" s="5">
         <v>-25.121434488256988</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>37.990369475000001</v>
       </c>
       <c r="C167" s="5">
         <v>-0.72508091499999949</v>
       </c>
       <c r="D167" s="5">
         <v>-20.297780316918633</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>37.745321351000001</v>
       </c>
       <c r="C168" s="5">
         <v>-0.2450481240000002</v>
       </c>
       <c r="D168" s="5">
         <v>-7.4715433524339847</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>37.458436270999997</v>
       </c>
       <c r="C169" s="5">
         <v>-0.28688508000000468</v>
       </c>
       <c r="D169" s="5">
         <v>-8.748881619349957</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>37.192219825999999</v>
       </c>
       <c r="C170" s="5">
         <v>-0.26621644499999775</v>
       </c>
       <c r="D170" s="5">
         <v>-8.202790535796467</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>36.841571342000002</v>
       </c>
       <c r="C171" s="5">
         <v>-0.35064848399999704</v>
       </c>
       <c r="D171" s="5">
         <v>-10.745002794784476</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>36.638730156000001</v>
       </c>
       <c r="C172" s="5">
         <v>-0.20284118600000056</v>
       </c>
       <c r="D172" s="5">
         <v>-6.410480583850509</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>36.284283102000003</v>
       </c>
       <c r="C173" s="5">
         <v>-0.35444705399999776</v>
       </c>
       <c r="D173" s="5">
         <v>-11.010738542564047</v>
       </c>
       <c r="E173" s="5">
         <v>-11.479040487458814</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>36.218203277999997</v>
       </c>
       <c r="C174" s="5">
         <v>-6.6079824000006226E-2</v>
       </c>
       <c r="D174" s="5">
         <v>-2.163645611065379</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>36.314233887999997</v>
       </c>
       <c r="C175" s="5">
         <v>9.6030609999999683E-2</v>
       </c>
       <c r="D175" s="5">
         <v>3.2285468269387385</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>36.038525382000003</v>
       </c>
       <c r="C176" s="5">
         <v>-0.27570850599999375</v>
       </c>
       <c r="D176" s="5">
         <v>-8.7397801480913806</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>35.965586481000003</v>
       </c>
       <c r="C177" s="5">
         <v>-7.2938901000000556E-2</v>
       </c>
       <c r="D177" s="5">
         <v>-2.4018440693424958</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>35.942635078000002</v>
       </c>
       <c r="C178" s="5">
         <v>-2.2951403000000425E-2</v>
       </c>
       <c r="D178" s="5">
         <v>-0.76309676214184607</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>35.839035860999999</v>
       </c>
       <c r="C179" s="5">
         <v>-0.10359921700000285</v>
       </c>
       <c r="D179" s="5">
         <v>-3.4045098020511033</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>35.978368648</v>
       </c>
       <c r="C180" s="5">
         <v>0.13933278700000074</v>
       </c>
       <c r="D180" s="5">
         <v>4.7663456594636333</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>35.831750606999996</v>
       </c>
       <c r="C181" s="5">
         <v>-0.14661804100000353</v>
       </c>
       <c r="D181" s="5">
         <v>-4.7820753578485808</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>35.631012441000003</v>
       </c>
       <c r="C182" s="5">
         <v>-0.20073816599999361</v>
       </c>
       <c r="D182" s="5">
         <v>-6.5193693836205657</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>36.359453946999999</v>
       </c>
       <c r="C183" s="5">
         <v>0.7284415059999958</v>
       </c>
       <c r="D183" s="5">
         <v>27.488283386221248</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>36.231473147999999</v>
       </c>
       <c r="C184" s="5">
         <v>-0.12798079899999948</v>
       </c>
       <c r="D184" s="5">
         <v>-4.1430331192085941</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>35.553573815</v>
       </c>
       <c r="C185" s="5">
         <v>-0.67789933299999916</v>
       </c>
       <c r="D185" s="5">
         <v>-20.280009956838917</v>
       </c>
       <c r="E185" s="5">
         <v>-2.0138451817991898</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>35.070493124000002</v>
       </c>
       <c r="C186" s="5">
         <v>-0.48308069099999784</v>
       </c>
       <c r="D186" s="5">
         <v>-15.139942035676556</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>35.193257795000001</v>
       </c>
       <c r="C187" s="5">
         <v>0.12276467099999877</v>
       </c>
       <c r="D187" s="5">
         <v>4.2824388023064097</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>35.329806562999998</v>
       </c>
       <c r="C188" s="5">
         <v>0.13654876799999727</v>
       </c>
       <c r="D188" s="5">
         <v>4.7566172201431112</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>35.330827438</v>
       </c>
       <c r="C189" s="5">
         <v>1.0208750000018085E-3</v>
       </c>
       <c r="D189" s="5">
         <v>3.4680198671277473E-2</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>35.591981017000002</v>
       </c>
       <c r="C190" s="5">
         <v>0.26115357900000191</v>
       </c>
       <c r="D190" s="5">
         <v>9.2396323937166347</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>35.503603245000001</v>
       </c>
       <c r="C191" s="5">
         <v>-8.8377772000001187E-2</v>
       </c>
       <c r="D191" s="5">
         <v>-2.939338587492768</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>35.119673048999999</v>
       </c>
       <c r="C192" s="5">
         <v>-0.38393019600000144</v>
       </c>
       <c r="D192" s="5">
         <v>-12.231962047876577</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>34.983717437000003</v>
       </c>
       <c r="C193" s="5">
         <v>-0.13595561199999651</v>
       </c>
       <c r="D193" s="5">
         <v>-4.5478073467138724</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>35.363649557000002</v>
       </c>
       <c r="C194" s="5">
         <v>0.37993211999999943</v>
       </c>
       <c r="D194" s="5">
         <v>13.83962581838707</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>34.96893077</v>
       </c>
       <c r="C195" s="5">
         <v>-0.39471878700000218</v>
       </c>
       <c r="D195" s="5">
         <v>-12.601636443047926</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>35.126888645999998</v>
       </c>
       <c r="C196" s="5">
         <v>0.15795787599999755</v>
       </c>
       <c r="D196" s="5">
         <v>5.5572259796494716</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>35.092921547000003</v>
       </c>
       <c r="C197" s="5">
         <v>-3.3967098999994505E-2</v>
       </c>
       <c r="D197" s="5">
         <v>-1.1542279038843528</v>
       </c>
       <c r="E197" s="5">
         <v>-1.2956567190599788</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>35.232166077000002</v>
       </c>
       <c r="C198" s="5">
         <v>0.13924452999999914</v>
       </c>
       <c r="D198" s="5">
         <v>4.8667545904458542</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>35.088683695</v>
       </c>
       <c r="C199" s="5">
         <v>-0.14348238200000196</v>
       </c>
       <c r="D199" s="5">
         <v>-4.7789897310151712</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>35.114503274999997</v>
       </c>
       <c r="C200" s="5">
         <v>2.5819579999996733E-2</v>
       </c>
       <c r="D200" s="5">
         <v>0.88658776421868257</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>35.014805451999997</v>
       </c>
       <c r="C201" s="5">
         <v>-9.969782299999963E-2</v>
       </c>
       <c r="D201" s="5">
         <v>-3.354361360321878</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>35.058915937000002</v>
       </c>
       <c r="C202" s="5">
         <v>4.4110485000004473E-2</v>
       </c>
       <c r="D202" s="5">
         <v>1.5222383970579623</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>35.708221008000002</v>
       </c>
       <c r="C203" s="5">
         <v>0.64930507100000057</v>
       </c>
       <c r="D203" s="5">
         <v>24.63406848492302</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>35.182398139999997</v>
       </c>
       <c r="C204" s="5">
         <v>-0.52582286800000588</v>
       </c>
       <c r="D204" s="5">
         <v>-16.307469598929281</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>34.783489154000002</v>
       </c>
       <c r="C205" s="5">
         <v>-0.39890898599999502</v>
       </c>
       <c r="D205" s="5">
         <v>-12.788759728954647</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>34.576254880999997</v>
       </c>
       <c r="C206" s="5">
         <v>-0.20723427300000452</v>
       </c>
       <c r="D206" s="5">
         <v>-6.9197199548777233</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>34.468029242999997</v>
       </c>
       <c r="C207" s="5">
         <v>-0.1082256380000004</v>
       </c>
       <c r="D207" s="5">
         <v>-3.6920760725275059</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>34.425804724000002</v>
       </c>
       <c r="C208" s="5">
         <v>-4.2224518999994132E-2</v>
       </c>
       <c r="D208" s="5">
         <v>-1.4601768460752562</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>34.807990854000003</v>
       </c>
       <c r="C209" s="5">
         <v>0.3821861300000009</v>
       </c>
       <c r="D209" s="5">
         <v>14.166388442285482</v>
       </c>
       <c r="E209" s="5">
         <v>-0.81193209467724792</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>34.571202745999997</v>
       </c>
       <c r="C210" s="5">
         <v>-0.23678810800000605</v>
       </c>
       <c r="D210" s="5">
         <v>-7.8646277255779999</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>34.759274456999997</v>
       </c>
       <c r="C211" s="5">
         <v>0.1880717109999992</v>
       </c>
       <c r="D211" s="5">
         <v>6.7270641965000877</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>34.903869708000002</v>
       </c>
       <c r="C212" s="5">
         <v>0.14459525100000548</v>
       </c>
       <c r="D212" s="5">
         <v>5.1076953318048401</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>35.012068542999998</v>
       </c>
       <c r="C213" s="5">
         <v>0.10819883499999605</v>
       </c>
       <c r="D213" s="5">
         <v>3.7839735534230146</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>34.858984411000002</v>
       </c>
       <c r="C214" s="5">
         <v>-0.15308413199999649</v>
       </c>
       <c r="D214" s="5">
         <v>-5.1224369062447872</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>35.064328867999997</v>
       </c>
       <c r="C215" s="5">
         <v>0.20534445699999537</v>
       </c>
       <c r="D215" s="5">
         <v>7.3024428727391788</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>35.052717809000001</v>
       </c>
       <c r="C216" s="5">
         <v>-1.161105899999626E-2</v>
       </c>
       <c r="D216" s="5">
         <v>-0.39664021248547732</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>35.344215321999997</v>
       </c>
       <c r="C217" s="5">
         <v>0.29149751299999593</v>
       </c>
       <c r="D217" s="5">
         <v>10.448487457224619</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>35.437008167000002</v>
       </c>
       <c r="C218" s="5">
         <v>9.2792845000005286E-2</v>
       </c>
       <c r="D218" s="5">
         <v>3.1963774287301128</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>35.866172661999997</v>
       </c>
       <c r="C219" s="5">
         <v>0.42916449499999487</v>
       </c>
       <c r="D219" s="5">
         <v>15.540923487679059</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>36.238297764999999</v>
       </c>
       <c r="C220" s="5">
         <v>0.3721251030000019</v>
       </c>
       <c r="D220" s="5">
         <v>13.18608856353174</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>36.315761305000002</v>
       </c>
       <c r="C221" s="5">
         <v>7.7463540000003661E-2</v>
       </c>
       <c r="D221" s="5">
         <v>2.5955123277174863</v>
       </c>
       <c r="E221" s="5">
         <v>4.3316790599154276</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>36.248141560999997</v>
       </c>
       <c r="C222" s="5">
         <v>-6.7619744000005255E-2</v>
       </c>
       <c r="D222" s="5">
         <v>-2.2116523508339481</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>36.259649516000003</v>
       </c>
       <c r="C223" s="5">
         <v>1.150795500000612E-2</v>
       </c>
       <c r="D223" s="5">
         <v>0.38163845430763121</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>35.997717332999997</v>
       </c>
       <c r="C224" s="5">
         <v>-0.26193218300000609</v>
       </c>
       <c r="D224" s="5">
         <v>-8.3323018693208901</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>36.313394103999997</v>
       </c>
       <c r="C225" s="5">
         <v>0.31567677099999969</v>
       </c>
       <c r="D225" s="5">
         <v>11.045909973982759</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>36.073235670999999</v>
       </c>
       <c r="C226" s="5">
         <v>-0.24015843299999773</v>
       </c>
       <c r="D226" s="5">
         <v>-7.6537906687835999</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>35.835337056</v>
       </c>
       <c r="C227" s="5">
         <v>-0.23789861499999887</v>
       </c>
       <c r="D227" s="5">
         <v>-7.6330220254629655</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>35.749795421999998</v>
       </c>
       <c r="C228" s="5">
         <v>-8.554163400000192E-2</v>
       </c>
       <c r="D228" s="5">
         <v>-2.8271798967294592</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>35.559979527000003</v>
       </c>
       <c r="C229" s="5">
         <v>-0.18981589499999529</v>
       </c>
       <c r="D229" s="5">
         <v>-6.1886693072011116</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>35.456257051000001</v>
       </c>
       <c r="C230" s="5">
         <v>-0.10372247600000151</v>
       </c>
       <c r="D230" s="5">
         <v>-3.4445882564422714</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>35.260370620000003</v>
       </c>
       <c r="C231" s="5">
         <v>-0.19588643099999814</v>
       </c>
       <c r="D231" s="5">
         <v>-6.4318965593292425</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>35.251741070999998</v>
       </c>
       <c r="C232" s="5">
         <v>-8.6295490000054542E-3</v>
       </c>
       <c r="D232" s="5">
         <v>-0.29329048250379408</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>34.725157881999998</v>
       </c>
       <c r="C233" s="5">
         <v>-0.52658318900000012</v>
       </c>
       <c r="D233" s="5">
         <v>-16.523565729407419</v>
       </c>
       <c r="E233" s="5">
         <v>-4.3799258664612095</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>34.526278972999997</v>
       </c>
       <c r="C234" s="5">
         <v>-0.19887890900000116</v>
       </c>
       <c r="D234" s="5">
         <v>-6.6602666153807055</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>34.129188165000002</v>
       </c>
       <c r="C235" s="5">
         <v>-0.39709080799999441</v>
       </c>
       <c r="D235" s="5">
         <v>-12.960940502462259</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>33.369977624999997</v>
       </c>
       <c r="C236" s="5">
         <v>-0.7592105400000051</v>
       </c>
       <c r="D236" s="5">
         <v>-23.658710402910231</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>33.300921516999999</v>
       </c>
       <c r="C237" s="5">
         <v>-6.9056107999998062E-2</v>
       </c>
       <c r="D237" s="5">
         <v>-2.4552198240780476</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>33.087044663999997</v>
       </c>
       <c r="C238" s="5">
         <v>-0.21387685300000214</v>
       </c>
       <c r="D238" s="5">
         <v>-7.4405612538432919</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>32.603738479</v>
       </c>
       <c r="C239" s="5">
         <v>-0.48330618499999645</v>
       </c>
       <c r="D239" s="5">
         <v>-16.186673343603875</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>32.751323102000001</v>
       </c>
       <c r="C240" s="5">
         <v>0.14758462300000019</v>
       </c>
       <c r="D240" s="5">
         <v>5.5692370578401595</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>32.815096634</v>
       </c>
       <c r="C241" s="5">
         <v>6.3773531999999022E-2</v>
       </c>
       <c r="D241" s="5">
         <v>2.3618334456832146</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>32.474904826</v>
       </c>
       <c r="C242" s="5">
         <v>-0.34019180800000015</v>
       </c>
       <c r="D242" s="5">
         <v>-11.754941880748115</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>32.761408977000002</v>
       </c>
       <c r="C243" s="5">
         <v>0.28650415100000259</v>
       </c>
       <c r="D243" s="5">
         <v>11.115900930652334</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>32.667183950000002</v>
       </c>
       <c r="C244" s="5">
         <v>-9.4225027000000239E-2</v>
       </c>
       <c r="D244" s="5">
         <v>-3.3972429742105348</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>32.750327181000003</v>
       </c>
       <c r="C245" s="5">
         <v>8.3143231000001094E-2</v>
       </c>
       <c r="D245" s="5">
         <v>3.0973113398487628</v>
       </c>
       <c r="E245" s="5">
         <v>-5.6870315974104191</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>32.720940591000002</v>
       </c>
       <c r="C246" s="5">
         <v>-2.9386590000001434E-2</v>
       </c>
       <c r="D246" s="5">
         <v>-1.0714517828409043</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>32.804412819</v>
       </c>
       <c r="C247" s="5">
         <v>8.3472227999997983E-2</v>
       </c>
       <c r="D247" s="5">
         <v>3.1045593013044437</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>32.752371205999999</v>
       </c>
       <c r="C248" s="5">
         <v>-5.2041613000000098E-2</v>
       </c>
       <c r="D248" s="5">
         <v>-1.887182425698819</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>32.696962280999998</v>
       </c>
       <c r="C249" s="5">
         <v>-5.540892500000183E-2</v>
       </c>
       <c r="D249" s="5">
         <v>-2.0113204290924114</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>32.586745274999998</v>
       </c>
       <c r="C250" s="5">
         <v>-0.11021700599999917</v>
       </c>
       <c r="D250" s="5">
         <v>-3.9708788628162739</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>32.533145089999998</v>
       </c>
       <c r="C251" s="5">
         <v>-5.3600185000000522E-2</v>
       </c>
       <c r="D251" s="5">
         <v>-1.9560565879035652</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>32.768798525000001</v>
       </c>
       <c r="C252" s="5">
         <v>0.23565343500000324</v>
       </c>
       <c r="D252" s="5">
         <v>9.0469737492931515</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>32.951865032999997</v>
       </c>
       <c r="C253" s="5">
         <v>0.18306650799999602</v>
       </c>
       <c r="D253" s="5">
         <v>6.9138043570252661</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>32.649709033000001</v>
       </c>
       <c r="C254" s="5">
         <v>-0.30215599999999654</v>
       </c>
       <c r="D254" s="5">
         <v>-10.465217713949215</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>32.056748843000001</v>
       </c>
       <c r="C255" s="5">
         <v>-0.59296018999999944</v>
       </c>
       <c r="D255" s="5">
         <v>-19.743186608519679</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>32.180784295000002</v>
       </c>
       <c r="C256" s="5">
         <v>0.1240354520000011</v>
       </c>
       <c r="D256" s="5">
         <v>4.743189964243788</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>31.982771762999999</v>
       </c>
       <c r="C257" s="5">
         <v>-0.19801253200000346</v>
       </c>
       <c r="D257" s="5">
         <v>-7.1389276793593526</v>
       </c>
       <c r="E257" s="5">
         <v>-2.3436572519046406</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>31.95427097</v>
       </c>
       <c r="C258" s="5">
         <v>-2.8500792999999192E-2</v>
       </c>
       <c r="D258" s="5">
         <v>-1.0641298585678971</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>31.686428159999998</v>
       </c>
       <c r="C259" s="5">
         <v>-0.26784281000000121</v>
       </c>
       <c r="D259" s="5">
         <v>-9.6074847040719007</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>31.747845348999999</v>
       </c>
       <c r="C260" s="5">
         <v>6.141718900000015E-2</v>
       </c>
       <c r="D260" s="5">
         <v>2.3508933742379945</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>31.695836353000001</v>
       </c>
       <c r="C261" s="5">
         <v>-5.2008995999997865E-2</v>
       </c>
       <c r="D261" s="5">
         <v>-1.9482119141085996</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>31.690663328999999</v>
       </c>
       <c r="C262" s="5">
         <v>-5.1730240000011918E-3</v>
       </c>
       <c r="D262" s="5">
         <v>-0.19567426805913168</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>31.527019730999999</v>
       </c>
       <c r="C263" s="5">
         <v>-0.16364359800000017</v>
       </c>
       <c r="D263" s="5">
         <v>-6.0235432084014606</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>31.37961597</v>
       </c>
       <c r="C264" s="5">
         <v>-0.14740376099999963</v>
       </c>
       <c r="D264" s="5">
         <v>-5.4685174778255181</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>31.527944959999999</v>
       </c>
       <c r="C265" s="5">
         <v>0.14832898999999955</v>
       </c>
       <c r="D265" s="5">
         <v>5.822123621838915</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>31.333724737000001</v>
       </c>
       <c r="C266" s="5">
         <v>-0.19422022299999853</v>
       </c>
       <c r="D266" s="5">
         <v>-7.1469182521551433</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>30.872098269999999</v>
       </c>
       <c r="C267" s="5">
         <v>-0.46162646700000209</v>
       </c>
       <c r="D267" s="5">
         <v>-16.31463990752151</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>31.105062845999999</v>
       </c>
       <c r="C268" s="5">
         <v>0.23296457600000053</v>
       </c>
       <c r="D268" s="5">
         <v>9.440790660125554</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>31.119813281999999</v>
       </c>
       <c r="C269" s="5">
         <v>1.4750435999999922E-2</v>
       </c>
       <c r="D269" s="5">
         <v>0.57054256327977448</v>
       </c>
       <c r="E269" s="5">
         <v>-2.6981979154112379</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>31.089810019000002</v>
       </c>
       <c r="C270" s="5">
         <v>-3.000326299999756E-2</v>
       </c>
       <c r="D270" s="5">
         <v>-1.1508298843990072</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>31.051790689000001</v>
       </c>
       <c r="C271" s="5">
         <v>-3.8019330000000906E-2</v>
       </c>
       <c r="D271" s="5">
         <v>-1.4576347444592797</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>31.132982712</v>
       </c>
       <c r="C272" s="5">
         <v>8.1192022999999836E-2</v>
       </c>
       <c r="D272" s="5">
         <v>3.1831935494406105</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>31.164127969999999</v>
       </c>
       <c r="C273" s="5">
         <v>3.1145257999998677E-2</v>
       </c>
       <c r="D273" s="5">
         <v>1.2071004240546745</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>31.173653991999998</v>
       </c>
       <c r="C274" s="5">
         <v>9.5260219999993012E-3</v>
       </c>
       <c r="D274" s="5">
         <v>0.36742450101185931</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>31.389618176999999</v>
       </c>
       <c r="C275" s="5">
         <v>0.2159641850000007</v>
       </c>
       <c r="D275" s="5">
         <v>8.6375261173915909</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>31.397955872000001</v>
       </c>
       <c r="C276" s="5">
         <v>8.3376950000015881E-3</v>
       </c>
       <c r="D276" s="5">
         <v>0.31920947914356734</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>31.442862277</v>
       </c>
       <c r="C277" s="5">
         <v>4.4906404999998983E-2</v>
       </c>
       <c r="D277" s="5">
         <v>1.7298453906943623</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>31.545450149000001</v>
       </c>
       <c r="C278" s="5">
         <v>0.10258787200000086</v>
       </c>
       <c r="D278" s="5">
         <v>3.9862382846615141</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>31.687538847999999</v>
       </c>
       <c r="C279" s="5">
         <v>0.14208869899999854</v>
       </c>
       <c r="D279" s="5">
         <v>5.5410377305055603</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>31.837090176</v>
       </c>
       <c r="C280" s="5">
         <v>0.14955132800000115</v>
       </c>
       <c r="D280" s="5">
         <v>5.8128229911501794</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>31.649135701999999</v>
       </c>
       <c r="C281" s="5">
         <v>-0.18795447400000143</v>
       </c>
       <c r="D281" s="5">
         <v>-6.858796916387389</v>
       </c>
       <c r="E281" s="5">
         <v>1.7009177246772422</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>31.428397541999999</v>
       </c>
       <c r="C282" s="5">
         <v>-0.22073815999999979</v>
       </c>
       <c r="D282" s="5">
         <v>-8.0557442514882389</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>31.697793554</v>
       </c>
       <c r="C283" s="5">
         <v>0.26939601200000141</v>
       </c>
       <c r="D283" s="5">
         <v>10.785146170547378</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>31.521938598999999</v>
       </c>
       <c r="C284" s="5">
         <v>-0.17585495500000192</v>
       </c>
       <c r="D284" s="5">
         <v>-6.4580036158690461</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>31.415947842000001</v>
       </c>
       <c r="C285" s="5">
         <v>-0.10599075699999716</v>
       </c>
       <c r="D285" s="5">
         <v>-3.9611431957526033</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>31.332709093999998</v>
       </c>
       <c r="C286" s="5">
         <v>-8.3238748000002971E-2</v>
       </c>
       <c r="D286" s="5">
         <v>-3.1335571407769769</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>31.320647492999999</v>
       </c>
       <c r="C287" s="5">
         <v>-1.20616009999992E-2</v>
       </c>
       <c r="D287" s="5">
         <v>-0.46096606928389683</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>31.294688146999999</v>
       </c>
       <c r="C288" s="5">
         <v>-2.5959346000000494E-2</v>
       </c>
       <c r="D288" s="5">
         <v>-0.99006901944993508</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>31.525130740000002</v>
       </c>
       <c r="C289" s="5">
         <v>0.23044259300000292</v>
       </c>
       <c r="D289" s="5">
         <v>9.2031631807041325</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>31.592319866</v>
       </c>
       <c r="C290" s="5">
         <v>6.7189125999998822E-2</v>
       </c>
       <c r="D290" s="5">
         <v>2.587739107524456</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>31.625235722999999</v>
       </c>
       <c r="C291" s="5">
         <v>3.2915856999998994E-2</v>
       </c>
       <c r="D291" s="5">
         <v>1.257462651421859</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>31.681193779000001</v>
       </c>
       <c r="C292" s="5">
         <v>5.5958056000001477E-2</v>
       </c>
       <c r="D292" s="5">
         <v>2.1440795611998187</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>31.5826159</v>
       </c>
       <c r="C293" s="5">
         <v>-9.8577879000000479E-2</v>
       </c>
       <c r="D293" s="5">
         <v>-3.670628166076817</v>
       </c>
       <c r="E293" s="5">
         <v>-0.21017888964277587</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>31.742150580000001</v>
       </c>
       <c r="C294" s="5">
         <v>0.15953468000000015</v>
       </c>
       <c r="D294" s="5">
         <v>6.232887893890493</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>31.731906948999999</v>
       </c>
       <c r="C295" s="5">
         <v>-1.0243631000001585E-2</v>
       </c>
       <c r="D295" s="5">
         <v>-0.38656998355381944</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>31.684661798</v>
       </c>
       <c r="C296" s="5">
         <v>-4.7245150999998486E-2</v>
       </c>
       <c r="D296" s="5">
         <v>-1.7721032854159602</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>31.558504474999999</v>
       </c>
       <c r="C297" s="5">
         <v>-0.12615732300000104</v>
       </c>
       <c r="D297" s="5">
         <v>-4.6747262453648357</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>31.462930758999999</v>
       </c>
       <c r="C298" s="5">
         <v>-9.557371600000053E-2</v>
       </c>
       <c r="D298" s="5">
         <v>-3.5742283088753601</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>31.341021733000002</v>
       </c>
       <c r="C299" s="5">
         <v>-0.12190902599999731</v>
       </c>
       <c r="D299" s="5">
         <v>-4.5518065967260828</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>30.489599987999998</v>
       </c>
       <c r="C300" s="5">
         <v>-0.85142174500000323</v>
       </c>
       <c r="D300" s="5">
         <v>-28.144020715757399</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>30.838373246</v>
       </c>
       <c r="C301" s="5">
         <v>0.34877325800000136</v>
       </c>
       <c r="D301" s="5">
         <v>14.62432913242495</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>30.567815774</v>
       </c>
       <c r="C302" s="5">
         <v>-0.27055747200000013</v>
       </c>
       <c r="D302" s="5">
         <v>-10.034631939466109</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>30.469466679</v>
       </c>
       <c r="C303" s="5">
         <v>-9.8349094999999664E-2</v>
       </c>
       <c r="D303" s="5">
         <v>-3.793294217937293</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>30.526775333</v>
       </c>
       <c r="C304" s="5">
         <v>5.7308653999999848E-2</v>
       </c>
       <c r="D304" s="5">
         <v>2.2805214772341209</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>30.71096623</v>
       </c>
       <c r="C305" s="5">
         <v>0.18419089700000058</v>
       </c>
       <c r="D305" s="5">
         <v>7.4856779913144544</v>
       </c>
       <c r="E305" s="5">
         <v>-2.7599033365694026</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>30.738477674999999</v>
       </c>
       <c r="C306" s="5">
         <v>2.7511444999998247E-2</v>
       </c>
       <c r="D306" s="5">
         <v>1.0802942221432632</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>30.981805304000002</v>
       </c>
       <c r="C307" s="5">
         <v>0.24332762900000304</v>
       </c>
       <c r="D307" s="5">
         <v>9.9239642488899946</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>30.938868746000001</v>
       </c>
       <c r="C308" s="5">
         <v>-4.2936558000000957E-2</v>
       </c>
       <c r="D308" s="5">
         <v>-1.6504186846708846</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>31.208586753999999</v>
       </c>
       <c r="C309" s="5">
         <v>0.26971800799999812</v>
       </c>
       <c r="D309" s="5">
         <v>10.977789571674833</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>31.501549403999999</v>
       </c>
       <c r="C310" s="5">
         <v>0.29296264999999977</v>
       </c>
       <c r="D310" s="5">
         <v>11.864877213994651</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>31.474040780999999</v>
       </c>
       <c r="C311" s="5">
         <v>-2.7508622999999233E-2</v>
       </c>
       <c r="D311" s="5">
         <v>-1.042877726378777</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>31.572228578000001</v>
       </c>
       <c r="C312" s="5">
         <v>9.8187797000001353E-2</v>
       </c>
       <c r="D312" s="5">
         <v>3.8084776156041444</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>31.542235149</v>
       </c>
       <c r="C313" s="5">
         <v>-2.9993429000001015E-2</v>
       </c>
       <c r="D313" s="5">
         <v>-1.1340552451816421</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>31.944102253000001</v>
       </c>
       <c r="C314" s="5">
         <v>0.40186710400000081</v>
       </c>
       <c r="D314" s="5">
         <v>16.406884811488489</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>32.327487783999999</v>
       </c>
       <c r="C315" s="5">
         <v>0.38338553099999828</v>
       </c>
       <c r="D315" s="5">
         <v>15.391874096295034</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>32.359883308999997</v>
       </c>
       <c r="C316" s="5">
         <v>3.2395524999998315E-2</v>
       </c>
       <c r="D316" s="5">
         <v>1.2091755486178801</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>32.429825287</v>
       </c>
       <c r="C317" s="5">
         <v>6.9941978000002791E-2</v>
       </c>
       <c r="D317" s="5">
         <v>2.6247105280668981</v>
       </c>
       <c r="E317" s="5">
         <v>5.5968901926665371</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>32.323783990000003</v>
       </c>
       <c r="C318" s="5">
         <v>-0.10604129699999731</v>
       </c>
       <c r="D318" s="5">
         <v>-3.8540394329912964</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>32.439492633</v>
       </c>
       <c r="C319" s="5">
         <v>0.11570864299999783</v>
       </c>
       <c r="D319" s="5">
         <v>4.3812002616246515</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>32.282035063000002</v>
       </c>
       <c r="C320" s="5">
         <v>-0.15745756999999827</v>
       </c>
       <c r="D320" s="5">
         <v>-5.6716534209976572</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>32.773133549999997</v>
       </c>
       <c r="C321" s="5">
         <v>0.49109848699999503</v>
       </c>
       <c r="D321" s="5">
         <v>19.862892604834627</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>32.655474421999998</v>
       </c>
       <c r="C322" s="5">
         <v>-0.11765912799999967</v>
       </c>
       <c r="D322" s="5">
         <v>-4.2240742145856043</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>32.828485563000001</v>
       </c>
       <c r="C323" s="5">
         <v>0.17301114100000348</v>
       </c>
       <c r="D323" s="5">
         <v>6.5462599580868197</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>32.772430538000002</v>
       </c>
       <c r="C324" s="5">
         <v>-5.6055024999999148E-2</v>
       </c>
       <c r="D324" s="5">
         <v>-2.0298802753816902</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>32.419351214000002</v>
       </c>
       <c r="C325" s="5">
         <v>-0.35307932399999942</v>
       </c>
       <c r="D325" s="5">
         <v>-12.189184045563483</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>32.527351603</v>
       </c>
       <c r="C326" s="5">
         <v>0.1080003889999972</v>
       </c>
       <c r="D326" s="5">
         <v>4.0716926219915406</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>31.973887641000001</v>
       </c>
       <c r="C327" s="5">
         <v>-0.55346396199999859</v>
       </c>
       <c r="D327" s="5">
         <v>-18.611904992553729</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>32.157363435999997</v>
       </c>
       <c r="C328" s="5">
         <v>0.18347579499999611</v>
       </c>
       <c r="D328" s="5">
         <v>7.1074978885491635</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>32.324435411000003</v>
       </c>
       <c r="C329" s="5">
         <v>0.16707197500000603</v>
       </c>
       <c r="D329" s="5">
         <v>6.4158135001464833</v>
       </c>
       <c r="E329" s="5">
         <v>-0.32497824168742362</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>32.595280023000001</v>
       </c>
       <c r="C330" s="5">
         <v>0.27084461199999765</v>
       </c>
       <c r="D330" s="5">
         <v>10.531285100264531</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>32.702821221999997</v>
       </c>
       <c r="C331" s="5">
         <v>0.10754119899999637</v>
       </c>
       <c r="D331" s="5">
         <v>4.0317839293403823</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>33.023059426000003</v>
       </c>
       <c r="C332" s="5">
         <v>0.32023820400000602</v>
       </c>
       <c r="D332" s="5">
         <v>12.404844839103468</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>33.063660257000002</v>
       </c>
       <c r="C333" s="5">
         <v>4.0600830999999005E-2</v>
       </c>
       <c r="D333" s="5">
         <v>1.4853804359912015</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>33.152352325000003</v>
       </c>
       <c r="C334" s="5">
         <v>8.869206800000029E-2</v>
       </c>
       <c r="D334" s="5">
         <v>3.2668746771474799</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>33.220886204000003</v>
       </c>
       <c r="C335" s="5">
         <v>6.8533879000000297E-2</v>
       </c>
       <c r="D335" s="5">
         <v>2.5090886148176894</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>32.67418524</v>
       </c>
       <c r="C336" s="5">
         <v>-0.5467009640000029</v>
       </c>
       <c r="D336" s="5">
         <v>-18.054966009253093</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>32.388800144999998</v>
       </c>
       <c r="C337" s="5">
         <v>-0.28538509500000231</v>
       </c>
       <c r="D337" s="5">
         <v>-9.9919994950265156</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>32.600132631000001</v>
       </c>
       <c r="C338" s="5">
         <v>0.21133248600000343</v>
       </c>
       <c r="D338" s="5">
         <v>8.1170250277774905</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>32.603243483</v>
       </c>
       <c r="C339" s="5">
         <v>3.1108519999989426E-3</v>
       </c>
       <c r="D339" s="5">
         <v>0.11456954135378172</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>32.724998333999999</v>
       </c>
       <c r="C340" s="5">
         <v>0.12175485099999861</v>
       </c>
       <c r="D340" s="5">
         <v>4.574527123089589</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>32.679087113999998</v>
       </c>
       <c r="C341" s="5">
         <v>-4.5911220000000696E-2</v>
       </c>
       <c r="D341" s="5">
         <v>-1.670598560843406</v>
       </c>
       <c r="E341" s="5">
         <v>1.0971628691751389</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>32.855014910000001</v>
       </c>
       <c r="C342" s="5">
         <v>0.17592779600000341</v>
       </c>
       <c r="D342" s="5">
         <v>6.6549534584751324</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>32.771083482000002</v>
       </c>
       <c r="C343" s="5">
         <v>-8.3931427999999642E-2</v>
       </c>
       <c r="D343" s="5">
         <v>-3.0228134381920069</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>32.876526390000002</v>
       </c>
       <c r="C344" s="5">
         <v>0.10544290800000056</v>
       </c>
       <c r="D344" s="5">
         <v>3.9301371965329679</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>32.870019438</v>
       </c>
       <c r="C345" s="5">
         <v>-6.5069520000022862E-3</v>
       </c>
       <c r="D345" s="5">
         <v>-0.23724672200490238</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>32.896723749000003</v>
       </c>
       <c r="C346" s="5">
         <v>2.6704311000003145E-2</v>
       </c>
       <c r="D346" s="5">
         <v>0.97927382637699179</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>33.057842534999999</v>
       </c>
       <c r="C347" s="5">
         <v>0.16111878599999585</v>
       </c>
       <c r="D347" s="5">
         <v>6.0381899391651617</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>33.389871581000001</v>
       </c>
       <c r="C348" s="5">
         <v>0.33202904600000238</v>
       </c>
       <c r="D348" s="5">
         <v>12.741265408042214</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>33.632428748000002</v>
       </c>
       <c r="C349" s="5">
         <v>0.24255716700000107</v>
       </c>
       <c r="D349" s="5">
         <v>9.074136776511633</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>33.653086987999998</v>
       </c>
       <c r="C350" s="5">
         <v>2.0658239999995942E-2</v>
       </c>
       <c r="D350" s="5">
         <v>0.73957808659523838</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>33.798450053000003</v>
       </c>
       <c r="C351" s="5">
         <v>0.14536306500000507</v>
       </c>
       <c r="D351" s="5">
         <v>5.3082797409257143</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>33.960118604000002</v>
       </c>
       <c r="C352" s="5">
         <v>0.16166855099999822</v>
       </c>
       <c r="D352" s="5">
         <v>5.8934174560274499</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>33.904036689000002</v>
       </c>
       <c r="C353" s="5">
         <v>-5.6081915000000038E-2</v>
       </c>
       <c r="D353" s="5">
         <v>-1.9637857834992167</v>
       </c>
       <c r="E353" s="5">
         <v>3.7484204216807093</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>33.925340214000002</v>
       </c>
       <c r="C354" s="5">
         <v>2.1303525000000434E-2</v>
       </c>
       <c r="D354" s="5">
         <v>0.75662857745739664</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>34.148022298999997</v>
       </c>
       <c r="C355" s="5">
         <v>0.22268208499999531</v>
       </c>
       <c r="D355" s="5">
         <v>8.1673368019200776</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>34.056643453</v>
       </c>
       <c r="C356" s="5">
         <v>-9.1378845999997793E-2</v>
       </c>
       <c r="D356" s="5">
         <v>-3.1643135630536334</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>34.094910380000002</v>
       </c>
       <c r="C357" s="5">
         <v>3.8266927000002227E-2</v>
       </c>
       <c r="D357" s="5">
         <v>1.3567151131552935</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>34.370987290999999</v>
       </c>
       <c r="C358" s="5">
         <v>0.27607691099999698</v>
       </c>
       <c r="D358" s="5">
         <v>10.161400388635622</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>34.620134637</v>
       </c>
       <c r="C359" s="5">
         <v>0.24914734600000088</v>
       </c>
       <c r="D359" s="5">
         <v>9.0538351729950506</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>34.606449714999997</v>
       </c>
       <c r="C360" s="5">
         <v>-1.3684922000003041E-2</v>
       </c>
       <c r="D360" s="5">
         <v>-0.47331562899416424</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>34.854512825999997</v>
       </c>
       <c r="C361" s="5">
         <v>0.24806311100000045</v>
       </c>
       <c r="D361" s="5">
         <v>8.9490971413045628</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>34.971114571999998</v>
       </c>
       <c r="C362" s="5">
         <v>0.11660174600000062</v>
       </c>
       <c r="D362" s="5">
         <v>4.0891558263966621</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>34.678952064000001</v>
       </c>
       <c r="C363" s="5">
         <v>-0.29216250799999699</v>
       </c>
       <c r="D363" s="5">
         <v>-9.577211370741356</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>34.981077681999999</v>
       </c>
       <c r="C364" s="5">
         <v>0.30212561799999804</v>
       </c>
       <c r="D364" s="5">
         <v>10.970267797460377</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>34.806676703000001</v>
       </c>
       <c r="C365" s="5">
         <v>-0.17440097899999785</v>
       </c>
       <c r="D365" s="5">
         <v>-5.8213428592495013</v>
       </c>
       <c r="E365" s="5">
         <v>2.6623378870187953</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>35.209603002999998</v>
       </c>
       <c r="C366" s="5">
         <v>0.40292629999999718</v>
       </c>
       <c r="D366" s="5">
         <v>14.810822244825861</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>35.139319419000003</v>
       </c>
       <c r="C367" s="5">
         <v>-7.0283583999994903E-2</v>
       </c>
       <c r="D367" s="5">
         <v>-2.3692535760190481</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>35.271240618999997</v>
       </c>
       <c r="C368" s="5">
         <v>0.13192119999999363</v>
       </c>
       <c r="D368" s="5">
         <v>4.5992759983698672</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>32.632497419000003</v>
       </c>
       <c r="C369" s="5">
         <v>-2.6387431999999933</v>
       </c>
       <c r="D369" s="5">
         <v>-60.667194909835409</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>32.861344096000003</v>
       </c>
       <c r="C370" s="5">
         <v>0.22884667699999994</v>
       </c>
       <c r="D370" s="5">
         <v>8.7477118793199971</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>33.682839786000002</v>
       </c>
       <c r="C371" s="5">
         <v>0.821495689999999</v>
       </c>
       <c r="D371" s="5">
         <v>34.487065917814583</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>34.117991273000001</v>
       </c>
       <c r="C372" s="5">
         <v>0.43515148699999884</v>
       </c>
       <c r="D372" s="5">
         <v>16.653305800730678</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>34.361328409999999</v>
       </c>
       <c r="C373" s="5">
         <v>0.24333713699999748</v>
       </c>
       <c r="D373" s="5">
         <v>8.9025122582571115</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>34.255913253999999</v>
       </c>
       <c r="C374" s="5">
         <v>-0.1054151559999994</v>
       </c>
       <c r="D374" s="5">
         <v>-3.6199253300844614</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>34.749455587</v>
       </c>
       <c r="C375" s="5">
         <v>0.49354233300000061</v>
       </c>
       <c r="D375" s="5">
         <v>18.726989940563854</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>34.203594326999998</v>
       </c>
       <c r="C376" s="5">
         <v>-0.54586126000000235</v>
       </c>
       <c r="D376" s="5">
         <v>-17.303924025337526</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>34.614067579</v>
       </c>
       <c r="C377" s="5">
         <v>0.41047325200000273</v>
       </c>
       <c r="D377" s="5">
         <v>15.390667324568463</v>
       </c>
       <c r="E377" s="5">
         <v>-0.55336832540350267</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>34.502818582000003</v>
       </c>
       <c r="C378" s="5">
         <v>-0.11124899699999702</v>
       </c>
       <c r="D378" s="5">
         <v>-3.7893278716414791</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>34.357105912000002</v>
       </c>
       <c r="C379" s="5">
         <v>-0.14571267000000176</v>
       </c>
       <c r="D379" s="5">
         <v>-4.9517798643959887</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>34.309962278</v>
       </c>
       <c r="C380" s="5">
         <v>-4.71436340000011E-2</v>
       </c>
       <c r="D380" s="5">
         <v>-1.6342284829055864</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>34.474884639000003</v>
       </c>
       <c r="C381" s="5">
         <v>0.16492236100000213</v>
       </c>
       <c r="D381" s="5">
         <v>5.9231706715066501</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>34.210497783999998</v>
       </c>
       <c r="C382" s="5">
         <v>-0.26438685500000503</v>
       </c>
       <c r="D382" s="5">
         <v>-8.8243511533721009</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>34.212159603000003</v>
       </c>
       <c r="C383" s="5">
         <v>1.6618190000059485E-3</v>
       </c>
       <c r="D383" s="5">
         <v>5.8307122096623587E-2</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>34.720171352999998</v>
       </c>
       <c r="C384" s="5">
         <v>0.50801174999999432</v>
       </c>
       <c r="D384" s="5">
         <v>19.348357283648831</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>34.671565293</v>
       </c>
       <c r="C385" s="5">
         <v>-4.8606059999997342E-2</v>
       </c>
       <c r="D385" s="5">
         <v>-1.6670499888194579</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>34.724087443999998</v>
       </c>
       <c r="C386" s="5">
         <v>5.2522150999998019E-2</v>
       </c>
       <c r="D386" s="5">
         <v>1.8330397715801139</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>34.925600103999997</v>
       </c>
       <c r="C387" s="5">
         <v>0.20151265999999879</v>
       </c>
       <c r="D387" s="5">
         <v>7.1905329067051271</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>34.953702903999996</v>
       </c>
       <c r="C388" s="5">
         <v>2.8102799999999206E-2</v>
       </c>
       <c r="D388" s="5">
         <v>0.96986181297482599</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>34.844541665999998</v>
       </c>
       <c r="C389" s="5">
         <v>-0.10916123799999866</v>
       </c>
       <c r="D389" s="5">
         <v>-3.6839220883684076</v>
       </c>
       <c r="E389" s="5">
         <v>0.66583936277926359</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>34.603912737000002</v>
       </c>
       <c r="C390" s="5">
         <v>-0.24062892899999611</v>
       </c>
       <c r="D390" s="5">
         <v>-7.9793234326728468</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>34.795655005</v>
       </c>
       <c r="C391" s="5">
         <v>0.19174226799999872</v>
       </c>
       <c r="D391" s="5">
         <v>6.8557007336097486</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>34.652491353999999</v>
       </c>
       <c r="C392" s="5">
         <v>-0.14316365100000183</v>
       </c>
       <c r="D392" s="5">
         <v>-4.827084954103789</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>34.708228216000002</v>
       </c>
       <c r="C393" s="5">
         <v>5.5736862000003384E-2</v>
       </c>
       <c r="D393" s="5">
         <v>1.9473090099407786</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>34.828417657000003</v>
       </c>
       <c r="C394" s="5">
         <v>0.12018944100000084</v>
       </c>
       <c r="D394" s="5">
         <v>4.2354853686592975</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>34.519489114999999</v>
       </c>
       <c r="C395" s="5">
         <v>-0.30892854200000386</v>
       </c>
       <c r="D395" s="5">
         <v>-10.139798278951083</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>34.714795746999997</v>
       </c>
       <c r="C396" s="5">
         <v>0.19530663199999765</v>
       </c>
       <c r="D396" s="5">
         <v>7.0047500672342888</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>34.773976124000001</v>
       </c>
       <c r="C397" s="5">
         <v>5.9180377000004114E-2</v>
       </c>
       <c r="D397" s="5">
         <v>2.0650017386860453</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>34.792311128000001</v>
       </c>
       <c r="C398" s="5">
         <v>1.8335004000000765E-2</v>
       </c>
       <c r="D398" s="5">
         <v>0.63455273381722854</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>34.606549585000003</v>
       </c>
       <c r="C399" s="5">
         <v>-0.18576154299999814</v>
       </c>
       <c r="D399" s="5">
         <v>-6.2221511719364191</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>34.626169582999999</v>
       </c>
       <c r="C400" s="5">
         <v>1.9619997999996031E-2</v>
       </c>
       <c r="D400" s="5">
         <v>0.68245900239594093</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>34.511490105999997</v>
       </c>
       <c r="C401" s="5">
         <v>-0.11467947700000281</v>
       </c>
       <c r="D401" s="5">
         <v>-3.9027155931972368</v>
       </c>
       <c r="E401" s="5">
         <v>-0.95582132545305454</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>34.505421310999999</v>
       </c>
       <c r="C402" s="5">
         <v>-6.0687949999973512E-3</v>
       </c>
       <c r="D402" s="5">
         <v>-0.21081427255396079</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>34.437009953999997</v>
       </c>
       <c r="C403" s="5">
         <v>-6.8411357000002226E-2</v>
       </c>
       <c r="D403" s="5">
         <v>-2.3533789655392323</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>34.494053547999997</v>
       </c>
       <c r="C404" s="5">
         <v>5.7043593999999587E-2</v>
       </c>
       <c r="D404" s="5">
         <v>2.0059641285355534</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>33.935679387</v>
       </c>
       <c r="C405" s="5">
         <v>-0.55837416099999615</v>
       </c>
       <c r="D405" s="5">
         <v>-17.785621364345772</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>33.916997180999999</v>
       </c>
       <c r="C406" s="5">
         <v>-1.8682206000001145E-2</v>
       </c>
       <c r="D406" s="5">
         <v>-0.65862513208000406</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>34.009003169000003</v>
       </c>
       <c r="C407" s="5">
         <v>9.2005988000003924E-2</v>
       </c>
       <c r="D407" s="5">
         <v>3.3042258477764985</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>34.012581429000001</v>
       </c>
       <c r="C408" s="5">
         <v>3.5782599999976128E-3</v>
       </c>
       <c r="D408" s="5">
         <v>0.12633118542022537</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>33.969154631000002</v>
       </c>
       <c r="C409" s="5">
         <v>-4.3426797999998712E-2</v>
       </c>
       <c r="D409" s="5">
         <v>-1.5214300100704681</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>33.971001936</v>
       </c>
       <c r="C410" s="5">
         <v>1.8473049999983004E-3</v>
       </c>
       <c r="D410" s="5">
         <v>6.5277725607915116E-2</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>33.595661589000002</v>
       </c>
       <c r="C411" s="5">
         <v>-0.37534034699999808</v>
       </c>
       <c r="D411" s="5">
         <v>-12.481855335480374</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>33.610628687000002</v>
       </c>
       <c r="C412" s="5">
         <v>1.4967097999999623E-2</v>
       </c>
       <c r="D412" s="5">
         <v>0.53592013385905801</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>33.708041823999999</v>
       </c>
       <c r="C413" s="5">
         <v>9.7413136999996652E-2</v>
       </c>
       <c r="D413" s="5">
         <v>3.533919864441426</v>
       </c>
       <c r="E413" s="5">
         <v>-2.3280602475646672</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>33.706685640000003</v>
       </c>
       <c r="C414" s="5">
         <v>-1.356183999995153E-3</v>
       </c>
       <c r="D414" s="5">
         <v>-4.8269215294316492E-2</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>33.467744928000002</v>
       </c>
       <c r="C415" s="5">
         <v>-0.23894071200000155</v>
       </c>
       <c r="D415" s="5">
         <v>-8.1826410658350834</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>33.524929118000003</v>
       </c>
       <c r="C416" s="5">
         <v>5.7184190000000967E-2</v>
       </c>
       <c r="D416" s="5">
         <v>2.0697415090675353</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>33.453464416999999</v>
       </c>
       <c r="C417" s="5">
         <v>-7.1464701000003572E-2</v>
       </c>
       <c r="D417" s="5">
         <v>-2.528247083740931</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>33.593639017000001</v>
       </c>
       <c r="C418" s="5">
         <v>0.1401746000000017</v>
       </c>
       <c r="D418" s="5">
         <v>5.1456761152472996</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>33.789827973000001</v>
       </c>
       <c r="C419" s="5">
         <v>0.1961889560000003</v>
       </c>
       <c r="D419" s="5">
         <v>7.2376171012250134</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>33.711294826</v>
       </c>
       <c r="C420" s="5">
         <v>-7.8533147000001691E-2</v>
       </c>
       <c r="D420" s="5">
         <v>-2.7536216544924219</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>33.758559329999997</v>
       </c>
       <c r="C421" s="5">
         <v>4.7264503999997487E-2</v>
       </c>
       <c r="D421" s="5">
         <v>1.6954796660150429</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>33.861561907999999</v>
       </c>
       <c r="C422" s="5">
         <v>0.10300257800000168</v>
       </c>
       <c r="D422" s="5">
         <v>3.7234575255180147</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>34.197527866000001</v>
       </c>
       <c r="C423" s="5">
         <v>0.33596595800000273</v>
       </c>
       <c r="D423" s="5">
         <v>12.577786626668907</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>34.311277134000001</v>
       </c>
       <c r="C424" s="5">
         <v>0.1137492679999994</v>
       </c>
       <c r="D424" s="5">
         <v>4.0653282920846578</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>34.318810089000003</v>
       </c>
       <c r="C425" s="5">
         <v>7.5329550000020618E-3</v>
       </c>
       <c r="D425" s="5">
         <v>0.2637753561330447</v>
       </c>
       <c r="E425" s="5">
         <v>1.8119363568759317</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>34.302049488000002</v>
       </c>
       <c r="C426" s="5">
         <v>-1.6760601000001429E-2</v>
       </c>
       <c r="D426" s="5">
         <v>-0.58448368352803648</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>34.489366554</v>
       </c>
       <c r="C427" s="5">
         <v>0.18731706599999853</v>
       </c>
       <c r="D427" s="5">
         <v>6.7534172964396122</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>34.436321671000002</v>
       </c>
       <c r="C428" s="5">
         <v>-5.3044882999998322E-2</v>
       </c>
       <c r="D428" s="5">
         <v>-1.8300759462644645</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>34.963005604999999</v>
       </c>
       <c r="C429" s="5">
         <v>0.52668393399999758</v>
       </c>
       <c r="D429" s="5">
         <v>19.978670932622133</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>35.064779391000002</v>
       </c>
       <c r="C430" s="5">
         <v>0.10177378600000253</v>
       </c>
       <c r="D430" s="5">
         <v>3.5495492802977147</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>35.071004334000001</v>
       </c>
       <c r="C431" s="5">
         <v>6.2249429999994277E-3</v>
       </c>
       <c r="D431" s="5">
         <v>0.2132404559559653</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>35.011531177999998</v>
       </c>
       <c r="C432" s="5">
         <v>-5.9473156000002803E-2</v>
       </c>
       <c r="D432" s="5">
         <v>-2.0160785085661437</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>35.057911883999999</v>
       </c>
       <c r="C433" s="5">
         <v>4.6380706000000771E-2</v>
       </c>
       <c r="D433" s="5">
         <v>1.6013055383997665</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>35.067906180999998</v>
       </c>
       <c r="C434" s="5">
         <v>9.9942969999986531E-3</v>
       </c>
       <c r="D434" s="5">
         <v>0.34263246614893994</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>34.889590423000001</v>
       </c>
       <c r="C435" s="5">
         <v>-0.17831575799999655</v>
       </c>
       <c r="D435" s="5">
         <v>-5.9340550918048018</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>34.620430380999998</v>
       </c>
       <c r="C436" s="5">
         <v>-0.26916004200000287</v>
       </c>
       <c r="D436" s="5">
         <v>-8.8746739414883535</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>34.708559616000002</v>
       </c>
       <c r="C437" s="5">
         <v>8.8129235000003803E-2</v>
       </c>
       <c r="D437" s="5">
         <v>3.0978345324768286</v>
       </c>
       <c r="E437" s="5">
         <v>1.135673194930864</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>34.715331859999999</v>
       </c>
       <c r="C438" s="5">
         <v>6.7722439999968742E-3</v>
       </c>
       <c r="D438" s="5">
         <v>0.23439231389006387</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>34.652513067999998</v>
       </c>
       <c r="C439" s="5">
         <v>-6.2818792000001622E-2</v>
       </c>
       <c r="D439" s="5">
         <v>-2.1499669065179416</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>34.612563193</v>
+        <v>34.614812264999998</v>
       </c>
       <c r="C440" s="5">
-        <v>-3.9949874999997803E-2</v>
+        <v>-3.7700802999999894E-2</v>
       </c>
       <c r="D440" s="5">
-        <v>-1.3747066051763346</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.2977768471957085</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
-    </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B441" s="5">
+        <v>34.736563754000002</v>
+      </c>
+      <c r="C441" s="5">
+        <v>0.12175148900000465</v>
+      </c>
+      <c r="D441" s="5">
+        <v>4.3034053402204231</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>