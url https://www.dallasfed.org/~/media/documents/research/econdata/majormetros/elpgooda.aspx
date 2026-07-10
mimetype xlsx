--- v4 (2026-05-31)
+++ v5 (2026-07-10)
@@ -1,99 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{6DDA245C-36A9-4B73-A1D9-2B37162F838A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{75EF35FB-2C00-46EB-9521-CB1F2B3564B3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{E40A0A12-24A2-41F1-9B4D-1DD5E37556B1}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{83E560E6-4706-4948-8488-5951BA41E37E}"/>
   </bookViews>
   <sheets>
     <sheet name="elpgooda" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>El Paso Goods Producing Payroll Employment</t>
   </si>
   <si>
-    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q3.</t>
+    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q4.</t>
   </si>
   <si>
-    <t>Last data entry April 2026</t>
+    <t>Last data entry May 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -917,6341 +917,6350 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{97F47026-2423-47BA-B112-7AC563BF7431}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{253F0D73-5A17-4B91-9E81-457BBF4E7626}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>50.614869873000004</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6">
+        <v>50.614904344000003</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>50.679261138999998</v>
+        <v>50.679261371000003</v>
       </c>
       <c r="C7" s="5">
-        <v>6.4391265999994118E-2</v>
+        <v>6.4357026999999789E-2</v>
       </c>
       <c r="D7" s="5">
-        <v>1.5373441257053644</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6">
+        <v>1.5365198892479448</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>50.507274174000003</v>
+        <v>50.507266413000004</v>
       </c>
       <c r="C8" s="5">
-        <v>-0.171986964999995</v>
+        <v>-0.17199495799999909</v>
       </c>
       <c r="D8" s="5">
-        <v>-3.9972058594062165</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6">
+        <v>-3.997388155700865</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>50.440812780999998</v>
+        <v>50.440803690999999</v>
       </c>
       <c r="C9" s="5">
-        <v>-6.6461393000004421E-2</v>
+        <v>-6.6462722000004248E-2</v>
       </c>
       <c r="D9" s="5">
-        <v>-1.5676750284722818</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6">
+        <v>-1.5677063892207688</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>50.277814075000002</v>
+        <v>50.277803053</v>
       </c>
       <c r="C10" s="5">
-        <v>-0.16299870599999622</v>
+        <v>-0.16300063799999975</v>
       </c>
       <c r="D10" s="5">
-        <v>-3.8095979974382077</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6">
+        <v>-3.8096430269295545</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>50.543253305999997</v>
+        <v>50.543222810000003</v>
       </c>
       <c r="C11" s="5">
-        <v>0.26543923099999489</v>
+        <v>0.26541975700000364</v>
       </c>
       <c r="D11" s="5">
-        <v>6.5225758791879196</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6">
+        <v>6.5220848419797361</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>50.568929773999997</v>
+        <v>50.568854651000002</v>
       </c>
       <c r="C12" s="5">
-        <v>2.5676468000000341E-2</v>
+        <v>2.5631840999999156E-2</v>
       </c>
       <c r="D12" s="5">
-        <v>0.61131793562572145</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6">
+        <v>0.61025283809532649</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>50.978114484999999</v>
+        <v>50.977893659000003</v>
       </c>
       <c r="C13" s="5">
-        <v>0.40918471100000176</v>
+        <v>0.40903900800000059</v>
       </c>
       <c r="D13" s="5">
-        <v>10.153948723721662</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6">
+        <v>10.150186503274661</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>49.537523495999999</v>
+        <v>49.537647767000003</v>
       </c>
       <c r="C14" s="5">
-        <v>-1.4405909890000004</v>
+        <v>-1.4402458920000001</v>
       </c>
       <c r="D14" s="5">
-        <v>-29.106523080960077</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6">
+        <v>-29.100703556495422</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>49.627094794000001</v>
+        <v>49.627179347999999</v>
       </c>
       <c r="C15" s="5">
-        <v>8.9571298000002741E-2</v>
+        <v>8.9531580999995697E-2</v>
       </c>
       <c r="D15" s="5">
-        <v>2.1914892827832988</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6">
+        <v>2.1905023202574592</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>49.737032454000001</v>
+        <v>49.737090719999998</v>
       </c>
       <c r="C16" s="5">
-        <v>0.10993765999999994</v>
+        <v>0.10991137199999912</v>
       </c>
       <c r="D16" s="5">
-        <v>2.6909594317443997</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5">
+        <v>2.6903034788748004</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>49.276304523</v>
+        <v>49.276346779000001</v>
       </c>
       <c r="C17" s="5">
-        <v>-0.46072793100000098</v>
+        <v>-0.46074394099999694</v>
       </c>
       <c r="D17" s="5">
-        <v>-10.566726024419182</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5">
+        <v>-10.567062953707184</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>49.990199732999997</v>
+        <v>49.990230855</v>
       </c>
       <c r="C18" s="5">
-        <v>0.71389520999999689</v>
+        <v>0.71388407599999937</v>
       </c>
       <c r="D18" s="5">
-        <v>18.83952245404441</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5">
+        <v>18.839187370360833</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>49.664822712000003</v>
+        <v>49.664820720999998</v>
       </c>
       <c r="C19" s="5">
-        <v>-0.32537702099999422</v>
+        <v>-0.32541013400000196</v>
       </c>
       <c r="D19" s="5">
-        <v>-7.5369509223516591</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5">
+        <v>-7.5376861677337592</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>49.487955387</v>
+        <v>49.487944177000003</v>
       </c>
       <c r="C20" s="5">
-        <v>-0.17686732500000346</v>
+        <v>-0.17687654399999531</v>
       </c>
       <c r="D20" s="5">
-        <v>-4.190745788998063</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5">
+        <v>-4.1909601305995636</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>49.314965970999999</v>
+        <v>49.314957683999999</v>
       </c>
       <c r="C21" s="5">
-        <v>-0.17298941600000006</v>
+        <v>-0.17298649300000335</v>
       </c>
       <c r="D21" s="5">
-        <v>-4.1149896139956006</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5">
+        <v>-4.1149223286041536</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>49.668993366999999</v>
+        <v>49.668985001999999</v>
       </c>
       <c r="C22" s="5">
-        <v>0.35402739599999933</v>
+        <v>0.35402731799999998</v>
       </c>
       <c r="D22" s="5">
-        <v>8.9630989826355645</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5">
+        <v>8.96309849539354</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>49.363585481999998</v>
+        <v>49.363558077999997</v>
       </c>
       <c r="C23" s="5">
-        <v>-0.30540788500000104</v>
+        <v>-0.30542692400000249</v>
       </c>
       <c r="D23" s="5">
-        <v>-7.1341449874295693</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5">
+        <v>-7.1345759559912398</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>49.894160648000003</v>
+        <v>49.894094783</v>
       </c>
       <c r="C24" s="5">
-        <v>0.53057516600000554</v>
+        <v>0.53053670500000294</v>
       </c>
       <c r="D24" s="5">
-        <v>13.688435770167295</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5">
+        <v>13.687392184672431</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>49.702269966999999</v>
+        <v>49.702075790999999</v>
       </c>
       <c r="C25" s="5">
-        <v>-0.19189068100000384</v>
+        <v>-0.19201899200000128</v>
       </c>
       <c r="D25" s="5">
-        <v>-4.5187633481905021</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5">
+        <v>-4.5217270730854242</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>50.266386414999999</v>
+        <v>50.26650077</v>
       </c>
       <c r="C26" s="5">
-        <v>0.56411644800000005</v>
+        <v>0.56442497900000177</v>
       </c>
       <c r="D26" s="5">
-        <v>14.503114077884849</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5">
+        <v>14.511608373047924</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>50.206715518999999</v>
+        <v>50.206792536999998</v>
       </c>
       <c r="C27" s="5">
-        <v>-5.9670896000000084E-2</v>
+        <v>-5.9708233000002053E-2</v>
       </c>
       <c r="D27" s="5">
-        <v>-1.4152481359881341</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5">
+        <v>-1.4161247006468591</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>50.518321282000002</v>
+        <v>50.518370443000002</v>
       </c>
       <c r="C28" s="5">
-        <v>0.31160576300000287</v>
+        <v>0.31157790600000368</v>
       </c>
       <c r="D28" s="5">
-        <v>7.707313430109286</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5">
+        <v>7.7065884954314434</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>50.633269319999997</v>
+        <v>50.633309247</v>
       </c>
       <c r="C29" s="5">
-        <v>0.11494803799999431</v>
+        <v>0.11493880399999767</v>
       </c>
       <c r="D29" s="5">
-        <v>2.7648787611213699</v>
+        <v>2.7646511421898001</v>
       </c>
       <c r="E29" s="5">
-        <v>2.7537876675931106</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5">
+        <v>2.7537805797289705</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>51.206764319000001</v>
+        <v>51.206794510000002</v>
       </c>
       <c r="C30" s="5">
-        <v>0.57349499900000467</v>
+        <v>0.57348526300000202</v>
       </c>
       <c r="D30" s="5">
-        <v>14.471235480307708</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5">
+        <v>14.470962174885415</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>50.801197557000002</v>
+        <v>50.801191781999997</v>
       </c>
       <c r="C31" s="5">
-        <v>-0.40556676199999941</v>
+        <v>-0.40560272800000519</v>
       </c>
       <c r="D31" s="5">
-        <v>-9.1009401855931529</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5">
+        <v>-9.1017072995161818</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>51.839104163999998</v>
+        <v>51.839089676</v>
       </c>
       <c r="C32" s="5">
-        <v>1.0379066069999965</v>
+        <v>1.0378978940000039</v>
       </c>
       <c r="D32" s="5">
-        <v>27.46837570170193</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5">
+        <v>27.468122088199731</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>52.256662982999998</v>
+        <v>52.256655821999999</v>
       </c>
       <c r="C33" s="5">
-        <v>0.41755881899999991</v>
+        <v>0.41756614599999864</v>
       </c>
       <c r="D33" s="5">
-        <v>10.105806388213923</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5">
+        <v>10.105994596648603</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>52.788207739000001</v>
+        <v>52.788202642999998</v>
       </c>
       <c r="C34" s="5">
-        <v>0.53154475600000239</v>
+        <v>0.53154682099999917</v>
       </c>
       <c r="D34" s="5">
-        <v>12.912735577471812</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5">
+        <v>12.912790450973866</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>53.087469769000002</v>
+        <v>53.087446986000003</v>
       </c>
       <c r="C35" s="5">
-        <v>0.29926203000000129</v>
+        <v>0.29924434300000513</v>
       </c>
       <c r="D35" s="5">
-        <v>7.0191050381507525</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5">
+        <v>7.0186778747796996</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>52.850126187999997</v>
+        <v>52.850081680999999</v>
       </c>
       <c r="C36" s="5">
-        <v>-0.23734358100000463</v>
+        <v>-0.23736530500000441</v>
       </c>
       <c r="D36" s="5">
-        <v>-5.2349878007809103</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5">
+        <v>-5.235457428552726</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>52.876623375000001</v>
+        <v>52.876476795999999</v>
       </c>
       <c r="C37" s="5">
-        <v>2.6497187000003919E-2</v>
+        <v>2.6395114999999691E-2</v>
       </c>
       <c r="D37" s="5">
-        <v>0.60329941992487424</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5">
+        <v>0.60096952044801366</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>52.590672988000001</v>
+        <v>52.590752541000001</v>
       </c>
       <c r="C38" s="5">
-        <v>-0.28595038699999975</v>
+        <v>-0.2857242549999981</v>
       </c>
       <c r="D38" s="5">
-        <v>-6.2998743218839692</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5">
+        <v>-6.2950563850012964</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>54.052452893000002</v>
+        <v>54.052504556999999</v>
       </c>
       <c r="C39" s="5">
-        <v>1.4617799050000002</v>
+        <v>1.4617520159999984</v>
       </c>
       <c r="D39" s="5">
-        <v>38.95690831334295</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5">
+        <v>38.955979745781399</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>53.99895454</v>
+        <v>53.998978436999998</v>
       </c>
       <c r="C40" s="5">
-        <v>-5.3498353000001941E-2</v>
+        <v>-5.3526120000000788E-2</v>
       </c>
       <c r="D40" s="5">
-        <v>-1.1812545225339255</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5">
+        <v>-1.1818631646997702</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>54.166904641999999</v>
+        <v>54.166944604999998</v>
       </c>
       <c r="C41" s="5">
-        <v>0.16795010199999894</v>
+        <v>0.16796616799999953</v>
       </c>
       <c r="D41" s="5">
-        <v>3.7968093379367351</v>
+        <v>3.7971770650760295</v>
       </c>
       <c r="E41" s="5">
-        <v>6.9788804267557403</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5">
+        <v>6.9788749946446904</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>54.212382769000001</v>
+        <v>54.21241328</v>
       </c>
       <c r="C42" s="5">
-        <v>4.5478127000002644E-2</v>
+        <v>4.5468675000002179E-2</v>
       </c>
       <c r="D42" s="5">
-        <v>1.0121764904431618</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5">
+        <v>1.0119644013287132</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>54.553223088000003</v>
+        <v>54.553216892999998</v>
       </c>
       <c r="C43" s="5">
-        <v>0.34084031900000156</v>
+        <v>0.34080361299999851</v>
       </c>
       <c r="D43" s="5">
-        <v>7.8109868351772471</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5">
+        <v>7.8101118055076801</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>54.377217369999997</v>
+        <v>54.377203788999999</v>
       </c>
       <c r="C44" s="5">
-        <v>-0.17600571800000608</v>
+        <v>-0.17601310399999903</v>
       </c>
       <c r="D44" s="5">
-        <v>-3.8036078953169739</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5">
+        <v>-3.803765114566604</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>54.700512375999999</v>
+        <v>54.700511104</v>
       </c>
       <c r="C45" s="5">
-        <v>0.32329500600000216</v>
+        <v>0.32330731500000098</v>
       </c>
       <c r="D45" s="5">
-        <v>7.3724776818154369</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5">
+        <v>7.3727695224973466</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>54.474017054000001</v>
+        <v>54.474019589999997</v>
       </c>
       <c r="C46" s="5">
-        <v>-0.22649532199999811</v>
+        <v>-0.22649151400000278</v>
       </c>
       <c r="D46" s="5">
-        <v>-4.8571630401908266</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5">
+        <v>-4.8570833391556656</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>54.698052320000002</v>
+        <v>54.698037114999998</v>
       </c>
       <c r="C47" s="5">
-        <v>0.22403526600000134</v>
+        <v>0.22401752500000072</v>
       </c>
       <c r="D47" s="5">
-        <v>5.0484184879364236</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5">
+        <v>5.0480093860838515</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>55.058679609000002</v>
+        <v>55.058655135999999</v>
       </c>
       <c r="C48" s="5">
-        <v>0.36062728899999996</v>
+        <v>0.36061802100000051</v>
       </c>
       <c r="D48" s="5">
-        <v>8.2049572716881727</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5">
+        <v>8.2047410669439778</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>55.259666289999998</v>
+        <v>55.259579635999998</v>
       </c>
       <c r="C49" s="5">
-        <v>0.20098668099999628</v>
+        <v>0.20092449999999928</v>
       </c>
       <c r="D49" s="5">
-        <v>4.4695175829954525</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5">
+        <v>4.4681089645145278</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>55.218524485000003</v>
+        <v>55.218566850999999</v>
       </c>
       <c r="C50" s="5">
-        <v>-4.1141804999995202E-2</v>
+        <v>-4.1012784999999496E-2</v>
       </c>
       <c r="D50" s="5">
-        <v>-0.88977199566797616</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5">
+        <v>-0.88699445132700561</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>55.556669841999998</v>
+        <v>55.556685473000002</v>
       </c>
       <c r="C51" s="5">
-        <v>0.33814535699999482</v>
+        <v>0.3381186220000032</v>
       </c>
       <c r="D51" s="5">
-        <v>7.6011458346219252</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5">
+        <v>7.600518448717386</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>55.291711177000003</v>
+        <v>55.291702045999997</v>
       </c>
       <c r="C52" s="5">
-        <v>-0.26495866499999465</v>
+        <v>-0.26498342700000421</v>
       </c>
       <c r="D52" s="5">
-        <v>-5.5752371174563002</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5">
+        <v>-5.5757430378897137</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>55.294293455000002</v>
+        <v>55.294327797000001</v>
       </c>
       <c r="C53" s="5">
-        <v>2.5822779999984391E-3</v>
+        <v>2.6257510000036177E-3</v>
       </c>
       <c r="D53" s="5">
-        <v>5.6057763731098831E-2</v>
+        <v>5.7001759704045085E-2</v>
       </c>
       <c r="E53" s="5">
-        <v>2.0813240491609042</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5">
+        <v>2.0813121364352094</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>54.940419521000003</v>
+        <v>54.940448637000003</v>
       </c>
       <c r="C54" s="5">
-        <v>-0.35387393399999922</v>
+        <v>-0.35387915999999819</v>
       </c>
       <c r="D54" s="5">
-        <v>-7.4151559617686154</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5">
+        <v>-7.4152571985590665</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>54.691810115999999</v>
+        <v>54.691804847</v>
       </c>
       <c r="C55" s="5">
-        <v>-0.24860940500000339</v>
+        <v>-0.2486437900000027</v>
       </c>
       <c r="D55" s="5">
-        <v>-5.296961874229833</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5">
+        <v>-5.2976736167190897</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>54.735843635999998</v>
+        <v>54.735837805000003</v>
       </c>
       <c r="C56" s="5">
-        <v>4.4033519999999271E-2</v>
+        <v>4.4032958000002509E-2</v>
       </c>
       <c r="D56" s="5">
-        <v>0.97043484595360496</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5">
+        <v>0.9704224992977295</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>55.206700537000003</v>
+        <v>55.206707457999997</v>
       </c>
       <c r="C57" s="5">
-        <v>0.47085690100000477</v>
+        <v>0.47086965299999406</v>
       </c>
       <c r="D57" s="5">
-        <v>10.825502745919424</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5">
+        <v>10.825811144964682</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>55.031930291000002</v>
+        <v>55.031940427000002</v>
       </c>
       <c r="C58" s="5">
-        <v>-0.17477024600000135</v>
+        <v>-0.17476703099999469</v>
       </c>
       <c r="D58" s="5">
-        <v>-3.7334403388624704</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5">
+        <v>-3.733372391488432</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>55.019717712000002</v>
+        <v>55.019721695999998</v>
       </c>
       <c r="C59" s="5">
-        <v>-1.2212578999999835E-2</v>
+        <v>-1.2218731000004368E-2</v>
       </c>
       <c r="D59" s="5">
-        <v>-0.26597687345963905</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5">
+        <v>-0.2661106448947459</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>55.880668374000003</v>
+        <v>55.880660186</v>
       </c>
       <c r="C60" s="5">
-        <v>0.86095066200000048</v>
+        <v>0.86093849000000233</v>
       </c>
       <c r="D60" s="5">
-        <v>20.481068208173724</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5">
+        <v>20.480751675520725</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>56.72719069</v>
+        <v>56.727156291</v>
       </c>
       <c r="C61" s="5">
-        <v>0.84652231599999794</v>
+        <v>0.84649610499999994</v>
       </c>
       <c r="D61" s="5">
-        <v>19.772251632259952</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5">
+        <v>19.771590682187124</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>56.863818813000002</v>
+        <v>56.863822622000001</v>
       </c>
       <c r="C62" s="5">
-        <v>0.13662812300000127</v>
+        <v>0.1366663310000007</v>
       </c>
       <c r="D62" s="5">
-        <v>2.9288096618762527</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5">
+        <v>2.9296413855392833</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>56.677783322000003</v>
+        <v>56.677763341000002</v>
       </c>
       <c r="C63" s="5">
-        <v>-0.18603549099999839</v>
+        <v>-0.18605928099999858</v>
       </c>
       <c r="D63" s="5">
-        <v>-3.8560388802555301</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5">
+        <v>-3.8565228924043349</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>57.406378238000002</v>
+        <v>57.406339207000002</v>
       </c>
       <c r="C64" s="5">
-        <v>0.7285949159999987</v>
+        <v>0.72857586599999991</v>
       </c>
       <c r="D64" s="5">
-        <v>16.564820382854894</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5">
+        <v>16.564362465188509</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>57.408530030000001</v>
+        <v>57.408561495999997</v>
       </c>
       <c r="C65" s="5">
-        <v>2.1517919999993751E-3</v>
+        <v>2.2222889999952145E-3</v>
       </c>
       <c r="D65" s="5">
-        <v>4.4989474688827968E-2</v>
+        <v>4.6463765095094978E-2</v>
       </c>
       <c r="E65" s="5">
-        <v>3.8236071805865857</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5">
+        <v>3.823599604577721</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>57.171544593999997</v>
+        <v>57.171565235000003</v>
       </c>
       <c r="C66" s="5">
-        <v>-0.23698543600000477</v>
+        <v>-0.23699626099999449</v>
       </c>
       <c r="D66" s="5">
-        <v>-4.842727125137813</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5">
+        <v>-4.8429407381694549</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>57.627871601000002</v>
+        <v>57.627867289999998</v>
       </c>
       <c r="C67" s="5">
-        <v>0.45632700700000584</v>
+        <v>0.45630205499999477</v>
       </c>
       <c r="D67" s="5">
-        <v>10.009920477344592</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5">
+        <v>10.009345113228708</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>57.893697287000002</v>
+        <v>57.893707505999998</v>
       </c>
       <c r="C68" s="5">
-        <v>0.26582568599999945</v>
+        <v>0.26584021600000085</v>
       </c>
       <c r="D68" s="5">
-        <v>5.6779726851443835</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5">
+        <v>5.6782913943806967</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>57.321780035000003</v>
+        <v>57.321802921</v>
       </c>
       <c r="C69" s="5">
-        <v>-0.57191725199999865</v>
+        <v>-0.57190458499999863</v>
       </c>
       <c r="D69" s="5">
-        <v>-11.231151278548223</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5">
+        <v>-11.230914008004589</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>56.989602128000001</v>
+        <v>56.989619474999998</v>
       </c>
       <c r="C70" s="5">
-        <v>-0.33217790700000194</v>
+        <v>-0.33218344600000194</v>
       </c>
       <c r="D70" s="5">
-        <v>-6.736549186306906</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5">
+        <v>-6.7366553565902603</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>57.142720850000003</v>
+        <v>57.142760486999997</v>
       </c>
       <c r="C71" s="5">
-        <v>0.15311872200000209</v>
+        <v>0.15314101199999897</v>
       </c>
       <c r="D71" s="5">
-        <v>3.2722135910060013</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5">
+        <v>3.2726959891596685</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>56.702593909000001</v>
+        <v>56.702569398000001</v>
       </c>
       <c r="C72" s="5">
-        <v>-0.4401269410000026</v>
+        <v>-0.44019108899999537</v>
       </c>
       <c r="D72" s="5">
-        <v>-8.8610265266593764</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5">
+        <v>-8.8622579028447834</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>56.743438519999998</v>
+        <v>56.743413046000001</v>
       </c>
       <c r="C73" s="5">
-        <v>4.0844610999997144E-2</v>
+        <v>4.0843647999999178E-2</v>
       </c>
       <c r="D73" s="5">
-        <v>0.86782948570018892</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5">
+        <v>0.86780932023353685</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>56.774362756000002</v>
+        <v>56.774350615000003</v>
       </c>
       <c r="C74" s="5">
-        <v>3.0924236000004157E-2</v>
+        <v>3.0937569000002441E-2</v>
       </c>
       <c r="D74" s="5">
-        <v>0.65594397494288526</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5">
+        <v>0.65622792960970955</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>55.053308407000003</v>
+        <v>55.053271723000002</v>
       </c>
       <c r="C75" s="5">
-        <v>-1.7210543489999992</v>
+        <v>-1.7210788920000013</v>
       </c>
       <c r="D75" s="5">
-        <v>-30.884754626382193</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5">
+        <v>-30.885129912564548</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>54.757101319</v>
+        <v>54.757052139000002</v>
       </c>
       <c r="C76" s="5">
-        <v>-0.29620708800000273</v>
+        <v>-0.29621958399999926</v>
       </c>
       <c r="D76" s="5">
-        <v>-6.2687684597771964</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5">
+        <v>-6.2690291963257261</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>56.035501580999998</v>
+        <v>56.03552449</v>
       </c>
       <c r="C77" s="5">
-        <v>1.2784002619999981</v>
+        <v>1.2784723509999978</v>
       </c>
       <c r="D77" s="5">
-        <v>31.908799267672137</v>
+        <v>31.910868107900182</v>
       </c>
       <c r="E77" s="5">
-        <v>-2.3916802055069186</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5">
+        <v>-2.3916938000539623</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>56.151495893000003</v>
+        <v>56.151510557999998</v>
       </c>
       <c r="C78" s="5">
-        <v>0.1159943120000051</v>
+        <v>0.115986067999998</v>
       </c>
       <c r="D78" s="5">
-        <v>2.5124944321684994</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5">
+        <v>2.5123127864338901</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>56.106751054999997</v>
+        <v>56.106749006999998</v>
       </c>
       <c r="C79" s="5">
-        <v>-4.4744838000006837E-2</v>
+        <v>-4.4761551000000566E-2</v>
       </c>
       <c r="D79" s="5">
-        <v>-0.95205129399369426</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5">
+        <v>-0.95240509692678943</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>55.657894210999999</v>
+        <v>55.657923140999998</v>
       </c>
       <c r="C80" s="5">
-        <v>-0.44885684399999803</v>
+        <v>-0.44882586599999996</v>
       </c>
       <c r="D80" s="5">
-        <v>-9.1887193370953408</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5">
+        <v>-9.188113132479991</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>55.603394082999998</v>
+        <v>55.603426806999998</v>
       </c>
       <c r="C81" s="5">
-        <v>-5.4500128000000814E-2</v>
+        <v>-5.4496333999999536E-2</v>
       </c>
       <c r="D81" s="5">
-        <v>-1.1687305654584423</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5">
+        <v>-1.1686490383137738</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>55.624009461</v>
+        <v>55.624031164999998</v>
       </c>
       <c r="C82" s="5">
-        <v>2.0615378000002238E-2</v>
+        <v>2.0604357999999934E-2</v>
       </c>
       <c r="D82" s="5">
-        <v>0.44581742231426524</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5">
+        <v>0.44557836085856728</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>55.878228137999997</v>
+        <v>55.878302691999998</v>
       </c>
       <c r="C83" s="5">
-        <v>0.25421867699999723</v>
+        <v>0.25427152700000022</v>
       </c>
       <c r="D83" s="5">
-        <v>5.6243464209096761</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5">
+        <v>5.6255429791457257</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>55.775010977000001</v>
+        <v>55.774960819</v>
       </c>
       <c r="C84" s="5">
-        <v>-0.10321716099999634</v>
+        <v>-0.10334187299999797</v>
       </c>
       <c r="D84" s="5">
-        <v>-2.1942347242234872</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5">
+        <v>-2.1968560954436556</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>56.012668101000003</v>
+        <v>56.012630874999999</v>
       </c>
       <c r="C85" s="5">
-        <v>0.23765712400000183</v>
+        <v>0.23767005599999891</v>
       </c>
       <c r="D85" s="5">
-        <v>5.2347443600773591</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5">
+        <v>5.2350407337118376</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>55.650396450999999</v>
+        <v>55.65037255</v>
       </c>
       <c r="C86" s="5">
-        <v>-0.36227165000000383</v>
+        <v>-0.3622583249999991</v>
       </c>
       <c r="D86" s="5">
-        <v>-7.4909912626468067</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5">
+        <v>-7.490730259239708</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>55.581564018999998</v>
+        <v>55.581518711000001</v>
       </c>
       <c r="C87" s="5">
-        <v>-6.8832432000000665E-2</v>
+        <v>-6.8853838999999084E-2</v>
       </c>
       <c r="D87" s="5">
-        <v>-1.4741912036865479</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5">
+        <v>-1.4746471932479244</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>55.901466364000001</v>
+        <v>55.901416666000003</v>
       </c>
       <c r="C88" s="5">
-        <v>0.3199023450000027</v>
+        <v>0.31989795500000184</v>
       </c>
       <c r="D88" s="5">
-        <v>7.1295404069654511</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5">
+        <v>7.1294454479305491</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>55.806032319000003</v>
+        <v>55.806057295000002</v>
       </c>
       <c r="C89" s="5">
-        <v>-9.5434044999997525E-2</v>
+        <v>-9.5359371000000692E-2</v>
       </c>
       <c r="D89" s="5">
-        <v>-2.0294933672284743</v>
+        <v>-2.0279220107235596</v>
       </c>
       <c r="E89" s="5">
-        <v>-0.4095069295815823</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5">
+        <v>-0.40950307343147196</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>55.709392262000001</v>
+        <v>55.709403209999998</v>
       </c>
       <c r="C90" s="5">
-        <v>-9.6640057000001889E-2</v>
+        <v>-9.6654085000004386E-2</v>
       </c>
       <c r="D90" s="5">
-        <v>-2.0583776620328176</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5">
+        <v>-2.05867269734058</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>55.771041861999997</v>
+        <v>55.771046687000002</v>
       </c>
       <c r="C91" s="5">
-        <v>6.164959999999553E-2</v>
+        <v>6.1643477000004054E-2</v>
       </c>
       <c r="D91" s="5">
-        <v>1.3360665986681397</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5">
+        <v>1.3359328286098204</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>55.926556386000001</v>
+        <v>55.926601099999999</v>
       </c>
       <c r="C92" s="5">
-        <v>0.15551452400000443</v>
+        <v>0.15555441299999728</v>
       </c>
       <c r="D92" s="5">
-        <v>3.3979327175714502</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5">
+        <v>3.3988173917028686</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>56.021792380000001</v>
+        <v>56.021831628999998</v>
       </c>
       <c r="C93" s="5">
-        <v>9.523599399999938E-2</v>
+        <v>9.5230528999998398E-2</v>
       </c>
       <c r="D93" s="5">
-        <v>2.0626989185215105</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5">
+        <v>2.0625777778371601</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>56.196597232000002</v>
+        <v>56.196617809000003</v>
       </c>
       <c r="C94" s="5">
-        <v>0.17480485200000118</v>
+        <v>0.17478618000000523</v>
       </c>
       <c r="D94" s="5">
-        <v>3.8092936537330147</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5">
+        <v>3.8088770372845193</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>56.092679347000001</v>
+        <v>56.092772863</v>
       </c>
       <c r="C95" s="5">
-        <v>-0.10391788500000132</v>
+        <v>-0.10384494600000238</v>
       </c>
       <c r="D95" s="5">
-        <v>-2.1965915213691289</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5">
+        <v>-2.1950645942538927</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>55.937878937000001</v>
+        <v>55.937800326000001</v>
       </c>
       <c r="C96" s="5">
-        <v>-0.15480041</v>
+        <v>-0.15497253699999902</v>
       </c>
       <c r="D96" s="5">
-        <v>-3.2618642423866029</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5">
+        <v>-3.2654309068431142</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>55.71842608</v>
+        <v>55.718374349000001</v>
       </c>
       <c r="C97" s="5">
-        <v>-0.21945285700000028</v>
+        <v>-0.21942597700000022</v>
       </c>
       <c r="D97" s="5">
-        <v>-4.6075188799345135</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5">
+        <v>-4.6069729763354665</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>55.458431978999997</v>
+        <v>55.458395193999998</v>
       </c>
       <c r="C98" s="5">
-        <v>-0.25999410100000375</v>
+        <v>-0.25997915500000346</v>
       </c>
       <c r="D98" s="5">
-        <v>-5.457963281666145</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5">
+        <v>-5.4576624710061861</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>55.820043388000002</v>
+        <v>55.819998648000002</v>
       </c>
       <c r="C99" s="5">
-        <v>0.36161140900000532</v>
+        <v>0.36160345400000438</v>
       </c>
       <c r="D99" s="5">
-        <v>8.1112780864605725</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5">
+        <v>8.1110987757476494</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>55.739888338</v>
+        <v>55.739852581999997</v>
       </c>
       <c r="C100" s="5">
-        <v>-8.0155050000001893E-2</v>
+        <v>-8.0146066000004623E-2</v>
       </c>
       <c r="D100" s="5">
-        <v>-1.7096015172639589</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5">
+        <v>-1.7094127703226825</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>56.063931418000003</v>
+        <v>56.063956089999998</v>
       </c>
       <c r="C101" s="5">
-        <v>0.3240430800000027</v>
+        <v>0.32410350800000032</v>
       </c>
       <c r="D101" s="5">
-        <v>7.2036208808802682</v>
+        <v>7.2050122411731365</v>
       </c>
       <c r="E101" s="5">
-        <v>0.46213480565289178</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5">
+        <v>0.46213405408073172</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>56.438075398000002</v>
+        <v>56.438091118999999</v>
       </c>
       <c r="C102" s="5">
-        <v>0.37414397999999949</v>
+        <v>0.3741350290000014</v>
       </c>
       <c r="D102" s="5">
-        <v>8.3088035073745949</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5">
+        <v>8.3085935844663616</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>55.280687436000001</v>
+        <v>55.280711474999997</v>
       </c>
       <c r="C103" s="5">
-        <v>-1.1573879620000014</v>
+        <v>-1.1573796440000024</v>
       </c>
       <c r="D103" s="5">
-        <v>-22.014317850954022</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5">
+        <v>-22.014171580542051</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>56.005929793</v>
+        <v>56.006000336</v>
       </c>
       <c r="C104" s="5">
-        <v>0.72524235699999906</v>
+        <v>0.72528886100000278</v>
       </c>
       <c r="D104" s="5">
-        <v>16.930261150832603</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5">
+        <v>16.931418357631877</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>56.132016135000001</v>
+        <v>56.132034187999999</v>
       </c>
       <c r="C105" s="5">
-        <v>0.12608634200000068</v>
+        <v>0.12603385199999906</v>
       </c>
       <c r="D105" s="5">
-        <v>2.7352676482014449</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5">
+        <v>2.7341113337221445</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>56.193374366</v>
+        <v>56.193382870000001</v>
       </c>
       <c r="C106" s="5">
-        <v>6.1358230999999819E-2</v>
+        <v>6.1348682000001986E-2</v>
       </c>
       <c r="D106" s="5">
-        <v>1.3196419452303099</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5">
+        <v>1.3194349102599867</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>55.920206442000001</v>
+        <v>55.920293610999998</v>
       </c>
       <c r="C107" s="5">
-        <v>-0.27316792399999912</v>
+        <v>-0.27308925900000247</v>
       </c>
       <c r="D107" s="5">
-        <v>-5.6799875150696284</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5">
+        <v>-5.6783944653087559</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>54.858850328999999</v>
+        <v>54.858757674000003</v>
       </c>
       <c r="C108" s="5">
-        <v>-1.0613561130000022</v>
+        <v>-1.061535936999995</v>
       </c>
       <c r="D108" s="5">
-        <v>-20.542438926615137</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5">
+        <v>-20.545535595823537</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>54.795262888000003</v>
+        <v>54.795204853999998</v>
       </c>
       <c r="C109" s="5">
-        <v>-6.3587440999995692E-2</v>
+        <v>-6.3552820000005283E-2</v>
       </c>
       <c r="D109" s="5">
-        <v>-1.3820988122960509</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5">
+        <v>-1.3813534172197772</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>54.752943639000001</v>
+        <v>54.752896896999999</v>
       </c>
       <c r="C110" s="5">
-        <v>-4.2319249000001946E-2</v>
+        <v>-4.2307956999998453E-2</v>
       </c>
       <c r="D110" s="5">
-        <v>-0.9228524008979111</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5">
+        <v>-0.92260817492844094</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>55.270078152000004</v>
+        <v>55.270041075999998</v>
       </c>
       <c r="C111" s="5">
-        <v>0.51713451300000202</v>
+        <v>0.51714417899999887</v>
       </c>
       <c r="D111" s="5">
-        <v>11.941538350071568</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5">
+        <v>11.941784005180335</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>54.580351219999997</v>
+        <v>54.580333277999998</v>
       </c>
       <c r="C112" s="5">
-        <v>-0.68972693200000634</v>
+        <v>-0.68970779800000059</v>
       </c>
       <c r="D112" s="5">
-        <v>-13.988807733583508</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5">
+        <v>-13.988454651210169</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>54.668655309000002</v>
+        <v>54.668682969999999</v>
       </c>
       <c r="C113" s="5">
-        <v>8.8304089000004637E-2</v>
+        <v>8.8349692000001312E-2</v>
       </c>
       <c r="D113" s="5">
-        <v>1.9588169699977565</v>
+        <v>1.9598382375831447</v>
       </c>
       <c r="E113" s="5">
-        <v>-2.4887232730739783</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5">
+        <v>-2.4887168464532761</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>54.129838696999997</v>
+        <v>54.129857524999998</v>
       </c>
       <c r="C114" s="5">
-        <v>-0.53881661200000508</v>
+        <v>-0.53882544500000051</v>
       </c>
       <c r="D114" s="5">
-        <v>-11.206720712051199</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5">
+        <v>-11.206889218547456</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>53.590363382</v>
+        <v>53.590415194999999</v>
       </c>
       <c r="C115" s="5">
-        <v>-0.53947531499999712</v>
+        <v>-0.53944232999999997</v>
       </c>
       <c r="D115" s="5">
-        <v>-11.325320482859102</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5">
+        <v>-11.324661801137681</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>53.706545587000001</v>
+        <v>53.706635399</v>
       </c>
       <c r="C116" s="5">
-        <v>0.1161822050000012</v>
+        <v>0.1162202040000011</v>
       </c>
       <c r="D116" s="5">
-        <v>2.6328077089029955</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5">
+        <v>2.6336765251810279</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>53.754277578999996</v>
+        <v>53.754268586000002</v>
       </c>
       <c r="C117" s="5">
-        <v>4.7731991999995671E-2</v>
+        <v>4.7633187000002408E-2</v>
       </c>
       <c r="D117" s="5">
-        <v>1.0717354204083263</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5">
+        <v>1.0695043028699391</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>53.394630876000001</v>
+        <v>53.394620279000002</v>
       </c>
       <c r="C118" s="5">
-        <v>-0.35964670299999568</v>
+        <v>-0.3596483070000005</v>
       </c>
       <c r="D118" s="5">
-        <v>-7.7397330363820789</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5">
+        <v>-7.7397675424605739</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>53.045412237999997</v>
+        <v>53.045477458000001</v>
       </c>
       <c r="C119" s="5">
-        <v>-0.34921863800000352</v>
+        <v>-0.34914282100000094</v>
       </c>
       <c r="D119" s="5">
-        <v>-7.5721429837424132</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5">
+        <v>-7.5705591514141579</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>53.369287790999998</v>
+        <v>53.369190205999999</v>
       </c>
       <c r="C120" s="5">
-        <v>0.32387555300000059</v>
+        <v>0.32371274799999838</v>
       </c>
       <c r="D120" s="5">
-        <v>7.5778698291716129</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5">
+        <v>7.5739222246748783</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>52.650074420999999</v>
+        <v>52.650013758</v>
       </c>
       <c r="C121" s="5">
-        <v>-0.71921336999999852</v>
+        <v>-0.71917644799999891</v>
       </c>
       <c r="D121" s="5">
-        <v>-15.025036602621499</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5">
+        <v>-15.024346982121383</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>52.651573411999998</v>
+        <v>52.651524631999997</v>
       </c>
       <c r="C122" s="5">
-        <v>1.4989909999982842E-3</v>
+        <v>1.5108739999973864E-3</v>
       </c>
       <c r="D122" s="5">
-        <v>3.4170339132089111E-2</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5">
+        <v>3.4441301214194198E-2</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>52.759786415999997</v>
+        <v>52.759762766000001</v>
       </c>
       <c r="C123" s="5">
-        <v>0.10821300399999956</v>
+        <v>0.10823813400000404</v>
       </c>
       <c r="D123" s="5">
-        <v>2.4943906213753086</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5">
+        <v>2.4949787895411246</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>52.710393514000003</v>
+        <v>52.710391684000001</v>
       </c>
       <c r="C124" s="5">
-        <v>-4.939290199999391E-2</v>
+        <v>-4.9371082000000399E-2</v>
       </c>
       <c r="D124" s="5">
-        <v>-1.1176550740178204</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5">
+        <v>-1.1171643709530388</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>52.280864307999998</v>
+        <v>52.280891072999999</v>
       </c>
       <c r="C125" s="5">
-        <v>-0.4295292060000051</v>
+        <v>-0.4295006110000017</v>
       </c>
       <c r="D125" s="5">
-        <v>-9.3520466821590436</v>
+        <v>-9.351452032236363</v>
       </c>
       <c r="E125" s="5">
-        <v>-4.3677514793507344</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5">
+        <v>-4.3677509083405619</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>52.791631105</v>
+        <v>52.791660399000001</v>
       </c>
       <c r="C126" s="5">
-        <v>0.51076679700000227</v>
+        <v>0.51076932600000191</v>
       </c>
       <c r="D126" s="5">
-        <v>12.374523364087064</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5">
+        <v>12.374581284818165</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>52.763487789999999</v>
+        <v>52.763566144000002</v>
       </c>
       <c r="C127" s="5">
-        <v>-2.8143315000001223E-2</v>
+        <v>-2.809425499999918E-2</v>
       </c>
       <c r="D127" s="5">
-        <v>-0.63784981783224781</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5">
+        <v>-0.63674080523914434</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>52.448814538999997</v>
+        <v>52.448916996000001</v>
       </c>
       <c r="C128" s="5">
-        <v>-0.3146732510000021</v>
+        <v>-0.31464914800000088</v>
       </c>
       <c r="D128" s="5">
-        <v>-6.9264731825500743</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5">
+        <v>-6.9259499647431388</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>51.556549470999997</v>
+        <v>51.556506145</v>
       </c>
       <c r="C129" s="5">
-        <v>-0.89226506800000038</v>
+        <v>-0.89241085100000106</v>
       </c>
       <c r="D129" s="5">
-        <v>-18.608696507160751</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5">
+        <v>-18.611425176854869</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>51.410754173000001</v>
+        <v>51.410725419000002</v>
       </c>
       <c r="C130" s="5">
-        <v>-0.14579529799999591</v>
+        <v>-0.14578072599999814</v>
       </c>
       <c r="D130" s="5">
-        <v>-3.3411609260727615</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5">
+        <v>-3.3408349227027179</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>51.277636094999998</v>
+        <v>51.277661422999998</v>
       </c>
       <c r="C131" s="5">
-        <v>-0.13311807800000253</v>
+        <v>-0.13306399600000418</v>
       </c>
       <c r="D131" s="5">
-        <v>-3.0632949844774493</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5">
+        <v>-3.0620698078147712</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>50.265414821</v>
+        <v>50.265330341999999</v>
       </c>
       <c r="C132" s="5">
-        <v>-1.0122212739999981</v>
+        <v>-1.0123310809999992</v>
       </c>
       <c r="D132" s="5">
-        <v>-21.278148437210355</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5">
+        <v>-21.280202671340554</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>50.552670845999998</v>
+        <v>50.552620066999999</v>
       </c>
       <c r="C133" s="5">
-        <v>0.28725602499999781</v>
+        <v>0.28728972500000083</v>
       </c>
       <c r="D133" s="5">
-        <v>7.0774488343121389</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5">
+        <v>7.0783176844451789</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>50.391203257000001</v>
+        <v>50.391161769</v>
       </c>
       <c r="C134" s="5">
-        <v>-0.16146758899999725</v>
+        <v>-0.16145829799999944</v>
       </c>
       <c r="D134" s="5">
-        <v>-3.7662349706708342</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5">
+        <v>-3.7660257671408792</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>49.929411821999999</v>
+        <v>49.929399205000003</v>
       </c>
       <c r="C135" s="5">
-        <v>-0.46179143500000208</v>
+        <v>-0.46176256399999716</v>
       </c>
       <c r="D135" s="5">
-        <v>-10.459264841108862</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5">
+        <v>-10.458651712196399</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>50.221385632</v>
+        <v>50.221390753999998</v>
       </c>
       <c r="C136" s="5">
-        <v>0.29197381000000178</v>
+        <v>0.29199154899999513</v>
       </c>
       <c r="D136" s="5">
-        <v>7.2474293057464889</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5">
+        <v>7.2478857756279602</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>49.558911604999999</v>
+        <v>49.558943229</v>
       </c>
       <c r="C137" s="5">
-        <v>-0.6624740270000018</v>
+        <v>-0.66244752499999748</v>
       </c>
       <c r="D137" s="5">
-        <v>-14.729888933618007</v>
+        <v>-14.729340351066632</v>
       </c>
       <c r="E137" s="5">
-        <v>-5.2064034117038975</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5">
+        <v>-5.2063914522790578</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>49.148430779999998</v>
+        <v>49.148465711</v>
       </c>
       <c r="C138" s="5">
-        <v>-0.41048082500000049</v>
+        <v>-0.41047751800000043</v>
       </c>
       <c r="D138" s="5">
-        <v>-9.4987132614969489</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5">
+        <v>-9.4986344000999026</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>48.997475706000003</v>
+        <v>48.997565111</v>
       </c>
       <c r="C139" s="5">
-        <v>-0.15095507399999519</v>
+        <v>-0.15090059999999994</v>
       </c>
       <c r="D139" s="5">
-        <v>-3.6240657363991513</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5">
+        <v>-3.6227774207895802</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>48.821938693</v>
+        <v>48.822032589999999</v>
       </c>
       <c r="C140" s="5">
-        <v>-0.17553701300000313</v>
+        <v>-0.17553252100000094</v>
       </c>
       <c r="D140" s="5">
-        <v>-4.2153807331764659</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5">
+        <v>-4.2152674372931243</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>47.324826344999998</v>
+        <v>47.324769404000001</v>
       </c>
       <c r="C141" s="5">
-        <v>-1.4971123480000017</v>
+        <v>-1.4972631859999979</v>
       </c>
       <c r="D141" s="5">
-        <v>-31.184210614892038</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5">
+        <v>-31.186792354488212</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>47.090258994999999</v>
+        <v>47.090219257999998</v>
       </c>
       <c r="C142" s="5">
-        <v>-0.23456734999999895</v>
+        <v>-0.23455014600000368</v>
       </c>
       <c r="D142" s="5">
-        <v>-5.7883520914686066</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5">
+        <v>-5.7879458334664013</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>46.877525386999999</v>
+        <v>46.877514261999998</v>
       </c>
       <c r="C143" s="5">
-        <v>-0.21273360800000063</v>
+        <v>-0.21270499599999937</v>
       </c>
       <c r="D143" s="5">
-        <v>-5.2883977763829133</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5">
+        <v>-5.2877084317638268</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>46.656800060000002</v>
+        <v>46.656735148000003</v>
       </c>
       <c r="C144" s="5">
-        <v>-0.2207253269999967</v>
+        <v>-0.2207791139999955</v>
       </c>
       <c r="D144" s="5">
-        <v>-5.5062112843711315</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5">
+        <v>-5.5075197640340745</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>46.275303344000001</v>
+        <v>46.275266023999997</v>
       </c>
       <c r="C145" s="5">
-        <v>-0.3814967160000009</v>
+        <v>-0.38146912400000588</v>
       </c>
       <c r="D145" s="5">
-        <v>-9.3825373845753504</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5">
+        <v>-9.3819014777143046</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>45.793232721999999</v>
+        <v>45.793202493000003</v>
       </c>
       <c r="C146" s="5">
-        <v>-0.48207062200000195</v>
+        <v>-0.48206353099999433</v>
       </c>
       <c r="D146" s="5">
-        <v>-11.808984011997303</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5">
+        <v>-11.808829121875942</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>45.212628240999997</v>
+        <v>45.212625887000002</v>
       </c>
       <c r="C147" s="5">
-        <v>-0.58060448100000173</v>
+        <v>-0.58057660600000105</v>
       </c>
       <c r="D147" s="5">
-        <v>-14.197210840509634</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5">
+        <v>-14.196584764972965</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>44.824974752999999</v>
+        <v>44.824984370999999</v>
       </c>
       <c r="C148" s="5">
-        <v>-0.38765348799999799</v>
+        <v>-0.38764151600000218</v>
       </c>
       <c r="D148" s="5">
-        <v>-9.8172238643270298</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5">
+        <v>-9.8169353154563321</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>44.470431925</v>
+        <v>44.470460858999999</v>
       </c>
       <c r="C149" s="5">
-        <v>-0.35454282799999959</v>
+        <v>-0.3545235120000001</v>
       </c>
       <c r="D149" s="5">
-        <v>-9.0891898776607185</v>
+        <v>-9.0887141585226381</v>
       </c>
       <c r="E149" s="5">
-        <v>-10.267537189994746</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5">
+        <v>-10.267536066068528</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>44.016489577999998</v>
+        <v>44.016525917000003</v>
       </c>
       <c r="C150" s="5">
-        <v>-0.45394234700000169</v>
+        <v>-0.45393494199999651</v>
       </c>
       <c r="D150" s="5">
-        <v>-11.58444623520486</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5">
+        <v>-11.584260623590692</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>42.542683472999997</v>
+        <v>42.542765291000002</v>
       </c>
       <c r="C151" s="5">
-        <v>-1.4738061050000013</v>
+        <v>-1.4737606260000007</v>
       </c>
       <c r="D151" s="5">
-        <v>-33.547132880736065</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5">
+        <v>-33.546257595470095</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>43.182573038999998</v>
+        <v>43.182655404000002</v>
       </c>
       <c r="C152" s="5">
-        <v>0.6398895660000008</v>
+        <v>0.63989011299999987</v>
       </c>
       <c r="D152" s="5">
-        <v>19.619953440640071</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5">
+        <v>19.61993071587953</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>42.873353168999998</v>
+        <v>42.873288699</v>
       </c>
       <c r="C153" s="5">
-        <v>-0.30921986999999973</v>
+        <v>-0.30936670500000218</v>
       </c>
       <c r="D153" s="5">
-        <v>-8.2624320565651725</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5">
+        <v>-8.2661870888423579</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>42.307335270999999</v>
+        <v>42.307291599000003</v>
       </c>
       <c r="C154" s="5">
-        <v>-0.56601789799999835</v>
+        <v>-0.56599709999999703</v>
       </c>
       <c r="D154" s="5">
-        <v>-14.741311419750524</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5">
+        <v>-14.740829049442539</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>42.345998422999998</v>
+        <v>42.345967027999997</v>
       </c>
       <c r="C155" s="5">
-        <v>3.8663151999998036E-2</v>
+        <v>3.867542899999421E-2</v>
       </c>
       <c r="D155" s="5">
-        <v>1.1021656370915123</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5">
+        <v>1.1025185213194622</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>42.210604807999999</v>
+        <v>42.210562076000002</v>
       </c>
       <c r="C156" s="5">
-        <v>-0.13539361499999814</v>
+        <v>-0.13540495199999469</v>
       </c>
       <c r="D156" s="5">
-        <v>-3.7700245599455062</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5">
+        <v>-3.7703374532452316</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>42.837862467999997</v>
+        <v>42.837840426</v>
       </c>
       <c r="C157" s="5">
-        <v>0.62725765999999794</v>
+        <v>0.62727834999999743</v>
       </c>
       <c r="D157" s="5">
-        <v>19.364341705377353</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5">
+        <v>19.365054753507714</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>42.495730242</v>
+        <v>42.495711952999997</v>
       </c>
       <c r="C158" s="5">
-        <v>-0.34213222599999682</v>
+        <v>-0.34212847300000249</v>
       </c>
       <c r="D158" s="5">
-        <v>-9.1740285128539494</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5">
+        <v>-9.1739367725400136</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>41.581458869999999</v>
+        <v>41.581464717000003</v>
       </c>
       <c r="C159" s="5">
-        <v>-0.91427137200000175</v>
+        <v>-0.91424723599999425</v>
       </c>
       <c r="D159" s="5">
-        <v>-22.971203982824584</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5">
+        <v>-22.970676190531069</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>41.226281766</v>
+        <v>41.226292907000001</v>
       </c>
       <c r="C160" s="5">
-        <v>-0.35517710399999913</v>
+        <v>-0.35517181000000164</v>
       </c>
       <c r="D160" s="5">
-        <v>-9.78197029439084</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5">
+        <v>-9.781829960515843</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>40.989482379999998</v>
+        <v>40.989506128000002</v>
       </c>
       <c r="C161" s="5">
-        <v>-0.23679938600000128</v>
+        <v>-0.23678677899999911</v>
       </c>
       <c r="D161" s="5">
-        <v>-6.679039030151035</v>
+        <v>-6.6786928523007045</v>
       </c>
       <c r="E161" s="5">
-        <v>-7.8275595588337632</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5">
+        <v>-7.827566127629904</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>40.673444705999998</v>
+        <v>40.673469912000002</v>
       </c>
       <c r="C162" s="5">
-        <v>-0.31603767400000038</v>
+        <v>-0.31603621600000054</v>
       </c>
       <c r="D162" s="5">
-        <v>-8.8698147289272491</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5">
+        <v>-8.8697706056253374</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>40.431673463000003</v>
+        <v>40.431735684000003</v>
       </c>
       <c r="C163" s="5">
-        <v>-0.2417712429999952</v>
+        <v>-0.24173422799999855</v>
       </c>
       <c r="D163" s="5">
-        <v>-6.9044024702928812</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5">
+        <v>-6.9033755830821164</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>40.076570506000003</v>
+        <v>40.076626886</v>
       </c>
       <c r="C164" s="5">
-        <v>-0.35510295699999972</v>
+        <v>-0.35510879800000339</v>
       </c>
       <c r="D164" s="5">
-        <v>-10.044856922718315</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5">
+        <v>-10.044999530357613</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>39.660165571</v>
+        <v>39.660118541999999</v>
       </c>
       <c r="C165" s="5">
-        <v>-0.41640493500000275</v>
+        <v>-0.41650834400000036</v>
       </c>
       <c r="D165" s="5">
-        <v>-11.779874493239939</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5">
+        <v>-11.782619090973956</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>38.715450390000001</v>
+        <v>38.715413812000001</v>
       </c>
       <c r="C166" s="5">
-        <v>-0.9447151809999994</v>
+        <v>-0.94470472999999799</v>
       </c>
       <c r="D166" s="5">
-        <v>-25.121434488256988</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5">
+        <v>-25.121217931155037</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>37.990369475000001</v>
+        <v>37.990343486999997</v>
       </c>
       <c r="C167" s="5">
-        <v>-0.72508091499999949</v>
+        <v>-0.72507032500000435</v>
       </c>
       <c r="D167" s="5">
-        <v>-20.297780316918633</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5">
+        <v>-20.297530954227284</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>37.745321351000001</v>
+        <v>37.745288305000003</v>
       </c>
       <c r="C168" s="5">
-        <v>-0.2450481240000002</v>
+        <v>-0.24505518199999443</v>
       </c>
       <c r="D168" s="5">
-        <v>-7.4715433524339847</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5">
+        <v>-7.4717559062821852</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>37.458436270999997</v>
+        <v>37.458423154000002</v>
       </c>
       <c r="C169" s="5">
-        <v>-0.28688508000000468</v>
+        <v>-0.28686515100000065</v>
       </c>
       <c r="D169" s="5">
-        <v>-8.748881619349957</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5">
+        <v>-8.7483063798642675</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>37.192219825999999</v>
+        <v>37.192212130000001</v>
       </c>
       <c r="C170" s="5">
-        <v>-0.26621644499999775</v>
+        <v>-0.26621102400000041</v>
       </c>
       <c r="D170" s="5">
-        <v>-8.202790535796467</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5">
+        <v>-8.2026327364443379</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>36.841571342000002</v>
+        <v>36.841581364</v>
       </c>
       <c r="C171" s="5">
-        <v>-0.35064848399999704</v>
+        <v>-0.35063076600000187</v>
       </c>
       <c r="D171" s="5">
-        <v>-10.745002794784476</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5">
+        <v>-10.744489804171142</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>36.638730156000001</v>
+        <v>36.638740048000003</v>
       </c>
       <c r="C172" s="5">
-        <v>-0.20284118600000056</v>
+        <v>-0.20284131599999711</v>
       </c>
       <c r="D172" s="5">
-        <v>-6.410480583850509</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5">
+        <v>-6.4104828773174027</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>36.284283102000003</v>
+        <v>36.284298614999997</v>
       </c>
       <c r="C173" s="5">
-        <v>-0.35444705399999776</v>
+        <v>-0.35444143300000519</v>
       </c>
       <c r="D173" s="5">
-        <v>-11.010738542564047</v>
+        <v>-11.010570296202971</v>
       </c>
       <c r="E173" s="5">
-        <v>-11.479040487458814</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5">
+        <v>-11.479053927380377</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>36.218203277999997</v>
+        <v>36.218219183999999</v>
       </c>
       <c r="C174" s="5">
-        <v>-6.6079824000006226E-2</v>
+        <v>-6.6079430999998578E-2</v>
       </c>
       <c r="D174" s="5">
-        <v>-2.163645611065379</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5">
+        <v>-2.163631955923262</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>36.314233887999997</v>
+        <v>36.314270379</v>
       </c>
       <c r="C175" s="5">
-        <v>9.6030609999999683E-2</v>
+        <v>9.6051195000001144E-2</v>
       </c>
       <c r="D175" s="5">
-        <v>3.2285468269387385</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5">
+        <v>3.2292475808390897</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>36.038525382000003</v>
+        <v>36.038555866999999</v>
       </c>
       <c r="C176" s="5">
-        <v>-0.27570850599999375</v>
+        <v>-0.27571451200000041</v>
       </c>
       <c r="D176" s="5">
-        <v>-8.7397801480913806</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5">
+        <v>-8.7399542365250724</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>35.965586481000003</v>
+        <v>35.965560009999997</v>
       </c>
       <c r="C177" s="5">
-        <v>-7.2938901000000556E-2</v>
+        <v>-7.2995857000002218E-2</v>
       </c>
       <c r="D177" s="5">
-        <v>-2.4018440693424958</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5">
+        <v>-2.4036967489925565</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>35.942635078000002</v>
+        <v>35.942612691000001</v>
       </c>
       <c r="C178" s="5">
-        <v>-2.2951403000000425E-2</v>
+        <v>-2.2947318999996469E-2</v>
       </c>
       <c r="D178" s="5">
-        <v>-0.76309676214184607</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5">
+        <v>-0.76296201151819787</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>35.839035860999999</v>
+        <v>35.839020216000002</v>
       </c>
       <c r="C179" s="5">
-        <v>-0.10359921700000285</v>
+        <v>-0.10359247499999924</v>
       </c>
       <c r="D179" s="5">
-        <v>-3.4045098020511033</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5">
+        <v>-3.4042938314555182</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>35.978368648</v>
+        <v>35.978342732000002</v>
       </c>
       <c r="C180" s="5">
-        <v>0.13933278700000074</v>
+        <v>0.13932251600000001</v>
       </c>
       <c r="D180" s="5">
-        <v>4.7663456594636333</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5">
+        <v>4.7659888845343668</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>35.831750606999996</v>
+        <v>35.831744622999999</v>
       </c>
       <c r="C181" s="5">
-        <v>-0.14661804100000353</v>
+        <v>-0.14659810900000281</v>
       </c>
       <c r="D181" s="5">
-        <v>-4.7820753578485808</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5">
+        <v>-4.781443124845131</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>35.631012441000003</v>
+        <v>35.631011682999997</v>
       </c>
       <c r="C182" s="5">
-        <v>-0.20073816599999361</v>
+        <v>-0.20073294000000175</v>
       </c>
       <c r="D182" s="5">
-        <v>-6.5193693836205657</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5">
+        <v>-6.519205909259207</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>36.359453946999999</v>
+        <v>36.359463650000002</v>
       </c>
       <c r="C183" s="5">
-        <v>0.7284415059999958</v>
+        <v>0.72845196700000514</v>
       </c>
       <c r="D183" s="5">
-        <v>27.488283386221248</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5">
+        <v>27.48872419571622</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>36.231473147999999</v>
+        <v>36.231480120000001</v>
       </c>
       <c r="C184" s="5">
-        <v>-0.12798079899999948</v>
+        <v>-0.12798353000000162</v>
       </c>
       <c r="D184" s="5">
-        <v>-4.1430331192085941</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5">
+        <v>-4.1431187391433593</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>35.553573815</v>
+        <v>35.553583334999999</v>
       </c>
       <c r="C185" s="5">
-        <v>-0.67789933299999916</v>
+        <v>-0.6778967850000015</v>
       </c>
       <c r="D185" s="5">
-        <v>-20.280009956838917</v>
+        <v>-20.279937887839196</v>
       </c>
       <c r="E185" s="5">
-        <v>-2.0138451817991898</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5">
+        <v>-2.013860837585324</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>35.070493124000002</v>
+        <v>35.070501057999998</v>
       </c>
       <c r="C186" s="5">
-        <v>-0.48308069099999784</v>
+        <v>-0.48308227700000117</v>
       </c>
       <c r="D186" s="5">
-        <v>-15.139942035676556</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5">
+        <v>-15.139984331460587</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>35.193257795000001</v>
+        <v>35.193272530000002</v>
       </c>
       <c r="C187" s="5">
-        <v>0.12276467099999877</v>
+        <v>0.12277147200000371</v>
       </c>
       <c r="D187" s="5">
-        <v>4.2824388023064097</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5">
+        <v>4.2826796424867863</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>35.329806562999998</v>
+        <v>35.329812627000003</v>
       </c>
       <c r="C188" s="5">
-        <v>0.13654876799999727</v>
+        <v>0.13654009700000103</v>
       </c>
       <c r="D188" s="5">
-        <v>4.7566172201431112</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5">
+        <v>4.7563066612688054</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>35.330827438</v>
+        <v>35.330822359999999</v>
       </c>
       <c r="C189" s="5">
-        <v>1.0208750000018085E-3</v>
+        <v>1.0097329999965154E-3</v>
       </c>
       <c r="D189" s="5">
-        <v>3.4680198671277473E-2</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5">
+        <v>3.430162781110635E-2</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>35.591981017000002</v>
+        <v>35.591972814000002</v>
       </c>
       <c r="C190" s="5">
-        <v>0.26115357900000191</v>
+        <v>0.2611504540000027</v>
       </c>
       <c r="D190" s="5">
-        <v>9.2396323937166347</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5">
+        <v>9.2395186804246965</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>35.503603245000001</v>
+        <v>35.503596270999999</v>
       </c>
       <c r="C191" s="5">
-        <v>-8.8377772000001187E-2</v>
+        <v>-8.8376543000002528E-2</v>
       </c>
       <c r="D191" s="5">
-        <v>-2.939338587492768</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5">
+        <v>-2.9392989372295619</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>35.119673048999999</v>
+        <v>35.119652551000001</v>
       </c>
       <c r="C192" s="5">
-        <v>-0.38393019600000144</v>
+        <v>-0.38394371999999777</v>
       </c>
       <c r="D192" s="5">
-        <v>-12.231962047876577</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5">
+        <v>-12.232369884837047</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>34.983717437000003</v>
+        <v>34.983715646999997</v>
       </c>
       <c r="C193" s="5">
-        <v>-0.13595561199999651</v>
+        <v>-0.13593690400000469</v>
       </c>
       <c r="D193" s="5">
-        <v>-4.5478073467138724</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5">
+        <v>-4.5471974110062874</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>35.363649557000002</v>
+        <v>35.363651961000002</v>
       </c>
       <c r="C194" s="5">
-        <v>0.37993211999999943</v>
+        <v>0.37993631400000538</v>
       </c>
       <c r="D194" s="5">
-        <v>13.83962581838707</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5">
+        <v>13.839788581030209</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>34.96893077</v>
+        <v>34.968937881000002</v>
       </c>
       <c r="C195" s="5">
-        <v>-0.39471878700000218</v>
+        <v>-0.39471407999999997</v>
       </c>
       <c r="D195" s="5">
-        <v>-12.601636443047926</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5">
+        <v>-12.601494466897057</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>35.126888645999998</v>
+        <v>35.126893072999998</v>
       </c>
       <c r="C196" s="5">
-        <v>0.15795787599999755</v>
+        <v>0.15795519199999575</v>
       </c>
       <c r="D196" s="5">
-        <v>5.5572259796494716</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5">
+        <v>5.5571280355275698</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>35.092921547000003</v>
+        <v>35.092928133999997</v>
       </c>
       <c r="C197" s="5">
-        <v>-3.3967098999994505E-2</v>
+        <v>-3.3964939000000527E-2</v>
       </c>
       <c r="D197" s="5">
-        <v>-1.1542279038843528</v>
+        <v>-1.1541547506515815</v>
       </c>
       <c r="E197" s="5">
-        <v>-1.2956567190599788</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5">
+        <v>-1.2956646216487511</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>35.232166077000002</v>
+        <v>35.232171790000002</v>
       </c>
       <c r="C198" s="5">
-        <v>0.13924452999999914</v>
+        <v>0.13924365600000499</v>
       </c>
       <c r="D198" s="5">
-        <v>4.8667545904458542</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5">
+        <v>4.8667224399317144</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>35.088683695</v>
+        <v>35.088682235999997</v>
       </c>
       <c r="C199" s="5">
-        <v>-0.14348238200000196</v>
+        <v>-0.14348955400000563</v>
       </c>
       <c r="D199" s="5">
-        <v>-4.7789897310151712</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5">
+        <v>-4.7792225270235527</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>35.114503274999997</v>
+        <v>35.114503845000002</v>
       </c>
       <c r="C200" s="5">
-        <v>2.5819579999996733E-2</v>
+        <v>2.5821609000004742E-2</v>
       </c>
       <c r="D200" s="5">
-        <v>0.88658776421868257</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5">
+        <v>0.88665775487868359</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>35.014805451999997</v>
+        <v>35.014804382000001</v>
       </c>
       <c r="C201" s="5">
-        <v>-9.969782299999963E-2</v>
+        <v>-9.9699463000000321E-2</v>
       </c>
       <c r="D201" s="5">
-        <v>-3.354361360321878</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5">
+        <v>-3.3544156261885338</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>35.058915937000002</v>
+        <v>35.058913410999999</v>
       </c>
       <c r="C202" s="5">
-        <v>4.4110485000004473E-2</v>
+        <v>4.410902899999769E-2</v>
       </c>
       <c r="D202" s="5">
-        <v>1.5222383970579623</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5">
+        <v>1.5221878491731511</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>35.708221008000002</v>
+        <v>35.708217943999998</v>
       </c>
       <c r="C203" s="5">
-        <v>0.64930507100000057</v>
+        <v>0.64930453299999868</v>
       </c>
       <c r="D203" s="5">
-        <v>24.63406848492302</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5">
+        <v>24.634047910691926</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>35.182398139999997</v>
+        <v>35.182385152000002</v>
       </c>
       <c r="C204" s="5">
-        <v>-0.52582286800000588</v>
+        <v>-0.52583279199999566</v>
       </c>
       <c r="D204" s="5">
-        <v>-16.307469598929281</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5">
+        <v>-16.307754175176846</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>34.783489154000002</v>
+        <v>34.783489422000002</v>
       </c>
       <c r="C205" s="5">
-        <v>-0.39890898599999502</v>
+        <v>-0.39889572999999956</v>
       </c>
       <c r="D205" s="5">
-        <v>-12.788759728954647</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5">
+        <v>-12.788365323866646</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>34.576254880999997</v>
+        <v>34.576259133000001</v>
       </c>
       <c r="C206" s="5">
-        <v>-0.20723427300000452</v>
+        <v>-0.20723028900000173</v>
       </c>
       <c r="D206" s="5">
-        <v>-6.9197199548777233</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5">
+        <v>-6.9195912026953295</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>34.468029242999997</v>
+        <v>34.468034647000003</v>
       </c>
       <c r="C207" s="5">
-        <v>-0.1082256380000004</v>
+        <v>-0.10822448599999746</v>
       </c>
       <c r="D207" s="5">
-        <v>-3.6920760725275059</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5">
+        <v>-3.6920370003204694</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>34.425804724000002</v>
+        <v>34.42580864</v>
       </c>
       <c r="C208" s="5">
-        <v>-4.2224518999994132E-2</v>
+        <v>-4.2226007000003563E-2</v>
       </c>
       <c r="D208" s="5">
-        <v>-1.4601768460752562</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5">
+        <v>-1.4602277293680688</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>34.807990854000003</v>
+        <v>34.807996072999998</v>
       </c>
       <c r="C209" s="5">
-        <v>0.3821861300000009</v>
+        <v>0.38218743299999858</v>
       </c>
       <c r="D209" s="5">
-        <v>14.166388442285482</v>
+        <v>14.166438015558169</v>
       </c>
       <c r="E209" s="5">
-        <v>-0.81193209467724792</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5">
+        <v>-0.81193584049756851</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>34.571202745999997</v>
+        <v>34.571207483000002</v>
       </c>
       <c r="C210" s="5">
-        <v>-0.23678810800000605</v>
+        <v>-0.23678858999999619</v>
       </c>
       <c r="D210" s="5">
-        <v>-7.8646277255779999</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5">
+        <v>-7.8646420050233923</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>34.759274456999997</v>
+        <v>34.759265030000002</v>
       </c>
       <c r="C211" s="5">
-        <v>0.1880717109999992</v>
+        <v>0.18805754699999966</v>
       </c>
       <c r="D211" s="5">
-        <v>6.7270641965000877</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5">
+        <v>6.7265413677942698</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>34.903869708000002</v>
+        <v>34.903868516999999</v>
       </c>
       <c r="C212" s="5">
-        <v>0.14459525100000548</v>
+        <v>0.1446034869999977</v>
       </c>
       <c r="D212" s="5">
-        <v>5.1076953318048401</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5">
+        <v>5.1079943669081862</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>35.012068542999998</v>
+        <v>35.012067727999998</v>
       </c>
       <c r="C213" s="5">
-        <v>0.10819883499999605</v>
+        <v>0.10819921099999874</v>
       </c>
       <c r="D213" s="5">
-        <v>3.7839735534230146</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5">
+        <v>3.7839870593765701</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>34.858984411000002</v>
+        <v>34.858983326000001</v>
       </c>
       <c r="C214" s="5">
-        <v>-0.15308413199999649</v>
+        <v>-0.15308440199999751</v>
       </c>
       <c r="D214" s="5">
-        <v>-5.1224369062447872</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5">
+        <v>-5.1224458411118672</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>35.064328867999997</v>
+        <v>35.064326516000001</v>
       </c>
       <c r="C215" s="5">
-        <v>0.20534445699999537</v>
+        <v>0.20534319000000067</v>
       </c>
       <c r="D215" s="5">
-        <v>7.3024428727391788</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5">
+        <v>7.3023965807860636</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>35.052717809000001</v>
+        <v>35.052710372</v>
       </c>
       <c r="C216" s="5">
-        <v>-1.161105899999626E-2</v>
+        <v>-1.1616144000001327E-2</v>
       </c>
       <c r="D216" s="5">
-        <v>-0.39664021248547732</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5">
+        <v>-0.39681362909474993</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>35.344215321999997</v>
+        <v>35.344215779000002</v>
       </c>
       <c r="C217" s="5">
-        <v>0.29149751299999593</v>
+        <v>0.29150540700000249</v>
       </c>
       <c r="D217" s="5">
-        <v>10.448487457224619</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5">
+        <v>10.448785795975679</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>35.437008167000002</v>
+        <v>35.437013780999997</v>
       </c>
       <c r="C218" s="5">
-        <v>9.2792845000005286E-2</v>
+        <v>9.2798001999994995E-2</v>
       </c>
       <c r="D218" s="5">
-        <v>3.1963774287301128</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5">
+        <v>3.1965575998046614</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>35.866172661999997</v>
+        <v>35.866177428999997</v>
       </c>
       <c r="C219" s="5">
-        <v>0.42916449499999487</v>
+        <v>0.4291636479999994</v>
       </c>
       <c r="D219" s="5">
-        <v>15.540923487679059</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5">
+        <v>15.540888116639762</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>36.238297764999999</v>
+        <v>36.238301667000002</v>
       </c>
       <c r="C220" s="5">
-        <v>0.3721251030000019</v>
+        <v>0.37212423800000494</v>
       </c>
       <c r="D220" s="5">
-        <v>13.18608856353174</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5">
+        <v>13.186054289054994</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>36.315761305000002</v>
+        <v>36.315766865999997</v>
       </c>
       <c r="C221" s="5">
-        <v>7.7463540000003661E-2</v>
+        <v>7.7465198999995266E-2</v>
       </c>
       <c r="D221" s="5">
-        <v>2.5955123277174863</v>
+        <v>2.5955682869676311</v>
       </c>
       <c r="E221" s="5">
-        <v>4.3316790599154276</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5">
+        <v>4.3316793929701447</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>36.248141560999997</v>
+        <v>36.248147517</v>
       </c>
       <c r="C222" s="5">
-        <v>-6.7619744000005255E-2</v>
+        <v>-6.7619348999997442E-2</v>
       </c>
       <c r="D222" s="5">
-        <v>-2.2116523508339481</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5">
+        <v>-2.2116392283022868</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>36.259649516000003</v>
+        <v>36.259634781999999</v>
       </c>
       <c r="C223" s="5">
-        <v>1.150795500000612E-2</v>
+        <v>1.1487264999999525E-2</v>
       </c>
       <c r="D223" s="5">
-        <v>0.38163845430763121</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5">
+        <v>0.38095105250031125</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>35.997717332999997</v>
+        <v>35.997715476000003</v>
       </c>
       <c r="C224" s="5">
-        <v>-0.26193218300000609</v>
+        <v>-0.2619193059999958</v>
       </c>
       <c r="D224" s="5">
-        <v>-8.3323018693208901</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5">
+        <v>-8.3319116275681342</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>36.313394103999997</v>
+        <v>36.313392909999997</v>
       </c>
       <c r="C225" s="5">
-        <v>0.31567677099999969</v>
+        <v>0.31567743399999415</v>
       </c>
       <c r="D225" s="5">
-        <v>11.045909973982759</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5">
+        <v>11.045934900916855</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>36.073235670999999</v>
+        <v>36.073233836</v>
       </c>
       <c r="C226" s="5">
-        <v>-0.24015843299999773</v>
+        <v>-0.24015907399999747</v>
       </c>
       <c r="D226" s="5">
-        <v>-7.6537906687835999</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5">
+        <v>-7.6538106026081909</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>35.835337056</v>
+        <v>35.835333399</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.23789861499999887</v>
+        <v>-0.23790043700000041</v>
       </c>
       <c r="D227" s="5">
-        <v>-7.6330220254629655</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5">
+        <v>-7.6330787550702777</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>35.749795421999998</v>
+        <v>35.749791604999999</v>
       </c>
       <c r="C228" s="5">
-        <v>-8.554163400000192E-2</v>
+        <v>-8.5541794000000948E-2</v>
       </c>
       <c r="D228" s="5">
-        <v>-2.8271798967294592</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5">
+        <v>-2.8271854002884234</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>35.559979527000003</v>
+        <v>35.559979806000001</v>
       </c>
       <c r="C229" s="5">
-        <v>-0.18981589499999529</v>
+        <v>-0.18981179899999745</v>
       </c>
       <c r="D229" s="5">
-        <v>-6.1886693072011116</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5">
+        <v>-6.1885402800444407</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>35.456257051000001</v>
+        <v>35.456264628</v>
       </c>
       <c r="C230" s="5">
-        <v>-0.10372247600000151</v>
+        <v>-0.10371517800000163</v>
       </c>
       <c r="D230" s="5">
-        <v>-3.4445882564422714</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5">
+        <v>-3.4443497403138568</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>35.260370620000003</v>
+        <v>35.260375556</v>
       </c>
       <c r="C231" s="5">
-        <v>-0.19588643099999814</v>
+        <v>-0.19588907199999994</v>
       </c>
       <c r="D231" s="5">
-        <v>-6.4318965593292425</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5">
+        <v>-6.4319793252308521</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>35.251741070999998</v>
+        <v>35.251745059999998</v>
       </c>
       <c r="C232" s="5">
-        <v>-8.6295490000054542E-3</v>
+        <v>-8.6304960000020969E-3</v>
       </c>
       <c r="D232" s="5">
-        <v>-0.29329048250379408</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5">
+        <v>-0.29332258365126762</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>34.725157881999998</v>
+        <v>34.725163092999999</v>
       </c>
       <c r="C233" s="5">
-        <v>-0.52658318900000012</v>
+        <v>-0.52658196699999849</v>
       </c>
       <c r="D233" s="5">
-        <v>-16.523565729407419</v>
+        <v>-16.523528759446627</v>
       </c>
       <c r="E233" s="5">
-        <v>-4.3799258664612095</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5">
+        <v>-4.3799261595358852</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>34.526278972999997</v>
+        <v>34.526284511</v>
       </c>
       <c r="C234" s="5">
-        <v>-0.19887890900000116</v>
+        <v>-0.19887858199999897</v>
       </c>
       <c r="D234" s="5">
-        <v>-6.6602666153807055</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5">
+        <v>-6.6602550388852872</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>34.129188165000002</v>
+        <v>34.129174155999998</v>
       </c>
       <c r="C235" s="5">
-        <v>-0.39709080799999441</v>
+        <v>-0.39711035500000236</v>
       </c>
       <c r="D235" s="5">
-        <v>-12.960940502462259</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5">
+        <v>-12.961536755650505</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>33.369977624999997</v>
+        <v>33.369975326999999</v>
       </c>
       <c r="C236" s="5">
-        <v>-0.7592105400000051</v>
+        <v>-0.75919882899999891</v>
       </c>
       <c r="D236" s="5">
-        <v>-23.658710402910231</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5">
+        <v>-23.658397458964586</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>33.300921516999999</v>
+        <v>33.300919810000003</v>
       </c>
       <c r="C237" s="5">
-        <v>-6.9056107999998062E-2</v>
+        <v>-6.9055516999995348E-2</v>
       </c>
       <c r="D237" s="5">
-        <v>-2.4552198240780476</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5">
+        <v>-2.4551992174048243</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>33.087044663999997</v>
+        <v>33.087042525000001</v>
       </c>
       <c r="C238" s="5">
-        <v>-0.21387685300000214</v>
+        <v>-0.21387728500000236</v>
       </c>
       <c r="D238" s="5">
-        <v>-7.4405612538432919</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5">
+        <v>-7.4405761238687589</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>32.603738479</v>
+        <v>32.603730890999998</v>
       </c>
       <c r="C239" s="5">
-        <v>-0.48330618499999645</v>
+        <v>-0.48331163400000321</v>
       </c>
       <c r="D239" s="5">
-        <v>-16.186673343603875</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5">
+        <v>-16.186842398010182</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>32.751323102000001</v>
+        <v>32.751320548000002</v>
       </c>
       <c r="C240" s="5">
-        <v>0.14758462300000019</v>
+        <v>0.14758965700000459</v>
       </c>
       <c r="D240" s="5">
-        <v>5.5692370578401595</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5">
+        <v>5.5694331032483113</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>32.815096634</v>
+        <v>32.815098079000002</v>
       </c>
       <c r="C241" s="5">
-        <v>6.3773531999999022E-2</v>
+        <v>6.3777530999999499E-2</v>
       </c>
       <c r="D241" s="5">
-        <v>2.3618334456832146</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5">
+        <v>2.3619833234102439</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>32.474904826</v>
+        <v>32.474913235999999</v>
       </c>
       <c r="C242" s="5">
-        <v>-0.34019180800000015</v>
+        <v>-0.34018484300000296</v>
       </c>
       <c r="D242" s="5">
-        <v>-11.754941880748115</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5">
+        <v>-11.754714277509127</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>32.761408977000002</v>
+        <v>32.761414647999999</v>
       </c>
       <c r="C243" s="5">
-        <v>0.28650415100000259</v>
+        <v>0.28650141199999979</v>
       </c>
       <c r="D243" s="5">
-        <v>11.115900930652334</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5">
+        <v>11.115786433542873</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>32.667183950000002</v>
+        <v>32.667191113999998</v>
       </c>
       <c r="C244" s="5">
-        <v>-9.4225027000000239E-2</v>
+        <v>-9.4223534000001052E-2</v>
       </c>
       <c r="D244" s="5">
-        <v>-3.3972429742105348</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5">
+        <v>-3.3971894145697346</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>32.750327181000003</v>
+        <v>32.750331488999997</v>
       </c>
       <c r="C245" s="5">
-        <v>8.3143231000001094E-2</v>
+        <v>8.3140374999999267E-2</v>
       </c>
       <c r="D245" s="5">
-        <v>3.0973113398487628</v>
+        <v>3.0972027636359867</v>
       </c>
       <c r="E245" s="5">
-        <v>-5.6870315974104191</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5">
+        <v>-5.687033344410974</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>32.720940591000002</v>
+        <v>32.720944983000003</v>
       </c>
       <c r="C246" s="5">
-        <v>-2.9386590000001434E-2</v>
+        <v>-2.9386505999994483E-2</v>
       </c>
       <c r="D246" s="5">
-        <v>-1.0714517828409043</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5">
+        <v>-1.0714485950073294</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>32.804412819</v>
+        <v>32.804400514000001</v>
       </c>
       <c r="C247" s="5">
-        <v>8.3472227999997983E-2</v>
+        <v>8.3455530999998473E-2</v>
       </c>
       <c r="D247" s="5">
-        <v>3.1045593013044437</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5">
+        <v>3.103929134755834</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>32.752371205999999</v>
+        <v>32.752367968000001</v>
       </c>
       <c r="C248" s="5">
-        <v>-5.2041613000000098E-2</v>
+        <v>-5.2032545999999513E-2</v>
       </c>
       <c r="D248" s="5">
-        <v>-1.887182425698819</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5">
+        <v>-1.8868571941576762</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>32.696962280999998</v>
+        <v>32.696959106000001</v>
       </c>
       <c r="C249" s="5">
-        <v>-5.540892500000183E-2</v>
+        <v>-5.540886200000017E-2</v>
       </c>
       <c r="D249" s="5">
-        <v>-2.0113204290924114</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5">
+        <v>-2.0113183604540175</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>32.586745274999998</v>
+        <v>32.586741594000003</v>
       </c>
       <c r="C250" s="5">
-        <v>-0.11021700599999917</v>
+        <v>-0.11021751199999841</v>
       </c>
       <c r="D250" s="5">
-        <v>-3.9708788628162739</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5">
+        <v>-3.970897134718987</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>32.533145089999998</v>
+        <v>32.533132084999998</v>
       </c>
       <c r="C251" s="5">
-        <v>-5.3600185000000522E-2</v>
+        <v>-5.3609509000004607E-2</v>
       </c>
       <c r="D251" s="5">
-        <v>-1.9560565879035652</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5">
+        <v>-1.9563939991231627</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>32.768798525000001</v>
+        <v>32.768797098999997</v>
       </c>
       <c r="C252" s="5">
-        <v>0.23565343500000324</v>
+        <v>0.23566501399999851</v>
       </c>
       <c r="D252" s="5">
-        <v>9.0469737492931515</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5">
+        <v>9.0474398989344387</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>32.951865032999997</v>
+        <v>32.951867812000003</v>
       </c>
       <c r="C253" s="5">
-        <v>0.18306650799999602</v>
+        <v>0.18307071300000644</v>
       </c>
       <c r="D253" s="5">
-        <v>6.9138043570252661</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5">
+        <v>6.9139683870540036</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>32.649709033000001</v>
+        <v>32.649719544</v>
       </c>
       <c r="C254" s="5">
-        <v>-0.30215599999999654</v>
+        <v>-0.30214826800000338</v>
       </c>
       <c r="D254" s="5">
-        <v>-10.465217713949215</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5">
+        <v>-10.464962434978442</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>32.056748843000001</v>
+        <v>32.056756864999997</v>
       </c>
       <c r="C255" s="5">
-        <v>-0.59296018999999944</v>
+        <v>-0.59296267900000288</v>
       </c>
       <c r="D255" s="5">
-        <v>-19.743186608519679</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5">
+        <v>-19.743255650556925</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>32.180784295000002</v>
+        <v>32.180797618</v>
       </c>
       <c r="C256" s="5">
-        <v>0.1240354520000011</v>
+        <v>0.12404075300000272</v>
       </c>
       <c r="D256" s="5">
-        <v>4.743189964243788</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5">
+        <v>4.7433957987084385</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>31.982771762999999</v>
+        <v>31.982772981</v>
       </c>
       <c r="C257" s="5">
-        <v>-0.19801253200000346</v>
+        <v>-0.19802463699999961</v>
       </c>
       <c r="D257" s="5">
-        <v>-7.1389276793593526</v>
+        <v>-7.1393465803623819</v>
       </c>
       <c r="E257" s="5">
-        <v>-2.3436572519046406</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5">
+        <v>-2.3436663786374212</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>31.95427097</v>
+        <v>31.954274693999999</v>
       </c>
       <c r="C258" s="5">
-        <v>-2.8500792999999192E-2</v>
+        <v>-2.8498287000001454E-2</v>
       </c>
       <c r="D258" s="5">
-        <v>-1.0641298585678971</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5">
+        <v>-1.0640367101661719</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>31.686428159999998</v>
+        <v>31.686419379</v>
       </c>
       <c r="C259" s="5">
-        <v>-0.26784281000000121</v>
+        <v>-0.26785531499999848</v>
       </c>
       <c r="D259" s="5">
-        <v>-9.6074847040719007</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5">
+        <v>-9.607911713732797</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>31.747845348999999</v>
+        <v>31.747841397999998</v>
       </c>
       <c r="C260" s="5">
-        <v>6.141718900000015E-2</v>
+        <v>6.1422018999998329E-2</v>
       </c>
       <c r="D260" s="5">
-        <v>2.3508933742379945</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5">
+        <v>2.3510808883370649</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>31.695836353000001</v>
+        <v>31.695830031</v>
       </c>
       <c r="C261" s="5">
-        <v>-5.2008995999997865E-2</v>
+        <v>-5.2011366999998643E-2</v>
       </c>
       <c r="D261" s="5">
-        <v>-1.9482119141085996</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5">
+        <v>-1.9483001712634174</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>31.690663328999999</v>
+        <v>31.690653877999999</v>
       </c>
       <c r="C262" s="5">
-        <v>-5.1730240000011918E-3</v>
+        <v>-5.1761530000007383E-3</v>
       </c>
       <c r="D262" s="5">
-        <v>-0.19567426805913168</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5">
+        <v>-0.19579255801837059</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>31.527019730999999</v>
+        <v>31.526994391999999</v>
       </c>
       <c r="C263" s="5">
-        <v>-0.16364359800000017</v>
+        <v>-0.16365948600000024</v>
       </c>
       <c r="D263" s="5">
-        <v>-6.0235432084014606</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5">
+        <v>-6.0241132643962692</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>31.37961597</v>
+        <v>31.379632813000001</v>
       </c>
       <c r="C264" s="5">
-        <v>-0.14740376099999963</v>
+        <v>-0.14736157899999824</v>
       </c>
       <c r="D264" s="5">
-        <v>-5.4685174778255181</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5">
+        <v>-5.4669968625854164</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>31.527944959999999</v>
+        <v>31.527932892999999</v>
       </c>
       <c r="C265" s="5">
-        <v>0.14832898999999955</v>
+        <v>0.1483000799999985</v>
       </c>
       <c r="D265" s="5">
-        <v>5.822123621838915</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5">
+        <v>5.8209560003437577</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>31.333724737000001</v>
+        <v>31.333742694000001</v>
       </c>
       <c r="C266" s="5">
-        <v>-0.19422022299999853</v>
+        <v>-0.19419019899999768</v>
       </c>
       <c r="D266" s="5">
-        <v>-7.1469182521551433</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5">
+        <v>-7.1458532267905444</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>30.872098269999999</v>
+        <v>30.872112100999999</v>
       </c>
       <c r="C267" s="5">
-        <v>-0.46162646700000209</v>
+        <v>-0.46163059300000242</v>
       </c>
       <c r="D267" s="5">
-        <v>-16.31463990752151</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5">
+        <v>-16.314765514605511</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>31.105062845999999</v>
+        <v>31.105083548</v>
       </c>
       <c r="C268" s="5">
-        <v>0.23296457600000053</v>
+        <v>0.23297144700000061</v>
       </c>
       <c r="D268" s="5">
-        <v>9.440790660125554</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5">
+        <v>9.4410763547800869</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>31.119813281999999</v>
+        <v>31.119810529999999</v>
       </c>
       <c r="C269" s="5">
-        <v>1.4750435999999922E-2</v>
+        <v>1.4726981999999111E-2</v>
       </c>
       <c r="D269" s="5">
-        <v>0.57054256327977448</v>
+        <v>0.56963262563516359</v>
       </c>
       <c r="E269" s="5">
-        <v>-2.6981979154112379</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5">
+        <v>-2.6982102255881935</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>31.089810019000002</v>
+        <v>31.089812599999998</v>
       </c>
       <c r="C270" s="5">
-        <v>-3.000326299999756E-2</v>
+        <v>-2.9997930000000395E-2</v>
       </c>
       <c r="D270" s="5">
-        <v>-1.1508298843990072</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5">
+        <v>-1.1506265119521131</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>31.051790689000001</v>
+        <v>31.051786693</v>
       </c>
       <c r="C271" s="5">
-        <v>-3.8019330000000906E-2</v>
+        <v>-3.8025906999997972E-2</v>
       </c>
       <c r="D271" s="5">
-        <v>-1.4576347444592797</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5">
+        <v>-1.4578850880126004</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>31.132982712</v>
+        <v>31.132976992</v>
       </c>
       <c r="C272" s="5">
-        <v>8.1192022999999836E-2</v>
+        <v>8.11902989999993E-2</v>
       </c>
       <c r="D272" s="5">
-        <v>3.1831935494406105</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5">
+        <v>3.1831253993281905</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>31.164127969999999</v>
+        <v>31.164117423</v>
       </c>
       <c r="C273" s="5">
-        <v>3.1145257999998677E-2</v>
+        <v>3.1140431000000746E-2</v>
       </c>
       <c r="D273" s="5">
-        <v>1.2071004240546745</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5">
+        <v>1.2069125360255839</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>31.173653991999998</v>
+        <v>31.173638538999999</v>
       </c>
       <c r="C274" s="5">
-        <v>9.5260219999993012E-3</v>
+        <v>9.5211159999983863E-3</v>
       </c>
       <c r="D274" s="5">
-        <v>0.36742450101185931</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5">
+        <v>0.36723508000351401</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>31.389618176999999</v>
+        <v>31.389583198</v>
       </c>
       <c r="C275" s="5">
-        <v>0.2159641850000007</v>
+        <v>0.21594465900000159</v>
       </c>
       <c r="D275" s="5">
-        <v>8.6375261173915909</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5">
+        <v>8.6367196265305868</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>31.397955872000001</v>
+        <v>31.397989303999999</v>
       </c>
       <c r="C276" s="5">
-        <v>8.3376950000015881E-3</v>
+        <v>8.4061059999989141E-3</v>
       </c>
       <c r="D276" s="5">
-        <v>0.31920947914356734</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5">
+        <v>0.32183281913100714</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>31.442862277</v>
+        <v>31.442835119000001</v>
       </c>
       <c r="C277" s="5">
-        <v>4.4906404999998983E-2</v>
+        <v>4.4845815000002176E-2</v>
       </c>
       <c r="D277" s="5">
-        <v>1.7298453906943623</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5">
+        <v>1.7274911761640865</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>31.545450149000001</v>
+        <v>31.545475757999998</v>
       </c>
       <c r="C278" s="5">
-        <v>0.10258787200000086</v>
+        <v>0.10264063899999698</v>
       </c>
       <c r="D278" s="5">
-        <v>3.9862382846615141</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5">
+        <v>3.9883291007484889</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>31.687538847999999</v>
+        <v>31.687558422999999</v>
       </c>
       <c r="C279" s="5">
-        <v>0.14208869899999854</v>
+        <v>0.14208266500000022</v>
       </c>
       <c r="D279" s="5">
-        <v>5.5410377305055603</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5">
+        <v>5.5407919528190241</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>31.837090176</v>
+        <v>31.837114905</v>
       </c>
       <c r="C280" s="5">
-        <v>0.14955132800000115</v>
+        <v>0.14955648200000127</v>
       </c>
       <c r="D280" s="5">
-        <v>5.8128229911501794</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5">
+        <v>5.8130248628137648</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>31.649135701999999</v>
+        <v>31.649129969000001</v>
       </c>
       <c r="C281" s="5">
-        <v>-0.18795447400000143</v>
+        <v>-0.18798493599999944</v>
       </c>
       <c r="D281" s="5">
-        <v>-6.858796916387389</v>
+        <v>-6.85986752476615</v>
       </c>
       <c r="E281" s="5">
-        <v>1.7009177246772422</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5">
+        <v>1.7009082959863475</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>31.428397541999999</v>
+        <v>31.428399797000001</v>
       </c>
       <c r="C282" s="5">
-        <v>-0.22073815999999979</v>
+        <v>-0.22073017199999967</v>
       </c>
       <c r="D282" s="5">
-        <v>-8.0557442514882389</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5">
+        <v>-8.0554652265835021</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>31.697793554</v>
+        <v>31.697793999999998</v>
       </c>
       <c r="C283" s="5">
-        <v>0.26939601200000141</v>
+        <v>0.26939420299999739</v>
       </c>
       <c r="D283" s="5">
-        <v>10.785146170547378</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5">
+        <v>10.785069489507881</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>31.521938598999999</v>
+        <v>31.521932112999998</v>
       </c>
       <c r="C284" s="5">
-        <v>-0.17585495500000192</v>
+        <v>-0.17586188699999994</v>
       </c>
       <c r="D284" s="5">
-        <v>-6.4580036158690461</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5">
+        <v>-6.4582503776734024</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>31.415947842000001</v>
+        <v>31.415934858</v>
       </c>
       <c r="C285" s="5">
-        <v>-0.10599075699999716</v>
+        <v>-0.10599725499999835</v>
       </c>
       <c r="D285" s="5">
-        <v>-3.9611431957526033</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5">
+        <v>-3.9613823689530037</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>31.332709093999998</v>
+        <v>31.332689067</v>
       </c>
       <c r="C286" s="5">
-        <v>-8.3238748000002971E-2</v>
+        <v>-8.3245790999999514E-2</v>
       </c>
       <c r="D286" s="5">
-        <v>-3.1335571407769769</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5">
+        <v>-3.1338197017399483</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>31.320647492999999</v>
+        <v>31.320601329999999</v>
       </c>
       <c r="C287" s="5">
-        <v>-1.20616009999992E-2</v>
+        <v>-1.2087737000001653E-2</v>
       </c>
       <c r="D287" s="5">
-        <v>-0.46096606928389683</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5">
+        <v>-0.46196310204246194</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>31.294688146999999</v>
+        <v>31.294741667</v>
       </c>
       <c r="C288" s="5">
-        <v>-2.5959346000000494E-2</v>
+        <v>-2.5859662999998534E-2</v>
       </c>
       <c r="D288" s="5">
-        <v>-0.99006901944993508</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5">
+        <v>-0.98628588309283005</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>31.525130740000002</v>
+        <v>31.525085270000002</v>
       </c>
       <c r="C289" s="5">
-        <v>0.23044259300000292</v>
+        <v>0.23034360300000145</v>
       </c>
       <c r="D289" s="5">
-        <v>9.2031631807041325</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5">
+        <v>9.199032056889811</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>31.592319866</v>
+        <v>31.592354617000002</v>
       </c>
       <c r="C290" s="5">
-        <v>6.7189125999998822E-2</v>
+        <v>6.7269346999999868E-2</v>
       </c>
       <c r="D290" s="5">
-        <v>2.587739107524456</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5">
+        <v>2.5908688909256572</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>31.625235722999999</v>
+        <v>31.625257061999999</v>
       </c>
       <c r="C291" s="5">
-        <v>3.2915856999998994E-2</v>
+        <v>3.2902444999997726E-2</v>
       </c>
       <c r="D291" s="5">
-        <v>1.257462651421859</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5">
+        <v>1.2569459526814208</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>31.681193779000001</v>
+        <v>31.681220492000001</v>
       </c>
       <c r="C292" s="5">
-        <v>5.5958056000001477E-2</v>
+        <v>5.5963430000002035E-2</v>
       </c>
       <c r="D292" s="5">
-        <v>2.1440795611998187</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5">
+        <v>2.1442860177072864</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>31.5826159</v>
+        <v>31.582609924</v>
       </c>
       <c r="C293" s="5">
-        <v>-9.8577879000000479E-2</v>
+        <v>-9.8610568000001564E-2</v>
       </c>
       <c r="D293" s="5">
-        <v>-3.670628166076817</v>
+        <v>-3.6718215631875273</v>
       </c>
       <c r="E293" s="5">
-        <v>-0.21017888964277587</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5">
+        <v>-0.21017969550871651</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>31.742150580000001</v>
+        <v>31.742150443</v>
       </c>
       <c r="C294" s="5">
-        <v>0.15953468000000015</v>
+        <v>0.1595405190000001</v>
       </c>
       <c r="D294" s="5">
-        <v>6.232887893890493</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5">
+        <v>6.2331236062443507</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>31.731906948999999</v>
+        <v>31.731905456</v>
       </c>
       <c r="C295" s="5">
-        <v>-1.0243631000001585E-2</v>
+        <v>-1.0244987000000094E-2</v>
       </c>
       <c r="D295" s="5">
-        <v>-0.38656998355381944</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5">
+        <v>-0.38662106659178574</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>31.684661798</v>
+        <v>31.684654177999999</v>
       </c>
       <c r="C296" s="5">
-        <v>-4.7245150999998486E-2</v>
+        <v>-4.7251278000000951E-2</v>
       </c>
       <c r="D296" s="5">
-        <v>-1.7721032854159602</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5">
+        <v>-1.772331304916297</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>31.558504474999999</v>
+        <v>31.558493749</v>
       </c>
       <c r="C297" s="5">
-        <v>-0.12615732300000104</v>
+        <v>-0.12616042899999869</v>
       </c>
       <c r="D297" s="5">
-        <v>-4.6747262453648357</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5">
+        <v>-4.6748399284689546</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>31.462930758999999</v>
+        <v>31.462920838999999</v>
       </c>
       <c r="C298" s="5">
-        <v>-9.557371600000053E-2</v>
+        <v>-9.5572910000001343E-2</v>
       </c>
       <c r="D298" s="5">
-        <v>-3.5742283088753601</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5">
+        <v>-3.5741998613097015</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>31.341021733000002</v>
+        <v>31.340974088999999</v>
       </c>
       <c r="C299" s="5">
-        <v>-0.12190902599999731</v>
+        <v>-0.12194674999999933</v>
       </c>
       <c r="D299" s="5">
-        <v>-4.5518065967260828</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5">
+        <v>-4.553186641191342</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>30.489599987999998</v>
+        <v>30.489656058000001</v>
       </c>
       <c r="C300" s="5">
-        <v>-0.85142174500000323</v>
+        <v>-0.85131803099999814</v>
       </c>
       <c r="D300" s="5">
-        <v>-28.144020715757399</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5">
+        <v>-28.141124142251229</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>30.838373246</v>
+        <v>30.838319890000001</v>
       </c>
       <c r="C301" s="5">
-        <v>0.34877325800000136</v>
+        <v>0.34866383199999973</v>
       </c>
       <c r="D301" s="5">
-        <v>14.62432913242495</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5">
+        <v>14.619419873530571</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>30.567815774</v>
+        <v>30.567844787999999</v>
       </c>
       <c r="C302" s="5">
-        <v>-0.27055747200000013</v>
+        <v>-0.27047510200000247</v>
       </c>
       <c r="D302" s="5">
-        <v>-10.034631939466109</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5">
+        <v>-10.031739307005505</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>30.469466679</v>
+        <v>30.469482149000001</v>
       </c>
       <c r="C303" s="5">
-        <v>-9.8349094999999664E-2</v>
+        <v>-9.8362638999997642E-2</v>
       </c>
       <c r="D303" s="5">
-        <v>-3.793294217937293</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5">
+        <v>-3.7938038579855005</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>30.526775333</v>
+        <v>30.526800464000001</v>
       </c>
       <c r="C304" s="5">
-        <v>5.7308653999999848E-2</v>
+        <v>5.7318314999999842E-2</v>
       </c>
       <c r="D304" s="5">
-        <v>2.2805214772341209</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5">
+        <v>2.2809087401316264</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>30.71096623</v>
+        <v>30.710966370000001</v>
       </c>
       <c r="C305" s="5">
-        <v>0.18419089700000058</v>
+        <v>0.18416590600000049</v>
       </c>
       <c r="D305" s="5">
-        <v>7.4856779913144544</v>
+        <v>7.484622032867505</v>
       </c>
       <c r="E305" s="5">
-        <v>-2.7599033365694026</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5">
+        <v>-2.7598844937055889</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>30.738477674999999</v>
+        <v>30.738478341</v>
       </c>
       <c r="C306" s="5">
-        <v>2.7511444999998247E-2</v>
+        <v>2.7511970999999136E-2</v>
       </c>
       <c r="D306" s="5">
-        <v>1.0802942221432632</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5">
+        <v>1.0803149735532758</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>30.981805304000002</v>
+        <v>30.981800137</v>
       </c>
       <c r="C307" s="5">
-        <v>0.24332762900000304</v>
+        <v>0.24332179600000003</v>
       </c>
       <c r="D307" s="5">
-        <v>9.9239642488899946</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5">
+        <v>9.9237156777063582</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>30.938868746000001</v>
+        <v>30.938861497000001</v>
       </c>
       <c r="C308" s="5">
-        <v>-4.2936558000000957E-2</v>
+        <v>-4.293863999999914E-2</v>
       </c>
       <c r="D308" s="5">
-        <v>-1.6504186846708846</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5">
+        <v>-1.6504983778406701</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>31.208586753999999</v>
+        <v>31.208583868000002</v>
       </c>
       <c r="C309" s="5">
-        <v>0.26971800799999812</v>
+        <v>0.26972237100000029</v>
       </c>
       <c r="D309" s="5">
-        <v>10.977789571674833</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5">
+        <v>10.977978446558922</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>31.501549403999999</v>
+        <v>31.501560703999999</v>
       </c>
       <c r="C310" s="5">
-        <v>0.29296264999999977</v>
+        <v>0.29297683599999758</v>
       </c>
       <c r="D310" s="5">
-        <v>11.864877213994651</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5">
+        <v>11.865482879379918</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>31.474040780999999</v>
+        <v>31.474001962999999</v>
       </c>
       <c r="C311" s="5">
-        <v>-2.7508622999999233E-2</v>
+        <v>-2.7558740999999998E-2</v>
       </c>
       <c r="D311" s="5">
-        <v>-1.042877726378777</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5">
+        <v>-1.0447682410721693</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>31.572228578000001</v>
+        <v>31.572285620999999</v>
       </c>
       <c r="C312" s="5">
-        <v>9.8187797000001353E-2</v>
+        <v>9.8283657999999718E-2</v>
       </c>
       <c r="D312" s="5">
-        <v>3.8084776156041444</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5">
+        <v>3.8122647164241741</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>31.542235149</v>
+        <v>31.542160775999999</v>
       </c>
       <c r="C313" s="5">
-        <v>-2.9993429000001015E-2</v>
+        <v>-3.0124844999999567E-2</v>
       </c>
       <c r="D313" s="5">
-        <v>-1.1340552451816421</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5">
+        <v>-1.1389960066974125</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>31.944102253000001</v>
+        <v>31.944107536000001</v>
       </c>
       <c r="C314" s="5">
-        <v>0.40186710400000081</v>
+        <v>0.40194676000000129</v>
       </c>
       <c r="D314" s="5">
-        <v>16.406884811488489</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5">
+        <v>16.410409579056797</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>32.327487783999999</v>
+        <v>32.327481112999997</v>
       </c>
       <c r="C315" s="5">
-        <v>0.38338553099999828</v>
+        <v>0.38337357699999686</v>
       </c>
       <c r="D315" s="5">
-        <v>15.391874096295034</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5">
+        <v>15.391359348771738</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>32.359883308999997</v>
+        <v>32.359904366000002</v>
       </c>
       <c r="C316" s="5">
-        <v>3.2395524999998315E-2</v>
+        <v>3.2423253000004593E-2</v>
       </c>
       <c r="D316" s="5">
-        <v>1.2091755486178801</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5">
+        <v>1.2102164739111965</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>32.429825287</v>
+        <v>32.429851939999999</v>
       </c>
       <c r="C317" s="5">
-        <v>6.9941978000002791E-2</v>
+        <v>6.9947573999996848E-2</v>
       </c>
       <c r="D317" s="5">
-        <v>2.6247105280668981</v>
+        <v>2.6249213034383212</v>
       </c>
       <c r="E317" s="5">
-        <v>5.5968901926665371</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5">
+        <v>5.5969764978776038</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>32.323783990000003</v>
+        <v>32.323814024000001</v>
       </c>
       <c r="C318" s="5">
-        <v>-0.10604129699999731</v>
+        <v>-0.10603791599999823</v>
       </c>
       <c r="D318" s="5">
-        <v>-3.8540394329912964</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5">
+        <v>-3.8539156422697562</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>32.439492633</v>
+        <v>32.439423390999998</v>
       </c>
       <c r="C319" s="5">
-        <v>0.11570864299999783</v>
+        <v>0.11560936699999758</v>
       </c>
       <c r="D319" s="5">
-        <v>4.3812002616246515</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5">
+        <v>4.3773628702277856</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>32.282035063000002</v>
+        <v>32.282061523000003</v>
       </c>
       <c r="C320" s="5">
-        <v>-0.15745756999999827</v>
+        <v>-0.1573618679999953</v>
       </c>
       <c r="D320" s="5">
-        <v>-5.6716534209976572</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5">
+        <v>-5.668309440842334</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>32.773133549999997</v>
+        <v>32.773168312999999</v>
       </c>
       <c r="C321" s="5">
-        <v>0.49109848699999503</v>
+        <v>0.49110678999999635</v>
       </c>
       <c r="D321" s="5">
-        <v>19.862892604834627</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5">
+        <v>19.863239342657057</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>32.655474421999998</v>
+        <v>32.655516824000003</v>
       </c>
       <c r="C322" s="5">
-        <v>-0.11765912799999967</v>
+        <v>-0.11765148899999645</v>
       </c>
       <c r="D322" s="5">
-        <v>-4.2240742145856043</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5">
+        <v>-4.2238009670716341</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>32.828485563000001</v>
+        <v>32.828456396</v>
       </c>
       <c r="C323" s="5">
-        <v>0.17301114100000348</v>
+        <v>0.1729395719999971</v>
       </c>
       <c r="D323" s="5">
-        <v>6.5462599580868197</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5">
+        <v>6.5434638828916203</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>32.772430538000002</v>
+        <v>32.772495673000002</v>
       </c>
       <c r="C324" s="5">
-        <v>-5.6055024999999148E-2</v>
+        <v>-5.5960722999998325E-2</v>
       </c>
       <c r="D324" s="5">
-        <v>-2.0298802753816902</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5">
+        <v>-2.0264991212328054</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>32.419351214000002</v>
+        <v>32.419300253000003</v>
       </c>
       <c r="C325" s="5">
-        <v>-0.35307932399999942</v>
+        <v>-0.35319541999999871</v>
       </c>
       <c r="D325" s="5">
-        <v>-12.189184045563483</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5">
+        <v>-12.192934637102482</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>32.527351603</v>
+        <v>32.527129543000001</v>
       </c>
       <c r="C326" s="5">
-        <v>0.1080003889999972</v>
+        <v>0.10782928999999797</v>
       </c>
       <c r="D326" s="5">
-        <v>4.0716926219915406</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5">
+        <v>4.0651301172725196</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>31.973887641000001</v>
+        <v>31.973886095000001</v>
       </c>
       <c r="C327" s="5">
-        <v>-0.55346396199999859</v>
+        <v>-0.55324344799999992</v>
       </c>
       <c r="D327" s="5">
-        <v>-18.611904992553729</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5">
+        <v>-18.605284412510148</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>32.157363435999997</v>
+        <v>32.157389834999996</v>
       </c>
       <c r="C328" s="5">
-        <v>0.18347579499999611</v>
+        <v>0.18350373999999547</v>
       </c>
       <c r="D328" s="5">
-        <v>7.1074978885491635</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5">
+        <v>7.1086151755513693</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>32.324435411000003</v>
+        <v>32.324616196999997</v>
       </c>
       <c r="C329" s="5">
-        <v>0.16707197500000603</v>
+        <v>0.16722636200000096</v>
       </c>
       <c r="D329" s="5">
-        <v>6.4158135001464833</v>
+        <v>6.421907356972012</v>
       </c>
       <c r="E329" s="5">
-        <v>-0.32497824168742362</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5">
+        <v>-0.3245026933662909</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>32.595280023000001</v>
+        <v>32.595318890999998</v>
       </c>
       <c r="C330" s="5">
-        <v>0.27084461199999765</v>
+        <v>0.27070269400000058</v>
       </c>
       <c r="D330" s="5">
-        <v>10.531285100264531</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5">
+        <v>10.525448670378946</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>32.702821221999997</v>
+        <v>32.702683354999998</v>
       </c>
       <c r="C331" s="5">
-        <v>0.10754119899999637</v>
+        <v>0.10736446399999977</v>
       </c>
       <c r="D331" s="5">
-        <v>4.0317839293403823</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5">
+        <v>4.0250326480314014</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>33.023059426000003</v>
+        <v>33.023134358</v>
       </c>
       <c r="C332" s="5">
-        <v>0.32023820400000602</v>
+        <v>0.32045100300000229</v>
       </c>
       <c r="D332" s="5">
-        <v>12.404844839103468</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5">
+        <v>12.41359230853023</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>33.063660257000002</v>
+        <v>33.063747026000001</v>
       </c>
       <c r="C333" s="5">
-        <v>4.0600830999999005E-2</v>
+        <v>4.0612668000001406E-2</v>
       </c>
       <c r="D333" s="5">
-        <v>1.4853804359912015</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5">
+        <v>1.4858130314978402</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>33.152352325000003</v>
+        <v>33.152408549999997</v>
       </c>
       <c r="C334" s="5">
-        <v>8.869206800000029E-2</v>
+        <v>8.8661523999995495E-2</v>
       </c>
       <c r="D334" s="5">
-        <v>3.2668746771474799</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5">
+        <v>3.265724281059379</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>33.220886204000003</v>
+        <v>33.220830753999998</v>
       </c>
       <c r="C335" s="5">
-        <v>6.8533879000000297E-2</v>
+        <v>6.8422204000000875E-2</v>
       </c>
       <c r="D335" s="5">
-        <v>2.5090886148176894</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5">
+        <v>2.5049492722730715</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>32.67418524</v>
+        <v>32.674223482000002</v>
       </c>
       <c r="C336" s="5">
-        <v>-0.5467009640000029</v>
+        <v>-0.5466072719999957</v>
       </c>
       <c r="D336" s="5">
-        <v>-18.054966009253093</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5">
+        <v>-18.052173731717868</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>32.388800144999998</v>
+        <v>32.388796753999998</v>
       </c>
       <c r="C337" s="5">
-        <v>-0.28538509500000231</v>
+        <v>-0.28542672800000446</v>
       </c>
       <c r="D337" s="5">
-        <v>-9.9919994950265156</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5">
+        <v>-9.9933767150089832</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>32.600132631000001</v>
+        <v>32.599646471</v>
       </c>
       <c r="C338" s="5">
-        <v>0.21133248600000343</v>
+        <v>0.2108497170000021</v>
       </c>
       <c r="D338" s="5">
-        <v>8.1170250277774905</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5">
+        <v>8.0978144639602299</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>32.603243483</v>
+        <v>32.603299894000003</v>
       </c>
       <c r="C339" s="5">
-        <v>3.1108519999989426E-3</v>
+        <v>3.6534230000029311E-3</v>
       </c>
       <c r="D339" s="5">
-        <v>0.11456954135378172</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5">
+        <v>0.13456621063263619</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>32.724998333999999</v>
+        <v>32.725030570000001</v>
       </c>
       <c r="C340" s="5">
-        <v>0.12175485099999861</v>
+        <v>0.12173067599999854</v>
       </c>
       <c r="D340" s="5">
-        <v>4.574527123089589</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5">
+        <v>4.5735920198375579</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>32.679087113999998</v>
+        <v>32.679519778</v>
       </c>
       <c r="C341" s="5">
-        <v>-4.5911220000000696E-2</v>
+        <v>-4.5510792000001743E-2</v>
       </c>
       <c r="D341" s="5">
-        <v>-1.670598560843406</v>
+        <v>-1.6561376031661412</v>
       </c>
       <c r="E341" s="5">
-        <v>1.0971628691751389</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5">
+        <v>1.097935947134121</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>32.855014910000001</v>
+        <v>32.854973817999998</v>
       </c>
       <c r="C342" s="5">
-        <v>0.17592779600000341</v>
+        <v>0.1754540399999982</v>
       </c>
       <c r="D342" s="5">
-        <v>6.6549534584751324</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5">
+        <v>6.6364093922725909</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>32.771083482000002</v>
+        <v>32.770735129999998</v>
       </c>
       <c r="C343" s="5">
-        <v>-8.3931427999999642E-2</v>
+        <v>-8.4238687999999229E-2</v>
       </c>
       <c r="D343" s="5">
-        <v>-3.0228134381920069</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5">
+        <v>-3.0337276541130054</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>32.876526390000002</v>
+        <v>32.876522696000002</v>
       </c>
       <c r="C344" s="5">
-        <v>0.10544290800000056</v>
+        <v>0.10578756600000361</v>
       </c>
       <c r="D344" s="5">
-        <v>3.9301371965329679</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5">
+        <v>3.9432551165210272</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>32.870019438</v>
+        <v>32.870484646000001</v>
       </c>
       <c r="C345" s="5">
-        <v>-6.5069520000022862E-3</v>
+        <v>-6.0380500000007942E-3</v>
       </c>
       <c r="D345" s="5">
-        <v>-0.23724672200490238</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5">
+        <v>-0.2201676117154161</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>32.896723749000003</v>
+        <v>32.896811405000001</v>
       </c>
       <c r="C346" s="5">
-        <v>2.6704311000003145E-2</v>
+        <v>2.6326758999999811E-2</v>
       </c>
       <c r="D346" s="5">
-        <v>0.97927382637699179</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5">
+        <v>0.96535384807194813</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>33.057842534999999</v>
+        <v>33.057845845999999</v>
       </c>
       <c r="C347" s="5">
-        <v>0.16111878599999585</v>
+        <v>0.1610344409999982</v>
       </c>
       <c r="D347" s="5">
-        <v>6.0381899391651617</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5">
+        <v>6.0349268717435844</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>33.389871581000001</v>
+        <v>33.389901526000003</v>
       </c>
       <c r="C348" s="5">
-        <v>0.33202904600000238</v>
+        <v>0.33205568000000341</v>
       </c>
       <c r="D348" s="5">
-        <v>12.741265408042214</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5">
+        <v>12.74234322511132</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>33.632428748000002</v>
+        <v>33.632392914999997</v>
       </c>
       <c r="C349" s="5">
-        <v>0.24255716700000107</v>
+        <v>0.24249138899999423</v>
       </c>
       <c r="D349" s="5">
-        <v>9.074136776511633</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5">
+        <v>9.0715684262001837</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>33.653086987999998</v>
+        <v>33.652138790999999</v>
       </c>
       <c r="C350" s="5">
-        <v>2.0658239999995942E-2</v>
+        <v>1.9745876000001772E-2</v>
       </c>
       <c r="D350" s="5">
-        <v>0.73957808659523838</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5">
+        <v>0.70681009400168637</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>33.798450053000003</v>
+        <v>33.798343850000002</v>
       </c>
       <c r="C351" s="5">
-        <v>0.14536306500000507</v>
+        <v>0.14620505900000325</v>
       </c>
       <c r="D351" s="5">
-        <v>5.3082797409257143</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5">
+        <v>5.3399196641173763</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>33.960118604000002</v>
+        <v>33.960661954000003</v>
       </c>
       <c r="C352" s="5">
-        <v>0.16166855099999822</v>
+        <v>0.16231810400000057</v>
       </c>
       <c r="D352" s="5">
-        <v>5.8934174560274499</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5">
+        <v>5.9177441007819631</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>33.904036689000002</v>
+        <v>33.904544289999997</v>
       </c>
       <c r="C353" s="5">
-        <v>-5.6081915000000038E-2</v>
+        <v>-5.6117664000005618E-2</v>
       </c>
       <c r="D353" s="5">
-        <v>-1.9637857834992167</v>
+        <v>-1.964995075121867</v>
       </c>
       <c r="E353" s="5">
-        <v>3.7484204216807093</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5">
+        <v>3.7486001028224747</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>33.925340214000002</v>
+        <v>33.925034533000002</v>
       </c>
       <c r="C354" s="5">
-        <v>2.1303525000000434E-2</v>
+        <v>2.0490243000004682E-2</v>
       </c>
       <c r="D354" s="5">
-        <v>0.75662857745739664</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5">
+        <v>0.72763656757584005</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>34.148022298999997</v>
+        <v>34.147386193999999</v>
       </c>
       <c r="C355" s="5">
-        <v>0.22268208499999531</v>
+        <v>0.22235166099999759</v>
       </c>
       <c r="D355" s="5">
-        <v>8.1673368019200776</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5">
+        <v>8.154853797705508</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>34.056643453</v>
+        <v>34.056520605999999</v>
       </c>
       <c r="C356" s="5">
-        <v>-9.1378845999997793E-2</v>
+        <v>-9.0865587999999775E-2</v>
       </c>
       <c r="D356" s="5">
-        <v>-3.1643135630536334</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5">
+        <v>-3.1468572779122295</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>34.094910380000002</v>
+        <v>34.095875534999998</v>
       </c>
       <c r="C357" s="5">
-        <v>3.8266927000002227E-2</v>
+        <v>3.9354928999998151E-2</v>
       </c>
       <c r="D357" s="5">
-        <v>1.3567151131552935</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5">
+        <v>1.3955396970438905</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>34.370987290999999</v>
+        <v>34.371456027000001</v>
       </c>
       <c r="C358" s="5">
-        <v>0.27607691099999698</v>
+        <v>0.27558049200000312</v>
       </c>
       <c r="D358" s="5">
-        <v>10.161400388635622</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5">
+        <v>10.142009236554173</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>34.620134637</v>
+        <v>34.620430161999998</v>
       </c>
       <c r="C359" s="5">
-        <v>0.24914734600000088</v>
+        <v>0.24897413499999743</v>
       </c>
       <c r="D359" s="5">
-        <v>9.0538351729950506</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5">
+        <v>9.0471596150805134</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>34.606449714999997</v>
+        <v>34.606550138999999</v>
       </c>
       <c r="C360" s="5">
-        <v>-1.3684922000003041E-2</v>
+        <v>-1.3880022999998687E-2</v>
       </c>
       <c r="D360" s="5">
-        <v>-0.47331562899416424</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5">
+        <v>-0.48004455808546842</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>34.854512825999997</v>
+        <v>34.854135329999998</v>
       </c>
       <c r="C361" s="5">
-        <v>0.24806311100000045</v>
+        <v>0.24758519099999887</v>
       </c>
       <c r="D361" s="5">
-        <v>8.9490971413045628</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5">
+        <v>8.9311448181240713</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>34.971114571999998</v>
+        <v>34.969557864999999</v>
       </c>
       <c r="C362" s="5">
-        <v>0.11660174600000062</v>
+        <v>0.11542253500000044</v>
       </c>
       <c r="D362" s="5">
-        <v>4.0891558263966621</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5">
+        <v>4.0470901696997075</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>34.678952064000001</v>
+        <v>34.678468881999997</v>
       </c>
       <c r="C363" s="5">
-        <v>-0.29216250799999699</v>
+        <v>-0.29108898300000163</v>
       </c>
       <c r="D363" s="5">
-        <v>-9.577211370741356</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5">
+        <v>-9.5440215976982827</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>34.981077681999999</v>
+        <v>34.981978009999999</v>
       </c>
       <c r="C364" s="5">
-        <v>0.30212561799999804</v>
+        <v>0.30350912800000174</v>
       </c>
       <c r="D364" s="5">
-        <v>10.970267797460377</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5">
+        <v>11.023107115545994</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>34.806676703000001</v>
+        <v>34.807107537</v>
       </c>
       <c r="C365" s="5">
-        <v>-0.17440097899999785</v>
+        <v>-0.17487047299999858</v>
       </c>
       <c r="D365" s="5">
-        <v>-5.8213428592495013</v>
+        <v>-5.8364396986518186</v>
       </c>
       <c r="E365" s="5">
-        <v>2.6623378870187953</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5">
+        <v>2.6620716069208683</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>35.209603002999998</v>
+        <v>35.209328937000002</v>
       </c>
       <c r="C366" s="5">
-        <v>0.40292629999999718</v>
+        <v>0.40222140000000195</v>
       </c>
       <c r="D366" s="5">
-        <v>14.810822244825861</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5">
+        <v>14.783048216677109</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>35.139319419000003</v>
+        <v>35.138687222000001</v>
       </c>
       <c r="C367" s="5">
-        <v>-7.0283583999994903E-2</v>
+        <v>-7.0641715000000715E-2</v>
       </c>
       <c r="D367" s="5">
-        <v>-2.3692535760190481</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5">
+        <v>-2.3812115702861347</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>35.271240618999997</v>
+        <v>35.269664667999997</v>
       </c>
       <c r="C368" s="5">
-        <v>0.13192119999999363</v>
+        <v>0.13097744599999572</v>
       </c>
       <c r="D368" s="5">
-        <v>4.5992759983698672</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5">
+        <v>4.5657795710883908</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>32.632497419000003</v>
+        <v>32.634274982999997</v>
       </c>
       <c r="C369" s="5">
-        <v>-2.6387431999999933</v>
+        <v>-2.6353896849999998</v>
       </c>
       <c r="D369" s="5">
-        <v>-60.667194909835409</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5">
+        <v>-60.620367647400016</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>32.861344096000003</v>
+        <v>32.864879356000003</v>
       </c>
       <c r="C370" s="5">
-        <v>0.22884667699999994</v>
+        <v>0.23060437300000558</v>
       </c>
       <c r="D370" s="5">
-        <v>8.7477118793199971</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5">
+        <v>8.8170340211477072</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>33.682839786000002</v>
+        <v>33.683113863000003</v>
       </c>
       <c r="C371" s="5">
-        <v>0.821495689999999</v>
+        <v>0.81823450699999967</v>
       </c>
       <c r="D371" s="5">
-        <v>34.487065917814583</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5">
+        <v>34.326683532878818</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>34.117991273000001</v>
+        <v>34.118044286999996</v>
       </c>
       <c r="C372" s="5">
-        <v>0.43515148699999884</v>
+        <v>0.43493042399999382</v>
       </c>
       <c r="D372" s="5">
-        <v>16.653305800730678</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5">
+        <v>16.644090856077653</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>34.361328409999999</v>
+        <v>34.361473725000003</v>
       </c>
       <c r="C373" s="5">
-        <v>0.24333713699999748</v>
+        <v>0.24342943800000683</v>
       </c>
       <c r="D373" s="5">
-        <v>8.9025122582571115</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5">
+        <v>8.9060083159853587</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>34.255913253999999</v>
+        <v>34.249368105999999</v>
       </c>
       <c r="C374" s="5">
-        <v>-0.1054151559999994</v>
+        <v>-0.11210561900000471</v>
       </c>
       <c r="D374" s="5">
-        <v>-3.6199253300844614</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5">
+        <v>-3.8455527726552474</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>34.749455587</v>
+        <v>34.748618892000003</v>
       </c>
       <c r="C375" s="5">
-        <v>0.49354233300000061</v>
+        <v>0.49925078600000461</v>
       </c>
       <c r="D375" s="5">
-        <v>18.726989940563854</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5">
+        <v>18.965166327099947</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>34.203594326999998</v>
+        <v>34.205114608000002</v>
       </c>
       <c r="C376" s="5">
-        <v>-0.54586126000000235</v>
+        <v>-0.54350428400000084</v>
       </c>
       <c r="D376" s="5">
-        <v>-17.303924025337526</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5">
+        <v>-17.235894854589105</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>34.614067579</v>
+        <v>34.614833075</v>
       </c>
       <c r="C377" s="5">
-        <v>0.41047325200000273</v>
+        <v>0.40971846699999759</v>
       </c>
       <c r="D377" s="5">
-        <v>15.390667324568463</v>
+        <v>15.35974850996562</v>
       </c>
       <c r="E377" s="5">
-        <v>-0.55336832540350267</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5">
+        <v>-0.55239999990120969</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>34.502818582000003</v>
+        <v>34.503307892000002</v>
       </c>
       <c r="C378" s="5">
-        <v>-0.11124899699999702</v>
+        <v>-0.1115251829999977</v>
       </c>
       <c r="D378" s="5">
-        <v>-3.7893278716414791</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5">
+        <v>-3.7984866374960458</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>34.357105912000002</v>
+        <v>34.357521372000001</v>
       </c>
       <c r="C379" s="5">
-        <v>-0.14571267000000176</v>
+        <v>-0.14578652000000147</v>
       </c>
       <c r="D379" s="5">
-        <v>-4.9517798643959887</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5">
+        <v>-4.9541628553192556</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>34.309962278</v>
+        <v>34.307780536999999</v>
       </c>
       <c r="C380" s="5">
-        <v>-4.71436340000011E-2</v>
+        <v>-4.9740835000001482E-2</v>
       </c>
       <c r="D380" s="5">
-        <v>-1.6342284829055864</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5">
+        <v>-1.7235239095218513</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>34.474884639000003</v>
+        <v>34.477726611999998</v>
       </c>
       <c r="C381" s="5">
-        <v>0.16492236100000213</v>
+        <v>0.16994607499999859</v>
       </c>
       <c r="D381" s="5">
-        <v>5.9231706715066501</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5">
+        <v>6.1089410387111576</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>34.210497783999998</v>
+        <v>34.217512534000001</v>
       </c>
       <c r="C382" s="5">
-        <v>-0.26438685500000503</v>
+        <v>-0.26021407799999707</v>
       </c>
       <c r="D382" s="5">
-        <v>-8.8243511533721009</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5">
+        <v>-8.6901224372451953</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>34.212159603000003</v>
+        <v>34.212668295999997</v>
       </c>
       <c r="C383" s="5">
-        <v>1.6618190000059485E-3</v>
+        <v>-4.8442380000039975E-3</v>
       </c>
       <c r="D383" s="5">
-        <v>5.8307122096623587E-2</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5">
+        <v>-0.16975405202678262</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>34.720171352999998</v>
+        <v>34.719888949999998</v>
       </c>
       <c r="C384" s="5">
-        <v>0.50801174999999432</v>
+        <v>0.50722065400000105</v>
       </c>
       <c r="D384" s="5">
-        <v>19.348357283648831</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5">
+        <v>19.31541826443295</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>34.671565293</v>
+        <v>34.671679019999999</v>
       </c>
       <c r="C385" s="5">
-        <v>-4.8606059999997342E-2</v>
+        <v>-4.8209929999998735E-2</v>
       </c>
       <c r="D385" s="5">
-        <v>-1.6670499888194579</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5">
+        <v>-1.6535807906208122</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>34.724087443999998</v>
+        <v>34.708151364999999</v>
       </c>
       <c r="C386" s="5">
-        <v>5.2522150999998019E-2</v>
+        <v>3.6472344999999962E-2</v>
       </c>
       <c r="D386" s="5">
-        <v>1.8330397715801139</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5">
+        <v>1.2696507447900185</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>34.925600103999997</v>
+        <v>34.924076495000001</v>
       </c>
       <c r="C387" s="5">
-        <v>0.20151265999999879</v>
+        <v>0.21592513000000224</v>
       </c>
       <c r="D387" s="5">
-        <v>7.1905329067051271</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5">
+        <v>7.7262088461542922</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>34.953702903999996</v>
+        <v>34.955503331000003</v>
       </c>
       <c r="C388" s="5">
-        <v>2.8102799999999206E-2</v>
+        <v>3.1426836000001401E-2</v>
       </c>
       <c r="D388" s="5">
-        <v>0.96986181297482599</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5">
+        <v>1.0851943614817561</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>34.844541665999998</v>
+        <v>34.847035593999998</v>
       </c>
       <c r="C389" s="5">
-        <v>-0.10916123799999866</v>
+        <v>-0.10846773700000512</v>
       </c>
       <c r="D389" s="5">
-        <v>-3.6839220883684076</v>
+        <v>-3.6607307984488191</v>
       </c>
       <c r="E389" s="5">
-        <v>0.66583936277926359</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5">
+        <v>0.67081796551462514</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>34.603912737000002</v>
+        <v>34.607698958999997</v>
       </c>
       <c r="C390" s="5">
-        <v>-0.24062892899999611</v>
+        <v>-0.2393366350000008</v>
       </c>
       <c r="D390" s="5">
-        <v>-7.9793234326728468</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5">
+        <v>-7.9375296431899445</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>34.795655005</v>
+        <v>34.799607526999999</v>
       </c>
       <c r="C391" s="5">
-        <v>0.19174226799999872</v>
+        <v>0.19190856800000233</v>
       </c>
       <c r="D391" s="5">
-        <v>6.8557007336097486</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5">
+        <v>6.861055527384341</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>34.652491353999999</v>
+        <v>34.650575560999997</v>
       </c>
       <c r="C392" s="5">
-        <v>-0.14316365100000183</v>
+        <v>-0.14903196600000257</v>
       </c>
       <c r="D392" s="5">
-        <v>-4.827084954103789</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5">
+        <v>-5.0197556880749001</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>34.708228216000002</v>
+        <v>34.711471312</v>
       </c>
       <c r="C393" s="5">
-        <v>5.5736862000003384E-2</v>
+        <v>6.0895751000003884E-2</v>
       </c>
       <c r="D393" s="5">
-        <v>1.9473090099407786</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5">
+        <v>2.1294129705689446</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>34.828417657000003</v>
+        <v>34.839514500999996</v>
       </c>
       <c r="C394" s="5">
-        <v>0.12018944100000084</v>
+        <v>0.128043188999996</v>
       </c>
       <c r="D394" s="5">
-        <v>4.2354853686592975</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5">
+        <v>4.517463807117017</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>34.519489114999999</v>
+        <v>34.518968733000001</v>
       </c>
       <c r="C395" s="5">
-        <v>-0.30892854200000386</v>
+        <v>-0.32054576799999523</v>
       </c>
       <c r="D395" s="5">
-        <v>-10.139798278951083</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5">
+        <v>-10.498849489285011</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>34.714795746999997</v>
+        <v>34.712865694000001</v>
       </c>
       <c r="C396" s="5">
-        <v>0.19530663199999765</v>
+        <v>0.19389696100000009</v>
       </c>
       <c r="D396" s="5">
-        <v>7.0047500672342888</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5">
+        <v>6.9527278103245882</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>34.773976124000001</v>
+        <v>34.772216501999999</v>
       </c>
       <c r="C397" s="5">
-        <v>5.9180377000004114E-2</v>
+        <v>5.9350807999997812E-2</v>
       </c>
       <c r="D397" s="5">
-        <v>2.0650017386860453</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5">
+        <v>2.0711209131089703</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>34.792311128000001</v>
+        <v>34.763535683000001</v>
       </c>
       <c r="C398" s="5">
-        <v>1.8335004000000765E-2</v>
+        <v>-8.6808189999985075E-3</v>
       </c>
       <c r="D398" s="5">
-        <v>0.63455273381722854</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5">
+        <v>-0.29916676446151147</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>34.606549585000003</v>
+        <v>34.604658618000002</v>
       </c>
       <c r="C399" s="5">
-        <v>-0.18576154299999814</v>
+        <v>-0.15887706499999865</v>
       </c>
       <c r="D399" s="5">
-        <v>-6.2221511719364191</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5">
+        <v>-5.3484909564862404</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>34.626169582999999</v>
+        <v>34.625449916000001</v>
       </c>
       <c r="C400" s="5">
-        <v>1.9619997999996031E-2</v>
+        <v>2.0791297999998903E-2</v>
       </c>
       <c r="D400" s="5">
-        <v>0.68245900239594093</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5">
+        <v>0.72337571034823966</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>34.511490105999997</v>
+        <v>34.518344462999998</v>
       </c>
       <c r="C401" s="5">
-        <v>-0.11467947700000281</v>
+        <v>-0.10710545300000263</v>
       </c>
       <c r="D401" s="5">
-        <v>-3.9027155931972368</v>
+        <v>-3.6494059102615717</v>
       </c>
       <c r="E401" s="5">
-        <v>-0.95582132545305454</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5">
+        <v>-0.94323986358424428</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>34.505421310999999</v>
+        <v>34.519159690000002</v>
       </c>
       <c r="C402" s="5">
-        <v>-6.0687949999973512E-3</v>
+        <v>8.1522700000391524E-4</v>
       </c>
       <c r="D402" s="5">
-        <v>-0.21081427255396079</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5">
+        <v>2.8344333935637067E-2</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>34.437009953999997</v>
+        <v>34.448081936999998</v>
       </c>
       <c r="C403" s="5">
-        <v>-6.8411357000002226E-2</v>
+        <v>-7.1077753000004407E-2</v>
       </c>
       <c r="D403" s="5">
-        <v>-2.3533789655392323</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5">
+        <v>-2.4431058425222529</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>34.494053547999997</v>
+        <v>34.494689246999997</v>
       </c>
       <c r="C404" s="5">
-        <v>5.7043593999999587E-2</v>
+        <v>4.6607309999998847E-2</v>
       </c>
       <c r="D404" s="5">
-        <v>2.0059641285355534</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5">
+        <v>1.6357032681090455</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>33.935679387</v>
+        <v>33.937544400999997</v>
       </c>
       <c r="C405" s="5">
-        <v>-0.55837416099999615</v>
+        <v>-0.55714484599999992</v>
       </c>
       <c r="D405" s="5">
-        <v>-17.785621364345772</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5">
+        <v>-17.749577181226751</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>33.916997180999999</v>
+        <v>33.927229163</v>
       </c>
       <c r="C406" s="5">
-        <v>-1.8682206000001145E-2</v>
+        <v>-1.0315237999996896E-2</v>
       </c>
       <c r="D406" s="5">
-        <v>-0.65862513208000406</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5">
+        <v>-0.3641281017006559</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>34.009003169000003</v>
+        <v>34.005267613000001</v>
       </c>
       <c r="C407" s="5">
-        <v>9.2005988000003924E-2</v>
+        <v>7.8038450000001092E-2</v>
       </c>
       <c r="D407" s="5">
-        <v>3.3042258477764985</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5">
+        <v>2.7953942913582663</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>34.012581429000001</v>
+        <v>34.007591544</v>
       </c>
       <c r="C408" s="5">
-        <v>3.5782599999976128E-3</v>
+        <v>2.3239309999993907E-3</v>
       </c>
       <c r="D408" s="5">
-        <v>0.12633118542022537</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5">
+        <v>8.2039220236929111E-2</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>33.969154631000002</v>
+        <v>33.963339144000003</v>
       </c>
       <c r="C409" s="5">
-        <v>-4.3426797999998712E-2</v>
+        <v>-4.4252399999997749E-2</v>
       </c>
       <c r="D409" s="5">
-        <v>-1.5214300100704681</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5">
+        <v>-1.5503736196025963</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>33.971001936</v>
+        <v>33.931524897000003</v>
       </c>
       <c r="C410" s="5">
-        <v>1.8473049999983004E-3</v>
+        <v>-3.1814246999999796E-2</v>
       </c>
       <c r="D410" s="5">
-        <v>6.5277725607915116E-2</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5">
+        <v>-1.1182946866558074</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>33.595661589000002</v>
+        <v>33.590950429999999</v>
       </c>
       <c r="C411" s="5">
-        <v>-0.37534034699999808</v>
+        <v>-0.34057446700000327</v>
       </c>
       <c r="D411" s="5">
-        <v>-12.481855335480374</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5">
+        <v>-11.401376418271802</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>33.610628687000002</v>
+        <v>33.609802068</v>
       </c>
       <c r="C412" s="5">
-        <v>1.4967097999999623E-2</v>
+        <v>1.8851638000001003E-2</v>
       </c>
       <c r="D412" s="5">
-        <v>0.53592013385905801</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5">
+        <v>0.67553678974341391</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>33.708041823999999</v>
+        <v>33.720977783000002</v>
       </c>
       <c r="C413" s="5">
-        <v>9.7413136999996652E-2</v>
+        <v>0.11117571500000167</v>
       </c>
       <c r="D413" s="5">
-        <v>3.533919864441426</v>
+        <v>4.0424212240091739</v>
       </c>
       <c r="E413" s="5">
-        <v>-2.3280602475646672</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5">
+        <v>-2.3099794975818932</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>33.706685640000003</v>
+        <v>33.732551786000002</v>
       </c>
       <c r="C414" s="5">
-        <v>-1.356183999995153E-3</v>
+        <v>1.1574002999999777E-2</v>
       </c>
       <c r="D414" s="5">
-        <v>-4.8269215294316492E-2</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5">
+        <v>0.41265269345187594</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>33.467744928000002</v>
+        <v>33.487017506999997</v>
       </c>
       <c r="C415" s="5">
-        <v>-0.23894071200000155</v>
+        <v>-0.24553427900000457</v>
       </c>
       <c r="D415" s="5">
-        <v>-8.1826410658350834</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5">
+        <v>-8.3932910187097356</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>33.524929118000003</v>
+        <v>33.527644467999998</v>
       </c>
       <c r="C416" s="5">
-        <v>5.7184190000000967E-2</v>
+        <v>4.0626961000000961E-2</v>
       </c>
       <c r="D416" s="5">
-        <v>2.0697415090675353</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5">
+        <v>1.4656122003326999</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>33.453464416999999</v>
+        <v>33.452915124999997</v>
       </c>
       <c r="C417" s="5">
-        <v>-7.1464701000003572E-2</v>
+        <v>-7.4729343000001336E-2</v>
       </c>
       <c r="D417" s="5">
-        <v>-2.528247083740931</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5">
+        <v>-2.6421188248522243</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>33.593639017000001</v>
+        <v>33.602544262000002</v>
       </c>
       <c r="C418" s="5">
-        <v>0.1401746000000017</v>
+        <v>0.14962913700000513</v>
       </c>
       <c r="D418" s="5">
-        <v>5.1456761152472996</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5">
+        <v>5.5014231226410804</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>33.789827973000001</v>
+        <v>33.781407133000002</v>
       </c>
       <c r="C419" s="5">
-        <v>0.1961889560000003</v>
+        <v>0.17886287099999976</v>
       </c>
       <c r="D419" s="5">
-        <v>7.2376171012250134</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5">
+        <v>6.5778333212562323</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>33.711294826</v>
+        <v>33.702606232000001</v>
       </c>
       <c r="C420" s="5">
-        <v>-7.8533147000001691E-2</v>
+        <v>-7.8800901000001033E-2</v>
       </c>
       <c r="D420" s="5">
-        <v>-2.7536216544924219</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5">
+        <v>-2.7635697784253455</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>33.758559329999997</v>
+        <v>33.748855568000003</v>
       </c>
       <c r="C421" s="5">
-        <v>4.7264503999997487E-2</v>
+        <v>4.6249336000002472E-2</v>
       </c>
       <c r="D421" s="5">
-        <v>1.6954796660150429</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5">
+        <v>1.659219069924367</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>33.861561907999999</v>
+        <v>33.811993979999997</v>
       </c>
       <c r="C422" s="5">
-        <v>0.10300257800000168</v>
+        <v>6.3138411999993593E-2</v>
       </c>
       <c r="D422" s="5">
-        <v>3.7234575255180147</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5">
+        <v>2.2682421659050878</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>34.197527866000001</v>
+        <v>34.189430141000003</v>
       </c>
       <c r="C423" s="5">
-        <v>0.33596595800000273</v>
+        <v>0.37743616100000565</v>
       </c>
       <c r="D423" s="5">
-        <v>12.577786626668907</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5">
+        <v>14.249142793757574</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>34.311277134000001</v>
+        <v>34.310969026000002</v>
       </c>
       <c r="C424" s="5">
-        <v>0.1137492679999994</v>
+        <v>0.12153888499999965</v>
       </c>
       <c r="D424" s="5">
-        <v>4.0653282920846578</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5">
+        <v>4.3502416765843543</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>34.318810089000003</v>
+        <v>34.338897101000001</v>
       </c>
       <c r="C425" s="5">
-        <v>7.5329550000020618E-3</v>
+        <v>2.7928074999998387E-2</v>
       </c>
       <c r="D425" s="5">
-        <v>0.2637753561330447</v>
+        <v>0.98114783438310038</v>
       </c>
       <c r="E425" s="5">
-        <v>1.8119363568759317</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5">
+        <v>1.8324478073453498</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>34.302049488000002</v>
+        <v>34.340470078000003</v>
       </c>
       <c r="C426" s="5">
-        <v>-1.6760601000001429E-2</v>
+        <v>1.5729770000021404E-3</v>
       </c>
       <c r="D426" s="5">
-        <v>-0.58448368352803648</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5">
+        <v>5.4982780134449349E-2</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>34.489366554</v>
+        <v>34.516511772999998</v>
       </c>
       <c r="C427" s="5">
-        <v>0.18731706599999853</v>
+        <v>0.176041694999995</v>
       </c>
       <c r="D427" s="5">
-        <v>6.7534172964396122</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5">
+        <v>6.3280784773960042</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>34.436321671000002</v>
+        <v>34.442005764999998</v>
       </c>
       <c r="C428" s="5">
-        <v>-5.3044882999998322E-2</v>
+        <v>-7.4506008000000179E-2</v>
       </c>
       <c r="D428" s="5">
-        <v>-1.8300759462644645</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5">
+        <v>-2.559741852307551</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>34.963005604999999</v>
+        <v>34.960250903000002</v>
       </c>
       <c r="C429" s="5">
-        <v>0.52668393399999758</v>
+        <v>0.5182451380000046</v>
       </c>
       <c r="D429" s="5">
-        <v>19.978670932622133</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5">
+        <v>19.628117525383981</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>35.064779391000002</v>
+        <v>35.069578417999999</v>
       </c>
       <c r="C430" s="5">
-        <v>0.10177378600000253</v>
+        <v>0.10932751499999682</v>
       </c>
       <c r="D430" s="5">
-        <v>3.5495492802977147</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5">
+        <v>3.8178550183789683</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>35.071004334000001</v>
+        <v>35.058831364</v>
       </c>
       <c r="C431" s="5">
-        <v>6.2249429999994277E-3</v>
+        <v>-1.0747053999999423E-2</v>
       </c>
       <c r="D431" s="5">
-        <v>0.2132404559559653</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5">
+        <v>-0.36712019184231837</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>35.011531177999998</v>
+        <v>35.000029222999999</v>
       </c>
       <c r="C432" s="5">
-        <v>-5.9473156000002803E-2</v>
+        <v>-5.8802141000001029E-2</v>
       </c>
       <c r="D432" s="5">
-        <v>-2.0160785085661437</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5">
+        <v>-1.9942269681040292</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>35.057911883999999</v>
+        <v>35.045243677999999</v>
       </c>
       <c r="C433" s="5">
-        <v>4.6380706000000771E-2</v>
+        <v>4.5214454999999987E-2</v>
       </c>
       <c r="D433" s="5">
-        <v>1.6013055383997665</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5">
+        <v>1.5612705813823347</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>35.067906180999998</v>
+        <v>35.012334420000002</v>
       </c>
       <c r="C434" s="5">
-        <v>9.9942969999986531E-3</v>
+        <v>-3.2909257999996555E-2</v>
       </c>
       <c r="D434" s="5">
-        <v>0.34263246614893994</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5">
+        <v>-1.1210589437096186</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>34.889590423000001</v>
+        <v>34.995584555000001</v>
       </c>
       <c r="C435" s="5">
-        <v>-0.17831575799999655</v>
+        <v>-1.6749865000001307E-2</v>
       </c>
       <c r="D435" s="5">
-        <v>-5.9340550918048018</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5">
+        <v>-0.5725706667926822</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>34.620430380999998</v>
+        <v>34.754677417000003</v>
       </c>
       <c r="C436" s="5">
-        <v>-0.26916004200000287</v>
+        <v>-0.24090713799999719</v>
       </c>
       <c r="D436" s="5">
-        <v>-8.8746739414883535</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5">
+        <v>-7.9550183037787274</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>34.708559616000002</v>
+        <v>34.782319981000001</v>
       </c>
       <c r="C437" s="5">
-        <v>8.8129235000003803E-2</v>
+        <v>2.7642563999997094E-2</v>
       </c>
       <c r="D437" s="5">
-        <v>3.0978345324768286</v>
+        <v>0.95862115045086682</v>
       </c>
       <c r="E437" s="5">
-        <v>1.135673194930864</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5">
+        <v>1.2913136921543389</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>34.715331859999999</v>
+        <v>34.794792889</v>
       </c>
       <c r="C438" s="5">
-        <v>6.7722439999968742E-3</v>
+        <v>1.247290799999945E-2</v>
       </c>
       <c r="D438" s="5">
-        <v>0.23439231389006387</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5">
+        <v>0.43116862898513464</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>34.652513067999998</v>
+        <v>34.733064999</v>
       </c>
       <c r="C439" s="5">
-        <v>-6.2818792000001622E-2</v>
+        <v>-6.172789000000023E-2</v>
       </c>
       <c r="D439" s="5">
-        <v>-2.1499669065179416</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>-2.1082168204278329</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>34.614812264999998</v>
+        <v>34.695850929999999</v>
       </c>
       <c r="C440" s="5">
-        <v>-3.7700802999999894E-2</v>
+        <v>-3.7214069000000904E-2</v>
       </c>
       <c r="D440" s="5">
-        <v>-1.2977768471957085</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5">
+        <v>-1.2781671659780502</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>34.736563754000002</v>
+        <v>34.878681082999996</v>
       </c>
       <c r="C441" s="5">
-        <v>0.12175148900000465</v>
+        <v>0.18283015299999761</v>
       </c>
       <c r="D441" s="5">
-        <v>4.3034053402204231</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:5">
+        <v>6.5099373547573114</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
-    </row>
-    <row r="443" spans="1:5">
+      <c r="B442" s="5">
+        <v>35.085028448000003</v>
+      </c>
+      <c r="C442" s="5">
+        <v>0.20634736500000628</v>
+      </c>
+      <c r="D442" s="5">
+        <v>7.334996955724038</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5">
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5">
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>