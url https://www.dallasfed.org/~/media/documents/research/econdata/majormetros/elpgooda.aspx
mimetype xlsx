--- v5 (2026-07-10)
+++ v6 (2026-07-30)
@@ -1,99 +1,103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{75EF35FB-2C00-46EB-9521-CB1F2B3564B3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{8B4EDC6F-3C7B-47A4-937F-3C461A688EAC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{83E560E6-4706-4948-8488-5951BA41E37E}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{CF96AD63-B616-4CB9-B59E-660A593624E4}"/>
   </bookViews>
   <sheets>
     <sheet name="elpgooda" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>El Paso Goods Producing Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q4.</t>
   </si>
   <si>
-    <t>Last data entry May 2026</t>
+    <t>Last data entry June 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -598,51 +602,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -917,6374 +921,6651 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{253F0D73-5A17-4B91-9E81-457BBF4E7626}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{07F6286B-5273-4462-B3A2-2A7799AEB76A}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>50.614904344000003</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>50.679261371000003</v>
       </c>
       <c r="C7" s="5">
         <v>6.4357026999999789E-2</v>
       </c>
       <c r="D7" s="5">
         <v>1.5365198892479448</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>50.507266413000004</v>
       </c>
       <c r="C8" s="5">
         <v>-0.17199495799999909</v>
       </c>
       <c r="D8" s="5">
         <v>-3.997388155700865</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>50.440803690999999</v>
       </c>
       <c r="C9" s="5">
         <v>-6.6462722000004248E-2</v>
       </c>
       <c r="D9" s="5">
         <v>-1.5677063892207688</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>50.277803053</v>
       </c>
       <c r="C10" s="5">
         <v>-0.16300063799999975</v>
       </c>
       <c r="D10" s="5">
         <v>-3.8096430269295545</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>50.543222810000003</v>
       </c>
       <c r="C11" s="5">
         <v>0.26541975700000364</v>
       </c>
       <c r="D11" s="5">
         <v>6.5220848419797361</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>50.568854651000002</v>
       </c>
       <c r="C12" s="5">
         <v>2.5631840999999156E-2</v>
       </c>
       <c r="D12" s="5">
         <v>0.61025283809532649</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>50.977893659000003</v>
       </c>
       <c r="C13" s="5">
         <v>0.40903900800000059</v>
       </c>
       <c r="D13" s="5">
         <v>10.150186503274661</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>49.537647767000003</v>
       </c>
       <c r="C14" s="5">
         <v>-1.4402458920000001</v>
       </c>
       <c r="D14" s="5">
         <v>-29.100703556495422</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>49.627179347999999</v>
       </c>
       <c r="C15" s="5">
         <v>8.9531580999995697E-2</v>
       </c>
       <c r="D15" s="5">
         <v>2.1905023202574592</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>49.737090719999998</v>
       </c>
       <c r="C16" s="5">
         <v>0.10991137199999912</v>
       </c>
       <c r="D16" s="5">
         <v>2.6903034788748004</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>49.276346779000001</v>
       </c>
       <c r="C17" s="5">
         <v>-0.46074394099999694</v>
       </c>
       <c r="D17" s="5">
         <v>-10.567062953707184</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>49.990230855</v>
       </c>
       <c r="C18" s="5">
         <v>0.71388407599999937</v>
       </c>
       <c r="D18" s="5">
         <v>18.839187370360833</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>49.664820720999998</v>
       </c>
       <c r="C19" s="5">
         <v>-0.32541013400000196</v>
       </c>
       <c r="D19" s="5">
         <v>-7.5376861677337592</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>49.487944177000003</v>
       </c>
       <c r="C20" s="5">
         <v>-0.17687654399999531</v>
       </c>
       <c r="D20" s="5">
         <v>-4.1909601305995636</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>49.314957683999999</v>
       </c>
       <c r="C21" s="5">
         <v>-0.17298649300000335</v>
       </c>
       <c r="D21" s="5">
         <v>-4.1149223286041536</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>49.668985001999999</v>
       </c>
       <c r="C22" s="5">
         <v>0.35402731799999998</v>
       </c>
       <c r="D22" s="5">
         <v>8.96309849539354</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>49.363558077999997</v>
       </c>
       <c r="C23" s="5">
         <v>-0.30542692400000249</v>
       </c>
       <c r="D23" s="5">
         <v>-7.1345759559912398</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>49.894094783</v>
       </c>
       <c r="C24" s="5">
         <v>0.53053670500000294</v>
       </c>
       <c r="D24" s="5">
         <v>13.687392184672431</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>49.702075790999999</v>
       </c>
       <c r="C25" s="5">
         <v>-0.19201899200000128</v>
       </c>
       <c r="D25" s="5">
         <v>-4.5217270730854242</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>50.26650077</v>
       </c>
       <c r="C26" s="5">
         <v>0.56442497900000177</v>
       </c>
       <c r="D26" s="5">
         <v>14.511608373047924</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>50.206792536999998</v>
       </c>
       <c r="C27" s="5">
         <v>-5.9708233000002053E-2</v>
       </c>
       <c r="D27" s="5">
         <v>-1.4161247006468591</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>50.518370443000002</v>
       </c>
       <c r="C28" s="5">
         <v>0.31157790600000368</v>
       </c>
       <c r="D28" s="5">
         <v>7.7065884954314434</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>50.633309247</v>
       </c>
       <c r="C29" s="5">
         <v>0.11493880399999767</v>
       </c>
       <c r="D29" s="5">
         <v>2.7646511421898001</v>
       </c>
       <c r="E29" s="5">
         <v>2.7537805797289705</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>51.206794510000002</v>
       </c>
       <c r="C30" s="5">
         <v>0.57348526300000202</v>
       </c>
       <c r="D30" s="5">
         <v>14.470962174885415</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>50.801191781999997</v>
       </c>
       <c r="C31" s="5">
         <v>-0.40560272800000519</v>
       </c>
       <c r="D31" s="5">
         <v>-9.1017072995161818</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>51.839089676</v>
       </c>
       <c r="C32" s="5">
         <v>1.0378978940000039</v>
       </c>
       <c r="D32" s="5">
         <v>27.468122088199731</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>52.256655821999999</v>
       </c>
       <c r="C33" s="5">
         <v>0.41756614599999864</v>
       </c>
       <c r="D33" s="5">
         <v>10.105994596648603</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>52.788202642999998</v>
       </c>
       <c r="C34" s="5">
         <v>0.53154682099999917</v>
       </c>
       <c r="D34" s="5">
         <v>12.912790450973866</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>53.087446986000003</v>
       </c>
       <c r="C35" s="5">
         <v>0.29924434300000513</v>
       </c>
       <c r="D35" s="5">
         <v>7.0186778747796996</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>52.850081680999999</v>
       </c>
       <c r="C36" s="5">
         <v>-0.23736530500000441</v>
       </c>
       <c r="D36" s="5">
         <v>-5.235457428552726</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>52.876476795999999</v>
       </c>
       <c r="C37" s="5">
         <v>2.6395114999999691E-2</v>
       </c>
       <c r="D37" s="5">
         <v>0.60096952044801366</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>52.590752541000001</v>
       </c>
       <c r="C38" s="5">
         <v>-0.2857242549999981</v>
       </c>
       <c r="D38" s="5">
         <v>-6.2950563850012964</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>54.052504556999999</v>
       </c>
       <c r="C39" s="5">
         <v>1.4617520159999984</v>
       </c>
       <c r="D39" s="5">
         <v>38.955979745781399</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>53.998978436999998</v>
       </c>
       <c r="C40" s="5">
         <v>-5.3526120000000788E-2</v>
       </c>
       <c r="D40" s="5">
         <v>-1.1818631646997702</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>54.166944604999998</v>
       </c>
       <c r="C41" s="5">
         <v>0.16796616799999953</v>
       </c>
       <c r="D41" s="5">
         <v>3.7971770650760295</v>
       </c>
       <c r="E41" s="5">
         <v>6.9788749946446904</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>54.21241328</v>
       </c>
       <c r="C42" s="5">
         <v>4.5468675000002179E-2</v>
       </c>
       <c r="D42" s="5">
         <v>1.0119644013287132</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>54.553216892999998</v>
       </c>
       <c r="C43" s="5">
         <v>0.34080361299999851</v>
       </c>
       <c r="D43" s="5">
         <v>7.8101118055076801</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>54.377203788999999</v>
       </c>
       <c r="C44" s="5">
         <v>-0.17601310399999903</v>
       </c>
       <c r="D44" s="5">
         <v>-3.803765114566604</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>54.700511104</v>
       </c>
       <c r="C45" s="5">
         <v>0.32330731500000098</v>
       </c>
       <c r="D45" s="5">
         <v>7.3727695224973466</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>54.474019589999997</v>
       </c>
       <c r="C46" s="5">
         <v>-0.22649151400000278</v>
       </c>
       <c r="D46" s="5">
         <v>-4.8570833391556656</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>54.698037114999998</v>
       </c>
       <c r="C47" s="5">
         <v>0.22401752500000072</v>
       </c>
       <c r="D47" s="5">
         <v>5.0480093860838515</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>55.058655135999999</v>
       </c>
       <c r="C48" s="5">
         <v>0.36061802100000051</v>
       </c>
       <c r="D48" s="5">
         <v>8.2047410669439778</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>55.259579635999998</v>
       </c>
       <c r="C49" s="5">
         <v>0.20092449999999928</v>
       </c>
       <c r="D49" s="5">
         <v>4.4681089645145278</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>55.218566850999999</v>
       </c>
       <c r="C50" s="5">
         <v>-4.1012784999999496E-2</v>
       </c>
       <c r="D50" s="5">
         <v>-0.88699445132700561</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>55.556685473000002</v>
       </c>
       <c r="C51" s="5">
         <v>0.3381186220000032</v>
       </c>
       <c r="D51" s="5">
         <v>7.600518448717386</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>55.291702045999997</v>
       </c>
       <c r="C52" s="5">
         <v>-0.26498342700000421</v>
       </c>
       <c r="D52" s="5">
         <v>-5.5757430378897137</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>55.294327797000001</v>
       </c>
       <c r="C53" s="5">
         <v>2.6257510000036177E-3</v>
       </c>
       <c r="D53" s="5">
         <v>5.7001759704045085E-2</v>
       </c>
       <c r="E53" s="5">
         <v>2.0813121364352094</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>54.940448637000003</v>
       </c>
       <c r="C54" s="5">
         <v>-0.35387915999999819</v>
       </c>
       <c r="D54" s="5">
         <v>-7.4152571985590665</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>54.691804847</v>
       </c>
       <c r="C55" s="5">
         <v>-0.2486437900000027</v>
       </c>
       <c r="D55" s="5">
         <v>-5.2976736167190897</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>54.735837805000003</v>
       </c>
       <c r="C56" s="5">
         <v>4.4032958000002509E-2</v>
       </c>
       <c r="D56" s="5">
         <v>0.9704224992977295</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>55.206707457999997</v>
       </c>
       <c r="C57" s="5">
         <v>0.47086965299999406</v>
       </c>
       <c r="D57" s="5">
         <v>10.825811144964682</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>55.031940427000002</v>
       </c>
       <c r="C58" s="5">
         <v>-0.17476703099999469</v>
       </c>
       <c r="D58" s="5">
         <v>-3.733372391488432</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>55.019721695999998</v>
       </c>
       <c r="C59" s="5">
         <v>-1.2218731000004368E-2</v>
       </c>
       <c r="D59" s="5">
         <v>-0.2661106448947459</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>55.880660186</v>
       </c>
       <c r="C60" s="5">
         <v>0.86093849000000233</v>
       </c>
       <c r="D60" s="5">
         <v>20.480751675520725</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>56.727156291</v>
       </c>
       <c r="C61" s="5">
         <v>0.84649610499999994</v>
       </c>
       <c r="D61" s="5">
         <v>19.771590682187124</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>56.863822622000001</v>
       </c>
       <c r="C62" s="5">
         <v>0.1366663310000007</v>
       </c>
       <c r="D62" s="5">
         <v>2.9296413855392833</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>56.677763341000002</v>
       </c>
       <c r="C63" s="5">
         <v>-0.18605928099999858</v>
       </c>
       <c r="D63" s="5">
         <v>-3.8565228924043349</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>57.406339207000002</v>
       </c>
       <c r="C64" s="5">
         <v>0.72857586599999991</v>
       </c>
       <c r="D64" s="5">
         <v>16.564362465188509</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>57.408561495999997</v>
       </c>
       <c r="C65" s="5">
         <v>2.2222889999952145E-3</v>
       </c>
       <c r="D65" s="5">
         <v>4.6463765095094978E-2</v>
       </c>
       <c r="E65" s="5">
         <v>3.823599604577721</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>57.171565235000003</v>
       </c>
       <c r="C66" s="5">
         <v>-0.23699626099999449</v>
       </c>
       <c r="D66" s="5">
         <v>-4.8429407381694549</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>57.627867289999998</v>
       </c>
       <c r="C67" s="5">
         <v>0.45630205499999477</v>
       </c>
       <c r="D67" s="5">
         <v>10.009345113228708</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>57.893707505999998</v>
       </c>
       <c r="C68" s="5">
         <v>0.26584021600000085</v>
       </c>
       <c r="D68" s="5">
         <v>5.6782913943806967</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>57.321802921</v>
       </c>
       <c r="C69" s="5">
         <v>-0.57190458499999863</v>
       </c>
       <c r="D69" s="5">
         <v>-11.230914008004589</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>56.989619474999998</v>
       </c>
       <c r="C70" s="5">
         <v>-0.33218344600000194</v>
       </c>
       <c r="D70" s="5">
         <v>-6.7366553565902603</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>57.142760486999997</v>
       </c>
       <c r="C71" s="5">
         <v>0.15314101199999897</v>
       </c>
       <c r="D71" s="5">
         <v>3.2726959891596685</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>56.702569398000001</v>
       </c>
       <c r="C72" s="5">
         <v>-0.44019108899999537</v>
       </c>
       <c r="D72" s="5">
         <v>-8.8622579028447834</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>56.743413046000001</v>
       </c>
       <c r="C73" s="5">
         <v>4.0843647999999178E-2</v>
       </c>
       <c r="D73" s="5">
         <v>0.86780932023353685</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>56.774350615000003</v>
       </c>
       <c r="C74" s="5">
         <v>3.0937569000002441E-2</v>
       </c>
       <c r="D74" s="5">
         <v>0.65622792960970955</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>55.053271723000002</v>
       </c>
       <c r="C75" s="5">
         <v>-1.7210788920000013</v>
       </c>
       <c r="D75" s="5">
         <v>-30.885129912564548</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>54.757052139000002</v>
       </c>
       <c r="C76" s="5">
         <v>-0.29621958399999926</v>
       </c>
       <c r="D76" s="5">
         <v>-6.2690291963257261</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>56.03552449</v>
       </c>
       <c r="C77" s="5">
         <v>1.2784723509999978</v>
       </c>
       <c r="D77" s="5">
         <v>31.910868107900182</v>
       </c>
       <c r="E77" s="5">
         <v>-2.3916938000539623</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>56.151510557999998</v>
       </c>
       <c r="C78" s="5">
         <v>0.115986067999998</v>
       </c>
       <c r="D78" s="5">
         <v>2.5123127864338901</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>56.106749006999998</v>
       </c>
       <c r="C79" s="5">
         <v>-4.4761551000000566E-2</v>
       </c>
       <c r="D79" s="5">
         <v>-0.95240509692678943</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>55.657923140999998</v>
       </c>
       <c r="C80" s="5">
         <v>-0.44882586599999996</v>
       </c>
       <c r="D80" s="5">
         <v>-9.188113132479991</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>55.603426806999998</v>
       </c>
       <c r="C81" s="5">
         <v>-5.4496333999999536E-2</v>
       </c>
       <c r="D81" s="5">
         <v>-1.1686490383137738</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>55.624031164999998</v>
       </c>
       <c r="C82" s="5">
         <v>2.0604357999999934E-2</v>
       </c>
       <c r="D82" s="5">
         <v>0.44557836085856728</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>55.878302691999998</v>
       </c>
       <c r="C83" s="5">
         <v>0.25427152700000022</v>
       </c>
       <c r="D83" s="5">
         <v>5.6255429791457257</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>55.774960819</v>
       </c>
       <c r="C84" s="5">
         <v>-0.10334187299999797</v>
       </c>
       <c r="D84" s="5">
         <v>-2.1968560954436556</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>56.012630874999999</v>
       </c>
       <c r="C85" s="5">
         <v>0.23767005599999891</v>
       </c>
       <c r="D85" s="5">
         <v>5.2350407337118376</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>55.65037255</v>
       </c>
       <c r="C86" s="5">
         <v>-0.3622583249999991</v>
       </c>
       <c r="D86" s="5">
         <v>-7.490730259239708</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>55.581518711000001</v>
       </c>
       <c r="C87" s="5">
         <v>-6.8853838999999084E-2</v>
       </c>
       <c r="D87" s="5">
         <v>-1.4746471932479244</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>55.901416666000003</v>
       </c>
       <c r="C88" s="5">
         <v>0.31989795500000184</v>
       </c>
       <c r="D88" s="5">
         <v>7.1294454479305491</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>55.806057295000002</v>
       </c>
       <c r="C89" s="5">
         <v>-9.5359371000000692E-2</v>
       </c>
       <c r="D89" s="5">
         <v>-2.0279220107235596</v>
       </c>
       <c r="E89" s="5">
         <v>-0.40950307343147196</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>55.709403209999998</v>
       </c>
       <c r="C90" s="5">
         <v>-9.6654085000004386E-2</v>
       </c>
       <c r="D90" s="5">
         <v>-2.05867269734058</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>55.771046687000002</v>
       </c>
       <c r="C91" s="5">
         <v>6.1643477000004054E-2</v>
       </c>
       <c r="D91" s="5">
         <v>1.3359328286098204</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>55.926601099999999</v>
       </c>
       <c r="C92" s="5">
         <v>0.15555441299999728</v>
       </c>
       <c r="D92" s="5">
         <v>3.3988173917028686</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>56.021831628999998</v>
       </c>
       <c r="C93" s="5">
         <v>9.5230528999998398E-2</v>
       </c>
       <c r="D93" s="5">
         <v>2.0625777778371601</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>56.196617809000003</v>
       </c>
       <c r="C94" s="5">
         <v>0.17478618000000523</v>
       </c>
       <c r="D94" s="5">
         <v>3.8088770372845193</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>56.092772863</v>
       </c>
       <c r="C95" s="5">
         <v>-0.10384494600000238</v>
       </c>
       <c r="D95" s="5">
         <v>-2.1950645942538927</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>55.937800326000001</v>
       </c>
       <c r="C96" s="5">
         <v>-0.15497253699999902</v>
       </c>
       <c r="D96" s="5">
         <v>-3.2654309068431142</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>55.718374349000001</v>
       </c>
       <c r="C97" s="5">
         <v>-0.21942597700000022</v>
       </c>
       <c r="D97" s="5">
         <v>-4.6069729763354665</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>55.458395193999998</v>
       </c>
       <c r="C98" s="5">
         <v>-0.25997915500000346</v>
       </c>
       <c r="D98" s="5">
         <v>-5.4576624710061861</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>55.819998648000002</v>
       </c>
       <c r="C99" s="5">
         <v>0.36160345400000438</v>
       </c>
       <c r="D99" s="5">
         <v>8.1110987757476494</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>55.739852581999997</v>
       </c>
       <c r="C100" s="5">
         <v>-8.0146066000004623E-2</v>
       </c>
       <c r="D100" s="5">
         <v>-1.7094127703226825</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>56.063956089999998</v>
       </c>
       <c r="C101" s="5">
         <v>0.32410350800000032</v>
       </c>
       <c r="D101" s="5">
         <v>7.2050122411731365</v>
       </c>
       <c r="E101" s="5">
         <v>0.46213405408073172</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>56.438091118999999</v>
       </c>
       <c r="C102" s="5">
         <v>0.3741350290000014</v>
       </c>
       <c r="D102" s="5">
         <v>8.3085935844663616</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>55.280711474999997</v>
       </c>
       <c r="C103" s="5">
         <v>-1.1573796440000024</v>
       </c>
       <c r="D103" s="5">
         <v>-22.014171580542051</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>56.006000336</v>
       </c>
       <c r="C104" s="5">
         <v>0.72528886100000278</v>
       </c>
       <c r="D104" s="5">
         <v>16.931418357631877</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>56.132034187999999</v>
       </c>
       <c r="C105" s="5">
         <v>0.12603385199999906</v>
       </c>
       <c r="D105" s="5">
         <v>2.7341113337221445</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>56.193382870000001</v>
       </c>
       <c r="C106" s="5">
         <v>6.1348682000001986E-2</v>
       </c>
       <c r="D106" s="5">
         <v>1.3194349102599867</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>55.920293610999998</v>
       </c>
       <c r="C107" s="5">
         <v>-0.27308925900000247</v>
       </c>
       <c r="D107" s="5">
         <v>-5.6783944653087559</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>54.858757674000003</v>
       </c>
       <c r="C108" s="5">
         <v>-1.061535936999995</v>
       </c>
       <c r="D108" s="5">
         <v>-20.545535595823537</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>54.795204853999998</v>
       </c>
       <c r="C109" s="5">
         <v>-6.3552820000005283E-2</v>
       </c>
       <c r="D109" s="5">
         <v>-1.3813534172197772</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>54.752896896999999</v>
       </c>
       <c r="C110" s="5">
         <v>-4.2307956999998453E-2</v>
       </c>
       <c r="D110" s="5">
         <v>-0.92260817492844094</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>55.270041075999998</v>
       </c>
       <c r="C111" s="5">
         <v>0.51714417899999887</v>
       </c>
       <c r="D111" s="5">
         <v>11.941784005180335</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>54.580333277999998</v>
       </c>
       <c r="C112" s="5">
         <v>-0.68970779800000059</v>
       </c>
       <c r="D112" s="5">
         <v>-13.988454651210169</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>54.668682969999999</v>
       </c>
       <c r="C113" s="5">
         <v>8.8349692000001312E-2</v>
       </c>
       <c r="D113" s="5">
         <v>1.9598382375831447</v>
       </c>
       <c r="E113" s="5">
         <v>-2.4887168464532761</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>54.129857524999998</v>
       </c>
       <c r="C114" s="5">
         <v>-0.53882544500000051</v>
       </c>
       <c r="D114" s="5">
         <v>-11.206889218547456</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>53.590415194999999</v>
       </c>
       <c r="C115" s="5">
         <v>-0.53944232999999997</v>
       </c>
       <c r="D115" s="5">
         <v>-11.324661801137681</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>53.706635399</v>
       </c>
       <c r="C116" s="5">
         <v>0.1162202040000011</v>
       </c>
       <c r="D116" s="5">
         <v>2.6336765251810279</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>53.754268586000002</v>
       </c>
       <c r="C117" s="5">
         <v>4.7633187000002408E-2</v>
       </c>
       <c r="D117" s="5">
         <v>1.0695043028699391</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>53.394620279000002</v>
       </c>
       <c r="C118" s="5">
         <v>-0.3596483070000005</v>
       </c>
       <c r="D118" s="5">
         <v>-7.7397675424605739</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>53.045477458000001</v>
       </c>
       <c r="C119" s="5">
         <v>-0.34914282100000094</v>
       </c>
       <c r="D119" s="5">
         <v>-7.5705591514141579</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>53.369190205999999</v>
       </c>
       <c r="C120" s="5">
         <v>0.32371274799999838</v>
       </c>
       <c r="D120" s="5">
         <v>7.5739222246748783</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>52.650013758</v>
       </c>
       <c r="C121" s="5">
         <v>-0.71917644799999891</v>
       </c>
       <c r="D121" s="5">
         <v>-15.024346982121383</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>52.651524631999997</v>
       </c>
       <c r="C122" s="5">
         <v>1.5108739999973864E-3</v>
       </c>
       <c r="D122" s="5">
         <v>3.4441301214194198E-2</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>52.759762766000001</v>
       </c>
       <c r="C123" s="5">
         <v>0.10823813400000404</v>
       </c>
       <c r="D123" s="5">
         <v>2.4949787895411246</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>52.710391684000001</v>
       </c>
       <c r="C124" s="5">
         <v>-4.9371082000000399E-2</v>
       </c>
       <c r="D124" s="5">
         <v>-1.1171643709530388</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>52.280891072999999</v>
       </c>
       <c r="C125" s="5">
         <v>-0.4295006110000017</v>
       </c>
       <c r="D125" s="5">
         <v>-9.351452032236363</v>
       </c>
       <c r="E125" s="5">
         <v>-4.3677509083405619</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>52.791660399000001</v>
       </c>
       <c r="C126" s="5">
         <v>0.51076932600000191</v>
       </c>
       <c r="D126" s="5">
         <v>12.374581284818165</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>52.763566144000002</v>
       </c>
       <c r="C127" s="5">
         <v>-2.809425499999918E-2</v>
       </c>
       <c r="D127" s="5">
         <v>-0.63674080523914434</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>52.448916996000001</v>
       </c>
       <c r="C128" s="5">
         <v>-0.31464914800000088</v>
       </c>
       <c r="D128" s="5">
         <v>-6.9259499647431388</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>51.556506145</v>
       </c>
       <c r="C129" s="5">
         <v>-0.89241085100000106</v>
       </c>
       <c r="D129" s="5">
         <v>-18.611425176854869</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>51.410725419000002</v>
       </c>
       <c r="C130" s="5">
         <v>-0.14578072599999814</v>
       </c>
       <c r="D130" s="5">
         <v>-3.3408349227027179</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>51.277661422999998</v>
       </c>
       <c r="C131" s="5">
         <v>-0.13306399600000418</v>
       </c>
       <c r="D131" s="5">
         <v>-3.0620698078147712</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>50.265330341999999</v>
       </c>
       <c r="C132" s="5">
         <v>-1.0123310809999992</v>
       </c>
       <c r="D132" s="5">
         <v>-21.280202671340554</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>50.552620066999999</v>
       </c>
       <c r="C133" s="5">
         <v>0.28728972500000083</v>
       </c>
       <c r="D133" s="5">
         <v>7.0783176844451789</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>50.391161769</v>
       </c>
       <c r="C134" s="5">
         <v>-0.16145829799999944</v>
       </c>
       <c r="D134" s="5">
         <v>-3.7660257671408792</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>49.929399205000003</v>
       </c>
       <c r="C135" s="5">
         <v>-0.46176256399999716</v>
       </c>
       <c r="D135" s="5">
         <v>-10.458651712196399</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>50.221390753999998</v>
       </c>
       <c r="C136" s="5">
         <v>0.29199154899999513</v>
       </c>
       <c r="D136" s="5">
         <v>7.2478857756279602</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>49.558943229</v>
       </c>
       <c r="C137" s="5">
         <v>-0.66244752499999748</v>
       </c>
       <c r="D137" s="5">
         <v>-14.729340351066632</v>
       </c>
       <c r="E137" s="5">
         <v>-5.2063914522790578</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>49.148465711</v>
       </c>
       <c r="C138" s="5">
         <v>-0.41047751800000043</v>
       </c>
       <c r="D138" s="5">
         <v>-9.4986344000999026</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>48.997565111</v>
       </c>
       <c r="C139" s="5">
         <v>-0.15090059999999994</v>
       </c>
       <c r="D139" s="5">
         <v>-3.6227774207895802</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>48.822032589999999</v>
       </c>
       <c r="C140" s="5">
         <v>-0.17553252100000094</v>
       </c>
       <c r="D140" s="5">
         <v>-4.2152674372931243</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>47.324769404000001</v>
       </c>
       <c r="C141" s="5">
         <v>-1.4972631859999979</v>
       </c>
       <c r="D141" s="5">
         <v>-31.186792354488212</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>47.090219257999998</v>
       </c>
       <c r="C142" s="5">
         <v>-0.23455014600000368</v>
       </c>
       <c r="D142" s="5">
         <v>-5.7879458334664013</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>46.877514261999998</v>
       </c>
       <c r="C143" s="5">
         <v>-0.21270499599999937</v>
       </c>
       <c r="D143" s="5">
         <v>-5.2877084317638268</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>46.656735148000003</v>
       </c>
       <c r="C144" s="5">
         <v>-0.2207791139999955</v>
       </c>
       <c r="D144" s="5">
         <v>-5.5075197640340745</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>46.275266023999997</v>
       </c>
       <c r="C145" s="5">
         <v>-0.38146912400000588</v>
       </c>
       <c r="D145" s="5">
         <v>-9.3819014777143046</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>45.793202493000003</v>
       </c>
       <c r="C146" s="5">
         <v>-0.48206353099999433</v>
       </c>
       <c r="D146" s="5">
         <v>-11.808829121875942</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>45.212625887000002</v>
       </c>
       <c r="C147" s="5">
         <v>-0.58057660600000105</v>
       </c>
       <c r="D147" s="5">
         <v>-14.196584764972965</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>44.824984370999999</v>
       </c>
       <c r="C148" s="5">
         <v>-0.38764151600000218</v>
       </c>
       <c r="D148" s="5">
         <v>-9.8169353154563321</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>44.470460858999999</v>
       </c>
       <c r="C149" s="5">
         <v>-0.3545235120000001</v>
       </c>
       <c r="D149" s="5">
         <v>-9.0887141585226381</v>
       </c>
       <c r="E149" s="5">
         <v>-10.267536066068528</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>44.016525917000003</v>
       </c>
       <c r="C150" s="5">
         <v>-0.45393494199999651</v>
       </c>
       <c r="D150" s="5">
         <v>-11.584260623590692</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>42.542765291000002</v>
       </c>
       <c r="C151" s="5">
         <v>-1.4737606260000007</v>
       </c>
       <c r="D151" s="5">
         <v>-33.546257595470095</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>43.182655404000002</v>
       </c>
       <c r="C152" s="5">
         <v>0.63989011299999987</v>
       </c>
       <c r="D152" s="5">
         <v>19.61993071587953</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>42.873288699</v>
       </c>
       <c r="C153" s="5">
         <v>-0.30936670500000218</v>
       </c>
       <c r="D153" s="5">
         <v>-8.2661870888423579</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>42.307291599000003</v>
       </c>
       <c r="C154" s="5">
         <v>-0.56599709999999703</v>
       </c>
       <c r="D154" s="5">
         <v>-14.740829049442539</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>42.345967027999997</v>
       </c>
       <c r="C155" s="5">
         <v>3.867542899999421E-2</v>
       </c>
       <c r="D155" s="5">
         <v>1.1025185213194622</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>42.210562076000002</v>
       </c>
       <c r="C156" s="5">
         <v>-0.13540495199999469</v>
       </c>
       <c r="D156" s="5">
         <v>-3.7703374532452316</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>42.837840426</v>
       </c>
       <c r="C157" s="5">
         <v>0.62727834999999743</v>
       </c>
       <c r="D157" s="5">
         <v>19.365054753507714</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>42.495711952999997</v>
       </c>
       <c r="C158" s="5">
         <v>-0.34212847300000249</v>
       </c>
       <c r="D158" s="5">
         <v>-9.1739367725400136</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>41.581464717000003</v>
       </c>
       <c r="C159" s="5">
         <v>-0.91424723599999425</v>
       </c>
       <c r="D159" s="5">
         <v>-22.970676190531069</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>41.226292907000001</v>
       </c>
       <c r="C160" s="5">
         <v>-0.35517181000000164</v>
       </c>
       <c r="D160" s="5">
         <v>-9.781829960515843</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>40.989506128000002</v>
       </c>
       <c r="C161" s="5">
         <v>-0.23678677899999911</v>
       </c>
       <c r="D161" s="5">
         <v>-6.6786928523007045</v>
       </c>
       <c r="E161" s="5">
         <v>-7.827566127629904</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>40.673469912000002</v>
       </c>
       <c r="C162" s="5">
         <v>-0.31603621600000054</v>
       </c>
       <c r="D162" s="5">
         <v>-8.8697706056253374</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>40.431735684000003</v>
       </c>
       <c r="C163" s="5">
         <v>-0.24173422799999855</v>
       </c>
       <c r="D163" s="5">
         <v>-6.9033755830821164</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>40.076626886</v>
       </c>
       <c r="C164" s="5">
         <v>-0.35510879800000339</v>
       </c>
       <c r="D164" s="5">
         <v>-10.044999530357613</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>39.660118541999999</v>
       </c>
       <c r="C165" s="5">
         <v>-0.41650834400000036</v>
       </c>
       <c r="D165" s="5">
         <v>-11.782619090973956</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>38.715413812000001</v>
       </c>
       <c r="C166" s="5">
         <v>-0.94470472999999799</v>
       </c>
       <c r="D166" s="5">
         <v>-25.121217931155037</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>37.990343486999997</v>
       </c>
       <c r="C167" s="5">
         <v>-0.72507032500000435</v>
       </c>
       <c r="D167" s="5">
         <v>-20.297530954227284</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>37.745288305000003</v>
       </c>
       <c r="C168" s="5">
         <v>-0.24505518199999443</v>
       </c>
       <c r="D168" s="5">
         <v>-7.4717559062821852</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>37.458423154000002</v>
       </c>
       <c r="C169" s="5">
         <v>-0.28686515100000065</v>
       </c>
       <c r="D169" s="5">
         <v>-8.7483063798642675</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>37.192212130000001</v>
       </c>
       <c r="C170" s="5">
         <v>-0.26621102400000041</v>
       </c>
       <c r="D170" s="5">
         <v>-8.2026327364443379</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>36.841581364</v>
       </c>
       <c r="C171" s="5">
         <v>-0.35063076600000187</v>
       </c>
       <c r="D171" s="5">
         <v>-10.744489804171142</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>36.638740048000003</v>
       </c>
       <c r="C172" s="5">
         <v>-0.20284131599999711</v>
       </c>
       <c r="D172" s="5">
         <v>-6.4104828773174027</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>36.284298614999997</v>
       </c>
       <c r="C173" s="5">
         <v>-0.35444143300000519</v>
       </c>
       <c r="D173" s="5">
         <v>-11.010570296202971</v>
       </c>
       <c r="E173" s="5">
         <v>-11.479053927380377</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>36.218219183999999</v>
       </c>
       <c r="C174" s="5">
         <v>-6.6079430999998578E-2</v>
       </c>
       <c r="D174" s="5">
         <v>-2.163631955923262</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>36.314270379</v>
       </c>
       <c r="C175" s="5">
         <v>9.6051195000001144E-2</v>
       </c>
       <c r="D175" s="5">
         <v>3.2292475808390897</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>36.038555866999999</v>
       </c>
       <c r="C176" s="5">
         <v>-0.27571451200000041</v>
       </c>
       <c r="D176" s="5">
         <v>-8.7399542365250724</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>35.965560009999997</v>
       </c>
       <c r="C177" s="5">
         <v>-7.2995857000002218E-2</v>
       </c>
       <c r="D177" s="5">
         <v>-2.4036967489925565</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>35.942612691000001</v>
       </c>
       <c r="C178" s="5">
         <v>-2.2947318999996469E-2</v>
       </c>
       <c r="D178" s="5">
         <v>-0.76296201151819787</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>35.839020216000002</v>
       </c>
       <c r="C179" s="5">
         <v>-0.10359247499999924</v>
       </c>
       <c r="D179" s="5">
         <v>-3.4042938314555182</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>35.978342732000002</v>
       </c>
       <c r="C180" s="5">
         <v>0.13932251600000001</v>
       </c>
       <c r="D180" s="5">
         <v>4.7659888845343668</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>35.831744622999999</v>
       </c>
       <c r="C181" s="5">
         <v>-0.14659810900000281</v>
       </c>
       <c r="D181" s="5">
         <v>-4.781443124845131</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>35.631011682999997</v>
       </c>
       <c r="C182" s="5">
         <v>-0.20073294000000175</v>
       </c>
       <c r="D182" s="5">
         <v>-6.519205909259207</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>36.359463650000002</v>
       </c>
       <c r="C183" s="5">
         <v>0.72845196700000514</v>
       </c>
       <c r="D183" s="5">
         <v>27.48872419571622</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>36.231480120000001</v>
       </c>
       <c r="C184" s="5">
         <v>-0.12798353000000162</v>
       </c>
       <c r="D184" s="5">
         <v>-4.1431187391433593</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>35.553583334999999</v>
       </c>
       <c r="C185" s="5">
         <v>-0.6778967850000015</v>
       </c>
       <c r="D185" s="5">
         <v>-20.279937887839196</v>
       </c>
       <c r="E185" s="5">
         <v>-2.013860837585324</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>35.070501057999998</v>
       </c>
       <c r="C186" s="5">
         <v>-0.48308227700000117</v>
       </c>
       <c r="D186" s="5">
         <v>-15.139984331460587</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>35.193272530000002</v>
       </c>
       <c r="C187" s="5">
         <v>0.12277147200000371</v>
       </c>
       <c r="D187" s="5">
         <v>4.2826796424867863</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>35.329812627000003</v>
       </c>
       <c r="C188" s="5">
         <v>0.13654009700000103</v>
       </c>
       <c r="D188" s="5">
         <v>4.7563066612688054</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>35.330822359999999</v>
       </c>
       <c r="C189" s="5">
         <v>1.0097329999965154E-3</v>
       </c>
       <c r="D189" s="5">
         <v>3.430162781110635E-2</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>35.591972814000002</v>
       </c>
       <c r="C190" s="5">
         <v>0.2611504540000027</v>
       </c>
       <c r="D190" s="5">
         <v>9.2395186804246965</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>35.503596270999999</v>
       </c>
       <c r="C191" s="5">
         <v>-8.8376543000002528E-2</v>
       </c>
       <c r="D191" s="5">
         <v>-2.9392989372295619</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>35.119652551000001</v>
       </c>
       <c r="C192" s="5">
         <v>-0.38394371999999777</v>
       </c>
       <c r="D192" s="5">
         <v>-12.232369884837047</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>34.983715646999997</v>
       </c>
       <c r="C193" s="5">
         <v>-0.13593690400000469</v>
       </c>
       <c r="D193" s="5">
         <v>-4.5471974110062874</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>35.363651961000002</v>
       </c>
       <c r="C194" s="5">
         <v>0.37993631400000538</v>
       </c>
       <c r="D194" s="5">
         <v>13.839788581030209</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>34.968937881000002</v>
       </c>
       <c r="C195" s="5">
         <v>-0.39471407999999997</v>
       </c>
       <c r="D195" s="5">
         <v>-12.601494466897057</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>35.126893072999998</v>
       </c>
       <c r="C196" s="5">
         <v>0.15795519199999575</v>
       </c>
       <c r="D196" s="5">
         <v>5.5571280355275698</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>35.092928133999997</v>
       </c>
       <c r="C197" s="5">
         <v>-3.3964939000000527E-2</v>
       </c>
       <c r="D197" s="5">
         <v>-1.1541547506515815</v>
       </c>
       <c r="E197" s="5">
         <v>-1.2956646216487511</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>35.232171790000002</v>
       </c>
       <c r="C198" s="5">
         <v>0.13924365600000499</v>
       </c>
       <c r="D198" s="5">
         <v>4.8667224399317144</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>35.088682235999997</v>
       </c>
       <c r="C199" s="5">
         <v>-0.14348955400000563</v>
       </c>
       <c r="D199" s="5">
         <v>-4.7792225270235527</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>35.114503845000002</v>
       </c>
       <c r="C200" s="5">
         <v>2.5821609000004742E-2</v>
       </c>
       <c r="D200" s="5">
         <v>0.88665775487868359</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>35.014804382000001</v>
       </c>
       <c r="C201" s="5">
         <v>-9.9699463000000321E-2</v>
       </c>
       <c r="D201" s="5">
         <v>-3.3544156261885338</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>35.058913410999999</v>
       </c>
       <c r="C202" s="5">
         <v>4.410902899999769E-2</v>
       </c>
       <c r="D202" s="5">
         <v>1.5221878491731511</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>35.708217943999998</v>
       </c>
       <c r="C203" s="5">
         <v>0.64930453299999868</v>
       </c>
       <c r="D203" s="5">
         <v>24.634047910691926</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>35.182385152000002</v>
       </c>
       <c r="C204" s="5">
         <v>-0.52583279199999566</v>
       </c>
       <c r="D204" s="5">
         <v>-16.307754175176846</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>34.783489422000002</v>
       </c>
       <c r="C205" s="5">
         <v>-0.39889572999999956</v>
       </c>
       <c r="D205" s="5">
         <v>-12.788365323866646</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>34.576259133000001</v>
       </c>
       <c r="C206" s="5">
         <v>-0.20723028900000173</v>
       </c>
       <c r="D206" s="5">
         <v>-6.9195912026953295</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>34.468034647000003</v>
       </c>
       <c r="C207" s="5">
         <v>-0.10822448599999746</v>
       </c>
       <c r="D207" s="5">
         <v>-3.6920370003204694</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>34.42580864</v>
       </c>
       <c r="C208" s="5">
         <v>-4.2226007000003563E-2</v>
       </c>
       <c r="D208" s="5">
         <v>-1.4602277293680688</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>34.807996072999998</v>
       </c>
       <c r="C209" s="5">
         <v>0.38218743299999858</v>
       </c>
       <c r="D209" s="5">
         <v>14.166438015558169</v>
       </c>
       <c r="E209" s="5">
         <v>-0.81193584049756851</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>34.571207483000002</v>
       </c>
       <c r="C210" s="5">
         <v>-0.23678858999999619</v>
       </c>
       <c r="D210" s="5">
         <v>-7.8646420050233923</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>34.759265030000002</v>
       </c>
       <c r="C211" s="5">
         <v>0.18805754699999966</v>
       </c>
       <c r="D211" s="5">
         <v>6.7265413677942698</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>34.903868516999999</v>
       </c>
       <c r="C212" s="5">
         <v>0.1446034869999977</v>
       </c>
       <c r="D212" s="5">
         <v>5.1079943669081862</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>35.012067727999998</v>
       </c>
       <c r="C213" s="5">
         <v>0.10819921099999874</v>
       </c>
       <c r="D213" s="5">
         <v>3.7839870593765701</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>34.858983326000001</v>
       </c>
       <c r="C214" s="5">
         <v>-0.15308440199999751</v>
       </c>
       <c r="D214" s="5">
         <v>-5.1224458411118672</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>35.064326516000001</v>
       </c>
       <c r="C215" s="5">
         <v>0.20534319000000067</v>
       </c>
       <c r="D215" s="5">
         <v>7.3023965807860636</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>35.052710372</v>
       </c>
       <c r="C216" s="5">
         <v>-1.1616144000001327E-2</v>
       </c>
       <c r="D216" s="5">
         <v>-0.39681362909474993</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>35.344215779000002</v>
       </c>
       <c r="C217" s="5">
         <v>0.29150540700000249</v>
       </c>
       <c r="D217" s="5">
         <v>10.448785795975679</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>35.437013780999997</v>
       </c>
       <c r="C218" s="5">
         <v>9.2798001999994995E-2</v>
       </c>
       <c r="D218" s="5">
         <v>3.1965575998046614</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>35.866177428999997</v>
       </c>
       <c r="C219" s="5">
         <v>0.4291636479999994</v>
       </c>
       <c r="D219" s="5">
         <v>15.540888116639762</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>36.238301667000002</v>
       </c>
       <c r="C220" s="5">
         <v>0.37212423800000494</v>
       </c>
       <c r="D220" s="5">
         <v>13.186054289054994</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>36.315766865999997</v>
       </c>
       <c r="C221" s="5">
         <v>7.7465198999995266E-2</v>
       </c>
       <c r="D221" s="5">
         <v>2.5955682869676311</v>
       </c>
       <c r="E221" s="5">
         <v>4.3316793929701447</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>36.248147517</v>
       </c>
       <c r="C222" s="5">
         <v>-6.7619348999997442E-2</v>
       </c>
       <c r="D222" s="5">
         <v>-2.2116392283022868</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>36.259634781999999</v>
       </c>
       <c r="C223" s="5">
         <v>1.1487264999999525E-2</v>
       </c>
       <c r="D223" s="5">
         <v>0.38095105250031125</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>35.997715476000003</v>
       </c>
       <c r="C224" s="5">
         <v>-0.2619193059999958</v>
       </c>
       <c r="D224" s="5">
         <v>-8.3319116275681342</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>36.313392909999997</v>
       </c>
       <c r="C225" s="5">
         <v>0.31567743399999415</v>
       </c>
       <c r="D225" s="5">
         <v>11.045934900916855</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>36.073233836</v>
       </c>
       <c r="C226" s="5">
         <v>-0.24015907399999747</v>
       </c>
       <c r="D226" s="5">
         <v>-7.6538106026081909</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>35.835333399</v>
       </c>
       <c r="C227" s="5">
         <v>-0.23790043700000041</v>
       </c>
       <c r="D227" s="5">
         <v>-7.6330787550702777</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>35.749791604999999</v>
       </c>
       <c r="C228" s="5">
         <v>-8.5541794000000948E-2</v>
       </c>
       <c r="D228" s="5">
         <v>-2.8271854002884234</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>35.559979806000001</v>
       </c>
       <c r="C229" s="5">
         <v>-0.18981179899999745</v>
       </c>
       <c r="D229" s="5">
         <v>-6.1885402800444407</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>35.456264628</v>
       </c>
       <c r="C230" s="5">
         <v>-0.10371517800000163</v>
       </c>
       <c r="D230" s="5">
         <v>-3.4443497403138568</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>35.260375556</v>
       </c>
       <c r="C231" s="5">
         <v>-0.19588907199999994</v>
       </c>
       <c r="D231" s="5">
         <v>-6.4319793252308521</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>35.251745059999998</v>
       </c>
       <c r="C232" s="5">
         <v>-8.6304960000020969E-3</v>
       </c>
       <c r="D232" s="5">
         <v>-0.29332258365126762</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>34.725163092999999</v>
       </c>
       <c r="C233" s="5">
         <v>-0.52658196699999849</v>
       </c>
       <c r="D233" s="5">
-        <v>-16.523528759446627</v>
+        <v>-16.523528759446616</v>
       </c>
       <c r="E233" s="5">
         <v>-4.3799261595358852</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>34.526284511</v>
       </c>
       <c r="C234" s="5">
         <v>-0.19887858199999897</v>
       </c>
       <c r="D234" s="5">
         <v>-6.6602550388852872</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>34.129174155999998</v>
       </c>
       <c r="C235" s="5">
         <v>-0.39711035500000236</v>
       </c>
       <c r="D235" s="5">
         <v>-12.961536755650505</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>33.369975326999999</v>
       </c>
       <c r="C236" s="5">
         <v>-0.75919882899999891</v>
       </c>
       <c r="D236" s="5">
         <v>-23.658397458964586</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>33.300919810000003</v>
       </c>
       <c r="C237" s="5">
         <v>-6.9055516999995348E-2</v>
       </c>
       <c r="D237" s="5">
         <v>-2.4551992174048243</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>33.087042525000001</v>
       </c>
       <c r="C238" s="5">
         <v>-0.21387728500000236</v>
       </c>
       <c r="D238" s="5">
         <v>-7.4405761238687589</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>32.603730890999998</v>
       </c>
       <c r="C239" s="5">
         <v>-0.48331163400000321</v>
       </c>
       <c r="D239" s="5">
         <v>-16.186842398010182</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>32.751320548000002</v>
       </c>
       <c r="C240" s="5">
         <v>0.14758965700000459</v>
       </c>
       <c r="D240" s="5">
         <v>5.5694331032483113</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>32.815098079000002</v>
       </c>
       <c r="C241" s="5">
         <v>6.3777530999999499E-2</v>
       </c>
       <c r="D241" s="5">
         <v>2.3619833234102439</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>32.474913235999999</v>
       </c>
       <c r="C242" s="5">
         <v>-0.34018484300000296</v>
       </c>
       <c r="D242" s="5">
         <v>-11.754714277509127</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>32.761414647999999</v>
       </c>
       <c r="C243" s="5">
         <v>0.28650141199999979</v>
       </c>
       <c r="D243" s="5">
         <v>11.115786433542873</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>32.667191113999998</v>
       </c>
       <c r="C244" s="5">
         <v>-9.4223534000001052E-2</v>
       </c>
       <c r="D244" s="5">
         <v>-3.3971894145697346</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>32.750331488999997</v>
       </c>
       <c r="C245" s="5">
         <v>8.3140374999999267E-2</v>
       </c>
       <c r="D245" s="5">
         <v>3.0972027636359867</v>
       </c>
       <c r="E245" s="5">
         <v>-5.687033344410974</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>32.720944983000003</v>
       </c>
       <c r="C246" s="5">
         <v>-2.9386505999994483E-2</v>
       </c>
       <c r="D246" s="5">
         <v>-1.0714485950073294</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>32.804400514000001</v>
       </c>
       <c r="C247" s="5">
         <v>8.3455530999998473E-2</v>
       </c>
       <c r="D247" s="5">
         <v>3.103929134755834</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>32.752367968000001</v>
       </c>
       <c r="C248" s="5">
         <v>-5.2032545999999513E-2</v>
       </c>
       <c r="D248" s="5">
         <v>-1.8868571941576762</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>32.696959106000001</v>
       </c>
       <c r="C249" s="5">
         <v>-5.540886200000017E-2</v>
       </c>
       <c r="D249" s="5">
         <v>-2.0113183604540175</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>32.586741594000003</v>
       </c>
       <c r="C250" s="5">
         <v>-0.11021751199999841</v>
       </c>
       <c r="D250" s="5">
         <v>-3.970897134718987</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>32.533132084999998</v>
       </c>
       <c r="C251" s="5">
         <v>-5.3609509000004607E-2</v>
       </c>
       <c r="D251" s="5">
         <v>-1.9563939991231627</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>32.768797098999997</v>
       </c>
       <c r="C252" s="5">
         <v>0.23566501399999851</v>
       </c>
       <c r="D252" s="5">
         <v>9.0474398989344387</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>32.951867812000003</v>
       </c>
       <c r="C253" s="5">
         <v>0.18307071300000644</v>
       </c>
       <c r="D253" s="5">
         <v>6.9139683870540036</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>32.649719544</v>
       </c>
       <c r="C254" s="5">
         <v>-0.30214826800000338</v>
       </c>
       <c r="D254" s="5">
         <v>-10.464962434978442</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>32.056756864999997</v>
       </c>
       <c r="C255" s="5">
         <v>-0.59296267900000288</v>
       </c>
       <c r="D255" s="5">
         <v>-19.743255650556925</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>32.180797618</v>
       </c>
       <c r="C256" s="5">
         <v>0.12404075300000272</v>
       </c>
       <c r="D256" s="5">
         <v>4.7433957987084385</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>31.982772981</v>
       </c>
       <c r="C257" s="5">
         <v>-0.19802463699999961</v>
       </c>
       <c r="D257" s="5">
         <v>-7.1393465803623819</v>
       </c>
       <c r="E257" s="5">
         <v>-2.3436663786374212</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>31.954274693999999</v>
       </c>
       <c r="C258" s="5">
         <v>-2.8498287000001454E-2</v>
       </c>
       <c r="D258" s="5">
         <v>-1.0640367101661719</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>31.686419379</v>
       </c>
       <c r="C259" s="5">
         <v>-0.26785531499999848</v>
       </c>
       <c r="D259" s="5">
         <v>-9.607911713732797</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>31.747841397999998</v>
       </c>
       <c r="C260" s="5">
         <v>6.1422018999998329E-2</v>
       </c>
       <c r="D260" s="5">
         <v>2.3510808883370649</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>31.695830031</v>
       </c>
       <c r="C261" s="5">
         <v>-5.2011366999998643E-2</v>
       </c>
       <c r="D261" s="5">
         <v>-1.9483001712634174</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>31.690653877999999</v>
       </c>
       <c r="C262" s="5">
         <v>-5.1761530000007383E-3</v>
       </c>
       <c r="D262" s="5">
         <v>-0.19579255801837059</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>31.526994391999999</v>
       </c>
       <c r="C263" s="5">
         <v>-0.16365948600000024</v>
       </c>
       <c r="D263" s="5">
         <v>-6.0241132643962692</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>31.379632813000001</v>
       </c>
       <c r="C264" s="5">
         <v>-0.14736157899999824</v>
       </c>
       <c r="D264" s="5">
         <v>-5.4669968625854164</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>31.527932892999999</v>
       </c>
       <c r="C265" s="5">
         <v>0.1483000799999985</v>
       </c>
       <c r="D265" s="5">
         <v>5.8209560003437577</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>31.333742694000001</v>
       </c>
       <c r="C266" s="5">
         <v>-0.19419019899999768</v>
       </c>
       <c r="D266" s="5">
         <v>-7.1458532267905444</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>30.872112100999999</v>
       </c>
       <c r="C267" s="5">
         <v>-0.46163059300000242</v>
       </c>
       <c r="D267" s="5">
         <v>-16.314765514605511</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>31.105083548</v>
       </c>
       <c r="C268" s="5">
         <v>0.23297144700000061</v>
       </c>
       <c r="D268" s="5">
         <v>9.4410763547800869</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>31.119810529999999</v>
       </c>
       <c r="C269" s="5">
         <v>1.4726981999999111E-2</v>
       </c>
       <c r="D269" s="5">
         <v>0.56963262563516359</v>
       </c>
       <c r="E269" s="5">
         <v>-2.6982102255881935</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>31.089812599999998</v>
       </c>
       <c r="C270" s="5">
         <v>-2.9997930000000395E-2</v>
       </c>
       <c r="D270" s="5">
         <v>-1.1506265119521131</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>31.051786693</v>
       </c>
       <c r="C271" s="5">
         <v>-3.8025906999997972E-2</v>
       </c>
       <c r="D271" s="5">
         <v>-1.4578850880126004</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>31.132976992</v>
       </c>
       <c r="C272" s="5">
         <v>8.11902989999993E-2</v>
       </c>
       <c r="D272" s="5">
         <v>3.1831253993281905</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>31.164117423</v>
       </c>
       <c r="C273" s="5">
         <v>3.1140431000000746E-2</v>
       </c>
       <c r="D273" s="5">
         <v>1.2069125360255839</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>31.173638538999999</v>
       </c>
       <c r="C274" s="5">
         <v>9.5211159999983863E-3</v>
       </c>
       <c r="D274" s="5">
         <v>0.36723508000351401</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>31.389583198</v>
       </c>
       <c r="C275" s="5">
         <v>0.21594465900000159</v>
       </c>
       <c r="D275" s="5">
         <v>8.6367196265305868</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>31.397989303999999</v>
       </c>
       <c r="C276" s="5">
         <v>8.4061059999989141E-3</v>
       </c>
       <c r="D276" s="5">
         <v>0.32183281913100714</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>31.442835119000001</v>
       </c>
       <c r="C277" s="5">
         <v>4.4845815000002176E-2</v>
       </c>
       <c r="D277" s="5">
         <v>1.7274911761640865</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>31.545475757999998</v>
       </c>
       <c r="C278" s="5">
         <v>0.10264063899999698</v>
       </c>
       <c r="D278" s="5">
         <v>3.9883291007484889</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>31.687558422999999</v>
       </c>
       <c r="C279" s="5">
         <v>0.14208266500000022</v>
       </c>
       <c r="D279" s="5">
         <v>5.5407919528190241</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>31.837114905</v>
       </c>
       <c r="C280" s="5">
         <v>0.14955648200000127</v>
       </c>
       <c r="D280" s="5">
         <v>5.8130248628137648</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>31.649129969000001</v>
       </c>
       <c r="C281" s="5">
         <v>-0.18798493599999944</v>
       </c>
       <c r="D281" s="5">
         <v>-6.85986752476615</v>
       </c>
       <c r="E281" s="5">
         <v>1.7009082959863475</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>31.428399797000001</v>
       </c>
       <c r="C282" s="5">
         <v>-0.22073017199999967</v>
       </c>
       <c r="D282" s="5">
         <v>-8.0554652265835021</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>31.697793999999998</v>
       </c>
       <c r="C283" s="5">
         <v>0.26939420299999739</v>
       </c>
       <c r="D283" s="5">
         <v>10.785069489507881</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>31.521932112999998</v>
       </c>
       <c r="C284" s="5">
         <v>-0.17586188699999994</v>
       </c>
       <c r="D284" s="5">
         <v>-6.4582503776734024</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>31.415934858</v>
       </c>
       <c r="C285" s="5">
         <v>-0.10599725499999835</v>
       </c>
       <c r="D285" s="5">
         <v>-3.9613823689530037</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>31.332689067</v>
       </c>
       <c r="C286" s="5">
         <v>-8.3245790999999514E-2</v>
       </c>
       <c r="D286" s="5">
         <v>-3.1338197017399483</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>31.320601329999999</v>
       </c>
       <c r="C287" s="5">
         <v>-1.2087737000001653E-2</v>
       </c>
       <c r="D287" s="5">
         <v>-0.46196310204246194</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>31.294741667</v>
       </c>
       <c r="C288" s="5">
         <v>-2.5859662999998534E-2</v>
       </c>
       <c r="D288" s="5">
         <v>-0.98628588309283005</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>31.525085270000002</v>
       </c>
       <c r="C289" s="5">
         <v>0.23034360300000145</v>
       </c>
       <c r="D289" s="5">
         <v>9.199032056889811</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>31.592354617000002</v>
       </c>
       <c r="C290" s="5">
         <v>6.7269346999999868E-2</v>
       </c>
       <c r="D290" s="5">
         <v>2.5908688909256572</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>31.625257061999999</v>
       </c>
       <c r="C291" s="5">
         <v>3.2902444999997726E-2</v>
       </c>
       <c r="D291" s="5">
         <v>1.2569459526814208</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>31.681220492000001</v>
       </c>
       <c r="C292" s="5">
         <v>5.5963430000002035E-2</v>
       </c>
       <c r="D292" s="5">
         <v>2.1442860177072864</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>31.582609924</v>
       </c>
       <c r="C293" s="5">
         <v>-9.8610568000001564E-2</v>
       </c>
       <c r="D293" s="5">
         <v>-3.6718215631875273</v>
       </c>
       <c r="E293" s="5">
         <v>-0.21017969550871651</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>31.742150443</v>
       </c>
       <c r="C294" s="5">
         <v>0.1595405190000001</v>
       </c>
       <c r="D294" s="5">
         <v>6.2331236062443507</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>31.731905456</v>
       </c>
       <c r="C295" s="5">
         <v>-1.0244987000000094E-2</v>
       </c>
       <c r="D295" s="5">
         <v>-0.38662106659178574</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>31.684654177999999</v>
       </c>
       <c r="C296" s="5">
         <v>-4.7251278000000951E-2</v>
       </c>
       <c r="D296" s="5">
         <v>-1.772331304916297</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>31.558493749</v>
       </c>
       <c r="C297" s="5">
         <v>-0.12616042899999869</v>
       </c>
       <c r="D297" s="5">
         <v>-4.6748399284689546</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>31.462920838999999</v>
       </c>
       <c r="C298" s="5">
         <v>-9.5572910000001343E-2</v>
       </c>
       <c r="D298" s="5">
         <v>-3.5741998613097015</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>31.340974088999999</v>
       </c>
       <c r="C299" s="5">
         <v>-0.12194674999999933</v>
       </c>
       <c r="D299" s="5">
         <v>-4.553186641191342</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>30.489656058000001</v>
       </c>
       <c r="C300" s="5">
         <v>-0.85131803099999814</v>
       </c>
       <c r="D300" s="5">
         <v>-28.141124142251229</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>30.838319890000001</v>
       </c>
       <c r="C301" s="5">
         <v>0.34866383199999973</v>
       </c>
       <c r="D301" s="5">
         <v>14.619419873530571</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>30.567844787999999</v>
       </c>
       <c r="C302" s="5">
         <v>-0.27047510200000247</v>
       </c>
       <c r="D302" s="5">
         <v>-10.031739307005505</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>30.469482149000001</v>
       </c>
       <c r="C303" s="5">
         <v>-9.8362638999997642E-2</v>
       </c>
       <c r="D303" s="5">
         <v>-3.7938038579855005</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>30.526800464000001</v>
       </c>
       <c r="C304" s="5">
         <v>5.7318314999999842E-2</v>
       </c>
       <c r="D304" s="5">
         <v>2.2809087401316264</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>30.710966370000001</v>
       </c>
       <c r="C305" s="5">
         <v>0.18416590600000049</v>
       </c>
       <c r="D305" s="5">
         <v>7.484622032867505</v>
       </c>
       <c r="E305" s="5">
         <v>-2.7598844937055889</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>30.738478341</v>
       </c>
       <c r="C306" s="5">
         <v>2.7511970999999136E-2</v>
       </c>
       <c r="D306" s="5">
         <v>1.0803149735532758</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>30.981800137</v>
       </c>
       <c r="C307" s="5">
         <v>0.24332179600000003</v>
       </c>
       <c r="D307" s="5">
         <v>9.9237156777063582</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>30.938861497000001</v>
       </c>
       <c r="C308" s="5">
         <v>-4.293863999999914E-2</v>
       </c>
       <c r="D308" s="5">
         <v>-1.6504983778406701</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>31.208583868000002</v>
       </c>
       <c r="C309" s="5">
         <v>0.26972237100000029</v>
       </c>
       <c r="D309" s="5">
         <v>10.977978446558922</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>31.501560703999999</v>
       </c>
       <c r="C310" s="5">
         <v>0.29297683599999758</v>
       </c>
       <c r="D310" s="5">
         <v>11.865482879379918</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>31.474001962999999</v>
       </c>
       <c r="C311" s="5">
         <v>-2.7558740999999998E-2</v>
       </c>
       <c r="D311" s="5">
         <v>-1.0447682410721693</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>31.572285620999999</v>
       </c>
       <c r="C312" s="5">
         <v>9.8283657999999718E-2</v>
       </c>
       <c r="D312" s="5">
         <v>3.8122647164241741</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>31.542160775999999</v>
       </c>
       <c r="C313" s="5">
         <v>-3.0124844999999567E-2</v>
       </c>
       <c r="D313" s="5">
         <v>-1.1389960066974125</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>31.944107536000001</v>
       </c>
       <c r="C314" s="5">
         <v>0.40194676000000129</v>
       </c>
       <c r="D314" s="5">
         <v>16.410409579056797</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>32.327481112999997</v>
       </c>
       <c r="C315" s="5">
         <v>0.38337357699999686</v>
       </c>
       <c r="D315" s="5">
         <v>15.391359348771738</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>32.359904366000002</v>
       </c>
       <c r="C316" s="5">
         <v>3.2423253000004593E-2</v>
       </c>
       <c r="D316" s="5">
         <v>1.2102164739111965</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>32.429851939999999</v>
       </c>
       <c r="C317" s="5">
         <v>6.9947573999996848E-2</v>
       </c>
       <c r="D317" s="5">
         <v>2.6249213034383212</v>
       </c>
       <c r="E317" s="5">
         <v>5.5969764978776038</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>32.323814024000001</v>
       </c>
       <c r="C318" s="5">
         <v>-0.10603791599999823</v>
       </c>
       <c r="D318" s="5">
         <v>-3.8539156422697562</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>32.439423390999998</v>
       </c>
       <c r="C319" s="5">
         <v>0.11560936699999758</v>
       </c>
       <c r="D319" s="5">
         <v>4.3773628702277856</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>32.282061523000003</v>
       </c>
       <c r="C320" s="5">
         <v>-0.1573618679999953</v>
       </c>
       <c r="D320" s="5">
         <v>-5.668309440842334</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>32.773168312999999</v>
       </c>
       <c r="C321" s="5">
         <v>0.49110678999999635</v>
       </c>
       <c r="D321" s="5">
         <v>19.863239342657057</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>32.655516824000003</v>
       </c>
       <c r="C322" s="5">
         <v>-0.11765148899999645</v>
       </c>
       <c r="D322" s="5">
         <v>-4.2238009670716341</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>32.828456396</v>
       </c>
       <c r="C323" s="5">
         <v>0.1729395719999971</v>
       </c>
       <c r="D323" s="5">
         <v>6.5434638828916203</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>32.772495673000002</v>
       </c>
       <c r="C324" s="5">
         <v>-5.5960722999998325E-2</v>
       </c>
       <c r="D324" s="5">
         <v>-2.0264991212328054</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>32.419300253000003</v>
       </c>
       <c r="C325" s="5">
         <v>-0.35319541999999871</v>
       </c>
       <c r="D325" s="5">
         <v>-12.192934637102482</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>32.527129543000001</v>
       </c>
       <c r="C326" s="5">
         <v>0.10782928999999797</v>
       </c>
       <c r="D326" s="5">
         <v>4.0651301172725196</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>31.973886095000001</v>
       </c>
       <c r="C327" s="5">
         <v>-0.55324344799999992</v>
       </c>
       <c r="D327" s="5">
         <v>-18.605284412510148</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>32.157389834999996</v>
       </c>
       <c r="C328" s="5">
         <v>0.18350373999999547</v>
       </c>
       <c r="D328" s="5">
         <v>7.1086151755513693</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>32.324616196999997</v>
       </c>
       <c r="C329" s="5">
         <v>0.16722636200000096</v>
       </c>
       <c r="D329" s="5">
         <v>6.421907356972012</v>
       </c>
       <c r="E329" s="5">
         <v>-0.3245026933662909</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>32.595318890999998</v>
       </c>
       <c r="C330" s="5">
         <v>0.27070269400000058</v>
       </c>
       <c r="D330" s="5">
         <v>10.525448670378946</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>32.702683354999998</v>
       </c>
       <c r="C331" s="5">
         <v>0.10736446399999977</v>
       </c>
       <c r="D331" s="5">
         <v>4.0250326480314014</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>33.023134358</v>
       </c>
       <c r="C332" s="5">
         <v>0.32045100300000229</v>
       </c>
       <c r="D332" s="5">
         <v>12.41359230853023</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>33.063747026000001</v>
       </c>
       <c r="C333" s="5">
         <v>4.0612668000001406E-2</v>
       </c>
       <c r="D333" s="5">
         <v>1.4858130314978402</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>33.152408549999997</v>
       </c>
       <c r="C334" s="5">
         <v>8.8661523999995495E-2</v>
       </c>
       <c r="D334" s="5">
         <v>3.265724281059379</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>33.220830753999998</v>
       </c>
       <c r="C335" s="5">
         <v>6.8422204000000875E-2</v>
       </c>
       <c r="D335" s="5">
         <v>2.5049492722730715</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>32.674223482000002</v>
       </c>
       <c r="C336" s="5">
         <v>-0.5466072719999957</v>
       </c>
       <c r="D336" s="5">
         <v>-18.052173731717868</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>32.388796753999998</v>
       </c>
       <c r="C337" s="5">
         <v>-0.28542672800000446</v>
       </c>
       <c r="D337" s="5">
         <v>-9.9933767150089832</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>32.599646471</v>
       </c>
       <c r="C338" s="5">
         <v>0.2108497170000021</v>
       </c>
       <c r="D338" s="5">
         <v>8.0978144639602299</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>32.603299894000003</v>
       </c>
       <c r="C339" s="5">
         <v>3.6534230000029311E-3</v>
       </c>
       <c r="D339" s="5">
         <v>0.13456621063263619</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>32.725030570000001</v>
       </c>
       <c r="C340" s="5">
         <v>0.12173067599999854</v>
       </c>
       <c r="D340" s="5">
         <v>4.5735920198375579</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>32.679519778</v>
       </c>
       <c r="C341" s="5">
         <v>-4.5510792000001743E-2</v>
       </c>
       <c r="D341" s="5">
         <v>-1.6561376031661412</v>
       </c>
       <c r="E341" s="5">
         <v>1.097935947134121</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>32.854973817999998</v>
       </c>
       <c r="C342" s="5">
         <v>0.1754540399999982</v>
       </c>
       <c r="D342" s="5">
         <v>6.6364093922725909</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>32.770735129999998</v>
       </c>
       <c r="C343" s="5">
         <v>-8.4238687999999229E-2</v>
       </c>
       <c r="D343" s="5">
         <v>-3.0337276541130054</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>32.876522696000002</v>
       </c>
       <c r="C344" s="5">
         <v>0.10578756600000361</v>
       </c>
       <c r="D344" s="5">
         <v>3.9432551165210272</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>32.870484646000001</v>
       </c>
       <c r="C345" s="5">
         <v>-6.0380500000007942E-3</v>
       </c>
       <c r="D345" s="5">
         <v>-0.2201676117154161</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>32.896811405000001</v>
       </c>
       <c r="C346" s="5">
         <v>2.6326758999999811E-2</v>
       </c>
       <c r="D346" s="5">
         <v>0.96535384807194813</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>33.057845845999999</v>
       </c>
       <c r="C347" s="5">
         <v>0.1610344409999982</v>
       </c>
       <c r="D347" s="5">
         <v>6.0349268717435844</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>33.389901526000003</v>
       </c>
       <c r="C348" s="5">
         <v>0.33205568000000341</v>
       </c>
       <c r="D348" s="5">
         <v>12.74234322511132</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>33.632392914999997</v>
       </c>
       <c r="C349" s="5">
         <v>0.24249138899999423</v>
       </c>
       <c r="D349" s="5">
         <v>9.0715684262001837</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>33.652138790999999</v>
       </c>
       <c r="C350" s="5">
         <v>1.9745876000001772E-2</v>
       </c>
       <c r="D350" s="5">
         <v>0.70681009400168637</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>33.798343850000002</v>
       </c>
       <c r="C351" s="5">
         <v>0.14620505900000325</v>
       </c>
       <c r="D351" s="5">
         <v>5.3399196641173763</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>33.960661954000003</v>
       </c>
       <c r="C352" s="5">
         <v>0.16231810400000057</v>
       </c>
       <c r="D352" s="5">
         <v>5.9177441007819631</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>33.904544289999997</v>
       </c>
       <c r="C353" s="5">
         <v>-5.6117664000005618E-2</v>
       </c>
       <c r="D353" s="5">
         <v>-1.964995075121867</v>
       </c>
       <c r="E353" s="5">
         <v>3.7486001028224747</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>33.925034533000002</v>
       </c>
       <c r="C354" s="5">
         <v>2.0490243000004682E-2</v>
       </c>
       <c r="D354" s="5">
         <v>0.72763656757584005</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>34.147386193999999</v>
       </c>
       <c r="C355" s="5">
         <v>0.22235166099999759</v>
       </c>
       <c r="D355" s="5">
         <v>8.154853797705508</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>34.056520605999999</v>
       </c>
       <c r="C356" s="5">
         <v>-9.0865587999999775E-2</v>
       </c>
       <c r="D356" s="5">
         <v>-3.1468572779122295</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>34.095875534999998</v>
       </c>
       <c r="C357" s="5">
         <v>3.9354928999998151E-2</v>
       </c>
       <c r="D357" s="5">
         <v>1.3955396970438905</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>34.371456027000001</v>
       </c>
       <c r="C358" s="5">
         <v>0.27558049200000312</v>
       </c>
       <c r="D358" s="5">
         <v>10.142009236554173</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>34.620430161999998</v>
       </c>
       <c r="C359" s="5">
         <v>0.24897413499999743</v>
       </c>
       <c r="D359" s="5">
         <v>9.0471596150805134</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>34.606550138999999</v>
       </c>
       <c r="C360" s="5">
         <v>-1.3880022999998687E-2</v>
       </c>
       <c r="D360" s="5">
         <v>-0.48004455808546842</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>34.854135329999998</v>
       </c>
       <c r="C361" s="5">
         <v>0.24758519099999887</v>
       </c>
       <c r="D361" s="5">
         <v>8.9311448181240713</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>34.969557864999999</v>
       </c>
       <c r="C362" s="5">
         <v>0.11542253500000044</v>
       </c>
       <c r="D362" s="5">
         <v>4.0470901696997075</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>34.678468881999997</v>
       </c>
       <c r="C363" s="5">
         <v>-0.29108898300000163</v>
       </c>
       <c r="D363" s="5">
         <v>-9.5440215976982827</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>34.981978009999999</v>
       </c>
       <c r="C364" s="5">
         <v>0.30350912800000174</v>
       </c>
       <c r="D364" s="5">
         <v>11.023107115545994</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>34.807107537</v>
       </c>
       <c r="C365" s="5">
         <v>-0.17487047299999858</v>
       </c>
       <c r="D365" s="5">
         <v>-5.8364396986518186</v>
       </c>
       <c r="E365" s="5">
         <v>2.6620716069208683</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>35.209328937000002</v>
       </c>
       <c r="C366" s="5">
         <v>0.40222140000000195</v>
       </c>
       <c r="D366" s="5">
         <v>14.783048216677109</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>35.138687222000001</v>
       </c>
       <c r="C367" s="5">
         <v>-7.0641715000000715E-2</v>
       </c>
       <c r="D367" s="5">
         <v>-2.3812115702861347</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>35.269664667999997</v>
       </c>
       <c r="C368" s="5">
         <v>0.13097744599999572</v>
       </c>
       <c r="D368" s="5">
         <v>4.5657795710883908</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>32.634274982999997</v>
       </c>
       <c r="C369" s="5">
         <v>-2.6353896849999998</v>
       </c>
       <c r="D369" s="5">
         <v>-60.620367647400016</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>32.864879356000003</v>
       </c>
       <c r="C370" s="5">
         <v>0.23060437300000558</v>
       </c>
       <c r="D370" s="5">
         <v>8.8170340211477072</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>33.683113863000003</v>
       </c>
       <c r="C371" s="5">
         <v>0.81823450699999967</v>
       </c>
       <c r="D371" s="5">
         <v>34.326683532878818</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>34.118044286999996</v>
       </c>
       <c r="C372" s="5">
         <v>0.43493042399999382</v>
       </c>
       <c r="D372" s="5">
         <v>16.644090856077653</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>34.361473725000003</v>
       </c>
       <c r="C373" s="5">
         <v>0.24342943800000683</v>
       </c>
       <c r="D373" s="5">
         <v>8.9060083159853587</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>34.249368105999999</v>
       </c>
       <c r="C374" s="5">
         <v>-0.11210561900000471</v>
       </c>
       <c r="D374" s="5">
         <v>-3.8455527726552474</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>34.748618892000003</v>
       </c>
       <c r="C375" s="5">
         <v>0.49925078600000461</v>
       </c>
       <c r="D375" s="5">
         <v>18.965166327099947</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>34.205114608000002</v>
       </c>
       <c r="C376" s="5">
         <v>-0.54350428400000084</v>
       </c>
       <c r="D376" s="5">
         <v>-17.235894854589105</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>34.614833075</v>
       </c>
       <c r="C377" s="5">
         <v>0.40971846699999759</v>
       </c>
       <c r="D377" s="5">
         <v>15.35974850996562</v>
       </c>
       <c r="E377" s="5">
         <v>-0.55239999990120969</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>34.503307892000002</v>
       </c>
       <c r="C378" s="5">
         <v>-0.1115251829999977</v>
       </c>
       <c r="D378" s="5">
         <v>-3.7984866374960458</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>34.357521372000001</v>
       </c>
       <c r="C379" s="5">
         <v>-0.14578652000000147</v>
       </c>
       <c r="D379" s="5">
         <v>-4.9541628553192556</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>34.307780536999999</v>
       </c>
       <c r="C380" s="5">
         <v>-4.9740835000001482E-2</v>
       </c>
       <c r="D380" s="5">
         <v>-1.7235239095218513</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>34.477726611999998</v>
       </c>
       <c r="C381" s="5">
         <v>0.16994607499999859</v>
       </c>
       <c r="D381" s="5">
         <v>6.1089410387111576</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>34.217512534000001</v>
       </c>
       <c r="C382" s="5">
         <v>-0.26021407799999707</v>
       </c>
       <c r="D382" s="5">
         <v>-8.6901224372451953</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>34.212668295999997</v>
       </c>
       <c r="C383" s="5">
         <v>-4.8442380000039975E-3</v>
       </c>
       <c r="D383" s="5">
         <v>-0.16975405202678262</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>34.719888949999998</v>
       </c>
       <c r="C384" s="5">
         <v>0.50722065400000105</v>
       </c>
       <c r="D384" s="5">
         <v>19.31541826443295</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>34.671679019999999</v>
       </c>
       <c r="C385" s="5">
         <v>-4.8209929999998735E-2</v>
       </c>
       <c r="D385" s="5">
         <v>-1.6535807906208122</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>34.708151364999999</v>
       </c>
       <c r="C386" s="5">
         <v>3.6472344999999962E-2</v>
       </c>
       <c r="D386" s="5">
         <v>1.2696507447900185</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>34.924076495000001</v>
       </c>
       <c r="C387" s="5">
         <v>0.21592513000000224</v>
       </c>
       <c r="D387" s="5">
         <v>7.7262088461542922</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>34.955503331000003</v>
       </c>
       <c r="C388" s="5">
         <v>3.1426836000001401E-2</v>
       </c>
       <c r="D388" s="5">
         <v>1.0851943614817561</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>34.847035593999998</v>
       </c>
       <c r="C389" s="5">
         <v>-0.10846773700000512</v>
       </c>
       <c r="D389" s="5">
         <v>-3.6607307984488191</v>
       </c>
       <c r="E389" s="5">
         <v>0.67081796551462514</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>34.607698958999997</v>
       </c>
       <c r="C390" s="5">
         <v>-0.2393366350000008</v>
       </c>
       <c r="D390" s="5">
         <v>-7.9375296431899445</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>34.799607526999999</v>
       </c>
       <c r="C391" s="5">
         <v>0.19190856800000233</v>
       </c>
       <c r="D391" s="5">
         <v>6.861055527384341</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>34.650575560999997</v>
       </c>
       <c r="C392" s="5">
         <v>-0.14903196600000257</v>
       </c>
       <c r="D392" s="5">
         <v>-5.0197556880749001</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>34.711471312</v>
       </c>
       <c r="C393" s="5">
         <v>6.0895751000003884E-2</v>
       </c>
       <c r="D393" s="5">
         <v>2.1294129705689446</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>34.839514500999996</v>
       </c>
       <c r="C394" s="5">
         <v>0.128043188999996</v>
       </c>
       <c r="D394" s="5">
         <v>4.517463807117017</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>34.518968733000001</v>
       </c>
       <c r="C395" s="5">
         <v>-0.32054576799999523</v>
       </c>
       <c r="D395" s="5">
         <v>-10.498849489285011</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>34.712865694000001</v>
       </c>
       <c r="C396" s="5">
         <v>0.19389696100000009</v>
       </c>
       <c r="D396" s="5">
         <v>6.9527278103245882</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>34.772216501999999</v>
       </c>
       <c r="C397" s="5">
         <v>5.9350807999997812E-2</v>
       </c>
       <c r="D397" s="5">
         <v>2.0711209131089703</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>34.763535683000001</v>
       </c>
       <c r="C398" s="5">
         <v>-8.6808189999985075E-3</v>
       </c>
       <c r="D398" s="5">
         <v>-0.29916676446151147</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>34.604658618000002</v>
       </c>
       <c r="C399" s="5">
         <v>-0.15887706499999865</v>
       </c>
       <c r="D399" s="5">
         <v>-5.3484909564862404</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>34.625449916000001</v>
       </c>
       <c r="C400" s="5">
         <v>2.0791297999998903E-2</v>
       </c>
       <c r="D400" s="5">
         <v>0.72337571034823966</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>34.518344462999998</v>
       </c>
       <c r="C401" s="5">
         <v>-0.10710545300000263</v>
       </c>
       <c r="D401" s="5">
         <v>-3.6494059102615717</v>
       </c>
       <c r="E401" s="5">
         <v>-0.94323986358424428</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>34.519159690000002</v>
       </c>
       <c r="C402" s="5">
         <v>8.1522700000391524E-4</v>
       </c>
       <c r="D402" s="5">
         <v>2.8344333935637067E-2</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>34.448081936999998</v>
       </c>
       <c r="C403" s="5">
         <v>-7.1077753000004407E-2</v>
       </c>
       <c r="D403" s="5">
         <v>-2.4431058425222529</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>34.494689246999997</v>
       </c>
       <c r="C404" s="5">
         <v>4.6607309999998847E-2</v>
       </c>
       <c r="D404" s="5">
         <v>1.6357032681090455</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>33.937544400999997</v>
       </c>
       <c r="C405" s="5">
         <v>-0.55714484599999992</v>
       </c>
       <c r="D405" s="5">
         <v>-17.749577181226751</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>33.927229163</v>
       </c>
       <c r="C406" s="5">
         <v>-1.0315237999996896E-2</v>
       </c>
       <c r="D406" s="5">
         <v>-0.3641281017006559</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>34.005267613000001</v>
       </c>
       <c r="C407" s="5">
         <v>7.8038450000001092E-2</v>
       </c>
       <c r="D407" s="5">
         <v>2.7953942913582663</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>34.007591544</v>
       </c>
       <c r="C408" s="5">
         <v>2.3239309999993907E-3</v>
       </c>
       <c r="D408" s="5">
         <v>8.2039220236929111E-2</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>33.963339144000003</v>
       </c>
       <c r="C409" s="5">
         <v>-4.4252399999997749E-2</v>
       </c>
       <c r="D409" s="5">
         <v>-1.5503736196025963</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>33.931524897000003</v>
       </c>
       <c r="C410" s="5">
         <v>-3.1814246999999796E-2</v>
       </c>
       <c r="D410" s="5">
         <v>-1.1182946866558074</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>33.590950429999999</v>
       </c>
       <c r="C411" s="5">
         <v>-0.34057446700000327</v>
       </c>
       <c r="D411" s="5">
         <v>-11.401376418271802</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>33.609802068</v>
       </c>
       <c r="C412" s="5">
         <v>1.8851638000001003E-2</v>
       </c>
       <c r="D412" s="5">
         <v>0.67553678974341391</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>33.720977783000002</v>
       </c>
       <c r="C413" s="5">
         <v>0.11117571500000167</v>
       </c>
       <c r="D413" s="5">
         <v>4.0424212240091739</v>
       </c>
       <c r="E413" s="5">
         <v>-2.3099794975818932</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>33.732551786000002</v>
       </c>
       <c r="C414" s="5">
         <v>1.1574002999999777E-2</v>
       </c>
       <c r="D414" s="5">
         <v>0.41265269345187594</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>33.487017506999997</v>
       </c>
       <c r="C415" s="5">
         <v>-0.24553427900000457</v>
       </c>
       <c r="D415" s="5">
         <v>-8.3932910187097356</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>33.527644467999998</v>
       </c>
       <c r="C416" s="5">
         <v>4.0626961000000961E-2</v>
       </c>
       <c r="D416" s="5">
         <v>1.4656122003326999</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>33.452915124999997</v>
       </c>
       <c r="C417" s="5">
         <v>-7.4729343000001336E-2</v>
       </c>
       <c r="D417" s="5">
         <v>-2.6421188248522243</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>33.602544262000002</v>
       </c>
       <c r="C418" s="5">
         <v>0.14962913700000513</v>
       </c>
       <c r="D418" s="5">
         <v>5.5014231226410804</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>33.781407133000002</v>
       </c>
       <c r="C419" s="5">
         <v>0.17886287099999976</v>
       </c>
       <c r="D419" s="5">
         <v>6.5778333212562323</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>33.702606232000001</v>
       </c>
       <c r="C420" s="5">
         <v>-7.8800901000001033E-2</v>
       </c>
       <c r="D420" s="5">
         <v>-2.7635697784253455</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>33.748855568000003</v>
       </c>
       <c r="C421" s="5">
         <v>4.6249336000002472E-2</v>
       </c>
       <c r="D421" s="5">
         <v>1.659219069924367</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>33.811993979999997</v>
       </c>
       <c r="C422" s="5">
         <v>6.3138411999993593E-2</v>
       </c>
       <c r="D422" s="5">
         <v>2.2682421659050878</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>34.189430141000003</v>
       </c>
       <c r="C423" s="5">
         <v>0.37743616100000565</v>
       </c>
       <c r="D423" s="5">
         <v>14.249142793757574</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>34.310969026000002</v>
       </c>
       <c r="C424" s="5">
         <v>0.12153888499999965</v>
       </c>
       <c r="D424" s="5">
         <v>4.3502416765843543</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>34.338897101000001</v>
       </c>
       <c r="C425" s="5">
         <v>2.7928074999998387E-2</v>
       </c>
       <c r="D425" s="5">
         <v>0.98114783438310038</v>
       </c>
       <c r="E425" s="5">
         <v>1.8324478073453498</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>34.340470078000003</v>
       </c>
       <c r="C426" s="5">
         <v>1.5729770000021404E-3</v>
       </c>
       <c r="D426" s="5">
         <v>5.4982780134449349E-2</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>34.516511772999998</v>
       </c>
       <c r="C427" s="5">
         <v>0.176041694999995</v>
       </c>
       <c r="D427" s="5">
         <v>6.3280784773960042</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>34.442005764999998</v>
       </c>
       <c r="C428" s="5">
         <v>-7.4506008000000179E-2</v>
       </c>
       <c r="D428" s="5">
         <v>-2.559741852307551</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>34.960250903000002</v>
       </c>
       <c r="C429" s="5">
         <v>0.5182451380000046</v>
       </c>
       <c r="D429" s="5">
         <v>19.628117525383981</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>35.069578417999999</v>
       </c>
       <c r="C430" s="5">
         <v>0.10932751499999682</v>
       </c>
       <c r="D430" s="5">
         <v>3.8178550183789683</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>35.058831364</v>
       </c>
       <c r="C431" s="5">
         <v>-1.0747053999999423E-2</v>
       </c>
       <c r="D431" s="5">
         <v>-0.36712019184231837</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>35.000029222999999</v>
       </c>
       <c r="C432" s="5">
         <v>-5.8802141000001029E-2</v>
       </c>
       <c r="D432" s="5">
         <v>-1.9942269681040292</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>35.045243677999999</v>
       </c>
       <c r="C433" s="5">
         <v>4.5214454999999987E-2</v>
       </c>
       <c r="D433" s="5">
         <v>1.5612705813823347</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>35.012334420000002</v>
       </c>
       <c r="C434" s="5">
         <v>-3.2909257999996555E-2</v>
       </c>
       <c r="D434" s="5">
         <v>-1.1210589437096186</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>34.995584555000001</v>
       </c>
       <c r="C435" s="5">
         <v>-1.6749865000001307E-2</v>
       </c>
       <c r="D435" s="5">
         <v>-0.5725706667926822</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>34.754677417000003</v>
       </c>
       <c r="C436" s="5">
         <v>-0.24090713799999719</v>
       </c>
       <c r="D436" s="5">
         <v>-7.9550183037787274</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>34.782319981000001</v>
       </c>
       <c r="C437" s="5">
         <v>2.7642563999997094E-2</v>
       </c>
       <c r="D437" s="5">
         <v>0.95862115045086682</v>
       </c>
       <c r="E437" s="5">
         <v>1.2913136921543389</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>34.794792889</v>
       </c>
       <c r="C438" s="5">
         <v>1.247290799999945E-2</v>
       </c>
       <c r="D438" s="5">
         <v>0.43116862898513464</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>34.733064999</v>
       </c>
       <c r="C439" s="5">
         <v>-6.172789000000023E-2</v>
       </c>
       <c r="D439" s="5">
         <v>-2.1082168204278329</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>34.695850929999999</v>
       </c>
       <c r="C440" s="5">
         <v>-3.7214069000000904E-2</v>
       </c>
       <c r="D440" s="5">
         <v>-1.2781671659780502</v>
       </c>
     </row>
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>34.878681082999996</v>
       </c>
       <c r="C441" s="5">
         <v>0.18283015299999761</v>
       </c>
       <c r="D441" s="5">
         <v>6.5099373547573114</v>
       </c>
     </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>35.085028448000003</v>
+        <v>35.223514098000003</v>
       </c>
       <c r="C442" s="5">
-        <v>0.20634736500000628</v>
+        <v>0.34483301500000607</v>
       </c>
       <c r="D442" s="5">
-        <v>7.334996955724038</v>
-[...2 lines deleted...]
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.530832040931529</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
-    </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B443" s="5">
+        <v>35.313231465999998</v>
+      </c>
+      <c r="C443" s="5">
+        <v>8.971736799999519E-2</v>
+      </c>
+      <c r="D443" s="5">
+        <v>3.0996889984896692</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006FBED722B018BC40A751CB0F5D3ADA74" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="04bda6238d830f2b328ab5e9ad1e7c12">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="74424788-9774-4656-b3e3-f9b9153be0e0" xmlns:ns3="d64264fa-5603-4e4e-a2f4-32f4724a08c4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7165114d2df508fdc74932f45bce7e3b" ns2:_="" ns3:_="">
+    <xsd:import namespace="74424788-9774-4656-b3e3-f9b9153be0e0"/>
+    <xsd:import namespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:Note" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="74424788-9774-4656-b3e3-f9b9153be0e0" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="b94cc3ae-357c-4eb4-84e8-520ab3b4f5d4" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="18" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="19" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Note" ma:index="21" nillable="true" ma:displayName="Note" ma:description="Add notes about the file" ma:format="Dropdown" ma:internalName="Note">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{8d62b0c9-db67-4e82-b694-67e81e0f5876}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="af44d872-6276-42da-ba23-58815cdf9cb3">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="74424788-9774-4656-b3e3-f9b9153be0e0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="d64264fa-5603-4e4e-a2f4-32f4724a08c4" xsi:nil="true"/>
+    <Note xmlns="74424788-9774-4656-b3e3-f9b9153be0e0" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DC5B11A8-7787-43ED-A2EC-6EBDFCE2204C}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{821163AC-1574-4766-BACC-69E255D63A2C}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0C8C4917-9333-45CC-9DF0-0A8A8A87EE06}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>elpgooda</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101006FBED722B018BC40A751CB0F5D3ADA74</vt:lpwstr>
+  </property>
+</Properties>
+</file>