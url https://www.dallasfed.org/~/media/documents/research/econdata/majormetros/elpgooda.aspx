--- v6 (2026-07-30)
+++ v7 (2026-09-08)
@@ -1,103 +1,112 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{8B4EDC6F-3C7B-47A4-937F-3C461A688EAC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{795F88C6-0A70-4AAD-A84E-92DF7FBF4F97}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{CF96AD63-B616-4CB9-B59E-660A593624E4}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{41457E68-4A57-459C-B6B5-9B9014DB7EE6}"/>
   </bookViews>
   <sheets>
     <sheet name="elpgooda" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>El Paso Goods Producing Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q4.</t>
   </si>
   <si>
-    <t>Last data entry June 2026</t>
+    <t>Last data entry July 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -602,51 +611,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -921,6651 +930,6392 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{07F6286B-5273-4462-B3A2-2A7799AEB76A}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1A20C835-608C-4156-8F46-B6F1B38C9CB0}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>50.614904344000003</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>50.679261371000003</v>
       </c>
       <c r="C7" s="5">
         <v>6.4357026999999789E-2</v>
       </c>
       <c r="D7" s="5">
         <v>1.5365198892479448</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>50.507266413000004</v>
       </c>
       <c r="C8" s="5">
         <v>-0.17199495799999909</v>
       </c>
       <c r="D8" s="5">
         <v>-3.997388155700865</v>
       </c>
     </row>
-    <row r="9" spans="1:6">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>50.440803690999999</v>
       </c>
       <c r="C9" s="5">
         <v>-6.6462722000004248E-2</v>
       </c>
       <c r="D9" s="5">
         <v>-1.5677063892207688</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>50.277803053</v>
       </c>
       <c r="C10" s="5">
         <v>-0.16300063799999975</v>
       </c>
       <c r="D10" s="5">
         <v>-3.8096430269295545</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>50.543222810000003</v>
       </c>
       <c r="C11" s="5">
         <v>0.26541975700000364</v>
       </c>
       <c r="D11" s="5">
         <v>6.5220848419797361</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>50.568854651000002</v>
       </c>
       <c r="C12" s="5">
         <v>2.5631840999999156E-2</v>
       </c>
       <c r="D12" s="5">
         <v>0.61025283809532649</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>50.977893659000003</v>
       </c>
       <c r="C13" s="5">
         <v>0.40903900800000059</v>
       </c>
       <c r="D13" s="5">
         <v>10.150186503274661</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>49.537647767000003</v>
       </c>
       <c r="C14" s="5">
         <v>-1.4402458920000001</v>
       </c>
       <c r="D14" s="5">
         <v>-29.100703556495422</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>49.627179347999999</v>
       </c>
       <c r="C15" s="5">
         <v>8.9531580999995697E-2</v>
       </c>
       <c r="D15" s="5">
         <v>2.1905023202574592</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>49.737090719999998</v>
       </c>
       <c r="C16" s="5">
         <v>0.10991137199999912</v>
       </c>
       <c r="D16" s="5">
         <v>2.6903034788748004</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>49.276346779000001</v>
       </c>
       <c r="C17" s="5">
         <v>-0.46074394099999694</v>
       </c>
       <c r="D17" s="5">
         <v>-10.567062953707184</v>
       </c>
     </row>
-    <row r="18" spans="1:5">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>49.990230855</v>
       </c>
       <c r="C18" s="5">
         <v>0.71388407599999937</v>
       </c>
       <c r="D18" s="5">
         <v>18.839187370360833</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>49.664820720999998</v>
       </c>
       <c r="C19" s="5">
         <v>-0.32541013400000196</v>
       </c>
       <c r="D19" s="5">
         <v>-7.5376861677337592</v>
       </c>
     </row>
-    <row r="20" spans="1:5">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>49.487944177000003</v>
       </c>
       <c r="C20" s="5">
         <v>-0.17687654399999531</v>
       </c>
       <c r="D20" s="5">
         <v>-4.1909601305995636</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>49.314957683999999</v>
       </c>
       <c r="C21" s="5">
         <v>-0.17298649300000335</v>
       </c>
       <c r="D21" s="5">
         <v>-4.1149223286041536</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>49.668985001999999</v>
       </c>
       <c r="C22" s="5">
         <v>0.35402731799999998</v>
       </c>
       <c r="D22" s="5">
         <v>8.96309849539354</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>49.363558077999997</v>
       </c>
       <c r="C23" s="5">
         <v>-0.30542692400000249</v>
       </c>
       <c r="D23" s="5">
         <v>-7.1345759559912398</v>
       </c>
     </row>
-    <row r="24" spans="1:5">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>49.894094783</v>
       </c>
       <c r="C24" s="5">
         <v>0.53053670500000294</v>
       </c>
       <c r="D24" s="5">
         <v>13.687392184672431</v>
       </c>
     </row>
-    <row r="25" spans="1:5">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>49.702075790999999</v>
       </c>
       <c r="C25" s="5">
         <v>-0.19201899200000128</v>
       </c>
       <c r="D25" s="5">
         <v>-4.5217270730854242</v>
       </c>
     </row>
-    <row r="26" spans="1:5">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>50.26650077</v>
       </c>
       <c r="C26" s="5">
         <v>0.56442497900000177</v>
       </c>
       <c r="D26" s="5">
         <v>14.511608373047924</v>
       </c>
     </row>
-    <row r="27" spans="1:5">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>50.206792536999998</v>
       </c>
       <c r="C27" s="5">
         <v>-5.9708233000002053E-2</v>
       </c>
       <c r="D27" s="5">
         <v>-1.4161247006468591</v>
       </c>
     </row>
-    <row r="28" spans="1:5">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>50.518370443000002</v>
       </c>
       <c r="C28" s="5">
         <v>0.31157790600000368</v>
       </c>
       <c r="D28" s="5">
         <v>7.7065884954314434</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>50.633309247</v>
       </c>
       <c r="C29" s="5">
         <v>0.11493880399999767</v>
       </c>
       <c r="D29" s="5">
         <v>2.7646511421898001</v>
       </c>
       <c r="E29" s="5">
         <v>2.7537805797289705</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>51.206794510000002</v>
       </c>
       <c r="C30" s="5">
         <v>0.57348526300000202</v>
       </c>
       <c r="D30" s="5">
         <v>14.470962174885415</v>
       </c>
     </row>
-    <row r="31" spans="1:5">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>50.801191781999997</v>
       </c>
       <c r="C31" s="5">
         <v>-0.40560272800000519</v>
       </c>
       <c r="D31" s="5">
         <v>-9.1017072995161818</v>
       </c>
     </row>
-    <row r="32" spans="1:5">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>51.839089676</v>
       </c>
       <c r="C32" s="5">
         <v>1.0378978940000039</v>
       </c>
       <c r="D32" s="5">
         <v>27.468122088199731</v>
       </c>
     </row>
-    <row r="33" spans="1:5">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>52.256655821999999</v>
       </c>
       <c r="C33" s="5">
         <v>0.41756614599999864</v>
       </c>
       <c r="D33" s="5">
         <v>10.105994596648603</v>
       </c>
     </row>
-    <row r="34" spans="1:5">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>52.788202642999998</v>
       </c>
       <c r="C34" s="5">
         <v>0.53154682099999917</v>
       </c>
       <c r="D34" s="5">
         <v>12.912790450973866</v>
       </c>
     </row>
-    <row r="35" spans="1:5">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>53.087446986000003</v>
       </c>
       <c r="C35" s="5">
         <v>0.29924434300000513</v>
       </c>
       <c r="D35" s="5">
         <v>7.0186778747796996</v>
       </c>
     </row>
-    <row r="36" spans="1:5">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>52.850081680999999</v>
       </c>
       <c r="C36" s="5">
         <v>-0.23736530500000441</v>
       </c>
       <c r="D36" s="5">
         <v>-5.235457428552726</v>
       </c>
     </row>
-    <row r="37" spans="1:5">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>52.876476795999999</v>
       </c>
       <c r="C37" s="5">
         <v>2.6395114999999691E-2</v>
       </c>
       <c r="D37" s="5">
         <v>0.60096952044801366</v>
       </c>
     </row>
-    <row r="38" spans="1:5">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>52.590752541000001</v>
       </c>
       <c r="C38" s="5">
         <v>-0.2857242549999981</v>
       </c>
       <c r="D38" s="5">
         <v>-6.2950563850012964</v>
       </c>
     </row>
-    <row r="39" spans="1:5">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>54.052504556999999</v>
       </c>
       <c r="C39" s="5">
         <v>1.4617520159999984</v>
       </c>
       <c r="D39" s="5">
         <v>38.955979745781399</v>
       </c>
     </row>
-    <row r="40" spans="1:5">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>53.998978436999998</v>
       </c>
       <c r="C40" s="5">
         <v>-5.3526120000000788E-2</v>
       </c>
       <c r="D40" s="5">
         <v>-1.1818631646997702</v>
       </c>
     </row>
-    <row r="41" spans="1:5">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>54.166944604999998</v>
       </c>
       <c r="C41" s="5">
         <v>0.16796616799999953</v>
       </c>
       <c r="D41" s="5">
         <v>3.7971770650760295</v>
       </c>
       <c r="E41" s="5">
         <v>6.9788749946446904</v>
       </c>
     </row>
-    <row r="42" spans="1:5">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>54.21241328</v>
       </c>
       <c r="C42" s="5">
         <v>4.5468675000002179E-2</v>
       </c>
       <c r="D42" s="5">
         <v>1.0119644013287132</v>
       </c>
     </row>
-    <row r="43" spans="1:5">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>54.553216892999998</v>
       </c>
       <c r="C43" s="5">
         <v>0.34080361299999851</v>
       </c>
       <c r="D43" s="5">
         <v>7.8101118055076801</v>
       </c>
     </row>
-    <row r="44" spans="1:5">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>54.377203788999999</v>
       </c>
       <c r="C44" s="5">
         <v>-0.17601310399999903</v>
       </c>
       <c r="D44" s="5">
         <v>-3.803765114566604</v>
       </c>
     </row>
-    <row r="45" spans="1:5">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>54.700511104</v>
       </c>
       <c r="C45" s="5">
         <v>0.32330731500000098</v>
       </c>
       <c r="D45" s="5">
         <v>7.3727695224973466</v>
       </c>
     </row>
-    <row r="46" spans="1:5">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>54.474019589999997</v>
       </c>
       <c r="C46" s="5">
         <v>-0.22649151400000278</v>
       </c>
       <c r="D46" s="5">
         <v>-4.8570833391556656</v>
       </c>
     </row>
-    <row r="47" spans="1:5">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>54.698037114999998</v>
       </c>
       <c r="C47" s="5">
         <v>0.22401752500000072</v>
       </c>
       <c r="D47" s="5">
         <v>5.0480093860838515</v>
       </c>
     </row>
-    <row r="48" spans="1:5">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>55.058655135999999</v>
       </c>
       <c r="C48" s="5">
         <v>0.36061802100000051</v>
       </c>
       <c r="D48" s="5">
         <v>8.2047410669439778</v>
       </c>
     </row>
-    <row r="49" spans="1:5">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>55.259579635999998</v>
       </c>
       <c r="C49" s="5">
         <v>0.20092449999999928</v>
       </c>
       <c r="D49" s="5">
         <v>4.4681089645145278</v>
       </c>
     </row>
-    <row r="50" spans="1:5">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>55.218566850999999</v>
       </c>
       <c r="C50" s="5">
         <v>-4.1012784999999496E-2</v>
       </c>
       <c r="D50" s="5">
         <v>-0.88699445132700561</v>
       </c>
     </row>
-    <row r="51" spans="1:5">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>55.556685473000002</v>
       </c>
       <c r="C51" s="5">
         <v>0.3381186220000032</v>
       </c>
       <c r="D51" s="5">
         <v>7.600518448717386</v>
       </c>
     </row>
-    <row r="52" spans="1:5">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>55.291702045999997</v>
       </c>
       <c r="C52" s="5">
         <v>-0.26498342700000421</v>
       </c>
       <c r="D52" s="5">
         <v>-5.5757430378897137</v>
       </c>
     </row>
-    <row r="53" spans="1:5">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>55.294327797000001</v>
       </c>
       <c r="C53" s="5">
         <v>2.6257510000036177E-3</v>
       </c>
       <c r="D53" s="5">
         <v>5.7001759704045085E-2</v>
       </c>
       <c r="E53" s="5">
         <v>2.0813121364352094</v>
       </c>
     </row>
-    <row r="54" spans="1:5">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>54.940448637000003</v>
       </c>
       <c r="C54" s="5">
         <v>-0.35387915999999819</v>
       </c>
       <c r="D54" s="5">
         <v>-7.4152571985590665</v>
       </c>
     </row>
-    <row r="55" spans="1:5">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>54.691804847</v>
       </c>
       <c r="C55" s="5">
         <v>-0.2486437900000027</v>
       </c>
       <c r="D55" s="5">
         <v>-5.2976736167190897</v>
       </c>
     </row>
-    <row r="56" spans="1:5">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>54.735837805000003</v>
       </c>
       <c r="C56" s="5">
         <v>4.4032958000002509E-2</v>
       </c>
       <c r="D56" s="5">
         <v>0.9704224992977295</v>
       </c>
     </row>
-    <row r="57" spans="1:5">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>55.206707457999997</v>
       </c>
       <c r="C57" s="5">
         <v>0.47086965299999406</v>
       </c>
       <c r="D57" s="5">
         <v>10.825811144964682</v>
       </c>
     </row>
-    <row r="58" spans="1:5">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>55.031940427000002</v>
       </c>
       <c r="C58" s="5">
         <v>-0.17476703099999469</v>
       </c>
       <c r="D58" s="5">
         <v>-3.733372391488432</v>
       </c>
     </row>
-    <row r="59" spans="1:5">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>55.019721695999998</v>
       </c>
       <c r="C59" s="5">
         <v>-1.2218731000004368E-2</v>
       </c>
       <c r="D59" s="5">
         <v>-0.2661106448947459</v>
       </c>
     </row>
-    <row r="60" spans="1:5">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>55.880660186</v>
       </c>
       <c r="C60" s="5">
         <v>0.86093849000000233</v>
       </c>
       <c r="D60" s="5">
         <v>20.480751675520725</v>
       </c>
     </row>
-    <row r="61" spans="1:5">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>56.727156291</v>
       </c>
       <c r="C61" s="5">
         <v>0.84649610499999994</v>
       </c>
       <c r="D61" s="5">
         <v>19.771590682187124</v>
       </c>
     </row>
-    <row r="62" spans="1:5">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>56.863822622000001</v>
       </c>
       <c r="C62" s="5">
         <v>0.1366663310000007</v>
       </c>
       <c r="D62" s="5">
         <v>2.9296413855392833</v>
       </c>
     </row>
-    <row r="63" spans="1:5">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>56.677763341000002</v>
       </c>
       <c r="C63" s="5">
         <v>-0.18605928099999858</v>
       </c>
       <c r="D63" s="5">
         <v>-3.8565228924043349</v>
       </c>
     </row>
-    <row r="64" spans="1:5">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>57.406339207000002</v>
       </c>
       <c r="C64" s="5">
         <v>0.72857586599999991</v>
       </c>
       <c r="D64" s="5">
         <v>16.564362465188509</v>
       </c>
     </row>
-    <row r="65" spans="1:5">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>57.408561495999997</v>
       </c>
       <c r="C65" s="5">
         <v>2.2222889999952145E-3</v>
       </c>
       <c r="D65" s="5">
         <v>4.6463765095094978E-2</v>
       </c>
       <c r="E65" s="5">
         <v>3.823599604577721</v>
       </c>
     </row>
-    <row r="66" spans="1:5">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>57.171565235000003</v>
       </c>
       <c r="C66" s="5">
         <v>-0.23699626099999449</v>
       </c>
       <c r="D66" s="5">
         <v>-4.8429407381694549</v>
       </c>
     </row>
-    <row r="67" spans="1:5">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>57.627867289999998</v>
       </c>
       <c r="C67" s="5">
         <v>0.45630205499999477</v>
       </c>
       <c r="D67" s="5">
         <v>10.009345113228708</v>
       </c>
     </row>
-    <row r="68" spans="1:5">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>57.893707505999998</v>
       </c>
       <c r="C68" s="5">
         <v>0.26584021600000085</v>
       </c>
       <c r="D68" s="5">
         <v>5.6782913943806967</v>
       </c>
     </row>
-    <row r="69" spans="1:5">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>57.321802921</v>
       </c>
       <c r="C69" s="5">
         <v>-0.57190458499999863</v>
       </c>
       <c r="D69" s="5">
         <v>-11.230914008004589</v>
       </c>
     </row>
-    <row r="70" spans="1:5">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>56.989619474999998</v>
       </c>
       <c r="C70" s="5">
         <v>-0.33218344600000194</v>
       </c>
       <c r="D70" s="5">
         <v>-6.7366553565902603</v>
       </c>
     </row>
-    <row r="71" spans="1:5">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>57.142760486999997</v>
       </c>
       <c r="C71" s="5">
         <v>0.15314101199999897</v>
       </c>
       <c r="D71" s="5">
         <v>3.2726959891596685</v>
       </c>
     </row>
-    <row r="72" spans="1:5">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>56.702569398000001</v>
       </c>
       <c r="C72" s="5">
         <v>-0.44019108899999537</v>
       </c>
       <c r="D72" s="5">
         <v>-8.8622579028447834</v>
       </c>
     </row>
-    <row r="73" spans="1:5">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>56.743413046000001</v>
       </c>
       <c r="C73" s="5">
         <v>4.0843647999999178E-2</v>
       </c>
       <c r="D73" s="5">
         <v>0.86780932023353685</v>
       </c>
     </row>
-    <row r="74" spans="1:5">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>56.774350615000003</v>
       </c>
       <c r="C74" s="5">
         <v>3.0937569000002441E-2</v>
       </c>
       <c r="D74" s="5">
         <v>0.65622792960970955</v>
       </c>
     </row>
-    <row r="75" spans="1:5">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>55.053271723000002</v>
       </c>
       <c r="C75" s="5">
         <v>-1.7210788920000013</v>
       </c>
       <c r="D75" s="5">
         <v>-30.885129912564548</v>
       </c>
     </row>
-    <row r="76" spans="1:5">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>54.757052139000002</v>
       </c>
       <c r="C76" s="5">
         <v>-0.29621958399999926</v>
       </c>
       <c r="D76" s="5">
         <v>-6.2690291963257261</v>
       </c>
     </row>
-    <row r="77" spans="1:5">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>56.03552449</v>
       </c>
       <c r="C77" s="5">
         <v>1.2784723509999978</v>
       </c>
       <c r="D77" s="5">
         <v>31.910868107900182</v>
       </c>
       <c r="E77" s="5">
         <v>-2.3916938000539623</v>
       </c>
     </row>
-    <row r="78" spans="1:5">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>56.151510557999998</v>
       </c>
       <c r="C78" s="5">
         <v>0.115986067999998</v>
       </c>
       <c r="D78" s="5">
         <v>2.5123127864338901</v>
       </c>
     </row>
-    <row r="79" spans="1:5">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>56.106749006999998</v>
       </c>
       <c r="C79" s="5">
         <v>-4.4761551000000566E-2</v>
       </c>
       <c r="D79" s="5">
         <v>-0.95240509692678943</v>
       </c>
     </row>
-    <row r="80" spans="1:5">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>55.657923140999998</v>
       </c>
       <c r="C80" s="5">
         <v>-0.44882586599999996</v>
       </c>
       <c r="D80" s="5">
         <v>-9.188113132479991</v>
       </c>
     </row>
-    <row r="81" spans="1:5">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>55.603426806999998</v>
       </c>
       <c r="C81" s="5">
         <v>-5.4496333999999536E-2</v>
       </c>
       <c r="D81" s="5">
         <v>-1.1686490383137738</v>
       </c>
     </row>
-    <row r="82" spans="1:5">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>55.624031164999998</v>
       </c>
       <c r="C82" s="5">
         <v>2.0604357999999934E-2</v>
       </c>
       <c r="D82" s="5">
         <v>0.44557836085856728</v>
       </c>
     </row>
-    <row r="83" spans="1:5">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>55.878302691999998</v>
       </c>
       <c r="C83" s="5">
         <v>0.25427152700000022</v>
       </c>
       <c r="D83" s="5">
         <v>5.6255429791457257</v>
       </c>
     </row>
-    <row r="84" spans="1:5">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>55.774960819</v>
       </c>
       <c r="C84" s="5">
         <v>-0.10334187299999797</v>
       </c>
       <c r="D84" s="5">
         <v>-2.1968560954436556</v>
       </c>
     </row>
-    <row r="85" spans="1:5">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>56.012630874999999</v>
       </c>
       <c r="C85" s="5">
         <v>0.23767005599999891</v>
       </c>
       <c r="D85" s="5">
         <v>5.2350407337118376</v>
       </c>
     </row>
-    <row r="86" spans="1:5">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>55.65037255</v>
       </c>
       <c r="C86" s="5">
         <v>-0.3622583249999991</v>
       </c>
       <c r="D86" s="5">
         <v>-7.490730259239708</v>
       </c>
     </row>
-    <row r="87" spans="1:5">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>55.581518711000001</v>
       </c>
       <c r="C87" s="5">
         <v>-6.8853838999999084E-2</v>
       </c>
       <c r="D87" s="5">
         <v>-1.4746471932479244</v>
       </c>
     </row>
-    <row r="88" spans="1:5">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>55.901416666000003</v>
       </c>
       <c r="C88" s="5">
         <v>0.31989795500000184</v>
       </c>
       <c r="D88" s="5">
         <v>7.1294454479305491</v>
       </c>
     </row>
-    <row r="89" spans="1:5">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>55.806057295000002</v>
       </c>
       <c r="C89" s="5">
         <v>-9.5359371000000692E-2</v>
       </c>
       <c r="D89" s="5">
         <v>-2.0279220107235596</v>
       </c>
       <c r="E89" s="5">
         <v>-0.40950307343147196</v>
       </c>
     </row>
-    <row r="90" spans="1:5">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>55.709403209999998</v>
       </c>
       <c r="C90" s="5">
         <v>-9.6654085000004386E-2</v>
       </c>
       <c r="D90" s="5">
         <v>-2.05867269734058</v>
       </c>
     </row>
-    <row r="91" spans="1:5">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>55.771046687000002</v>
       </c>
       <c r="C91" s="5">
         <v>6.1643477000004054E-2</v>
       </c>
       <c r="D91" s="5">
         <v>1.3359328286098204</v>
       </c>
     </row>
-    <row r="92" spans="1:5">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>55.926601099999999</v>
       </c>
       <c r="C92" s="5">
         <v>0.15555441299999728</v>
       </c>
       <c r="D92" s="5">
         <v>3.3988173917028686</v>
       </c>
     </row>
-    <row r="93" spans="1:5">
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>56.021831628999998</v>
       </c>
       <c r="C93" s="5">
         <v>9.5230528999998398E-2</v>
       </c>
       <c r="D93" s="5">
         <v>2.0625777778371601</v>
       </c>
     </row>
-    <row r="94" spans="1:5">
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>56.196617809000003</v>
       </c>
       <c r="C94" s="5">
         <v>0.17478618000000523</v>
       </c>
       <c r="D94" s="5">
         <v>3.8088770372845193</v>
       </c>
     </row>
-    <row r="95" spans="1:5">
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>56.092772863</v>
       </c>
       <c r="C95" s="5">
         <v>-0.10384494600000238</v>
       </c>
       <c r="D95" s="5">
         <v>-2.1950645942538927</v>
       </c>
     </row>
-    <row r="96" spans="1:5">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>55.937800326000001</v>
       </c>
       <c r="C96" s="5">
         <v>-0.15497253699999902</v>
       </c>
       <c r="D96" s="5">
         <v>-3.2654309068431142</v>
       </c>
     </row>
-    <row r="97" spans="1:5">
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>55.718374349000001</v>
       </c>
       <c r="C97" s="5">
         <v>-0.21942597700000022</v>
       </c>
       <c r="D97" s="5">
         <v>-4.6069729763354665</v>
       </c>
     </row>
-    <row r="98" spans="1:5">
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>55.458395193999998</v>
       </c>
       <c r="C98" s="5">
         <v>-0.25997915500000346</v>
       </c>
       <c r="D98" s="5">
         <v>-5.4576624710061861</v>
       </c>
     </row>
-    <row r="99" spans="1:5">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>55.819998648000002</v>
       </c>
       <c r="C99" s="5">
         <v>0.36160345400000438</v>
       </c>
       <c r="D99" s="5">
         <v>8.1110987757476494</v>
       </c>
     </row>
-    <row r="100" spans="1:5">
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>55.739852581999997</v>
       </c>
       <c r="C100" s="5">
         <v>-8.0146066000004623E-2</v>
       </c>
       <c r="D100" s="5">
         <v>-1.7094127703226825</v>
       </c>
     </row>
-    <row r="101" spans="1:5">
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>56.063956089999998</v>
       </c>
       <c r="C101" s="5">
         <v>0.32410350800000032</v>
       </c>
       <c r="D101" s="5">
         <v>7.2050122411731365</v>
       </c>
       <c r="E101" s="5">
         <v>0.46213405408073172</v>
       </c>
     </row>
-    <row r="102" spans="1:5">
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>56.438091118999999</v>
       </c>
       <c r="C102" s="5">
         <v>0.3741350290000014</v>
       </c>
       <c r="D102" s="5">
         <v>8.3085935844663616</v>
       </c>
     </row>
-    <row r="103" spans="1:5">
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>55.280711474999997</v>
       </c>
       <c r="C103" s="5">
         <v>-1.1573796440000024</v>
       </c>
       <c r="D103" s="5">
         <v>-22.014171580542051</v>
       </c>
     </row>
-    <row r="104" spans="1:5">
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>56.006000336</v>
       </c>
       <c r="C104" s="5">
         <v>0.72528886100000278</v>
       </c>
       <c r="D104" s="5">
         <v>16.931418357631877</v>
       </c>
     </row>
-    <row r="105" spans="1:5">
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>56.132034187999999</v>
       </c>
       <c r="C105" s="5">
         <v>0.12603385199999906</v>
       </c>
       <c r="D105" s="5">
         <v>2.7341113337221445</v>
       </c>
     </row>
-    <row r="106" spans="1:5">
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>56.193382870000001</v>
       </c>
       <c r="C106" s="5">
         <v>6.1348682000001986E-2</v>
       </c>
       <c r="D106" s="5">
         <v>1.3194349102599867</v>
       </c>
     </row>
-    <row r="107" spans="1:5">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>55.920293610999998</v>
       </c>
       <c r="C107" s="5">
         <v>-0.27308925900000247</v>
       </c>
       <c r="D107" s="5">
         <v>-5.6783944653087559</v>
       </c>
     </row>
-    <row r="108" spans="1:5">
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>54.858757674000003</v>
       </c>
       <c r="C108" s="5">
         <v>-1.061535936999995</v>
       </c>
       <c r="D108" s="5">
         <v>-20.545535595823537</v>
       </c>
     </row>
-    <row r="109" spans="1:5">
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>54.795204853999998</v>
       </c>
       <c r="C109" s="5">
         <v>-6.3552820000005283E-2</v>
       </c>
       <c r="D109" s="5">
         <v>-1.3813534172197772</v>
       </c>
     </row>
-    <row r="110" spans="1:5">
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>54.752896896999999</v>
       </c>
       <c r="C110" s="5">
         <v>-4.2307956999998453E-2</v>
       </c>
       <c r="D110" s="5">
         <v>-0.92260817492844094</v>
       </c>
     </row>
-    <row r="111" spans="1:5">
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>55.270041075999998</v>
       </c>
       <c r="C111" s="5">
         <v>0.51714417899999887</v>
       </c>
       <c r="D111" s="5">
         <v>11.941784005180335</v>
       </c>
     </row>
-    <row r="112" spans="1:5">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>54.580333277999998</v>
       </c>
       <c r="C112" s="5">
         <v>-0.68970779800000059</v>
       </c>
       <c r="D112" s="5">
         <v>-13.988454651210169</v>
       </c>
     </row>
-    <row r="113" spans="1:5">
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>54.668682969999999</v>
       </c>
       <c r="C113" s="5">
         <v>8.8349692000001312E-2</v>
       </c>
       <c r="D113" s="5">
         <v>1.9598382375831447</v>
       </c>
       <c r="E113" s="5">
         <v>-2.4887168464532761</v>
       </c>
     </row>
-    <row r="114" spans="1:5">
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>54.129857524999998</v>
       </c>
       <c r="C114" s="5">
         <v>-0.53882544500000051</v>
       </c>
       <c r="D114" s="5">
         <v>-11.206889218547456</v>
       </c>
     </row>
-    <row r="115" spans="1:5">
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>53.590415194999999</v>
       </c>
       <c r="C115" s="5">
         <v>-0.53944232999999997</v>
       </c>
       <c r="D115" s="5">
         <v>-11.324661801137681</v>
       </c>
     </row>
-    <row r="116" spans="1:5">
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>53.706635399</v>
       </c>
       <c r="C116" s="5">
         <v>0.1162202040000011</v>
       </c>
       <c r="D116" s="5">
         <v>2.6336765251810279</v>
       </c>
     </row>
-    <row r="117" spans="1:5">
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>53.754268586000002</v>
       </c>
       <c r="C117" s="5">
         <v>4.7633187000002408E-2</v>
       </c>
       <c r="D117" s="5">
         <v>1.0695043028699391</v>
       </c>
     </row>
-    <row r="118" spans="1:5">
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>53.394620279000002</v>
       </c>
       <c r="C118" s="5">
         <v>-0.3596483070000005</v>
       </c>
       <c r="D118" s="5">
         <v>-7.7397675424605739</v>
       </c>
     </row>
-    <row r="119" spans="1:5">
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>53.045477458000001</v>
       </c>
       <c r="C119" s="5">
         <v>-0.34914282100000094</v>
       </c>
       <c r="D119" s="5">
         <v>-7.5705591514141579</v>
       </c>
     </row>
-    <row r="120" spans="1:5">
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>53.369190205999999</v>
       </c>
       <c r="C120" s="5">
         <v>0.32371274799999838</v>
       </c>
       <c r="D120" s="5">
         <v>7.5739222246748783</v>
       </c>
     </row>
-    <row r="121" spans="1:5">
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>52.650013758</v>
       </c>
       <c r="C121" s="5">
         <v>-0.71917644799999891</v>
       </c>
       <c r="D121" s="5">
         <v>-15.024346982121383</v>
       </c>
     </row>
-    <row r="122" spans="1:5">
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>52.651524631999997</v>
       </c>
       <c r="C122" s="5">
         <v>1.5108739999973864E-3</v>
       </c>
       <c r="D122" s="5">
         <v>3.4441301214194198E-2</v>
       </c>
     </row>
-    <row r="123" spans="1:5">
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>52.759762766000001</v>
       </c>
       <c r="C123" s="5">
         <v>0.10823813400000404</v>
       </c>
       <c r="D123" s="5">
         <v>2.4949787895411246</v>
       </c>
     </row>
-    <row r="124" spans="1:5">
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>52.710391684000001</v>
       </c>
       <c r="C124" s="5">
         <v>-4.9371082000000399E-2</v>
       </c>
       <c r="D124" s="5">
         <v>-1.1171643709530388</v>
       </c>
     </row>
-    <row r="125" spans="1:5">
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>52.280891072999999</v>
       </c>
       <c r="C125" s="5">
         <v>-0.4295006110000017</v>
       </c>
       <c r="D125" s="5">
         <v>-9.351452032236363</v>
       </c>
       <c r="E125" s="5">
         <v>-4.3677509083405619</v>
       </c>
     </row>
-    <row r="126" spans="1:5">
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>52.791660399000001</v>
       </c>
       <c r="C126" s="5">
         <v>0.51076932600000191</v>
       </c>
       <c r="D126" s="5">
         <v>12.374581284818165</v>
       </c>
     </row>
-    <row r="127" spans="1:5">
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>52.763566144000002</v>
       </c>
       <c r="C127" s="5">
         <v>-2.809425499999918E-2</v>
       </c>
       <c r="D127" s="5">
         <v>-0.63674080523914434</v>
       </c>
     </row>
-    <row r="128" spans="1:5">
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>52.448916996000001</v>
       </c>
       <c r="C128" s="5">
         <v>-0.31464914800000088</v>
       </c>
       <c r="D128" s="5">
         <v>-6.9259499647431388</v>
       </c>
     </row>
-    <row r="129" spans="1:5">
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>51.556506145</v>
       </c>
       <c r="C129" s="5">
         <v>-0.89241085100000106</v>
       </c>
       <c r="D129" s="5">
         <v>-18.611425176854869</v>
       </c>
     </row>
-    <row r="130" spans="1:5">
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>51.410725419000002</v>
       </c>
       <c r="C130" s="5">
         <v>-0.14578072599999814</v>
       </c>
       <c r="D130" s="5">
         <v>-3.3408349227027179</v>
       </c>
     </row>
-    <row r="131" spans="1:5">
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>51.277661422999998</v>
       </c>
       <c r="C131" s="5">
         <v>-0.13306399600000418</v>
       </c>
       <c r="D131" s="5">
         <v>-3.0620698078147712</v>
       </c>
     </row>
-    <row r="132" spans="1:5">
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>50.265330341999999</v>
       </c>
       <c r="C132" s="5">
         <v>-1.0123310809999992</v>
       </c>
       <c r="D132" s="5">
         <v>-21.280202671340554</v>
       </c>
     </row>
-    <row r="133" spans="1:5">
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>50.552620066999999</v>
       </c>
       <c r="C133" s="5">
         <v>0.28728972500000083</v>
       </c>
       <c r="D133" s="5">
         <v>7.0783176844451789</v>
       </c>
     </row>
-    <row r="134" spans="1:5">
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>50.391161769</v>
       </c>
       <c r="C134" s="5">
         <v>-0.16145829799999944</v>
       </c>
       <c r="D134" s="5">
         <v>-3.7660257671408792</v>
       </c>
     </row>
-    <row r="135" spans="1:5">
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>49.929399205000003</v>
       </c>
       <c r="C135" s="5">
         <v>-0.46176256399999716</v>
       </c>
       <c r="D135" s="5">
         <v>-10.458651712196399</v>
       </c>
     </row>
-    <row r="136" spans="1:5">
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>50.221390753999998</v>
       </c>
       <c r="C136" s="5">
         <v>0.29199154899999513</v>
       </c>
       <c r="D136" s="5">
         <v>7.2478857756279602</v>
       </c>
     </row>
-    <row r="137" spans="1:5">
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>49.558943229</v>
       </c>
       <c r="C137" s="5">
         <v>-0.66244752499999748</v>
       </c>
       <c r="D137" s="5">
         <v>-14.729340351066632</v>
       </c>
       <c r="E137" s="5">
         <v>-5.2063914522790578</v>
       </c>
     </row>
-    <row r="138" spans="1:5">
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>49.148465711</v>
       </c>
       <c r="C138" s="5">
         <v>-0.41047751800000043</v>
       </c>
       <c r="D138" s="5">
         <v>-9.4986344000999026</v>
       </c>
     </row>
-    <row r="139" spans="1:5">
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>48.997565111</v>
       </c>
       <c r="C139" s="5">
         <v>-0.15090059999999994</v>
       </c>
       <c r="D139" s="5">
         <v>-3.6227774207895802</v>
       </c>
     </row>
-    <row r="140" spans="1:5">
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>48.822032589999999</v>
       </c>
       <c r="C140" s="5">
         <v>-0.17553252100000094</v>
       </c>
       <c r="D140" s="5">
         <v>-4.2152674372931243</v>
       </c>
     </row>
-    <row r="141" spans="1:5">
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>47.324769404000001</v>
       </c>
       <c r="C141" s="5">
         <v>-1.4972631859999979</v>
       </c>
       <c r="D141" s="5">
         <v>-31.186792354488212</v>
       </c>
     </row>
-    <row r="142" spans="1:5">
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>47.090219257999998</v>
       </c>
       <c r="C142" s="5">
         <v>-0.23455014600000368</v>
       </c>
       <c r="D142" s="5">
         <v>-5.7879458334664013</v>
       </c>
     </row>
-    <row r="143" spans="1:5">
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>46.877514261999998</v>
       </c>
       <c r="C143" s="5">
         <v>-0.21270499599999937</v>
       </c>
       <c r="D143" s="5">
         <v>-5.2877084317638268</v>
       </c>
     </row>
-    <row r="144" spans="1:5">
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>46.656735148000003</v>
       </c>
       <c r="C144" s="5">
         <v>-0.2207791139999955</v>
       </c>
       <c r="D144" s="5">
         <v>-5.5075197640340745</v>
       </c>
     </row>
-    <row r="145" spans="1:5">
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>46.275266023999997</v>
       </c>
       <c r="C145" s="5">
         <v>-0.38146912400000588</v>
       </c>
       <c r="D145" s="5">
         <v>-9.3819014777143046</v>
       </c>
     </row>
-    <row r="146" spans="1:5">
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>45.793202493000003</v>
       </c>
       <c r="C146" s="5">
         <v>-0.48206353099999433</v>
       </c>
       <c r="D146" s="5">
         <v>-11.808829121875942</v>
       </c>
     </row>
-    <row r="147" spans="1:5">
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>45.212625887000002</v>
       </c>
       <c r="C147" s="5">
         <v>-0.58057660600000105</v>
       </c>
       <c r="D147" s="5">
         <v>-14.196584764972965</v>
       </c>
     </row>
-    <row r="148" spans="1:5">
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>44.824984370999999</v>
       </c>
       <c r="C148" s="5">
         <v>-0.38764151600000218</v>
       </c>
       <c r="D148" s="5">
         <v>-9.8169353154563321</v>
       </c>
     </row>
-    <row r="149" spans="1:5">
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>44.470460858999999</v>
       </c>
       <c r="C149" s="5">
         <v>-0.3545235120000001</v>
       </c>
       <c r="D149" s="5">
         <v>-9.0887141585226381</v>
       </c>
       <c r="E149" s="5">
         <v>-10.267536066068528</v>
       </c>
     </row>
-    <row r="150" spans="1:5">
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>44.016525917000003</v>
       </c>
       <c r="C150" s="5">
         <v>-0.45393494199999651</v>
       </c>
       <c r="D150" s="5">
         <v>-11.584260623590692</v>
       </c>
     </row>
-    <row r="151" spans="1:5">
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>42.542765291000002</v>
       </c>
       <c r="C151" s="5">
         <v>-1.4737606260000007</v>
       </c>
       <c r="D151" s="5">
         <v>-33.546257595470095</v>
       </c>
     </row>
-    <row r="152" spans="1:5">
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>43.182655404000002</v>
       </c>
       <c r="C152" s="5">
         <v>0.63989011299999987</v>
       </c>
       <c r="D152" s="5">
         <v>19.61993071587953</v>
       </c>
     </row>
-    <row r="153" spans="1:5">
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>42.873288699</v>
       </c>
       <c r="C153" s="5">
         <v>-0.30936670500000218</v>
       </c>
       <c r="D153" s="5">
         <v>-8.2661870888423579</v>
       </c>
     </row>
-    <row r="154" spans="1:5">
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>42.307291599000003</v>
       </c>
       <c r="C154" s="5">
         <v>-0.56599709999999703</v>
       </c>
       <c r="D154" s="5">
         <v>-14.740829049442539</v>
       </c>
     </row>
-    <row r="155" spans="1:5">
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>42.345967027999997</v>
       </c>
       <c r="C155" s="5">
         <v>3.867542899999421E-2</v>
       </c>
       <c r="D155" s="5">
         <v>1.1025185213194622</v>
       </c>
     </row>
-    <row r="156" spans="1:5">
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>42.210562076000002</v>
       </c>
       <c r="C156" s="5">
         <v>-0.13540495199999469</v>
       </c>
       <c r="D156" s="5">
         <v>-3.7703374532452316</v>
       </c>
     </row>
-    <row r="157" spans="1:5">
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>42.837840426</v>
       </c>
       <c r="C157" s="5">
         <v>0.62727834999999743</v>
       </c>
       <c r="D157" s="5">
         <v>19.365054753507714</v>
       </c>
     </row>
-    <row r="158" spans="1:5">
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>42.495711952999997</v>
       </c>
       <c r="C158" s="5">
         <v>-0.34212847300000249</v>
       </c>
       <c r="D158" s="5">
         <v>-9.1739367725400136</v>
       </c>
     </row>
-    <row r="159" spans="1:5">
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>41.581464717000003</v>
       </c>
       <c r="C159" s="5">
         <v>-0.91424723599999425</v>
       </c>
       <c r="D159" s="5">
         <v>-22.970676190531069</v>
       </c>
     </row>
-    <row r="160" spans="1:5">
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>41.226292907000001</v>
       </c>
       <c r="C160" s="5">
         <v>-0.35517181000000164</v>
       </c>
       <c r="D160" s="5">
         <v>-9.781829960515843</v>
       </c>
     </row>
-    <row r="161" spans="1:5">
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>40.989506128000002</v>
       </c>
       <c r="C161" s="5">
         <v>-0.23678677899999911</v>
       </c>
       <c r="D161" s="5">
         <v>-6.6786928523007045</v>
       </c>
       <c r="E161" s="5">
         <v>-7.827566127629904</v>
       </c>
     </row>
-    <row r="162" spans="1:5">
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>40.673469912000002</v>
       </c>
       <c r="C162" s="5">
         <v>-0.31603621600000054</v>
       </c>
       <c r="D162" s="5">
         <v>-8.8697706056253374</v>
       </c>
     </row>
-    <row r="163" spans="1:5">
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>40.431735684000003</v>
       </c>
       <c r="C163" s="5">
         <v>-0.24173422799999855</v>
       </c>
       <c r="D163" s="5">
         <v>-6.9033755830821164</v>
       </c>
     </row>
-    <row r="164" spans="1:5">
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>40.076626886</v>
       </c>
       <c r="C164" s="5">
         <v>-0.35510879800000339</v>
       </c>
       <c r="D164" s="5">
         <v>-10.044999530357613</v>
       </c>
     </row>
-    <row r="165" spans="1:5">
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>39.660118541999999</v>
       </c>
       <c r="C165" s="5">
         <v>-0.41650834400000036</v>
       </c>
       <c r="D165" s="5">
         <v>-11.782619090973956</v>
       </c>
     </row>
-    <row r="166" spans="1:5">
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>38.715413812000001</v>
       </c>
       <c r="C166" s="5">
         <v>-0.94470472999999799</v>
       </c>
       <c r="D166" s="5">
         <v>-25.121217931155037</v>
       </c>
     </row>
-    <row r="167" spans="1:5">
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>37.990343486999997</v>
       </c>
       <c r="C167" s="5">
         <v>-0.72507032500000435</v>
       </c>
       <c r="D167" s="5">
         <v>-20.297530954227284</v>
       </c>
     </row>
-    <row r="168" spans="1:5">
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>37.745288305000003</v>
       </c>
       <c r="C168" s="5">
         <v>-0.24505518199999443</v>
       </c>
       <c r="D168" s="5">
         <v>-7.4717559062821852</v>
       </c>
     </row>
-    <row r="169" spans="1:5">
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>37.458423154000002</v>
       </c>
       <c r="C169" s="5">
         <v>-0.28686515100000065</v>
       </c>
       <c r="D169" s="5">
         <v>-8.7483063798642675</v>
       </c>
     </row>
-    <row r="170" spans="1:5">
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>37.192212130000001</v>
       </c>
       <c r="C170" s="5">
         <v>-0.26621102400000041</v>
       </c>
       <c r="D170" s="5">
         <v>-8.2026327364443379</v>
       </c>
     </row>
-    <row r="171" spans="1:5">
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>36.841581364</v>
       </c>
       <c r="C171" s="5">
         <v>-0.35063076600000187</v>
       </c>
       <c r="D171" s="5">
         <v>-10.744489804171142</v>
       </c>
     </row>
-    <row r="172" spans="1:5">
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>36.638740048000003</v>
       </c>
       <c r="C172" s="5">
         <v>-0.20284131599999711</v>
       </c>
       <c r="D172" s="5">
         <v>-6.4104828773174027</v>
       </c>
     </row>
-    <row r="173" spans="1:5">
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>36.284298614999997</v>
       </c>
       <c r="C173" s="5">
         <v>-0.35444143300000519</v>
       </c>
       <c r="D173" s="5">
         <v>-11.010570296202971</v>
       </c>
       <c r="E173" s="5">
         <v>-11.479053927380377</v>
       </c>
     </row>
-    <row r="174" spans="1:5">
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>36.218219183999999</v>
       </c>
       <c r="C174" s="5">
         <v>-6.6079430999998578E-2</v>
       </c>
       <c r="D174" s="5">
         <v>-2.163631955923262</v>
       </c>
     </row>
-    <row r="175" spans="1:5">
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>36.314270379</v>
       </c>
       <c r="C175" s="5">
         <v>9.6051195000001144E-2</v>
       </c>
       <c r="D175" s="5">
         <v>3.2292475808390897</v>
       </c>
     </row>
-    <row r="176" spans="1:5">
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>36.038555866999999</v>
       </c>
       <c r="C176" s="5">
         <v>-0.27571451200000041</v>
       </c>
       <c r="D176" s="5">
         <v>-8.7399542365250724</v>
       </c>
     </row>
-    <row r="177" spans="1:5">
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>35.965560009999997</v>
       </c>
       <c r="C177" s="5">
         <v>-7.2995857000002218E-2</v>
       </c>
       <c r="D177" s="5">
         <v>-2.4036967489925565</v>
       </c>
     </row>
-    <row r="178" spans="1:5">
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>35.942612691000001</v>
       </c>
       <c r="C178" s="5">
         <v>-2.2947318999996469E-2</v>
       </c>
       <c r="D178" s="5">
         <v>-0.76296201151819787</v>
       </c>
     </row>
-    <row r="179" spans="1:5">
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>35.839020216000002</v>
       </c>
       <c r="C179" s="5">
         <v>-0.10359247499999924</v>
       </c>
       <c r="D179" s="5">
         <v>-3.4042938314555182</v>
       </c>
     </row>
-    <row r="180" spans="1:5">
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>35.978342732000002</v>
       </c>
       <c r="C180" s="5">
         <v>0.13932251600000001</v>
       </c>
       <c r="D180" s="5">
         <v>4.7659888845343668</v>
       </c>
     </row>
-    <row r="181" spans="1:5">
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>35.831744622999999</v>
       </c>
       <c r="C181" s="5">
         <v>-0.14659810900000281</v>
       </c>
       <c r="D181" s="5">
         <v>-4.781443124845131</v>
       </c>
     </row>
-    <row r="182" spans="1:5">
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>35.631011682999997</v>
       </c>
       <c r="C182" s="5">
         <v>-0.20073294000000175</v>
       </c>
       <c r="D182" s="5">
         <v>-6.519205909259207</v>
       </c>
     </row>
-    <row r="183" spans="1:5">
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>36.359463650000002</v>
       </c>
       <c r="C183" s="5">
         <v>0.72845196700000514</v>
       </c>
       <c r="D183" s="5">
         <v>27.48872419571622</v>
       </c>
     </row>
-    <row r="184" spans="1:5">
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>36.231480120000001</v>
       </c>
       <c r="C184" s="5">
         <v>-0.12798353000000162</v>
       </c>
       <c r="D184" s="5">
         <v>-4.1431187391433593</v>
       </c>
     </row>
-    <row r="185" spans="1:5">
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>35.553583334999999</v>
       </c>
       <c r="C185" s="5">
         <v>-0.6778967850000015</v>
       </c>
       <c r="D185" s="5">
         <v>-20.279937887839196</v>
       </c>
       <c r="E185" s="5">
         <v>-2.013860837585324</v>
       </c>
     </row>
-    <row r="186" spans="1:5">
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>35.070501057999998</v>
       </c>
       <c r="C186" s="5">
         <v>-0.48308227700000117</v>
       </c>
       <c r="D186" s="5">
         <v>-15.139984331460587</v>
       </c>
     </row>
-    <row r="187" spans="1:5">
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>35.193272530000002</v>
       </c>
       <c r="C187" s="5">
         <v>0.12277147200000371</v>
       </c>
       <c r="D187" s="5">
         <v>4.2826796424867863</v>
       </c>
     </row>
-    <row r="188" spans="1:5">
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>35.329812627000003</v>
       </c>
       <c r="C188" s="5">
         <v>0.13654009700000103</v>
       </c>
       <c r="D188" s="5">
         <v>4.7563066612688054</v>
       </c>
     </row>
-    <row r="189" spans="1:5">
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>35.330822359999999</v>
       </c>
       <c r="C189" s="5">
         <v>1.0097329999965154E-3</v>
       </c>
       <c r="D189" s="5">
         <v>3.430162781110635E-2</v>
       </c>
     </row>
-    <row r="190" spans="1:5">
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>35.591972814000002</v>
       </c>
       <c r="C190" s="5">
         <v>0.2611504540000027</v>
       </c>
       <c r="D190" s="5">
         <v>9.2395186804246965</v>
       </c>
     </row>
-    <row r="191" spans="1:5">
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>35.503596270999999</v>
       </c>
       <c r="C191" s="5">
         <v>-8.8376543000002528E-2</v>
       </c>
       <c r="D191" s="5">
         <v>-2.9392989372295619</v>
       </c>
     </row>
-    <row r="192" spans="1:5">
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>35.119652551000001</v>
       </c>
       <c r="C192" s="5">
         <v>-0.38394371999999777</v>
       </c>
       <c r="D192" s="5">
         <v>-12.232369884837047</v>
       </c>
     </row>
-    <row r="193" spans="1:5">
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>34.983715646999997</v>
       </c>
       <c r="C193" s="5">
         <v>-0.13593690400000469</v>
       </c>
       <c r="D193" s="5">
         <v>-4.5471974110062874</v>
       </c>
     </row>
-    <row r="194" spans="1:5">
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>35.363651961000002</v>
       </c>
       <c r="C194" s="5">
         <v>0.37993631400000538</v>
       </c>
       <c r="D194" s="5">
         <v>13.839788581030209</v>
       </c>
     </row>
-    <row r="195" spans="1:5">
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>34.968937881000002</v>
       </c>
       <c r="C195" s="5">
         <v>-0.39471407999999997</v>
       </c>
       <c r="D195" s="5">
         <v>-12.601494466897057</v>
       </c>
     </row>
-    <row r="196" spans="1:5">
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>35.126893072999998</v>
       </c>
       <c r="C196" s="5">
         <v>0.15795519199999575</v>
       </c>
       <c r="D196" s="5">
         <v>5.5571280355275698</v>
       </c>
     </row>
-    <row r="197" spans="1:5">
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>35.092928133999997</v>
       </c>
       <c r="C197" s="5">
         <v>-3.3964939000000527E-2</v>
       </c>
       <c r="D197" s="5">
         <v>-1.1541547506515815</v>
       </c>
       <c r="E197" s="5">
         <v>-1.2956646216487511</v>
       </c>
     </row>
-    <row r="198" spans="1:5">
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>35.232171790000002</v>
       </c>
       <c r="C198" s="5">
         <v>0.13924365600000499</v>
       </c>
       <c r="D198" s="5">
         <v>4.8667224399317144</v>
       </c>
     </row>
-    <row r="199" spans="1:5">
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>35.088682235999997</v>
       </c>
       <c r="C199" s="5">
         <v>-0.14348955400000563</v>
       </c>
       <c r="D199" s="5">
         <v>-4.7792225270235527</v>
       </c>
     </row>
-    <row r="200" spans="1:5">
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>35.114503845000002</v>
       </c>
       <c r="C200" s="5">
         <v>2.5821609000004742E-2</v>
       </c>
       <c r="D200" s="5">
         <v>0.88665775487868359</v>
       </c>
     </row>
-    <row r="201" spans="1:5">
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>35.014804382000001</v>
       </c>
       <c r="C201" s="5">
         <v>-9.9699463000000321E-2</v>
       </c>
       <c r="D201" s="5">
         <v>-3.3544156261885338</v>
       </c>
     </row>
-    <row r="202" spans="1:5">
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>35.058913410999999</v>
       </c>
       <c r="C202" s="5">
         <v>4.410902899999769E-2</v>
       </c>
       <c r="D202" s="5">
         <v>1.5221878491731511</v>
       </c>
     </row>
-    <row r="203" spans="1:5">
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>35.708217943999998</v>
       </c>
       <c r="C203" s="5">
         <v>0.64930453299999868</v>
       </c>
       <c r="D203" s="5">
         <v>24.634047910691926</v>
       </c>
     </row>
-    <row r="204" spans="1:5">
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>35.182385152000002</v>
       </c>
       <c r="C204" s="5">
         <v>-0.52583279199999566</v>
       </c>
       <c r="D204" s="5">
         <v>-16.307754175176846</v>
       </c>
     </row>
-    <row r="205" spans="1:5">
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>34.783489422000002</v>
       </c>
       <c r="C205" s="5">
         <v>-0.39889572999999956</v>
       </c>
       <c r="D205" s="5">
         <v>-12.788365323866646</v>
       </c>
     </row>
-    <row r="206" spans="1:5">
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>34.576259133000001</v>
       </c>
       <c r="C206" s="5">
         <v>-0.20723028900000173</v>
       </c>
       <c r="D206" s="5">
         <v>-6.9195912026953295</v>
       </c>
     </row>
-    <row r="207" spans="1:5">
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>34.468034647000003</v>
       </c>
       <c r="C207" s="5">
         <v>-0.10822448599999746</v>
       </c>
       <c r="D207" s="5">
         <v>-3.6920370003204694</v>
       </c>
     </row>
-    <row r="208" spans="1:5">
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>34.42580864</v>
       </c>
       <c r="C208" s="5">
         <v>-4.2226007000003563E-2</v>
       </c>
       <c r="D208" s="5">
         <v>-1.4602277293680688</v>
       </c>
     </row>
-    <row r="209" spans="1:5">
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>34.807996072999998</v>
       </c>
       <c r="C209" s="5">
         <v>0.38218743299999858</v>
       </c>
       <c r="D209" s="5">
         <v>14.166438015558169</v>
       </c>
       <c r="E209" s="5">
         <v>-0.81193584049756851</v>
       </c>
     </row>
-    <row r="210" spans="1:5">
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>34.571207483000002</v>
       </c>
       <c r="C210" s="5">
         <v>-0.23678858999999619</v>
       </c>
       <c r="D210" s="5">
         <v>-7.8646420050233923</v>
       </c>
     </row>
-    <row r="211" spans="1:5">
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>34.759265030000002</v>
       </c>
       <c r="C211" s="5">
         <v>0.18805754699999966</v>
       </c>
       <c r="D211" s="5">
         <v>6.7265413677942698</v>
       </c>
     </row>
-    <row r="212" spans="1:5">
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>34.903868516999999</v>
       </c>
       <c r="C212" s="5">
         <v>0.1446034869999977</v>
       </c>
       <c r="D212" s="5">
         <v>5.1079943669081862</v>
       </c>
     </row>
-    <row r="213" spans="1:5">
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>35.012067727999998</v>
       </c>
       <c r="C213" s="5">
         <v>0.10819921099999874</v>
       </c>
       <c r="D213" s="5">
         <v>3.7839870593765701</v>
       </c>
     </row>
-    <row r="214" spans="1:5">
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>34.858983326000001</v>
       </c>
       <c r="C214" s="5">
         <v>-0.15308440199999751</v>
       </c>
       <c r="D214" s="5">
         <v>-5.1224458411118672</v>
       </c>
     </row>
-    <row r="215" spans="1:5">
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>35.064326516000001</v>
       </c>
       <c r="C215" s="5">
         <v>0.20534319000000067</v>
       </c>
       <c r="D215" s="5">
         <v>7.3023965807860636</v>
       </c>
     </row>
-    <row r="216" spans="1:5">
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>35.052710372</v>
       </c>
       <c r="C216" s="5">
         <v>-1.1616144000001327E-2</v>
       </c>
       <c r="D216" s="5">
         <v>-0.39681362909474993</v>
       </c>
     </row>
-    <row r="217" spans="1:5">
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>35.344215779000002</v>
       </c>
       <c r="C217" s="5">
         <v>0.29150540700000249</v>
       </c>
       <c r="D217" s="5">
         <v>10.448785795975679</v>
       </c>
     </row>
-    <row r="218" spans="1:5">
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>35.437013780999997</v>
       </c>
       <c r="C218" s="5">
         <v>9.2798001999994995E-2</v>
       </c>
       <c r="D218" s="5">
         <v>3.1965575998046614</v>
       </c>
     </row>
-    <row r="219" spans="1:5">
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>35.866177428999997</v>
       </c>
       <c r="C219" s="5">
         <v>0.4291636479999994</v>
       </c>
       <c r="D219" s="5">
         <v>15.540888116639762</v>
       </c>
     </row>
-    <row r="220" spans="1:5">
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>36.238301667000002</v>
       </c>
       <c r="C220" s="5">
         <v>0.37212423800000494</v>
       </c>
       <c r="D220" s="5">
         <v>13.186054289054994</v>
       </c>
     </row>
-    <row r="221" spans="1:5">
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>36.315766865999997</v>
       </c>
       <c r="C221" s="5">
         <v>7.7465198999995266E-2</v>
       </c>
       <c r="D221" s="5">
         <v>2.5955682869676311</v>
       </c>
       <c r="E221" s="5">
         <v>4.3316793929701447</v>
       </c>
     </row>
-    <row r="222" spans="1:5">
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>36.248147517</v>
       </c>
       <c r="C222" s="5">
         <v>-6.7619348999997442E-2</v>
       </c>
       <c r="D222" s="5">
         <v>-2.2116392283022868</v>
       </c>
     </row>
-    <row r="223" spans="1:5">
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>36.259634781999999</v>
       </c>
       <c r="C223" s="5">
         <v>1.1487264999999525E-2</v>
       </c>
       <c r="D223" s="5">
         <v>0.38095105250031125</v>
       </c>
     </row>
-    <row r="224" spans="1:5">
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>35.997715476000003</v>
       </c>
       <c r="C224" s="5">
         <v>-0.2619193059999958</v>
       </c>
       <c r="D224" s="5">
         <v>-8.3319116275681342</v>
       </c>
     </row>
-    <row r="225" spans="1:5">
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>36.313392909999997</v>
       </c>
       <c r="C225" s="5">
         <v>0.31567743399999415</v>
       </c>
       <c r="D225" s="5">
         <v>11.045934900916855</v>
       </c>
     </row>
-    <row r="226" spans="1:5">
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>36.073233836</v>
       </c>
       <c r="C226" s="5">
         <v>-0.24015907399999747</v>
       </c>
       <c r="D226" s="5">
         <v>-7.6538106026081909</v>
       </c>
     </row>
-    <row r="227" spans="1:5">
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>35.835333399</v>
       </c>
       <c r="C227" s="5">
         <v>-0.23790043700000041</v>
       </c>
       <c r="D227" s="5">
         <v>-7.6330787550702777</v>
       </c>
     </row>
-    <row r="228" spans="1:5">
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>35.749791604999999</v>
       </c>
       <c r="C228" s="5">
         <v>-8.5541794000000948E-2</v>
       </c>
       <c r="D228" s="5">
         <v>-2.8271854002884234</v>
       </c>
     </row>
-    <row r="229" spans="1:5">
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>35.559979806000001</v>
       </c>
       <c r="C229" s="5">
         <v>-0.18981179899999745</v>
       </c>
       <c r="D229" s="5">
         <v>-6.1885402800444407</v>
       </c>
     </row>
-    <row r="230" spans="1:5">
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>35.456264628</v>
       </c>
       <c r="C230" s="5">
         <v>-0.10371517800000163</v>
       </c>
       <c r="D230" s="5">
         <v>-3.4443497403138568</v>
       </c>
     </row>
-    <row r="231" spans="1:5">
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>35.260375556</v>
       </c>
       <c r="C231" s="5">
         <v>-0.19588907199999994</v>
       </c>
       <c r="D231" s="5">
         <v>-6.4319793252308521</v>
       </c>
     </row>
-    <row r="232" spans="1:5">
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>35.251745059999998</v>
       </c>
       <c r="C232" s="5">
         <v>-8.6304960000020969E-3</v>
       </c>
       <c r="D232" s="5">
         <v>-0.29332258365126762</v>
       </c>
     </row>
-    <row r="233" spans="1:5">
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>34.725163092999999</v>
       </c>
       <c r="C233" s="5">
         <v>-0.52658196699999849</v>
       </c>
       <c r="D233" s="5">
         <v>-16.523528759446616</v>
       </c>
       <c r="E233" s="5">
         <v>-4.3799261595358852</v>
       </c>
     </row>
-    <row r="234" spans="1:5">
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>34.526284511</v>
       </c>
       <c r="C234" s="5">
         <v>-0.19887858199999897</v>
       </c>
       <c r="D234" s="5">
         <v>-6.6602550388852872</v>
       </c>
     </row>
-    <row r="235" spans="1:5">
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>34.129174155999998</v>
       </c>
       <c r="C235" s="5">
         <v>-0.39711035500000236</v>
       </c>
       <c r="D235" s="5">
         <v>-12.961536755650505</v>
       </c>
     </row>
-    <row r="236" spans="1:5">
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>33.369975326999999</v>
       </c>
       <c r="C236" s="5">
         <v>-0.75919882899999891</v>
       </c>
       <c r="D236" s="5">
         <v>-23.658397458964586</v>
       </c>
     </row>
-    <row r="237" spans="1:5">
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>33.300919810000003</v>
       </c>
       <c r="C237" s="5">
         <v>-6.9055516999995348E-2</v>
       </c>
       <c r="D237" s="5">
         <v>-2.4551992174048243</v>
       </c>
     </row>
-    <row r="238" spans="1:5">
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>33.087042525000001</v>
       </c>
       <c r="C238" s="5">
         <v>-0.21387728500000236</v>
       </c>
       <c r="D238" s="5">
         <v>-7.4405761238687589</v>
       </c>
     </row>
-    <row r="239" spans="1:5">
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>32.603730890999998</v>
       </c>
       <c r="C239" s="5">
         <v>-0.48331163400000321</v>
       </c>
       <c r="D239" s="5">
         <v>-16.186842398010182</v>
       </c>
     </row>
-    <row r="240" spans="1:5">
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>32.751320548000002</v>
       </c>
       <c r="C240" s="5">
         <v>0.14758965700000459</v>
       </c>
       <c r="D240" s="5">
         <v>5.5694331032483113</v>
       </c>
     </row>
-    <row r="241" spans="1:5">
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>32.815098079000002</v>
       </c>
       <c r="C241" s="5">
         <v>6.3777530999999499E-2</v>
       </c>
       <c r="D241" s="5">
         <v>2.3619833234102439</v>
       </c>
     </row>
-    <row r="242" spans="1:5">
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>32.474913235999999</v>
       </c>
       <c r="C242" s="5">
         <v>-0.34018484300000296</v>
       </c>
       <c r="D242" s="5">
         <v>-11.754714277509127</v>
       </c>
     </row>
-    <row r="243" spans="1:5">
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>32.761414647999999</v>
       </c>
       <c r="C243" s="5">
         <v>0.28650141199999979</v>
       </c>
       <c r="D243" s="5">
         <v>11.115786433542873</v>
       </c>
     </row>
-    <row r="244" spans="1:5">
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>32.667191113999998</v>
       </c>
       <c r="C244" s="5">
         <v>-9.4223534000001052E-2</v>
       </c>
       <c r="D244" s="5">
         <v>-3.3971894145697346</v>
       </c>
     </row>
-    <row r="245" spans="1:5">
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>32.750331488999997</v>
       </c>
       <c r="C245" s="5">
         <v>8.3140374999999267E-2</v>
       </c>
       <c r="D245" s="5">
         <v>3.0972027636359867</v>
       </c>
       <c r="E245" s="5">
         <v>-5.687033344410974</v>
       </c>
     </row>
-    <row r="246" spans="1:5">
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>32.720944983000003</v>
       </c>
       <c r="C246" s="5">
         <v>-2.9386505999994483E-2</v>
       </c>
       <c r="D246" s="5">
         <v>-1.0714485950073294</v>
       </c>
     </row>
-    <row r="247" spans="1:5">
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>32.804400514000001</v>
       </c>
       <c r="C247" s="5">
         <v>8.3455530999998473E-2</v>
       </c>
       <c r="D247" s="5">
         <v>3.103929134755834</v>
       </c>
     </row>
-    <row r="248" spans="1:5">
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>32.752367968000001</v>
       </c>
       <c r="C248" s="5">
         <v>-5.2032545999999513E-2</v>
       </c>
       <c r="D248" s="5">
         <v>-1.8868571941576762</v>
       </c>
     </row>
-    <row r="249" spans="1:5">
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>32.696959106000001</v>
       </c>
       <c r="C249" s="5">
         <v>-5.540886200000017E-2</v>
       </c>
       <c r="D249" s="5">
         <v>-2.0113183604540175</v>
       </c>
     </row>
-    <row r="250" spans="1:5">
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>32.586741594000003</v>
       </c>
       <c r="C250" s="5">
         <v>-0.11021751199999841</v>
       </c>
       <c r="D250" s="5">
         <v>-3.970897134718987</v>
       </c>
     </row>
-    <row r="251" spans="1:5">
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>32.533132084999998</v>
       </c>
       <c r="C251" s="5">
         <v>-5.3609509000004607E-2</v>
       </c>
       <c r="D251" s="5">
         <v>-1.9563939991231627</v>
       </c>
     </row>
-    <row r="252" spans="1:5">
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>32.768797098999997</v>
       </c>
       <c r="C252" s="5">
         <v>0.23566501399999851</v>
       </c>
       <c r="D252" s="5">
         <v>9.0474398989344387</v>
       </c>
     </row>
-    <row r="253" spans="1:5">
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>32.951867812000003</v>
       </c>
       <c r="C253" s="5">
         <v>0.18307071300000644</v>
       </c>
       <c r="D253" s="5">
         <v>6.9139683870540036</v>
       </c>
     </row>
-    <row r="254" spans="1:5">
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>32.649719544</v>
       </c>
       <c r="C254" s="5">
         <v>-0.30214826800000338</v>
       </c>
       <c r="D254" s="5">
         <v>-10.464962434978442</v>
       </c>
     </row>
-    <row r="255" spans="1:5">
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>32.056756864999997</v>
       </c>
       <c r="C255" s="5">
         <v>-0.59296267900000288</v>
       </c>
       <c r="D255" s="5">
         <v>-19.743255650556925</v>
       </c>
     </row>
-    <row r="256" spans="1:5">
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>32.180797618</v>
       </c>
       <c r="C256" s="5">
         <v>0.12404075300000272</v>
       </c>
       <c r="D256" s="5">
         <v>4.7433957987084385</v>
       </c>
     </row>
-    <row r="257" spans="1:5">
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>31.982772981</v>
       </c>
       <c r="C257" s="5">
         <v>-0.19802463699999961</v>
       </c>
       <c r="D257" s="5">
         <v>-7.1393465803623819</v>
       </c>
       <c r="E257" s="5">
         <v>-2.3436663786374212</v>
       </c>
     </row>
-    <row r="258" spans="1:5">
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>31.954274693999999</v>
       </c>
       <c r="C258" s="5">
         <v>-2.8498287000001454E-2</v>
       </c>
       <c r="D258" s="5">
         <v>-1.0640367101661719</v>
       </c>
     </row>
-    <row r="259" spans="1:5">
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>31.686419379</v>
       </c>
       <c r="C259" s="5">
         <v>-0.26785531499999848</v>
       </c>
       <c r="D259" s="5">
         <v>-9.607911713732797</v>
       </c>
     </row>
-    <row r="260" spans="1:5">
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>31.747841397999998</v>
       </c>
       <c r="C260" s="5">
         <v>6.1422018999998329E-2</v>
       </c>
       <c r="D260" s="5">
         <v>2.3510808883370649</v>
       </c>
     </row>
-    <row r="261" spans="1:5">
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>31.695830031</v>
       </c>
       <c r="C261" s="5">
         <v>-5.2011366999998643E-2</v>
       </c>
       <c r="D261" s="5">
         <v>-1.9483001712634174</v>
       </c>
     </row>
-    <row r="262" spans="1:5">
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>31.690653877999999</v>
       </c>
       <c r="C262" s="5">
         <v>-5.1761530000007383E-3</v>
       </c>
       <c r="D262" s="5">
         <v>-0.19579255801837059</v>
       </c>
     </row>
-    <row r="263" spans="1:5">
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>31.526994391999999</v>
       </c>
       <c r="C263" s="5">
         <v>-0.16365948600000024</v>
       </c>
       <c r="D263" s="5">
         <v>-6.0241132643962692</v>
       </c>
     </row>
-    <row r="264" spans="1:5">
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>31.379632813000001</v>
       </c>
       <c r="C264" s="5">
         <v>-0.14736157899999824</v>
       </c>
       <c r="D264" s="5">
         <v>-5.4669968625854164</v>
       </c>
     </row>
-    <row r="265" spans="1:5">
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>31.527932892999999</v>
       </c>
       <c r="C265" s="5">
         <v>0.1483000799999985</v>
       </c>
       <c r="D265" s="5">
         <v>5.8209560003437577</v>
       </c>
     </row>
-    <row r="266" spans="1:5">
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>31.333742694000001</v>
       </c>
       <c r="C266" s="5">
         <v>-0.19419019899999768</v>
       </c>
       <c r="D266" s="5">
         <v>-7.1458532267905444</v>
       </c>
     </row>
-    <row r="267" spans="1:5">
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>30.872112100999999</v>
       </c>
       <c r="C267" s="5">
         <v>-0.46163059300000242</v>
       </c>
       <c r="D267" s="5">
         <v>-16.314765514605511</v>
       </c>
     </row>
-    <row r="268" spans="1:5">
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>31.105083548</v>
       </c>
       <c r="C268" s="5">
         <v>0.23297144700000061</v>
       </c>
       <c r="D268" s="5">
         <v>9.4410763547800869</v>
       </c>
     </row>
-    <row r="269" spans="1:5">
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>31.119810529999999</v>
       </c>
       <c r="C269" s="5">
         <v>1.4726981999999111E-2</v>
       </c>
       <c r="D269" s="5">
         <v>0.56963262563516359</v>
       </c>
       <c r="E269" s="5">
         <v>-2.6982102255881935</v>
       </c>
     </row>
-    <row r="270" spans="1:5">
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>31.089812599999998</v>
       </c>
       <c r="C270" s="5">
         <v>-2.9997930000000395E-2</v>
       </c>
       <c r="D270" s="5">
         <v>-1.1506265119521131</v>
       </c>
     </row>
-    <row r="271" spans="1:5">
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>31.051786693</v>
       </c>
       <c r="C271" s="5">
         <v>-3.8025906999997972E-2</v>
       </c>
       <c r="D271" s="5">
         <v>-1.4578850880126004</v>
       </c>
     </row>
-    <row r="272" spans="1:5">
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>31.132976992</v>
       </c>
       <c r="C272" s="5">
         <v>8.11902989999993E-2</v>
       </c>
       <c r="D272" s="5">
         <v>3.1831253993281905</v>
       </c>
     </row>
-    <row r="273" spans="1:5">
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>31.164117423</v>
       </c>
       <c r="C273" s="5">
         <v>3.1140431000000746E-2</v>
       </c>
       <c r="D273" s="5">
         <v>1.2069125360255839</v>
       </c>
     </row>
-    <row r="274" spans="1:5">
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>31.173638538999999</v>
       </c>
       <c r="C274" s="5">
         <v>9.5211159999983863E-3</v>
       </c>
       <c r="D274" s="5">
         <v>0.36723508000351401</v>
       </c>
     </row>
-    <row r="275" spans="1:5">
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>31.389583198</v>
       </c>
       <c r="C275" s="5">
         <v>0.21594465900000159</v>
       </c>
       <c r="D275" s="5">
         <v>8.6367196265305868</v>
       </c>
     </row>
-    <row r="276" spans="1:5">
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>31.397989303999999</v>
       </c>
       <c r="C276" s="5">
         <v>8.4061059999989141E-3</v>
       </c>
       <c r="D276" s="5">
         <v>0.32183281913100714</v>
       </c>
     </row>
-    <row r="277" spans="1:5">
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>31.442835119000001</v>
       </c>
       <c r="C277" s="5">
         <v>4.4845815000002176E-2</v>
       </c>
       <c r="D277" s="5">
         <v>1.7274911761640865</v>
       </c>
     </row>
-    <row r="278" spans="1:5">
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>31.545475757999998</v>
       </c>
       <c r="C278" s="5">
         <v>0.10264063899999698</v>
       </c>
       <c r="D278" s="5">
         <v>3.9883291007484889</v>
       </c>
     </row>
-    <row r="279" spans="1:5">
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>31.687558422999999</v>
       </c>
       <c r="C279" s="5">
         <v>0.14208266500000022</v>
       </c>
       <c r="D279" s="5">
         <v>5.5407919528190241</v>
       </c>
     </row>
-    <row r="280" spans="1:5">
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>31.837114905</v>
       </c>
       <c r="C280" s="5">
         <v>0.14955648200000127</v>
       </c>
       <c r="D280" s="5">
         <v>5.8130248628137648</v>
       </c>
     </row>
-    <row r="281" spans="1:5">
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>31.649129969000001</v>
       </c>
       <c r="C281" s="5">
         <v>-0.18798493599999944</v>
       </c>
       <c r="D281" s="5">
         <v>-6.85986752476615</v>
       </c>
       <c r="E281" s="5">
         <v>1.7009082959863475</v>
       </c>
     </row>
-    <row r="282" spans="1:5">
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>31.428399797000001</v>
       </c>
       <c r="C282" s="5">
         <v>-0.22073017199999967</v>
       </c>
       <c r="D282" s="5">
         <v>-8.0554652265835021</v>
       </c>
     </row>
-    <row r="283" spans="1:5">
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>31.697793999999998</v>
       </c>
       <c r="C283" s="5">
         <v>0.26939420299999739</v>
       </c>
       <c r="D283" s="5">
         <v>10.785069489507881</v>
       </c>
     </row>
-    <row r="284" spans="1:5">
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>31.521932112999998</v>
       </c>
       <c r="C284" s="5">
         <v>-0.17586188699999994</v>
       </c>
       <c r="D284" s="5">
         <v>-6.4582503776734024</v>
       </c>
     </row>
-    <row r="285" spans="1:5">
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>31.415934858</v>
       </c>
       <c r="C285" s="5">
         <v>-0.10599725499999835</v>
       </c>
       <c r="D285" s="5">
         <v>-3.9613823689530037</v>
       </c>
     </row>
-    <row r="286" spans="1:5">
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>31.332689067</v>
       </c>
       <c r="C286" s="5">
         <v>-8.3245790999999514E-2</v>
       </c>
       <c r="D286" s="5">
         <v>-3.1338197017399483</v>
       </c>
     </row>
-    <row r="287" spans="1:5">
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>31.320601329999999</v>
       </c>
       <c r="C287" s="5">
         <v>-1.2087737000001653E-2</v>
       </c>
       <c r="D287" s="5">
         <v>-0.46196310204246194</v>
       </c>
     </row>
-    <row r="288" spans="1:5">
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>31.294741667</v>
       </c>
       <c r="C288" s="5">
         <v>-2.5859662999998534E-2</v>
       </c>
       <c r="D288" s="5">
         <v>-0.98628588309283005</v>
       </c>
     </row>
-    <row r="289" spans="1:5">
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>31.525085270000002</v>
       </c>
       <c r="C289" s="5">
         <v>0.23034360300000145</v>
       </c>
       <c r="D289" s="5">
         <v>9.199032056889811</v>
       </c>
     </row>
-    <row r="290" spans="1:5">
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>31.592354617000002</v>
       </c>
       <c r="C290" s="5">
         <v>6.7269346999999868E-2</v>
       </c>
       <c r="D290" s="5">
         <v>2.5908688909256572</v>
       </c>
     </row>
-    <row r="291" spans="1:5">
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>31.625257061999999</v>
       </c>
       <c r="C291" s="5">
         <v>3.2902444999997726E-2</v>
       </c>
       <c r="D291" s="5">
         <v>1.2569459526814208</v>
       </c>
     </row>
-    <row r="292" spans="1:5">
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>31.681220492000001</v>
       </c>
       <c r="C292" s="5">
         <v>5.5963430000002035E-2</v>
       </c>
       <c r="D292" s="5">
         <v>2.1442860177072864</v>
       </c>
     </row>
-    <row r="293" spans="1:5">
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>31.582609924</v>
       </c>
       <c r="C293" s="5">
         <v>-9.8610568000001564E-2</v>
       </c>
       <c r="D293" s="5">
         <v>-3.6718215631875273</v>
       </c>
       <c r="E293" s="5">
         <v>-0.21017969550871651</v>
       </c>
     </row>
-    <row r="294" spans="1:5">
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>31.742150443</v>
       </c>
       <c r="C294" s="5">
         <v>0.1595405190000001</v>
       </c>
       <c r="D294" s="5">
         <v>6.2331236062443507</v>
       </c>
     </row>
-    <row r="295" spans="1:5">
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>31.731905456</v>
       </c>
       <c r="C295" s="5">
         <v>-1.0244987000000094E-2</v>
       </c>
       <c r="D295" s="5">
         <v>-0.38662106659178574</v>
       </c>
     </row>
-    <row r="296" spans="1:5">
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>31.684654177999999</v>
       </c>
       <c r="C296" s="5">
         <v>-4.7251278000000951E-2</v>
       </c>
       <c r="D296" s="5">
         <v>-1.772331304916297</v>
       </c>
     </row>
-    <row r="297" spans="1:5">
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>31.558493749</v>
       </c>
       <c r="C297" s="5">
         <v>-0.12616042899999869</v>
       </c>
       <c r="D297" s="5">
         <v>-4.6748399284689546</v>
       </c>
     </row>
-    <row r="298" spans="1:5">
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>31.462920838999999</v>
       </c>
       <c r="C298" s="5">
         <v>-9.5572910000001343E-2</v>
       </c>
       <c r="D298" s="5">
         <v>-3.5741998613097015</v>
       </c>
     </row>
-    <row r="299" spans="1:5">
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>31.340974088999999</v>
       </c>
       <c r="C299" s="5">
         <v>-0.12194674999999933</v>
       </c>
       <c r="D299" s="5">
         <v>-4.553186641191342</v>
       </c>
     </row>
-    <row r="300" spans="1:5">
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>30.489656058000001</v>
       </c>
       <c r="C300" s="5">
         <v>-0.85131803099999814</v>
       </c>
       <c r="D300" s="5">
         <v>-28.141124142251229</v>
       </c>
     </row>
-    <row r="301" spans="1:5">
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>30.838319890000001</v>
       </c>
       <c r="C301" s="5">
         <v>0.34866383199999973</v>
       </c>
       <c r="D301" s="5">
         <v>14.619419873530571</v>
       </c>
     </row>
-    <row r="302" spans="1:5">
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>30.567844787999999</v>
       </c>
       <c r="C302" s="5">
         <v>-0.27047510200000247</v>
       </c>
       <c r="D302" s="5">
         <v>-10.031739307005505</v>
       </c>
     </row>
-    <row r="303" spans="1:5">
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>30.469482149000001</v>
       </c>
       <c r="C303" s="5">
         <v>-9.8362638999997642E-2</v>
       </c>
       <c r="D303" s="5">
         <v>-3.7938038579855005</v>
       </c>
     </row>
-    <row r="304" spans="1:5">
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>30.526800464000001</v>
       </c>
       <c r="C304" s="5">
         <v>5.7318314999999842E-2</v>
       </c>
       <c r="D304" s="5">
         <v>2.2809087401316264</v>
       </c>
     </row>
-    <row r="305" spans="1:5">
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>30.710966370000001</v>
       </c>
       <c r="C305" s="5">
         <v>0.18416590600000049</v>
       </c>
       <c r="D305" s="5">
         <v>7.484622032867505</v>
       </c>
       <c r="E305" s="5">
         <v>-2.7598844937055889</v>
       </c>
     </row>
-    <row r="306" spans="1:5">
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>30.738478341</v>
       </c>
       <c r="C306" s="5">
         <v>2.7511970999999136E-2</v>
       </c>
       <c r="D306" s="5">
         <v>1.0803149735532758</v>
       </c>
     </row>
-    <row r="307" spans="1:5">
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>30.981800137</v>
       </c>
       <c r="C307" s="5">
         <v>0.24332179600000003</v>
       </c>
       <c r="D307" s="5">
         <v>9.9237156777063582</v>
       </c>
     </row>
-    <row r="308" spans="1:5">
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>30.938861497000001</v>
       </c>
       <c r="C308" s="5">
         <v>-4.293863999999914E-2</v>
       </c>
       <c r="D308" s="5">
         <v>-1.6504983778406701</v>
       </c>
     </row>
-    <row r="309" spans="1:5">
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>31.208583868000002</v>
       </c>
       <c r="C309" s="5">
         <v>0.26972237100000029</v>
       </c>
       <c r="D309" s="5">
         <v>10.977978446558922</v>
       </c>
     </row>
-    <row r="310" spans="1:5">
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>31.501560703999999</v>
       </c>
       <c r="C310" s="5">
         <v>0.29297683599999758</v>
       </c>
       <c r="D310" s="5">
         <v>11.865482879379918</v>
       </c>
     </row>
-    <row r="311" spans="1:5">
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>31.474001962999999</v>
       </c>
       <c r="C311" s="5">
         <v>-2.7558740999999998E-2</v>
       </c>
       <c r="D311" s="5">
         <v>-1.0447682410721693</v>
       </c>
     </row>
-    <row r="312" spans="1:5">
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>31.572285620999999</v>
       </c>
       <c r="C312" s="5">
         <v>9.8283657999999718E-2</v>
       </c>
       <c r="D312" s="5">
         <v>3.8122647164241741</v>
       </c>
     </row>
-    <row r="313" spans="1:5">
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>31.542160775999999</v>
       </c>
       <c r="C313" s="5">
         <v>-3.0124844999999567E-2</v>
       </c>
       <c r="D313" s="5">
         <v>-1.1389960066974125</v>
       </c>
     </row>
-    <row r="314" spans="1:5">
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>31.944107536000001</v>
       </c>
       <c r="C314" s="5">
         <v>0.40194676000000129</v>
       </c>
       <c r="D314" s="5">
         <v>16.410409579056797</v>
       </c>
     </row>
-    <row r="315" spans="1:5">
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>32.327481112999997</v>
       </c>
       <c r="C315" s="5">
         <v>0.38337357699999686</v>
       </c>
       <c r="D315" s="5">
         <v>15.391359348771738</v>
       </c>
     </row>
-    <row r="316" spans="1:5">
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>32.359904366000002</v>
       </c>
       <c r="C316" s="5">
         <v>3.2423253000004593E-2</v>
       </c>
       <c r="D316" s="5">
         <v>1.2102164739111965</v>
       </c>
     </row>
-    <row r="317" spans="1:5">
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>32.429851939999999</v>
       </c>
       <c r="C317" s="5">
         <v>6.9947573999996848E-2</v>
       </c>
       <c r="D317" s="5">
         <v>2.6249213034383212</v>
       </c>
       <c r="E317" s="5">
         <v>5.5969764978776038</v>
       </c>
     </row>
-    <row r="318" spans="1:5">
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>32.323814024000001</v>
       </c>
       <c r="C318" s="5">
         <v>-0.10603791599999823</v>
       </c>
       <c r="D318" s="5">
         <v>-3.8539156422697562</v>
       </c>
     </row>
-    <row r="319" spans="1:5">
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>32.439423390999998</v>
       </c>
       <c r="C319" s="5">
         <v>0.11560936699999758</v>
       </c>
       <c r="D319" s="5">
         <v>4.3773628702277856</v>
       </c>
     </row>
-    <row r="320" spans="1:5">
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>32.282061523000003</v>
       </c>
       <c r="C320" s="5">
         <v>-0.1573618679999953</v>
       </c>
       <c r="D320" s="5">
         <v>-5.668309440842334</v>
       </c>
     </row>
-    <row r="321" spans="1:5">
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>32.773168312999999</v>
       </c>
       <c r="C321" s="5">
         <v>0.49110678999999635</v>
       </c>
       <c r="D321" s="5">
         <v>19.863239342657057</v>
       </c>
     </row>
-    <row r="322" spans="1:5">
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>32.655516824000003</v>
       </c>
       <c r="C322" s="5">
         <v>-0.11765148899999645</v>
       </c>
       <c r="D322" s="5">
         <v>-4.2238009670716341</v>
       </c>
     </row>
-    <row r="323" spans="1:5">
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>32.828456396</v>
       </c>
       <c r="C323" s="5">
         <v>0.1729395719999971</v>
       </c>
       <c r="D323" s="5">
         <v>6.5434638828916203</v>
       </c>
     </row>
-    <row r="324" spans="1:5">
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>32.772495673000002</v>
       </c>
       <c r="C324" s="5">
         <v>-5.5960722999998325E-2</v>
       </c>
       <c r="D324" s="5">
         <v>-2.0264991212328054</v>
       </c>
     </row>
-    <row r="325" spans="1:5">
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>32.419300253000003</v>
       </c>
       <c r="C325" s="5">
         <v>-0.35319541999999871</v>
       </c>
       <c r="D325" s="5">
         <v>-12.192934637102482</v>
       </c>
     </row>
-    <row r="326" spans="1:5">
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>32.527129543000001</v>
       </c>
       <c r="C326" s="5">
         <v>0.10782928999999797</v>
       </c>
       <c r="D326" s="5">
         <v>4.0651301172725196</v>
       </c>
     </row>
-    <row r="327" spans="1:5">
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>31.973886095000001</v>
       </c>
       <c r="C327" s="5">
         <v>-0.55324344799999992</v>
       </c>
       <c r="D327" s="5">
         <v>-18.605284412510148</v>
       </c>
     </row>
-    <row r="328" spans="1:5">
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>32.157389834999996</v>
       </c>
       <c r="C328" s="5">
         <v>0.18350373999999547</v>
       </c>
       <c r="D328" s="5">
         <v>7.1086151755513693</v>
       </c>
     </row>
-    <row r="329" spans="1:5">
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>32.324616196999997</v>
       </c>
       <c r="C329" s="5">
         <v>0.16722636200000096</v>
       </c>
       <c r="D329" s="5">
         <v>6.421907356972012</v>
       </c>
       <c r="E329" s="5">
         <v>-0.3245026933662909</v>
       </c>
     </row>
-    <row r="330" spans="1:5">
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>32.595318890999998</v>
       </c>
       <c r="C330" s="5">
         <v>0.27070269400000058</v>
       </c>
       <c r="D330" s="5">
         <v>10.525448670378946</v>
       </c>
     </row>
-    <row r="331" spans="1:5">
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>32.702683354999998</v>
       </c>
       <c r="C331" s="5">
         <v>0.10736446399999977</v>
       </c>
       <c r="D331" s="5">
         <v>4.0250326480314014</v>
       </c>
     </row>
-    <row r="332" spans="1:5">
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>33.023134358</v>
       </c>
       <c r="C332" s="5">
         <v>0.32045100300000229</v>
       </c>
       <c r="D332" s="5">
         <v>12.41359230853023</v>
       </c>
     </row>
-    <row r="333" spans="1:5">
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>33.063747026000001</v>
       </c>
       <c r="C333" s="5">
         <v>4.0612668000001406E-2</v>
       </c>
       <c r="D333" s="5">
         <v>1.4858130314978402</v>
       </c>
     </row>
-    <row r="334" spans="1:5">
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>33.152408549999997</v>
       </c>
       <c r="C334" s="5">
         <v>8.8661523999995495E-2</v>
       </c>
       <c r="D334" s="5">
         <v>3.265724281059379</v>
       </c>
     </row>
-    <row r="335" spans="1:5">
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>33.220830753999998</v>
       </c>
       <c r="C335" s="5">
         <v>6.8422204000000875E-2</v>
       </c>
       <c r="D335" s="5">
         <v>2.5049492722730715</v>
       </c>
     </row>
-    <row r="336" spans="1:5">
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>32.674223482000002</v>
       </c>
       <c r="C336" s="5">
         <v>-0.5466072719999957</v>
       </c>
       <c r="D336" s="5">
         <v>-18.052173731717868</v>
       </c>
     </row>
-    <row r="337" spans="1:5">
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>32.388796753999998</v>
       </c>
       <c r="C337" s="5">
         <v>-0.28542672800000446</v>
       </c>
       <c r="D337" s="5">
         <v>-9.9933767150089832</v>
       </c>
     </row>
-    <row r="338" spans="1:5">
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>32.599646471</v>
       </c>
       <c r="C338" s="5">
         <v>0.2108497170000021</v>
       </c>
       <c r="D338" s="5">
         <v>8.0978144639602299</v>
       </c>
     </row>
-    <row r="339" spans="1:5">
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>32.603299894000003</v>
       </c>
       <c r="C339" s="5">
         <v>3.6534230000029311E-3</v>
       </c>
       <c r="D339" s="5">
         <v>0.13456621063263619</v>
       </c>
     </row>
-    <row r="340" spans="1:5">
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>32.725030570000001</v>
       </c>
       <c r="C340" s="5">
         <v>0.12173067599999854</v>
       </c>
       <c r="D340" s="5">
         <v>4.5735920198375579</v>
       </c>
     </row>
-    <row r="341" spans="1:5">
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>32.679519778</v>
       </c>
       <c r="C341" s="5">
         <v>-4.5510792000001743E-2</v>
       </c>
       <c r="D341" s="5">
         <v>-1.6561376031661412</v>
       </c>
       <c r="E341" s="5">
         <v>1.097935947134121</v>
       </c>
     </row>
-    <row r="342" spans="1:5">
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>32.854973817999998</v>
       </c>
       <c r="C342" s="5">
         <v>0.1754540399999982</v>
       </c>
       <c r="D342" s="5">
         <v>6.6364093922725909</v>
       </c>
     </row>
-    <row r="343" spans="1:5">
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>32.770735129999998</v>
       </c>
       <c r="C343" s="5">
         <v>-8.4238687999999229E-2</v>
       </c>
       <c r="D343" s="5">
         <v>-3.0337276541130054</v>
       </c>
     </row>
-    <row r="344" spans="1:5">
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>32.876522696000002</v>
       </c>
       <c r="C344" s="5">
         <v>0.10578756600000361</v>
       </c>
       <c r="D344" s="5">
         <v>3.9432551165210272</v>
       </c>
     </row>
-    <row r="345" spans="1:5">
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>32.870484646000001</v>
       </c>
       <c r="C345" s="5">
         <v>-6.0380500000007942E-3</v>
       </c>
       <c r="D345" s="5">
         <v>-0.2201676117154161</v>
       </c>
     </row>
-    <row r="346" spans="1:5">
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>32.896811405000001</v>
       </c>
       <c r="C346" s="5">
         <v>2.6326758999999811E-2</v>
       </c>
       <c r="D346" s="5">
         <v>0.96535384807194813</v>
       </c>
     </row>
-    <row r="347" spans="1:5">
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>33.057845845999999</v>
       </c>
       <c r="C347" s="5">
         <v>0.1610344409999982</v>
       </c>
       <c r="D347" s="5">
         <v>6.0349268717435844</v>
       </c>
     </row>
-    <row r="348" spans="1:5">
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>33.389901526000003</v>
       </c>
       <c r="C348" s="5">
         <v>0.33205568000000341</v>
       </c>
       <c r="D348" s="5">
         <v>12.74234322511132</v>
       </c>
     </row>
-    <row r="349" spans="1:5">
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>33.632392914999997</v>
       </c>
       <c r="C349" s="5">
         <v>0.24249138899999423</v>
       </c>
       <c r="D349" s="5">
         <v>9.0715684262001837</v>
       </c>
     </row>
-    <row r="350" spans="1:5">
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>33.652138790999999</v>
       </c>
       <c r="C350" s="5">
         <v>1.9745876000001772E-2</v>
       </c>
       <c r="D350" s="5">
         <v>0.70681009400168637</v>
       </c>
     </row>
-    <row r="351" spans="1:5">
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>33.798343850000002</v>
       </c>
       <c r="C351" s="5">
         <v>0.14620505900000325</v>
       </c>
       <c r="D351" s="5">
         <v>5.3399196641173763</v>
       </c>
     </row>
-    <row r="352" spans="1:5">
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>33.960661954000003</v>
       </c>
       <c r="C352" s="5">
         <v>0.16231810400000057</v>
       </c>
       <c r="D352" s="5">
         <v>5.9177441007819631</v>
       </c>
     </row>
-    <row r="353" spans="1:5">
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>33.904544289999997</v>
       </c>
       <c r="C353" s="5">
         <v>-5.6117664000005618E-2</v>
       </c>
       <c r="D353" s="5">
         <v>-1.964995075121867</v>
       </c>
       <c r="E353" s="5">
         <v>3.7486001028224747</v>
       </c>
     </row>
-    <row r="354" spans="1:5">
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>33.925034533000002</v>
       </c>
       <c r="C354" s="5">
         <v>2.0490243000004682E-2</v>
       </c>
       <c r="D354" s="5">
         <v>0.72763656757584005</v>
       </c>
     </row>
-    <row r="355" spans="1:5">
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>34.147386193999999</v>
       </c>
       <c r="C355" s="5">
         <v>0.22235166099999759</v>
       </c>
       <c r="D355" s="5">
         <v>8.154853797705508</v>
       </c>
     </row>
-    <row r="356" spans="1:5">
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>34.056520605999999</v>
       </c>
       <c r="C356" s="5">
         <v>-9.0865587999999775E-2</v>
       </c>
       <c r="D356" s="5">
         <v>-3.1468572779122295</v>
       </c>
     </row>
-    <row r="357" spans="1:5">
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>34.095875534999998</v>
       </c>
       <c r="C357" s="5">
         <v>3.9354928999998151E-2</v>
       </c>
       <c r="D357" s="5">
         <v>1.3955396970438905</v>
       </c>
     </row>
-    <row r="358" spans="1:5">
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>34.371456027000001</v>
       </c>
       <c r="C358" s="5">
         <v>0.27558049200000312</v>
       </c>
       <c r="D358" s="5">
         <v>10.142009236554173</v>
       </c>
     </row>
-    <row r="359" spans="1:5">
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>34.620430161999998</v>
       </c>
       <c r="C359" s="5">
         <v>0.24897413499999743</v>
       </c>
       <c r="D359" s="5">
         <v>9.0471596150805134</v>
       </c>
     </row>
-    <row r="360" spans="1:5">
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>34.606550138999999</v>
       </c>
       <c r="C360" s="5">
         <v>-1.3880022999998687E-2</v>
       </c>
       <c r="D360" s="5">
         <v>-0.48004455808546842</v>
       </c>
     </row>
-    <row r="361" spans="1:5">
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>34.854135329999998</v>
       </c>
       <c r="C361" s="5">
         <v>0.24758519099999887</v>
       </c>
       <c r="D361" s="5">
         <v>8.9311448181240713</v>
       </c>
     </row>
-    <row r="362" spans="1:5">
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>34.969557864999999</v>
       </c>
       <c r="C362" s="5">
         <v>0.11542253500000044</v>
       </c>
       <c r="D362" s="5">
         <v>4.0470901696997075</v>
       </c>
     </row>
-    <row r="363" spans="1:5">
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>34.678468881999997</v>
       </c>
       <c r="C363" s="5">
         <v>-0.29108898300000163</v>
       </c>
       <c r="D363" s="5">
         <v>-9.5440215976982827</v>
       </c>
     </row>
-    <row r="364" spans="1:5">
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>34.981978009999999</v>
       </c>
       <c r="C364" s="5">
         <v>0.30350912800000174</v>
       </c>
       <c r="D364" s="5">
         <v>11.023107115545994</v>
       </c>
     </row>
-    <row r="365" spans="1:5">
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>34.807107537</v>
       </c>
       <c r="C365" s="5">
         <v>-0.17487047299999858</v>
       </c>
       <c r="D365" s="5">
         <v>-5.8364396986518186</v>
       </c>
       <c r="E365" s="5">
         <v>2.6620716069208683</v>
       </c>
     </row>
-    <row r="366" spans="1:5">
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>35.209328937000002</v>
       </c>
       <c r="C366" s="5">
         <v>0.40222140000000195</v>
       </c>
       <c r="D366" s="5">
         <v>14.783048216677109</v>
       </c>
     </row>
-    <row r="367" spans="1:5">
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>35.138687222000001</v>
       </c>
       <c r="C367" s="5">
         <v>-7.0641715000000715E-2</v>
       </c>
       <c r="D367" s="5">
         <v>-2.3812115702861347</v>
       </c>
     </row>
-    <row r="368" spans="1:5">
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>35.269664667999997</v>
       </c>
       <c r="C368" s="5">
         <v>0.13097744599999572</v>
       </c>
       <c r="D368" s="5">
         <v>4.5657795710883908</v>
       </c>
     </row>
-    <row r="369" spans="1:5">
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>32.634274982999997</v>
       </c>
       <c r="C369" s="5">
         <v>-2.6353896849999998</v>
       </c>
       <c r="D369" s="5">
         <v>-60.620367647400016</v>
       </c>
     </row>
-    <row r="370" spans="1:5">
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>32.864879356000003</v>
       </c>
       <c r="C370" s="5">
         <v>0.23060437300000558</v>
       </c>
       <c r="D370" s="5">
         <v>8.8170340211477072</v>
       </c>
     </row>
-    <row r="371" spans="1:5">
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>33.683113863000003</v>
       </c>
       <c r="C371" s="5">
         <v>0.81823450699999967</v>
       </c>
       <c r="D371" s="5">
         <v>34.326683532878818</v>
       </c>
     </row>
-    <row r="372" spans="1:5">
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>34.118044286999996</v>
       </c>
       <c r="C372" s="5">
         <v>0.43493042399999382</v>
       </c>
       <c r="D372" s="5">
         <v>16.644090856077653</v>
       </c>
     </row>
-    <row r="373" spans="1:5">
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>34.361473725000003</v>
       </c>
       <c r="C373" s="5">
         <v>0.24342943800000683</v>
       </c>
       <c r="D373" s="5">
         <v>8.9060083159853587</v>
       </c>
     </row>
-    <row r="374" spans="1:5">
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>34.249368105999999</v>
       </c>
       <c r="C374" s="5">
         <v>-0.11210561900000471</v>
       </c>
       <c r="D374" s="5">
         <v>-3.8455527726552474</v>
       </c>
     </row>
-    <row r="375" spans="1:5">
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>34.748618892000003</v>
       </c>
       <c r="C375" s="5">
         <v>0.49925078600000461</v>
       </c>
       <c r="D375" s="5">
         <v>18.965166327099947</v>
       </c>
     </row>
-    <row r="376" spans="1:5">
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>34.205114608000002</v>
       </c>
       <c r="C376" s="5">
         <v>-0.54350428400000084</v>
       </c>
       <c r="D376" s="5">
         <v>-17.235894854589105</v>
       </c>
     </row>
-    <row r="377" spans="1:5">
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>34.614833075</v>
       </c>
       <c r="C377" s="5">
         <v>0.40971846699999759</v>
       </c>
       <c r="D377" s="5">
         <v>15.35974850996562</v>
       </c>
       <c r="E377" s="5">
         <v>-0.55239999990120969</v>
       </c>
     </row>
-    <row r="378" spans="1:5">
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>34.503307892000002</v>
       </c>
       <c r="C378" s="5">
         <v>-0.1115251829999977</v>
       </c>
       <c r="D378" s="5">
         <v>-3.7984866374960458</v>
       </c>
     </row>
-    <row r="379" spans="1:5">
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>34.357521372000001</v>
       </c>
       <c r="C379" s="5">
         <v>-0.14578652000000147</v>
       </c>
       <c r="D379" s="5">
         <v>-4.9541628553192556</v>
       </c>
     </row>
-    <row r="380" spans="1:5">
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>34.307780536999999</v>
       </c>
       <c r="C380" s="5">
         <v>-4.9740835000001482E-2</v>
       </c>
       <c r="D380" s="5">
         <v>-1.7235239095218513</v>
       </c>
     </row>
-    <row r="381" spans="1:5">
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>34.477726611999998</v>
       </c>
       <c r="C381" s="5">
         <v>0.16994607499999859</v>
       </c>
       <c r="D381" s="5">
         <v>6.1089410387111576</v>
       </c>
     </row>
-    <row r="382" spans="1:5">
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>34.217512534000001</v>
       </c>
       <c r="C382" s="5">
         <v>-0.26021407799999707</v>
       </c>
       <c r="D382" s="5">
         <v>-8.6901224372451953</v>
       </c>
     </row>
-    <row r="383" spans="1:5">
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>34.212668295999997</v>
       </c>
       <c r="C383" s="5">
         <v>-4.8442380000039975E-3</v>
       </c>
       <c r="D383" s="5">
         <v>-0.16975405202678262</v>
       </c>
     </row>
-    <row r="384" spans="1:5">
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>34.719888949999998</v>
       </c>
       <c r="C384" s="5">
         <v>0.50722065400000105</v>
       </c>
       <c r="D384" s="5">
         <v>19.31541826443295</v>
       </c>
     </row>
-    <row r="385" spans="1:5">
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>34.671679019999999</v>
       </c>
       <c r="C385" s="5">
         <v>-4.8209929999998735E-2</v>
       </c>
       <c r="D385" s="5">
         <v>-1.6535807906208122</v>
       </c>
     </row>
-    <row r="386" spans="1:5">
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>34.708151364999999</v>
       </c>
       <c r="C386" s="5">
         <v>3.6472344999999962E-2</v>
       </c>
       <c r="D386" s="5">
         <v>1.2696507447900185</v>
       </c>
     </row>
-    <row r="387" spans="1:5">
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>34.924076495000001</v>
       </c>
       <c r="C387" s="5">
         <v>0.21592513000000224</v>
       </c>
       <c r="D387" s="5">
         <v>7.7262088461542922</v>
       </c>
     </row>
-    <row r="388" spans="1:5">
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>34.955503331000003</v>
       </c>
       <c r="C388" s="5">
         <v>3.1426836000001401E-2</v>
       </c>
       <c r="D388" s="5">
         <v>1.0851943614817561</v>
       </c>
     </row>
-    <row r="389" spans="1:5">
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>34.847035593999998</v>
       </c>
       <c r="C389" s="5">
         <v>-0.10846773700000512</v>
       </c>
       <c r="D389" s="5">
         <v>-3.6607307984488191</v>
       </c>
       <c r="E389" s="5">
         <v>0.67081796551462514</v>
       </c>
     </row>
-    <row r="390" spans="1:5">
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>34.607698958999997</v>
       </c>
       <c r="C390" s="5">
         <v>-0.2393366350000008</v>
       </c>
       <c r="D390" s="5">
         <v>-7.9375296431899445</v>
       </c>
     </row>
-    <row r="391" spans="1:5">
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>34.799607526999999</v>
       </c>
       <c r="C391" s="5">
         <v>0.19190856800000233</v>
       </c>
       <c r="D391" s="5">
         <v>6.861055527384341</v>
       </c>
     </row>
-    <row r="392" spans="1:5">
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>34.650575560999997</v>
       </c>
       <c r="C392" s="5">
         <v>-0.14903196600000257</v>
       </c>
       <c r="D392" s="5">
         <v>-5.0197556880749001</v>
       </c>
     </row>
-    <row r="393" spans="1:5">
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>34.711471312</v>
       </c>
       <c r="C393" s="5">
         <v>6.0895751000003884E-2</v>
       </c>
       <c r="D393" s="5">
         <v>2.1294129705689446</v>
       </c>
     </row>
-    <row r="394" spans="1:5">
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>34.839514500999996</v>
       </c>
       <c r="C394" s="5">
         <v>0.128043188999996</v>
       </c>
       <c r="D394" s="5">
         <v>4.517463807117017</v>
       </c>
     </row>
-    <row r="395" spans="1:5">
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>34.518968733000001</v>
       </c>
       <c r="C395" s="5">
         <v>-0.32054576799999523</v>
       </c>
       <c r="D395" s="5">
         <v>-10.498849489285011</v>
       </c>
     </row>
-    <row r="396" spans="1:5">
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>34.712865694000001</v>
       </c>
       <c r="C396" s="5">
         <v>0.19389696100000009</v>
       </c>
       <c r="D396" s="5">
         <v>6.9527278103245882</v>
       </c>
     </row>
-    <row r="397" spans="1:5">
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>34.772216501999999</v>
       </c>
       <c r="C397" s="5">
         <v>5.9350807999997812E-2</v>
       </c>
       <c r="D397" s="5">
         <v>2.0711209131089703</v>
       </c>
     </row>
-    <row r="398" spans="1:5">
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>34.763535683000001</v>
       </c>
       <c r="C398" s="5">
         <v>-8.6808189999985075E-3</v>
       </c>
       <c r="D398" s="5">
         <v>-0.29916676446151147</v>
       </c>
     </row>
-    <row r="399" spans="1:5">
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>34.604658618000002</v>
       </c>
       <c r="C399" s="5">
         <v>-0.15887706499999865</v>
       </c>
       <c r="D399" s="5">
         <v>-5.3484909564862404</v>
       </c>
     </row>
-    <row r="400" spans="1:5">
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>34.625449916000001</v>
       </c>
       <c r="C400" s="5">
         <v>2.0791297999998903E-2</v>
       </c>
       <c r="D400" s="5">
         <v>0.72337571034823966</v>
       </c>
     </row>
-    <row r="401" spans="1:5">
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>34.518344462999998</v>
       </c>
       <c r="C401" s="5">
         <v>-0.10710545300000263</v>
       </c>
       <c r="D401" s="5">
         <v>-3.6494059102615717</v>
       </c>
       <c r="E401" s="5">
         <v>-0.94323986358424428</v>
       </c>
     </row>
-    <row r="402" spans="1:5">
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>34.519159690000002</v>
       </c>
       <c r="C402" s="5">
         <v>8.1522700000391524E-4</v>
       </c>
       <c r="D402" s="5">
         <v>2.8344333935637067E-2</v>
       </c>
     </row>
-    <row r="403" spans="1:5">
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>34.448081936999998</v>
       </c>
       <c r="C403" s="5">
         <v>-7.1077753000004407E-2</v>
       </c>
       <c r="D403" s="5">
         <v>-2.4431058425222529</v>
       </c>
     </row>
-    <row r="404" spans="1:5">
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>34.494689246999997</v>
       </c>
       <c r="C404" s="5">
         <v>4.6607309999998847E-2</v>
       </c>
       <c r="D404" s="5">
         <v>1.6357032681090455</v>
       </c>
     </row>
-    <row r="405" spans="1:5">
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>33.937544400999997</v>
       </c>
       <c r="C405" s="5">
         <v>-0.55714484599999992</v>
       </c>
       <c r="D405" s="5">
         <v>-17.749577181226751</v>
       </c>
     </row>
-    <row r="406" spans="1:5">
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>33.927229163</v>
       </c>
       <c r="C406" s="5">
         <v>-1.0315237999996896E-2</v>
       </c>
       <c r="D406" s="5">
         <v>-0.3641281017006559</v>
       </c>
     </row>
-    <row r="407" spans="1:5">
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>34.005267613000001</v>
       </c>
       <c r="C407" s="5">
         <v>7.8038450000001092E-2</v>
       </c>
       <c r="D407" s="5">
         <v>2.7953942913582663</v>
       </c>
     </row>
-    <row r="408" spans="1:5">
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>34.007591544</v>
       </c>
       <c r="C408" s="5">
         <v>2.3239309999993907E-3</v>
       </c>
       <c r="D408" s="5">
         <v>8.2039220236929111E-2</v>
       </c>
     </row>
-    <row r="409" spans="1:5">
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>33.963339144000003</v>
       </c>
       <c r="C409" s="5">
         <v>-4.4252399999997749E-2</v>
       </c>
       <c r="D409" s="5">
         <v>-1.5503736196025963</v>
       </c>
     </row>
-    <row r="410" spans="1:5">
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>33.931524897000003</v>
       </c>
       <c r="C410" s="5">
         <v>-3.1814246999999796E-2</v>
       </c>
       <c r="D410" s="5">
         <v>-1.1182946866558074</v>
       </c>
     </row>
-    <row r="411" spans="1:5">
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>33.590950429999999</v>
       </c>
       <c r="C411" s="5">
         <v>-0.34057446700000327</v>
       </c>
       <c r="D411" s="5">
         <v>-11.401376418271802</v>
       </c>
     </row>
-    <row r="412" spans="1:5">
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>33.609802068</v>
       </c>
       <c r="C412" s="5">
         <v>1.8851638000001003E-2</v>
       </c>
       <c r="D412" s="5">
         <v>0.67553678974341391</v>
       </c>
     </row>
-    <row r="413" spans="1:5">
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>33.720977783000002</v>
       </c>
       <c r="C413" s="5">
         <v>0.11117571500000167</v>
       </c>
       <c r="D413" s="5">
         <v>4.0424212240091739</v>
       </c>
       <c r="E413" s="5">
         <v>-2.3099794975818932</v>
       </c>
     </row>
-    <row r="414" spans="1:5">
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>33.732551786000002</v>
       </c>
       <c r="C414" s="5">
         <v>1.1574002999999777E-2</v>
       </c>
       <c r="D414" s="5">
         <v>0.41265269345187594</v>
       </c>
     </row>
-    <row r="415" spans="1:5">
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>33.487017506999997</v>
       </c>
       <c r="C415" s="5">
         <v>-0.24553427900000457</v>
       </c>
       <c r="D415" s="5">
         <v>-8.3932910187097356</v>
       </c>
     </row>
-    <row r="416" spans="1:5">
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>33.527644467999998</v>
       </c>
       <c r="C416" s="5">
         <v>4.0626961000000961E-2</v>
       </c>
       <c r="D416" s="5">
         <v>1.4656122003326999</v>
       </c>
     </row>
-    <row r="417" spans="1:5">
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>33.452915124999997</v>
       </c>
       <c r="C417" s="5">
         <v>-7.4729343000001336E-2</v>
       </c>
       <c r="D417" s="5">
         <v>-2.6421188248522243</v>
       </c>
     </row>
-    <row r="418" spans="1:5">
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>33.602544262000002</v>
       </c>
       <c r="C418" s="5">
         <v>0.14962913700000513</v>
       </c>
       <c r="D418" s="5">
         <v>5.5014231226410804</v>
       </c>
     </row>
-    <row r="419" spans="1:5">
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>33.781407133000002</v>
       </c>
       <c r="C419" s="5">
         <v>0.17886287099999976</v>
       </c>
       <c r="D419" s="5">
         <v>6.5778333212562323</v>
       </c>
     </row>
-    <row r="420" spans="1:5">
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>33.702606232000001</v>
       </c>
       <c r="C420" s="5">
         <v>-7.8800901000001033E-2</v>
       </c>
       <c r="D420" s="5">
         <v>-2.7635697784253455</v>
       </c>
     </row>
-    <row r="421" spans="1:5">
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>33.748855568000003</v>
       </c>
       <c r="C421" s="5">
         <v>4.6249336000002472E-2</v>
       </c>
       <c r="D421" s="5">
         <v>1.659219069924367</v>
       </c>
     </row>
-    <row r="422" spans="1:5">
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>33.811993979999997</v>
       </c>
       <c r="C422" s="5">
         <v>6.3138411999993593E-2</v>
       </c>
       <c r="D422" s="5">
         <v>2.2682421659050878</v>
       </c>
     </row>
-    <row r="423" spans="1:5">
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>34.189430141000003</v>
       </c>
       <c r="C423" s="5">
         <v>0.37743616100000565</v>
       </c>
       <c r="D423" s="5">
         <v>14.249142793757574</v>
       </c>
     </row>
-    <row r="424" spans="1:5">
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>34.310969026000002</v>
       </c>
       <c r="C424" s="5">
         <v>0.12153888499999965</v>
       </c>
       <c r="D424" s="5">
         <v>4.3502416765843543</v>
       </c>
     </row>
-    <row r="425" spans="1:5">
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>34.338897101000001</v>
       </c>
       <c r="C425" s="5">
         <v>2.7928074999998387E-2</v>
       </c>
       <c r="D425" s="5">
         <v>0.98114783438310038</v>
       </c>
       <c r="E425" s="5">
         <v>1.8324478073453498</v>
       </c>
     </row>
-    <row r="426" spans="1:5">
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>34.340470078000003</v>
       </c>
       <c r="C426" s="5">
         <v>1.5729770000021404E-3</v>
       </c>
       <c r="D426" s="5">
         <v>5.4982780134449349E-2</v>
       </c>
     </row>
-    <row r="427" spans="1:5">
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>34.516511772999998</v>
       </c>
       <c r="C427" s="5">
         <v>0.176041694999995</v>
       </c>
       <c r="D427" s="5">
         <v>6.3280784773960042</v>
       </c>
     </row>
-    <row r="428" spans="1:5">
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>34.442005764999998</v>
       </c>
       <c r="C428" s="5">
         <v>-7.4506008000000179E-2</v>
       </c>
       <c r="D428" s="5">
         <v>-2.559741852307551</v>
       </c>
     </row>
-    <row r="429" spans="1:5">
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>34.960250903000002</v>
       </c>
       <c r="C429" s="5">
         <v>0.5182451380000046</v>
       </c>
       <c r="D429" s="5">
         <v>19.628117525383981</v>
       </c>
     </row>
-    <row r="430" spans="1:5">
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>35.069578417999999</v>
       </c>
       <c r="C430" s="5">
         <v>0.10932751499999682</v>
       </c>
       <c r="D430" s="5">
         <v>3.8178550183789683</v>
       </c>
     </row>
-    <row r="431" spans="1:5">
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>35.058831364</v>
       </c>
       <c r="C431" s="5">
         <v>-1.0747053999999423E-2</v>
       </c>
       <c r="D431" s="5">
         <v>-0.36712019184231837</v>
       </c>
     </row>
-    <row r="432" spans="1:5">
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>35.000029222999999</v>
       </c>
       <c r="C432" s="5">
         <v>-5.8802141000001029E-2</v>
       </c>
       <c r="D432" s="5">
         <v>-1.9942269681040292</v>
       </c>
     </row>
-    <row r="433" spans="1:5">
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>35.045243677999999</v>
       </c>
       <c r="C433" s="5">
         <v>4.5214454999999987E-2</v>
       </c>
       <c r="D433" s="5">
         <v>1.5612705813823347</v>
       </c>
     </row>
-    <row r="434" spans="1:5">
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>35.012334420000002</v>
       </c>
       <c r="C434" s="5">
         <v>-3.2909257999996555E-2</v>
       </c>
       <c r="D434" s="5">
         <v>-1.1210589437096186</v>
       </c>
     </row>
-    <row r="435" spans="1:5">
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>34.995584555000001</v>
       </c>
       <c r="C435" s="5">
         <v>-1.6749865000001307E-2</v>
       </c>
       <c r="D435" s="5">
         <v>-0.5725706667926822</v>
       </c>
     </row>
-    <row r="436" spans="1:5">
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>34.754677417000003</v>
       </c>
       <c r="C436" s="5">
         <v>-0.24090713799999719</v>
       </c>
       <c r="D436" s="5">
         <v>-7.9550183037787274</v>
       </c>
     </row>
-    <row r="437" spans="1:5">
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>34.782319981000001</v>
       </c>
       <c r="C437" s="5">
         <v>2.7642563999997094E-2</v>
       </c>
       <c r="D437" s="5">
         <v>0.95862115045086682</v>
       </c>
       <c r="E437" s="5">
         <v>1.2913136921543389</v>
       </c>
     </row>
-    <row r="438" spans="1:5">
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>34.794792889</v>
       </c>
       <c r="C438" s="5">
         <v>1.247290799999945E-2</v>
       </c>
       <c r="D438" s="5">
         <v>0.43116862898513464</v>
       </c>
     </row>
-    <row r="439" spans="1:5">
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>34.733064999</v>
       </c>
       <c r="C439" s="5">
         <v>-6.172789000000023E-2</v>
       </c>
       <c r="D439" s="5">
         <v>-2.1082168204278329</v>
       </c>
     </row>
-    <row r="440" spans="1:5">
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>34.695850929999999</v>
       </c>
       <c r="C440" s="5">
         <v>-3.7214069000000904E-2</v>
       </c>
       <c r="D440" s="5">
         <v>-1.2781671659780502</v>
       </c>
     </row>
-    <row r="441" spans="1:5">
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>34.878681082999996</v>
       </c>
       <c r="C441" s="5">
         <v>0.18283015299999761</v>
       </c>
       <c r="D441" s="5">
         <v>6.5099373547573114</v>
       </c>
     </row>
-    <row r="442" spans="1:5">
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
         <v>35.223514098000003</v>
       </c>
       <c r="C442" s="5">
         <v>0.34483301500000607</v>
       </c>
       <c r="D442" s="5">
         <v>12.530832040931529</v>
       </c>
     </row>
-    <row r="443" spans="1:5">
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>35.313231465999998</v>
+        <v>35.329435631999999</v>
       </c>
       <c r="C443" s="5">
-        <v>8.971736799999519E-2</v>
+        <v>0.1059215339999966</v>
       </c>
       <c r="D443" s="5">
-        <v>3.0996889984896692</v>
-[...2 lines deleted...]
-    <row r="444" spans="1:5">
+        <v>3.6688356456419324</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
-    </row>
-    <row r="445" spans="1:5">
+      <c r="B444" s="5">
+        <v>35.365259256000002</v>
+      </c>
+      <c r="C444" s="5">
+        <v>3.5823624000002496E-2</v>
+      </c>
+      <c r="D444" s="5">
+        <v>1.2235945292167427</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
-</file>
-[...258 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0C8C4917-9333-45CC-9DF0-0A8A8A87EE06}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>elpgooda</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>